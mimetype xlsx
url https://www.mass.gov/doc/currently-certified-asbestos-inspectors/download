--- v1 (2026-01-29)
+++ v2 (2026-04-30)
@@ -1,220 +1,1033 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LPinkham\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D604ECA1-3336-42D4-A8F4-136CFFEE1842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="AI" sheetId="1" r:id="rId6"/>
+    <sheet name="AI" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'AI'!$1:$12</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">AI!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="250">
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Total: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>43</t>
+    </r>
+  </si>
+  <si>
+    <t>Expire Date</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>City/Town</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>AI074150</t>
+  </si>
+  <si>
+    <t>10/31/2026</t>
+  </si>
+  <si>
+    <t>MACH, LAWRENCE</t>
+  </si>
+  <si>
+    <t>ADAMS</t>
+  </si>
+  <si>
+    <t>413-346-8074</t>
+  </si>
+  <si>
+    <t>HOOSACENV@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI072547</t>
+  </si>
+  <si>
+    <t>03/09/2027</t>
+  </si>
+  <si>
+    <t>SOTICHECK, MARK</t>
+  </si>
+  <si>
+    <t>AGAWAM</t>
+  </si>
+  <si>
+    <t>413-218-4515</t>
+  </si>
+  <si>
+    <t>MPSOTICHECK@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI901139</t>
+  </si>
+  <si>
+    <t>06/17/2026</t>
+  </si>
+  <si>
+    <t>LYNCH, DEREK</t>
+  </si>
+  <si>
+    <t>ATTLEBORO</t>
+  </si>
+  <si>
+    <t>857-236-1378</t>
+  </si>
+  <si>
+    <t>DEREKLY83@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI901091</t>
+  </si>
+  <si>
+    <t>03/04/2027</t>
+  </si>
+  <si>
+    <t>SHULTZ, CONOR</t>
+  </si>
+  <si>
+    <t>BILLERICA</t>
+  </si>
+  <si>
+    <t>857-337-8843</t>
+  </si>
+  <si>
+    <t>CSHULTZ@HILLMANCONSULTING.COM</t>
+  </si>
+  <si>
+    <t>AI900942</t>
+  </si>
+  <si>
+    <t>11/17/2026</t>
+  </si>
+  <si>
+    <t>THOMS, JOHN</t>
+  </si>
+  <si>
+    <t>BRIDGEWATER</t>
+  </si>
+  <si>
+    <t>774-384-1638</t>
+  </si>
+  <si>
+    <t>JTHOMS@GESENVIRO.COM</t>
+  </si>
+  <si>
+    <t>AI040541</t>
+  </si>
+  <si>
+    <t>11/14/2026</t>
+  </si>
+  <si>
+    <t>SIMAS, DANIEL J.</t>
+  </si>
+  <si>
+    <t>BRISTOL</t>
+  </si>
+  <si>
+    <t>401-304-6612</t>
+  </si>
+  <si>
+    <t>DSIMAS@ECMNE.COM</t>
+  </si>
+  <si>
+    <t>AI900459</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>GORDEN, DAVID</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>781-238-8880</t>
+  </si>
+  <si>
+    <t>GORDEND@PEERCPC.COM</t>
+  </si>
+  <si>
+    <t>AI901134</t>
+  </si>
+  <si>
+    <t>11/20/2026</t>
+  </si>
+  <si>
+    <t>GOLD, OLGA I</t>
+  </si>
+  <si>
+    <t>COLUMBIA</t>
+  </si>
+  <si>
+    <t>413-300-2104</t>
+  </si>
+  <si>
+    <t>NO EMAIL</t>
+  </si>
+  <si>
+    <t>AI000244</t>
+  </si>
+  <si>
+    <t>02/24/2027</t>
+  </si>
+  <si>
+    <t>HARRIS, JEFFERY W.</t>
+  </si>
+  <si>
+    <t>FOXBORO</t>
+  </si>
+  <si>
+    <t>401-374-5919</t>
+  </si>
+  <si>
+    <t>JWHARRIS67@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>AI900502</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>BUDA, GARY</t>
+  </si>
+  <si>
+    <t>GRAFTON</t>
+  </si>
+  <si>
+    <t>781-535-1329</t>
+  </si>
+  <si>
+    <t>GBUDA@ENVIROCHECK.COM</t>
+  </si>
+  <si>
+    <t>AI901019</t>
+  </si>
+  <si>
+    <t>LEON, JONATHAN</t>
+  </si>
+  <si>
+    <t>HAVERHILL</t>
+  </si>
+  <si>
+    <t>617-981-4774</t>
+  </si>
+  <si>
+    <t>JLEON@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AI000035</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>PANZA, PASQUALE</t>
+  </si>
+  <si>
+    <t>HOLLISTON</t>
+  </si>
+  <si>
+    <t>508-533-1660</t>
+  </si>
+  <si>
+    <t>PANZA@21ENV.COM</t>
+  </si>
+  <si>
+    <t>AI901254</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>RASUM,VIKTOR</t>
+  </si>
+  <si>
+    <t>774-217-9887</t>
+  </si>
+  <si>
+    <t>VIKTORRASUM0@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI061903</t>
+  </si>
+  <si>
+    <t>05/29/2026</t>
+  </si>
+  <si>
+    <t>ROUILLARD, RYAN</t>
+  </si>
+  <si>
+    <t>HYDE PARK</t>
+  </si>
+  <si>
+    <t>617-308-6319</t>
+  </si>
+  <si>
+    <t>RROUILLARD@MMINC.COM</t>
+  </si>
+  <si>
+    <t>AI041945</t>
+  </si>
+  <si>
+    <t>04/30/2026</t>
+  </si>
+  <si>
+    <t>HAND, JONATHAN L.</t>
+  </si>
+  <si>
+    <t>JOHNSTON</t>
+  </si>
+  <si>
+    <t>401-595-8270</t>
+  </si>
+  <si>
+    <t>JON.HAND@FANDO.COM</t>
+  </si>
+  <si>
+    <t>AI901109</t>
+  </si>
+  <si>
+    <t>05/27/2026</t>
+  </si>
+  <si>
+    <t>LASHUS, DAVID</t>
+  </si>
+  <si>
+    <t>508-505-5980</t>
+  </si>
+  <si>
+    <t>DAVIDLASHUS@LBPSOLUTIONS.COM</t>
+  </si>
+  <si>
+    <t>AI900737</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>ESTRADA, ERICK HERBERTO</t>
+  </si>
+  <si>
+    <t>LAWRENCE</t>
+  </si>
+  <si>
+    <t>978-620-6154</t>
+  </si>
+  <si>
+    <t>EESTRADA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AI901383</t>
+  </si>
+  <si>
+    <t>07/23/2026</t>
+  </si>
+  <si>
+    <t>LOPEZ,JUAN</t>
+  </si>
+  <si>
+    <t>978-697-1126</t>
+  </si>
+  <si>
+    <t>MYVIBE3229@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI900546</t>
+  </si>
+  <si>
+    <t>02/17/2027</t>
+  </si>
+  <si>
+    <t>ALLARD, KEITH</t>
+  </si>
+  <si>
+    <t>MANCHESTER</t>
+  </si>
+  <si>
+    <t>603-289-1951</t>
+  </si>
+  <si>
+    <t>KALLARD@MMINC.COM</t>
+  </si>
+  <si>
+    <t>AI900775</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>ASKHAM, RYAN</t>
+  </si>
+  <si>
+    <t>603-703-1333</t>
+  </si>
+  <si>
+    <t>RASKHAM@HILLMANNCONSULTING.COM</t>
+  </si>
+  <si>
+    <t>MEDWAY</t>
+  </si>
+  <si>
+    <t>AI900553</t>
+  </si>
+  <si>
+    <t>06/09/2026</t>
+  </si>
+  <si>
+    <t>SNYDER, KATIE</t>
+  </si>
+  <si>
+    <t>MERRIMACK</t>
+  </si>
+  <si>
+    <t>978-973-7566</t>
+  </si>
+  <si>
+    <t>KSNYDER@ENDPOINTLLC.COM</t>
+  </si>
+  <si>
+    <t>AI000437</t>
+  </si>
+  <si>
+    <t>04/24/2026</t>
+  </si>
+  <si>
+    <t>LITUMA, JOHNNIE</t>
+  </si>
+  <si>
+    <t>METHUEN</t>
+  </si>
+  <si>
+    <t>978-590-3956</t>
+  </si>
+  <si>
+    <t>JMLITUMA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AI901191</t>
+  </si>
+  <si>
+    <t>LITUMA,IVAN</t>
+  </si>
+  <si>
+    <t>ILITUMA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AI900980</t>
+  </si>
+  <si>
+    <t>03/13/2027</t>
+  </si>
+  <si>
+    <t>MYERS, MATTHEW</t>
+  </si>
+  <si>
+    <t>MILFORD</t>
+  </si>
+  <si>
+    <t>203-878-6774</t>
+  </si>
+  <si>
+    <t>AI040309</t>
+  </si>
+  <si>
+    <t>03/10/2027</t>
+  </si>
+  <si>
+    <t>JACQUES, VINCENT L.</t>
+  </si>
+  <si>
+    <t>NARRAGANSETT</t>
+  </si>
+  <si>
+    <t>401-465-2801</t>
+  </si>
+  <si>
+    <t>VJACQUES@BOCKANDCLARK.COM</t>
+  </si>
+  <si>
+    <t>AI900756</t>
+  </si>
+  <si>
+    <t>01/07/2027</t>
+  </si>
+  <si>
+    <t>HAYES, MATHEW</t>
+  </si>
+  <si>
+    <t>NEW BEDFORD</t>
+  </si>
+  <si>
+    <t>860-420-9181</t>
+  </si>
+  <si>
+    <t>MATHEW.C.HAYES@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI901274</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>O'CONNELL,KEVIN</t>
+  </si>
+  <si>
+    <t>NEWTON</t>
+  </si>
+  <si>
+    <t>508-801-5407</t>
+  </si>
+  <si>
+    <t>KEVIN@ASAPENVIRONMENTAL.COM</t>
+  </si>
+  <si>
+    <t>AI901137</t>
+  </si>
+  <si>
+    <t>09/30/2026</t>
+  </si>
+  <si>
+    <t>WALSH, JACOB</t>
+  </si>
+  <si>
+    <t>QUINCY</t>
+  </si>
+  <si>
+    <t>508-782-8799</t>
+  </si>
+  <si>
+    <t>WALSH@MABBETT.COM</t>
+  </si>
+  <si>
+    <t>AI900689</t>
+  </si>
+  <si>
+    <t>07/28/2026</t>
+  </si>
+  <si>
+    <t>COONEY, BRENDON P.</t>
+  </si>
+  <si>
+    <t>ROCHESTER</t>
+  </si>
+  <si>
+    <t>508-789-8667</t>
+  </si>
+  <si>
+    <t>COONEYBRENDON@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI000187</t>
+  </si>
+  <si>
+    <t>07/24/2026</t>
+  </si>
+  <si>
+    <t>COONEY, JOSEPH</t>
+  </si>
+  <si>
+    <t>508-789-0983</t>
+  </si>
+  <si>
+    <t>JCOONEY@MACMOLDANDMORE.COM</t>
+  </si>
+  <si>
+    <t>AI900583</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>GILCHREST, CYNTHIA S</t>
+  </si>
+  <si>
+    <t>S DARTMOUTH</t>
+  </si>
+  <si>
+    <t>508-726-0902</t>
+  </si>
+  <si>
+    <t>CYNTHIA@COMMONSENSEENV.COM</t>
+  </si>
+  <si>
+    <t>AI901099</t>
+  </si>
+  <si>
+    <t>04/01/2027</t>
+  </si>
+  <si>
+    <t>ROGGE, SARAH</t>
+  </si>
+  <si>
+    <t>SALEM</t>
+  </si>
+  <si>
+    <t>978-771-8541</t>
+  </si>
+  <si>
+    <t>INSIGHTENVIRONE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI901136</t>
+  </si>
+  <si>
+    <t>09/26/2026</t>
+  </si>
+  <si>
+    <t>PELLETIER, CHEYANNE</t>
+  </si>
+  <si>
+    <t>SOMERSWORTH</t>
+  </si>
+  <si>
+    <t>207-650-9038</t>
+  </si>
+  <si>
+    <t>CPELLETIER@CONSULTJTC.COM</t>
+  </si>
+  <si>
+    <t>AI901081</t>
+  </si>
+  <si>
+    <t>02/05/2027</t>
+  </si>
+  <si>
+    <t>BOURASSA, RICHARD</t>
+  </si>
+  <si>
+    <t>SPENCER</t>
+  </si>
+  <si>
+    <t>508-846-6235</t>
+  </si>
+  <si>
+    <t>RBOURASSA@SMITHWESSEL.COM</t>
+  </si>
+  <si>
+    <t>AI901397</t>
+  </si>
+  <si>
+    <t>10/22/2026</t>
+  </si>
+  <si>
+    <t>MINOR, MIKE</t>
+  </si>
+  <si>
+    <t>STURBRIDGE</t>
+  </si>
+  <si>
+    <t>413-284-7698</t>
+  </si>
+  <si>
+    <t>MMINOR@GESENVIRO.COM</t>
+  </si>
+  <si>
+    <t>AI901183</t>
+  </si>
+  <si>
+    <t>09/25/2026</t>
+  </si>
+  <si>
+    <t>MURPHY,DANIEL</t>
+  </si>
+  <si>
+    <t>TAUNTON</t>
+  </si>
+  <si>
+    <t>781-650-1424</t>
+  </si>
+  <si>
+    <t>DSD.ENVIRONMENTAL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AI060869</t>
+  </si>
+  <si>
+    <t>04/02/2027</t>
+  </si>
+  <si>
+    <t>DAVIS, KENNETH J.</t>
+  </si>
+  <si>
+    <t>WARWICK</t>
+  </si>
+  <si>
+    <t>401-737-8500</t>
+  </si>
+  <si>
+    <t>KDAVIS@RIANALYTICAL.COM</t>
+  </si>
+  <si>
+    <t>AI060146</t>
+  </si>
+  <si>
+    <t>10/23/2026</t>
+  </si>
+  <si>
+    <t>BOYLE, SUSAN</t>
+  </si>
+  <si>
+    <t>WATERTOWN</t>
+  </si>
+  <si>
+    <t>781-389-2181</t>
+  </si>
+  <si>
+    <t>SBOYLE@HUBTESTING.NET</t>
+  </si>
+  <si>
+    <t>AI900798</t>
+  </si>
+  <si>
+    <t>02/12/2027</t>
+  </si>
+  <si>
+    <t>MULLEN, DANNY R</t>
+  </si>
+  <si>
+    <t>WEST WARWICK</t>
+  </si>
+  <si>
+    <t>401-301-8485</t>
+  </si>
+  <si>
+    <t>DMULLEN@RIANALYTICAL.COM</t>
+  </si>
+  <si>
+    <t>AI900446</t>
+  </si>
+  <si>
+    <t>AMORELLI, CHRIS</t>
+  </si>
+  <si>
+    <t>WESTBOROUGH</t>
+  </si>
+  <si>
+    <t>508-963-8930</t>
+  </si>
+  <si>
+    <t>CAMORELLI@GESENVIRO.COM</t>
+  </si>
+  <si>
+    <t>AI032572</t>
+  </si>
+  <si>
+    <t>08/21/2026</t>
+  </si>
+  <si>
+    <t>SHERRY, EDWARD C., III</t>
+  </si>
+  <si>
+    <t>WESTFORD</t>
+  </si>
+  <si>
+    <t>978-994-3643</t>
+  </si>
+  <si>
+    <t>TSHERRY@SMITHWESSEL.COM</t>
+  </si>
+  <si>
+    <t>AI901051</t>
+  </si>
+  <si>
+    <t>MESSINA, MARK</t>
+  </si>
+  <si>
+    <t>WESTON</t>
+  </si>
+  <si>
+    <t>617-799-3016</t>
+  </si>
+  <si>
+    <t>MESSINAPROPSVCS@COMCAST.NET</t>
+  </si>
+  <si>
+    <r>
+      <t>Currently Certified Asbestos Inspectors</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+  </si>
+  <si>
+    <t>Certification as an Asbestos Inspector authorizes the consultant to review building records, perform visual inspections, collect samples, prepare written inventories and conduct other forms of investigation necessary to determine and document the presence and condition of known or suspect ACM in facilities. 
+The Licensed Asbestos Inspectors listed below are those who have agreed to have their information distributed.  It is not a comprehensive list of all Licensed Asbestos Inspectors in Massachusetts'</t>
+  </si>
+  <si>
+    <t>License Number</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...1 lines deleted...]
-  <fonts count="9">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font/>
     <font>
-      <b/>
-[...13 lines deleted...]
-      <color rgb="FF00008B"/>
+      <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...19 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF00008B"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFADD8E6"/>
         <bgColor rgb="FFADD8E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs>
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+  <cellXfs count="18">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
-      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="2" borderId="1">
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -242,1851 +1055,1804 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xdr:twoCellAnchor>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>329539</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>120650</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>207479</xdr:rowOff>
+      <xdr:rowOff>133674</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Picture 2" descr="Massachusetts Department of Labor Standards Logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D30BA03-E5F5-45C0-B009-C92B3AC3AAE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
+        <a:xfrm>
+          <a:off x="69850" y="50800"/>
+          <a:ext cx="2438400" cy="438474"/>
+        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+  <a:themeElements>
+    <a:clrScheme name="Office 2007 - 2010">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2007 - 2010">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:K52"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-      <pane ySplit="12" state="frozen" topLeftCell="A13"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C9" sqref="C9:E9"/>
     </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="13.7109375"/>
-[...14 lines deleted...]
-    <col min="16" max="16" customWidth="1" width="0.58203125"/>
+    <col min="1" max="1" width="17" customWidth="1"/>
+    <col min="2" max="2" width="12.1796875" customWidth="1"/>
+    <col min="3" max="3" width="5" customWidth="1"/>
+    <col min="4" max="4" width="13.6328125" customWidth="1"/>
+    <col min="5" max="5" width="7.90625" customWidth="1"/>
+    <col min="6" max="6" width="10.36328125" customWidth="1"/>
+    <col min="7" max="7" width="5.08984375" customWidth="1"/>
+    <col min="8" max="8" width="2.54296875" customWidth="1"/>
+    <col min="9" max="9" width="13.453125" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" customWidth="1"/>
+    <col min="11" max="11" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="9.4" customHeight="1"/>
-[...1516 lines deleted...]
-      </c>
+    <row r="1" spans="1:11" ht="9.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:11" ht="19.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:11" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="E3" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="K4" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="13" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+    </row>
+    <row r="6" spans="1:11" ht="5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:11" ht="41.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+    </row>
+    <row r="8" spans="1:11" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:11" s="13" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A9" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="12"/>
+      <c r="H9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="I9" s="12"/>
+      <c r="J9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="12"/>
+    </row>
+    <row r="10" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K10" s="6"/>
+    </row>
+    <row r="11" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="6"/>
+      <c r="J11" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="6"/>
+    </row>
+    <row r="12" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="6"/>
+      <c r="J12" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" s="6"/>
+    </row>
+    <row r="13" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="6"/>
+      <c r="J13" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="6"/>
+    </row>
+    <row r="14" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="H14" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" s="6"/>
+      <c r="J14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="K14" s="6"/>
+    </row>
+    <row r="15" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="6"/>
+      <c r="J15" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="6"/>
+    </row>
+    <row r="16" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="6"/>
+      <c r="H16" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" s="6"/>
+      <c r="J16" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="6"/>
+    </row>
+    <row r="17" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" s="6"/>
+      <c r="J17" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" s="6"/>
+    </row>
+    <row r="18" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="6"/>
+      <c r="H18" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I18" s="6"/>
+      <c r="J18" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="K18" s="6"/>
+    </row>
+    <row r="19" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="6"/>
+      <c r="H19" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I19" s="6"/>
+      <c r="J19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="K19" s="6"/>
+    </row>
+    <row r="20" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="I20" s="6"/>
+      <c r="J20" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="K20" s="6"/>
+    </row>
+    <row r="21" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="6"/>
+      <c r="H21" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="I21" s="6"/>
+      <c r="J21" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="K21" s="6"/>
+    </row>
+    <row r="22" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A22" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="6"/>
+      <c r="H22" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="I22" s="6"/>
+      <c r="J22" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="K22" s="6"/>
+    </row>
+    <row r="23" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="6"/>
+      <c r="H23" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="I23" s="6"/>
+      <c r="J23" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="K23" s="6"/>
+    </row>
+    <row r="24" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="G24" s="6"/>
+      <c r="H24" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="I24" s="6"/>
+      <c r="J24" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="K24" s="6"/>
+    </row>
+    <row r="25" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="G25" s="6"/>
+      <c r="H25" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="I25" s="6"/>
+      <c r="J25" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="K25" s="6"/>
+    </row>
+    <row r="26" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A26" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="G26" s="6"/>
+      <c r="H26" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="I26" s="6"/>
+      <c r="J26" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K26" s="6"/>
+    </row>
+    <row r="27" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G27" s="6"/>
+      <c r="H27" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="I27" s="6"/>
+      <c r="J27" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="K27" s="6"/>
+    </row>
+    <row r="28" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A28" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="6"/>
+      <c r="H28" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="I28" s="6"/>
+      <c r="J28" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="K28" s="6"/>
+    </row>
+    <row r="29" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="G29" s="6"/>
+      <c r="H29" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="I29" s="6"/>
+      <c r="J29" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="K29" s="6"/>
+    </row>
+    <row r="30" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A30" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="G30" s="6"/>
+      <c r="H30" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="I30" s="6"/>
+      <c r="J30" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="K30" s="6"/>
+    </row>
+    <row r="31" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A31" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="G31" s="6"/>
+      <c r="H31" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="I31" s="6"/>
+      <c r="J31" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="K31" s="6"/>
+    </row>
+    <row r="32" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A32" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="6"/>
+      <c r="H32" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="I32" s="6"/>
+      <c r="J32" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="K32" s="6"/>
+    </row>
+    <row r="33" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="6"/>
+      <c r="H33" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I33" s="6"/>
+      <c r="J33" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="K33" s="6"/>
+    </row>
+    <row r="34" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A34" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="G34" s="6"/>
+      <c r="H34" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="I34" s="6"/>
+      <c r="J34" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="K34" s="6"/>
+    </row>
+    <row r="35" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A35" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="6"/>
+      <c r="H35" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="I35" s="6"/>
+      <c r="J35" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="K35" s="6"/>
+    </row>
+    <row r="36" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A36" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="G36" s="6"/>
+      <c r="H36" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="I36" s="6"/>
+      <c r="J36" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="K36" s="6"/>
+    </row>
+    <row r="37" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A37" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="G37" s="6"/>
+      <c r="H37" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="I37" s="6"/>
+      <c r="J37" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="K37" s="6"/>
+    </row>
+    <row r="38" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A38" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G38" s="6"/>
+      <c r="H38" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I38" s="6"/>
+      <c r="J38" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="K38" s="6"/>
+    </row>
+    <row r="39" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="G39" s="6"/>
+      <c r="H39" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="I39" s="6"/>
+      <c r="J39" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="K39" s="6"/>
+    </row>
+    <row r="40" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A40" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G40" s="6"/>
+      <c r="H40" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="I40" s="6"/>
+      <c r="J40" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K40" s="6"/>
+    </row>
+    <row r="41" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="I41" s="6"/>
+      <c r="J41" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="K41" s="6"/>
+    </row>
+    <row r="42" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A42" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="I42" s="6"/>
+      <c r="J42" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="K42" s="6"/>
+    </row>
+    <row r="43" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A43" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="G43" s="6"/>
+      <c r="H43" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="I43" s="6"/>
+      <c r="J43" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="K43" s="6"/>
+    </row>
+    <row r="44" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A44" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="I44" s="6"/>
+      <c r="J44" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="K44" s="6"/>
+    </row>
+    <row r="45" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A45" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="G45" s="6"/>
+      <c r="H45" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="I45" s="6"/>
+      <c r="J45" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="K45" s="6"/>
+    </row>
+    <row r="46" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A46" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="G46" s="6"/>
+      <c r="H46" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="I46" s="6"/>
+      <c r="J46" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="K46" s="6"/>
+    </row>
+    <row r="47" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A47" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="G47" s="6"/>
+      <c r="H47" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="I47" s="6"/>
+      <c r="J47" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="K47" s="6"/>
+    </row>
+    <row r="48" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A48" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G48" s="6"/>
+      <c r="H48" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="I48" s="6"/>
+      <c r="J48" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="K48" s="6"/>
+    </row>
+    <row r="49" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="G49" s="6"/>
+      <c r="H49" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="I49" s="6"/>
+      <c r="J49" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="K49" s="6"/>
+    </row>
+    <row r="50" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A50" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="G50" s="6"/>
+      <c r="H50" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="I50" s="6"/>
+      <c r="J50" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="K50" s="6"/>
+    </row>
+    <row r="51" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A51" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="G51" s="6"/>
+      <c r="H51" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="I51" s="6"/>
+      <c r="J51" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="K51" s="6"/>
+    </row>
+    <row r="52" spans="1:11" ht="16" x14ac:dyDescent="0.35">
+      <c r="A52" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="I52" s="6"/>
+      <c r="J52" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="K52" s="6"/>
     </row>
   </sheetData>
-  <mergeCells>
+  <mergeCells count="180">
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="A7:K7"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A2:C3"/>
-    <mergeCell ref="E3:K3"/>
-[...175 lines deleted...]
-    <mergeCell ref="M55:O55"/>
+    <mergeCell ref="E3:I3"/>
+    <mergeCell ref="F5:H5"/>
   </mergeCells>
-  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.47082992125984" header="0.5" footer="0.5"/>
+  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.4708299212598399" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed Asbestos Inspectors is updated monthly. While most inspectors renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (61</oddFooter>
   </headerFooter>
-  <drawing r:id="rId7"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
-  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>0</ScaleCrop>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector baseType="variant" size="2">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="0"/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>AI</vt:lpstr>
+      <vt:lpstr>AI!Print_Titles</vt:lpstr>
+    </vt:vector>
   </TitlesOfParts>
-  <LinksUpToDate>0</LinksUpToDate>
+  <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>0</SharedDoc>
-[...1 lines deleted...]
-  <Application>Microsoft Excel</Application>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>