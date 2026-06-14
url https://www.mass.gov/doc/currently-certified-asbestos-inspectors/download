--- v2 (2026-04-30)
+++ v3 (2026-06-14)
@@ -1,1033 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D604ECA1-3336-42D4-A8F4-136CFFEE1842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="AI" sheetId="1" r:id="rId1"/>
+    <sheet name="AI" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">AI!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'AI'!$1:$12</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...781 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <numFmts count="0"/>
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font/>
     <font>
-      <sz val="11"/>
+      <b/>
+      <i/>
+      <strike val="0"/>
+      <u/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <i/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="9"/>
+      <color rgb="FF00008B"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF666666"/>
+      <name val="Segoe UI"/>
+    </font>
+    <font>
+      <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
-    </font>
-[...52 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFADD8E6"/>
         <bgColor rgb="FFADD8E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+  <cellXfs count="12">
+    <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="2" borderId="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1055,1804 +242,1887 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xdr:twoCellAnchor editAs="oneCell">
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>69850</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>50800</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>120650</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>329539</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>133674</xdr:rowOff>
+      <xdr:rowOff>207479</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="Massachusetts Department of Labor Standards Logo">
-[...8 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...285 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C9" sqref="C9:E9"/>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="12" state="frozen" topLeftCell="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="19" customWidth="1"/>
+    <col min="1" max="1" customWidth="1" width="13.7109375"/>
+    <col min="2" max="2" customWidth="1" width="16.4140625"/>
+    <col min="3" max="3" customWidth="1" width="5.00390625"/>
+    <col min="4" max="4" customWidth="1" width="15.57421875"/>
+    <col min="5" max="5" customWidth="1" width="7.890625"/>
+    <col min="6" max="6" customWidth="1" width="8.3828125"/>
+    <col min="7" max="7" customWidth="1" width="8.33203125"/>
+    <col min="8" max="8" customWidth="1" width="10.37109375"/>
+    <col min="9" max="9" customWidth="1" width="5.07421875"/>
+    <col min="10" max="10" customWidth="1" width="2.55078125"/>
+    <col min="11" max="11" customWidth="1" width="9.421875"/>
+    <col min="12" max="12" customWidth="1" width="4.28125"/>
+    <col min="13" max="13" customWidth="1" width="15.53125"/>
+    <col min="14" max="14" customWidth="1" width="19.01171875"/>
+    <col min="15" max="15" customWidth="1" width="4.72265625"/>
+    <col min="16" max="16" customWidth="1" width="0.58203125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="9.4" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1142 lines deleted...]
-      <c r="K52" s="6"/>
+    <row r="1" ht="9.4" customHeight="1"/>
+    <row r="2" ht="19.25" customHeight="1"/>
+    <row r="3" ht="17.95" customHeight="1">
+      <c s="1" t="inlineStr" r="E3">
+        <is>
+          <r>
+            <rPr>
+              <b/>
+              <i/>
+              <strike val="0"/>
+              <u/>
+              <sz val="16"/>
+              <color rgb="FF000000"/>
+              <rFont val="Times New Roman"/>
+            </rPr>
+            <t xml:space="preserve">Currently Certified Asbestos Inspectors</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Times New Roman"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="0.05" customHeight="1"/>
+    <row r="5" ht="7.55" customHeight="1"/>
+    <row r="6" ht="9.75" customHeight="0">
+      <c s="2" t="inlineStr" r="G6">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AS OF </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">06/01/2026</t>
+          </r>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="N6">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Total: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">43</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="4.5" customHeight="0"/>
+    <row r="8" ht="9.5" customHeight="1"/>
+    <row r="9" ht="13" customHeight="1">
+      <c s="4" t="inlineStr" r="F9">
+        <is>
+          <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="5" customHeight="1"/>
+    <row r="11" ht="41.9" customHeight="1">
+      <c s="5" t="inlineStr" r="A11">
+        <is>
+          <r>
+            <rPr>
+              <b/>
+              <i/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="9"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Certification as an Asbestos Inspector authorizes the consultant to review building records, perform visual inspections, collect samples, prepare written inventories and conduct other forms of investigation necessary to determine and document the presence and condition of known or suspect ACM in facilities. 
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="9"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">The Licensed Asbestos Inspectors listed below are those who have agreed to have their information distributed.  It is not a comprehensive list of all Licensed Asbestos Inspectors in Massachusetts'</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="0.05" customHeight="1"/>
+    <row r="13" ht="18" customHeight="0">
+      <c s="6" t="inlineStr" r="A13">
+        <is>
+          <t xml:space="preserve">License #</t>
+        </is>
+      </c>
+      <c s="6" t="inlineStr" r="B13">
+        <is>
+          <t xml:space="preserve">Expire Date</t>
+        </is>
+      </c>
+      <c s="6" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">Name</t>
+        </is>
+      </c>
+      <c s="7" t="str" r="D13"/>
+      <c s="7" t="str" r="E13"/>
+      <c s="7" t="str" r="F13"/>
+      <c s="7" t="str" r="G13"/>
+      <c s="6" t="inlineStr" r="H13">
+        <is>
+          <t xml:space="preserve">City/Town</t>
+        </is>
+      </c>
+      <c s="7" t="str" r="I13"/>
+      <c s="6" t="inlineStr" r="J13">
+        <is>
+          <t xml:space="preserve">Phone</t>
+        </is>
+      </c>
+      <c s="7" t="str" r="K13"/>
+      <c s="7" t="str" r="L13"/>
+      <c s="6" t="inlineStr" r="M13">
+        <is>
+          <t xml:space="preserve">Email</t>
+        </is>
+      </c>
+      <c s="7" t="str" r="N13"/>
+      <c s="7" t="str" r="O13"/>
+    </row>
+    <row r="14" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A14">
+        <is>
+          <t xml:space="preserve">AI074150</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B14">
+        <is>
+          <t xml:space="preserve">10/31/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">MACH, LAWRENCE</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H14">
+        <is>
+          <t xml:space="preserve">ADAMS</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J14">
+        <is>
+          <t xml:space="preserve">413-346-8074</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M14">
+        <is>
+          <t xml:space="preserve">HOOSACENV@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A15">
+        <is>
+          <t xml:space="preserve">AI072547</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B15">
+        <is>
+          <t xml:space="preserve">03/09/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">SOTICHECK, MARK</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H15">
+        <is>
+          <t xml:space="preserve">AGAWAM</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J15">
+        <is>
+          <t xml:space="preserve">413-218-4515</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M15">
+        <is>
+          <t xml:space="preserve">MPSOTICHECK@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A16">
+        <is>
+          <t xml:space="preserve">AI901139</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B16">
+        <is>
+          <t xml:space="preserve">06/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">LYNCH, DEREK</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H16">
+        <is>
+          <t xml:space="preserve">ATTLEBORO</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J16">
+        <is>
+          <t xml:space="preserve">857-236-1378</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M16">
+        <is>
+          <t xml:space="preserve">DEREKLY83@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve">AI901091</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B17">
+        <is>
+          <t xml:space="preserve">03/04/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">SHULTZ, CONOR</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H17">
+        <is>
+          <t xml:space="preserve">BILLERICA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J17">
+        <is>
+          <t xml:space="preserve">857-337-8843</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M17">
+        <is>
+          <t xml:space="preserve">CSHULTZ@HILLMANCONSULTING.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve">AI900942</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B18">
+        <is>
+          <t xml:space="preserve">11/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C18">
+        <is>
+          <t xml:space="preserve">THOMS, JOHN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H18">
+        <is>
+          <t xml:space="preserve">BRIDGEWATER</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J18">
+        <is>
+          <t xml:space="preserve">774-384-1638</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M18">
+        <is>
+          <t xml:space="preserve">JTHOMS@GESENVIRO.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A19">
+        <is>
+          <t xml:space="preserve">AI040541</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B19">
+        <is>
+          <t xml:space="preserve">11/14/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C19">
+        <is>
+          <t xml:space="preserve">SIMAS, DANIEL J.</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H19">
+        <is>
+          <t xml:space="preserve">BRISTOL</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J19">
+        <is>
+          <t xml:space="preserve">401-304-6612</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M19">
+        <is>
+          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve">AI900459</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B20">
+        <is>
+          <t xml:space="preserve">07/10/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C20">
+        <is>
+          <t xml:space="preserve">GORDEN, DAVID</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H20">
+        <is>
+          <t xml:space="preserve">BURLINGTON</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J20">
+        <is>
+          <t xml:space="preserve">781-238-8880</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M20">
+        <is>
+          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A21">
+        <is>
+          <t xml:space="preserve">AI901134</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve">11/20/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C21">
+        <is>
+          <t xml:space="preserve">GOLD, OLGA I</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H21">
+        <is>
+          <t xml:space="preserve">COLUMBIA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J21">
+        <is>
+          <t xml:space="preserve">413-300-2104</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M21">
+        <is>
+          <t xml:space="preserve">NO EMAIL</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A22">
+        <is>
+          <t xml:space="preserve">AI000244</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B22">
+        <is>
+          <t xml:space="preserve">02/24/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C22">
+        <is>
+          <t xml:space="preserve">HARRIS, JEFFERY W.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H22">
+        <is>
+          <t xml:space="preserve">FOXBORO</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J22">
+        <is>
+          <t xml:space="preserve">401-374-5919</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M22">
+        <is>
+          <t xml:space="preserve">JWHARRIS67@YAHOO.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve">AI900502</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B23">
+        <is>
+          <t xml:space="preserve">12/03/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">BUDA, GARY</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H23">
+        <is>
+          <t xml:space="preserve">GRAFTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J23">
+        <is>
+          <t xml:space="preserve">781-535-1329</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M23">
+        <is>
+          <t xml:space="preserve">GBUDA@ENVIROCHECK.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve">AI901019</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B24">
+        <is>
+          <t xml:space="preserve">03/09/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C24">
+        <is>
+          <t xml:space="preserve">LEON, JONATHAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H24">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J24">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M24">
+        <is>
+          <t xml:space="preserve">JLEON@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve">AI000035</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B25">
+        <is>
+          <t xml:space="preserve">06/03/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C25">
+        <is>
+          <t xml:space="preserve">PANZA, PASQUALE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H25">
+        <is>
+          <t xml:space="preserve">HOLLISTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J25">
+        <is>
+          <t xml:space="preserve">508-533-1660</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M25">
+        <is>
+          <t xml:space="preserve">PANZA@21ENV.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve">AI901254</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B26">
+        <is>
+          <t xml:space="preserve">12/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">RASUM,VIKTOR</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H26">
+        <is>
+          <t xml:space="preserve">HOLLISTON</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J26">
+        <is>
+          <t xml:space="preserve">774-217-9887</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M26">
+        <is>
+          <t xml:space="preserve">VIKTORRASUM0@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve">AI061903</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B27">
+        <is>
+          <t xml:space="preserve">05/11/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C27">
+        <is>
+          <t xml:space="preserve">ROUILLARD, RYAN</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H27">
+        <is>
+          <t xml:space="preserve">HYDE PARK</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J27">
+        <is>
+          <t xml:space="preserve">617-308-6319</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M27">
+        <is>
+          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve">AI041945</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B28">
+        <is>
+          <t xml:space="preserve">04/30/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">HAND, JONATHAN L.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H28">
+        <is>
+          <t xml:space="preserve">JOHNSTON</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J28">
+        <is>
+          <t xml:space="preserve">401-595-8270</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M28">
+        <is>
+          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve">AI901109</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B29">
+        <is>
+          <t xml:space="preserve">05/05/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C29">
+        <is>
+          <t xml:space="preserve">LASHUS, DAVID</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H29">
+        <is>
+          <t xml:space="preserve">JOHNSTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J29">
+        <is>
+          <t xml:space="preserve">508-505-5980</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M29">
+        <is>
+          <t xml:space="preserve">DAVIDLASHUS@LBPSOLUTIONS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve">AI900737</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B30">
+        <is>
+          <t xml:space="preserve">05/01/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C30">
+        <is>
+          <t xml:space="preserve">ESTRADA, ERICK HERBERTO</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H30">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J30">
+        <is>
+          <t xml:space="preserve">978-620-6154</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M30">
+        <is>
+          <t xml:space="preserve">EESTRADA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve">AI901191</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B31">
+        <is>
+          <t xml:space="preserve">07/10/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">LITUMA,IVAN</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H31">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J31">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M31">
+        <is>
+          <t xml:space="preserve">ILITUMA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">AI901383</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B32">
+        <is>
+          <t xml:space="preserve">07/23/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">LOPEZ,JUAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H32">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J32">
+        <is>
+          <t xml:space="preserve">978-697-1126</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M32">
+        <is>
+          <t xml:space="preserve">MYVIBE3229@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve">AI900546</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B33">
+        <is>
+          <t xml:space="preserve">02/17/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C33">
+        <is>
+          <t xml:space="preserve">ALLARD, KEITH</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H33">
+        <is>
+          <t xml:space="preserve">MANCHESTER</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J33">
+        <is>
+          <t xml:space="preserve">603-289-1951</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M33">
+        <is>
+          <t xml:space="preserve">KALLARD@MMINC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve">AI900775</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B34">
+        <is>
+          <t xml:space="preserve">10/06/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">ASKHAM, RYAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H34">
+        <is>
+          <t xml:space="preserve">MANCHESTER</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J34">
+        <is>
+          <t xml:space="preserve">603-703-1333</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M34">
+        <is>
+          <t xml:space="preserve">RASKHAM@HILLMANNCONSULTING.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve">AI000035</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B35">
+        <is>
+          <t xml:space="preserve">06/03/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">PANZA, PASQUALE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H35">
+        <is>
+          <t xml:space="preserve">MEDWAY</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J35">
+        <is>
+          <t xml:space="preserve">508-533-1660</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M35">
+        <is>
+          <t xml:space="preserve">PANZA@21ENV.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve">AI900553</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B36">
+        <is>
+          <t xml:space="preserve">06/09/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C36">
+        <is>
+          <t xml:space="preserve">SNYDER, KATIE</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H36">
+        <is>
+          <t xml:space="preserve">MERRIMACK</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J36">
+        <is>
+          <t xml:space="preserve">978-973-7566</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M36">
+        <is>
+          <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A37">
+        <is>
+          <t xml:space="preserve">AI000437</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B37">
+        <is>
+          <t xml:space="preserve">04/24/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C37">
+        <is>
+          <t xml:space="preserve">LITUMA, JOHNNIE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H37">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J37">
+        <is>
+          <t xml:space="preserve">978-590-3956</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M37">
+        <is>
+          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A38">
+        <is>
+          <t xml:space="preserve">AI900980</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B38">
+        <is>
+          <t xml:space="preserve">03/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve">MYERS, MATTHEW</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H38">
+        <is>
+          <t xml:space="preserve">MILFORD</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J38">
+        <is>
+          <t xml:space="preserve">203-878-6774</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M38">
+        <is>
+          <t xml:space="preserve">NO EMAIL</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve">AI040309</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B39">
+        <is>
+          <t xml:space="preserve">03/10/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve">JACQUES, VINCENT L.</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H39">
+        <is>
+          <t xml:space="preserve">NARRAGANSETT</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J39">
+        <is>
+          <t xml:space="preserve">401-465-2801</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M39">
+        <is>
+          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve">AI900756</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B40">
+        <is>
+          <t xml:space="preserve">01/07/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve">HAYES, MATHEW</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H40">
+        <is>
+          <t xml:space="preserve">NEW BEDFORD</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve">860-420-9181</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M40">
+        <is>
+          <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve">AI901274</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B41">
+        <is>
+          <t xml:space="preserve">04/23/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve">O'CONNELL,KEVIN</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H41">
+        <is>
+          <t xml:space="preserve">NEWTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve">508-801-5407</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M41">
+        <is>
+          <t xml:space="preserve">KEVIN@ASAPENVIRONMENTAL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve">AI901137</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve">09/30/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve">WALSH, JACOB</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H42">
+        <is>
+          <t xml:space="preserve">QUINCY</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve">508-782-8799</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M42">
+        <is>
+          <t xml:space="preserve">WALSH@MABBETT.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">AI900689</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B43">
+        <is>
+          <t xml:space="preserve">07/28/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve">COONEY, BRENDON P.</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H43">
+        <is>
+          <t xml:space="preserve">ROCHESTER</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J43">
+        <is>
+          <t xml:space="preserve">508-789-8667</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M43">
+        <is>
+          <t xml:space="preserve">COONEYBRENDON@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">AI000187</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B44">
+        <is>
+          <t xml:space="preserve">07/24/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve">COONEY, JOSEPH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H44">
+        <is>
+          <t xml:space="preserve">ROCHESTER</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J44">
+        <is>
+          <t xml:space="preserve">508-789-0983</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve">AI900583</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B45">
+        <is>
+          <t xml:space="preserve">09/09/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve">GILCHREST, CYNTHIA S</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve">S DARTMOUTH</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J45">
+        <is>
+          <t xml:space="preserve">508-726-0902</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M45">
+        <is>
+          <t xml:space="preserve">CYNTHIA@COMMONSENSEENV.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve">AI901099</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B46">
+        <is>
+          <t xml:space="preserve">04/01/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve">ROGGE, SARAH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H46">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J46">
+        <is>
+          <t xml:space="preserve">978-771-8541</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M46">
+        <is>
+          <t xml:space="preserve">INSIGHTENVIRONE@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve">AI901136</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B47">
+        <is>
+          <t xml:space="preserve">09/26/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve">PELLETIER, CHEYANNE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H47">
+        <is>
+          <t xml:space="preserve">SOMERSWORTH</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J47">
+        <is>
+          <t xml:space="preserve">207-650-9038</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M47">
+        <is>
+          <t xml:space="preserve">CPELLETIER@CONSULTJTC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve">AI901081</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B48">
+        <is>
+          <t xml:space="preserve">02/05/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve">BOURASSA, RICHARD</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H48">
+        <is>
+          <t xml:space="preserve">SPENCER</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J48">
+        <is>
+          <t xml:space="preserve">508-846-6235</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M48">
+        <is>
+          <t xml:space="preserve">RBOURASSA@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve">AI901397</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B49">
+        <is>
+          <t xml:space="preserve">10/22/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve">MINOR, MIKE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H49">
+        <is>
+          <t xml:space="preserve">STURBRIDGE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J49">
+        <is>
+          <t xml:space="preserve">413-284-7698</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M49">
+        <is>
+          <t xml:space="preserve">MMINOR@GESENVIRO.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A50">
+        <is>
+          <t xml:space="preserve">AI901183</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B50">
+        <is>
+          <t xml:space="preserve">09/25/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C50">
+        <is>
+          <t xml:space="preserve">MURPHY,DANIEL</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H50">
+        <is>
+          <t xml:space="preserve">TAUNTON</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J50">
+        <is>
+          <t xml:space="preserve">781-650-1424</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M50">
+        <is>
+          <t xml:space="preserve">DSD.ENVIRONMENTAL@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A51">
+        <is>
+          <t xml:space="preserve">AI060869</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B51">
+        <is>
+          <t xml:space="preserve">04/02/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C51">
+        <is>
+          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H51">
+        <is>
+          <t xml:space="preserve">WARWICK</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J51">
+        <is>
+          <t xml:space="preserve">401-737-8500</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M51">
+        <is>
+          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A52">
+        <is>
+          <t xml:space="preserve">AI060146</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B52">
+        <is>
+          <t xml:space="preserve">10/23/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C52">
+        <is>
+          <t xml:space="preserve">BOYLE, SUSAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H52">
+        <is>
+          <t xml:space="preserve">WATERTOWN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J52">
+        <is>
+          <t xml:space="preserve">781-389-2181</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M52">
+        <is>
+          <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve">AI900798</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B53">
+        <is>
+          <t xml:space="preserve">02/12/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C53">
+        <is>
+          <t xml:space="preserve">MULLEN, DANNY R</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H53">
+        <is>
+          <t xml:space="preserve">WEST WARWICK</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J53">
+        <is>
+          <t xml:space="preserve">401-301-8485</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M53">
+        <is>
+          <t xml:space="preserve">DMULLEN@RIANALYTICAL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A54">
+        <is>
+          <t xml:space="preserve">AI900446</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B54">
+        <is>
+          <t xml:space="preserve">04/01/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C54">
+        <is>
+          <t xml:space="preserve">AMORELLI, CHRIS</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H54">
+        <is>
+          <t xml:space="preserve">WESTBOROUGH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J54">
+        <is>
+          <t xml:space="preserve">508-963-8930</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M54">
+        <is>
+          <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A55">
+        <is>
+          <t xml:space="preserve">AI032572</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B55">
+        <is>
+          <t xml:space="preserve">08/21/2026</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="C55">
+        <is>
+          <t xml:space="preserve">SHERRY, EDWARD C., III</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="H55">
+        <is>
+          <t xml:space="preserve">WESTFORD</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="J55">
+        <is>
+          <t xml:space="preserve">978-994-3643</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M55">
+        <is>
+          <t xml:space="preserve">TSHERRY@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="0">
+      <c s="8" t="inlineStr" r="A56">
+        <is>
+          <t xml:space="preserve">AI901051</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="B56">
+        <is>
+          <t xml:space="preserve">04/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C56">
+        <is>
+          <t xml:space="preserve">MESSINA, MARK</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="H56">
+        <is>
+          <t xml:space="preserve">WESTON</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="J56">
+        <is>
+          <t xml:space="preserve">617-799-3016</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="M56">
+        <is>
+          <t xml:space="preserve">MESSINAPROPSVCS@COMCAST.NET</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="180">
-[...1 lines deleted...]
-    <mergeCell ref="F52:G52"/>
+  <mergeCells>
+    <mergeCell ref="A2:C3"/>
+    <mergeCell ref="E3:K3"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="A11:O11"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="M13:O13"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="M14:O14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="M15:O15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="M16:O16"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="M17:O17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:L18"/>
+    <mergeCell ref="M18:O18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:L19"/>
+    <mergeCell ref="M19:O19"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:L20"/>
+    <mergeCell ref="M20:O20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:L21"/>
+    <mergeCell ref="M21:O21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="M22:O22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:L23"/>
+    <mergeCell ref="M23:O23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:L24"/>
+    <mergeCell ref="M24:O24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:L25"/>
+    <mergeCell ref="M25:O25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:L26"/>
+    <mergeCell ref="M26:O26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:L27"/>
+    <mergeCell ref="M27:O27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:L28"/>
+    <mergeCell ref="M28:O28"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:L29"/>
+    <mergeCell ref="M29:O29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:L30"/>
+    <mergeCell ref="M30:O30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:L31"/>
+    <mergeCell ref="M31:O31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:L32"/>
+    <mergeCell ref="M32:O32"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:L33"/>
+    <mergeCell ref="M33:O33"/>
+    <mergeCell ref="C34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:L34"/>
+    <mergeCell ref="M34:O34"/>
+    <mergeCell ref="C35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:L35"/>
+    <mergeCell ref="M35:O35"/>
+    <mergeCell ref="C36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:L36"/>
+    <mergeCell ref="M36:O36"/>
+    <mergeCell ref="C37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:L37"/>
+    <mergeCell ref="M37:O37"/>
+    <mergeCell ref="C38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:L38"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="C39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:L39"/>
+    <mergeCell ref="M39:O39"/>
+    <mergeCell ref="C40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="M40:O40"/>
+    <mergeCell ref="C41:G41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="M41:O41"/>
+    <mergeCell ref="C42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="M42:O42"/>
+    <mergeCell ref="C43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="M43:O43"/>
+    <mergeCell ref="C44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:L44"/>
+    <mergeCell ref="M44:O44"/>
+    <mergeCell ref="C45:G45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:L45"/>
+    <mergeCell ref="M45:O45"/>
+    <mergeCell ref="C46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:L46"/>
+    <mergeCell ref="M46:O46"/>
+    <mergeCell ref="C47:G47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:L47"/>
+    <mergeCell ref="M47:O47"/>
+    <mergeCell ref="C48:G48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:L48"/>
+    <mergeCell ref="M48:O48"/>
+    <mergeCell ref="C49:G49"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:L49"/>
+    <mergeCell ref="M49:O49"/>
+    <mergeCell ref="C50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:L50"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="C51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="C52:G52"/>
     <mergeCell ref="H52:I52"/>
-    <mergeCell ref="J52:K52"/>
-[...175 lines deleted...]
-    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="M52:O52"/>
+    <mergeCell ref="C53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="J53:L53"/>
+    <mergeCell ref="M53:O53"/>
+    <mergeCell ref="C54:G54"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="J54:L54"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="C55:G55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="M55:O55"/>
+    <mergeCell ref="C56:G56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:L56"/>
+    <mergeCell ref="M56:O56"/>
   </mergeCells>
-  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.4708299212598399" header="0.5" footer="0.5"/>
+  <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.47082992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed Asbestos Inspectors is updated monthly. While most inspectors renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (61</oddFooter>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
-  <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
+  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...2 lines deleted...]
-    </vt:vector>
+    <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
-  <LinksUpToDate>false</LinksUpToDate>
+  <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>false</SharedDoc>
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...5 lines deleted...]
-<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>