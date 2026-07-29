--- v3 (2026-06-14)
+++ v4 (2026-07-29)
@@ -379,79 +379,79 @@
     <row r="6" ht="9.75" customHeight="0">
       <c s="2" t="inlineStr" r="G6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/01/2026</t>
+            <t xml:space="preserve">07/01/2026</t>
           </r>
         </is>
       </c>
       <c s="3" t="inlineStr" r="N6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">43</t>
+            <t xml:space="preserve">40</t>
           </r>
         </is>
       </c>
     </row>
     <row r="7" ht="4.5" customHeight="0"/>
     <row r="8" ht="9.5" customHeight="1"/>
     <row r="9" ht="13" customHeight="1">
       <c s="4" t="inlineStr" r="F9">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
         </is>
       </c>
     </row>
     <row r="10" ht="5" customHeight="1"/>
     <row r="11" ht="41.9" customHeight="1">
       <c s="5" t="inlineStr" r="A11">
         <is>
           <r>
             <rPr>
               <b/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="9"/>
               <color rgb="FF00008B"/>
@@ -562,1354 +562,1258 @@
       </c>
       <c s="11" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">SOTICHECK, MARK</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">AGAWAM</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J15">
         <is>
           <t xml:space="preserve">413-218-4515</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M15">
         <is>
           <t xml:space="preserve">MPSOTICHECK@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A16">
         <is>
-          <t xml:space="preserve">AI901139</t>
+          <t xml:space="preserve">AI901091</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B16">
         <is>
-          <t xml:space="preserve">06/17/2026</t>
+          <t xml:space="preserve">03/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">LYNCH, DEREK</t>
+          <t xml:space="preserve">SHULTZ, CONOR</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H16">
         <is>
-          <t xml:space="preserve">ATTLEBORO</t>
+          <t xml:space="preserve">BILLERICA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J16">
         <is>
-          <t xml:space="preserve">857-236-1378</t>
+          <t xml:space="preserve">857-337-8843</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M16">
         <is>
-          <t xml:space="preserve">DEREKLY83@GMAIL.COM</t>
+          <t xml:space="preserve">CSHULTZ@HILLMANCONSULTING.COM</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A17">
         <is>
-          <t xml:space="preserve">AI901091</t>
+          <t xml:space="preserve">AI900942</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B17">
         <is>
-          <t xml:space="preserve">03/04/2027</t>
+          <t xml:space="preserve">11/17/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C17">
         <is>
-          <t xml:space="preserve">SHULTZ, CONOR</t>
+          <t xml:space="preserve">THOMS, JOHN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H17">
         <is>
-          <t xml:space="preserve">BILLERICA</t>
+          <t xml:space="preserve">BRIDGEWATER</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J17">
         <is>
-          <t xml:space="preserve">857-337-8843</t>
+          <t xml:space="preserve">774-384-1638</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M17">
         <is>
-          <t xml:space="preserve">CSHULTZ@HILLMANCONSULTING.COM</t>
+          <t xml:space="preserve">JTHOMS@GESENVIRO.COM</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A18">
         <is>
-          <t xml:space="preserve">AI900942</t>
+          <t xml:space="preserve">AI040541</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B18">
         <is>
-          <t xml:space="preserve">11/17/2026</t>
+          <t xml:space="preserve">11/14/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">THOMS, JOHN</t>
+          <t xml:space="preserve">SIMAS, DANIEL J.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H18">
         <is>
-          <t xml:space="preserve">BRIDGEWATER</t>
+          <t xml:space="preserve">BRISTOL</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J18">
         <is>
-          <t xml:space="preserve">774-384-1638</t>
+          <t xml:space="preserve">401-304-6612</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M18">
         <is>
-          <t xml:space="preserve">JTHOMS@GESENVIRO.COM</t>
+          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">AI040541</t>
+          <t xml:space="preserve">AI900459</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B19">
         <is>
-          <t xml:space="preserve">11/14/2026</t>
+          <t xml:space="preserve">07/10/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">SIMAS, DANIEL J.</t>
+          <t xml:space="preserve">GORDEN, DAVID</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H19">
         <is>
-          <t xml:space="preserve">BRISTOL</t>
+          <t xml:space="preserve">BURLINGTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J19">
         <is>
-          <t xml:space="preserve">401-304-6612</t>
+          <t xml:space="preserve">781-238-8880</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M19">
         <is>
-          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
+          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AI900459</t>
+          <t xml:space="preserve">AI901134</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">07/10/2026</t>
+          <t xml:space="preserve">11/20/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">GORDEN, DAVID</t>
+          <t xml:space="preserve">GOLD, OLGA I</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H20">
         <is>
-          <t xml:space="preserve">BURLINGTON</t>
+          <t xml:space="preserve">COLUMBIA</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J20">
         <is>
-          <t xml:space="preserve">781-238-8880</t>
+          <t xml:space="preserve">413-300-2104</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M20">
         <is>
-          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
+          <t xml:space="preserve">NO EMAIL</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AI901134</t>
+          <t xml:space="preserve">AI000244</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">11/20/2026</t>
+          <t xml:space="preserve">02/24/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">GOLD, OLGA I</t>
+          <t xml:space="preserve">HARRIS, JEFFERY W.</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H21">
         <is>
-          <t xml:space="preserve">COLUMBIA</t>
+          <t xml:space="preserve">FOXBORO</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J21">
         <is>
-          <t xml:space="preserve">413-300-2104</t>
+          <t xml:space="preserve">401-374-5919</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M21">
         <is>
-          <t xml:space="preserve">NO EMAIL</t>
+          <t xml:space="preserve">JWHARRIS67@YAHOO.COM</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A22">
         <is>
-          <t xml:space="preserve">AI000244</t>
+          <t xml:space="preserve">AI900502</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B22">
         <is>
-          <t xml:space="preserve">02/24/2027</t>
+          <t xml:space="preserve">12/03/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">HARRIS, JEFFERY W.</t>
+          <t xml:space="preserve">BUDA, GARY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H22">
         <is>
-          <t xml:space="preserve">FOXBORO</t>
+          <t xml:space="preserve">GRAFTON</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J22">
         <is>
-          <t xml:space="preserve">401-374-5919</t>
+          <t xml:space="preserve">781-535-1329</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M22">
         <is>
-          <t xml:space="preserve">JWHARRIS67@YAHOO.COM</t>
+          <t xml:space="preserve">GBUDA@ENVIROCHECK.COM</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A23">
         <is>
-          <t xml:space="preserve">AI900502</t>
+          <t xml:space="preserve">AI901019</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">12/03/2026</t>
+          <t xml:space="preserve">03/09/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C23">
         <is>
-          <t xml:space="preserve">BUDA, GARY</t>
+          <t xml:space="preserve">LEON, JONATHAN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H23">
         <is>
-          <t xml:space="preserve">GRAFTON</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J23">
         <is>
-          <t xml:space="preserve">781-535-1329</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M23">
         <is>
-          <t xml:space="preserve">GBUDA@ENVIROCHECK.COM</t>
+          <t xml:space="preserve">JLEON@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A24">
         <is>
-          <t xml:space="preserve">AI901019</t>
+          <t xml:space="preserve">AI901254</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B24">
         <is>
-          <t xml:space="preserve">03/09/2027</t>
+          <t xml:space="preserve">12/04/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C24">
         <is>
-          <t xml:space="preserve">LEON, JONATHAN</t>
+          <t xml:space="preserve">RASUM,VIKTOR</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H24">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">HOLLISTON</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J24">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">774-217-9887</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M24">
         <is>
-          <t xml:space="preserve">JLEON@SECMASS.COM</t>
+          <t xml:space="preserve">VIKTORRASUM0@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A25">
         <is>
-          <t xml:space="preserve">AI000035</t>
+          <t xml:space="preserve">AI061903</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B25">
         <is>
-          <t xml:space="preserve">06/03/2026</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C25">
         <is>
-          <t xml:space="preserve">PANZA, PASQUALE</t>
+          <t xml:space="preserve">ROUILLARD, RYAN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H25">
         <is>
-          <t xml:space="preserve">HOLLISTON</t>
+          <t xml:space="preserve">HYDE PARK</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J25">
         <is>
-          <t xml:space="preserve">508-533-1660</t>
+          <t xml:space="preserve">617-308-6319</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M25">
         <is>
-          <t xml:space="preserve">PANZA@21ENV.COM</t>
+          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A26">
         <is>
-          <t xml:space="preserve">AI901254</t>
+          <t xml:space="preserve">AI041945</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B26">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">04/30/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C26">
         <is>
-          <t xml:space="preserve">RASUM,VIKTOR</t>
+          <t xml:space="preserve">HAND, JONATHAN L.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H26">
         <is>
-          <t xml:space="preserve">HOLLISTON</t>
+          <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J26">
         <is>
-          <t xml:space="preserve">774-217-9887</t>
+          <t xml:space="preserve">401-595-8270</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M26">
         <is>
-          <t xml:space="preserve">VIKTORRASUM0@GMAIL.COM</t>
+          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A27">
         <is>
-          <t xml:space="preserve">AI061903</t>
+          <t xml:space="preserve">AI901109</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B27">
         <is>
-          <t xml:space="preserve">05/11/2027</t>
+          <t xml:space="preserve">05/05/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C27">
         <is>
-          <t xml:space="preserve">ROUILLARD, RYAN</t>
+          <t xml:space="preserve">LASHUS, DAVID</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H27">
         <is>
-          <t xml:space="preserve">HYDE PARK</t>
+          <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J27">
         <is>
-          <t xml:space="preserve">617-308-6319</t>
+          <t xml:space="preserve">508-505-5980</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M27">
         <is>
-          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
+          <t xml:space="preserve">DAVIDLASHUS@LBPSOLUTIONS.COM</t>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A28">
         <is>
-          <t xml:space="preserve">AI041945</t>
+          <t xml:space="preserve">AI900737</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B28">
         <is>
-          <t xml:space="preserve">04/30/2027</t>
+          <t xml:space="preserve">05/01/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C28">
         <is>
-          <t xml:space="preserve">HAND, JONATHAN L.</t>
+          <t xml:space="preserve">ESTRADA, ERICK HERBERTO</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H28">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J28">
         <is>
-          <t xml:space="preserve">401-595-8270</t>
+          <t xml:space="preserve">978-620-6154</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M28">
         <is>
-          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
+          <t xml:space="preserve">EESTRADA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A29">
         <is>
-          <t xml:space="preserve">AI901109</t>
+          <t xml:space="preserve">AI901191</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B29">
         <is>
-          <t xml:space="preserve">05/05/2027</t>
+          <t xml:space="preserve">07/10/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C29">
         <is>
-          <t xml:space="preserve">LASHUS, DAVID</t>
+          <t xml:space="preserve">LITUMA,IVAN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H29">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J29">
         <is>
-          <t xml:space="preserve">508-505-5980</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M29">
         <is>
-          <t xml:space="preserve">DAVIDLASHUS@LBPSOLUTIONS.COM</t>
+          <t xml:space="preserve">ILITUMA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A30">
         <is>
-          <t xml:space="preserve">AI900737</t>
+          <t xml:space="preserve">AI901383</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B30">
         <is>
-          <t xml:space="preserve">05/01/2027</t>
+          <t xml:space="preserve">07/23/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">ESTRADA, ERICK HERBERTO</t>
+          <t xml:space="preserve">LOPEZ,JUAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J30">
         <is>
-          <t xml:space="preserve">978-620-6154</t>
+          <t xml:space="preserve">978-697-1126</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M30">
         <is>
-          <t xml:space="preserve">EESTRADA@SECMASS.COM</t>
+          <t xml:space="preserve">MYVIBE3229@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A31">
         <is>
-          <t xml:space="preserve">AI901191</t>
+          <t xml:space="preserve">AI900546</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B31">
         <is>
-          <t xml:space="preserve">07/10/2026</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C31">
         <is>
-          <t xml:space="preserve">LITUMA,IVAN</t>
+          <t xml:space="preserve">ALLARD, KEITH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H31">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J31">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">603-289-1951</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M31">
         <is>
-          <t xml:space="preserve">ILITUMA@SECMASS.COM</t>
+          <t xml:space="preserve">KALLARD@MMINC.COM</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A32">
         <is>
-          <t xml:space="preserve">AI901383</t>
+          <t xml:space="preserve">AI900775</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">07/23/2026</t>
+          <t xml:space="preserve">10/06/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C32">
         <is>
-          <t xml:space="preserve">LOPEZ,JUAN</t>
+          <t xml:space="preserve">ASKHAM, RYAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H32">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J32">
         <is>
-          <t xml:space="preserve">978-697-1126</t>
+          <t xml:space="preserve">603-703-1333</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M32">
         <is>
-          <t xml:space="preserve">MYVIBE3229@GMAIL.COM</t>
+          <t xml:space="preserve">RASKHAM@HILLMANNCONSULTING.COM</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A33">
         <is>
-          <t xml:space="preserve">AI900546</t>
+          <t xml:space="preserve">AI900553</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B33">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">06/15/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C33">
         <is>
-          <t xml:space="preserve">ALLARD, KEITH</t>
+          <t xml:space="preserve">SNYDER, KATIE</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H33">
         <is>
-          <t xml:space="preserve">MANCHESTER</t>
+          <t xml:space="preserve">MERRIMACK</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J33">
         <is>
-          <t xml:space="preserve">603-289-1951</t>
+          <t xml:space="preserve">978-973-7566</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M33">
         <is>
-          <t xml:space="preserve">KALLARD@MMINC.COM</t>
+          <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">AI900775</t>
+          <t xml:space="preserve">AI000437</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">10/06/2026</t>
+          <t xml:space="preserve">04/24/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C34">
         <is>
-          <t xml:space="preserve">ASKHAM, RYAN</t>
+          <t xml:space="preserve">LITUMA, JOHNNIE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H34">
         <is>
-          <t xml:space="preserve">MANCHESTER</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J34">
         <is>
-          <t xml:space="preserve">603-703-1333</t>
+          <t xml:space="preserve">978-590-3956</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M34">
         <is>
-          <t xml:space="preserve">RASKHAM@HILLMANNCONSULTING.COM</t>
+          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">AI000035</t>
+          <t xml:space="preserve">AI900980</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">06/03/2026</t>
+          <t xml:space="preserve">03/13/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C35">
         <is>
-          <t xml:space="preserve">PANZA, PASQUALE</t>
+          <t xml:space="preserve">MYERS, MATTHEW</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H35">
         <is>
-          <t xml:space="preserve">MEDWAY</t>
+          <t xml:space="preserve">MILFORD</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J35">
         <is>
-          <t xml:space="preserve">508-533-1660</t>
+          <t xml:space="preserve">203-878-6774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M35">
         <is>
-          <t xml:space="preserve">PANZA@21ENV.COM</t>
+          <t xml:space="preserve">NO EMAIL</t>
         </is>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">AI900553</t>
+          <t xml:space="preserve">AI040309</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">06/09/2026</t>
+          <t xml:space="preserve">03/10/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C36">
         <is>
-          <t xml:space="preserve">SNYDER, KATIE</t>
+          <t xml:space="preserve">JACQUES, VINCENT L.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H36">
         <is>
-          <t xml:space="preserve">MERRIMACK</t>
+          <t xml:space="preserve">NARRAGANSETT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J36">
         <is>
-          <t xml:space="preserve">978-973-7566</t>
+          <t xml:space="preserve">401-465-2801</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M36">
         <is>
-          <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
+          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
         </is>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">AI000437</t>
+          <t xml:space="preserve">AI900756</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve">04/24/2027</t>
+          <t xml:space="preserve">01/07/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C37">
         <is>
-          <t xml:space="preserve">LITUMA, JOHNNIE</t>
+          <t xml:space="preserve">HAYES, MATHEW</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H37">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">NEW BEDFORD</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J37">
         <is>
-          <t xml:space="preserve">978-590-3956</t>
+          <t xml:space="preserve">860-420-9181</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M37">
         <is>
-          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
+          <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">AI900980</t>
+          <t xml:space="preserve">AI901274</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">03/13/2027</t>
+          <t xml:space="preserve">04/23/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">MYERS, MATTHEW</t>
+          <t xml:space="preserve">O'CONNELL,KEVIN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H38">
         <is>
-          <t xml:space="preserve">MILFORD</t>
+          <t xml:space="preserve">NEWTON</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J38">
         <is>
-          <t xml:space="preserve">203-878-6774</t>
+          <t xml:space="preserve">508-801-5407</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M38">
         <is>
-          <t xml:space="preserve">NO EMAIL</t>
+          <t xml:space="preserve">KEVIN@ASAPENVIRONMENTAL.COM</t>
         </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">AI040309</t>
+          <t xml:space="preserve">AI901137</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">03/10/2027</t>
+          <t xml:space="preserve">09/30/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C39">
         <is>
-          <t xml:space="preserve">JACQUES, VINCENT L.</t>
+          <t xml:space="preserve">WALSH, JACOB</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H39">
         <is>
-          <t xml:space="preserve">NARRAGANSETT</t>
+          <t xml:space="preserve">QUINCY</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J39">
         <is>
-          <t xml:space="preserve">401-465-2801</t>
+          <t xml:space="preserve">508-782-8799</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M39">
         <is>
-          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
+          <t xml:space="preserve">WALSH@MABBETT.COM</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">AI900756</t>
+          <t xml:space="preserve">AI900689</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">01/07/2027</t>
+          <t xml:space="preserve">07/28/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C40">
         <is>
-          <t xml:space="preserve">HAYES, MATHEW</t>
+          <t xml:space="preserve">COONEY, BRENDON P.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H40">
         <is>
-          <t xml:space="preserve">NEW BEDFORD</t>
+          <t xml:space="preserve">ROCHESTER</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J40">
         <is>
-          <t xml:space="preserve">860-420-9181</t>
+          <t xml:space="preserve">508-789-8667</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M40">
         <is>
-          <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
+          <t xml:space="preserve">COONEYBRENDON@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">AI901274</t>
+          <t xml:space="preserve">AI000187</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">04/23/2027</t>
+          <t xml:space="preserve">07/24/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C41">
         <is>
-          <t xml:space="preserve">O'CONNELL,KEVIN</t>
+          <t xml:space="preserve">COONEY, JOSEPH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H41">
         <is>
-          <t xml:space="preserve">NEWTON</t>
+          <t xml:space="preserve">ROCHESTER</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J41">
         <is>
-          <t xml:space="preserve">508-801-5407</t>
+          <t xml:space="preserve">508-789-0983</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M41">
         <is>
-          <t xml:space="preserve">KEVIN@ASAPENVIRONMENTAL.COM</t>
+          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">AI901137</t>
+          <t xml:space="preserve">AI900583</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B42">
         <is>
-          <t xml:space="preserve">09/30/2026</t>
+          <t xml:space="preserve">09/09/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C42">
         <is>
-          <t xml:space="preserve">WALSH, JACOB</t>
+          <t xml:space="preserve">GILCHREST, CYNTHIA S</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H42">
         <is>
-          <t xml:space="preserve">QUINCY</t>
+          <t xml:space="preserve">S DARTMOUTH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J42">
         <is>
-          <t xml:space="preserve">508-782-8799</t>
+          <t xml:space="preserve">508-726-0902</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M42">
         <is>
-          <t xml:space="preserve">WALSH@MABBETT.COM</t>
+          <t xml:space="preserve">CYNTHIA@COMMONSENSEENV.COM</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">AI900689</t>
+          <t xml:space="preserve">AI901099</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B43">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <t xml:space="preserve">04/01/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C43">
         <is>
-          <t xml:space="preserve">COONEY, BRENDON P.</t>
+          <t xml:space="preserve">ROGGE, SARAH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H43">
         <is>
-          <t xml:space="preserve">ROCHESTER</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J43">
         <is>
-          <t xml:space="preserve">508-789-8667</t>
+          <t xml:space="preserve">978-771-8541</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M43">
         <is>
-          <t xml:space="preserve">COONEYBRENDON@GMAIL.COM</t>
+          <t xml:space="preserve">INSIGHTENVIRONE@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A44">
         <is>
-          <t xml:space="preserve">AI000187</t>
+          <t xml:space="preserve">AI901136</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B44">
         <is>
-          <t xml:space="preserve">07/24/2026</t>
+          <t xml:space="preserve">09/26/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C44">
         <is>
-          <t xml:space="preserve">COONEY, JOSEPH</t>
+          <t xml:space="preserve">PELLETIER, CHEYANNE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H44">
         <is>
-          <t xml:space="preserve">ROCHESTER</t>
+          <t xml:space="preserve">SOMERSWORTH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J44">
         <is>
-          <t xml:space="preserve">508-789-0983</t>
+          <t xml:space="preserve">207-650-9038</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M44">
         <is>
-          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
+          <t xml:space="preserve">CPELLETIER@CONSULTJTC.COM</t>
         </is>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">AI900583</t>
+          <t xml:space="preserve">AI901081</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B45">
         <is>
-          <t xml:space="preserve">09/09/2026</t>
+          <t xml:space="preserve">02/05/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C45">
         <is>
-          <t xml:space="preserve">GILCHREST, CYNTHIA S</t>
+          <t xml:space="preserve">BOURASSA, RICHARD</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H45">
         <is>
-          <t xml:space="preserve">S DARTMOUTH</t>
+          <t xml:space="preserve">SPENCER</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J45">
         <is>
-          <t xml:space="preserve">508-726-0902</t>
+          <t xml:space="preserve">508-846-6235</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M45">
         <is>
-          <t xml:space="preserve">CYNTHIA@COMMONSENSEENV.COM</t>
+          <t xml:space="preserve">RBOURASSA@SMITHWESSEL.COM</t>
         </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A46">
         <is>
-          <t xml:space="preserve">AI901099</t>
+          <t xml:space="preserve">AI901397</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B46">
         <is>
-          <t xml:space="preserve">04/01/2027</t>
+          <t xml:space="preserve">10/22/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C46">
         <is>
-          <t xml:space="preserve">ROGGE, SARAH</t>
+          <t xml:space="preserve">MINOR, MIKE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H46">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">STURBRIDGE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J46">
         <is>
-          <t xml:space="preserve">978-771-8541</t>
+          <t xml:space="preserve">413-284-7698</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M46">
         <is>
-          <t xml:space="preserve">INSIGHTENVIRONE@GMAIL.COM</t>
+          <t xml:space="preserve">MMINOR@GESENVIRO.COM</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A47">
         <is>
-          <t xml:space="preserve">AI901136</t>
+          <t xml:space="preserve">AI901183</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B47">
         <is>
-          <t xml:space="preserve">09/26/2026</t>
+          <t xml:space="preserve">09/25/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C47">
         <is>
-          <t xml:space="preserve">PELLETIER, CHEYANNE</t>
+          <t xml:space="preserve">MURPHY,DANIEL</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H47">
         <is>
-          <t xml:space="preserve">SOMERSWORTH</t>
+          <t xml:space="preserve">TAUNTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J47">
         <is>
-          <t xml:space="preserve">207-650-9038</t>
+          <t xml:space="preserve">781-650-1424</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M47">
         <is>
-          <t xml:space="preserve">CPELLETIER@CONSULTJTC.COM</t>
+          <t xml:space="preserve">DSD.ENVIRONMENTAL@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="48" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A48">
         <is>
-          <t xml:space="preserve">AI901081</t>
+          <t xml:space="preserve">AI060869</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B48">
         <is>
-          <t xml:space="preserve">02/05/2027</t>
+          <t xml:space="preserve">04/02/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C48">
         <is>
-          <t xml:space="preserve">BOURASSA, RICHARD</t>
+          <t xml:space="preserve">DAVIS, KENNETH J.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H48">
         <is>
-          <t xml:space="preserve">SPENCER</t>
+          <t xml:space="preserve">WARWICK</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J48">
         <is>
-          <t xml:space="preserve">508-846-6235</t>
+          <t xml:space="preserve">401-737-8500</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M48">
         <is>
-          <t xml:space="preserve">RBOURASSA@SMITHWESSEL.COM</t>
+          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A49">
         <is>
-          <t xml:space="preserve">AI901397</t>
+          <t xml:space="preserve">AI060146</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B49">
         <is>
-          <t xml:space="preserve">10/22/2026</t>
+          <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C49">
         <is>
-          <t xml:space="preserve">MINOR, MIKE</t>
+          <t xml:space="preserve">BOYLE, SUSAN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H49">
         <is>
-          <t xml:space="preserve">STURBRIDGE</t>
+          <t xml:space="preserve">WATERTOWN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J49">
         <is>
-          <t xml:space="preserve">413-284-7698</t>
+          <t xml:space="preserve">781-389-2181</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M49">
         <is>
-          <t xml:space="preserve">MMINOR@GESENVIRO.COM</t>
+          <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
     </row>
     <row r="50" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A50">
         <is>
-          <t xml:space="preserve">AI901183</t>
+          <t xml:space="preserve">AI900798</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B50">
         <is>
-          <t xml:space="preserve">09/25/2026</t>
+          <t xml:space="preserve">02/12/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C50">
         <is>
-          <t xml:space="preserve">MURPHY,DANIEL</t>
+          <t xml:space="preserve">MULLEN, DANNY R</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H50">
         <is>
-          <t xml:space="preserve">TAUNTON</t>
+          <t xml:space="preserve">WEST WARWICK</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J50">
         <is>
-          <t xml:space="preserve">781-650-1424</t>
+          <t xml:space="preserve">401-301-8485</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M50">
         <is>
-          <t xml:space="preserve">DSD.ENVIRONMENTAL@GMAIL.COM</t>
+          <t xml:space="preserve">DMULLEN@RIANALYTICAL.COM</t>
         </is>
       </c>
     </row>
     <row r="51" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A51">
         <is>
-          <t xml:space="preserve">AI060869</t>
+          <t xml:space="preserve">AI900446</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B51">
         <is>
-          <t xml:space="preserve">04/02/2027</t>
+          <t xml:space="preserve">04/01/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C51">
         <is>
-          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+          <t xml:space="preserve">AMORELLI, CHRIS</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H51">
         <is>
-          <t xml:space="preserve">WARWICK</t>
+          <t xml:space="preserve">WESTBOROUGH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J51">
         <is>
-          <t xml:space="preserve">401-737-8500</t>
+          <t xml:space="preserve">508-963-8930</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M51">
         <is>
-          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
+          <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
         </is>
       </c>
     </row>
     <row r="52" ht="18" customHeight="0">
       <c s="8" t="inlineStr" r="A52">
         <is>
-          <t xml:space="preserve">AI060146</t>
+          <t xml:space="preserve">AI032572</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="B52">
         <is>
-          <t xml:space="preserve">10/23/2026</t>
+          <t xml:space="preserve">08/21/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C52">
         <is>
-          <t xml:space="preserve">BOYLE, SUSAN</t>
+          <t xml:space="preserve">SHERRY, EDWARD C., III</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="H52">
         <is>
-          <t xml:space="preserve">WATERTOWN</t>
+          <t xml:space="preserve">WESTFORD</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="J52">
         <is>
-          <t xml:space="preserve">781-389-2181</t>
+          <t xml:space="preserve">978-994-3643</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="M52">
         <is>
-          <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
+          <t xml:space="preserve">TSHERRY@SMITHWESSEL.COM</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A53">
         <is>
-          <t xml:space="preserve">AI900798</t>
+          <t xml:space="preserve">AI901051</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B53">
         <is>
-          <t xml:space="preserve">02/12/2027</t>
+          <t xml:space="preserve">04/13/2027</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="C53">
         <is>
-          <t xml:space="preserve">MULLEN, DANNY R</t>
+          <t xml:space="preserve">MESSINA, MARK</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="H53">
         <is>
-          <t xml:space="preserve">WEST WARWICK</t>
+          <t xml:space="preserve">WESTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="J53">
         <is>
-          <t xml:space="preserve">401-301-8485</t>
+          <t xml:space="preserve">617-799-3016</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M53">
-        <is>
-[...94 lines deleted...]
-      <c s="9" t="inlineStr" r="M56">
         <is>
           <t xml:space="preserve">MESSINAPROPSVCS@COMCAST.NET</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="E3:K3"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="F9:J9"/>
     <mergeCell ref="A11:O11"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="M13:O13"/>
     <mergeCell ref="C14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="M14:O14"/>
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="M15:O15"/>
@@ -2043,62 +1947,50 @@
     <mergeCell ref="M47:O47"/>
     <mergeCell ref="C48:G48"/>
     <mergeCell ref="H48:I48"/>
     <mergeCell ref="J48:L48"/>
     <mergeCell ref="M48:O48"/>
     <mergeCell ref="C49:G49"/>
     <mergeCell ref="H49:I49"/>
     <mergeCell ref="J49:L49"/>
     <mergeCell ref="M49:O49"/>
     <mergeCell ref="C50:G50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:L50"/>
     <mergeCell ref="M50:O50"/>
     <mergeCell ref="C51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:L51"/>
     <mergeCell ref="M51:O51"/>
     <mergeCell ref="C52:G52"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="M52:O52"/>
     <mergeCell ref="C53:G53"/>
     <mergeCell ref="H53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="M53:O53"/>
-    <mergeCell ref="C54:G54"/>
-[...10 lines deleted...]
-    <mergeCell ref="M56:O56"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.47082992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed Asbestos Inspectors is updated monthly. While most inspectors renew their certification on or before the expiration date of the certification, DLS recommends that you call our office at (61</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">