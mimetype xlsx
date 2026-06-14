--- v0 (2026-02-08)
+++ v1 (2026-06-14)
@@ -409,51 +409,51 @@
     <row r="4" ht="8.4" customHeight="0">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">02/02/2026</t>
+            <t xml:space="preserve">06/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="9.6" customHeight="0">
       <c s="3" t="inlineStr" r="M5">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
@@ -655,83 +655,83 @@
       </c>
       <c s="10" t="inlineStr" r="G14">
         <is>
           <t xml:space="preserve">BURLINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K14">
         <is>
           <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N14">
         <is>
           <t xml:space="preserve">781-238-8880</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">AP000077</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B15">
         <is>
-          <t xml:space="preserve">05/30/2026</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">ROUILLARD, RYAN</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G15">
         <is>
           <t xml:space="preserve">HYDE PARK</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K15">
         <is>
           <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N15">
         <is>
           <t xml:space="preserve">617-308-6319</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">AP900440</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="B16">
         <is>
-          <t xml:space="preserve">03/06/2026</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">ALLARD, KEITH</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K16">
         <is>
           <t xml:space="preserve">KALLARD@MMINC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N16">
         <is>
           <t xml:space="preserve">603-289-1951</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A17">
@@ -751,51 +751,51 @@
       </c>
       <c s="12" t="inlineStr" r="G17">
         <is>
           <t xml:space="preserve">MERRIMACK</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K17">
         <is>
           <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">978-973-7566</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">AP900447</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="B18">
         <is>
-          <t xml:space="preserve">04/24/2026</t>
+          <t xml:space="preserve">04/24/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">LITUMA, JOHNNIE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G18">
         <is>
           <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K18">
         <is>
           <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N18">
         <is>
           <t xml:space="preserve">978-590-3956</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A19">
@@ -847,51 +847,51 @@
       </c>
       <c s="10" t="inlineStr" r="G20">
         <is>
           <t xml:space="preserve">ROCHESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K20">
         <is>
           <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N20">
         <is>
           <t xml:space="preserve">508-789-0983</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve">AP060870</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">03/20/2026</t>
+          <t xml:space="preserve">04/02/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve">DAVIS, KENNETH J.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve">WARWICK</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K21">
         <is>
           <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N21">
         <is>
           <t xml:space="preserve">401-737-8500</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A22">
@@ -911,51 +911,51 @@
       </c>
       <c s="10" t="inlineStr" r="G22">
         <is>
           <t xml:space="preserve">WATERTOWN</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K22">
         <is>
           <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N22">
         <is>
           <t xml:space="preserve">781-389-2181</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="13" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve">AP900493</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">04/09/2026</t>
+          <t xml:space="preserve">04/01/2027</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="C23">
         <is>
           <t xml:space="preserve">AMORELLI, CHRIS</t>
         </is>
       </c>
       <c s="15" t="str" r="D23"/>
       <c s="15" t="str" r="E23"/>
       <c s="15" t="str" r="F23"/>
       <c s="14" t="inlineStr" r="G23">
         <is>
           <t xml:space="preserve">WESTBOROUGH</t>
         </is>
       </c>
       <c s="15" t="str" r="H23"/>
       <c s="15" t="str" r="I23"/>
       <c s="15" t="str" r="J23"/>
       <c s="14" t="inlineStr" r="K23">
         <is>
           <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
         </is>
       </c>
       <c s="15" t="str" r="L23"/>
       <c s="15" t="str" r="M23"/>