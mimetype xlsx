--- v1 (2026-06-14)
+++ v2 (2026-07-29)
@@ -409,51 +409,51 @@
     <row r="4" ht="8.4" customHeight="0">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/01/2026</t>
+            <t xml:space="preserve">07/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="9.6" customHeight="0">
       <c s="3" t="inlineStr" r="M5">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
@@ -719,51 +719,51 @@
       </c>
       <c s="10" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K16">
         <is>
           <t xml:space="preserve">KALLARD@MMINC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N16">
         <is>
           <t xml:space="preserve">603-289-1951</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">AP900442</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B17">
         <is>
-          <t xml:space="preserve">06/09/2026</t>
+          <t xml:space="preserve">06/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">SNYDER, KATIE</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G17">
         <is>
           <t xml:space="preserve">MERRIMACK</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K17">
         <is>
           <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">978-973-7566</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A18">