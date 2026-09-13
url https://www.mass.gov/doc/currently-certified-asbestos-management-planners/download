--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -191,54 +191,54 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="3">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="3">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="3">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="3">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
@@ -409,81 +409,81 @@
     <row r="4" ht="8.4" customHeight="0">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/01/2026</t>
+            <t xml:space="preserve">09/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="9.6" customHeight="0">
       <c s="3" t="inlineStr" r="M5">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="6" ht="8.4" customHeight="0">
       <c s="4" t="inlineStr" r="F6">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
         </is>
       </c>
     </row>
     <row r="7" ht="9.6" customHeight="0"/>
     <row r="8" ht="3" customHeight="1"/>
     <row r="9" ht="55.7" customHeight="1">
       <c s="5" t="inlineStr" r="A9">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Times New Roman"/>
@@ -623,51 +623,51 @@
       </c>
       <c s="12" t="inlineStr" r="G13">
         <is>
           <t xml:space="preserve">BRISTOL</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K13">
         <is>
           <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N13">
         <is>
           <t xml:space="preserve">401-304-6612</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">AP900468</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="B14">
         <is>
-          <t xml:space="preserve">07/10/2026</t>
+          <t xml:space="preserve">07/09/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">GORDEN, DAVID</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G14">
         <is>
           <t xml:space="preserve">BURLINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K14">
         <is>
           <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N14">
         <is>
           <t xml:space="preserve">781-238-8880</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A15">
@@ -810,184 +810,152 @@
       </c>
       <c s="12" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">HAYES, MATHEW</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G19">
         <is>
           <t xml:space="preserve">NEW BEDFORD</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K19">
         <is>
           <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve">860-420-9181</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AP000052</t>
+          <t xml:space="preserve">AP060870</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">07/24/2026</t>
+          <t xml:space="preserve">04/02/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">COONEY, JOSEPH</t>
+          <t xml:space="preserve">DAVIS, KENNETH J.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">ROCHESTER</t>
+          <t xml:space="preserve">WARWICK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="K20">
         <is>
-          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
+          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="N20">
         <is>
-          <t xml:space="preserve">508-789-0983</t>
+          <t xml:space="preserve">401-737-8500</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="11" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AP060870</t>
+          <t xml:space="preserve">AP060147</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">04/02/2027</t>
+          <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+          <t xml:space="preserve">BOYLE, SUSAN</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">WARWICK</t>
+          <t xml:space="preserve">WATERTOWN</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="K21">
         <is>
-          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
+          <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="N21">
         <is>
-          <t xml:space="preserve">401-737-8500</t>
+          <t xml:space="preserve">781-389-2181</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A22">
-[...31 lines deleted...]
-      <c s="13" t="inlineStr" r="A23">
+      <c s="13" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve">AP900493</t>
         </is>
       </c>
-      <c s="14" t="inlineStr" r="B23">
+      <c s="14" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">04/01/2027</t>
         </is>
       </c>
-      <c s="14" t="inlineStr" r="C23">
+      <c s="14" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve">AMORELLI, CHRIS</t>
         </is>
       </c>
-      <c s="15" t="str" r="D23"/>
-[...2 lines deleted...]
-      <c s="14" t="inlineStr" r="G23">
+      <c s="15" t="str" r="D22"/>
+      <c s="15" t="str" r="E22"/>
+      <c s="15" t="str" r="F22"/>
+      <c s="14" t="inlineStr" r="G22">
         <is>
           <t xml:space="preserve">WESTBOROUGH</t>
         </is>
       </c>
-      <c s="15" t="str" r="H23"/>
-[...2 lines deleted...]
-      <c s="14" t="inlineStr" r="K23">
+      <c s="15" t="str" r="H22"/>
+      <c s="15" t="str" r="I22"/>
+      <c s="15" t="str" r="J22"/>
+      <c s="14" t="inlineStr" r="K22">
         <is>
           <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
         </is>
       </c>
-      <c s="15" t="str" r="L23"/>
-[...1 lines deleted...]
-      <c s="14" t="inlineStr" r="N23">
+      <c s="15" t="str" r="L22"/>
+      <c s="15" t="str" r="M22"/>
+      <c s="14" t="inlineStr" r="N22">
         <is>
           <t xml:space="preserve">508-963-8930</t>
         </is>
       </c>
-      <c s="15" t="str" r="O23"/>
-      <c s="15" t="str" r="P23"/>
+      <c s="15" t="str" r="O22"/>
+      <c s="15" t="str" r="P22"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="M5:N6"/>
     <mergeCell ref="F6:I7"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:I11"/>
     <mergeCell ref="K11:M11"/>
     <mergeCell ref="N11:P11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="G12:I12"/>
     <mergeCell ref="K12:M12"/>
     <mergeCell ref="N12:P12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="G13:I13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="N13:P13"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="G14:I14"/>
     <mergeCell ref="K14:M14"/>
     <mergeCell ref="N14:P14"/>
@@ -1001,54 +969,50 @@
     <mergeCell ref="N16:P16"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="K17:M17"/>
     <mergeCell ref="N17:P17"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="K18:M18"/>
     <mergeCell ref="N18:P18"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="G19:I19"/>
     <mergeCell ref="K19:M19"/>
     <mergeCell ref="N19:P19"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="N20:P20"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="G21:I21"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="N21:P21"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="N22:P22"/>
-    <mergeCell ref="C23:F23"/>
-[...2 lines deleted...]
-    <mergeCell ref="N23:P23"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.43402992125984" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri,Italic"&amp;9 The certification information of the above-listed Lead Asbestos Management Planners is updated monthly. While most management planners renew their certification on or before the expiration date of the certification, DLS recommends th</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">