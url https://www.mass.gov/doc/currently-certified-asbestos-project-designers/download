--- v3 (2026-03-26)
+++ v4 (2026-06-08)
@@ -393,82 +393,82 @@
     <row r="4" ht="4.75" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">03/02/2026</t>
+            <t xml:space="preserve">06/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13.25" customHeight="0"/>
     <row r="6" ht="4" customHeight="0">
       <c s="3" t="inlineStr" r="N6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total:</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">11</t>
+            <t xml:space="preserve">13</t>
           </r>
         </is>
       </c>
     </row>
     <row r="7" ht="14" customHeight="0">
       <c s="4" t="inlineStr" r="G7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
         </is>
       </c>
     </row>
     <row r="8" ht="2.95" customHeight="0"/>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="63.45" customHeight="1">
       <c s="5" t="inlineStr" r="B10">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="9"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
@@ -542,385 +542,449 @@
           <t xml:space="preserve">AD040593</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">12/15/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">SIMAS, DANIEL J.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I13">
         <is>
           <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L13">
         <is>
           <t xml:space="preserve">BRISTOL</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O13">
         <is>
-          <t xml:space="preserve">401- 304-6612</t>
+          <t xml:space="preserve">401-304-6612</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">AD900373</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">09/30/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">GORDEN, DAVID</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I14">
         <is>
-          <t xml:space="preserve">gordend@peercpc.com</t>
+          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L14">
         <is>
           <t xml:space="preserve">BURLINGTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O14">
         <is>
-          <t xml:space="preserve">781- 238-8880</t>
+          <t xml:space="preserve">781-238-8880</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">AD062001</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C15">
         <is>
-          <t xml:space="preserve">05/29/2026</t>
+          <t xml:space="preserve">05/08/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">ROUILLARD, RYAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I15">
         <is>
-          <t xml:space="preserve">rrouillard@mminc.com</t>
+          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L15">
         <is>
-          <t xml:space="preserve">GOFFSTOWN</t>
+          <t xml:space="preserve">HYDE PARK</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O15">
         <is>
-          <t xml:space="preserve">781- 603-5375</t>
+          <t xml:space="preserve">617-308-6319</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">AD900356</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">05/05/2026</t>
+          <t xml:space="preserve">04/30/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve">HAND, JONATHAN L.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I16">
         <is>
-          <t xml:space="preserve">jonathan.hand@gza.com</t>
+          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L16">
         <is>
           <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O16">
         <is>
-          <t xml:space="preserve">401- 595-8270</t>
+          <t xml:space="preserve">401-595-8270</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">AD900378</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">ALLARD, KEITH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I17">
         <is>
-          <t xml:space="preserve">kallard@mminc.com</t>
+          <t xml:space="preserve">KALLARD@MMINC.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L17">
         <is>
           <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O17">
         <is>
-          <t xml:space="preserve">603- 289-1951</t>
+          <t xml:space="preserve">603-289-1951</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">AD900383</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">06/09/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">SNYDER, KATIE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I18">
         <is>
-          <t xml:space="preserve">ksnyder@endpointllc.com</t>
+          <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L18">
         <is>
           <t xml:space="preserve">MERRIMACK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O18">
         <is>
-          <t xml:space="preserve">978- 973-7566</t>
+          <t xml:space="preserve">978-973-7566</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">AD900402</t>
+          <t xml:space="preserve">AD900366</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">04/08/2026</t>
+          <t xml:space="preserve">07/30/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D19">
         <is>
-          <t xml:space="preserve">MYERS, MATTHEW</t>
+          <t xml:space="preserve">LITUMA, JOHNNIE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I19">
         <is>
-          <t xml:space="preserve">NO EMAIL</t>
+          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L19">
         <is>
-          <t xml:space="preserve">MILFORD</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O19">
         <is>
-          <t xml:space="preserve">203- 878-6774</t>
+          <t xml:space="preserve">978-590-3956</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AD035756</t>
+          <t xml:space="preserve">AD900402</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">08/05/2026</t>
+          <t xml:space="preserve">03/13/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D20">
         <is>
-          <t xml:space="preserve">NELSON, GLENN D.</t>
+          <t xml:space="preserve">MYERS, MATTHEW</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I20">
         <is>
-          <t xml:space="preserve">gnelson@smithwessel.com</t>
+          <t xml:space="preserve">NO EMAIL</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L20">
         <is>
-          <t xml:space="preserve">SPENCER</t>
+          <t xml:space="preserve">MILFORD</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O20">
         <is>
-          <t xml:space="preserve">508- 885-5195</t>
+          <t xml:space="preserve">203-878-6774</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AD900365</t>
+          <t xml:space="preserve">AD040576</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">06/27/2026</t>
+          <t xml:space="preserve">03/10/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D21">
         <is>
-          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+          <t xml:space="preserve">JACQUES, VINCENT L.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I21">
         <is>
-          <t xml:space="preserve">kdavis@rianalytical.com</t>
+          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L21">
         <is>
-          <t xml:space="preserve">WARWICK</t>
+          <t xml:space="preserve">NARRAGANSETT</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O21">
         <is>
-          <t xml:space="preserve">401- 737-8500</t>
+          <t xml:space="preserve">401-465-2801</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A22">
         <is>
+          <t xml:space="preserve">AD035756</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C22">
+        <is>
+          <t xml:space="preserve">08/05/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D22">
+        <is>
+          <t xml:space="preserve">NELSON, GLENN D.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I22">
+        <is>
+          <t xml:space="preserve">GNELSON@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L22">
+        <is>
+          <t xml:space="preserve">SPENCER</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O22">
+        <is>
+          <t xml:space="preserve">508-885-5195</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve">AD900365</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">06/27/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D23">
+        <is>
+          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I23">
+        <is>
+          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L23">
+        <is>
+          <t xml:space="preserve">WARWICK</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O23">
+        <is>
+          <t xml:space="preserve">401-737-8500</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A24">
+        <is>
           <t xml:space="preserve">AD060161</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C22">
+      <c s="10" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="D22">
+      <c s="10" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">BOYLE, SUSAN</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="I22">
+      <c s="10" t="inlineStr" r="I24">
         <is>
           <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="L22">
+      <c s="10" t="inlineStr" r="L24">
         <is>
           <t xml:space="preserve">WATERTOWN</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="O22">
-[...6 lines deleted...]
-      <c s="11" t="inlineStr" r="A23">
+      <c s="10" t="inlineStr" r="O24">
+        <is>
+          <t xml:space="preserve">781-389-2181</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve">AD900405</t>
         </is>
       </c>
-      <c s="12" t="str" r="B23"/>
-      <c s="11" t="inlineStr" r="C23">
+      <c s="12" t="str" r="B25"/>
+      <c s="11" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve">09/02/2026</t>
         </is>
       </c>
-      <c s="11" t="inlineStr" r="D23">
+      <c s="11" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">AMORELLI, CHRIS</t>
         </is>
       </c>
-      <c s="12" t="str" r="E23"/>
-[...3 lines deleted...]
-      <c s="11" t="inlineStr" r="I23">
+      <c s="12" t="str" r="E25"/>
+      <c s="12" t="str" r="F25"/>
+      <c s="12" t="str" r="G25"/>
+      <c s="12" t="str" r="H25"/>
+      <c s="11" t="inlineStr" r="I25">
         <is>
           <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
         </is>
       </c>
-      <c s="12" t="str" r="J23"/>
-[...1 lines deleted...]
-      <c s="11" t="inlineStr" r="L23">
+      <c s="12" t="str" r="J25"/>
+      <c s="12" t="str" r="K25"/>
+      <c s="11" t="inlineStr" r="L25">
         <is>
           <t xml:space="preserve">WESTBOROUGH</t>
         </is>
       </c>
-      <c s="12" t="str" r="M23"/>
-[...8 lines deleted...]
-      <c s="12" t="str" r="R23"/>
+      <c s="12" t="str" r="M25"/>
+      <c s="12" t="str" r="N25"/>
+      <c s="11" t="inlineStr" r="O25">
+        <is>
+          <t xml:space="preserve">508-963-8930</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="P25"/>
+      <c s="12" t="str" r="Q25"/>
+      <c s="12" t="str" r="R25"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D4"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="N6:O7"/>
     <mergeCell ref="G7:J8"/>
     <mergeCell ref="B10:P10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="D12:H12"/>
     <mergeCell ref="I12:K12"/>
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="D13:H13"/>
     <mergeCell ref="I13:K13"/>
     <mergeCell ref="L13:N13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="D14:H14"/>
     <mergeCell ref="I14:K14"/>
     <mergeCell ref="L14:N14"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="A15:B15"/>
@@ -946,50 +1010,60 @@
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="D19:H19"/>
     <mergeCell ref="I19:K19"/>
     <mergeCell ref="L19:N19"/>
     <mergeCell ref="O19:P19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="D20:H20"/>
     <mergeCell ref="I20:K20"/>
     <mergeCell ref="L20:N20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="D21:H21"/>
     <mergeCell ref="I21:K21"/>
     <mergeCell ref="L21:N21"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="D22:H22"/>
     <mergeCell ref="I22:K22"/>
     <mergeCell ref="L22:N22"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="D23:H23"/>
     <mergeCell ref="I23:K23"/>
     <mergeCell ref="L23:N23"/>
     <mergeCell ref="O23:P23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="D24:H24"/>
+    <mergeCell ref="I24:K24"/>
+    <mergeCell ref="L24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:P25"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.54375" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed Asbestos Project Designers is updated monthly. While most project designers renew their certification on or before the expiration date of the certification, DLS recommends that you call our</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">