--- v4 (2026-06-08)
+++ v5 (2026-07-28)
@@ -176,51 +176,51 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="3">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="3">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
@@ -393,82 +393,82 @@
     <row r="4" ht="4.75" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/01/2026</t>
+            <t xml:space="preserve">07/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13.25" customHeight="0"/>
     <row r="6" ht="4" customHeight="0">
       <c s="3" t="inlineStr" r="N6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total:</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">13</t>
+            <t xml:space="preserve">12</t>
           </r>
         </is>
       </c>
     </row>
     <row r="7" ht="14" customHeight="0">
       <c s="4" t="inlineStr" r="G7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
         </is>
       </c>
     </row>
     <row r="8" ht="2.95" customHeight="0"/>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="63.45" customHeight="1">
       <c s="5" t="inlineStr" r="B10">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="9"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
@@ -682,51 +682,51 @@
       </c>
       <c s="9" t="inlineStr" r="I17">
         <is>
           <t xml:space="preserve">KALLARD@MMINC.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L17">
         <is>
           <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O17">
         <is>
           <t xml:space="preserve">603-289-1951</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve">AD900383</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">06/09/2026</t>
+          <t xml:space="preserve">06/15/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">SNYDER, KATIE</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I18">
         <is>
           <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L18">
         <is>
           <t xml:space="preserve">MERRIMACK</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O18">
         <is>
           <t xml:space="preserve">978-973-7566</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A19">
@@ -837,154 +837,122 @@
       </c>
       <c s="10" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">NELSON, GLENN D.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I22">
         <is>
           <t xml:space="preserve">GNELSON@SMITHWESSEL.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L22">
         <is>
           <t xml:space="preserve">SPENCER</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O22">
         <is>
           <t xml:space="preserve">508-885-5195</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A23">
         <is>
-          <t xml:space="preserve">AD900365</t>
+          <t xml:space="preserve">AD060161</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C23">
         <is>
-          <t xml:space="preserve">06/27/2026</t>
+          <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D23">
         <is>
-          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+          <t xml:space="preserve">BOYLE, SUSAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I23">
         <is>
-          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
+          <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L23">
         <is>
-          <t xml:space="preserve">WARWICK</t>
+          <t xml:space="preserve">WATERTOWN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O23">
         <is>
-          <t xml:space="preserve">401-737-8500</t>
+          <t xml:space="preserve">781-389-2181</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
-      <c s="10" t="inlineStr" r="A24">
-[...31 lines deleted...]
-      <c s="11" t="inlineStr" r="A25">
+      <c s="11" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve">AD900405</t>
         </is>
       </c>
-      <c s="12" t="str" r="B25"/>
-      <c s="11" t="inlineStr" r="C25">
+      <c s="12" t="str" r="B24"/>
+      <c s="11" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">09/02/2026</t>
         </is>
       </c>
-      <c s="11" t="inlineStr" r="D25">
+      <c s="11" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">AMORELLI, CHRIS</t>
         </is>
       </c>
-      <c s="12" t="str" r="E25"/>
-[...3 lines deleted...]
-      <c s="11" t="inlineStr" r="I25">
+      <c s="12" t="str" r="E24"/>
+      <c s="12" t="str" r="F24"/>
+      <c s="12" t="str" r="G24"/>
+      <c s="12" t="str" r="H24"/>
+      <c s="11" t="inlineStr" r="I24">
         <is>
           <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
         </is>
       </c>
-      <c s="12" t="str" r="J25"/>
-[...1 lines deleted...]
-      <c s="11" t="inlineStr" r="L25">
+      <c s="12" t="str" r="J24"/>
+      <c s="12" t="str" r="K24"/>
+      <c s="11" t="inlineStr" r="L24">
         <is>
           <t xml:space="preserve">WESTBOROUGH</t>
         </is>
       </c>
-      <c s="12" t="str" r="M25"/>
-[...1 lines deleted...]
-      <c s="11" t="inlineStr" r="O25">
+      <c s="12" t="str" r="M24"/>
+      <c s="12" t="str" r="N24"/>
+      <c s="11" t="inlineStr" r="O24">
         <is>
           <t xml:space="preserve">508-963-8930</t>
         </is>
       </c>
-      <c s="12" t="str" r="P25"/>
-[...1 lines deleted...]
-      <c s="12" t="str" r="R25"/>
+      <c s="12" t="str" r="P24"/>
+      <c s="12" t="str" r="Q24"/>
+      <c s="12" t="str" r="R24"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D4"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="N6:O7"/>
     <mergeCell ref="G7:J8"/>
     <mergeCell ref="B10:P10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="D12:H12"/>
     <mergeCell ref="I12:K12"/>
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="D13:H13"/>
     <mergeCell ref="I13:K13"/>
     <mergeCell ref="L13:N13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="D14:H14"/>
     <mergeCell ref="I14:K14"/>
     <mergeCell ref="L14:N14"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="A15:B15"/>
@@ -1015,55 +983,50 @@
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="D20:H20"/>
     <mergeCell ref="I20:K20"/>
     <mergeCell ref="L20:N20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="D21:H21"/>
     <mergeCell ref="I21:K21"/>
     <mergeCell ref="L21:N21"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="D22:H22"/>
     <mergeCell ref="I22:K22"/>
     <mergeCell ref="L22:N22"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="D23:H23"/>
     <mergeCell ref="I23:K23"/>
     <mergeCell ref="L23:N23"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="D24:H24"/>
     <mergeCell ref="I24:K24"/>
     <mergeCell ref="L24:N24"/>
     <mergeCell ref="O24:P24"/>
-    <mergeCell ref="A25:B25"/>
-[...3 lines deleted...]
-    <mergeCell ref="O25:P25"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.54375" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed Asbestos Project Designers is updated monthly. While most project designers renew their certification on or before the expiration date of the certification, DLS recommends that you call our</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">