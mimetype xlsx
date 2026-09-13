--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -393,82 +393,82 @@
     <row r="4" ht="4.75" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">07/01/2026</t>
+            <t xml:space="preserve">09/09/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13.25" customHeight="0"/>
     <row r="6" ht="4" customHeight="0">
       <c s="3" t="inlineStr" r="N6">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total:</t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">12</t>
+            <t xml:space="preserve">84</t>
           </r>
         </is>
       </c>
     </row>
     <row r="7" ht="14" customHeight="0">
       <c s="4" t="inlineStr" r="G7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
         </is>
       </c>
     </row>
     <row r="8" ht="2.95" customHeight="0"/>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="63.45" customHeight="1">
       <c s="5" t="inlineStr" r="B10">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="9"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
@@ -517,442 +517,2746 @@
         <is>
           <t xml:space="preserve">Email</t>
         </is>
       </c>
       <c s="7" t="str" r="J12"/>
       <c s="7" t="str" r="K12"/>
       <c s="6" t="inlineStr" r="L12">
         <is>
           <t xml:space="preserve">City/Town</t>
         </is>
       </c>
       <c s="7" t="str" r="M12"/>
       <c s="7" t="str" r="N12"/>
       <c s="6" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">Phone</t>
         </is>
       </c>
       <c s="7" t="str" r="P12"/>
       <c s="8" t="str" r="Q12"/>
       <c s="8" t="str" r="R12"/>
     </row>
     <row r="13" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A13">
         <is>
-          <t xml:space="preserve">AD040593</t>
+          <t xml:space="preserve">AD000015</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C13">
         <is>
-          <t xml:space="preserve">12/15/2026</t>
+          <t xml:space="preserve">08/20/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D13">
         <is>
-          <t xml:space="preserve">SIMAS, DANIEL J.</t>
+          <t xml:space="preserve">Craig Phillips Miner</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I13">
         <is>
-          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
+          <t xml:space="preserve">MINERC@WSEINC.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L13">
         <is>
-          <t xml:space="preserve">BRISTOL</t>
+          <t xml:space="preserve">Wilmington</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O13">
         <is>
-          <t xml:space="preserve">401-304-6612</t>
+          <t xml:space="preserve">(978) 854-3923</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A14">
         <is>
-          <t xml:space="preserve">AD900373</t>
+          <t xml:space="preserve">AD000018</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C14">
         <is>
-          <t xml:space="preserve">09/30/2026</t>
+          <t xml:space="preserve">08/26/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D14">
         <is>
-          <t xml:space="preserve">GORDEN, DAVID</t>
+          <t xml:space="preserve">Michael McCarter</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I14">
         <is>
-          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
+          <t xml:space="preserve">MICHAEL.MCCARTER@EFIGLOBAL.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L14">
         <is>
-          <t xml:space="preserve">BURLINGTON</t>
+          <t xml:space="preserve">Windham</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O14">
         <is>
-          <t xml:space="preserve">781-238-8880</t>
+          <t xml:space="preserve">(978) 604-7662</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A15">
         <is>
-          <t xml:space="preserve">AD062001</t>
+          <t xml:space="preserve">AD000025</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C15">
         <is>
-          <t xml:space="preserve">05/08/2027</t>
+          <t xml:space="preserve">02/23/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D15">
         <is>
-          <t xml:space="preserve">ROUILLARD, RYAN</t>
+          <t xml:space="preserve">Vincent L Giambrocco</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I15">
         <is>
-          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
+          <t xml:space="preserve">VCOACHG@AOL.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L15">
         <is>
-          <t xml:space="preserve">HYDE PARK</t>
+          <t xml:space="preserve">Princeton</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O15">
         <is>
-          <t xml:space="preserve">617-308-6319</t>
+          <t xml:space="preserve">(508) 769-9801</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A16">
         <is>
-          <t xml:space="preserve">AD900356</t>
+          <t xml:space="preserve">AD000026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">04/30/2027</t>
+          <t xml:space="preserve">03/17/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D16">
         <is>
-          <t xml:space="preserve">HAND, JONATHAN L.</t>
+          <t xml:space="preserve">Vincent Agostino</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I16">
         <is>
-          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
+          <t xml:space="preserve">VAGOSTINO@VERTEXENG.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L16">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">Hull</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O16">
         <is>
-          <t xml:space="preserve">401-595-8270</t>
+          <t xml:space="preserve">(781) 603-9542</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A17">
         <is>
-          <t xml:space="preserve">AD900378</t>
+          <t xml:space="preserve">AD000032</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C17">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">12/02/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D17">
         <is>
-          <t xml:space="preserve">ALLARD, KEITH</t>
+          <t xml:space="preserve">Jeffrey P Lane</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I17">
         <is>
-          <t xml:space="preserve">KALLARD@MMINC.COM</t>
+          <t xml:space="preserve">JLANE@CASHINS.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L17">
         <is>
-          <t xml:space="preserve">MANCHESTER</t>
+          <t xml:space="preserve">Cumberland</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O17">
         <is>
-          <t xml:space="preserve">603-289-1951</t>
+          <t xml:space="preserve">(508) 212-7349</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A18">
         <is>
-          <t xml:space="preserve">AD900383</t>
+          <t xml:space="preserve">AD000034</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">06/15/2027</t>
+          <t xml:space="preserve">11/10/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
-          <t xml:space="preserve">SNYDER, KATIE</t>
+          <t xml:space="preserve">Michael Alan Lane</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I18">
         <is>
-          <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
+          <t xml:space="preserve">MICHAEL.LANE@JUD.STATE.MA.US</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L18">
         <is>
-          <t xml:space="preserve">MERRIMACK</t>
+          <t xml:space="preserve">Dracut</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O18">
         <is>
-          <t xml:space="preserve">978-973-7566</t>
+          <t xml:space="preserve">(617) 721-2253</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">AD900366</t>
+          <t xml:space="preserve">AD000037</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">07/30/2026</t>
+          <t xml:space="preserve">12/31/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D19">
         <is>
-          <t xml:space="preserve">LITUMA, JOHNNIE</t>
+          <t xml:space="preserve">Dustin Diedricksen</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I19">
         <is>
-          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
+          <t xml:space="preserve">DUSTIN.DIEDRICKSEN@FANDO.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L19">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">Scituate</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O19">
         <is>
-          <t xml:space="preserve">978-590-3956</t>
+          <t xml:space="preserve">(617) 379-5877</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AD900402</t>
+          <t xml:space="preserve">AD000038</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">03/13/2027</t>
+          <t xml:space="preserve">10/17/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D20">
         <is>
-          <t xml:space="preserve">MYERS, MATTHEW</t>
+          <t xml:space="preserve">Dale Cross</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I20">
         <is>
-          <t xml:space="preserve">NO EMAIL</t>
+          <t xml:space="preserve">DCROSS@RAMBOLL.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L20">
         <is>
-          <t xml:space="preserve">MILFORD</t>
+          <t xml:space="preserve">Glastonbury</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O20">
         <is>
-          <t xml:space="preserve">203-878-6774</t>
+          <t xml:space="preserve">(860) 368-1509</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AD040576</t>
+          <t xml:space="preserve">AD000039</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">03/10/2027</t>
+          <t xml:space="preserve">01/26/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="D21">
         <is>
-          <t xml:space="preserve">JACQUES, VINCENT L.</t>
+          <t xml:space="preserve">Paul John Plagge</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="I21">
         <is>
-          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
+          <t xml:space="preserve">PPLAGGE@WILCOXANDBARTON.COM</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="L21">
         <is>
-          <t xml:space="preserve">NARRAGANSETT</t>
+          <t xml:space="preserve">Londonderry</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="O21">
         <is>
-          <t xml:space="preserve">401-465-2801</t>
+          <t xml:space="preserve">(978) 618-4558</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A22">
         <is>
-          <t xml:space="preserve">AD035756</t>
+          <t xml:space="preserve">AD000040</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">08/05/2026</t>
+          <t xml:space="preserve">10/21/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D22">
         <is>
-          <t xml:space="preserve">NELSON, GLENN D.</t>
+          <t xml:space="preserve">Brian O Williams</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="I22">
         <is>
-          <t xml:space="preserve">GNELSON@SMITHWESSEL.COM</t>
+          <t xml:space="preserve">BRIAN.WILLIAMS.0504@GMAIL.COM</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="L22">
         <is>
-          <t xml:space="preserve">SPENCER</t>
+          <t xml:space="preserve">West Springfield</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="O22">
         <is>
-          <t xml:space="preserve">508-885-5195</t>
+          <t xml:space="preserve">(413) 348-4479</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A23">
         <is>
+          <t xml:space="preserve">AD000050</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">12/31/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D23">
+        <is>
+          <t xml:space="preserve">Michael Francisco Capozzi</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I23">
+        <is>
+          <t xml:space="preserve">MCAPOZZI@AEICONSULTANTS.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L23">
+        <is>
+          <t xml:space="preserve">S Yarmouth</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O23">
+        <is>
+          <t xml:space="preserve">(904) 553-0549</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve">AD000674</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C24">
+        <is>
+          <t xml:space="preserve">02/12/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D24">
+        <is>
+          <t xml:space="preserve">Robert Medric Pellletier</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I24">
+        <is>
+          <t xml:space="preserve">RPELLETIER@WOODARDCURRAN.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L24">
+        <is>
+          <t xml:space="preserve">Hill</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O24">
+        <is>
+          <t xml:space="preserve">(603) 783-1160</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve">AD000785</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C25">
+        <is>
+          <t xml:space="preserve">06/09/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D25">
+        <is>
+          <t xml:space="preserve">Glenn N Potter</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I25">
+        <is>
+          <t xml:space="preserve">GPOTTER@TRCCOMPANIES.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L25">
+        <is>
+          <t xml:space="preserve">West Newbury</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O25">
+        <is>
+          <t xml:space="preserve">(781) 706-7317</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve">AD030160</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">10/01/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D26">
+        <is>
+          <t xml:space="preserve">John Andrew Bachand</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I26">
+        <is>
+          <t xml:space="preserve">BACHANDJOHNA@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L26">
+        <is>
+          <t xml:space="preserve">Hampton</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O26">
+        <is>
+          <t xml:space="preserve">(978) 618-6064</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve">AD031735</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C27">
+        <is>
+          <t xml:space="preserve">09/22/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D27">
+        <is>
+          <t xml:space="preserve">Christopher Michael LaPorte</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I27">
+        <is>
+          <t xml:space="preserve">CHRIS.LAPORTE92@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L27">
+        <is>
+          <t xml:space="preserve">Lynnfield</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O27">
+        <is>
+          <t xml:space="preserve">(781) 254-5482</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve">AD033038</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">03/05/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D28">
+        <is>
+          <t xml:space="preserve">Dale J. Randolph</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I28">
+        <is>
+          <t xml:space="preserve">REMED8DJR@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L28">
+        <is>
+          <t xml:space="preserve">Lawrence</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O28">
+        <is>
+          <t xml:space="preserve">(603) 819-3044</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve">AD033119</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C29">
+        <is>
+          <t xml:space="preserve">03/05/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D29">
+        <is>
+          <t xml:space="preserve">Jennifer Archacki</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I29">
+        <is>
+          <t xml:space="preserve">SCHMIDT1111@YAHOO.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L29">
+        <is>
+          <t xml:space="preserve">Salem</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O29">
+        <is>
+          <t xml:space="preserve">(978) 447-3122</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve">AD034039</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C30">
+        <is>
+          <t xml:space="preserve">11/14/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D30">
+        <is>
+          <t xml:space="preserve">Kevin Michael Donovan</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I30">
+        <is>
+          <t xml:space="preserve">DONOVAN@MABBETT.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L30">
+        <is>
+          <t xml:space="preserve">Dorchester</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O30">
+        <is>
+          <t xml:space="preserve">(781) 706-7299</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve">AD034163</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">01/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D31">
+        <is>
+          <t xml:space="preserve">Adam S. Bisol</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I31">
+        <is>
+          <t xml:space="preserve">ABISOL@EHEINC.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L31">
+        <is>
+          <t xml:space="preserve">SCITUATE</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O31">
+        <is>
+          <t xml:space="preserve">(617) 593-5412</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">AD035756</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">07/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D32">
+        <is>
+          <t xml:space="preserve">Glenn Douglas Nelson</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I32">
+        <is>
+          <t xml:space="preserve">GNELSON@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L32">
+        <is>
+          <t xml:space="preserve">Spencer</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O32">
+        <is>
+          <t xml:space="preserve">(978) 580-6882</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve">AD035818</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C33">
+        <is>
+          <t xml:space="preserve">07/31/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D33">
+        <is>
+          <t xml:space="preserve">david g oliver</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I33">
+        <is>
+          <t xml:space="preserve">DAVID.OLIVER@GZA.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L33">
+        <is>
+          <t xml:space="preserve">Barrington</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O33">
+        <is>
+          <t xml:space="preserve">(603) 315-4999</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve">AD040130</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">06/25/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D34">
+        <is>
+          <t xml:space="preserve">Francisco Rodrigues</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I34">
+        <is>
+          <t xml:space="preserve">FRODRIGUES@TIGHEBOND.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L34">
+        <is>
+          <t xml:space="preserve">MARSHFIELD</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O34">
+        <is>
+          <t xml:space="preserve">(617) 908-7176</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve">AD040576</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">03/10/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D35">
+        <is>
+          <t xml:space="preserve">VINCENT L JACQUES</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I35">
+        <is>
+          <t xml:space="preserve">VINCENT.JACQUES@NV5.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L35">
+        <is>
+          <t xml:space="preserve">Narragansett</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O35">
+        <is>
+          <t xml:space="preserve">(401) 465-2801</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve">AD040593</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C36">
+        <is>
+          <t xml:space="preserve">12/15/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D36">
+        <is>
+          <t xml:space="preserve">Daniel Jacome Simas</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I36">
+        <is>
+          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L36">
+        <is>
+          <t xml:space="preserve">Bristol</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O36">
+        <is>
+          <t xml:space="preserve">(401) 304-6612</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A37">
+        <is>
+          <t xml:space="preserve">AD040844</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C37">
+        <is>
+          <t xml:space="preserve">09/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D37">
+        <is>
+          <t xml:space="preserve">TIMOTHY C WOODWARD</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I37">
+        <is>
+          <t xml:space="preserve">TWOODWARD@AEICONSULTANTS.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L37">
+        <is>
+          <t xml:space="preserve">Hanson</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O37">
+        <is>
+          <t xml:space="preserve">(781) 234-8806</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A38">
+        <is>
+          <t xml:space="preserve">AD041301</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve">10/23/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D38">
+        <is>
+          <t xml:space="preserve">Robert L May</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I38">
+        <is>
+          <t xml:space="preserve">kredfield@fando.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L38">
+        <is>
+          <t xml:space="preserve">Dayville</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O38">
+        <is>
+          <t xml:space="preserve">(617) 778-3768</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve">AD041880</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve">09/08/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D39">
+        <is>
+          <t xml:space="preserve">David J.  Gavin</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I39">
+        <is>
+          <t xml:space="preserve">DJGAVIN77@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L39">
+        <is>
+          <t xml:space="preserve">Framingham</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve">(508) 834-0594</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve">AD052248</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve">10/30/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D40">
+        <is>
+          <t xml:space="preserve">Michael J Oriola</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I40">
+        <is>
+          <t xml:space="preserve">MICHAEL.ORIOLA@ARCADIS.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L40">
+        <is>
+          <t xml:space="preserve">Ooltewah</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve">(617) 908-0820</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve">AD060160</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve">02/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve">Paul Matuszko</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I41">
+        <is>
+          <t xml:space="preserve">PMATUSZKO@PMECSOLUTIONS.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve">Walpole</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve">(617) 893-4476</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A42">
+        <is>
           <t xml:space="preserve">AD060161</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C23">
+      <c s="10" t="inlineStr" r="C42">
         <is>
           <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="D23">
-[...4 lines deleted...]
-      <c s="9" t="inlineStr" r="I23">
+      <c s="10" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve">Susan Boyle</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I42">
         <is>
           <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="L23">
-[...11 lines deleted...]
-      <c s="11" t="inlineStr" r="A24">
+      <c s="10" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve">Watertown</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve">(781) 893-8330</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">AD060294</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve">01/07/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D43">
+        <is>
+          <t xml:space="preserve">Patricia Riley</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I43">
+        <is>
+          <t xml:space="preserve">ENVIROSAFEPATTI@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L43">
+        <is>
+          <t xml:space="preserve">New Bedford</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve">(617) 623-6678</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">AD061012</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve">04/17/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D44">
+        <is>
+          <t xml:space="preserve">Tim Downey</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I44">
+        <is>
+          <t xml:space="preserve">TMD2727@COMCAST.NET</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L44">
+        <is>
+          <t xml:space="preserve">Marshfield</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve">(617) 877-6524</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve">AD061092</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve">08/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve">Matthew Timothy Madden</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I45">
+        <is>
+          <t xml:space="preserve">MATT.MADDEN@TETRATECH.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L45">
+        <is>
+          <t xml:space="preserve">Hopedale</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve">(508) 254-3469</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve">AD061531</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve">01/26/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D46">
+        <is>
+          <t xml:space="preserve">David MacDonald</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I46">
+        <is>
+          <t xml:space="preserve">dmac@flienv.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L46">
+        <is>
+          <t xml:space="preserve">Dedham</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve">(781) 251-0040</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve">AD061942</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C47">
+        <is>
+          <t xml:space="preserve">04/08/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D47">
+        <is>
+          <t xml:space="preserve">Myron Ritrosky</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I47">
+        <is>
+          <t xml:space="preserve">MRITROSKY@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L47">
+        <is>
+          <t xml:space="preserve">Pittsfield</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O47">
+        <is>
+          <t xml:space="preserve">(413) 445-7756</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve">AD062001</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve">05/08/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve">Ryan David Rouillard</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I48">
+        <is>
+          <t xml:space="preserve">RYANCHARGER68@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve">Goffstown</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve">(603) 384-2002</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve">AD062055</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve">04/22/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D49">
+        <is>
+          <t xml:space="preserve">Tom Roche</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I49">
+        <is>
+          <t xml:space="preserve">TROCHE@TRCCOMPANIES.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve">Woburn</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O49">
+        <is>
+          <t xml:space="preserve">(781) 706-7306</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A50">
+        <is>
+          <t xml:space="preserve">AD071310</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C50">
+        <is>
+          <t xml:space="preserve">10/30/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D50">
+        <is>
+          <t xml:space="preserve">Michael John Matilainen</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I50">
+        <is>
+          <t xml:space="preserve">MICHAEL.MATILAINEN@ONEATLAS.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L50">
+        <is>
+          <t xml:space="preserve">Springfield</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O50">
+        <is>
+          <t xml:space="preserve">(413) 522-8833</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A51">
+        <is>
+          <t xml:space="preserve">AD072519</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C51">
+        <is>
+          <t xml:space="preserve">06/26/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D51">
+        <is>
+          <t xml:space="preserve">Erik Plimpton</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I51">
+        <is>
+          <t xml:space="preserve">EPLIMPTON@TRCCOMPANIES.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L51">
+        <is>
+          <t xml:space="preserve">south glastonbury</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O51">
+        <is>
+          <t xml:space="preserve">(860) 798-4699</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A52">
+        <is>
+          <t xml:space="preserve">AD072764</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C52">
+        <is>
+          <t xml:space="preserve">01/28/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D52">
+        <is>
+          <t xml:space="preserve">John Luby</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I52">
+        <is>
+          <t xml:space="preserve">trogus-rosa@enviromedservices.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L52">
+        <is>
+          <t xml:space="preserve">South Glastonbury</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O52">
+        <is>
+          <t xml:space="preserve">(203) 238-4846</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve">AD073171</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C53">
+        <is>
+          <t xml:space="preserve">05/21/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D53">
+        <is>
+          <t xml:space="preserve">christopher leonard godfrey</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I53">
+        <is>
+          <t xml:space="preserve">CHRISTOPHER.GODFREY@ONEATLAS.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L53">
+        <is>
+          <t xml:space="preserve">West Springfield</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O53">
+        <is>
+          <t xml:space="preserve">(413) 519-0773</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A54">
+        <is>
+          <t xml:space="preserve">AD074321</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C54">
+        <is>
+          <t xml:space="preserve">08/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D54">
+        <is>
+          <t xml:space="preserve">Edward Tadeusz Kolodziej</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I54">
+        <is>
+          <t xml:space="preserve">EDWARD.KOLODZIEJ@ONEATLAS.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L54">
+        <is>
+          <t xml:space="preserve">Enfield</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O54">
+        <is>
+          <t xml:space="preserve">(413) 426-6819</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A55">
+        <is>
+          <t xml:space="preserve">AD900326</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C55">
+        <is>
+          <t xml:space="preserve">02/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D55">
+        <is>
+          <t xml:space="preserve">Ammar Dieb</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I55">
+        <is>
+          <t xml:space="preserve">ADIEB@UEC-ENV.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L55">
+        <is>
+          <t xml:space="preserve">Hopkinton</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O55">
+        <is>
+          <t xml:space="preserve">(617) 984-9772</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A56">
+        <is>
+          <t xml:space="preserve">AD900328</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C56">
+        <is>
+          <t xml:space="preserve">12/03/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D56">
+        <is>
+          <t xml:space="preserve">Patrick O'Malley</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I56">
+        <is>
+          <t xml:space="preserve">jvanknowe@sandrcorp.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L56">
+        <is>
+          <t xml:space="preserve">New Ipswich</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O56">
+        <is>
+          <t xml:space="preserve">(978) 441-2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A57">
+        <is>
+          <t xml:space="preserve">AD900331</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C57">
+        <is>
+          <t xml:space="preserve">05/13/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D57">
+        <is>
+          <t xml:space="preserve">Darshan J Desai</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I57">
+        <is>
+          <t xml:space="preserve">DARSHAND80@YAHOO.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L57">
+        <is>
+          <t xml:space="preserve">Kendall Park</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O57">
+        <is>
+          <t xml:space="preserve">(732) 501-7058</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A58">
+        <is>
+          <t xml:space="preserve">AD900335</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C58">
+        <is>
+          <t xml:space="preserve">01/13/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D58">
+        <is>
+          <t xml:space="preserve">Carlos Texidor</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I58">
+        <is>
+          <t xml:space="preserve">CTEXIDOR@FANDO.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L58">
+        <is>
+          <t xml:space="preserve">Ellington</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O58">
+        <is>
+          <t xml:space="preserve">(860) 510-9365</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A59">
+        <is>
+          <t xml:space="preserve">AD900343</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C59">
+        <is>
+          <t xml:space="preserve">03/12/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D59">
+        <is>
+          <t xml:space="preserve">Carl S Pennor</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I59">
+        <is>
+          <t xml:space="preserve">CPENNOR@COMCAST.NET</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L59">
+        <is>
+          <t xml:space="preserve">Salem</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O59">
+        <is>
+          <t xml:space="preserve">(617) 797-5187</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A60">
+        <is>
+          <t xml:space="preserve">AD900346</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C60">
+        <is>
+          <t xml:space="preserve">03/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D60">
+        <is>
+          <t xml:space="preserve">Brian William McAnneny</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I60">
+        <is>
+          <t xml:space="preserve">BMACCA30@MIT.EDU</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L60">
+        <is>
+          <t xml:space="preserve">Wakefield</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O60">
+        <is>
+          <t xml:space="preserve">(781) 820-9865</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A61">
+        <is>
+          <t xml:space="preserve">AD900348</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C61">
+        <is>
+          <t xml:space="preserve">11/17/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D61">
+        <is>
+          <t xml:space="preserve">Zachary Franklin Keefe</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I61">
+        <is>
+          <t xml:space="preserve">ZKEEFE@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L61">
+        <is>
+          <t xml:space="preserve">Sterling</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O61">
+        <is>
+          <t xml:space="preserve">(978) 990-0515</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A62">
+        <is>
+          <t xml:space="preserve">AD900354</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C62">
+        <is>
+          <t xml:space="preserve">05/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D62">
+        <is>
+          <t xml:space="preserve">Sebastien B Brooks</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I62">
+        <is>
+          <t xml:space="preserve">SBROOKS@MQSMGT.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L62">
+        <is>
+          <t xml:space="preserve">Stow</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O62">
+        <is>
+          <t xml:space="preserve">(781) 996-9981</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A63">
+        <is>
+          <t xml:space="preserve">AD900356</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C63">
+        <is>
+          <t xml:space="preserve">04/30/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D63">
+        <is>
+          <t xml:space="preserve">Jonathan Hand</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I63">
+        <is>
+          <t xml:space="preserve">kredfield@FANDO.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L63">
+        <is>
+          <t xml:space="preserve">Johnston</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O63">
+        <is>
+          <t xml:space="preserve">(401) 595-8270</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A64">
+        <is>
+          <t xml:space="preserve">AD900359</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C64">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D64">
+        <is>
+          <t xml:space="preserve">Raymond Lavery</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I64">
+        <is>
+          <t xml:space="preserve">RAYLAVERY26@HOTMAIL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L64">
+        <is>
+          <t xml:space="preserve">Southington</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O64">
+        <is>
+          <t xml:space="preserve">(860) 384-8183</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A65">
+        <is>
+          <t xml:space="preserve">AD900361</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C65">
+        <is>
+          <t xml:space="preserve">09/08/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D65">
+        <is>
+          <t xml:space="preserve">Douglas Edward Montminy</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I65">
+        <is>
+          <t xml:space="preserve">DMONTMINY@UMASS.EDU</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L65">
+        <is>
+          <t xml:space="preserve">South Deerfield</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O65">
+        <is>
+          <t xml:space="preserve">(413) 362-9874</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A66">
+        <is>
+          <t xml:space="preserve">AD900363</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C66">
+        <is>
+          <t xml:space="preserve">05/14/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D66">
+        <is>
+          <t xml:space="preserve">Michael  John  Grover</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I66">
+        <is>
+          <t xml:space="preserve">GROVER@EHS.UMASS.EDU</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L66">
+        <is>
+          <t xml:space="preserve">Warren</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O66">
+        <is>
+          <t xml:space="preserve">(413) 345-0036</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A67">
+        <is>
+          <t xml:space="preserve">AD900364</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C67">
+        <is>
+          <t xml:space="preserve">12/31/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D67">
+        <is>
+          <t xml:space="preserve">Andrew Rolinger</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I67">
+        <is>
+          <t xml:space="preserve">and.rolinger@gmail.com</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L67">
+        <is>
+          <t xml:space="preserve">Brimfield </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O67">
+        <is>
+          <t xml:space="preserve">(978) 500-0515</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A68">
+        <is>
+          <t xml:space="preserve">AD900365</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C68">
+        <is>
+          <t xml:space="preserve">07/01/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D68">
+        <is>
+          <t xml:space="preserve">Kenneth J. Davis</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I68">
+        <is>
+          <t xml:space="preserve">KENJDAVIS@OUTLOOK.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L68">
+        <is>
+          <t xml:space="preserve">Warwick</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O68">
+        <is>
+          <t xml:space="preserve">(401) 524-2126</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A69">
+        <is>
+          <t xml:space="preserve">AD900366</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C69">
+        <is>
+          <t xml:space="preserve">07/24/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D69">
+        <is>
+          <t xml:space="preserve">Johnnie Lituma</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I69">
+        <is>
+          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L69">
+        <is>
+          <t xml:space="preserve">Methuen</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O69">
+        <is>
+          <t xml:space="preserve">(617) 981-4774</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A70">
+        <is>
+          <t xml:space="preserve">AD900370</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C70">
+        <is>
+          <t xml:space="preserve">01/13/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D70">
+        <is>
+          <t xml:space="preserve">Michael Christopher Kostruba</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I70">
+        <is>
+          <t xml:space="preserve">Michael.kostruba@gmail.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L70">
+        <is>
+          <t xml:space="preserve">Secaucus</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O70">
+        <is>
+          <t xml:space="preserve">(860) 817-2413</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A71">
+        <is>
+          <t xml:space="preserve">AD900373</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C71">
+        <is>
+          <t xml:space="preserve">09/30/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D71">
+        <is>
+          <t xml:space="preserve">David Gorden</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I71">
+        <is>
+          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L71">
+        <is>
+          <t xml:space="preserve">Burlington</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O71">
+        <is>
+          <t xml:space="preserve">(781) 238-8880</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A72">
+        <is>
+          <t xml:space="preserve">AD900377</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C72">
+        <is>
+          <t xml:space="preserve">07/21/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D72">
+        <is>
+          <t xml:space="preserve">Susan Marie Cahalan</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I72">
+        <is>
+          <t xml:space="preserve">SCAHALAN@CDWCONSULTANTS.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L72">
+        <is>
+          <t xml:space="preserve">Framingham</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O72">
+        <is>
+          <t xml:space="preserve">(774) 244-6859</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A73">
+        <is>
+          <t xml:space="preserve">AD900378</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C73">
+        <is>
+          <t xml:space="preserve">02/17/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D73">
+        <is>
+          <t xml:space="preserve">Keith Allard</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I73">
+        <is>
+          <t xml:space="preserve">KEITHALLARD24@YAHOO.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L73">
+        <is>
+          <t xml:space="preserve">Manchester</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O73">
+        <is>
+          <t xml:space="preserve">(603) 289-1951</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A74">
+        <is>
+          <t xml:space="preserve">AD900380</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C74">
+        <is>
+          <t xml:space="preserve">03/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D74">
+        <is>
+          <t xml:space="preserve">Jim Newell Morey</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I74">
+        <is>
+          <t xml:space="preserve">JMOREY@CHASOLUTIONS.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L74">
+        <is>
+          <t xml:space="preserve">Clifton Park</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O74">
+        <is>
+          <t xml:space="preserve">(518) 466-1501</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A75">
+        <is>
+          <t xml:space="preserve">AD900382</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C75">
+        <is>
+          <t xml:space="preserve">06/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D75">
+        <is>
+          <t xml:space="preserve">Marco Carralero</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I75">
+        <is>
+          <t xml:space="preserve">6887MAC0416@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L75">
+        <is>
+          <t xml:space="preserve">Oxford</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O75">
+        <is>
+          <t xml:space="preserve">(203) 668-8533</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A76">
+        <is>
+          <t xml:space="preserve">AD900383</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C76">
+        <is>
+          <t xml:space="preserve">06/15/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D76">
+        <is>
+          <t xml:space="preserve">Katie Lynn Snyder</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I76">
+        <is>
+          <t xml:space="preserve">KSNYDER@TIGHEBOND.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L76">
+        <is>
+          <t xml:space="preserve">Merrimack</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O76">
+        <is>
+          <t xml:space="preserve">(978) 973-7566</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A77">
+        <is>
+          <t xml:space="preserve">AD900384</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C77">
+        <is>
+          <t xml:space="preserve">10/06/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D77">
+        <is>
+          <t xml:space="preserve">Eric Newman</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I77">
+        <is>
+          <t xml:space="preserve">ENEWMAN@HILLMANNCONSULTING.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L77">
+        <is>
+          <t xml:space="preserve">North Billerica</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O77">
+        <is>
+          <t xml:space="preserve">(781) 825-5959</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A78">
+        <is>
+          <t xml:space="preserve">AD900386</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C78">
+        <is>
+          <t xml:space="preserve">05/14/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D78">
+        <is>
+          <t xml:space="preserve">Timothy John Hunt</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I78">
+        <is>
+          <t xml:space="preserve">THUNT711@YAHOO.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L78">
+        <is>
+          <t xml:space="preserve">Londonderry</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O78">
+        <is>
+          <t xml:space="preserve">(617) 938-4032</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A79">
+        <is>
+          <t xml:space="preserve">AD900388</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C79">
+        <is>
+          <t xml:space="preserve">07/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D79">
+        <is>
+          <t xml:space="preserve">John vaz</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I79">
+        <is>
+          <t xml:space="preserve">JOHN.VAZ@EFIGLOBAL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L79">
+        <is>
+          <t xml:space="preserve">rockland</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O79">
+        <is>
+          <t xml:space="preserve">(339) 227-5424</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A80">
+        <is>
+          <t xml:space="preserve">AD900389</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C80">
+        <is>
+          <t xml:space="preserve">10/27/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D80">
+        <is>
+          <t xml:space="preserve">Ricardo Jorge Nunes</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I80">
+        <is>
+          <t xml:space="preserve">lilymarion817@gmail.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L80">
+        <is>
+          <t xml:space="preserve">Lowell</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O80">
+        <is>
+          <t xml:space="preserve">(978) 423-4550</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A81">
+        <is>
+          <t xml:space="preserve">AD900392</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C81">
+        <is>
+          <t xml:space="preserve">08/11/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D81">
+        <is>
+          <t xml:space="preserve">Thomas Neil</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I81">
+        <is>
+          <t xml:space="preserve">TROGUS-ROSA@ENVIROMEDSERVICES.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L81">
+        <is>
+          <t xml:space="preserve">Cheshire</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O81">
+        <is>
+          <t xml:space="preserve">(203) 996-0756</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A82">
+        <is>
+          <t xml:space="preserve">AD900395</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C82">
+        <is>
+          <t xml:space="preserve">07/29/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D82">
+        <is>
+          <t xml:space="preserve">Ronald Richard Jacobs</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I82">
+        <is>
+          <t xml:space="preserve">JACOBS@CBJENVIRONMENTAL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L82">
+        <is>
+          <t xml:space="preserve">Bellingham</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O82">
+        <is>
+          <t xml:space="preserve">(508) 341-0837</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A83">
+        <is>
+          <t xml:space="preserve">AD900397</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C83">
+        <is>
+          <t xml:space="preserve">11/14/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D83">
+        <is>
+          <t xml:space="preserve">Brett Joseph Corkran</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I83">
+        <is>
+          <t xml:space="preserve">BCORK11@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L83">
+        <is>
+          <t xml:space="preserve">Marshfield</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O83">
+        <is>
+          <t xml:space="preserve">(781) 670-0850</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A84">
+        <is>
+          <t xml:space="preserve">AD900399</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C84">
+        <is>
+          <t xml:space="preserve">10/29/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D84">
+        <is>
+          <t xml:space="preserve">Luke Krzyzewski</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I84">
+        <is>
+          <t xml:space="preserve">LKRZYZEWSKI@GREENENVIRONMENTAL.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L84">
+        <is>
+          <t xml:space="preserve">PLYMOUTH</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O84">
+        <is>
+          <t xml:space="preserve">(781) 264-4096</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A85">
+        <is>
+          <t xml:space="preserve">AD900401</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C85">
+        <is>
+          <t xml:space="preserve">03/25/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D85">
+        <is>
+          <t xml:space="preserve">Matthew Carralero</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I85">
+        <is>
+          <t xml:space="preserve">MATT.CARRALERO@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L85">
+        <is>
+          <t xml:space="preserve">East Watertown</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O85">
+        <is>
+          <t xml:space="preserve">(857) 753-2303</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A86">
+        <is>
+          <t xml:space="preserve">AD900402</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C86">
+        <is>
+          <t xml:space="preserve">03/13/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D86">
+        <is>
+          <t xml:space="preserve">Matthew Alan Myers</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I86">
+        <is>
+          <t xml:space="preserve">MMYERS@LANGAN.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L86">
+        <is>
+          <t xml:space="preserve">Milford</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O86">
+        <is>
+          <t xml:space="preserve">(203) 562-5771</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A87">
+        <is>
+          <t xml:space="preserve">AD900404</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C87">
+        <is>
+          <t xml:space="preserve">01/16/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D87">
+        <is>
+          <t xml:space="preserve">Luigi Caputo Marangiello</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I87">
+        <is>
+          <t xml:space="preserve">LUIGIALMENVIRONMENTALSERVICES@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L87">
+        <is>
+          <t xml:space="preserve">Revere</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O87">
+        <is>
+          <t xml:space="preserve">(781) 733-2496</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A88">
         <is>
           <t xml:space="preserve">AD900405</t>
         </is>
       </c>
-      <c s="12" t="str" r="B24"/>
-[...14 lines deleted...]
-      <c s="11" t="inlineStr" r="I24">
+      <c s="10" t="inlineStr" r="C88">
+        <is>
+          <t xml:space="preserve">08/17/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D88">
+        <is>
+          <t xml:space="preserve">Chris Amorelli</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I88">
         <is>
           <t xml:space="preserve">CAMORELLI@GESENVIRO.COM</t>
         </is>
       </c>
-      <c s="12" t="str" r="J24"/>
-[...15 lines deleted...]
-      <c s="12" t="str" r="R24"/>
+      <c s="10" t="inlineStr" r="L88">
+        <is>
+          <t xml:space="preserve">Westborough</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O88">
+        <is>
+          <t xml:space="preserve">(508) 963-8930</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A89">
+        <is>
+          <t xml:space="preserve">AD900415</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C89">
+        <is>
+          <t xml:space="preserve">03/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D89">
+        <is>
+          <t xml:space="preserve">Michael Delaney</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I89">
+        <is>
+          <t xml:space="preserve">DELANEY@MABBETT.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L89">
+        <is>
+          <t xml:space="preserve">Methuen</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O89">
+        <is>
+          <t xml:space="preserve">(781) 275-6050</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A90">
+        <is>
+          <t xml:space="preserve">AD900416</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C90">
+        <is>
+          <t xml:space="preserve">07/20/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D90">
+        <is>
+          <t xml:space="preserve">Matthew Thomas Tate</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I90">
+        <is>
+          <t xml:space="preserve">MTATE@PENNONI.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L90">
+        <is>
+          <t xml:space="preserve">Framingham</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O90">
+        <is>
+          <t xml:space="preserve">(508) 318-6093</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A91">
+        <is>
+          <t xml:space="preserve">AD900417</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C91">
+        <is>
+          <t xml:space="preserve">12/03/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D91">
+        <is>
+          <t xml:space="preserve">Natig S Mammedov</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I91">
+        <is>
+          <t xml:space="preserve">NATIG.MAMMEDOV@GMAIL.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L91">
+        <is>
+          <t xml:space="preserve">Boston</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O91">
+        <is>
+          <t xml:space="preserve">(413) 214-8774</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A92">
+        <is>
+          <t xml:space="preserve">AD900418</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C92">
+        <is>
+          <t xml:space="preserve">07/03/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D92">
+        <is>
+          <t xml:space="preserve">William Gilbert Sexton</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I92">
+        <is>
+          <t xml:space="preserve">WGSEXTON@VERDANTAS.COM</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L92">
+        <is>
+          <t xml:space="preserve">Holden</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O92">
+        <is>
+          <t xml:space="preserve">(978) 679-1600</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A93">
+        <is>
+          <t xml:space="preserve">AD900419</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C93">
+        <is>
+          <t xml:space="preserve">09/25/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D93">
+        <is>
+          <t xml:space="preserve">chris zanoni</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I93">
+        <is>
+          <t xml:space="preserve">ZANONIC@LIRO.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L93">
+        <is>
+          <t xml:space="preserve">Boston</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O93">
+        <is>
+          <t xml:space="preserve">(347) 672-4201</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A94">
+        <is>
+          <t xml:space="preserve">AD900420</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C94">
+        <is>
+          <t xml:space="preserve">03/17/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D94">
+        <is>
+          <t xml:space="preserve">Matthew R Pellerin</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="I94">
+        <is>
+          <t xml:space="preserve">Matthew.Pellerin@Terracon.com</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="L94">
+        <is>
+          <t xml:space="preserve">Saco</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="O94">
+        <is>
+          <t xml:space="preserve">(207) 319-0390</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A95">
+        <is>
+          <t xml:space="preserve">AD900421</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C95">
+        <is>
+          <t xml:space="preserve">04/03/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="D95">
+        <is>
+          <t xml:space="preserve">Richard J. Cwiklowski</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="I95">
+        <is>
+          <t xml:space="preserve">RICK.CWIKLOWSKI@HRPASSOCIATES.COM</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="L95">
+        <is>
+          <t xml:space="preserve">St. Charles</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="O95">
+        <is>
+          <t xml:space="preserve">(314) 560-5882</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="18" customHeight="0">
+      <c s="11" t="inlineStr" r="A96">
+        <is>
+          <t xml:space="preserve">AD900422</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="B96"/>
+      <c s="11" t="inlineStr" r="C96">
+        <is>
+          <t xml:space="preserve">04/22/2027</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="D96">
+        <is>
+          <t xml:space="preserve">Raymond Guy Desmarais</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="E96"/>
+      <c s="12" t="str" r="F96"/>
+      <c s="12" t="str" r="G96"/>
+      <c s="12" t="str" r="H96"/>
+      <c s="11" t="inlineStr" r="I96">
+        <is>
+          <t xml:space="preserve">RAY@4BECONSULTING.COM</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="J96"/>
+      <c s="12" t="str" r="K96"/>
+      <c s="11" t="inlineStr" r="L96">
+        <is>
+          <t xml:space="preserve">Barrington</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="M96"/>
+      <c s="12" t="str" r="N96"/>
+      <c s="11" t="inlineStr" r="O96">
+        <is>
+          <t xml:space="preserve">(603) 767-3142</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="P96"/>
+      <c s="12" t="str" r="Q96"/>
+      <c s="12" t="str" r="R96"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D4"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="N6:O7"/>
     <mergeCell ref="G7:J8"/>
     <mergeCell ref="B10:P10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="D12:H12"/>
     <mergeCell ref="I12:K12"/>
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="D13:H13"/>
     <mergeCell ref="I13:K13"/>
     <mergeCell ref="L13:N13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="D14:H14"/>
     <mergeCell ref="I14:K14"/>
     <mergeCell ref="L14:N14"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="A15:B15"/>
@@ -983,50 +3287,410 @@
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="D20:H20"/>
     <mergeCell ref="I20:K20"/>
     <mergeCell ref="L20:N20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="D21:H21"/>
     <mergeCell ref="I21:K21"/>
     <mergeCell ref="L21:N21"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="D22:H22"/>
     <mergeCell ref="I22:K22"/>
     <mergeCell ref="L22:N22"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="D23:H23"/>
     <mergeCell ref="I23:K23"/>
     <mergeCell ref="L23:N23"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="D24:H24"/>
     <mergeCell ref="I24:K24"/>
     <mergeCell ref="L24:N24"/>
     <mergeCell ref="O24:P24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="D25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="D26:H26"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="D27:H27"/>
+    <mergeCell ref="I27:K27"/>
+    <mergeCell ref="L27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:H28"/>
+    <mergeCell ref="I28:K28"/>
+    <mergeCell ref="L28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:H29"/>
+    <mergeCell ref="I29:K29"/>
+    <mergeCell ref="L29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:H30"/>
+    <mergeCell ref="I30:K30"/>
+    <mergeCell ref="L30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="I31:K31"/>
+    <mergeCell ref="L31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="I32:K32"/>
+    <mergeCell ref="L32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="I33:K33"/>
+    <mergeCell ref="L33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:H34"/>
+    <mergeCell ref="I34:K34"/>
+    <mergeCell ref="L34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:H35"/>
+    <mergeCell ref="I35:K35"/>
+    <mergeCell ref="L35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="D36:H36"/>
+    <mergeCell ref="I36:K36"/>
+    <mergeCell ref="L36:N36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="D37:H37"/>
+    <mergeCell ref="I37:K37"/>
+    <mergeCell ref="L37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="D38:H38"/>
+    <mergeCell ref="I38:K38"/>
+    <mergeCell ref="L38:N38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="D39:H39"/>
+    <mergeCell ref="I39:K39"/>
+    <mergeCell ref="L39:N39"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:H40"/>
+    <mergeCell ref="I40:K40"/>
+    <mergeCell ref="L40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:H41"/>
+    <mergeCell ref="I41:K41"/>
+    <mergeCell ref="L41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:H42"/>
+    <mergeCell ref="I42:K42"/>
+    <mergeCell ref="L42:N42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="D43:H43"/>
+    <mergeCell ref="I43:K43"/>
+    <mergeCell ref="L43:N43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="L44:N44"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="L45:N45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="I46:K46"/>
+    <mergeCell ref="L46:N46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="L47:N47"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="D48:H48"/>
+    <mergeCell ref="I48:K48"/>
+    <mergeCell ref="L48:N48"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="D49:H49"/>
+    <mergeCell ref="I49:K49"/>
+    <mergeCell ref="L49:N49"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="D50:H50"/>
+    <mergeCell ref="I50:K50"/>
+    <mergeCell ref="L50:N50"/>
+    <mergeCell ref="O50:P50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="D51:H51"/>
+    <mergeCell ref="I51:K51"/>
+    <mergeCell ref="L51:N51"/>
+    <mergeCell ref="O51:P51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="D52:H52"/>
+    <mergeCell ref="I52:K52"/>
+    <mergeCell ref="L52:N52"/>
+    <mergeCell ref="O52:P52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="I53:K53"/>
+    <mergeCell ref="L53:N53"/>
+    <mergeCell ref="O53:P53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="D54:H54"/>
+    <mergeCell ref="I54:K54"/>
+    <mergeCell ref="L54:N54"/>
+    <mergeCell ref="O54:P54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="D55:H55"/>
+    <mergeCell ref="I55:K55"/>
+    <mergeCell ref="L55:N55"/>
+    <mergeCell ref="O55:P55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="D56:H56"/>
+    <mergeCell ref="I56:K56"/>
+    <mergeCell ref="L56:N56"/>
+    <mergeCell ref="O56:P56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="D57:H57"/>
+    <mergeCell ref="I57:K57"/>
+    <mergeCell ref="L57:N57"/>
+    <mergeCell ref="O57:P57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="D58:H58"/>
+    <mergeCell ref="I58:K58"/>
+    <mergeCell ref="L58:N58"/>
+    <mergeCell ref="O58:P58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="I59:K59"/>
+    <mergeCell ref="L59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="D60:H60"/>
+    <mergeCell ref="I60:K60"/>
+    <mergeCell ref="L60:N60"/>
+    <mergeCell ref="O60:P60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="D61:H61"/>
+    <mergeCell ref="I61:K61"/>
+    <mergeCell ref="L61:N61"/>
+    <mergeCell ref="O61:P61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="I62:K62"/>
+    <mergeCell ref="L62:N62"/>
+    <mergeCell ref="O62:P62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="D63:H63"/>
+    <mergeCell ref="I63:K63"/>
+    <mergeCell ref="L63:N63"/>
+    <mergeCell ref="O63:P63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="D64:H64"/>
+    <mergeCell ref="I64:K64"/>
+    <mergeCell ref="L64:N64"/>
+    <mergeCell ref="O64:P64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="D65:H65"/>
+    <mergeCell ref="I65:K65"/>
+    <mergeCell ref="L65:N65"/>
+    <mergeCell ref="O65:P65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="D66:H66"/>
+    <mergeCell ref="I66:K66"/>
+    <mergeCell ref="L66:N66"/>
+    <mergeCell ref="O66:P66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="D67:H67"/>
+    <mergeCell ref="I67:K67"/>
+    <mergeCell ref="L67:N67"/>
+    <mergeCell ref="O67:P67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="D68:H68"/>
+    <mergeCell ref="I68:K68"/>
+    <mergeCell ref="L68:N68"/>
+    <mergeCell ref="O68:P68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="D69:H69"/>
+    <mergeCell ref="I69:K69"/>
+    <mergeCell ref="L69:N69"/>
+    <mergeCell ref="O69:P69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="D70:H70"/>
+    <mergeCell ref="I70:K70"/>
+    <mergeCell ref="L70:N70"/>
+    <mergeCell ref="O70:P70"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="D71:H71"/>
+    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="L71:N71"/>
+    <mergeCell ref="O71:P71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="D72:H72"/>
+    <mergeCell ref="I72:K72"/>
+    <mergeCell ref="L72:N72"/>
+    <mergeCell ref="O72:P72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="D73:H73"/>
+    <mergeCell ref="I73:K73"/>
+    <mergeCell ref="L73:N73"/>
+    <mergeCell ref="O73:P73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="D74:H74"/>
+    <mergeCell ref="I74:K74"/>
+    <mergeCell ref="L74:N74"/>
+    <mergeCell ref="O74:P74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="D75:H75"/>
+    <mergeCell ref="I75:K75"/>
+    <mergeCell ref="L75:N75"/>
+    <mergeCell ref="O75:P75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="D76:H76"/>
+    <mergeCell ref="I76:K76"/>
+    <mergeCell ref="L76:N76"/>
+    <mergeCell ref="O76:P76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="D77:H77"/>
+    <mergeCell ref="I77:K77"/>
+    <mergeCell ref="L77:N77"/>
+    <mergeCell ref="O77:P77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="D78:H78"/>
+    <mergeCell ref="I78:K78"/>
+    <mergeCell ref="L78:N78"/>
+    <mergeCell ref="O78:P78"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="D79:H79"/>
+    <mergeCell ref="I79:K79"/>
+    <mergeCell ref="L79:N79"/>
+    <mergeCell ref="O79:P79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="D80:H80"/>
+    <mergeCell ref="I80:K80"/>
+    <mergeCell ref="L80:N80"/>
+    <mergeCell ref="O80:P80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="D81:H81"/>
+    <mergeCell ref="I81:K81"/>
+    <mergeCell ref="L81:N81"/>
+    <mergeCell ref="O81:P81"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="D82:H82"/>
+    <mergeCell ref="I82:K82"/>
+    <mergeCell ref="L82:N82"/>
+    <mergeCell ref="O82:P82"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="D83:H83"/>
+    <mergeCell ref="I83:K83"/>
+    <mergeCell ref="L83:N83"/>
+    <mergeCell ref="O83:P83"/>
+    <mergeCell ref="A84:B84"/>
+    <mergeCell ref="D84:H84"/>
+    <mergeCell ref="I84:K84"/>
+    <mergeCell ref="L84:N84"/>
+    <mergeCell ref="O84:P84"/>
+    <mergeCell ref="A85:B85"/>
+    <mergeCell ref="D85:H85"/>
+    <mergeCell ref="I85:K85"/>
+    <mergeCell ref="L85:N85"/>
+    <mergeCell ref="O85:P85"/>
+    <mergeCell ref="A86:B86"/>
+    <mergeCell ref="D86:H86"/>
+    <mergeCell ref="I86:K86"/>
+    <mergeCell ref="L86:N86"/>
+    <mergeCell ref="O86:P86"/>
+    <mergeCell ref="A87:B87"/>
+    <mergeCell ref="D87:H87"/>
+    <mergeCell ref="I87:K87"/>
+    <mergeCell ref="L87:N87"/>
+    <mergeCell ref="O87:P87"/>
+    <mergeCell ref="A88:B88"/>
+    <mergeCell ref="D88:H88"/>
+    <mergeCell ref="I88:K88"/>
+    <mergeCell ref="L88:N88"/>
+    <mergeCell ref="O88:P88"/>
+    <mergeCell ref="A89:B89"/>
+    <mergeCell ref="D89:H89"/>
+    <mergeCell ref="I89:K89"/>
+    <mergeCell ref="L89:N89"/>
+    <mergeCell ref="O89:P89"/>
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="D90:H90"/>
+    <mergeCell ref="I90:K90"/>
+    <mergeCell ref="L90:N90"/>
+    <mergeCell ref="O90:P90"/>
+    <mergeCell ref="A91:B91"/>
+    <mergeCell ref="D91:H91"/>
+    <mergeCell ref="I91:K91"/>
+    <mergeCell ref="L91:N91"/>
+    <mergeCell ref="O91:P91"/>
+    <mergeCell ref="A92:B92"/>
+    <mergeCell ref="D92:H92"/>
+    <mergeCell ref="I92:K92"/>
+    <mergeCell ref="L92:N92"/>
+    <mergeCell ref="O92:P92"/>
+    <mergeCell ref="A93:B93"/>
+    <mergeCell ref="D93:H93"/>
+    <mergeCell ref="I93:K93"/>
+    <mergeCell ref="L93:N93"/>
+    <mergeCell ref="O93:P93"/>
+    <mergeCell ref="A94:B94"/>
+    <mergeCell ref="D94:H94"/>
+    <mergeCell ref="I94:K94"/>
+    <mergeCell ref="L94:N94"/>
+    <mergeCell ref="O94:P94"/>
+    <mergeCell ref="A95:B95"/>
+    <mergeCell ref="D95:H95"/>
+    <mergeCell ref="I95:K95"/>
+    <mergeCell ref="L95:N95"/>
+    <mergeCell ref="O95:P95"/>
+    <mergeCell ref="A96:B96"/>
+    <mergeCell ref="D96:H96"/>
+    <mergeCell ref="I96:K96"/>
+    <mergeCell ref="L96:N96"/>
+    <mergeCell ref="O96:P96"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.54375" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;I&amp;"Calibri"&amp;9The certification information of the above-listed Asbestos Project Designers is updated monthly. While most project designers renew their certification on or before the expiration date of the certification, DLS recommends that you call our</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">