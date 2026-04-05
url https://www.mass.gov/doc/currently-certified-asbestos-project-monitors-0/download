--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -1,124 +1,789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LPinkham\Downloads\LAA Reports Apr 2026\LAA Reports Apr 2026\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E5348F9-D616-4798-8C51-A7D6672637A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="AM" sheetId="1" r:id="rId6"/>
+    <sheet name="AM" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'AM'!$1:$10</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">AM!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="194">
+  <si>
+    <t xml:space="preserve">Currently Certified Asbestos Project Monitors </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">AS OF </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>04/01/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Total: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>34</t>
+    </r>
+  </si>
+  <si>
+    <t>This List is Ordered by Town and Last Name</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">  Certification as an Asbestos Project Monitor authorizes the consultant to function as the on-site representative of the facility owner or other persons, interpret project specifications or asbestos management plans and monitor and evaluate contractor or employee compliance with applicable rules, regulations, or specifications, including collection of the air samples at asbestos project sites.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF00008B"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">     The Licensed Asbestos Project Monitors listed below are those who have agreed to have their information distributed.  It is not a comprehensive list of all Licensed Asbestos Project Monitors in Massachusetts.</t>
+    </r>
+  </si>
+  <si>
+    <t>License #</t>
+  </si>
+  <si>
+    <t>Expire Date</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>City/Town</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>AM900852</t>
+  </si>
+  <si>
+    <t>08/28/2026</t>
+  </si>
+  <si>
+    <t>SHULTZ, CONOR</t>
+  </si>
+  <si>
+    <t>BILLERICA</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>857-337-8843</t>
+  </si>
+  <si>
+    <t>CSHULTZ@HILLMANCONSULTING.COM</t>
+  </si>
+  <si>
+    <t>AM040216</t>
+  </si>
+  <si>
+    <t>11/14/2026</t>
+  </si>
+  <si>
+    <t>SIMAS, DANIEL J.</t>
+  </si>
+  <si>
+    <t>BRISTOL</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>401-304-6612</t>
+  </si>
+  <si>
+    <t>DSIMAS@ECMNE.COM</t>
+  </si>
+  <si>
+    <t>AM900674</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>GORDEN, DAVID</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>781-238-8880</t>
+  </si>
+  <si>
+    <t>GORDEND@PEERCPC.COM</t>
+  </si>
+  <si>
+    <t>AM900451</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>BUDA, GARY</t>
+  </si>
+  <si>
+    <t>GRAFTON</t>
+  </si>
+  <si>
+    <t>781-535-1329</t>
+  </si>
+  <si>
+    <t>GBUDA@ENVIROCHECK.COM</t>
+  </si>
+  <si>
+    <t>AM900763</t>
+  </si>
+  <si>
+    <t>07/15/2026</t>
+  </si>
+  <si>
+    <t>ATEHORTUA, RAUL H.</t>
+  </si>
+  <si>
+    <t>HAVERHILL</t>
+  </si>
+  <si>
+    <t>201-948-7265</t>
+  </si>
+  <si>
+    <t>RATEHORTUA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900780</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>CARVAJAL, JUAN E.</t>
+  </si>
+  <si>
+    <t>617-981-4774</t>
+  </si>
+  <si>
+    <t>ECARVAJAL@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900589</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
+  </si>
+  <si>
+    <t>LEON, JONATHAN</t>
+  </si>
+  <si>
+    <t>JLEON@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900804</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>VELASQUEZ, JOEL</t>
+  </si>
+  <si>
+    <t>JOVELASQUEZ@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM061903</t>
+  </si>
+  <si>
+    <t>05/29/2026</t>
+  </si>
+  <si>
+    <t>ROUILLARD, RYAN</t>
+  </si>
+  <si>
+    <t>HYDE PARK</t>
+  </si>
+  <si>
+    <t>617-308-6319</t>
+  </si>
+  <si>
+    <t>RROUILLARD@MMINC.COM</t>
+  </si>
+  <si>
+    <t>AM041946</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>HAND, JONATHAN L.</t>
+  </si>
+  <si>
+    <t>JOHNSTON</t>
+  </si>
+  <si>
+    <t>401-595-8270</t>
+  </si>
+  <si>
+    <t>JONATHAN.HAND@GZA.COM</t>
+  </si>
+  <si>
+    <t>AM900555</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>LASHUS, DAVID</t>
+  </si>
+  <si>
+    <t>508-505-5980</t>
+  </si>
+  <si>
+    <t>DAVIDLASHUS@LBPSOLUTIONS.COM</t>
+  </si>
+  <si>
+    <t>AM900505</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>ESTRADA, ERICK HERBERTO</t>
+  </si>
+  <si>
+    <t>LAWRENCE</t>
+  </si>
+  <si>
+    <t>978-620-6154</t>
+  </si>
+  <si>
+    <t>EESTRADA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900941</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>GARCIA,LUIS</t>
+  </si>
+  <si>
+    <t>BGARCIA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900800</t>
+  </si>
+  <si>
+    <t>05/13/2026</t>
+  </si>
+  <si>
+    <t>LITUMA, IVAN</t>
+  </si>
+  <si>
+    <t>ILITUMA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900925</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>PERALTA,FILLI</t>
+  </si>
+  <si>
+    <t>978--88-8317</t>
+  </si>
+  <si>
+    <t>FPERALTA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900926</t>
+  </si>
+  <si>
+    <t>06/12/2026</t>
+  </si>
+  <si>
+    <t>PEREZ,SAMIR</t>
+  </si>
+  <si>
+    <t>MMORA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900843</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>PINO, JOSE MIGUEL</t>
+  </si>
+  <si>
+    <t>SAFETYENVIRO@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900796</t>
+  </si>
+  <si>
+    <t>VELASQUEZ, JORDAN</t>
+  </si>
+  <si>
+    <t>AM900621</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>JONES, JEFFREY</t>
+  </si>
+  <si>
+    <t>LEOMINSTER</t>
+  </si>
+  <si>
+    <t>413-244-0377</t>
+  </si>
+  <si>
+    <t>JEFFREYSTARKJONED@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AM900901</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>CHOUKRI,AYOUB</t>
+  </si>
+  <si>
+    <t>MALDEN</t>
+  </si>
+  <si>
+    <t>ACHOUKRI@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900897</t>
+  </si>
+  <si>
+    <t>08/19/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERRAISSI,NOUREDINE </t>
+  </si>
+  <si>
+    <t>857-320-9652</t>
+  </si>
+  <si>
+    <t>NERRAISSI@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900495</t>
+  </si>
+  <si>
+    <t>02/17/2027</t>
+  </si>
+  <si>
+    <t>ALLARD, KEITH</t>
+  </si>
+  <si>
+    <t>MANCHESTER</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>603-289-1951</t>
+  </si>
+  <si>
+    <t>KALLARD@MMINC.COM</t>
+  </si>
+  <si>
+    <t>AM900644</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>ASKHAM, RYAN</t>
+  </si>
+  <si>
+    <t>603-703-1333</t>
+  </si>
+  <si>
+    <t>RASKHAM@HILLMANNCONSULTING.COM</t>
+  </si>
+  <si>
+    <t>AM000146</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>LITUMA, JOHNNIE</t>
+  </si>
+  <si>
+    <t>METHUEN</t>
+  </si>
+  <si>
+    <t>978-590-3956</t>
+  </si>
+  <si>
+    <t>JMLITUMA@SECMASS.COM</t>
+  </si>
+  <si>
+    <t>AM900469</t>
+  </si>
+  <si>
+    <t>MUNOZ, MARIA VERONICA</t>
+  </si>
+  <si>
+    <t>978-764-3980</t>
+  </si>
+  <si>
+    <t>SAFETYENVIRO2@LIVE.COM</t>
+  </si>
+  <si>
+    <t>AM040310</t>
+  </si>
+  <si>
+    <t>03/10/2027</t>
+  </si>
+  <si>
+    <t>JACQUES, VINCENT L.</t>
+  </si>
+  <si>
+    <t>NARRAGANSETT</t>
+  </si>
+  <si>
+    <t>401-465-2801</t>
+  </si>
+  <si>
+    <t>VJACQUES@BOCKANDCLARK.COM</t>
+  </si>
+  <si>
+    <t>AM900564</t>
+  </si>
+  <si>
+    <t>01/06/2027</t>
+  </si>
+  <si>
+    <t>HAYES, MATHEW</t>
+  </si>
+  <si>
+    <t>NEW BEDFORD</t>
+  </si>
+  <si>
+    <t>860-420-9181</t>
+  </si>
+  <si>
+    <t>MATHEW.C.HAYES@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AM900443</t>
+  </si>
+  <si>
+    <t>07/28/2026</t>
+  </si>
+  <si>
+    <t>COONEY, BRENDON P.</t>
+  </si>
+  <si>
+    <t>ROCHESTER</t>
+  </si>
+  <si>
+    <t>508-789-8667</t>
+  </si>
+  <si>
+    <t>COONEYBRENDON@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AM000072</t>
+  </si>
+  <si>
+    <t>09/19/2026</t>
+  </si>
+  <si>
+    <t>COONEY, JOSEPH</t>
+  </si>
+  <si>
+    <t>508-789-0983</t>
+  </si>
+  <si>
+    <t>JCOONEY@MACMOLDANDMORE.COM</t>
+  </si>
+  <si>
+    <t>AM900894</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>ROGGE,SARAH</t>
+  </si>
+  <si>
+    <t>SALEM</t>
+  </si>
+  <si>
+    <t>978-771-8541</t>
+  </si>
+  <si>
+    <t>SARAHROGUES@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AM900620</t>
+  </si>
+  <si>
+    <t>07/23/2026</t>
+  </si>
+  <si>
+    <t>BOURASSA, RICHARD</t>
+  </si>
+  <si>
+    <t>SPENCER</t>
+  </si>
+  <si>
+    <t>508-846-6235</t>
+  </si>
+  <si>
+    <t>RBOURASSA@SMITHWESSEL.COM</t>
+  </si>
+  <si>
+    <t>AM900877</t>
+  </si>
+  <si>
+    <t>06/23/2026</t>
+  </si>
+  <si>
+    <t>MURPHY,DANIEL</t>
+  </si>
+  <si>
+    <t>TAUNTON</t>
+  </si>
+  <si>
+    <t>781-650-1424</t>
+  </si>
+  <si>
+    <t>DSD.ENVIRONMENTAL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AM060770</t>
+  </si>
+  <si>
+    <t>10/23/2026</t>
+  </si>
+  <si>
+    <t>BOYLE, SUSAN</t>
+  </si>
+  <si>
+    <t>WATERTOWN</t>
+  </si>
+  <si>
+    <t>781-389-2181</t>
+  </si>
+  <si>
+    <t>SBOYLE@HUBTESTING.NET</t>
+  </si>
+  <si>
+    <t>AM001763</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
+  </si>
+  <si>
+    <t>SHERRY, EDWARD C., III</t>
+  </si>
+  <si>
+    <t>WESTFORD</t>
+  </si>
+  <si>
+    <t>978-994-3643</t>
+  </si>
+  <si>
+    <t>TSHERRY@SMITHWESSEL.COM</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...1 lines deleted...]
-  <fonts count="8">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font/>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <b/>
       <i/>
-      <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF666666"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF191970"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF00008B"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF00008B"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFADD8E6"/>
         <bgColor rgb="FFADD8E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -132,2072 +797,2020 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs>
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
-      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="2">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
+      <rgbColor rgb="00191970"/>
       <rgbColor rgb="00FFFFFF"/>
-      <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="009999FF"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00FFFFCC"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00660066"/>
       <rgbColor rgb="00FF8080"/>
       <rgbColor rgb="000066CC"/>
       <rgbColor rgb="00CCCCFF"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>812800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>322046</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Massachusetts Department of Labor Standards logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+  <a:themeElements>
+    <a:clrScheme name="Office 2007 - 2010">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2007 - 2010">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:Q45"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-      <pane ySplit="10" state="frozen" topLeftCell="A11"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="11.7109375"/>
-[...16 lines deleted...]
-    <col min="18" max="18" customWidth="1" width="0.0234375"/>
+    <col min="1" max="1" width="11.7265625" customWidth="1"/>
+    <col min="2" max="2" width="13.7265625" customWidth="1"/>
+    <col min="3" max="3" width="12.26953125" customWidth="1"/>
+    <col min="4" max="4" width="8.26953125" customWidth="1"/>
+    <col min="5" max="5" width="10.26953125" customWidth="1"/>
+    <col min="6" max="6" width="9.453125" customWidth="1"/>
+    <col min="7" max="7" width="1.90625" customWidth="1"/>
+    <col min="8" max="8" width="23.81640625" customWidth="1"/>
+    <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="4.36328125" customWidth="1"/>
+    <col min="11" max="11" width="8.54296875" customWidth="1"/>
+    <col min="12" max="12" width="5.1796875" customWidth="1"/>
+    <col min="13" max="13" width="9.90625" customWidth="1"/>
+    <col min="14" max="14" width="4.81640625" customWidth="1"/>
+    <col min="15" max="15" width="15.453125" customWidth="1"/>
+    <col min="16" max="16" width="4.453125" customWidth="1"/>
+    <col min="17" max="17" width="14.6328125" customWidth="1"/>
+    <col min="18" max="18" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="13.65" customHeight="1"/>
-[...1594 lines deleted...]
-      <c s="13" t="str" r="Q49"/>
+    <row r="1" spans="1:17" ht="13.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+    </row>
+    <row r="2" spans="1:17" ht="31.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="E2" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="H4" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="H5" s="8"/>
+      <c r="N5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="8"/>
+    </row>
+    <row r="6" spans="1:17" ht="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:17" ht="13" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+    </row>
+    <row r="8" spans="1:17" ht="3" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:17" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8"/>
+      <c r="P9" s="8"/>
+    </row>
+    <row r="10" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="11" spans="1:17" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="L11" s="14"/>
+      <c r="M11" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="N11" s="14"/>
+      <c r="O11" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="P11" s="14"/>
+      <c r="Q11" s="14"/>
+    </row>
+    <row r="12" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="8"/>
+      <c r="M12" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="8"/>
+      <c r="O12" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="8"/>
+    </row>
+    <row r="13" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="L13" s="8"/>
+      <c r="M13" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="N13" s="8"/>
+      <c r="O13" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+    </row>
+    <row r="14" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A14" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="8"/>
+      <c r="M14" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" s="8"/>
+      <c r="O14" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+    </row>
+    <row r="15" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="8"/>
+      <c r="M15" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" s="8"/>
+      <c r="O15" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+    </row>
+    <row r="16" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A16" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="8"/>
+      <c r="M16" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="N16" s="8"/>
+      <c r="O16" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="8"/>
+    </row>
+    <row r="17" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="8"/>
+      <c r="M17" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="N17" s="8"/>
+      <c r="O17" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="P17" s="8"/>
+      <c r="Q17" s="8"/>
+    </row>
+    <row r="18" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L18" s="8"/>
+      <c r="M18" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="N18" s="8"/>
+      <c r="O18" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
+    </row>
+    <row r="19" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="8"/>
+      <c r="M19" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="N19" s="8"/>
+      <c r="O19" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+    </row>
+    <row r="20" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A20" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="8"/>
+      <c r="M20" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="N20" s="8"/>
+      <c r="O20" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+    </row>
+    <row r="21" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="L21" s="8"/>
+      <c r="M21" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="N21" s="8"/>
+      <c r="O21" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+    </row>
+    <row r="22" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A22" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="L22" s="8"/>
+      <c r="M22" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="N22" s="8"/>
+      <c r="O22" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="8"/>
+    </row>
+    <row r="23" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" s="8"/>
+      <c r="M23" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="N23" s="8"/>
+      <c r="O23" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+    </row>
+    <row r="24" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L24" s="8"/>
+      <c r="M24" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="N24" s="8"/>
+      <c r="O24" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="P24" s="8"/>
+      <c r="Q24" s="8"/>
+    </row>
+    <row r="25" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="8"/>
+      <c r="M25" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="N25" s="8"/>
+      <c r="O25" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="8"/>
+    </row>
+    <row r="26" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="8"/>
+      <c r="M26" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="N26" s="8"/>
+      <c r="O26" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+    </row>
+    <row r="27" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="8"/>
+      <c r="M27" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="N27" s="8"/>
+      <c r="O27" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="8"/>
+    </row>
+    <row r="28" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A28" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="8"/>
+      <c r="M28" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="N28" s="8"/>
+      <c r="O28" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="P28" s="8"/>
+      <c r="Q28" s="8"/>
+    </row>
+    <row r="29" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="8"/>
+      <c r="M29" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="N29" s="8"/>
+      <c r="O29" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="P29" s="8"/>
+      <c r="Q29" s="8"/>
+    </row>
+    <row r="30" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A30" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="8"/>
+      <c r="M30" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="N30" s="8"/>
+      <c r="O30" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="P30" s="8"/>
+      <c r="Q30" s="8"/>
+    </row>
+    <row r="31" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A31" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="8"/>
+      <c r="M31" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="N31" s="8"/>
+      <c r="O31" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="P31" s="8"/>
+      <c r="Q31" s="8"/>
+    </row>
+    <row r="32" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A32" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="8"/>
+      <c r="M32" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="N32" s="8"/>
+      <c r="O32" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+    </row>
+    <row r="33" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="L33" s="8"/>
+      <c r="M33" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="N33" s="8"/>
+      <c r="O33" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="P33" s="8"/>
+      <c r="Q33" s="8"/>
+    </row>
+    <row r="34" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A34" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="L34" s="8"/>
+      <c r="M34" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="N34" s="8"/>
+      <c r="O34" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="P34" s="8"/>
+      <c r="Q34" s="8"/>
+    </row>
+    <row r="35" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A35" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="8"/>
+      <c r="M35" s="18" t="s">
+        <v>135</v>
+      </c>
+      <c r="N35" s="8"/>
+      <c r="O35" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="P35" s="8"/>
+      <c r="Q35" s="8"/>
+    </row>
+    <row r="36" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A36" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="8"/>
+      <c r="M36" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="N36" s="8"/>
+      <c r="O36" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="P36" s="8"/>
+      <c r="Q36" s="8"/>
+    </row>
+    <row r="37" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A37" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C37" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="L37" s="8"/>
+      <c r="M37" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="N37" s="8"/>
+      <c r="O37" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="P37" s="8"/>
+      <c r="Q37" s="8"/>
+    </row>
+    <row r="38" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A38" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L38" s="8"/>
+      <c r="M38" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="N38" s="8"/>
+      <c r="O38" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="P38" s="8"/>
+      <c r="Q38" s="8"/>
+    </row>
+    <row r="39" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L39" s="8"/>
+      <c r="M39" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="N39" s="8"/>
+      <c r="O39" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="P39" s="8"/>
+      <c r="Q39" s="8"/>
+    </row>
+    <row r="40" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A40" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="8"/>
+      <c r="M40" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="N40" s="8"/>
+      <c r="O40" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="P40" s="8"/>
+      <c r="Q40" s="8"/>
+    </row>
+    <row r="41" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="8"/>
+      <c r="M41" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="N41" s="8"/>
+      <c r="O41" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="P41" s="8"/>
+      <c r="Q41" s="8"/>
+    </row>
+    <row r="42" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A42" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L42" s="8"/>
+      <c r="M42" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="N42" s="8"/>
+      <c r="O42" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="P42" s="8"/>
+      <c r="Q42" s="8"/>
+    </row>
+    <row r="43" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A43" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="17" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L43" s="8"/>
+      <c r="M43" s="18" t="s">
+        <v>180</v>
+      </c>
+      <c r="N43" s="8"/>
+      <c r="O43" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="P43" s="8"/>
+      <c r="Q43" s="8"/>
+    </row>
+    <row r="44" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A44" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L44" s="8"/>
+      <c r="M44" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="N44" s="8"/>
+      <c r="O44" s="16" t="s">
+        <v>187</v>
+      </c>
+      <c r="P44" s="8"/>
+      <c r="Q44" s="8"/>
+    </row>
+    <row r="45" spans="1:17" ht="16" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" s="20"/>
+      <c r="I45" s="20"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="L45" s="20"/>
+      <c r="M45" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="N45" s="20"/>
+      <c r="O45" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
     </row>
   </sheetData>
-  <mergeCells>
-[...4 lines deleted...]
-    <mergeCell ref="F7:H7"/>
+  <mergeCells count="181">
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="G45:J45"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="O45:Q45"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="G44:J44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="M44:N44"/>
+    <mergeCell ref="O44:Q44"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="G43:J43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:Q43"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="G42:J42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="O42:Q42"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="G41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:Q41"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:Q40"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="G39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:Q39"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="G38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:Q38"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="G37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:Q37"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="G36:J36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="O36:Q36"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="O35:Q35"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:Q34"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:Q33"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:Q32"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:Q31"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="G30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:Q30"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="G29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:Q29"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O28:Q28"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="O27:Q27"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:Q24"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:Q23"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:Q22"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:Q18"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:Q17"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:Q16"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:Q14"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:Q13"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="G12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:Q12"/>
     <mergeCell ref="A9:P9"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:Q11"/>
-    <mergeCell ref="C12:F12"/>
-[...188 lines deleted...]
-    <mergeCell ref="O49:Q49"/>
+    <mergeCell ref="A1:C2"/>
+    <mergeCell ref="E2:K3"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="F7:H7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.3875" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11Page &amp;P of &amp;N &amp;C&amp;"Calibri,Italic"&amp;9 The certification information of the above-listed Asbestos Project Monitors is updated monthly. While most project monitors renew their certification on or before the expiration date of the certification,</oddFooter>
   </headerFooter>
-  <drawing r:id="rId7"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
-  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>0</ScaleCrop>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector baseType="variant" size="2">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="0"/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>AM</vt:lpstr>
+      <vt:lpstr>AM!Print_Titles</vt:lpstr>
+    </vt:vector>
   </TitlesOfParts>
-  <LinksUpToDate>0</LinksUpToDate>
+  <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>0</SharedDoc>
-[...1 lines deleted...]
-  <Application>Microsoft Excel</Application>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>