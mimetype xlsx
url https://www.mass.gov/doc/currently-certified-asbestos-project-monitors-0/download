--- v1 (2026-04-05)
+++ v2 (2026-06-14)
@@ -1,788 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E5348F9-D616-4798-8C51-A7D6672637A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="AM" sheetId="1" r:id="rId1"/>
+    <sheet name="AM" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">AM!$1:$10</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'AM'!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...651 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <numFmts count="0"/>
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...2 lines deleted...]
-    </font>
+    <font/>
     <font>
       <b/>
       <i/>
+      <strike val="0"/>
       <u/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF666666"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="12"/>
       <color rgb="FF191970"/>
-      <name val="Calibri"/>
-[...10 lines deleted...]
-      <color rgb="FF00008B"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFADD8E6"/>
         <bgColor rgb="FFADD8E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
@@ -797,119 +141,106 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+  <cellXfs count="17">
+    <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="2">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="2">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00191970"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -937,1880 +268,1786 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00FFFF00"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpg" Id="rId8" /></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>812800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>322046</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Massachusetts Department of Labor Standards logo">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...285 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.7265625" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="0" hidden="1" customWidth="1"/>
+    <col min="1" max="1" customWidth="1" width="11.7109375"/>
+    <col min="2" max="2" customWidth="1" width="13.7109375"/>
+    <col min="3" max="3" customWidth="1" width="12.28125"/>
+    <col min="4" max="4" customWidth="1" width="8.30078125"/>
+    <col min="5" max="5" customWidth="1" width="10.2421875"/>
+    <col min="6" max="6" customWidth="1" width="9.4921875"/>
+    <col min="7" max="7" customWidth="1" width="1.93359375"/>
+    <col min="8" max="8" customWidth="1" width="23.84375"/>
+    <col min="9" max="9" customWidth="1" width="0.0234375"/>
+    <col min="10" max="10" customWidth="1" width="4.3515625"/>
+    <col min="11" max="11" customWidth="1" width="8.5234375"/>
+    <col min="12" max="12" customWidth="1" width="5.19140625"/>
+    <col min="13" max="13" customWidth="1" width="9.8828125"/>
+    <col min="14" max="14" customWidth="1" width="4.78125"/>
+    <col min="15" max="15" customWidth="1" width="15.4921875"/>
+    <col min="16" max="16" customWidth="1" width="4.43359375"/>
+    <col min="17" max="17" customWidth="1" width="14.6640625"/>
+    <col min="18" max="18" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="13.65" customHeight="1" x14ac:dyDescent="0.35">
-[...1222 lines deleted...]
-      <c r="Q45" s="20"/>
+    <row r="1" ht="13.65" customHeight="1"/>
+    <row r="2" ht="31.25" customHeight="1">
+      <c s="1" t="inlineStr" r="E2">
+        <is>
+          <t xml:space="preserve">Currently Certified Asbestos Project Monitors </t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="4.75" customHeight="0"/>
+    <row r="4" ht="2.25" customHeight="0">
+      <c s="2" t="inlineStr" r="H4">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">AS OF </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">05/01/2026</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="15.75" customHeight="0">
+      <c s="3" t="inlineStr" r="N5">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Total: </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">34</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="1" customHeight="1"/>
+    <row r="7" ht="13" customHeight="1">
+      <c s="2" t="inlineStr" r="F7">
+        <is>
+          <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="3" customHeight="1"/>
+    <row r="9" ht="68.25" customHeight="1">
+      <c s="4" t="inlineStr" r="A9">
+        <is>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF000000"/>
+              <rFont val="Times New Roman"/>
+            </rPr>
+            <t xml:space="preserve">  </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="9"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">  Certification as an Asbestos Project Monitor authorizes the consultant to function as the on-site representative of the facility owner or other persons, interpret project specifications or asbestos management plans and monitor and evaluate contractor or employee compliance with applicable rules, regulations, or specifications, including collection of the air samples at asbestos project sites.
+</t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF00008B"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">     The Licensed Asbestos Project Monitors listed below are those who have agreed to have their information distributed.  It is not a comprehensive list of all Licensed Asbestos Project Monitors in Massachusetts.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="13.5" customHeight="1"/>
+    <row r="11" ht="18" customHeight="0">
+      <c s="5" t="inlineStr" r="A11">
+        <is>
+          <t xml:space="preserve">License #</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="B11">
+        <is>
+          <t xml:space="preserve">Expire Date</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="C11">
+        <is>
+          <t xml:space="preserve">Name</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="D11"/>
+      <c s="6" t="str" r="E11"/>
+      <c s="6" t="str" r="F11"/>
+      <c s="5" t="inlineStr" r="G11">
+        <is>
+          <t xml:space="preserve">City/Town</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H11"/>
+      <c s="6" t="str" r="I11"/>
+      <c s="6" t="str" r="J11"/>
+      <c s="5" t="inlineStr" r="K11">
+        <is>
+          <t xml:space="preserve">State</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="L11"/>
+      <c s="5" t="inlineStr" r="M11">
+        <is>
+          <t xml:space="preserve">Phone</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="N11"/>
+      <c s="5" t="inlineStr" r="O11">
+        <is>
+          <t xml:space="preserve">Email</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="P11"/>
+      <c s="6" t="str" r="Q11"/>
+    </row>
+    <row r="12" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A12">
+        <is>
+          <t xml:space="preserve">AM900852</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B12">
+        <is>
+          <t xml:space="preserve">08/28/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C12">
+        <is>
+          <t xml:space="preserve">SHULTZ, CONOR</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G12">
+        <is>
+          <t xml:space="preserve">BILLERICA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K12">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M12">
+        <is>
+          <t xml:space="preserve">857-337-8843</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve">CSHULTZ@HILLMANCONSULTING.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A13">
+        <is>
+          <t xml:space="preserve">AM040216</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B13">
+        <is>
+          <t xml:space="preserve">11/14/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">SIMAS, DANIEL J.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G13">
+        <is>
+          <t xml:space="preserve">BRISTOL</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K13">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M13">
+        <is>
+          <t xml:space="preserve">401-304-6612</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O13">
+        <is>
+          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A14">
+        <is>
+          <t xml:space="preserve">AM900674</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B14">
+        <is>
+          <t xml:space="preserve">07/10/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">GORDEN, DAVID</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G14">
+        <is>
+          <t xml:space="preserve">BURLINGTON</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K14">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M14">
+        <is>
+          <t xml:space="preserve">781-238-8880</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O14">
+        <is>
+          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A15">
+        <is>
+          <t xml:space="preserve">AM900451</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B15">
+        <is>
+          <t xml:space="preserve">12/03/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">BUDA, GARY</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G15">
+        <is>
+          <t xml:space="preserve">GRAFTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K15">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M15">
+        <is>
+          <t xml:space="preserve">781-535-1329</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve">GBUDA@ENVIROCHECK.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A16">
+        <is>
+          <t xml:space="preserve">AM900763</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B16">
+        <is>
+          <t xml:space="preserve">07/15/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">ATEHORTUA, RAUL H.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G16">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K16">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M16">
+        <is>
+          <t xml:space="preserve">201-948-7265</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O16">
+        <is>
+          <t xml:space="preserve">RATEHORTUA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve">AM900780</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B17">
+        <is>
+          <t xml:space="preserve">12/05/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">CARVAJAL, JUAN E.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G17">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K17">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M17">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O17">
+        <is>
+          <t xml:space="preserve">ECARVAJAL@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve">AM900589</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B18">
+        <is>
+          <t xml:space="preserve">07/02/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C18">
+        <is>
+          <t xml:space="preserve">LEON, JONATHAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G18">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K18">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M18">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O18">
+        <is>
+          <t xml:space="preserve">JLEON@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A19">
+        <is>
+          <t xml:space="preserve">AM900804</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B19">
+        <is>
+          <t xml:space="preserve">07/08/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C19">
+        <is>
+          <t xml:space="preserve">VELASQUEZ, JOEL</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G19">
+        <is>
+          <t xml:space="preserve">HAVERHILL</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K19">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M19">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O19">
+        <is>
+          <t xml:space="preserve">JOVELASQUEZ@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve">AM061903</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B20">
+        <is>
+          <t xml:space="preserve">05/29/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C20">
+        <is>
+          <t xml:space="preserve">ROUILLARD, RYAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G20">
+        <is>
+          <t xml:space="preserve">HYDE PARK</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K20">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M20">
+        <is>
+          <t xml:space="preserve">617-308-6319</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O20">
+        <is>
+          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A21">
+        <is>
+          <t xml:space="preserve">AM041946</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve">05/05/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C21">
+        <is>
+          <t xml:space="preserve">HAND, JONATHAN L.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G21">
+        <is>
+          <t xml:space="preserve">JOHNSTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K21">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M21">
+        <is>
+          <t xml:space="preserve">401-595-8270</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O21">
+        <is>
+          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A22">
+        <is>
+          <t xml:space="preserve">AM900555</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B22">
+        <is>
+          <t xml:space="preserve">06/04/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C22">
+        <is>
+          <t xml:space="preserve">LASHUS, DAVID</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G22">
+        <is>
+          <t xml:space="preserve">JOHNSTON</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K22">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M22">
+        <is>
+          <t xml:space="preserve">508-505-5980</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O22">
+        <is>
+          <t xml:space="preserve">DAVIDLASHUS@LBPSOLUTIONS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve">AM900505</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B23">
+        <is>
+          <t xml:space="preserve">04/29/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">ESTRADA, ERICK HERBERTO</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G23">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K23">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M23">
+        <is>
+          <t xml:space="preserve">978-620-6154</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O23">
+        <is>
+          <t xml:space="preserve">EESTRADA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve">AM900941</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B24">
+        <is>
+          <t xml:space="preserve">09/08/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C24">
+        <is>
+          <t xml:space="preserve">GARCIA,LUIS</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G24">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K24">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M24">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O24">
+        <is>
+          <t xml:space="preserve">BGARCIA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve">AM900800</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B25">
+        <is>
+          <t xml:space="preserve">05/13/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C25">
+        <is>
+          <t xml:space="preserve">LITUMA, IVAN</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G25">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K25">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M25">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O25">
+        <is>
+          <t xml:space="preserve">ILITUMA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve">AM900925</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B26">
+        <is>
+          <t xml:space="preserve">06/10/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">PERALTA,FILLI</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G26">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K26">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M26">
+        <is>
+          <t xml:space="preserve">978--88-8317</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O26">
+        <is>
+          <t xml:space="preserve">FPERALTA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve">AM900926</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B27">
+        <is>
+          <t xml:space="preserve">06/12/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C27">
+        <is>
+          <t xml:space="preserve">PEREZ,SAMIR</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G27">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K27">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M27">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O27">
+        <is>
+          <t xml:space="preserve">MMORA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve">AM900843</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B28">
+        <is>
+          <t xml:space="preserve">07/03/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">PINO, JOSE MIGUEL</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G28">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K28">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M28">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O28">
+        <is>
+          <t xml:space="preserve">SAFETYENVIRO@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve">AM900796</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B29">
+        <is>
+          <t xml:space="preserve">04/29/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C29">
+        <is>
+          <t xml:space="preserve">VELASQUEZ, JORDAN</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G29">
+        <is>
+          <t xml:space="preserve">LAWRENCE</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K29">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M29">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O29">
+        <is>
+          <t xml:space="preserve">SAFETYENVIRO@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve">AM900621</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B30">
+        <is>
+          <t xml:space="preserve">12/01/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C30">
+        <is>
+          <t xml:space="preserve">JONES, JEFFREY</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G30">
+        <is>
+          <t xml:space="preserve">LEOMINSTER</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K30">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M30">
+        <is>
+          <t xml:space="preserve">413-244-0377</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O30">
+        <is>
+          <t xml:space="preserve">JEFFREYSTARKJONED@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve">AM900901</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B31">
+        <is>
+          <t xml:space="preserve">10/08/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">CHOUKRI,AYOUB</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G31">
+        <is>
+          <t xml:space="preserve">MALDEN</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K31">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M31">
+        <is>
+          <t xml:space="preserve">617-981-4774</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O31">
+        <is>
+          <t xml:space="preserve">ACHOUKRI@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">AM900897</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B32">
+        <is>
+          <t xml:space="preserve">08/19/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">ERRAISSI,NOUREDINE </t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G32">
+        <is>
+          <t xml:space="preserve">MALDEN</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K32">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M32">
+        <is>
+          <t xml:space="preserve">857-320-9652</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O32">
+        <is>
+          <t xml:space="preserve">NERRAISSI@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve">AM900495</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B33">
+        <is>
+          <t xml:space="preserve">02/17/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C33">
+        <is>
+          <t xml:space="preserve">ALLARD, KEITH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G33">
+        <is>
+          <t xml:space="preserve">MANCHESTER</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K33">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M33">
+        <is>
+          <t xml:space="preserve">603-289-1951</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O33">
+        <is>
+          <t xml:space="preserve">KALLARD@MMINC.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve">AM900644</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B34">
+        <is>
+          <t xml:space="preserve">10/06/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">ASKHAM, RYAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G34">
+        <is>
+          <t xml:space="preserve">MANCHESTER</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K34">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M34">
+        <is>
+          <t xml:space="preserve">603-703-1333</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O34">
+        <is>
+          <t xml:space="preserve">RASKHAM@HILLMANNCONSULTING.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve">AM000146</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B35">
+        <is>
+          <t xml:space="preserve">06/05/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">LITUMA, JOHNNIE</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G35">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K35">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M35">
+        <is>
+          <t xml:space="preserve">978-590-3956</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O35">
+        <is>
+          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve">AM900469</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B36">
+        <is>
+          <t xml:space="preserve">05/13/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C36">
+        <is>
+          <t xml:space="preserve">MUNOZ, MARIA VERONICA</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G36">
+        <is>
+          <t xml:space="preserve">METHUEN</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K36">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M36">
+        <is>
+          <t xml:space="preserve">978-764-3980</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O36">
+        <is>
+          <t xml:space="preserve">SAFETYENVIRO2@LIVE.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A37">
+        <is>
+          <t xml:space="preserve">AM040310</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B37">
+        <is>
+          <t xml:space="preserve">03/10/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C37">
+        <is>
+          <t xml:space="preserve">JACQUES, VINCENT L.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G37">
+        <is>
+          <t xml:space="preserve">NARRAGANSETT</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K37">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M37">
+        <is>
+          <t xml:space="preserve">401-465-2801</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O37">
+        <is>
+          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A38">
+        <is>
+          <t xml:space="preserve">AM900564</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B38">
+        <is>
+          <t xml:space="preserve">01/06/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C38">
+        <is>
+          <t xml:space="preserve">HAYES, MATHEW</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G38">
+        <is>
+          <t xml:space="preserve">NEW BEDFORD</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K38">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M38">
+        <is>
+          <t xml:space="preserve">860-420-9181</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O38">
+        <is>
+          <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve">AM900443</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B39">
+        <is>
+          <t xml:space="preserve">07/28/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C39">
+        <is>
+          <t xml:space="preserve">COONEY, BRENDON P.</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve">ROCHESTER</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K39">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M39">
+        <is>
+          <t xml:space="preserve">508-789-8667</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve">COONEYBRENDON@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve">AM000072</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B40">
+        <is>
+          <t xml:space="preserve">09/19/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve">COONEY, JOSEPH</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G40">
+        <is>
+          <t xml:space="preserve">ROCHESTER</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K40">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M40">
+        <is>
+          <t xml:space="preserve">508-789-0983</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O40">
+        <is>
+          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve">AM900894</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B41">
+        <is>
+          <t xml:space="preserve">10/01/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve">ROGGE,SARAH</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve">SALEM</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K41">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M41">
+        <is>
+          <t xml:space="preserve">978-771-8541</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O41">
+        <is>
+          <t xml:space="preserve">SARAHROGUES@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve">AM900620</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve">07/23/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve">BOURASSA, RICHARD</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve">SPENCER</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K42">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M42">
+        <is>
+          <t xml:space="preserve">508-846-6235</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve">RBOURASSA@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve">AM900877</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B43">
+        <is>
+          <t xml:space="preserve">06/23/2026</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C43">
+        <is>
+          <t xml:space="preserve">MURPHY,DANIEL</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G43">
+        <is>
+          <t xml:space="preserve">TAUNTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K43">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M43">
+        <is>
+          <t xml:space="preserve">781-650-1424</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O43">
+        <is>
+          <t xml:space="preserve">DSD.ENVIRONMENTAL@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve">AM060770</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B44">
+        <is>
+          <t xml:space="preserve">10/23/2026</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve">BOYLE, SUSAN</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve">WATERTOWN</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve">781-389-2181</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="13" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve">AM001763</t>
+        </is>
+      </c>
+      <c s="14" t="inlineStr" r="B45">
+        <is>
+          <t xml:space="preserve">05/12/2026</t>
+        </is>
+      </c>
+      <c s="15" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve">SHERRY, EDWARD C., III</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="D45"/>
+      <c s="16" t="str" r="E45"/>
+      <c s="16" t="str" r="F45"/>
+      <c s="15" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve">WESTFORD</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="H45"/>
+      <c s="16" t="str" r="I45"/>
+      <c s="16" t="str" r="J45"/>
+      <c s="14" t="inlineStr" r="K45">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="L45"/>
+      <c s="14" t="inlineStr" r="M45">
+        <is>
+          <t xml:space="preserve">978-994-3643</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="N45"/>
+      <c s="14" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve">TSHERRY@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="P45"/>
+      <c s="16" t="str" r="Q45"/>
     </row>
   </sheetData>
-  <mergeCells count="181">
-[...169 lines deleted...]
-    <mergeCell ref="O12:Q12"/>
+  <mergeCells>
+    <mergeCell ref="A1:C2"/>
+    <mergeCell ref="E2:K3"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="F7:H7"/>
     <mergeCell ref="A9:P9"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:Q11"/>
-    <mergeCell ref="A1:C2"/>
-[...3 lines deleted...]
-    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="G12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:Q12"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:Q13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:Q14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:Q16"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:Q17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:Q18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:Q22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:Q23"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:Q24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="O27:Q27"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="O28:Q28"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="G29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="O29:Q29"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="G30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:Q30"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:Q31"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:Q32"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:Q33"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:Q34"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="O35:Q35"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="G36:J36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="O36:Q36"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="G37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:Q37"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="G38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:Q38"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="G39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="O39:Q39"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:Q40"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="G41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:Q41"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="G42:J42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="O42:Q42"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="G43:J43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:Q43"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="G44:J44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="M44:N44"/>
+    <mergeCell ref="O44:Q44"/>
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="G45:J45"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="O45:Q45"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.3875" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11Page &amp;P of &amp;N &amp;C&amp;"Calibri,Italic"&amp;9 The certification information of the above-listed Asbestos Project Monitors is updated monthly. While most project monitors renew their certification on or before the expiration date of the certification,</oddFooter>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
-  <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
+  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...2 lines deleted...]
-    </vt:vector>
+    <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
-  <LinksUpToDate>false</LinksUpToDate>
+  <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>false</SharedDoc>
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...5 lines deleted...]
-<file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>