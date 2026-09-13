--- v2 (2026-06-14)
+++ v3 (2026-09-13)
@@ -182,57 +182,57 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="2">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="3" borderId="2">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
@@ -382,81 +382,81 @@
     <row r="4" ht="2.25" customHeight="0">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">05/01/2026</t>
+            <t xml:space="preserve">09/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="15.75" customHeight="0">
       <c s="3" t="inlineStr" r="N5">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">34</t>
+            <t xml:space="preserve">37</t>
           </r>
         </is>
       </c>
     </row>
     <row r="6" ht="1" customHeight="1"/>
     <row r="7" ht="13" customHeight="1">
       <c s="2" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">This List is Ordered by Town and Last Name</t>
         </is>
       </c>
     </row>
     <row r="8" ht="3" customHeight="1"/>
     <row r="9" ht="68.25" customHeight="1">
       <c s="4" t="inlineStr" r="A9">
         <is>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF000000"/>
               <rFont val="Times New Roman"/>
@@ -537,1309 +537,1420 @@
         </is>
       </c>
       <c s="6" t="str" r="L11"/>
       <c s="5" t="inlineStr" r="M11">
         <is>
           <t xml:space="preserve">Phone</t>
         </is>
       </c>
       <c s="6" t="str" r="N11"/>
       <c s="5" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">Email</t>
         </is>
       </c>
       <c s="6" t="str" r="P11"/>
       <c s="6" t="str" r="Q11"/>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">AM900852</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B12">
         <is>
-          <t xml:space="preserve">08/28/2026</t>
+          <t xml:space="preserve">08/28/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">SHULTZ, CONOR</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G12">
         <is>
           <t xml:space="preserve">BILLERICA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K12">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M12">
         <is>
           <t xml:space="preserve">857-337-8843</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">CSHULTZ@HILLMANCONSULTING.COM</t>
         </is>
       </c>
     </row>
     <row r="13" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A13">
         <is>
-          <t xml:space="preserve">AM040216</t>
+          <t xml:space="preserve">AM900936</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B13">
         <is>
-          <t xml:space="preserve">11/14/2026</t>
+          <t xml:space="preserve">08/24/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C13">
         <is>
-          <t xml:space="preserve">SIMAS, DANIEL J.</t>
+          <t xml:space="preserve">HILL,HARLJEN</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G13">
         <is>
-          <t xml:space="preserve">BRISTOL</t>
+          <t xml:space="preserve">BOSTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K13">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M13">
         <is>
-          <t xml:space="preserve">401-304-6612</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O13">
         <is>
-          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
+          <t xml:space="preserve">HHILL@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A14">
         <is>
-          <t xml:space="preserve">AM900674</t>
+          <t xml:space="preserve">AM040216</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B14">
         <is>
-          <t xml:space="preserve">07/10/2026</t>
+          <t xml:space="preserve">11/14/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C14">
         <is>
-          <t xml:space="preserve">GORDEN, DAVID</t>
+          <t xml:space="preserve">SIMAS, DANIEL J.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G14">
         <is>
-          <t xml:space="preserve">BURLINGTON</t>
+          <t xml:space="preserve">BRISTOL</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K14">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M14">
         <is>
-          <t xml:space="preserve">781-238-8880</t>
+          <t xml:space="preserve">401-304-6612</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O14">
         <is>
-          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
+          <t xml:space="preserve">DSIMAS@ECMNE.COM</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A15">
         <is>
-          <t xml:space="preserve">AM900451</t>
+          <t xml:space="preserve">AM900674</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B15">
         <is>
-          <t xml:space="preserve">12/03/2026</t>
+          <t xml:space="preserve">07/09/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C15">
         <is>
-          <t xml:space="preserve">BUDA, GARY</t>
+          <t xml:space="preserve">GORDEN, DAVID</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G15">
         <is>
-          <t xml:space="preserve">GRAFTON</t>
+          <t xml:space="preserve">BURLINGTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K15">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M15">
         <is>
-          <t xml:space="preserve">781-535-1329</t>
+          <t xml:space="preserve">781-238-8880</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O15">
         <is>
-          <t xml:space="preserve">GBUDA@ENVIROCHECK.COM</t>
+          <t xml:space="preserve">GORDEND@PEERCPC.COM</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A16">
         <is>
-          <t xml:space="preserve">AM900763</t>
+          <t xml:space="preserve">AM040493</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B16">
         <is>
-          <t xml:space="preserve">07/15/2026</t>
+          <t xml:space="preserve">07/22/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">ATEHORTUA, RAUL H.</t>
+          <t xml:space="preserve">MCGRATH, DANIEL J.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G16">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">CUMBERLAND</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K16">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M16">
         <is>
-          <t xml:space="preserve">201-948-7265</t>
+          <t xml:space="preserve">401-256-7446</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O16">
         <is>
-          <t xml:space="preserve">RATEHORTUA@SECMASS.COM</t>
+          <t xml:space="preserve">DANIELMC.ARAM@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A17">
         <is>
-          <t xml:space="preserve">AM900780</t>
+          <t xml:space="preserve">AM900451</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B17">
         <is>
-          <t xml:space="preserve">12/05/2026</t>
+          <t xml:space="preserve">12/03/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C17">
         <is>
-          <t xml:space="preserve">CARVAJAL, JUAN E.</t>
+          <t xml:space="preserve">BUDA, GARY</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G17">
         <is>
-          <t xml:space="preserve">HAVERHILL</t>
+          <t xml:space="preserve">GRAFTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K17">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M17">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">781-535-1329</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O17">
         <is>
-          <t xml:space="preserve">ECARVAJAL@SECMASS.COM</t>
+          <t xml:space="preserve">GBUDA@ENVIROCHECK.COM</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A18">
         <is>
-          <t xml:space="preserve">AM900589</t>
+          <t xml:space="preserve">AM900763</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B18">
         <is>
-          <t xml:space="preserve">07/02/2026</t>
+          <t xml:space="preserve">07/13/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">LEON, JONATHAN</t>
+          <t xml:space="preserve">ATEHORTUA, RAUL H.</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G18">
         <is>
           <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K18">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M18">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">201-948-7265</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O18">
         <is>
-          <t xml:space="preserve">JLEON@SECMASS.COM</t>
+          <t xml:space="preserve">RATEHORTUA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">AM900804</t>
+          <t xml:space="preserve">AM900780</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B19">
         <is>
-          <t xml:space="preserve">07/08/2026</t>
+          <t xml:space="preserve">12/05/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">VELASQUEZ, JOEL</t>
+          <t xml:space="preserve">CARVAJAL, JUAN E.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G19">
         <is>
           <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K19">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M19">
         <is>
           <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O19">
         <is>
-          <t xml:space="preserve">JOVELASQUEZ@SECMASS.COM</t>
+          <t xml:space="preserve">ECARVAJAL@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">AM061903</t>
+          <t xml:space="preserve">AM900589</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B20">
         <is>
-          <t xml:space="preserve">05/29/2026</t>
+          <t xml:space="preserve">07/01/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">ROUILLARD, RYAN</t>
+          <t xml:space="preserve">LEON, JONATHAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G20">
         <is>
-          <t xml:space="preserve">HYDE PARK</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K20">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M20">
         <is>
-          <t xml:space="preserve">617-308-6319</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O20">
         <is>
-          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
+          <t xml:space="preserve">JLEON@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">AM041946</t>
+          <t xml:space="preserve">AM900804</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B21">
         <is>
-          <t xml:space="preserve">05/05/2026</t>
+          <t xml:space="preserve">07/08/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">HAND, JONATHAN L.</t>
+          <t xml:space="preserve">VELASQUEZ, JOEL</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G21">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">HAVERHILL</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K21">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M21">
         <is>
-          <t xml:space="preserve">401-595-8270</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O21">
         <is>
-          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
+          <t xml:space="preserve">JOVELASQUEZ@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A22">
         <is>
-          <t xml:space="preserve">AM900555</t>
+          <t xml:space="preserve">AM061903</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B22">
         <is>
-          <t xml:space="preserve">06/04/2026</t>
+          <t xml:space="preserve">05/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">LASHUS, DAVID</t>
+          <t xml:space="preserve">ROUILLARD, RYAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G22">
         <is>
-          <t xml:space="preserve">JOHNSTON</t>
+          <t xml:space="preserve">HYDE PARK</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K22">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M22">
         <is>
-          <t xml:space="preserve">508-505-5980</t>
+          <t xml:space="preserve">617-308-6319</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O22">
         <is>
-          <t xml:space="preserve">DAVIDLASHUS@LBPSOLUTIONS.COM</t>
+          <t xml:space="preserve">RROUILLARD@MMINC.COM</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A23">
         <is>
-          <t xml:space="preserve">AM900505</t>
+          <t xml:space="preserve">AM041946</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B23">
         <is>
-          <t xml:space="preserve">04/29/2027</t>
+          <t xml:space="preserve">05/05/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C23">
         <is>
-          <t xml:space="preserve">ESTRADA, ERICK HERBERTO</t>
+          <t xml:space="preserve">HAND, JONATHAN L.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G23">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K23">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M23">
         <is>
-          <t xml:space="preserve">978-620-6154</t>
+          <t xml:space="preserve">401-595-8270</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O23">
         <is>
-          <t xml:space="preserve">EESTRADA@SECMASS.COM</t>
+          <t xml:space="preserve">JON.HAND@FANDO.COM</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A24">
         <is>
-          <t xml:space="preserve">AM900941</t>
+          <t xml:space="preserve">AM900555</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B24">
         <is>
-          <t xml:space="preserve">09/08/2026</t>
+          <t xml:space="preserve">05/21/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C24">
         <is>
-          <t xml:space="preserve">GARCIA,LUIS</t>
+          <t xml:space="preserve">LASHUS, DAVID</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G24">
         <is>
-          <t xml:space="preserve">LAWRENCE</t>
+          <t xml:space="preserve">JOHNSTON</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K24">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M24">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">508-505-5980</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O24">
         <is>
-          <t xml:space="preserve">BGARCIA@SECMASS.COM</t>
+          <t xml:space="preserve">DAVIDLASHUS@LBPSOLUTIONS.COM</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A25">
         <is>
-          <t xml:space="preserve">AM900800</t>
+          <t xml:space="preserve">AM900505</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B25">
         <is>
-          <t xml:space="preserve">05/13/2026</t>
+          <t xml:space="preserve">04/29/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C25">
         <is>
-          <t xml:space="preserve">LITUMA, IVAN</t>
+          <t xml:space="preserve">ESTRADA, ERICK HERBERTO</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G25">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K25">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M25">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">978-620-6154</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O25">
         <is>
-          <t xml:space="preserve">ILITUMA@SECMASS.COM</t>
+          <t xml:space="preserve">EESTRADA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A26">
         <is>
-          <t xml:space="preserve">AM900925</t>
+          <t xml:space="preserve">AM900941</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B26">
         <is>
-          <t xml:space="preserve">06/10/2026</t>
+          <t xml:space="preserve">08/24/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C26">
         <is>
-          <t xml:space="preserve">PERALTA,FILLI</t>
+          <t xml:space="preserve">GARCIA,LUIS</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K26">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M26">
         <is>
-          <t xml:space="preserve">978--88-8317</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O26">
         <is>
-          <t xml:space="preserve">FPERALTA@SECMASS.COM</t>
+          <t xml:space="preserve">BGARCIA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A27">
         <is>
-          <t xml:space="preserve">AM900926</t>
+          <t xml:space="preserve">AM900800</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B27">
         <is>
-          <t xml:space="preserve">06/12/2026</t>
+          <t xml:space="preserve">05/27/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C27">
         <is>
-          <t xml:space="preserve">PEREZ,SAMIR</t>
+          <t xml:space="preserve">LITUMA, IVAN</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G27">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K27">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M27">
         <is>
           <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O27">
         <is>
-          <t xml:space="preserve">MMORA@SECMASS.COM</t>
+          <t xml:space="preserve">ILITUMA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A28">
         <is>
-          <t xml:space="preserve">AM900843</t>
+          <t xml:space="preserve">AM900925</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B28">
         <is>
-          <t xml:space="preserve">07/03/2026</t>
+          <t xml:space="preserve">06/08/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C28">
         <is>
-          <t xml:space="preserve">PINO, JOSE MIGUEL</t>
+          <t xml:space="preserve">PERALTA,FILLI</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G28">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K28">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M28">
         <is>
-          <t xml:space="preserve">617-981-4774</t>
+          <t xml:space="preserve">978--88-8317</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O28">
         <is>
-          <t xml:space="preserve">SAFETYENVIRO@SECMASS.COM</t>
+          <t xml:space="preserve">FPERALTA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="29" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A29">
         <is>
-          <t xml:space="preserve">AM900796</t>
+          <t xml:space="preserve">AM900926</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B29">
         <is>
-          <t xml:space="preserve">04/29/2027</t>
+          <t xml:space="preserve">06/11/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C29">
         <is>
-          <t xml:space="preserve">VELASQUEZ, JORDAN</t>
+          <t xml:space="preserve">PEREZ,SAMIR</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G29">
         <is>
           <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K29">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M29">
         <is>
           <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O29">
         <is>
-          <t xml:space="preserve">SAFETYENVIRO@SECMASS.COM</t>
+          <t xml:space="preserve">MMORA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A30">
         <is>
-          <t xml:space="preserve">AM900621</t>
+          <t xml:space="preserve">AM900843</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B30">
         <is>
-          <t xml:space="preserve">12/01/2026</t>
+          <t xml:space="preserve">07/01/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">JONES, JEFFREY</t>
+          <t xml:space="preserve">PINO, JOSE MIGUEL</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">LEOMINSTER</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K30">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M30">
         <is>
-          <t xml:space="preserve">413-244-0377</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O30">
         <is>
-          <t xml:space="preserve">JEFFREYSTARKJONED@GMAIL.COM</t>
+          <t xml:space="preserve">SAFETYENVIRO@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A31">
         <is>
-          <t xml:space="preserve">AM900901</t>
+          <t xml:space="preserve">AM900796</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B31">
         <is>
-          <t xml:space="preserve">10/08/2026</t>
+          <t xml:space="preserve">04/29/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C31">
         <is>
-          <t xml:space="preserve">CHOUKRI,AYOUB</t>
+          <t xml:space="preserve">VELASQUEZ, JORDAN</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G31">
         <is>
-          <t xml:space="preserve">MALDEN</t>
+          <t xml:space="preserve">LAWRENCE</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K31">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M31">
         <is>
           <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O31">
         <is>
-          <t xml:space="preserve">ACHOUKRI@SECMASS.COM</t>
+          <t xml:space="preserve">SAFETYENVIRO@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A32">
         <is>
-          <t xml:space="preserve">AM900897</t>
+          <t xml:space="preserve">AM900621</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">08/19/2026</t>
+          <t xml:space="preserve">12/01/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C32">
         <is>
-          <t xml:space="preserve">ERRAISSI,NOUREDINE </t>
+          <t xml:space="preserve">JONES, JEFFREY</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G32">
         <is>
-          <t xml:space="preserve">MALDEN</t>
+          <t xml:space="preserve">LEOMINSTER</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K32">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M32">
         <is>
-          <t xml:space="preserve">857-320-9652</t>
+          <t xml:space="preserve">413-244-0377</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O32">
         <is>
-          <t xml:space="preserve">NERRAISSI@SECMASS.COM</t>
+          <t xml:space="preserve">JEFFREYSTARKJONED@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A33">
         <is>
-          <t xml:space="preserve">AM900495</t>
+          <t xml:space="preserve">AM900901</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B33">
         <is>
-          <t xml:space="preserve">02/17/2027</t>
+          <t xml:space="preserve">10/08/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C33">
         <is>
-          <t xml:space="preserve">ALLARD, KEITH</t>
+          <t xml:space="preserve">CHOUKRI,AYOUB</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G33">
         <is>
-          <t xml:space="preserve">MANCHESTER</t>
+          <t xml:space="preserve">MALDEN</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K33">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M33">
         <is>
-          <t xml:space="preserve">603-289-1951</t>
+          <t xml:space="preserve">617-981-4774</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O33">
         <is>
-          <t xml:space="preserve">KALLARD@MMINC.COM</t>
+          <t xml:space="preserve">ACHOUKRI@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">AM900644</t>
+          <t xml:space="preserve">AM900897</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B34">
         <is>
-          <t xml:space="preserve">10/06/2026</t>
+          <t xml:space="preserve">08/11/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C34">
         <is>
-          <t xml:space="preserve">ASKHAM, RYAN</t>
+          <t xml:space="preserve">ERRAISSI,NOUREDINE </t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G34">
         <is>
-          <t xml:space="preserve">MANCHESTER</t>
+          <t xml:space="preserve">MALDEN</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K34">
         <is>
-          <t xml:space="preserve">NH</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M34">
         <is>
-          <t xml:space="preserve">603-703-1333</t>
+          <t xml:space="preserve">857-320-9652</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O34">
         <is>
-          <t xml:space="preserve">RASKHAM@HILLMANNCONSULTING.COM</t>
+          <t xml:space="preserve">NERRAISSI@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A35">
         <is>
-          <t xml:space="preserve">AM000146</t>
+          <t xml:space="preserve">AM900495</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">06/05/2026</t>
+          <t xml:space="preserve">02/17/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C35">
         <is>
-          <t xml:space="preserve">LITUMA, JOHNNIE</t>
+          <t xml:space="preserve">ALLARD, KEITH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G35">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K35">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M35">
         <is>
-          <t xml:space="preserve">978-590-3956</t>
+          <t xml:space="preserve">603-289-1951</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O35">
         <is>
-          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
+          <t xml:space="preserve">KALLARD@MMINC.COM</t>
         </is>
       </c>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A36">
         <is>
-          <t xml:space="preserve">AM900469</t>
+          <t xml:space="preserve">AM900644</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B36">
         <is>
-          <t xml:space="preserve">05/13/2026</t>
+          <t xml:space="preserve">10/06/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C36">
         <is>
-          <t xml:space="preserve">MUNOZ, MARIA VERONICA</t>
+          <t xml:space="preserve">ASKHAM, RYAN</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G36">
         <is>
-          <t xml:space="preserve">METHUEN</t>
+          <t xml:space="preserve">MANCHESTER</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K36">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M36">
         <is>
-          <t xml:space="preserve">978-764-3980</t>
+          <t xml:space="preserve">603-703-1333</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O36">
         <is>
-          <t xml:space="preserve">SAFETYENVIRO2@LIVE.COM</t>
+          <t xml:space="preserve">RASKHAM@HILLMANNCONSULTING.COM</t>
         </is>
       </c>
     </row>
     <row r="37" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A37">
         <is>
-          <t xml:space="preserve">AM040310</t>
+          <t xml:space="preserve">AM900517</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B37">
         <is>
-          <t xml:space="preserve">03/10/2027</t>
+          <t xml:space="preserve">06/15/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C37">
         <is>
-          <t xml:space="preserve">JACQUES, VINCENT L.</t>
+          <t xml:space="preserve">SNYDER, KATIE</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G37">
         <is>
-          <t xml:space="preserve">NARRAGANSETT</t>
+          <t xml:space="preserve">MERRIMACK</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K37">
         <is>
-          <t xml:space="preserve">RI</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M37">
         <is>
-          <t xml:space="preserve">401-465-2801</t>
+          <t xml:space="preserve">978-973-7566</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O37">
         <is>
-          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
+          <t xml:space="preserve">KSNYDER@ENDPOINTLLC.COM</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">AM900564</t>
+          <t xml:space="preserve">AM000146</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">01/06/2027</t>
+          <t xml:space="preserve">06/04/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">HAYES, MATHEW</t>
+          <t xml:space="preserve">LITUMA, JOHNNIE</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">NEW BEDFORD</t>
+          <t xml:space="preserve">METHUEN</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K38">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M38">
         <is>
-          <t xml:space="preserve">860-420-9181</t>
+          <t xml:space="preserve">978-590-3956</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O38">
         <is>
-          <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
+          <t xml:space="preserve">JMLITUMA@SECMASS.COM</t>
         </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A39">
         <is>
-          <t xml:space="preserve">AM900443</t>
+          <t xml:space="preserve">AM040310</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B39">
         <is>
-          <t xml:space="preserve">07/28/2026</t>
+          <t xml:space="preserve">03/10/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C39">
         <is>
-          <t xml:space="preserve">COONEY, BRENDON P.</t>
+          <t xml:space="preserve">JACQUES, VINCENT L.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G39">
         <is>
-          <t xml:space="preserve">ROCHESTER</t>
+          <t xml:space="preserve">NARRAGANSETT</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K39">
         <is>
-          <t xml:space="preserve">MA</t>
+          <t xml:space="preserve">RI</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M39">
         <is>
-          <t xml:space="preserve">508-789-8667</t>
+          <t xml:space="preserve">401-465-2801</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O39">
         <is>
-          <t xml:space="preserve">COONEYBRENDON@GMAIL.COM</t>
+          <t xml:space="preserve">VJACQUES@BOCKANDCLARK.COM</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A40">
         <is>
-          <t xml:space="preserve">AM000072</t>
+          <t xml:space="preserve">AM900564</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B40">
         <is>
-          <t xml:space="preserve">09/19/2026</t>
+          <t xml:space="preserve">01/06/2027</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C40">
         <is>
-          <t xml:space="preserve">COONEY, JOSEPH</t>
+          <t xml:space="preserve">HAYES, MATHEW</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G40">
         <is>
-          <t xml:space="preserve">ROCHESTER</t>
+          <t xml:space="preserve">NEW BEDFORD</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K40">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M40">
         <is>
-          <t xml:space="preserve">508-789-0983</t>
+          <t xml:space="preserve">860-420-9181</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O40">
         <is>
-          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
+          <t xml:space="preserve">MATHEW.C.HAYES@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A41">
         <is>
-          <t xml:space="preserve">AM900894</t>
+          <t xml:space="preserve">AM900443</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">10/01/2026</t>
+          <t xml:space="preserve">07/14/2027</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C41">
         <is>
-          <t xml:space="preserve">ROGGE,SARAH</t>
+          <t xml:space="preserve">COONEY, BRENDON P.</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G41">
         <is>
-          <t xml:space="preserve">SALEM</t>
+          <t xml:space="preserve">ROCHESTER</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K41">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M41">
         <is>
-          <t xml:space="preserve">978-771-8541</t>
+          <t xml:space="preserve">508-789-8667</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O41">
         <is>
-          <t xml:space="preserve">SARAHROGUES@GMAIL.COM</t>
+          <t xml:space="preserve">COONEYBRENDON@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A42">
         <is>
-          <t xml:space="preserve">AM900620</t>
+          <t xml:space="preserve">AM000072</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="B42">
         <is>
-          <t xml:space="preserve">07/23/2026</t>
+          <t xml:space="preserve">09/19/2026</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="C42">
         <is>
-          <t xml:space="preserve">BOURASSA, RICHARD</t>
+          <t xml:space="preserve">COONEY, JOSEPH</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="G42">
         <is>
-          <t xml:space="preserve">SPENCER</t>
+          <t xml:space="preserve">ROCHESTER</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="K42">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="M42">
         <is>
-          <t xml:space="preserve">508-846-6235</t>
+          <t xml:space="preserve">508-789-0983</t>
         </is>
       </c>
       <c s="8" t="inlineStr" r="O42">
         <is>
-          <t xml:space="preserve">RBOURASSA@SMITHWESSEL.COM</t>
+          <t xml:space="preserve">JCOONEY@MACMOLDANDMORE.COM</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="10" t="inlineStr" r="A43">
         <is>
-          <t xml:space="preserve">AM900877</t>
+          <t xml:space="preserve">AM900894</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="B43">
         <is>
-          <t xml:space="preserve">06/23/2026</t>
+          <t xml:space="preserve">10/01/2026</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="C43">
         <is>
-          <t xml:space="preserve">MURPHY,DANIEL</t>
+          <t xml:space="preserve">ROGGE,SARAH</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="G43">
         <is>
-          <t xml:space="preserve">TAUNTON</t>
+          <t xml:space="preserve">SALEM</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="K43">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="M43">
         <is>
-          <t xml:space="preserve">781-650-1424</t>
+          <t xml:space="preserve">978-771-8541</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="O43">
         <is>
-          <t xml:space="preserve">DSD.ENVIRONMENTAL@GMAIL.COM</t>
+          <t xml:space="preserve">SARAHROGUES@GMAIL.COM</t>
         </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="7" t="inlineStr" r="A44">
         <is>
+          <t xml:space="preserve">AM900620</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B44">
+        <is>
+          <t xml:space="preserve">07/20/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C44">
+        <is>
+          <t xml:space="preserve">BOURASSA, RICHARD</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G44">
+        <is>
+          <t xml:space="preserve">SPENCER</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K44">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M44">
+        <is>
+          <t xml:space="preserve">508-846-6235</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O44">
+        <is>
+          <t xml:space="preserve">RBOURASSA@SMITHWESSEL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve">AM900877</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="B45">
+        <is>
+          <t xml:space="preserve">07/31/2027</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="C45">
+        <is>
+          <t xml:space="preserve">MURPHY,DANIEL</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve">TAUNTON</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="K45">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M45">
+        <is>
+          <t xml:space="preserve">781-650-1424</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve">DSD.ENVIRONMENTAL@GMAIL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="18" customHeight="0">
+      <c s="7" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve">AM040723</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="B46">
+        <is>
+          <t xml:space="preserve">07/22/2027</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="C46">
+        <is>
+          <t xml:space="preserve">DAVIS, KENNETH J.</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="G46">
+        <is>
+          <t xml:space="preserve">WARWICK</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="K46">
+        <is>
+          <t xml:space="preserve">RI</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="M46">
+        <is>
+          <t xml:space="preserve">401-737-8500</t>
+        </is>
+      </c>
+      <c s="8" t="inlineStr" r="O46">
+        <is>
+          <t xml:space="preserve">KDAVIS@RIANALYTICAL.COM</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="10" t="inlineStr" r="A47">
+        <is>
           <t xml:space="preserve">AM060770</t>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="B44">
+      <c s="11" t="inlineStr" r="B47">
         <is>
           <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="C44">
+      <c s="12" t="inlineStr" r="C47">
         <is>
           <t xml:space="preserve">BOYLE, SUSAN</t>
         </is>
       </c>
-      <c s="9" t="inlineStr" r="G44">
+      <c s="12" t="inlineStr" r="G47">
         <is>
           <t xml:space="preserve">WATERTOWN</t>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="K44">
-[...4 lines deleted...]
-      <c s="8" t="inlineStr" r="M44">
+      <c s="11" t="inlineStr" r="K47">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="M47">
         <is>
           <t xml:space="preserve">781-389-2181</t>
         </is>
       </c>
-      <c s="8" t="inlineStr" r="O44">
+      <c s="11" t="inlineStr" r="O47">
         <is>
           <t xml:space="preserve">SBOYLE@HUBTESTING.NET</t>
         </is>
       </c>
     </row>
-    <row r="45" ht="18" customHeight="0">
-      <c s="13" t="inlineStr" r="A45">
+    <row r="48" ht="18" customHeight="0">
+      <c s="13" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve">AM001763</t>
         </is>
       </c>
-      <c s="14" t="inlineStr" r="B45">
-[...4 lines deleted...]
-      <c s="15" t="inlineStr" r="C45">
+      <c s="14" t="inlineStr" r="B48">
+        <is>
+          <t xml:space="preserve">06/17/2027</t>
+        </is>
+      </c>
+      <c s="15" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">SHERRY, EDWARD C., III</t>
         </is>
       </c>
-      <c s="16" t="str" r="D45"/>
-[...2 lines deleted...]
-      <c s="15" t="inlineStr" r="G45">
+      <c s="16" t="str" r="D48"/>
+      <c s="16" t="str" r="E48"/>
+      <c s="16" t="str" r="F48"/>
+      <c s="15" t="inlineStr" r="G48">
         <is>
           <t xml:space="preserve">WESTFORD</t>
         </is>
       </c>
-      <c s="16" t="str" r="H45"/>
-[...8 lines deleted...]
-      <c s="14" t="inlineStr" r="M45">
+      <c s="16" t="str" r="H48"/>
+      <c s="16" t="str" r="I48"/>
+      <c s="16" t="str" r="J48"/>
+      <c s="14" t="inlineStr" r="K48">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="16" t="str" r="L48"/>
+      <c s="14" t="inlineStr" r="M48">
         <is>
           <t xml:space="preserve">978-994-3643</t>
         </is>
       </c>
-      <c s="16" t="str" r="N45"/>
-      <c s="14" t="inlineStr" r="O45">
+      <c s="16" t="str" r="N48"/>
+      <c s="14" t="inlineStr" r="O48">
         <is>
           <t xml:space="preserve">TSHERRY@SMITHWESSEL.COM</t>
         </is>
       </c>
-      <c s="16" t="str" r="P45"/>
-      <c s="16" t="str" r="Q45"/>
+      <c s="16" t="str" r="P48"/>
+      <c s="16" t="str" r="Q48"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="E2:K3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="A9:P9"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="G11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:Q11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="G12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="O12:Q12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="O13:Q13"/>
     <mergeCell ref="C14:F14"/>
@@ -1980,50 +2091,65 @@
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="G41:J41"/>
     <mergeCell ref="K41:L41"/>
     <mergeCell ref="M41:N41"/>
     <mergeCell ref="O41:Q41"/>
     <mergeCell ref="C42:F42"/>
     <mergeCell ref="G42:J42"/>
     <mergeCell ref="K42:L42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="O42:Q42"/>
     <mergeCell ref="C43:F43"/>
     <mergeCell ref="G43:J43"/>
     <mergeCell ref="K43:L43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="O43:Q43"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="G44:J44"/>
     <mergeCell ref="K44:L44"/>
     <mergeCell ref="M44:N44"/>
     <mergeCell ref="O44:Q44"/>
     <mergeCell ref="C45:F45"/>
     <mergeCell ref="G45:J45"/>
     <mergeCell ref="K45:L45"/>
     <mergeCell ref="M45:N45"/>
     <mergeCell ref="O45:Q45"/>
+    <mergeCell ref="C46:F46"/>
+    <mergeCell ref="G46:J46"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="M46:N46"/>
+    <mergeCell ref="O46:Q46"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="G47:J47"/>
+    <mergeCell ref="K47:L47"/>
+    <mergeCell ref="M47:N47"/>
+    <mergeCell ref="O47:Q47"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="G48:J48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="M48:N48"/>
+    <mergeCell ref="O48:Q48"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.3875" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11Page &amp;P of &amp;N &amp;C&amp;"Calibri,Italic"&amp;9 The certification information of the above-listed Asbestos Project Monitors is updated monthly. While most project monitors renew their certification on or before the expiration date of the certification,</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">