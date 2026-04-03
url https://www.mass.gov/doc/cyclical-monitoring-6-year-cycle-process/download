--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -5,4635 +5,4310 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00104219" w:rsidP="54FCBFD7" w:rsidRDefault="00104219" w14:paraId="6159027C" w14:textId="70BD64F5">
+    <w:p w14:paraId="1D6A33C0" w14:textId="11087B2C" w:rsidR="7148F947" w:rsidRDefault="1562F08C" w:rsidP="00840B94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="6C43BEF8" w:rsidR="0611B633">
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="27A548A2">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cyclical Comprehensive Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00174CC2" w:rsidR="00104219" w:rsidP="5B8F43A0" w:rsidRDefault="00104219" w14:paraId="1C31E80E" w14:textId="22B64E5F" w14:noSpellErr="1">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00104219">
+    <w:p w14:paraId="1C31E80E" w14:textId="36451162" w:rsidR="00104219" w:rsidRPr="00174CC2" w:rsidRDefault="00104219" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="130A0462">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="130A0462" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive m</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00A947F0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00A947F0" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">onitoring </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="640EB076">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="640EB076" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00EE2FD2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EE2FD2" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="006F184C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006F184C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00A947F0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00A947F0" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="006F184C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006F184C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00A947F0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00A947F0" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ntervention </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="006F184C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006F184C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00A947F0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00A947F0" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ervice </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="006F184C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006F184C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00EE2FD2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EE2FD2" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rograms </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="009F1CBE">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="009F1CBE" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00CE29F1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CE29F1" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>specialty</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="009F1CBE">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="009F1CBE" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> service programs </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00EE2FD2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="25ACB902" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least once </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2FD2" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">every </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00CE29F1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CE29F1" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>six</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00EE2FD2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EE2FD2" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00F90A8D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00F90A8D" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="6E637C6A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="6E637C6A" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verify compliance with policies</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00410B1F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00410B1F" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="005C5AEB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="005C5AEB" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedures,</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00410B1F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00410B1F" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and federal requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="006F184C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006F184C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00EF7312">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EF7312" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="253F47"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="009F1CBE">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="009F1CBE" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Early Intervention Division</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00EF7312">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EF7312" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00CE29F1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CE29F1" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">provides differential </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00F53690">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00F53690" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">technical </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>technical assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7312" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>assistance</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve"> for each </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64FF6" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EIS program </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5A7C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and SSP program </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7312" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for each </w:t>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE29F1" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">based on </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7312" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">its </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>unique strengths, progress, challenges, and needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B8F43A0" w:rsidP="5B8F43A0" w:rsidRDefault="5B8F43A0" w14:paraId="52150FC7" w14:textId="4DE6DD34">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w14:paraId="52150FC7" w14:textId="4DE6DD34" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00174CC2" w:rsidR="00104219" w:rsidP="5B8F43A0" w:rsidRDefault="00104219" w14:paraId="04E7D094" w14:textId="5490A13D" w14:noSpellErr="1">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00104219">
+    <w:p w14:paraId="04E7D094" w14:textId="5490A13D" w:rsidR="00104219" w:rsidRPr="00174CC2" w:rsidRDefault="00104219" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>Scope</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00104219">
+        <w:t xml:space="preserve">Scope: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E020D" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Early Intervention Division</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0296" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004751B4" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0296" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taff, EI</w:t>
+      </w:r>
+      <w:r w:rsidR="09E141D9" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0296" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004751B4" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0296" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="004751B4" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0296" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irectors, </w:t>
+      </w:r>
+      <w:r w:rsidR="004751B4" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EIS program staff, </w:t>
+      </w:r>
+      <w:r w:rsidR="3DA0EFD0" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialty service program </w:t>
+      </w:r>
+      <w:r w:rsidR="6A866A74" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:r w:rsidR="0D4DCEA6" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="728E1087" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="0D4DCEA6" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service program staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04494697" w14:textId="46A9B921" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AE0FA6" w14:textId="29700D1B" w:rsidR="00104219" w:rsidRPr="00F6718B" w:rsidRDefault="28E9A2EE" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...154 lines deleted...]
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00104219">
+        <w:t xml:space="preserve">Prerequisites: </w:t>
+      </w:r>
+      <w:r w:rsidR="253B687E" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>Program Policy Protocol</w:t>
+      </w:r>
+      <w:r w:rsidR="18457FAE" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, access to EICS database</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7941ADF7" w14:textId="547B87B0" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F4C976" w14:textId="2FEB6123" w:rsidR="006B16F6" w:rsidRDefault="00E47BA0" w:rsidP="54FCBFD7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Procedure: </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntervention </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>ervice (EIS)</w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF66EE" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF66EE" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ice program (SSP) </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be monitored by </w:t>
+      </w:r>
+      <w:r w:rsidR="0024424B" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Early Intervention Division in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64FF6" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>6-year</w:t>
+      </w:r>
+      <w:r w:rsidR="0024424B" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cycle</w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly intervention service programs and specialty service </w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programs </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be assigned a specific monitoring </w:t>
+      </w:r>
+      <w:r w:rsidR="180580F2" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>cohort</w:t>
+      </w:r>
+      <w:r w:rsidR="000A23B6" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="001520F9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="001520F9" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="145C9AB8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will engage in monitoring activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00366A5F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="145C9AB8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00366A5F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00E35359">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00E35359" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onitoring </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00366A5F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="006B16F6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>focus on</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Improving educational results and functional outcomes for infants</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003D0DF4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003D0DF4" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toddlers</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="000B0C2B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="000B0C2B" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with disabilities; and </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="000B0C2B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="000B0C2B" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nsuring that </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="000B0C2B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="000B0C2B" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="1CFF30CD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="1CFF30CD" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">state and federal </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requirements under Part C of IDEA, with a particular emphasis on those requirements that are most closely related to improving educational results for infants</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003D0DF4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003D0DF4" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toddlers</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003D0DF4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003D0DF4" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="003E734F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with disabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="000B0C2B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="000B0C2B" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="006B16F6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B8F43A0" w:rsidP="54FCBFD7" w:rsidRDefault="5B8F43A0" w14:paraId="5082529E" w14:textId="330EBDFA">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5082529E" w14:textId="330EBDFA" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="54FCBFD7"/>
+    <w:p w14:paraId="67CF1D51" w14:textId="13D67533" w:rsidR="00186B82" w:rsidRDefault="00186B82" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Early Intervention Division will examine program’s policies</w:t>
+      </w:r>
+      <w:r w:rsidR="0070452C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F37" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">systems </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and evidence of implementation of those policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62FD9" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F37" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">systems </w:t>
+      </w:r>
+      <w:r w:rsidR="0082325D" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the following priority areas:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00186B82" w:rsidP="5B8F43A0" w:rsidRDefault="00186B82" w14:paraId="67CF1D51" w14:textId="13D67533" w14:noSpellErr="1">
-[...107 lines deleted...]
-    <w:p w:rsidR="004C4EC3" w:rsidP="5B8F43A0" w:rsidRDefault="004C4EC3" w14:paraId="65D2C66A" w14:textId="7D54C64A" w14:noSpellErr="1">
+    <w:p w14:paraId="65D2C66A" w14:textId="7D54C64A" w:rsidR="004C4EC3" w:rsidRDefault="004C4EC3" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SPP/APR Compliance Indicators </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4EC3" w:rsidP="5B8F43A0" w:rsidRDefault="004C4EC3" w14:paraId="1108EE7C" w14:textId="52ABCB01" w14:noSpellErr="1">
+    <w:p w14:paraId="1108EE7C" w14:textId="48B586F4" w:rsidR="004C4EC3" w:rsidRDefault="004C4EC3" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SPP/APR Results Indicators </w:t>
       </w:r>
+      <w:r w:rsidR="358C0343" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(including Child Find and Evaluation)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F5735D" w:rsidP="5B8F43A0" w:rsidRDefault="00221692" w14:paraId="3EE963E0" w14:textId="3819EF10" w14:noSpellErr="1">
+    <w:p w14:paraId="3EE963E0" w14:textId="3819EF10" w:rsidR="00F5735D" w:rsidRDefault="00221692" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Timely and Accurate Data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00221692" w:rsidP="5B8F43A0" w:rsidRDefault="00221692" w14:paraId="344F940F" w14:textId="0BD33E94" w14:noSpellErr="1">
+    <w:p w14:paraId="344F940F" w14:textId="0BD33E94" w:rsidR="00221692" w:rsidRDefault="00221692" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiscal </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00954A3C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00954A3C" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00954A3C" w:rsidP="5B8F43A0" w:rsidRDefault="00954A3C" w14:paraId="26A0C67A" w14:textId="212E0999" w14:noSpellErr="1">
+    <w:p w14:paraId="26A0C67A" w14:textId="212E0999" w:rsidR="00954A3C" w:rsidRDefault="00954A3C" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF1798" w:rsidR="00AF1798" w:rsidP="5B8F43A0" w:rsidRDefault="00954A3C" w14:paraId="2A7A3D2F" w14:textId="262C8B41" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="673DE6A8" w14:textId="4E71731D" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="7148F947">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F48C524" w14:textId="77777777" w:rsidR="00AF1798" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Monitoring Cycle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60803FBD" w14:textId="77777777" w:rsidR="00A47E76" w:rsidRDefault="00AF1798" w:rsidP="54FCBFD7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The EI Division </w:t>
+      </w:r>
+      <w:r w:rsidR="00204B08" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will release the monitoring cycle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF62FA" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="00204B08" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">months </w:t>
+      </w:r>
+      <w:r w:rsidR="00204B08" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior to engagement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D474162" w14:textId="70C569FF" w:rsidR="00EF62FA" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:t>valuation</w:t>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Cohort 1 will be completed by December 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF62FA" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5B8F43A0" w:rsidP="5B8F43A0" w:rsidRDefault="5B8F43A0" w14:paraId="673DE6A8" w14:textId="1FDE8D09">
+    <w:p w14:paraId="27D39B1B" w14:textId="62F7DC68" w:rsidR="00C62BAC" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-[...91 lines deleted...]
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>4</w:t>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohort 2 will </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62BAC" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>be completed by June 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62BAC" w:rsidP="54FCBFD7" w:rsidRDefault="00204B08" w14:paraId="27D39B1B" w14:textId="62F7DC68" w14:noSpellErr="1">
+    <w:p w14:paraId="7C134D93" w14:textId="77777777" w:rsidR="00C62BAC" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohort 3 will </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62BAC" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>be completed by December 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62BAC" w:rsidP="54FCBFD7" w:rsidRDefault="00204B08" w14:paraId="7C134D93" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="0B58EA57" w14:textId="0C5BE2EF" w:rsidR="3779B519" w:rsidRDefault="3779B519" w:rsidP="7148F947">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>be completed by December 2025</w:t>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Cohort 4 will be completed by June 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00603BC7" w:rsidP="54FCBFD7" w:rsidRDefault="00603BC7" w14:paraId="307B2285" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="307B2285" w14:textId="77777777" w:rsidR="00603BC7" w:rsidRDefault="00603BC7" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6266F49A" w:rsidP="54FCBFD7" w:rsidRDefault="6266F49A" w14:paraId="6460E83F" w14:textId="56BCAC71" w14:noSpellErr="1">
+    <w:p w14:paraId="6460E83F" w14:textId="56BCAC71" w:rsidR="6266F49A" w:rsidRDefault="6266F49A" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="2997A322" w:rsidP="54FCBFD7" w:rsidRDefault="2997A322" w14:paraId="0CECE9A1" w14:textId="3153FCB5" w14:noSpellErr="1">
+    <w:p w14:paraId="0CECE9A1" w14:textId="3153FCB5" w:rsidR="2997A322" w:rsidRDefault="2997A322" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w14:paraId="7A24B626" w14:textId="53F462C4">
+    <w:p w14:paraId="7A24B626" w14:textId="53F462C4" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62BAC" w:rsidP="54FCBFD7" w:rsidRDefault="00C62BAC" w14:paraId="6EF7155B" w14:textId="260857C8">
+    <w:p w14:paraId="6EF7155B" w14:textId="260857C8" w:rsidR="00C62BAC" w:rsidRDefault="00C62BAC" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Phased Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E49F7" w:rsidP="5B8F43A0" w:rsidRDefault="007E49F7" w14:paraId="4D48C745" w14:textId="389C8C3C">
+    <w:p w14:paraId="4D48C745" w14:textId="389C8C3C" w:rsidR="007E49F7" w:rsidRDefault="007E49F7" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Monitoring will be conducted</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="00C62BAC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00C62BAC" w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in three phases:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="40A81F30" w14:textId="245219A8">
+    <w:p w14:paraId="40A81F30" w14:textId="245219A8" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="006C7287" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Discovery</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00E710BE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00E710BE" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00E65A32">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00E65A32" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Document requests, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00E626C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00E626C5" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>policies,</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00E65A32">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00E65A32" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and procedures for priority areas</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="000330BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="000330BD" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="34AF9168" w14:textId="24D671EF">
+    <w:p w14:paraId="34AF9168" w14:textId="24D671EF" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="49C4EC75" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">The clinical oversight and support specialist (COSS) assigned to the program will request documents needed for review related to required policies and procedures for implementing IDEA part C. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="366FCBCC" w14:textId="3EFDA42A" w14:noSpellErr="1">
+    <w:p w14:paraId="366FCBCC" w14:textId="3EFDA42A" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="49C4EC75" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> will be given a link to a secure folder to put all documents requested into one place. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The program being monitored will be given a link to a secure folder to put all documents requested into one place. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="6B6E0D05" w14:textId="5AAE91E9" w14:noSpellErr="1">
+    <w:p w14:paraId="6B6E0D05" w14:textId="5AAE91E9" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="49C4EC75" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COSS will review all documents for IDEA Part C and Early Intervention Operational Standards requirements.</w:t>
       </w:r>
-      <w:r w:rsidRPr="54FCBFD7" w:rsidR="49C4EC75">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="06DF63E9" w14:textId="762074C7" w14:noSpellErr="1">
+    <w:p w14:paraId="06DF63E9" w14:textId="762074C7" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="49C4EC75" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Document samples and evidence supporting implementation of policies and procedures may be requested for specific areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="429D767F" w14:textId="1D22B28D" w14:noSpellErr="1">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+    <w:p w14:paraId="429D767F" w14:textId="1D22B28D" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="00696725" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:textId="4FAE8F68" w14:paraId="0D2AD64D">
+    <w:p w14:paraId="0D2AD64D" w14:textId="4FAE8F68" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="00696725" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00696725">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00696725">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:position w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interviews with families and staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00324782">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00324782" w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:position w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00696725">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:position w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from the program </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00696725">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>conducted, record review conducted</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="6ADC7B16" w14:textId="5BF2794D">
+    <w:p w14:paraId="6ADC7B16" w14:textId="5BF2794D" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="06033205" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> staff and families for interviews. </w:t>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programs will identify staff and families for interviews. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="18D61440" w14:textId="14B46693" w14:noSpellErr="1">
+    <w:p w14:paraId="18D61440" w14:textId="14B46693" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="06033205" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COSS will complete scheduling of interviews during the discovery phase and conduct interviews during the engagement phase. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="1BCF1C60" w14:textId="67CFDBAF" w14:noSpellErr="1">
+    <w:p w14:paraId="1BCF1C60" w14:textId="1FE4FCD2" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="06033205" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Record reviews will be conducted on 10 children chosen by the EI Division.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record reviews will be conducted on </w:t>
+      </w:r>
+      <w:r w:rsidR="128CF342" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a sample of children representative of the size of the program based on a z score analysis (approximately 10 to 20 children)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chosen by the EI Division.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="237DCB19" w14:textId="65417AFE">
+    <w:p w14:paraId="237DCB19" w14:textId="7E67E2F2" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="49F61E86" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Programs will be given the enrollment numbers of the 10 children being reviewed and will have an opportunity to confirm that information is in the Early Intervention Client System database or will upload needed documentation to the shared folder.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Programs will be given the enrollment numbers of the children being reviewed and will have an opportunity to confirm that information is in the Early Intervention Client System database or will upload needed documentation to the shared folder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="25E7C5FF" w14:textId="257B0601">
+    <w:p w14:paraId="25E7C5FF" w14:textId="257B0601" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="00696725" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="129913E2" w14:textId="101A1E95">
+    <w:p w14:paraId="129913E2" w14:textId="101A1E95" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="00B945D9" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Report and Findings</w:t>
       </w:r>
-      <w:r w:rsidRPr="5B8F43A0" w:rsidR="00B945D9">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="5B8F43A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="32694210" w14:textId="159DB903">
+    <w:p w14:paraId="32694210" w14:textId="159DB903" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="1B1AE05E" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">COSS will review all the information gathered during the Discovery and Engagement phases. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="5B635337" w14:textId="49C85DBD" w14:noSpellErr="1">
+    <w:p w14:paraId="5B635337" w14:textId="3A4EE02C" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="1B1AE05E" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-        <w:t>, findings will be shared with the program director and a close out letter and report will also be sent via email.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EI Division will write </w:t>
+      </w:r>
+      <w:r w:rsidR="0991C5B4" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>report with investigative findings and specified corrective actions if applicable, findings will be shared with the program director and a close out letter and report will also be sent via email.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="686D5741" w14:textId="01844143" w14:noSpellErr="1">
+    <w:p w14:paraId="686D5741" w14:textId="01844143" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="1B1AE05E" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> will be provided based on individual need. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical assistance will be provided based on individual need. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="6934796C" w14:textId="7ED8995D" w14:noSpellErr="1">
+    <w:p w14:paraId="6934796C" w14:textId="7ED8995D" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="1B1AE05E" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext w:val="0"/>
-        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54FCBFD7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review of evidence of correction (as soon as possible but no later than one year from identification).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="54FCBFD7" w:rsidRDefault="00696725" w14:paraId="6F24BE13" w14:textId="72FDE12D">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="6F24BE13" w14:textId="72FDE12D" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="1B1AE05E" w:rsidP="54FCBFD7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> be posted publicly and will be posted on the Early Intervention Division website.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reports are required to be posted publicly and will be posted on the Early Intervention Division website.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00696725" w:rsidR="00696725" w:rsidP="5B8F43A0" w:rsidRDefault="00696725" w14:paraId="5E8FE3F9" w14:textId="0878ED5A">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62334385" w14:textId="69354679" w:rsidR="1ACC9818" w:rsidRDefault="1ACC9818" w:rsidP="7148F947">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Close out Reports once correction of noncompliance is verified will also be posted on the Early Intervention Division Website</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="5B8F43A0" w:rsidP="5B8F43A0" w:rsidRDefault="5B8F43A0" w14:paraId="556F5EE8" w14:textId="48EF55A8">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+    <w:p w14:paraId="5E8FE3F9" w14:textId="0878ED5A" w:rsidR="00696725" w:rsidRPr="00696725" w:rsidRDefault="00696725" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="0088550E" w:rsidR="009B2794">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:p w14:paraId="556F5EE8" w14:textId="48EF55A8" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="5B8F43A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="5B8F43A0">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F5BCA" w:rsidP="005406B4" w:rsidRDefault="001F5BCA" w14:paraId="21997636" w14:textId="77777777">
+    <w:p w14:paraId="715550C1" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F5BCA" w:rsidP="005406B4" w:rsidRDefault="001F5BCA" w14:paraId="41B1B47E" w14:textId="77777777">
+    <w:p w14:paraId="55D2B5F0" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001F5BCA" w:rsidRDefault="001F5BCA" w14:paraId="3BCC733F" w14:textId="77777777">
+    <w:p w14:paraId="37E0E837" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F5BCA" w:rsidP="005406B4" w:rsidRDefault="001F5BCA" w14:paraId="2B3D6EC7" w14:textId="77777777">
+    <w:p w14:paraId="352792BA" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F5BCA" w:rsidP="005406B4" w:rsidRDefault="001F5BCA" w14:paraId="2989BDB4" w14:textId="77777777">
+    <w:p w14:paraId="64143201" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001F5BCA" w:rsidRDefault="001F5BCA" w14:paraId="31F83BD5" w14:textId="77777777">
+    <w:p w14:paraId="2D021FF8" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...196 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="183D01DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45064C06"/>
     <w:lvl w:ilvl="0" w:tplc="17B4BB8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC28E522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0B24AFCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="179C1BA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9276338A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8520C374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CF6616E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2BDC1B36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="61708CC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C744315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F442DF0"/>
     <w:lvl w:ilvl="0" w:tplc="DEA61A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B1B84D66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BE5C426C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="81C62508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1D967C8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7648118C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6434B022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B0EE2CB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DA72FD1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FFA79F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B905640"/>
+    <w:lvl w:ilvl="0" w:tplc="3F260832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C366A6A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="978A0E78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5FF011F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF7A3888">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04209ED8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="53A69920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E0D03F2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="58029710">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="204C3DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="213699C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="260F55B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54B656F2"/>
     <w:lvl w:ilvl="0" w:tplc="FE3017CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C2F83104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B226F308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FEC8CC5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="895AC8E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F578C02A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="BEC4DC04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="06C2A6AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6576BEB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B163758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1C0FED2"/>
     <w:lvl w:ilvl="0" w:tplc="82649D7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="262268B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2B7C7BB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6BF40EC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="208857C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="12CC82C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="941A0F7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7E642EEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B56C8FD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C74129D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92A8B1C4"/>
     <w:lvl w:ilvl="0" w:tplc="1D384D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C808240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="63F2ACAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3A3C8D58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFB4390C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EEACC760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="38187CA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D9C89000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE028276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30BB3E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A41E7B82"/>
     <w:lvl w:ilvl="0" w:tplc="BB9E1F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="719285E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="37EEFDB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4E0CA9AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5EC06B22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="83CED8C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EB06D16A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="763EA9E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B262D7B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A4CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2068B354"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C09495E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="30B2A1C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="214CE442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="527258AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="708047F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56F8C166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E494B658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F0B29B6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DE82C4F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38694D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="335E118E"/>
     <w:lvl w:ilvl="0" w:tplc="DDDAA8D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AAC0149A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BF7A284C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="53461F10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="33D4B3BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="752ECFB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F3D49AEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8006E77C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DF201F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39AF2259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0442892"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C214D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A00C476"/>
     <w:lvl w:ilvl="0" w:tplc="8852463A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7BDE7E0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="275669DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="BEF08FC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8068B934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9D321876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C640393A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D578F948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA00817A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9A3392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A90FA80"/>
     <w:lvl w:ilvl="0" w:tplc="BDCCE552">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFAACD78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="32706552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5D94642A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1C60DBA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="967A34D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0346E666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="56648A84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7D56C89C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="510D308B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01F6B620"/>
     <w:lvl w:ilvl="0" w:tplc="92F2CAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E6C7650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4DDC7CF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CFACB20A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BC28FC70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0B88B2CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2C424400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="05223AA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B022BB64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55071492"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2EED124"/>
+    <w:lvl w:ilvl="0" w:tplc="F46A28E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AE767B7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="56E87866">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="48125074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F2B25D3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2D0A5F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4DEE2142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="41EE95B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FBFA4002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FB5689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0A04FE"/>
     <w:lvl w:ilvl="0" w:tplc="D03638F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0714C46C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F15030B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="57722A94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BC92CB26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2F842366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5860D0BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F7B2EC14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47C6CD10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1C06F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8034D516"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB729E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="608072DA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4664,111 +4339,111 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="18">
+  <w:num w:numId="1" w16cid:durableId="1276981280">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1211310644">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="700401902">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="88165397">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="350036573">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="6" w16cid:durableId="2055691421">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="700401902">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="7" w16cid:durableId="1050223331">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="88165397">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="8" w16cid:durableId="1508979014">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="350036573">
+  <w:num w:numId="9" w16cid:durableId="1254901747">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1667588817">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="933971889">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1488667578">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="16589811">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1841043447">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1384063825">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1066299771">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2055691421">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1050223331">
+  <w:num w:numId="17" w16cid:durableId="1708211467">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1508979014">
-[...26 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1708211467">
+  <w:num w:numId="18" w16cid:durableId="708454560">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="223"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104219"/>
     <w:rsid w:val="00024D25"/>
     <w:rsid w:val="000330BD"/>
     <w:rsid w:val="00036F9B"/>
@@ -4890,50 +4565,51 @@
     <w:rsid w:val="0050793B"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="005406B4"/>
     <w:rsid w:val="005542C3"/>
     <w:rsid w:val="00575427"/>
     <w:rsid w:val="0058395B"/>
     <w:rsid w:val="00584218"/>
     <w:rsid w:val="00586B33"/>
     <w:rsid w:val="00587DD2"/>
     <w:rsid w:val="00594421"/>
     <w:rsid w:val="005A0926"/>
     <w:rsid w:val="005B7630"/>
     <w:rsid w:val="005C1B52"/>
     <w:rsid w:val="005C5AEB"/>
     <w:rsid w:val="005D7C71"/>
     <w:rsid w:val="005E4876"/>
     <w:rsid w:val="005E57B8"/>
     <w:rsid w:val="005E6B59"/>
     <w:rsid w:val="005E773B"/>
     <w:rsid w:val="005F3DE8"/>
     <w:rsid w:val="005F54A5"/>
     <w:rsid w:val="00603BC7"/>
     <w:rsid w:val="00607F2C"/>
     <w:rsid w:val="00611195"/>
     <w:rsid w:val="00613782"/>
+    <w:rsid w:val="00621BD7"/>
     <w:rsid w:val="00633B4D"/>
     <w:rsid w:val="00642277"/>
     <w:rsid w:val="006646B8"/>
     <w:rsid w:val="006758D9"/>
     <w:rsid w:val="006878E9"/>
     <w:rsid w:val="0069386B"/>
     <w:rsid w:val="00696725"/>
     <w:rsid w:val="006A378B"/>
     <w:rsid w:val="006A6F83"/>
     <w:rsid w:val="006B16F6"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="006B6E07"/>
     <w:rsid w:val="006B7A9A"/>
     <w:rsid w:val="006C187A"/>
     <w:rsid w:val="006C7287"/>
     <w:rsid w:val="006C7715"/>
     <w:rsid w:val="006D11CB"/>
     <w:rsid w:val="006D281A"/>
     <w:rsid w:val="006D373A"/>
     <w:rsid w:val="006E12D1"/>
     <w:rsid w:val="006E1381"/>
     <w:rsid w:val="006E6555"/>
     <w:rsid w:val="006F184C"/>
     <w:rsid w:val="00701F57"/>
     <w:rsid w:val="0070452C"/>
@@ -4948,50 +4624,51 @@
     <w:rsid w:val="00752213"/>
     <w:rsid w:val="00763B80"/>
     <w:rsid w:val="0076686E"/>
     <w:rsid w:val="00786877"/>
     <w:rsid w:val="00791F19"/>
     <w:rsid w:val="007A42C9"/>
     <w:rsid w:val="007A6BFB"/>
     <w:rsid w:val="007C0A28"/>
     <w:rsid w:val="007C15CA"/>
     <w:rsid w:val="007C4EF9"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007D1C9B"/>
     <w:rsid w:val="007D6C0D"/>
     <w:rsid w:val="007E49F7"/>
     <w:rsid w:val="007F1D11"/>
     <w:rsid w:val="007F1F91"/>
     <w:rsid w:val="007F6317"/>
     <w:rsid w:val="008010C4"/>
     <w:rsid w:val="008056BA"/>
     <w:rsid w:val="0080785C"/>
     <w:rsid w:val="008142AD"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="00822D59"/>
     <w:rsid w:val="0082325D"/>
     <w:rsid w:val="00833A8E"/>
+    <w:rsid w:val="00840B94"/>
     <w:rsid w:val="008564D4"/>
     <w:rsid w:val="008647BF"/>
     <w:rsid w:val="008765A2"/>
     <w:rsid w:val="008853CE"/>
     <w:rsid w:val="0088550E"/>
     <w:rsid w:val="00886BCA"/>
     <w:rsid w:val="00890B74"/>
     <w:rsid w:val="008916DB"/>
     <w:rsid w:val="008A2FE0"/>
     <w:rsid w:val="008A76E6"/>
     <w:rsid w:val="008B5CB4"/>
     <w:rsid w:val="008D4727"/>
     <w:rsid w:val="008E6084"/>
     <w:rsid w:val="008F038D"/>
     <w:rsid w:val="009070CE"/>
     <w:rsid w:val="0091617E"/>
     <w:rsid w:val="00931EC2"/>
     <w:rsid w:val="00954A3C"/>
     <w:rsid w:val="00974DAF"/>
     <w:rsid w:val="00981D5F"/>
     <w:rsid w:val="009937A4"/>
     <w:rsid w:val="009A220A"/>
     <w:rsid w:val="009A51BB"/>
     <w:rsid w:val="009A5AB7"/>
     <w:rsid w:val="009A6CE7"/>
@@ -5143,263 +4820,288 @@
     <w:rsid w:val="00F37672"/>
     <w:rsid w:val="00F4227D"/>
     <w:rsid w:val="00F43697"/>
     <w:rsid w:val="00F4701F"/>
     <w:rsid w:val="00F53690"/>
     <w:rsid w:val="00F538ED"/>
     <w:rsid w:val="00F558C6"/>
     <w:rsid w:val="00F55F37"/>
     <w:rsid w:val="00F5735D"/>
     <w:rsid w:val="00F6718B"/>
     <w:rsid w:val="00F863DB"/>
     <w:rsid w:val="00F86C75"/>
     <w:rsid w:val="00F90A8D"/>
     <w:rsid w:val="00F9776B"/>
     <w:rsid w:val="00FA5208"/>
     <w:rsid w:val="00FC0B53"/>
     <w:rsid w:val="00FC27E5"/>
     <w:rsid w:val="00FC747F"/>
     <w:rsid w:val="00FE1FC6"/>
     <w:rsid w:val="00FE66B6"/>
     <w:rsid w:val="00FF0976"/>
     <w:rsid w:val="015DDA3D"/>
     <w:rsid w:val="05628412"/>
     <w:rsid w:val="06033205"/>
     <w:rsid w:val="0611B633"/>
+    <w:rsid w:val="0991C5B4"/>
     <w:rsid w:val="09992997"/>
     <w:rsid w:val="09E141D9"/>
     <w:rsid w:val="0A4A5DC1"/>
+    <w:rsid w:val="0A953EA8"/>
+    <w:rsid w:val="0AD91152"/>
     <w:rsid w:val="0D1730B8"/>
     <w:rsid w:val="0D4DCEA6"/>
     <w:rsid w:val="0D5326F5"/>
     <w:rsid w:val="102BC504"/>
     <w:rsid w:val="11A681A2"/>
     <w:rsid w:val="122B4ED9"/>
     <w:rsid w:val="1274A1FB"/>
+    <w:rsid w:val="128CF342"/>
     <w:rsid w:val="130A0462"/>
     <w:rsid w:val="133C371D"/>
     <w:rsid w:val="145C9AB8"/>
+    <w:rsid w:val="14F65EA5"/>
+    <w:rsid w:val="1562F08C"/>
     <w:rsid w:val="16561670"/>
     <w:rsid w:val="17D34F71"/>
     <w:rsid w:val="17E1E138"/>
+    <w:rsid w:val="180580F2"/>
+    <w:rsid w:val="18457FAE"/>
     <w:rsid w:val="1AA2D9EA"/>
+    <w:rsid w:val="1ACC9818"/>
     <w:rsid w:val="1B0B4645"/>
     <w:rsid w:val="1B1AE05E"/>
     <w:rsid w:val="1CFF30CD"/>
     <w:rsid w:val="1E11FE44"/>
     <w:rsid w:val="1FF881AF"/>
     <w:rsid w:val="2179F33C"/>
     <w:rsid w:val="21CF73B3"/>
     <w:rsid w:val="22B50242"/>
     <w:rsid w:val="23F8B192"/>
     <w:rsid w:val="2447E262"/>
+    <w:rsid w:val="253B687E"/>
     <w:rsid w:val="254863AA"/>
+    <w:rsid w:val="25ACB902"/>
+    <w:rsid w:val="26EF45DC"/>
     <w:rsid w:val="2730F2A5"/>
     <w:rsid w:val="279D9D7D"/>
+    <w:rsid w:val="27A548A2"/>
+    <w:rsid w:val="28E9A2EE"/>
     <w:rsid w:val="2997A322"/>
     <w:rsid w:val="2AEC1222"/>
+    <w:rsid w:val="2B838DB4"/>
     <w:rsid w:val="2EEF5A9F"/>
     <w:rsid w:val="31B58E5F"/>
     <w:rsid w:val="31CC2F56"/>
     <w:rsid w:val="31E2A222"/>
     <w:rsid w:val="32E21703"/>
     <w:rsid w:val="347FC072"/>
     <w:rsid w:val="3535A54D"/>
+    <w:rsid w:val="358C0343"/>
+    <w:rsid w:val="3779B519"/>
+    <w:rsid w:val="38B273D0"/>
     <w:rsid w:val="395F2551"/>
     <w:rsid w:val="3B5C1659"/>
     <w:rsid w:val="3BFED8DE"/>
     <w:rsid w:val="3DA0EFD0"/>
     <w:rsid w:val="3F155D7D"/>
-    <w:rsid w:val="3F155D7D"/>
     <w:rsid w:val="3F90278E"/>
     <w:rsid w:val="40ED7024"/>
+    <w:rsid w:val="42B20A89"/>
     <w:rsid w:val="441F995A"/>
     <w:rsid w:val="45955D11"/>
     <w:rsid w:val="48DBE6EE"/>
     <w:rsid w:val="49C4EC75"/>
+    <w:rsid w:val="49F61E86"/>
     <w:rsid w:val="4BDC86F3"/>
     <w:rsid w:val="4C13D11A"/>
     <w:rsid w:val="4C4845D5"/>
     <w:rsid w:val="4EF51D59"/>
     <w:rsid w:val="4EFBACA4"/>
     <w:rsid w:val="5115F2DF"/>
     <w:rsid w:val="525B6CDB"/>
     <w:rsid w:val="53004EC9"/>
     <w:rsid w:val="5467CB53"/>
     <w:rsid w:val="54FCBFD7"/>
     <w:rsid w:val="56A12D28"/>
     <w:rsid w:val="56E20F79"/>
     <w:rsid w:val="570B79EF"/>
+    <w:rsid w:val="58B3B74E"/>
+    <w:rsid w:val="5980116E"/>
     <w:rsid w:val="5A3B3C44"/>
     <w:rsid w:val="5B5287F9"/>
     <w:rsid w:val="5B8F43A0"/>
     <w:rsid w:val="5C897D54"/>
+    <w:rsid w:val="5D0AD1BD"/>
     <w:rsid w:val="5D100539"/>
     <w:rsid w:val="5DC277A9"/>
     <w:rsid w:val="5FE76B99"/>
     <w:rsid w:val="609FBF85"/>
     <w:rsid w:val="61E8823A"/>
     <w:rsid w:val="6266F49A"/>
     <w:rsid w:val="63B85333"/>
     <w:rsid w:val="640EB076"/>
     <w:rsid w:val="65AD9948"/>
     <w:rsid w:val="65C0218D"/>
     <w:rsid w:val="67FD50BB"/>
     <w:rsid w:val="6A866A74"/>
     <w:rsid w:val="6B2452BC"/>
     <w:rsid w:val="6BA285CF"/>
     <w:rsid w:val="6C43BEF8"/>
     <w:rsid w:val="6C812F5F"/>
     <w:rsid w:val="6C8402FD"/>
     <w:rsid w:val="6C8E1FE2"/>
     <w:rsid w:val="6E637C6A"/>
     <w:rsid w:val="6EB40717"/>
     <w:rsid w:val="6ECB3F86"/>
+    <w:rsid w:val="7111A8F1"/>
+    <w:rsid w:val="7148F947"/>
     <w:rsid w:val="728E1087"/>
     <w:rsid w:val="73BC13E1"/>
     <w:rsid w:val="75D120D0"/>
     <w:rsid w:val="76097068"/>
+    <w:rsid w:val="76403C4F"/>
     <w:rsid w:val="7702E0FB"/>
     <w:rsid w:val="77314640"/>
     <w:rsid w:val="776C57D2"/>
     <w:rsid w:val="783A3D79"/>
     <w:rsid w:val="78D42F36"/>
     <w:rsid w:val="7A0EA0C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73BFB460"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7943B4CF-168F-43E7-B844-0FC261106340}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5555,52 +5257,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5667,414 +5369,417 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="5B8F43A0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="5B8F43A0"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="true">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="5B8F43A0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="游明朝" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="true">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="5B8F43A0"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003957CB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F140A2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00245328"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00245328"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008A76E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B460BD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E710BE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005406B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005406B4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005406B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005406B4"/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00C737EF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00091913"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D448F0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="46688301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="755520461">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6500,51 +6205,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1295868153">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6811,73 +6517,83 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f585cda5f68478c85772a40e51703f67">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6894,50 +6610,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -7039,160 +6760,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434">
       <UserInfo>
         <DisplayName>Bombardier, Faith (DPH)</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Robinson, Shari S (DPH)</DisplayName>
         <AccountId>66</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dennehy-Colorusso, Mary (DPH)</DisplayName>
         <AccountId>26</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Conlon, Michelle E (DPH)</DisplayName>
         <AccountId>8</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Woodward, Julie (DPH)</DisplayName>
         <AccountId>78</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53B43BA5-751E-4E74-8359-CBAB0C7D3C43}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C8A255E-D632-4793-9081-D88907E4D61F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87133111-6FC2-4F5C-8F39-3E1672E9801F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>611</Words>
+  <Characters>3487</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4090</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>337</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>