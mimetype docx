--- v1 (2026-04-03)
+++ v2 (2026-07-26)
@@ -5,53 +5,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D6A33C0" w14:textId="11087B2C" w:rsidR="7148F947" w:rsidRDefault="1562F08C" w:rsidP="00840B94">
+    <w:p w14:paraId="1D6A33C0" w14:textId="11087B2C" w:rsidR="7148F947" w:rsidRDefault="1562F08C" w:rsidP="001F588E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="27A548A2">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cyclical Comprehensive Monitoring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C31E80E" w14:textId="36451162" w:rsidR="00104219" w:rsidRPr="00174CC2" w:rsidRDefault="00104219" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8F43A0">
         <w:rPr>
@@ -542,324 +542,348 @@
           <w:rStyle w:val="Heading3Char"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Program Policy Protocol</w:t>
       </w:r>
       <w:r w:rsidR="18457FAE" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, access to EICS database</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7941ADF7" w14:textId="547B87B0" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F4C976" w14:textId="2FEB6123" w:rsidR="006B16F6" w:rsidRDefault="00E47BA0" w:rsidP="54FCBFD7">
+    <w:p w14:paraId="21F4C976" w14:textId="69585B5A" w:rsidR="006B16F6" w:rsidRDefault="00E47BA0" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Procedure: </w:t>
       </w:r>
       <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
-      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+      <w:r w:rsidR="00187BF2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">contracted </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">arly </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">ntervention </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">ntervention </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>ervice (EIS)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> program </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF66EE" w:rsidRPr="7148F947">
+        <w:t>ervice (EIS)</w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve"> program </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF66EE" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>specialty</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF66EE" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> serv</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF66EE" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">ice program (SSP) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve"> serv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9446E" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">will be monitored by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024424B" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">ice program (SSP) </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Early Intervention Division in a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B64FF6" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">will be monitored by </w:t>
+      </w:r>
+      <w:r w:rsidR="0024424B" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>6-year</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024424B" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">the Early Intervention Division in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64FF6" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cycle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t>6-year</w:t>
+      </w:r>
+      <w:r w:rsidR="0024424B" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve"> cycle</w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">arly intervention service programs and specialty service </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">programs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">arly intervention service programs and specialty service </w:t>
+      </w:r>
+      <w:r w:rsidR="009B40DD" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">will be assigned a specific monitoring </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="180580F2" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">programs </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>cohort</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A23B6" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">will be assigned a specific monitoring </w:t>
+      </w:r>
+      <w:r w:rsidR="180580F2" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t>cohort</w:t>
+      </w:r>
+      <w:r w:rsidR="000A23B6" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001520F9" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="001520F9" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>will engage in monitoring activities</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
+        <w:t>will engage in monitoring activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="145C9AB8" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E35359" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">onitoring </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35359" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">will </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">onitoring </w:t>
+      </w:r>
+      <w:r w:rsidR="00366A5F" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>focus on</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="006B16F6" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Improving educational results and functional outcomes for infants</w:t>
+        <w:t>focus on</w:t>
+      </w:r>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B84">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>mproving educational results and functional outcomes for infants</w:t>
       </w:r>
       <w:r w:rsidR="003D0DF4" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="003E734F" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>toddlers</w:t>
       </w:r>
       <w:r w:rsidR="000B0C2B" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1029,94 +1053,94 @@
       <w:r w:rsidRPr="5B8F43A0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00F55F37" w:rsidRPr="5B8F43A0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">systems </w:t>
       </w:r>
       <w:r w:rsidR="0082325D" w:rsidRPr="5B8F43A0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the following priority areas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D2C66A" w14:textId="7D54C64A" w:rsidR="004C4EC3" w:rsidRDefault="004C4EC3" w:rsidP="5B8F43A0">
+    <w:p w14:paraId="65D2C66A" w14:textId="0626E82C" w:rsidR="004C4EC3" w:rsidRDefault="004C4EC3" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8F43A0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SPP/APR Compliance Indicators </w:t>
+        <w:t xml:space="preserve">Compliance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1108EE7C" w14:textId="48B586F4" w:rsidR="004C4EC3" w:rsidRDefault="004C4EC3" w:rsidP="5B8F43A0">
+    <w:p w14:paraId="1108EE7C" w14:textId="7339917F" w:rsidR="004C4EC3" w:rsidRDefault="004C4EC3" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SPP/APR Results Indicators </w:t>
+        <w:t xml:space="preserve">Results </w:t>
       </w:r>
       <w:r w:rsidR="358C0343" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(including Child Find and Evaluation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE963E0" w14:textId="3819EF10" w:rsidR="00F5735D" w:rsidRDefault="00221692" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B8F43A0">
@@ -1269,123 +1293,173 @@
     <w:p w14:paraId="5D474162" w14:textId="70C569FF" w:rsidR="00EF62FA" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="54FCBFD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Cohort 1 will be completed by December 202</w:t>
       </w:r>
       <w:r w:rsidR="00EF62FA" w:rsidRPr="54FCBFD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D39B1B" w14:textId="62F7DC68" w:rsidR="00C62BAC" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
+    <w:p w14:paraId="27D39B1B" w14:textId="028F98F2" w:rsidR="00C62BAC" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="54FCBFD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Cohort 2 will </w:t>
       </w:r>
       <w:r w:rsidR="00C62BAC" w:rsidRPr="54FCBFD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>be completed by June 2024</w:t>
+        <w:t>be completed by June 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6193B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="54FCBFD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C134D93" w14:textId="77777777" w:rsidR="00C62BAC" w:rsidRDefault="00204B08" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Cohort 3 will </w:t>
       </w:r>
       <w:r w:rsidR="00C62BAC" w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>be completed by December 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B58EA57" w14:textId="0C5BE2EF" w:rsidR="3779B519" w:rsidRDefault="3779B519" w:rsidP="7148F947">
+    <w:p w14:paraId="0B58EA57" w14:textId="59EB2D4A" w:rsidR="3779B519" w:rsidRDefault="3779B519" w:rsidP="7148F947">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7148F947">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Cohort 4 will be completed by June 2025</w:t>
+        <w:t>Cohort 4 will be completed by June 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6193B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3A327A" w14:textId="52121074" w:rsidR="00CF72BC" w:rsidRDefault="00CF72BC" w:rsidP="7148F947">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Cohort 5 will be completed by December 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E42818C" w14:textId="4913BD68" w:rsidR="00CF72BC" w:rsidRDefault="00CF72BC" w:rsidP="7148F947">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Cohort 6 will be completed by June 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307B2285" w14:textId="77777777" w:rsidR="00603BC7" w:rsidRDefault="00603BC7" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6460E83F" w14:textId="56BCAC71" w:rsidR="6266F49A" w:rsidRDefault="6266F49A" w:rsidP="54FCBFD7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CECE9A1" w14:textId="3153FCB5" w:rsidR="2997A322" w:rsidRDefault="2997A322" w:rsidP="54FCBFD7">
@@ -1954,185 +2028,183 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556F5EE8" w14:textId="48EF55A8" w:rsidR="5B8F43A0" w:rsidRDefault="5B8F43A0" w:rsidP="5B8F43A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="5B8F43A0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="715550C1" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
+    <w:p w14:paraId="61F475AD" w14:textId="77777777" w:rsidR="004C2E37" w:rsidRDefault="004C2E37" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55D2B5F0" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
+    <w:p w14:paraId="6B08790B" w14:textId="77777777" w:rsidR="004C2E37" w:rsidRDefault="004C2E37" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37E0E837" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7">
+    <w:p w14:paraId="2ADC29BF" w14:textId="77777777" w:rsidR="004C2E37" w:rsidRDefault="004C2E37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="352792BA" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
+    <w:p w14:paraId="299776D5" w14:textId="77777777" w:rsidR="004C2E37" w:rsidRDefault="004C2E37" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64143201" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7" w:rsidP="005406B4">
+    <w:p w14:paraId="23E569EA" w14:textId="77777777" w:rsidR="004C2E37" w:rsidRDefault="004C2E37" w:rsidP="005406B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D021FF8" w14:textId="77777777" w:rsidR="00621BD7" w:rsidRDefault="00621BD7">
+    <w:p w14:paraId="7991B08F" w14:textId="77777777" w:rsidR="004C2E37" w:rsidRDefault="004C2E37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="183D01DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45064C06"/>
     <w:lvl w:ilvl="0" w:tplc="17B4BB8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC28E522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2372,124 +2444,124 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DA72FD1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FFA79F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3B905640"/>
-    <w:lvl w:ilvl="0" w:tplc="3F260832">
+    <w:tmpl w:val="88F81B48"/>
+    <w:lvl w:ilvl="0" w:tplc="0A465B4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C366A6A6">
+    <w:lvl w:ilvl="1" w:tplc="90E4F336">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="978A0E78">
+    <w:lvl w:ilvl="2" w:tplc="1F4E4834">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5FF011F2">
+    <w:lvl w:ilvl="3" w:tplc="44FAAEB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CF7A3888">
+    <w:lvl w:ilvl="4" w:tplc="16B43726">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04209ED8">
+    <w:lvl w:ilvl="5" w:tplc="0428AB4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53A69920">
+    <w:lvl w:ilvl="6" w:tplc="AC920BB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E0D03F2E">
+    <w:lvl w:ilvl="7" w:tplc="3346664C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58029710">
+    <w:lvl w:ilvl="8" w:tplc="F9BAE05C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="204C3DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="213699C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3132,123 +3204,123 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B262D7B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A4CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2068B354"/>
-    <w:lvl w:ilvl="0" w:tplc="C09495E6">
+    <w:lvl w:ilvl="0" w:tplc="A738A6AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30B2A1C2">
+    <w:lvl w:ilvl="1" w:tplc="B01CD080">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="214CE442" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65B07ECE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="527258AE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3714877A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="708047F8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BA7A6986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56F8C166" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CC845770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E494B658" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C368185E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F0B29B6A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14F8C82E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DE82C4F4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3998D928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38694D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="335E118E"/>
     <w:lvl w:ilvl="0" w:tplc="DDDAA8D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3890,148 +3962,148 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B022BB64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55071492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2EED124"/>
-    <w:lvl w:ilvl="0" w:tplc="F46A28E2">
+    <w:tmpl w:val="46FA7B30"/>
+    <w:lvl w:ilvl="0" w:tplc="6CF42F34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AE767B7A">
+    <w:lvl w:ilvl="1" w:tplc="6A8E6B2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56E87866">
+    <w:lvl w:ilvl="2" w:tplc="2CF4F222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48125074">
+    <w:lvl w:ilvl="3" w:tplc="A642BEC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F2B25D3C">
+    <w:lvl w:ilvl="4" w:tplc="254E7364">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2D0A5F3E">
+    <w:lvl w:ilvl="5" w:tplc="4FF04472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4DEE2142">
+    <w:lvl w:ilvl="6" w:tplc="15A845B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41EE95B6">
+    <w:lvl w:ilvl="7" w:tplc="A39C0F52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FBFA4002">
+    <w:lvl w:ilvl="8" w:tplc="31167E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FB5689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0A04FE"/>
     <w:lvl w:ilvl="0" w:tplc="D03638F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -4339,54 +4411,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1276981280">
+  <w:num w:numId="1" w16cid:durableId="1213032679">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1211310644">
+  <w:num w:numId="2" w16cid:durableId="1980500">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="700401902">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="88165397">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="350036573">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2055691421">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1050223331">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1508979014">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1254901747">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1667588817">
     <w:abstractNumId w:val="12"/>
@@ -4397,53 +4469,53 @@
   <w:num w:numId="12" w16cid:durableId="1488667578">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="16589811">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1841043447">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1384063825">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1066299771">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1708211467">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="708454560">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104219"/>
     <w:rsid w:val="00024D25"/>
     <w:rsid w:val="000330BD"/>
     <w:rsid w:val="00036F9B"/>
@@ -4459,236 +4531,243 @@
     <w:rsid w:val="000B0C2B"/>
     <w:rsid w:val="000B46E5"/>
     <w:rsid w:val="000B5BB6"/>
     <w:rsid w:val="000B7B68"/>
     <w:rsid w:val="000C057B"/>
     <w:rsid w:val="000D1513"/>
     <w:rsid w:val="000D225A"/>
     <w:rsid w:val="000D5F36"/>
     <w:rsid w:val="000D6520"/>
     <w:rsid w:val="000E020D"/>
     <w:rsid w:val="000F1C14"/>
     <w:rsid w:val="00104219"/>
     <w:rsid w:val="00107CBF"/>
     <w:rsid w:val="001176A4"/>
     <w:rsid w:val="001237F5"/>
     <w:rsid w:val="001257E5"/>
     <w:rsid w:val="00133779"/>
     <w:rsid w:val="001411B6"/>
     <w:rsid w:val="00146236"/>
     <w:rsid w:val="0015074A"/>
     <w:rsid w:val="001520F9"/>
     <w:rsid w:val="00152FCE"/>
     <w:rsid w:val="00174142"/>
     <w:rsid w:val="00174CC2"/>
     <w:rsid w:val="00186B82"/>
+    <w:rsid w:val="00187BF2"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001B4D3E"/>
     <w:rsid w:val="001B75DD"/>
     <w:rsid w:val="001C0296"/>
     <w:rsid w:val="001C5C06"/>
     <w:rsid w:val="001D04A6"/>
     <w:rsid w:val="001D46A2"/>
     <w:rsid w:val="001D5A7C"/>
     <w:rsid w:val="001D6288"/>
     <w:rsid w:val="001D6679"/>
     <w:rsid w:val="001E0DFD"/>
+    <w:rsid w:val="001F588E"/>
     <w:rsid w:val="001F5BCA"/>
     <w:rsid w:val="00200AA8"/>
     <w:rsid w:val="00203613"/>
     <w:rsid w:val="00204B08"/>
     <w:rsid w:val="00210EE7"/>
     <w:rsid w:val="00221692"/>
     <w:rsid w:val="00221E35"/>
     <w:rsid w:val="00223AF8"/>
     <w:rsid w:val="00230777"/>
     <w:rsid w:val="002361F4"/>
     <w:rsid w:val="002376C5"/>
     <w:rsid w:val="00240B07"/>
     <w:rsid w:val="0024424B"/>
     <w:rsid w:val="00245328"/>
     <w:rsid w:val="002473C2"/>
     <w:rsid w:val="00260679"/>
     <w:rsid w:val="0026320B"/>
     <w:rsid w:val="00265B50"/>
     <w:rsid w:val="00293AAF"/>
+    <w:rsid w:val="002965F6"/>
     <w:rsid w:val="002A0F8C"/>
     <w:rsid w:val="002A3498"/>
     <w:rsid w:val="002C2D9B"/>
     <w:rsid w:val="002D3CF6"/>
     <w:rsid w:val="002D6B36"/>
     <w:rsid w:val="002E508F"/>
     <w:rsid w:val="002F35A9"/>
     <w:rsid w:val="003107F9"/>
     <w:rsid w:val="00324782"/>
     <w:rsid w:val="00325BBE"/>
     <w:rsid w:val="00326E48"/>
     <w:rsid w:val="00327417"/>
     <w:rsid w:val="003332AB"/>
     <w:rsid w:val="00337FE6"/>
     <w:rsid w:val="00352B75"/>
     <w:rsid w:val="00366A5F"/>
     <w:rsid w:val="00381A88"/>
     <w:rsid w:val="00390C5F"/>
     <w:rsid w:val="0039440D"/>
     <w:rsid w:val="003957CB"/>
     <w:rsid w:val="003A35D6"/>
     <w:rsid w:val="003B4987"/>
     <w:rsid w:val="003B5C99"/>
     <w:rsid w:val="003C2577"/>
     <w:rsid w:val="003D0DF4"/>
     <w:rsid w:val="003D3B58"/>
     <w:rsid w:val="003D6088"/>
     <w:rsid w:val="003E36E9"/>
     <w:rsid w:val="003E734F"/>
     <w:rsid w:val="003F49C1"/>
     <w:rsid w:val="00410B1F"/>
     <w:rsid w:val="0041241D"/>
     <w:rsid w:val="00413A4D"/>
     <w:rsid w:val="004207EE"/>
     <w:rsid w:val="00420F0D"/>
     <w:rsid w:val="0043065D"/>
     <w:rsid w:val="004477AC"/>
     <w:rsid w:val="0045449C"/>
     <w:rsid w:val="0046599E"/>
     <w:rsid w:val="00473EEE"/>
     <w:rsid w:val="004751B4"/>
     <w:rsid w:val="00492099"/>
     <w:rsid w:val="004A20CE"/>
     <w:rsid w:val="004B543B"/>
+    <w:rsid w:val="004C0B84"/>
+    <w:rsid w:val="004C2E37"/>
     <w:rsid w:val="004C4EC3"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="004D55E6"/>
     <w:rsid w:val="004E2629"/>
     <w:rsid w:val="004F3D94"/>
     <w:rsid w:val="005013B4"/>
     <w:rsid w:val="005039D4"/>
     <w:rsid w:val="0050793B"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="005406B4"/>
     <w:rsid w:val="005542C3"/>
     <w:rsid w:val="00575427"/>
     <w:rsid w:val="0058395B"/>
     <w:rsid w:val="00584218"/>
     <w:rsid w:val="00586B33"/>
     <w:rsid w:val="00587DD2"/>
     <w:rsid w:val="00594421"/>
     <w:rsid w:val="005A0926"/>
     <w:rsid w:val="005B7630"/>
     <w:rsid w:val="005C1B52"/>
     <w:rsid w:val="005C5AEB"/>
     <w:rsid w:val="005D7C71"/>
     <w:rsid w:val="005E4876"/>
     <w:rsid w:val="005E57B8"/>
     <w:rsid w:val="005E6B59"/>
     <w:rsid w:val="005E773B"/>
     <w:rsid w:val="005F3DE8"/>
     <w:rsid w:val="005F54A5"/>
     <w:rsid w:val="00603BC7"/>
     <w:rsid w:val="00607F2C"/>
     <w:rsid w:val="00611195"/>
     <w:rsid w:val="00613782"/>
-    <w:rsid w:val="00621BD7"/>
     <w:rsid w:val="00633B4D"/>
+    <w:rsid w:val="00640872"/>
     <w:rsid w:val="00642277"/>
     <w:rsid w:val="006646B8"/>
     <w:rsid w:val="006758D9"/>
     <w:rsid w:val="006878E9"/>
     <w:rsid w:val="0069386B"/>
     <w:rsid w:val="00696725"/>
     <w:rsid w:val="006A378B"/>
     <w:rsid w:val="006A6F83"/>
     <w:rsid w:val="006B16F6"/>
+    <w:rsid w:val="006B2F38"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="006B6E07"/>
     <w:rsid w:val="006B7A9A"/>
     <w:rsid w:val="006C187A"/>
     <w:rsid w:val="006C7287"/>
     <w:rsid w:val="006C7715"/>
     <w:rsid w:val="006D11CB"/>
     <w:rsid w:val="006D281A"/>
     <w:rsid w:val="006D373A"/>
     <w:rsid w:val="006E12D1"/>
     <w:rsid w:val="006E1381"/>
     <w:rsid w:val="006E6555"/>
     <w:rsid w:val="006F184C"/>
     <w:rsid w:val="00701F57"/>
     <w:rsid w:val="0070452C"/>
     <w:rsid w:val="00720549"/>
     <w:rsid w:val="00722FEE"/>
     <w:rsid w:val="0072357B"/>
     <w:rsid w:val="00723F3A"/>
     <w:rsid w:val="00727571"/>
     <w:rsid w:val="00731296"/>
     <w:rsid w:val="00740FF5"/>
     <w:rsid w:val="00745C5C"/>
     <w:rsid w:val="00752213"/>
     <w:rsid w:val="00763B80"/>
     <w:rsid w:val="0076686E"/>
     <w:rsid w:val="00786877"/>
     <w:rsid w:val="00791F19"/>
     <w:rsid w:val="007A42C9"/>
     <w:rsid w:val="007A6BFB"/>
     <w:rsid w:val="007C0A28"/>
     <w:rsid w:val="007C15CA"/>
     <w:rsid w:val="007C4EF9"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007D1C9B"/>
     <w:rsid w:val="007D6C0D"/>
     <w:rsid w:val="007E49F7"/>
     <w:rsid w:val="007F1D11"/>
     <w:rsid w:val="007F1F91"/>
     <w:rsid w:val="007F6317"/>
     <w:rsid w:val="008010C4"/>
     <w:rsid w:val="008056BA"/>
     <w:rsid w:val="0080785C"/>
     <w:rsid w:val="008142AD"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="00822D59"/>
     <w:rsid w:val="0082325D"/>
+    <w:rsid w:val="008235D3"/>
     <w:rsid w:val="00833A8E"/>
-    <w:rsid w:val="00840B94"/>
     <w:rsid w:val="008564D4"/>
     <w:rsid w:val="008647BF"/>
     <w:rsid w:val="008765A2"/>
     <w:rsid w:val="008853CE"/>
     <w:rsid w:val="0088550E"/>
     <w:rsid w:val="00886BCA"/>
     <w:rsid w:val="00890B74"/>
     <w:rsid w:val="008916DB"/>
     <w:rsid w:val="008A2FE0"/>
     <w:rsid w:val="008A76E6"/>
     <w:rsid w:val="008B5CB4"/>
     <w:rsid w:val="008D4727"/>
     <w:rsid w:val="008E6084"/>
     <w:rsid w:val="008F038D"/>
     <w:rsid w:val="009070CE"/>
     <w:rsid w:val="0091617E"/>
     <w:rsid w:val="00931EC2"/>
     <w:rsid w:val="00954A3C"/>
     <w:rsid w:val="00974DAF"/>
     <w:rsid w:val="00981D5F"/>
+    <w:rsid w:val="00985B8B"/>
     <w:rsid w:val="009937A4"/>
     <w:rsid w:val="009A220A"/>
     <w:rsid w:val="009A51BB"/>
     <w:rsid w:val="009A5AB7"/>
     <w:rsid w:val="009A6CE7"/>
     <w:rsid w:val="009B0405"/>
     <w:rsid w:val="009B0752"/>
     <w:rsid w:val="009B2794"/>
     <w:rsid w:val="009B40DD"/>
     <w:rsid w:val="009B6E75"/>
     <w:rsid w:val="009D11EF"/>
     <w:rsid w:val="009E2DBF"/>
     <w:rsid w:val="009E66E1"/>
     <w:rsid w:val="009F0655"/>
     <w:rsid w:val="009F1CBE"/>
     <w:rsid w:val="009F2BAD"/>
     <w:rsid w:val="009F7052"/>
     <w:rsid w:val="00A0364C"/>
     <w:rsid w:val="00A04197"/>
     <w:rsid w:val="00A1147F"/>
     <w:rsid w:val="00A22FD1"/>
     <w:rsid w:val="00A33AA5"/>
     <w:rsid w:val="00A34D33"/>
     <w:rsid w:val="00A47E76"/>
     <w:rsid w:val="00A62FD9"/>
@@ -4729,96 +4808,101 @@
     <w:rsid w:val="00B945D9"/>
     <w:rsid w:val="00B969AA"/>
     <w:rsid w:val="00BA1D45"/>
     <w:rsid w:val="00BA624A"/>
     <w:rsid w:val="00BB5424"/>
     <w:rsid w:val="00BB70BC"/>
     <w:rsid w:val="00BC7041"/>
     <w:rsid w:val="00BE155B"/>
     <w:rsid w:val="00BF66EE"/>
     <w:rsid w:val="00C17E59"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00C25C3F"/>
     <w:rsid w:val="00C32F83"/>
     <w:rsid w:val="00C335BE"/>
     <w:rsid w:val="00C37E68"/>
     <w:rsid w:val="00C462FC"/>
     <w:rsid w:val="00C465F6"/>
     <w:rsid w:val="00C46A74"/>
     <w:rsid w:val="00C62BAC"/>
     <w:rsid w:val="00C62D70"/>
     <w:rsid w:val="00C64A09"/>
     <w:rsid w:val="00C64F8E"/>
     <w:rsid w:val="00C65CCC"/>
     <w:rsid w:val="00C65D00"/>
     <w:rsid w:val="00C7009A"/>
+    <w:rsid w:val="00C72E9E"/>
     <w:rsid w:val="00C737EF"/>
     <w:rsid w:val="00C8268C"/>
     <w:rsid w:val="00C83198"/>
     <w:rsid w:val="00C8350E"/>
     <w:rsid w:val="00C8708F"/>
     <w:rsid w:val="00C93E00"/>
     <w:rsid w:val="00C9446E"/>
     <w:rsid w:val="00CA5C9C"/>
     <w:rsid w:val="00CC1366"/>
+    <w:rsid w:val="00CD01DE"/>
     <w:rsid w:val="00CD7219"/>
     <w:rsid w:val="00CE29F1"/>
     <w:rsid w:val="00CF01EF"/>
     <w:rsid w:val="00CF14EC"/>
     <w:rsid w:val="00CF3BCC"/>
+    <w:rsid w:val="00CF72BC"/>
     <w:rsid w:val="00D02803"/>
     <w:rsid w:val="00D04CD0"/>
     <w:rsid w:val="00D1192F"/>
     <w:rsid w:val="00D12F50"/>
     <w:rsid w:val="00D15386"/>
     <w:rsid w:val="00D448F0"/>
     <w:rsid w:val="00D46796"/>
     <w:rsid w:val="00D526A9"/>
     <w:rsid w:val="00D53A34"/>
     <w:rsid w:val="00D56ABC"/>
     <w:rsid w:val="00D614F9"/>
     <w:rsid w:val="00D619EC"/>
     <w:rsid w:val="00D66DB3"/>
     <w:rsid w:val="00D72007"/>
     <w:rsid w:val="00D83874"/>
     <w:rsid w:val="00D838EB"/>
     <w:rsid w:val="00D84AE4"/>
     <w:rsid w:val="00D94D9F"/>
     <w:rsid w:val="00DA206C"/>
     <w:rsid w:val="00DC6C86"/>
     <w:rsid w:val="00DF7AC8"/>
     <w:rsid w:val="00E05B37"/>
     <w:rsid w:val="00E05BDC"/>
     <w:rsid w:val="00E0782E"/>
+    <w:rsid w:val="00E109B6"/>
     <w:rsid w:val="00E10AF8"/>
     <w:rsid w:val="00E15243"/>
     <w:rsid w:val="00E25772"/>
     <w:rsid w:val="00E35359"/>
     <w:rsid w:val="00E37375"/>
     <w:rsid w:val="00E42D03"/>
     <w:rsid w:val="00E47BA0"/>
     <w:rsid w:val="00E5609D"/>
+    <w:rsid w:val="00E6193B"/>
     <w:rsid w:val="00E626C5"/>
     <w:rsid w:val="00E65A32"/>
     <w:rsid w:val="00E710BE"/>
     <w:rsid w:val="00E80A78"/>
     <w:rsid w:val="00E8163E"/>
     <w:rsid w:val="00E91751"/>
     <w:rsid w:val="00E933E1"/>
     <w:rsid w:val="00EA17ED"/>
     <w:rsid w:val="00EA7EA8"/>
     <w:rsid w:val="00EB06E0"/>
     <w:rsid w:val="00EC5484"/>
     <w:rsid w:val="00ED4B02"/>
     <w:rsid w:val="00EE2FD2"/>
     <w:rsid w:val="00EE6C9E"/>
     <w:rsid w:val="00EF62FA"/>
     <w:rsid w:val="00EF6CCF"/>
     <w:rsid w:val="00EF7312"/>
     <w:rsid w:val="00F140A2"/>
     <w:rsid w:val="00F273DB"/>
     <w:rsid w:val="00F36E31"/>
     <w:rsid w:val="00F37672"/>
     <w:rsid w:val="00F4227D"/>
     <w:rsid w:val="00F43697"/>
     <w:rsid w:val="00F4701F"/>
     <w:rsid w:val="00F53690"/>
@@ -4975,51 +5059,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73BFB460"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7943B4CF-168F-43E7-B844-0FC261106340}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5735,51 +5819,51 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00091913"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D448F0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46688301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="755520461">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6517,59 +6601,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -6760,147 +6835,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434">
       <UserInfo>
         <DisplayName>Bombardier, Faith (DPH)</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Robinson, Shari S (DPH)</DisplayName>
         <AccountId>66</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dennehy-Colorusso, Mary (DPH)</DisplayName>
         <AccountId>26</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Conlon, Michelle E (DPH)</DisplayName>
         <AccountId>8</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Woodward, Julie (DPH)</DisplayName>
         <AccountId>78</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C8A255E-D632-4793-9081-D88907E4D61F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87133111-6FC2-4F5C-8F39-3E1672E9801F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>611</Words>
-  <Characters>3487</Characters>
+  <Words>620</Words>
+  <Characters>3535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4090</CharactersWithSpaces>
+  <CharactersWithSpaces>4147</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>