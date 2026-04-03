--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -1,3114 +1,3418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00583DD3" w:rsidR="009A5A2D" w:rsidP="12554B27" w:rsidRDefault="001B3721" w14:paraId="7AE0A410" w14:textId="1FFBCBA3">
+    <w:p w14:paraId="21E3ABCE" w14:textId="3AB38622" w:rsidR="009A5A2D" w:rsidRPr="00583DD3" w:rsidRDefault="251CFA3D" w:rsidP="52BA6796">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="12554B27" w:rsidR="32E82AA0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Cyclical Monitoring Visit Schedule Federal Fiscal Year 2024 (FFY</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Cyclical Monitoring Visit Schedule FFY24</w:t>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="32E82AA0">
-[...5 lines deleted...]
-        <w:t>24)</w:t>
+      <w:r w:rsidR="0F5498F8">
+        <w:t xml:space="preserve"> and FFY25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00583DD3" w:rsidR="009A5A2D" w:rsidP="12554B27" w:rsidRDefault="001B3721" w14:paraId="05D7F4A0" w14:textId="345484D3">
+    <w:p w14:paraId="05D7F4A0" w14:textId="65BE3495" w:rsidR="009A5A2D" w:rsidRPr="00583DD3" w:rsidRDefault="2A188CD3" w:rsidP="52BA6796">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="12554B27" w:rsidR="001B3721">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>The Early Intervention Division</w:t>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="001B3721">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="12554B27" w:rsidR="00163A4C">
+      <w:r w:rsidR="697DB9A9" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="001B3721">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>is responsible for</w:t>
+        <w:t xml:space="preserve">is responsible for </w:t>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="001B3721">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="12554B27" w:rsidR="00163A4C">
+      <w:r w:rsidR="697DB9A9" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="001B3721">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">onitoring agencies, institutions, organizations, and EIS providers used by the State to carry out part C of the Act. </w:t>
+        <w:t xml:space="preserve">onitoring agencies, institutions, organizations, and EIS providers used by the State to carry out </w:t>
+      </w:r>
+      <w:r w:rsidR="47270D62" w:rsidRPr="52BA6796">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part C </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52BA6796">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Act. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12554B27" w:rsidP="12554B27" w:rsidRDefault="12554B27" w14:paraId="0441D6B8" w14:textId="6CF5CD9B">
+    <w:p w14:paraId="0441D6B8" w14:textId="6CF5CD9B" w:rsidR="12554B27" w:rsidRDefault="12554B27" w:rsidP="52BA6796">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009A5A2D" w:rsidR="009A5A2D" w:rsidP="1C2FACD3" w:rsidRDefault="009A5A2D" w14:paraId="60111F54" w14:textId="631A45FC">
+    <w:p w14:paraId="2CA9EA9D" w14:textId="0B2A03FE" w:rsidR="009A5A2D" w:rsidRPr="009A5A2D" w:rsidRDefault="4B019289" w:rsidP="52BA6796">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>The goal of Cyclical Monitoring is to improve outcomes and results for infants and toddlers with disabilities and their families</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
         <w:t>​.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyclical </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="008A464B">
+      <w:r w:rsidR="1605C2F8" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>Monitoring focuses</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="00306C20">
+      <w:r w:rsidR="28B8E93D" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">early intervention service </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="003B087E">
+      <w:r w:rsidR="1FC0AEB7" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>specialty</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="00306C20">
+      <w:r w:rsidR="28B8E93D" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> service</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="002D51DE">
+      <w:r w:rsidR="2B95FF9E" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>program’s systems, including policies and procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="00163A4C">
+      <w:r w:rsidR="697DB9A9" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and evidence of implementation of those </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3" w:rsidR="00DC27C8">
+      <w:r w:rsidR="2DA4EFA4" w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">systems </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C2FACD3">
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t>for IDEA part C requirements.</w:t>
+        <w:t xml:space="preserve">for IDEA </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="666DF803" w:rsidRPr="52BA6796">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:position w:val="1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52BA6796">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:position w:val="1"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">The following programs will be in the </w:t>
+        <w:t>art C requirements.</w:t>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="76EFAA54">
-[...4 lines deleted...]
-        <w:t>F</w:t>
+      <w:r w:rsidR="009A5A2D">
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="12554B27" w:rsidR="001B3C5C">
-[...99 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9008" w:type="dxa"/>
+        <w:tblW w:w="10261" w:type="dxa"/>
+        <w:tblInd w:w="-260" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2190"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1673"/>
+        <w:gridCol w:w="2164"/>
+        <w:gridCol w:w="2099"/>
+        <w:gridCol w:w="5998"/>
       </w:tblGrid>
-      <w:tr w:rsidR="1C2FACD3" w:rsidTr="1C2FACD3" w14:paraId="67C3F327" w14:textId="77777777">
+      <w:tr w:rsidR="52BA6796" w14:paraId="3EF864DB" w14:textId="77777777" w:rsidTr="52BA6796">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="1C2FACD3" w:rsidP="1C2FACD3" w:rsidRDefault="1C2FACD3" w14:paraId="475510E4" w14:textId="65BD028A">
-[...27 lines deleted...]
-          <w:p w:rsidR="2BE6C62A" w:rsidP="1C2FACD3" w:rsidRDefault="2BE6C62A" w14:paraId="044B5880" w14:textId="4BC09A09">
+          <w:p w14:paraId="55060739" w14:textId="1263C4A1" w:rsidR="5859F6F3" w:rsidRDefault="5859F6F3" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>FFY24 (July 1, 2024—June 30, 2025)</w:t>
-[...44 lines deleted...]
-              <w:t>Region</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="66030661" w14:paraId="18842595" w14:textId="7899D408">
+          <w:p w14:paraId="5D03B2B4" w14:textId="2E17ACEC" w:rsidR="5859F6F3" w:rsidRDefault="5859F6F3" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-              <w:t>Program</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cohort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent5" w:themeFillShade="80"/>
+            <w:tcW w:w="5998" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="66030661" w:rsidP="1C2FACD3" w:rsidRDefault="66030661" w14:paraId="0BFB8DF4" w14:textId="36C66315">
+          <w:p w14:paraId="186687D1" w14:textId="1B24D71B" w:rsidR="5859F6F3" w:rsidRDefault="5859F6F3" w:rsidP="52BA6796">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-              <w:t>Cohort</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidTr="1C2FACD3" w14:paraId="2651E4B4" w14:textId="77777777">
+      <w:tr w:rsidR="00893D5A" w:rsidRPr="007005A9" w14:paraId="2651E4B4" w14:textId="7A21CD72" w:rsidTr="52BA6796">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79" w:themeFill="accent5" w:themeFillShade="80"/>
+            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="5B3CEF49" w14:paraId="136FAA31" w14:textId="5AE1AE54">
+          <w:p w14:paraId="3DE0D2D2" w14:textId="313C8D26" w:rsidR="00893D5A" w:rsidRPr="0042507B" w:rsidRDefault="324CB68E" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-              <w:t> </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>September 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="4E36C087" w14:textId="77777777">
+          <w:p w14:paraId="765497D6" w14:textId="4AA5DF83" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...35 lines deleted...]
-              <w:t>PDC South  </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cohort 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5998" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="50B67ED1" w14:paraId="765497D6" w14:textId="5FD4D333">
-[...121 lines deleted...]
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="50FBE3E1" w14:textId="2F821A25">
+          <w:p w14:paraId="616959BE" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>Kennedy Donovan Center Attleboro  </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kennedy Donovan Center Attleboro</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="6A6220B4" w14:textId="77777777">
+          <w:p w14:paraId="6D474D5B" w14:textId="08122544" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>People Inc. </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>People Inc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C699C18" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>RCS EIBI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E720DB7" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Criterion Riverway</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD38014" w14:textId="654692B6" w:rsidR="00F0207E" w:rsidRDefault="00F0207E" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PDC South</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00893D5A" w:rsidRPr="007005A9" w14:paraId="3C580EC9" w14:textId="35E56E3C" w:rsidTr="52BA6796">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9FC057" w14:textId="2B37457F" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="324CB68E" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r w:rsidR="44087C84" w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="50B67ED1" w14:paraId="518D7DCB" w14:textId="5AA690DC">
+          <w:p w14:paraId="6B5BD06E" w14:textId="0539F221" w:rsidR="00893D5A" w:rsidRPr="007005A9" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>Fall 2024</w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohort 2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="1C2FACD3" w:rsidR="6E82A10D">
-[...41 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5998" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="00223847" w:rsidP="1C2FACD3" w:rsidRDefault="49186C0B" w14:paraId="11AA6E57" w14:textId="026348F6">
+          <w:p w14:paraId="150305D7" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>RCS EIBI</w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Riverside Needham   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3003C2F4" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Bay Cove  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5AC6D0" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minuteman EI </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0489C793" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Criterion Wachusett  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B9F3BF" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mentor South Bay EIBI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBEBD90" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Perkins</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC2CE16" w14:textId="3DAE9892" w:rsidR="00F0207E" w:rsidRDefault="00F0207E" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Criterion Stoneham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00893D5A" w:rsidRPr="007005A9" w14:paraId="094640CB" w14:textId="622E0462" w:rsidTr="52BA6796">
+        <w:trPr>
+          <w:trHeight w:val="1005"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5908B405" w14:textId="7AFFC551" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="324CB68E" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r w:rsidR="44087C84" w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00223847" w:rsidP="1C2FACD3" w:rsidRDefault="49186C0B" w14:paraId="5257BC5F" w14:textId="60307C22">
+          <w:p w14:paraId="5686B7CE" w14:textId="78FD2A52" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...96 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cohort 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5998" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="51A2BDE5" w14:textId="77777777">
-[...166 lines deleted...]
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="1C00134D" w14:textId="77777777">
+          <w:p w14:paraId="28DFA8A2" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>Riverside Needham   </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Eliot</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="671A9F9B" w14:textId="469FB563">
+          <w:p w14:paraId="359924A4" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>Bay Cove  </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>BAMSI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6B1E09" w14:textId="3CFF4B19" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Criterion Heritage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00893D5A" w:rsidRPr="007005A9" w14:paraId="00BFD35D" w14:textId="77777777" w:rsidTr="52BA6796">
+        <w:trPr>
+          <w:trHeight w:val="2482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E32FBC0" w14:textId="41419E73" w:rsidR="00893D5A" w:rsidRPr="00893D5A" w:rsidRDefault="324CB68E" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February </w:t>
+            </w:r>
+            <w:r w:rsidR="44087C84" w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="50B67ED1" w14:paraId="0369F56D" w14:textId="328B601D">
+          <w:p w14:paraId="04F0E931" w14:textId="6E72DA5F" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...96 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cohort 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5998" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="59B138B6" w14:textId="39031740">
+          <w:p w14:paraId="3E804B44" w14:textId="77777777" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Minuteman EI </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Harbor</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="6E82A10D" w14:paraId="7ED98FEE" w14:textId="77777777">
+          <w:p w14:paraId="264087A7" w14:textId="74F08C92" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>Criterion Wachusett  </w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Beacon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5038405C" w14:textId="27CEDBE8" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>BCI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53417AB6" w14:textId="23635C60" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pernet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CEA150" w14:textId="7B23C83B" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Boston Children’s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EEC0CC" w14:textId="0167AFBA" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Criterion Worcester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D11CFAE" w14:textId="3B683736" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Criterion Medford</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292EBAC5" w14:textId="23A0B370" w:rsidR="00893D5A" w:rsidRDefault="44087C84" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>First EI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0042507B" w:rsidRPr="007005A9" w14:paraId="70573B5B" w14:textId="77777777" w:rsidTr="52BA6796">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C92605" w14:textId="07987053" w:rsidR="0042507B" w:rsidRDefault="324CB68E" w:rsidP="52BA6796">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:tcW w:w="2099" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:hideMark/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007005A9" w:rsidR="007005A9" w:rsidP="1C2FACD3" w:rsidRDefault="50B67ED1" w14:paraId="7B739A4A" w14:textId="142C5E7B">
+          <w:p w14:paraId="49C44C88" w14:textId="295798EF" w:rsidR="0042507B" w:rsidRDefault="324CB68E" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> Services</w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cohort 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5998" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D7497D" w:rsidP="1C2FACD3" w:rsidRDefault="6738730F" w14:paraId="1D496B7D" w14:textId="77777777">
-[...71 lines deleted...]
-          <w:p w:rsidR="00D7497D" w:rsidP="1C2FACD3" w:rsidRDefault="6738730F" w14:paraId="2439C0EB" w14:textId="66FA54CF">
+          <w:p w14:paraId="0AB8D886" w14:textId="15CCA924" w:rsidR="0042507B" w:rsidRDefault="0F5498F8" w:rsidP="52BA6796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C2FACD3">
-[...7 lines deleted...]
-              <w:t>Winter 2025</w:t>
+            <w:r w:rsidRPr="52BA6796">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programs in this cohort will receive letters inviting them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B3721" w:rsidP="1C2FACD3" w:rsidRDefault="001B3721" w14:paraId="26C11294" w14:textId="34792C5C">
+    <w:p w14:paraId="26C11294" w14:textId="34792C5C" w:rsidR="001B3721" w:rsidRDefault="001B3721" w:rsidP="52BA6796">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002634E3" w:rsidP="1C2FACD3" w:rsidRDefault="002634E3" w14:paraId="764A17BA" w14:textId="77777777">
+    <w:p w14:paraId="764A17BA" w14:textId="77777777" w:rsidR="002634E3" w:rsidRDefault="002634E3" w:rsidP="52BA6796">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002634E3" w:rsidR="001B3721" w:rsidP="1C2FACD3" w:rsidRDefault="001B3721" w14:paraId="3B205D14" w14:textId="77777777">
+    <w:p w14:paraId="3B205D14" w14:textId="77777777" w:rsidR="001B3721" w:rsidRPr="002634E3" w:rsidRDefault="001B3721" w:rsidP="52BA6796">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="002634E3" w:rsidR="001B3721">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="001B3721" w:rsidRPr="002634E3">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18175B25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11404442"/>
+    <w:lvl w:ilvl="0" w:tplc="26CA6288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="879E6252">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="46EC429A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7F08BE9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="464C6022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7B4484A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3AFEB638">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F4CE2A08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F9EEEB84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DF46807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D260B1A"/>
     <w:lvl w:ilvl="0" w:tplc="4B8251CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3D765D58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4FC47964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="84E23E70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C1264004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4894B7F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E81400CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0D9A16DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="48EC0A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34DD725F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB7C73FC"/>
+    <w:lvl w:ilvl="0" w:tplc="F20AFF48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="274A927E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7D9EAC28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E81865B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E3360B2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1746383E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2EC6CE90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F3B4D000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4D5E6918">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37781ABF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5F8F0E2"/>
+    <w:lvl w:ilvl="0" w:tplc="B2D8812E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5D0038AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A914DBC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C77ECD20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C804B7D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C4628066">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="57E2CE88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D93A3E76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BA40A4D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E9FEE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1772CA20"/>
     <w:lvl w:ilvl="0" w:tplc="C0B8DA34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="80ACD5CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EBAA6316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DE60826C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="027A5E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DF7C2C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8DDA679A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ECAAF31A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D2884274">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4288D8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FB09A12"/>
     <w:lvl w:ilvl="0" w:tplc="0CD0F160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A14C9180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="72A21D8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FED6F232">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F314F2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="942862A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3B3AA19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D9B200A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4224AE52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45464146"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="956AAC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE69AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ECEE9CE"/>
     <w:lvl w:ilvl="0" w:tplc="0476818A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1248994A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2FC8888C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C3D8BA8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3D8A64F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="15D4CB3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F5EADD1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B3542110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BA387EAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B422A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B7ED386"/>
     <w:lvl w:ilvl="0" w:tplc="328C81A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC54BB10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D2C2041E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2D487FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CA942558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E2B02040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9FDE9E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C7524EAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01D0F4E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57E6C071"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8552F982"/>
+    <w:lvl w:ilvl="0" w:tplc="915626B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DFCA0CC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="52D62C1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ACE094AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C928C1DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="41EECB32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E0941570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E4EE3FD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE70D7FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A995A18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1EE81E60"/>
+    <w:lvl w:ilvl="0" w:tplc="A3F44B16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DCDED0F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8B52386E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="26724AE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="12E8D28A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB8807FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AC500A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A156DBBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="49DCE94A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="636B26C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB4C2720"/>
     <w:lvl w:ilvl="0" w:tplc="4BF08C6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9A9AA288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E1806D50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="109469D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9B78BB40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0D54B236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3E28015E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CB9A6D0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="94B2159A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D61601A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6A6645A"/>
     <w:lvl w:ilvl="0" w:tplc="6ABE6DCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="018A4530">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BD6C87E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F7BEE83A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B492BA30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="38D0FF42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2396858E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1DA6D0D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96F479C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1671105942">
+  <w:num w:numId="1" w16cid:durableId="919602204">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1705055033">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1268736952">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1946115836">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="955525028">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1671105942">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2108765526">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="217478479">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2066954278">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2085106794">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2108765526">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="217478479">
+  <w:num w:numId="11" w16cid:durableId="1522357370">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2066954278">
+  <w:num w:numId="12" w16cid:durableId="1337806679">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="592204575">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002634E3"/>
     <w:rsid w:val="00032990"/>
     <w:rsid w:val="000830D2"/>
     <w:rsid w:val="000D442E"/>
+    <w:rsid w:val="0012323E"/>
     <w:rsid w:val="00163A4C"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001B3721"/>
     <w:rsid w:val="001B3C5C"/>
     <w:rsid w:val="001E2E47"/>
     <w:rsid w:val="00223847"/>
     <w:rsid w:val="002634E3"/>
     <w:rsid w:val="002D51DE"/>
     <w:rsid w:val="002F42F3"/>
     <w:rsid w:val="00306C20"/>
     <w:rsid w:val="003802CF"/>
     <w:rsid w:val="003B087E"/>
     <w:rsid w:val="003D5B99"/>
+    <w:rsid w:val="0042507B"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="0050786E"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="00583DD3"/>
     <w:rsid w:val="005A2F21"/>
+    <w:rsid w:val="005D385F"/>
     <w:rsid w:val="005E2FC7"/>
     <w:rsid w:val="005F2B5E"/>
     <w:rsid w:val="006B66DE"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="006F1E1F"/>
     <w:rsid w:val="007005A9"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="0088529C"/>
+    <w:rsid w:val="00893D5A"/>
     <w:rsid w:val="008A464B"/>
+    <w:rsid w:val="00976447"/>
     <w:rsid w:val="009A5A2D"/>
     <w:rsid w:val="00AD554E"/>
     <w:rsid w:val="00B43A8F"/>
     <w:rsid w:val="00C00223"/>
     <w:rsid w:val="00C51322"/>
+    <w:rsid w:val="00C825DA"/>
     <w:rsid w:val="00CB0851"/>
     <w:rsid w:val="00D7497D"/>
     <w:rsid w:val="00DC27C8"/>
     <w:rsid w:val="00DE20E5"/>
+    <w:rsid w:val="00EF2B75"/>
+    <w:rsid w:val="00F0207E"/>
     <w:rsid w:val="0135BDFA"/>
     <w:rsid w:val="03D89C76"/>
     <w:rsid w:val="06EEE46C"/>
+    <w:rsid w:val="0728E3EB"/>
+    <w:rsid w:val="07A8C8FB"/>
+    <w:rsid w:val="0F5498F8"/>
     <w:rsid w:val="101B595A"/>
     <w:rsid w:val="12554B27"/>
     <w:rsid w:val="136363E6"/>
     <w:rsid w:val="13A80A22"/>
     <w:rsid w:val="14B8F189"/>
+    <w:rsid w:val="1605C2F8"/>
+    <w:rsid w:val="19157898"/>
     <w:rsid w:val="1A2D8A74"/>
+    <w:rsid w:val="1BD74B91"/>
     <w:rsid w:val="1C2FACD3"/>
+    <w:rsid w:val="1FC0AEB7"/>
     <w:rsid w:val="204FFF80"/>
     <w:rsid w:val="20D74528"/>
+    <w:rsid w:val="20F484AA"/>
     <w:rsid w:val="217DCA28"/>
     <w:rsid w:val="2186B45A"/>
+    <w:rsid w:val="251CFA3D"/>
     <w:rsid w:val="2592F9C0"/>
     <w:rsid w:val="26CBEA94"/>
+    <w:rsid w:val="28B8E93D"/>
+    <w:rsid w:val="2A188CD3"/>
+    <w:rsid w:val="2B95FF9E"/>
     <w:rsid w:val="2BE6C62A"/>
     <w:rsid w:val="2C93255D"/>
+    <w:rsid w:val="2DA4EFA4"/>
     <w:rsid w:val="2DDF400D"/>
+    <w:rsid w:val="2F05990F"/>
     <w:rsid w:val="30298EF2"/>
     <w:rsid w:val="3135723E"/>
+    <w:rsid w:val="324CB68E"/>
     <w:rsid w:val="32E82AA0"/>
     <w:rsid w:val="37F1BCCD"/>
     <w:rsid w:val="39096ED4"/>
+    <w:rsid w:val="3EEED860"/>
+    <w:rsid w:val="44087C84"/>
     <w:rsid w:val="44C3E3F8"/>
+    <w:rsid w:val="47270D62"/>
     <w:rsid w:val="49186C0B"/>
+    <w:rsid w:val="4B019289"/>
+    <w:rsid w:val="4D42FF09"/>
     <w:rsid w:val="4DFA5ACC"/>
+    <w:rsid w:val="507F687C"/>
     <w:rsid w:val="50B67ED1"/>
+    <w:rsid w:val="52BA6796"/>
+    <w:rsid w:val="54E1C5CE"/>
     <w:rsid w:val="567938EA"/>
+    <w:rsid w:val="5859F6F3"/>
     <w:rsid w:val="588801E9"/>
     <w:rsid w:val="5B3CEF49"/>
     <w:rsid w:val="5C3D7CB6"/>
     <w:rsid w:val="5D409601"/>
+    <w:rsid w:val="5DB50369"/>
+    <w:rsid w:val="605E066A"/>
     <w:rsid w:val="62F2D0E0"/>
     <w:rsid w:val="66030661"/>
+    <w:rsid w:val="666DF803"/>
     <w:rsid w:val="6738730F"/>
     <w:rsid w:val="67E58D2F"/>
+    <w:rsid w:val="697DB9A9"/>
     <w:rsid w:val="6A098530"/>
     <w:rsid w:val="6DEE9A8C"/>
     <w:rsid w:val="6E82A10D"/>
     <w:rsid w:val="6F228A9F"/>
     <w:rsid w:val="6F3030FA"/>
     <w:rsid w:val="716158D3"/>
+    <w:rsid w:val="72D6F142"/>
     <w:rsid w:val="73F18C1C"/>
     <w:rsid w:val="76EFAA54"/>
     <w:rsid w:val="7827F7D1"/>
     <w:rsid w:val="79B43E67"/>
     <w:rsid w:val="7A82C14C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3882838A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6483DE22-0E2F-409A-A71C-FA5998716B9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3264,52 +3568,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3376,95 +3680,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="1C2FACD3"/>
+    <w:rsid w:val="52BA6796"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -3581,486 +3883,486 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="1C2FACD3"/>
+    <w:rsid w:val="52BA6796"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002634E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="002634E3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002634E3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002634E3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C51322"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C51322"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C51322"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C51322"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C51322"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C51322"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="91111">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1667172886">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5314,51 +5616,52 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1939290771">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5625,82 +5928,74 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5717,50 +6012,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5862,118 +6162,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD37414-A3E8-4BE5-8501-EEEB65BB2DDB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3447189F-8170-4067-ACA2-4C959F208178}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A278958-8F7D-4C25-BD17-3185106DB9C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59E4AC6A-DAA9-4B3E-A3B2-7EFE3B9434DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>163</Words>
+  <Characters>932</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1093</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>28</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>