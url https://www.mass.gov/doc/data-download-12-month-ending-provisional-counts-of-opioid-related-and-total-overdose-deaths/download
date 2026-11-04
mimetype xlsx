--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -2,160 +2,164 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EHS-Teams-IT_DPH_OPH-Operations/Shared Documents/Operations/Web and Communications/RVRS Pages/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Shared\SHARED\Stat Unit\BIRTH AND DEATH REPORTS\Quarterly Mortality Reports\2026\October 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7970AC33-1C0C-40AD-B084-50662A06EC91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{836E99DB-7A1C-445C-86F1-3D61A83A7129}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3030" yWindow="2475" windowWidth="18000" windowHeight="9150" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="40725" yWindow="1470" windowWidth="16200" windowHeight="13365" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Figure1_OverdoseCounts" sheetId="1" r:id="rId1"/>
+    <sheet name="T10_RollingODCounts" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="Figure1_OverdoseCounts">Figure1_OverdoseCounts!$A$1:$C$275</definedName>
+    <definedName name="T10_RollingODCounts">T10_RollingODCounts!$A$1:$C$281</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="0" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="6">
   <si>
-    <t>12-Month Period Ending</t>
+    <t>12-Month Ending Period</t>
+  </si>
+  <si>
+    <t>Rolling_Count</t>
   </si>
   <si>
     <t>Cause</t>
-  </si>
-[...1 lines deleted...]
-    <t>Count</t>
   </si>
   <si>
     <t>Total Overdose Deaths</t>
   </si>
   <si>
     <t>Total Opioid-Related Overdose Deaths</t>
   </si>
   <si>
     <t>End of Workbook</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="2">
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{38DF22A6-5EBD-4EA5-B890-67081B2423FA}" name="Table1" displayName="Table1" ref="A1:C275" totalsRowShown="0">
-  <autoFilter ref="A1:C275" xr:uid="{38DF22A6-5EBD-4EA5-B890-67081B2423FA}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{40704A68-5863-403E-B838-29C4927E2DF5}" name="Table1" displayName="Table1" ref="A1:C281" totalsRowShown="0">
+  <autoFilter ref="A1:C281" xr:uid="{40704A68-5863-403E-B838-29C4927E2DF5}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{FF9ED75E-109D-404D-9388-592CA5ED2C7F}" name="12-Month Period Ending" dataDxfId="0"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{B66363FF-3934-437A-89AF-6B58866536BE}" name="Count"/>
+    <tableColumn id="1" xr3:uid="{7C6AD1BE-6564-4168-B3D3-848F3C1267C1}" name="12-Month Ending Period" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{A3ABD5F7-3B9B-4630-A657-7DB323433EE0}" name="Cause" dataDxfId="0"/>
+    <tableColumn id="2" xr3:uid="{A623F233-7644-400B-A2F4-7776D8F0FF81}" name="Rolling_Count"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -408,3092 +412,3159 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C276"/>
+  <dimension ref="A1:C282"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A259" workbookViewId="0">
-      <selection activeCell="I275" sqref="I275"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9:I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13" customWidth="1"/>
+    <col min="1" max="1" width="23.1796875" customWidth="1"/>
+    <col min="2" max="2" width="34.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" s="1">
         <v>41944</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
-        <v>1290</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" s="1">
         <v>41944</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
-        <v>1134</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" s="1">
         <v>41974</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4">
-        <v>1361</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" s="1">
         <v>41974</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5">
-        <v>1201</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" s="1">
         <v>42005</v>
       </c>
       <c r="B6" t="s">
         <v>3</v>
       </c>
       <c r="C6">
-        <v>1514</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" s="1">
         <v>42005</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7">
-        <v>1349</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" s="1">
         <v>42036</v>
       </c>
       <c r="B8" t="s">
         <v>3</v>
       </c>
       <c r="C8">
-        <v>1510</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" s="1">
         <v>42036</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9">
-        <v>1352</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" s="1">
         <v>42064</v>
       </c>
       <c r="B10" t="s">
         <v>3</v>
       </c>
       <c r="C10">
-        <v>1561</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" s="1">
         <v>42064</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11">
-        <v>1408</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" s="1">
         <v>42095</v>
       </c>
       <c r="B12" t="s">
         <v>3</v>
       </c>
       <c r="C12">
-        <v>1609</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" s="1">
         <v>42095</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13">
-        <v>1454</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A14" s="1">
         <v>42125</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14">
-        <v>1629</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A15" s="1">
         <v>42125</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15">
-        <v>1473</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A16" s="1">
         <v>42156</v>
       </c>
       <c r="B16" t="s">
         <v>3</v>
       </c>
       <c r="C16">
-        <v>1642</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" s="1">
         <v>42156</v>
       </c>
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17">
-        <v>1494</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" s="1">
         <v>42186</v>
       </c>
       <c r="B18" t="s">
         <v>3</v>
       </c>
       <c r="C18">
-        <v>1690</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" s="1">
         <v>42186</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19">
-        <v>1529</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" s="1">
         <v>42217</v>
       </c>
       <c r="B20" t="s">
         <v>3</v>
       </c>
       <c r="C20">
-        <v>1724</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" s="1">
         <v>42217</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21">
-        <v>1555</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" s="1">
         <v>42248</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22">
-        <v>1776</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" s="1">
         <v>42248</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23">
-        <v>1613</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A24" s="1">
         <v>42278</v>
       </c>
       <c r="B24" t="s">
         <v>3</v>
       </c>
       <c r="C24">
-        <v>1834</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A25" s="1">
         <v>42278</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A26" s="1">
         <v>42309</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26">
-        <v>1870</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A27" s="1">
         <v>42309</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27">
-        <v>1691</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A28" s="1">
         <v>42339</v>
       </c>
       <c r="B28" t="s">
         <v>3</v>
       </c>
       <c r="C28">
-        <v>1816</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A29" s="1">
         <v>42339</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29">
-        <v>1631</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A30" s="1">
         <v>42370</v>
       </c>
       <c r="B30" t="s">
         <v>3</v>
       </c>
       <c r="C30">
-        <v>1832</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A31" s="1">
         <v>42370</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31">
-        <v>1632</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A32" s="1">
         <v>42401</v>
       </c>
       <c r="B32" t="s">
         <v>3</v>
       </c>
       <c r="C32">
-        <v>1879</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A33" s="1">
         <v>42401</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33">
-        <v>1671</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A34" s="1">
         <v>42430</v>
       </c>
       <c r="B34" t="s">
         <v>3</v>
       </c>
       <c r="C34">
-        <v>1897</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A35" s="1">
         <v>42430</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35">
-        <v>1683</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A36" s="1">
         <v>42461</v>
       </c>
       <c r="B36" t="s">
         <v>3</v>
       </c>
       <c r="C36">
-        <v>1824</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A37" s="1">
         <v>42461</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37">
-        <v>1617</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A38" s="1">
         <v>42491</v>
       </c>
       <c r="B38" t="s">
         <v>3</v>
       </c>
       <c r="C38">
-        <v>1889</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A39" s="1">
         <v>42491</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39">
-        <v>1667</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A40" s="1">
         <v>42522</v>
       </c>
       <c r="B40" t="s">
         <v>3</v>
       </c>
       <c r="C40">
-        <v>1928</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A41" s="1">
         <v>42522</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41">
-        <v>1710</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A42" s="1">
         <v>42552</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42">
-        <v>1976</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A43" s="1">
         <v>42552</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43">
-        <v>1749</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A44" s="1">
         <v>42583</v>
       </c>
       <c r="B44" t="s">
         <v>3</v>
       </c>
       <c r="C44">
-        <v>1973</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A45" s="1">
         <v>42583</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45">
-        <v>1754</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A46" s="1">
         <v>42614</v>
       </c>
       <c r="B46" t="s">
         <v>3</v>
       </c>
       <c r="C46">
-        <v>1996</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A47" s="1">
         <v>42614</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47">
-        <v>1778</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A48" s="1">
         <v>42644</v>
       </c>
       <c r="B48" t="s">
         <v>3</v>
       </c>
       <c r="C48">
-        <v>2034</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A49" s="1">
         <v>42644</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49">
-        <v>1815</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A50" s="1">
         <v>42675</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
       <c r="C50">
-        <v>2104</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A51" s="1">
         <v>42675</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51">
-        <v>1886</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A52" s="1">
         <v>42705</v>
       </c>
       <c r="B52" t="s">
         <v>3</v>
       </c>
       <c r="C52">
-        <v>2107</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A53" s="1">
         <v>42705</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53">
-        <v>1891</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A54" s="1">
         <v>42736</v>
       </c>
       <c r="B54" t="s">
         <v>3</v>
       </c>
       <c r="C54">
-        <v>2108</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A55" s="1">
         <v>42736</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55">
-        <v>1888</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A56" s="1">
         <v>42767</v>
       </c>
       <c r="B56" t="s">
         <v>3</v>
       </c>
       <c r="C56">
-        <v>2095</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A57" s="1">
         <v>42767</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57">
-        <v>1876</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A58" s="1">
         <v>42795</v>
       </c>
       <c r="B58" t="s">
         <v>3</v>
       </c>
       <c r="C58">
-        <v>2286</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A59" s="1">
         <v>42795</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59">
-        <v>2041</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A60" s="1">
         <v>42826</v>
       </c>
       <c r="B60" t="s">
         <v>3</v>
       </c>
       <c r="C60">
-        <v>2258</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A61" s="1">
         <v>42826</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61">
-        <v>2012</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A62" s="1">
         <v>42856</v>
       </c>
       <c r="B62" t="s">
         <v>3</v>
       </c>
       <c r="C62">
-        <v>2223</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A63" s="1">
         <v>42856</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63">
-        <v>1980</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A64" s="1">
         <v>42887</v>
       </c>
       <c r="B64" t="s">
         <v>3</v>
       </c>
       <c r="C64">
-        <v>2203</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A65" s="1">
         <v>42887</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65">
-        <v>1955</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A66" s="1">
         <v>42917</v>
       </c>
       <c r="B66" t="s">
         <v>3</v>
       </c>
       <c r="C66">
-        <v>2186</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A67" s="1">
         <v>42917</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67">
-        <v>1944</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A68" s="1">
         <v>42948</v>
       </c>
       <c r="B68" t="s">
         <v>3</v>
       </c>
       <c r="C68">
-        <v>2222</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A69" s="1">
         <v>42948</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69">
-        <v>1969</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A70" s="1">
         <v>42979</v>
       </c>
       <c r="B70" t="s">
         <v>3</v>
       </c>
       <c r="C70">
-        <v>2225</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A71" s="1">
         <v>42979</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71">
-        <v>1979</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A72" s="1">
         <v>43009</v>
       </c>
       <c r="B72" t="s">
         <v>3</v>
       </c>
       <c r="C72">
-        <v>2217</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A73" s="1">
         <v>43009</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73">
-        <v>1968</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A74" s="1">
         <v>43040</v>
       </c>
       <c r="B74" t="s">
         <v>3</v>
       </c>
       <c r="C74">
-        <v>2208</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A75" s="1">
         <v>43040</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75">
-        <v>1953</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A76" s="1">
         <v>43070</v>
       </c>
       <c r="B76" t="s">
         <v>3</v>
       </c>
       <c r="C76">
-        <v>2237</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A77" s="1">
         <v>43070</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77">
-        <v>1977</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A78" s="1">
         <v>43101</v>
       </c>
       <c r="B78" t="s">
         <v>3</v>
       </c>
       <c r="C78">
-        <v>2257</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A79" s="1">
         <v>43101</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79">
-        <v>2001</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A80" s="1">
         <v>43132</v>
       </c>
       <c r="B80" t="s">
         <v>3</v>
       </c>
       <c r="C80">
-        <v>2254</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A81" s="1">
         <v>43132</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81">
-        <v>1995</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A82" s="1">
         <v>43160</v>
       </c>
       <c r="B82" t="s">
         <v>3</v>
       </c>
       <c r="C82">
-        <v>2247</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A83" s="1">
         <v>43160</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83">
-        <v>1994</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A84" s="1">
         <v>43191</v>
       </c>
       <c r="B84" t="s">
         <v>3</v>
       </c>
       <c r="C84">
-        <v>2246</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A85" s="1">
         <v>43191</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85">
-        <v>1999</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A86" s="1">
         <v>43221</v>
       </c>
       <c r="B86" t="s">
         <v>3</v>
       </c>
       <c r="C86">
-        <v>2303</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A87" s="1">
         <v>43221</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87">
-        <v>2044</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A88" s="1">
         <v>43252</v>
       </c>
       <c r="B88" t="s">
         <v>3</v>
       </c>
       <c r="C88">
-        <v>2346</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A89" s="1">
         <v>43252</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89">
-        <v>2084</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A90" s="1">
         <v>43282</v>
       </c>
       <c r="B90" t="s">
         <v>3</v>
       </c>
       <c r="C90">
-        <v>2364</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A91" s="1">
         <v>43282</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91">
-        <v>2103</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A92" s="1">
         <v>43313</v>
       </c>
       <c r="B92" t="s">
         <v>3</v>
       </c>
       <c r="C92">
-        <v>2341</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A93" s="1">
         <v>43313</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93">
-        <v>2084</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A94" s="1">
         <v>43344</v>
       </c>
       <c r="B94" t="s">
         <v>3</v>
       </c>
       <c r="C94">
-        <v>2299</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A95" s="1">
         <v>43344</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95">
-        <v>2038</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A96" s="1">
         <v>43374</v>
       </c>
       <c r="B96" t="s">
         <v>3</v>
       </c>
       <c r="C96">
-        <v>2277</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A97" s="1">
         <v>43374</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97">
-        <v>2017</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A98" s="1">
         <v>43405</v>
       </c>
       <c r="B98" t="s">
         <v>3</v>
       </c>
       <c r="C98">
-        <v>2258</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A99" s="1">
         <v>43405</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99">
-        <v>2006</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A100" s="1">
         <v>43435</v>
       </c>
       <c r="B100" t="s">
         <v>3</v>
       </c>
       <c r="C100">
-        <v>2245</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A101" s="1">
         <v>43435</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101">
-        <v>1993</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A102" s="1">
         <v>43466</v>
       </c>
       <c r="B102" t="s">
         <v>3</v>
       </c>
       <c r="C102">
-        <v>2218</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A103" s="1">
         <v>43466</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103">
-        <v>1961</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A104" s="1">
         <v>43497</v>
       </c>
       <c r="B104" t="s">
         <v>3</v>
       </c>
       <c r="C104">
-        <v>2217</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A105" s="1">
         <v>43497</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105">
-        <v>1960</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A106" s="1">
         <v>43525</v>
       </c>
       <c r="B106" t="s">
         <v>3</v>
       </c>
       <c r="C106">
-        <v>2230</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A107" s="1">
         <v>43525</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107">
-        <v>1973</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A108" s="1">
         <v>43556</v>
       </c>
       <c r="B108" t="s">
         <v>3</v>
       </c>
       <c r="C108">
-        <v>2230</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A109" s="1">
         <v>43556</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109">
-        <v>1966</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A110" s="1">
         <v>43586</v>
       </c>
       <c r="B110" t="s">
         <v>3</v>
       </c>
       <c r="C110">
-        <v>2210</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A111" s="1">
         <v>43586</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111">
-        <v>1955</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A112" s="1">
         <v>43617</v>
       </c>
       <c r="B112" t="s">
         <v>3</v>
       </c>
       <c r="C112">
-        <v>2196</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A113" s="1">
         <v>43617</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113">
-        <v>1943</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A114" s="1">
         <v>43647</v>
       </c>
       <c r="B114" t="s">
         <v>3</v>
       </c>
       <c r="C114">
-        <v>2182</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A115" s="1">
         <v>43647</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115">
-        <v>1932</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A116" s="1">
         <v>43678</v>
       </c>
       <c r="B116" t="s">
         <v>3</v>
       </c>
       <c r="C116">
-        <v>2183</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A117" s="1">
         <v>43678</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117">
-        <v>1929</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A118" s="1">
         <v>43709</v>
       </c>
       <c r="B118" t="s">
         <v>3</v>
       </c>
       <c r="C118">
-        <v>2185</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A119" s="1">
         <v>43709</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119">
-        <v>1936</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A120" s="1">
         <v>43739</v>
       </c>
       <c r="B120" t="s">
         <v>3</v>
       </c>
       <c r="C120">
-        <v>2220</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A121" s="1">
         <v>43739</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121">
-        <v>1974</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A122" s="1">
         <v>43770</v>
       </c>
       <c r="B122" t="s">
         <v>3</v>
       </c>
       <c r="C122">
-        <v>2243</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A123" s="1">
         <v>43770</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123">
-        <v>1996</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A124" s="1">
         <v>43800</v>
       </c>
       <c r="B124" t="s">
         <v>3</v>
       </c>
       <c r="C124">
-        <v>2243</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A125" s="1">
         <v>43800</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125">
-        <v>1997</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A126" s="1">
         <v>43831</v>
       </c>
       <c r="B126" t="s">
         <v>3</v>
       </c>
       <c r="C126">
-        <v>2218</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A127" s="1">
         <v>43831</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127">
-        <v>1978</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A128" s="1">
         <v>43862</v>
       </c>
       <c r="B128" t="s">
         <v>3</v>
       </c>
       <c r="C128">
-        <v>2240</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A129" s="1">
         <v>43862</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129">
-        <v>2006</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A130" s="1">
         <v>43891</v>
       </c>
       <c r="B130" t="s">
         <v>3</v>
       </c>
       <c r="C130">
-        <v>2236</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A131" s="1">
         <v>43891</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131">
-        <v>2002</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A132" s="1">
         <v>43922</v>
       </c>
       <c r="B132" t="s">
         <v>3</v>
       </c>
       <c r="C132">
-        <v>2271</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A133" s="1">
         <v>43922</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133">
-        <v>2043</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A134" s="1">
         <v>43952</v>
       </c>
       <c r="B134" t="s">
         <v>3</v>
       </c>
       <c r="C134">
-        <v>2307</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A135" s="1">
         <v>43952</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135">
-        <v>2088</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A136" s="1">
         <v>43983</v>
       </c>
       <c r="B136" t="s">
         <v>3</v>
       </c>
       <c r="C136">
-        <v>2322</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A137" s="1">
         <v>43983</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137">
-        <v>2099</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A138" s="1">
         <v>44013</v>
       </c>
       <c r="B138" t="s">
         <v>3</v>
       </c>
       <c r="C138">
-        <v>2346</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A139" s="1">
         <v>44013</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139">
-        <v>2114</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A140" s="1">
         <v>44044</v>
       </c>
       <c r="B140" t="s">
         <v>3</v>
       </c>
       <c r="C140">
-        <v>2337</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A141" s="1">
         <v>44044</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141">
-        <v>2107</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A142" s="1">
         <v>44075</v>
       </c>
       <c r="B142" t="s">
         <v>3</v>
       </c>
       <c r="C142">
-        <v>2336</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A143" s="1">
         <v>44075</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143">
-        <v>2106</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A144" s="1">
         <v>44105</v>
       </c>
       <c r="B144" t="s">
         <v>3</v>
       </c>
       <c r="C144">
-        <v>2334</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A145" s="1">
         <v>44105</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145">
-        <v>2100</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A146" s="1">
         <v>44136</v>
       </c>
       <c r="B146" t="s">
         <v>3</v>
       </c>
       <c r="C146">
-        <v>2321</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A147" s="1">
         <v>44136</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147">
-        <v>2082</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A148" s="1">
         <v>44166</v>
       </c>
       <c r="B148" t="s">
         <v>3</v>
       </c>
       <c r="C148">
-        <v>2323</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A149" s="1">
         <v>44166</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149">
-        <v>2085</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A150" s="1">
         <v>44197</v>
       </c>
       <c r="B150" t="s">
         <v>3</v>
       </c>
       <c r="C150">
-        <v>2370</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A151" s="1">
         <v>44197</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151">
-        <v>2128</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A152" s="1">
         <v>44228</v>
       </c>
       <c r="B152" t="s">
         <v>3</v>
       </c>
       <c r="C152">
-        <v>2372</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A153" s="1">
         <v>44228</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153">
-        <v>2115</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A154" s="1">
         <v>44256</v>
       </c>
       <c r="B154" t="s">
         <v>3</v>
       </c>
       <c r="C154">
-        <v>2416</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A155" s="1">
         <v>44256</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155">
-        <v>2155</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A156" s="1">
         <v>44287</v>
       </c>
       <c r="B156" t="s">
         <v>3</v>
       </c>
       <c r="C156">
-        <v>2428</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A157" s="1">
         <v>44287</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157">
-        <v>2156</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A158" s="1">
         <v>44317</v>
       </c>
       <c r="B158" t="s">
         <v>3</v>
       </c>
       <c r="C158">
-        <v>2397</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A159" s="1">
         <v>44317</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159">
-        <v>2115</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A160" s="1">
         <v>44348</v>
       </c>
       <c r="B160" t="s">
         <v>3</v>
       </c>
       <c r="C160">
-        <v>2403</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A161" s="1">
         <v>44348</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161">
-        <v>2121</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A162" s="1">
         <v>44378</v>
       </c>
       <c r="B162" t="s">
         <v>3</v>
       </c>
       <c r="C162">
-        <v>2400</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A163" s="1">
         <v>44378</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163">
-        <v>2124</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A164" s="1">
         <v>44409</v>
       </c>
       <c r="B164" t="s">
         <v>3</v>
       </c>
       <c r="C164">
-        <v>2461</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A165" s="1">
         <v>44409</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165">
-        <v>2172</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A166" s="1">
         <v>44440</v>
       </c>
       <c r="B166" t="s">
         <v>3</v>
       </c>
       <c r="C166">
-        <v>2508</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A167" s="1">
         <v>44440</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167">
-        <v>2207</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A168" s="1">
         <v>44470</v>
       </c>
       <c r="B168" t="s">
         <v>3</v>
       </c>
       <c r="C168">
-        <v>2529</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A169" s="1">
         <v>44470</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169">
-        <v>2227</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A170" s="1">
         <v>44501</v>
       </c>
       <c r="B170" t="s">
         <v>3</v>
       </c>
       <c r="C170">
-        <v>2551</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A171" s="1">
         <v>44501</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171">
-        <v>2245</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A172" s="1">
         <v>44531</v>
       </c>
       <c r="B172" t="s">
         <v>3</v>
       </c>
       <c r="C172">
-        <v>2593</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A173" s="1">
         <v>44531</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173">
-        <v>2274</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A174" s="1">
         <v>44562</v>
       </c>
       <c r="B174" t="s">
         <v>3</v>
       </c>
       <c r="C174">
-        <v>2589</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A175" s="1">
         <v>44562</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175">
-        <v>2260</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A176" s="1">
         <v>44593</v>
       </c>
       <c r="B176" t="s">
         <v>3</v>
       </c>
       <c r="C176">
-        <v>2608</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A177" s="1">
         <v>44593</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177">
-        <v>2283</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A178" s="1">
         <v>44621</v>
       </c>
       <c r="B178" t="s">
         <v>3</v>
       </c>
       <c r="C178">
-        <v>2592</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A179" s="1">
         <v>44621</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179">
-        <v>2271</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A180" s="1">
         <v>44652</v>
       </c>
       <c r="B180" t="s">
         <v>3</v>
       </c>
       <c r="C180">
-        <v>2587</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A181" s="1">
         <v>44652</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181">
-        <v>2269</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A182" s="1">
         <v>44682</v>
       </c>
       <c r="B182" t="s">
         <v>3</v>
       </c>
       <c r="C182">
-        <v>2597</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A183" s="1">
         <v>44682</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183">
-        <v>2281</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A184" s="1">
         <v>44713</v>
       </c>
       <c r="B184" t="s">
         <v>3</v>
       </c>
       <c r="C184">
-        <v>2619</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A185" s="1">
         <v>44713</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185">
-        <v>2291</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A186" s="1">
         <v>44743</v>
       </c>
       <c r="B186" t="s">
         <v>3</v>
       </c>
       <c r="C186">
-        <v>2643</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A187" s="1">
         <v>44743</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187">
-        <v>2313</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A188" s="1">
         <v>44774</v>
       </c>
       <c r="B188" t="s">
         <v>3</v>
       </c>
       <c r="C188">
-        <v>2622</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A189" s="1">
         <v>44774</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189">
-        <v>2300</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A190" s="1">
         <v>44805</v>
       </c>
       <c r="B190" t="s">
         <v>3</v>
       </c>
       <c r="C190">
-        <v>2613</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A191" s="1">
         <v>44805</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191">
-        <v>2298</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A192" s="1">
         <v>44835</v>
       </c>
       <c r="B192" t="s">
         <v>3</v>
       </c>
       <c r="C192">
-        <v>2642</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A193" s="1">
         <v>44835</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193">
-        <v>2325</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A194" s="1">
         <v>44866</v>
       </c>
       <c r="B194" t="s">
         <v>3</v>
       </c>
       <c r="C194">
-        <v>2645</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A195" s="1">
         <v>44866</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195">
-        <v>2321</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A196" s="1">
         <v>44896</v>
       </c>
       <c r="B196" t="s">
         <v>3</v>
       </c>
       <c r="C196">
-        <v>2630</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A197" s="1">
         <v>44896</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197">
-        <v>2318</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A198" s="1">
         <v>44927</v>
       </c>
       <c r="B198" t="s">
         <v>3</v>
       </c>
       <c r="C198">
-        <v>2657</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A199" s="1">
         <v>44927</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199">
-        <v>2347</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A200" s="1">
         <v>44958</v>
       </c>
       <c r="B200" t="s">
         <v>3</v>
       </c>
       <c r="C200">
-        <v>2628</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A201" s="1">
         <v>44958</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201">
-        <v>2324</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A202" s="1">
         <v>44986</v>
       </c>
       <c r="B202" t="s">
         <v>3</v>
       </c>
       <c r="C202">
-        <v>2614</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A203" s="1">
         <v>44986</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203">
-        <v>2309</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A204" s="1">
         <v>45017</v>
       </c>
       <c r="B204" t="s">
         <v>3</v>
       </c>
       <c r="C204">
-        <v>2581</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A205" s="1">
         <v>45017</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205">
-        <v>2284</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A206" s="1">
         <v>45047</v>
       </c>
       <c r="B206" t="s">
         <v>3</v>
       </c>
       <c r="C206">
-        <v>2610</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A207" s="1">
         <v>45047</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207">
-        <v>2309</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A208" s="1">
         <v>45078</v>
       </c>
       <c r="B208" t="s">
         <v>3</v>
       </c>
       <c r="C208">
-        <v>2586</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A209" s="1">
         <v>45078</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209">
-        <v>2295</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A210" s="1">
         <v>45108</v>
       </c>
       <c r="B210" t="s">
         <v>3</v>
       </c>
       <c r="C210">
-        <v>2549</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A211" s="1">
         <v>45108</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211">
-        <v>2261</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A212" s="1">
         <v>45139</v>
       </c>
       <c r="B212" t="s">
         <v>3</v>
       </c>
       <c r="C212">
-        <v>2545</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A213" s="1">
         <v>45139</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213">
-        <v>2260</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A214" s="1">
         <v>45170</v>
       </c>
       <c r="B214" t="s">
         <v>3</v>
       </c>
       <c r="C214">
-        <v>2526</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A215" s="1">
         <v>45170</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215">
-        <v>2233</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A216" s="1">
         <v>45200</v>
       </c>
       <c r="B216" t="s">
         <v>3</v>
       </c>
       <c r="C216">
-        <v>2445</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A217" s="1">
         <v>45200</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217">
-        <v>2160</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A218" s="1">
         <v>45231</v>
       </c>
       <c r="B218" t="s">
         <v>3</v>
       </c>
       <c r="C218">
-        <v>2414</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A219" s="1">
         <v>45231</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219">
-        <v>2135</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A220" s="1">
         <v>45261</v>
       </c>
       <c r="B220" t="s">
         <v>3</v>
       </c>
       <c r="C220">
-        <v>2383</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A221" s="1">
         <v>45261</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221">
-        <v>2104</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A222" s="1">
         <v>45292</v>
       </c>
       <c r="B222" t="s">
         <v>3</v>
       </c>
       <c r="C222">
-        <v>2319</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A223" s="1">
         <v>45292</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223">
-        <v>2045</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A224" s="1">
         <v>45323</v>
       </c>
       <c r="B224" t="s">
         <v>3</v>
       </c>
       <c r="C224">
-        <v>2272</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A225" s="1">
         <v>45323</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225">
-        <v>1993</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A226" s="1">
         <v>45352</v>
       </c>
       <c r="B226" t="s">
         <v>3</v>
       </c>
       <c r="C226">
-        <v>2230</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A227" s="1">
         <v>45352</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227">
-        <v>1952</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A228" s="1">
         <v>45383</v>
       </c>
       <c r="B228" t="s">
         <v>3</v>
       </c>
       <c r="C228">
-        <v>2192</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A229" s="1">
         <v>45383</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229">
-        <v>1907</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A230" s="1">
         <v>45413</v>
       </c>
       <c r="B230" t="s">
         <v>3</v>
       </c>
       <c r="C230">
-        <v>2104</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A231" s="1">
         <v>45413</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231">
-        <v>1821</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A232" s="1">
         <v>45444</v>
       </c>
       <c r="B232" t="s">
         <v>3</v>
       </c>
       <c r="C232">
-        <v>2024</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A233" s="1">
         <v>45444</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233">
-        <v>1752</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A234" s="1">
         <v>45474</v>
       </c>
       <c r="B234" t="s">
         <v>3</v>
       </c>
       <c r="C234">
-        <v>1974</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A235" s="1">
         <v>45474</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235">
-        <v>1693</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A236" s="1">
         <v>45505</v>
       </c>
       <c r="B236" t="s">
         <v>3</v>
       </c>
       <c r="C236">
-        <v>1889</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A237" s="1">
         <v>45505</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237">
-        <v>1609</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A238" s="1">
         <v>45536</v>
       </c>
       <c r="B238" t="s">
         <v>3</v>
       </c>
       <c r="C238">
-        <v>1786</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A239" s="1">
         <v>45536</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239">
-        <v>1514</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A240" s="1">
         <v>45566</v>
       </c>
       <c r="B240" t="s">
         <v>3</v>
       </c>
       <c r="C240">
-        <v>1735</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A241" s="1">
         <v>45566</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241">
-        <v>1466</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A242" s="1">
         <v>45597</v>
       </c>
       <c r="B242" t="s">
         <v>3</v>
       </c>
       <c r="C242">
-        <v>1679</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A243" s="1">
         <v>45597</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243">
-        <v>1416</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A244" s="1">
         <v>45627</v>
       </c>
       <c r="B244" t="s">
         <v>3</v>
       </c>
       <c r="C244">
-        <v>1581</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A245" s="1">
         <v>45627</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245">
-        <v>1328</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A246" s="1">
         <v>45658</v>
       </c>
       <c r="B246" t="s">
         <v>3</v>
       </c>
       <c r="C246">
-        <v>1540</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A247" s="1">
         <v>45658</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247">
-        <v>1278</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A248" s="1">
         <v>45689</v>
       </c>
       <c r="B248" t="s">
         <v>3</v>
       </c>
       <c r="C248">
-        <v>1502</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A249" s="1">
         <v>45689</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249">
-        <v>1245</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A250" s="1">
         <v>45717</v>
       </c>
       <c r="B250" t="s">
         <v>3</v>
       </c>
       <c r="C250">
-        <v>1465</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A251" s="1">
         <v>45717</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251">
-        <v>1204</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A252" s="1">
         <v>45748</v>
       </c>
       <c r="B252" t="s">
         <v>3</v>
       </c>
       <c r="C252">
-        <v>1427</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A253" s="1">
         <v>45748</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253">
-        <v>1152</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A254" s="1">
         <v>45778</v>
       </c>
       <c r="B254" t="s">
         <v>3</v>
       </c>
       <c r="C254">
-        <v>1377</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A255" s="1">
         <v>45778</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255">
-        <v>1095</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A256" s="1">
         <v>45809</v>
       </c>
       <c r="B256" t="s">
         <v>3</v>
       </c>
       <c r="C256">
-        <v>1360</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A257" s="1">
         <v>45809</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257">
-        <v>1062</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A258" s="1">
         <v>45839</v>
       </c>
       <c r="B258" t="s">
         <v>3</v>
       </c>
       <c r="C258">
-        <v>1332</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A259" s="1">
         <v>45839</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259">
-        <v>1042</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A260" s="1">
         <v>45870</v>
       </c>
       <c r="B260" t="s">
         <v>3</v>
       </c>
       <c r="C260">
-        <v>1315</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A261" s="1">
         <v>45870</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261">
-        <v>1007</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A262" s="1">
         <v>45901</v>
       </c>
       <c r="B262" t="s">
         <v>3</v>
       </c>
       <c r="C262">
-        <v>1315</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A263" s="1">
         <v>45901</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263">
-        <v>1003</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A264" s="1">
         <v>45931</v>
       </c>
       <c r="B264" t="s">
         <v>3</v>
       </c>
       <c r="C264">
-        <v>1305</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A265" s="1">
         <v>45931</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265">
-        <v>977</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A266" s="1">
         <v>45962</v>
       </c>
       <c r="B266" t="s">
         <v>3</v>
       </c>
       <c r="C266">
-        <v>1283</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A267" s="1">
         <v>45962</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267">
-        <v>950</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A268" s="1">
         <v>45992</v>
       </c>
       <c r="B268" t="s">
         <v>3</v>
       </c>
       <c r="C268">
-        <v>1318</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A269" s="1">
         <v>45992</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A270" s="1">
         <v>46023</v>
       </c>
       <c r="B270" t="s">
         <v>3</v>
       </c>
       <c r="C270">
-        <v>1308</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A271" s="1">
         <v>46023</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271">
-        <v>944</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A272" s="1">
         <v>46054</v>
       </c>
       <c r="B272" t="s">
         <v>3</v>
       </c>
       <c r="C272">
-        <v>1315</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A273" s="1">
         <v>46054</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273">
-        <v>937</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A274" s="1">
         <v>46082</v>
       </c>
       <c r="B274" t="s">
         <v>3</v>
       </c>
       <c r="C274">
-        <v>1257</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A275" s="1">
         <v>46082</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275">
-        <v>884</v>
-[...3 lines deleted...]
-      <c r="A276" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A276" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B276" t="s">
+        <v>3</v>
+      </c>
+      <c r="C276">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A277" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A278" s="1">
+        <v>46143</v>
+      </c>
+      <c r="B278" t="s">
+        <v>3</v>
+      </c>
+      <c r="C278">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A279" s="1">
+        <v>46143</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A280" s="1">
+        <v>46174</v>
+      </c>
+      <c r="B280" t="s">
+        <v>3</v>
+      </c>
+      <c r="C280">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A281" s="1">
+        <v>46174</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A282" s="2" t="s">
         <v>5</v>
       </c>
+      <c r="B282" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB56821AB0234D46B96CFB9019AB4E7E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7bae3e9b65ceb096e0ff1095c3e365b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da17af8e-411d-4b8d-910b-6c647cf9e860" xmlns:ns3="e0462724-c287-4692-a122-48640871c549" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eca823c9a182ba269e3016b1134f31ff" ns2:_="" ns3:_="">
@@ -3734,86 +3805,86 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="da17af8e-411d-4b8d-910b-6c647cf9e860">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F92DBC94-32B1-45AB-8EDA-AEF762BC538B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F95BF2D2-ADF7-4CAF-B98C-57A361A6E861}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC3DCB44-9A6D-4E4B-933B-51BEA68656F9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C39644D-2F52-49D1-B226-A1F913774A64}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46AB1F24-AFA5-43B1-B133-6983CD129E3F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{414BDB33-F83B-42C9-B0A3-426E6EEC978F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Figure1_OverdoseCounts</vt:lpstr>
-      <vt:lpstr>Figure1_OverdoseCounts</vt:lpstr>
+      <vt:lpstr>T10_RollingODCounts</vt:lpstr>
+      <vt:lpstr>T10_RollingODCounts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAS Institute Inc</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sas user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB56821AB0234D46B96CFB9019AB4E7E</vt:lpwstr>
   </property>
 </Properties>