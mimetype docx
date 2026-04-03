--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -8,1603 +8,1931 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C174B73" w14:textId="5F040C10" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="728A8059" w:rsidRDefault="3252F7AF" w14:paraId="5C174B73" w14:textId="5F040C10">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0D42AE8F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="728A8059">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Data Quality Report Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9C7F70" w14:textId="4BE7DD49" w:rsidR="3252F7AF" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="728A8059" w:rsidP="728A8059" w:rsidRDefault="728A8059" w14:paraId="051DAF16" w14:textId="2612F11F">
+      <w:pPr>
+        <w:pStyle w:val="Title1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3252F7AF" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="4D9C7F70" w14:textId="4BE7DD49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To ensure </w:t>
       </w:r>
-      <w:r w:rsidR="5F1ECBE3" w:rsidRPr="0D42AE8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0D42AE8F" w:rsidR="5F1ECBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alid and reliable data is submitted into the Early Intervention Client System (EICS) by all </w:t>
       </w:r>
-      <w:r w:rsidR="71D808EC" w:rsidRPr="0D42AE8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0D42AE8F" w:rsidR="71D808EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r w:rsidR="5C115F60" w:rsidRPr="0D42AE8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0D42AE8F" w:rsidR="5C115F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ntervention </w:t>
       </w:r>
-      <w:r w:rsidR="4261AC66" w:rsidRPr="0D42AE8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0D42AE8F" w:rsidR="4261AC66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ervice providers</w:t>
       </w:r>
-      <w:r w:rsidR="6B8A54B6" w:rsidRPr="0D42AE8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0D42AE8F" w:rsidR="6B8A54B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and programs</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a timely manner; ensuring accurate and reliable data for state and federal reporting and the payment of claims.</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6F31F2" w14:textId="536E05CA" w:rsidR="735F307F" w:rsidRDefault="735F307F" w:rsidP="735F307F">
+    <w:p w:rsidR="735F307F" w:rsidP="735F307F" w:rsidRDefault="735F307F" w14:paraId="7E6F31F2" w14:textId="536E05CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3654BD40" w14:textId="5AE2A925" w:rsidR="3252F7AF" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="3252F7AF" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="3654BD40" w14:textId="5AE2A925">
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope: </w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The intended audience for this process is EI Division Staff, EIS programs and providers and EIBI programs and providers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFD0AD7" w14:textId="3775EADF" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="7AFD0AD7" w14:textId="3775EADF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prerequisites: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65452CB3" w14:textId="2BD3D4FD" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="65452CB3" w14:textId="2BD3D4FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data Quality report A and B master list for that month</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2C97AA" w14:textId="2B0CFD1A" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="1E2C97AA" w14:textId="2B0CFD1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program summary data report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C53AE5" w14:textId="6F8F49EE" w:rsidR="00104219" w:rsidRDefault="00104219" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="00104219" w14:paraId="49C53AE5" w14:textId="6F8F49EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BF6DCE5" w14:textId="7D95355D" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="3BF6DCE5" w14:textId="7D95355D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Procedure: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2214C78F" w14:textId="6AE5BE0A" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="2214C78F" w14:textId="6AE5BE0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Research and Analysis Unit will produce monthly data quality reports in the form of two reports, A and B. These reports will be produced on the 4</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Monday of each month to identify missing or illogical data in the Early Intervention Client System (EICS). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B04C4C" w14:textId="0A047121" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="59B04C4C" w14:textId="0A047121">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data report A</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a report of missing data for children who have an active open enrollment in EICS and the program providing services can fix the missing data in EICS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E671A5" w14:textId="6426A712" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="39E671A5" w14:textId="6426A712">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data report B</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a report of missing and illogical data in which the data fields that are missing are unable to be corrected by the providing program OR the enrollment for that child is closed in EICS.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009F135A" w14:textId="4DA780CE" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="009F135A" w14:textId="4DA780CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each Clinical Oversight and Support Specialist (COSS) sends a report via Secure mail to </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> programs. </w:t>
+        <w:t xml:space="preserve">Each Clinical Oversight and Support Specialist (COSS) sends a report via Secure mail to designated programs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4FB6A" w14:textId="5870AE7D" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="52C4FB6A" w14:textId="67A7A644">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The EIS Program receives their report and corrects all data errors identified: </w:t>
+        <w:t xml:space="preserve">The EIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC351E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D42AE8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram receives their report and corrects all data errors identified: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B93341" w14:textId="39FB5611" w:rsidR="00C3679C" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00C3679C" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="26B93341" w14:textId="39FB5611">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For report A they enter the missing data into EICS within 15 business days</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074817FD" w14:textId="77777777" w:rsidR="00C3679C" w:rsidRPr="00C3679C" w:rsidRDefault="00C3679C" w:rsidP="00C3679C">
+    <w:p w:rsidRPr="00C3679C" w:rsidR="00C3679C" w:rsidP="00C3679C" w:rsidRDefault="00C3679C" w14:paraId="074817FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00907686">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>For</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> report B they enter the missing data into EICS OR initiate a support desk ticket using the template provided to have the missing or illogical information updated in EICS by the support desk within 15 business days.</w:t>
+        <w:t>For report B they enter the missing data into EICS OR initiate a support desk ticket using the template provided to have the missing or illogical information updated in EICS by the support desk within 15 business days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0405F121" w14:textId="30A75333" w:rsidR="00104219" w:rsidRPr="00C3679C" w:rsidRDefault="00C3679C" w:rsidP="00C3679C">
+    <w:p w:rsidRPr="00C3679C" w:rsidR="00104219" w:rsidP="00C3679C" w:rsidRDefault="00C3679C" w14:paraId="0405F121" w14:textId="30A75333">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="2FB1F8ED" w:rsidRPr="00C3679C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00C3679C" w:rsidR="2FB1F8ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
-      <w:r w:rsidR="3252F7AF" w:rsidRPr="00C3679C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00C3679C" w:rsidR="3252F7AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> corrections </w:t>
       </w:r>
-      <w:r w:rsidR="44F13718" w:rsidRPr="00C3679C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00C3679C" w:rsidR="44F13718">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are made </w:t>
       </w:r>
-      <w:r w:rsidR="3252F7AF" w:rsidRPr="00C3679C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00C3679C" w:rsidR="3252F7AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in EICS</w:t>
       </w:r>
       <w:r w:rsidR="004902B7">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the support desk upon receiving ticket</w:t>
       </w:r>
-      <w:r w:rsidR="35ECA4DC" w:rsidRPr="00C3679C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00C3679C" w:rsidR="35ECA4DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F42885" w14:textId="3F1F39CF" w:rsidR="00104219" w:rsidRDefault="00104219" w:rsidP="0D42AE8F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="3CD74E5E" w:rsidP="3CD74E5E" w:rsidRDefault="3CD74E5E" w14:paraId="340344C1" w14:textId="38F9349C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...176 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="0AE54EBB" w14:textId="41A9687F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Examples of missing or illogical data:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FB5276" w14:textId="246CAA67" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F">
+    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="7B1D57FB" w14:textId="5B3AF134">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The child is two months past their 3rd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>birthday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no discharge date has been entered into EICS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="2066671E" w14:textId="34C6EDD7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The child was found eligible, 4 months have passed, and the child has not been discharged and IFSP Meeting data has not been entered into EICS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="7028616E" w14:textId="19D6F7C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The date of the child’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CD74E5E" w:rsidR="6887B238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IFSP meeting is before the child’s date of referral to EI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3CD74E5E" w:rsidRDefault="3CD74E5E" w14:paraId="5E82196B" w14:textId="6A7F8798"/>
+    <w:p w:rsidR="1A481C3F" w:rsidP="3CD74E5E" w:rsidRDefault="1A481C3F" w14:paraId="15FB5276" w14:textId="7EC4714A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7229AD0F" w14:textId="0BEAF137" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="7229AD0F" w14:textId="0BEAF137">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Analysis</w:t>
       </w:r>
       <w:r w:rsidR="00227BA7">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="1E8E0020">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Data Quality Report Monitoring</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w16du:dateUtc="2026-03-07T22:33:06.629Z" w:id="1432899040">
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid"/>
+            <w:tblW w:w="9360" w:type="dxa"/>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+        </w:tblPrChange>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4009"/>
-        <w:gridCol w:w="5351"/>
+        <w:gridCol w:w="4515"/>
+        <w:gridCol w:w="4845"/>
+        <w:tblGridChange w:id="396695625">
+          <w:tblGrid>
+            <w:gridCol w:w="4009"/>
+            <w:gridCol w:w="5351"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="3D42E849" w14:paraId="7AA8E416" w14:textId="77777777" w:rsidTr="0D42AE8F">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="7AA8E416" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.179Z" w16du:dateUtc="2026-03-07T22:33:03.179Z" w:id="233765958">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4009" w:type="dxa"/>
+            <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="2074996194">
+              <w:tcPr>
+                <w:tcW w:w="4009" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4F9954F1" w14:textId="47CF4CB6" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="4F9954F1" w14:textId="47CF4CB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Error </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5351" w:type="dxa"/>
+            <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1573436914">
+              <w:tcPr>
+                <w:tcW w:w="5351" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="35958C7A" w14:textId="21D502E0" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="35958C7A" w14:textId="21D502E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COS</w:t>
             </w:r>
-            <w:r w:rsidR="5DFDF09F" w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B" w:rsidR="5DFDF09F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Follow up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w14:paraId="1540243A" w14:textId="77777777" w:rsidTr="0D42AE8F">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="1540243A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1090"/>
+          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.179Z" w16du:dateUtc="2026-03-07T22:33:03.179Z" w:id="1892763013">
+            <w:trPr>
+              <w:trHeight w:val="1090"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4009" w:type="dxa"/>
+            <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="432940808">
+              <w:tcPr>
+                <w:tcW w:w="4009" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="0B42F7E9" w14:textId="2B6C01CC" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="0B42F7E9" w14:textId="2B6C01CC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Programs that have 40 or more children with a data error and/or 5% of total enrollments have a data error for</w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 consecutive months</w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5351" w:type="dxa"/>
+            <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="2126458704">
+              <w:tcPr>
+                <w:tcW w:w="5351" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4B74A26F" w14:textId="7614A46A" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="4B74A26F" w14:textId="7614A46A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Required call by Clinical Oversight and Support Specialist to the program to discuss the data presented and offer support and TA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w14:paraId="64014169" w14:textId="77777777" w:rsidTr="0D42AE8F">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="64014169" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1585"/>
+          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.18Z" w16du:dateUtc="2026-03-07T22:33:03.18Z" w:id="678262798">
+            <w:trPr>
+              <w:trHeight w:val="1585"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4009" w:type="dxa"/>
+            <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="2031220684">
+              <w:tcPr>
+                <w:tcW w:w="4009" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4EF8C12B" w14:textId="4084ABE8" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="4EF8C12B" w14:textId="4084ABE8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs that have 40 or more children with errors and/or 5% of total enrollments have errors for </w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4 consecutive months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5351" w:type="dxa"/>
+            <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1950850104">
+              <w:tcPr>
+                <w:tcW w:w="5351" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="522A6751" w14:textId="438BFA81" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="522A6751" w14:textId="438BFA81">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs will be required to engage in technical assistance with the Clinical Oversight and Support Specialist to identify root causes as well as develop a plan for improving data timeliness and accuracy of data entry. A quality improvement plan could be used to support this.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w14:paraId="4B57FEB9" w14:textId="77777777" w:rsidTr="0D42AE8F">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="4B57FEB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1330"/>
+          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.181Z" w16du:dateUtc="2026-03-07T22:33:03.181Z" w:id="1838104558">
+            <w:trPr>
+              <w:trHeight w:val="1330"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4009" w:type="dxa"/>
+            <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="476155944">
+              <w:tcPr>
+                <w:tcW w:w="4009" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="26EB51F4" w14:textId="6C200898" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="26EB51F4" w14:textId="6C200898">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs that have 40 or more children with errors and/or 5% of total enrollments have errors for </w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6 consecutive months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5351" w:type="dxa"/>
+            <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="241592638">
+              <w:tcPr>
+                <w:tcW w:w="5351" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="780675C3" w14:textId="63763EF0" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="780675C3" w14:textId="63763EF0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Issue Corrective Action Plan (CAP), unless that program has shown a trend of improvement and is engaged in TA, you can give the program 1 more month if needed to drop under 40 and/or 5% before issuing a CAP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w14:paraId="6C618686" w14:textId="77777777" w:rsidTr="0D42AE8F">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="6C618686" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="955"/>
+          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.181Z" w16du:dateUtc="2026-03-07T22:33:03.181Z" w:id="1819903540">
+            <w:trPr>
+              <w:trHeight w:val="955"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4009" w:type="dxa"/>
+            <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1647402952">
+              <w:tcPr>
+                <w:tcW w:w="4009" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="5B1E8732" w14:textId="264E72F6" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="5B1E8732" w14:textId="264E72F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs that have 40 or more children with errors and/or 5% of total enrollments </w:t>
             </w:r>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>three of six months nonconsecutively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5351" w:type="dxa"/>
+            <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
+            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1680723379">
+              <w:tcPr>
+                <w:tcW w:w="5351" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="8"/>
+                  <w:left w:val="single" w:color="auto" w:sz="8"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="8"/>
+                  <w:right w:val="single" w:color="auto" w:sz="8"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="1D582C9A" w14:textId="0263E423" w:rsidR="3D42E849" w:rsidRDefault="25FA6448" w:rsidP="0D42AE8F">
+          <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="1D582C9A" w14:textId="0263E423">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D42AE8F">
+            <w:r w:rsidRPr="008C088B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Required call by Clinical Oversight and Support Specialist to the program to discuss the data presented and offer support and TA. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1992B4E7" w14:textId="1187D5DA" w:rsidR="00104219" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="1992B4E7" w14:textId="1187D5DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="444444"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E96019B" w14:textId="2B831E3D" w:rsidR="009F58CC" w:rsidRPr="00B64B26" w:rsidRDefault="3252F7AF" w:rsidP="0D42AE8F">
+    <w:p w:rsidRPr="00B64B26" w:rsidR="009F58CC" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="5E96019B" w14:textId="2B831E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Corrective Action Plan (CAP) may be issued for any program that does not demonstrate improvement in its data quality report over time.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009F58CC" w:rsidRPr="00B64B26">
+    <w:sectPr w:rsidRPr="00B64B26" w:rsidR="009F58CC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3183FBB6" w14:textId="77777777" w:rsidR="00ED6EBB" w:rsidRDefault="00ED6EBB">
+    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="32380C32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02F1E2D1" w14:textId="77777777" w:rsidR="00ED6EBB" w:rsidRDefault="00ED6EBB">
+    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="35BDE5CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="1110"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
-    <w:tr w:rsidR="1A481C3F" w14:paraId="6DF0E2D6" w14:textId="77777777" w:rsidTr="1A481C3F">
+    <w:tr w:rsidR="1A481C3F" w:rsidTr="1A481C3F" w14:paraId="6DF0E2D6" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="104EAD23" w14:textId="215AEEBA" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="104EAD23" w14:textId="215AEEBA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1110" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2DE47583" w14:textId="127AEFE5" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="2DE47583" w14:textId="127AEFE5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1AFA7D4E" w14:textId="17443688" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="1AFA7D4E" w14:textId="17443688">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="1A481C3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Early Intervention Division</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5D5C518B" w14:textId="15755F41" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="5D5C518B" w14:textId="15755F41">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="1A481C3F">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Massachusetts Department of Public Health </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1CA00F4F" w14:textId="5AABC1A7" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="1CA00F4F" w14:textId="5AABC1A7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="1A481C3F">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>November 202</w:t>
           </w:r>
           <w:r w:rsidR="00907686">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3230C38B" w14:textId="47D8C800" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+  <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="3230C38B" w14:textId="47D8C800">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42B48E56" w14:textId="77777777" w:rsidR="00ED6EBB" w:rsidRDefault="00ED6EBB">
+    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="1F71E115" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A9A2F4" w14:textId="77777777" w:rsidR="00ED6EBB" w:rsidRDefault="00ED6EBB">
+    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="6C3BFF3B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="1A481C3F" w14:paraId="74C558A6" w14:textId="77777777" w:rsidTr="1A481C3F">
+    <w:tr w:rsidR="1A481C3F" w:rsidTr="1A481C3F" w14:paraId="74C558A6" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="405E46A8" w14:textId="3C4E1812" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="405E46A8" w14:textId="3C4E1812">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6D58C952" w14:textId="732CBDCC" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="6D58C952" w14:textId="732CBDCC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="71D5FC67" w14:textId="3712AFEF" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="71D5FC67" w14:textId="3712AFEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="445327C0" w14:textId="6A67AF05" w:rsidR="1A481C3F" w:rsidRDefault="1A481C3F" w:rsidP="1A481C3F">
+  <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="445327C0" w14:textId="6A67AF05">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="27">
+    <w:nsid w:val="4660f7fe"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03ED965F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28B0718C"/>
     <w:lvl w:ilvl="0" w:tplc="7A046C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0034383A">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="92C65150">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1746,147 +2074,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="18BAE7C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09E6E53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C96C838"/>
     <w:lvl w:ilvl="0" w:tplc="A5564552">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB60A558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9FAC2EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B7862B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7AFA396C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3046792C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0D3ACCFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D80CFB62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CA2F348">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E24C55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5D68520"/>
     <w:lvl w:ilvl="0" w:tplc="E29AB742">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E9E3718">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2031,260 +2359,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3244A4A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="198708E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C54C918C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FC67F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E18168A"/>
     <w:lvl w:ilvl="0" w:tplc="001A2B68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AFFE4F56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0494FF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="249CBA0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5E80C3E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1CDC7F8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04A2FEFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C6FAE256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9594FE0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1123F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7B0F4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2343,147 +2671,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BCFA832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C69CEFE4"/>
     <w:lvl w:ilvl="0" w:tplc="AC9C7E46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9F8425C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2786C716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3E6288F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C8D89EA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FDEC073C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FE1E55D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F4505F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76204458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="257A5170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2780C608"/>
     <w:lvl w:ilvl="0" w:tplc="B4941E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8F90F8D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2628,147 +2956,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE9EFA60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDD1D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FC27EAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0C2E33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05C015E4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2913,147 +3241,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9A6CC2EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41503A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D38294C"/>
     <w:lvl w:ilvl="0" w:tplc="966E6CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A290FA3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DB969F46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CFAEE356">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="008EA510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="007E5124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="256ACF60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="42E4AB72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE621C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB4CE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B620C20"/>
     <w:lvl w:ilvl="0" w:tplc="830CF75C">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="311EA514">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3112,147 +3440,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="366C178C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3C3D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCE28124"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613F06CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="525AD892"/>
     <w:lvl w:ilvl="0" w:tplc="E0D03EFC">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A5286530">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3311,260 +3639,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1356399C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6289D3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF2E1C12"/>
     <w:lvl w:ilvl="0" w:tplc="2056DFEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4A4BAAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5CC0B0F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A7A02CE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1902C23C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2E363F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5DD4E5B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B952F314">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F1222D08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6626DC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF72C138"/>
     <w:lvl w:ilvl="0" w:tplc="FDF2DE0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE8C416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F2067760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="271CB876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="19CE3658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="43DA58B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7C7E7BE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B42A4466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DE8DAF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69CBB7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAA68D78"/>
     <w:lvl w:ilvl="0" w:tplc="C150CC22">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B46867EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3623,147 +3951,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9A20932">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2F8523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E018B81A"/>
     <w:lvl w:ilvl="0" w:tplc="46E8C266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7CF07AE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6338F832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="29A2A2EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="300A7B6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9C04BC4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="52B42696">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AD9851E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50E838FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EA75C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D50110C"/>
     <w:lvl w:ilvl="0" w:tplc="602E60AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FA78967E">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3822,147 +4150,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9CE100C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72017653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E9E98F4"/>
     <w:lvl w:ilvl="0" w:tplc="3EF229EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6AB07380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4EBAAC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5CAEEF20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="35C8AE36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FA16E184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="07E2AC0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="48B24662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A2DE8F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7950B934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA0291B0"/>
     <w:lvl w:ilvl="0" w:tplc="A82C47AC">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FB3AAC2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4180,50 +4508,53 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ADAE6D6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06CC1900">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="982009284">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="615523088">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2118522777">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1598320745">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2135905191">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="265188758">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="865026258">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1856571560">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="701713875">
@@ -4266,215 +4597,228 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1568223658">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="778649126">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="896671804">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="625357604">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="526406609">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="669797681">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-[...1 lines deleted...]
-  <w:trackRevisions/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104219"/>
     <w:rsid w:val="0003197E"/>
     <w:rsid w:val="00044138"/>
     <w:rsid w:val="0008070F"/>
     <w:rsid w:val="00095A5A"/>
     <w:rsid w:val="000D64B8"/>
     <w:rsid w:val="000E70C7"/>
     <w:rsid w:val="00104219"/>
     <w:rsid w:val="00107856"/>
     <w:rsid w:val="00116A30"/>
     <w:rsid w:val="001202CA"/>
     <w:rsid w:val="00120AD2"/>
     <w:rsid w:val="001504ED"/>
     <w:rsid w:val="00174CC2"/>
+    <w:rsid w:val="00197B99"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001D3AFF"/>
     <w:rsid w:val="001D46A2"/>
     <w:rsid w:val="00227BA7"/>
+    <w:rsid w:val="00232158"/>
     <w:rsid w:val="002373DB"/>
     <w:rsid w:val="00240C96"/>
     <w:rsid w:val="0024457F"/>
     <w:rsid w:val="0027444B"/>
     <w:rsid w:val="00284C9E"/>
+    <w:rsid w:val="00290FEA"/>
     <w:rsid w:val="002A7C8A"/>
     <w:rsid w:val="002C7B5F"/>
     <w:rsid w:val="002D41F8"/>
     <w:rsid w:val="002E4D5F"/>
     <w:rsid w:val="002E53BF"/>
     <w:rsid w:val="002F30AA"/>
     <w:rsid w:val="003043EF"/>
     <w:rsid w:val="00307EE9"/>
     <w:rsid w:val="00325BB2"/>
     <w:rsid w:val="0033057C"/>
     <w:rsid w:val="00347ABA"/>
     <w:rsid w:val="00371D4F"/>
     <w:rsid w:val="00387594"/>
     <w:rsid w:val="003C04F6"/>
     <w:rsid w:val="003D6A10"/>
     <w:rsid w:val="003E36C8"/>
     <w:rsid w:val="003E676F"/>
     <w:rsid w:val="00404206"/>
+    <w:rsid w:val="00430CA7"/>
     <w:rsid w:val="00446673"/>
     <w:rsid w:val="00460BE4"/>
     <w:rsid w:val="00474FA7"/>
     <w:rsid w:val="004902B7"/>
+    <w:rsid w:val="004C24C5"/>
     <w:rsid w:val="004C25F9"/>
     <w:rsid w:val="004C6320"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="004F258D"/>
     <w:rsid w:val="004F6F14"/>
     <w:rsid w:val="0050170F"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="005500AD"/>
     <w:rsid w:val="00556BD8"/>
     <w:rsid w:val="005767EC"/>
     <w:rsid w:val="005906A6"/>
     <w:rsid w:val="005A10B4"/>
     <w:rsid w:val="005C29B9"/>
     <w:rsid w:val="005D2DAD"/>
     <w:rsid w:val="005E6BB9"/>
     <w:rsid w:val="005EB272"/>
     <w:rsid w:val="00611D2C"/>
     <w:rsid w:val="00644431"/>
     <w:rsid w:val="00644739"/>
     <w:rsid w:val="006671E1"/>
     <w:rsid w:val="00675715"/>
     <w:rsid w:val="00683EC6"/>
+    <w:rsid w:val="0069557C"/>
     <w:rsid w:val="006E6518"/>
     <w:rsid w:val="006F1D6A"/>
     <w:rsid w:val="0072469D"/>
     <w:rsid w:val="0073562D"/>
+    <w:rsid w:val="007B2518"/>
     <w:rsid w:val="007D1270"/>
     <w:rsid w:val="007D631E"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="0084570D"/>
     <w:rsid w:val="00896148"/>
     <w:rsid w:val="008A75C6"/>
+    <w:rsid w:val="008C088B"/>
     <w:rsid w:val="008E6084"/>
     <w:rsid w:val="00907686"/>
     <w:rsid w:val="009125C1"/>
     <w:rsid w:val="00931CBE"/>
     <w:rsid w:val="0094058E"/>
     <w:rsid w:val="00945508"/>
     <w:rsid w:val="0099532D"/>
     <w:rsid w:val="009A50EA"/>
+    <w:rsid w:val="009B2394"/>
     <w:rsid w:val="009B2575"/>
     <w:rsid w:val="009F58CC"/>
     <w:rsid w:val="009F5C62"/>
     <w:rsid w:val="00A13B9C"/>
     <w:rsid w:val="00A177F0"/>
     <w:rsid w:val="00A17E48"/>
     <w:rsid w:val="00A479A8"/>
     <w:rsid w:val="00A53622"/>
     <w:rsid w:val="00AC06FF"/>
+    <w:rsid w:val="00AC351E"/>
     <w:rsid w:val="00AC6A32"/>
     <w:rsid w:val="00AD4BAA"/>
     <w:rsid w:val="00AE7FF9"/>
     <w:rsid w:val="00B331CB"/>
     <w:rsid w:val="00B51A15"/>
     <w:rsid w:val="00B64B26"/>
     <w:rsid w:val="00B94378"/>
     <w:rsid w:val="00BC52F8"/>
     <w:rsid w:val="00BE10A9"/>
     <w:rsid w:val="00C11D93"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00C3679C"/>
+    <w:rsid w:val="00CA17FE"/>
     <w:rsid w:val="00CA308B"/>
     <w:rsid w:val="00CB7DDE"/>
     <w:rsid w:val="00CC198B"/>
     <w:rsid w:val="00CC586F"/>
     <w:rsid w:val="00CD7354"/>
     <w:rsid w:val="00CF1307"/>
     <w:rsid w:val="00D07CCA"/>
     <w:rsid w:val="00D14443"/>
     <w:rsid w:val="00D310B6"/>
     <w:rsid w:val="00D45D99"/>
     <w:rsid w:val="00D5591F"/>
     <w:rsid w:val="00D62361"/>
     <w:rsid w:val="00DA083E"/>
     <w:rsid w:val="00DA4DA8"/>
     <w:rsid w:val="00DB48D0"/>
     <w:rsid w:val="00DC1553"/>
     <w:rsid w:val="00DF4C99"/>
     <w:rsid w:val="00E06E32"/>
     <w:rsid w:val="00E47BA0"/>
     <w:rsid w:val="00E534B5"/>
     <w:rsid w:val="00E9627C"/>
     <w:rsid w:val="00EA7269"/>
     <w:rsid w:val="00EB30A2"/>
     <w:rsid w:val="00EC12C4"/>
     <w:rsid w:val="00ED6EBB"/>
+    <w:rsid w:val="00ED7259"/>
     <w:rsid w:val="00EE13D4"/>
     <w:rsid w:val="00EF6586"/>
     <w:rsid w:val="00F015AD"/>
     <w:rsid w:val="00F20BDA"/>
     <w:rsid w:val="00F312A3"/>
     <w:rsid w:val="00F656DD"/>
     <w:rsid w:val="00F90F42"/>
     <w:rsid w:val="00FB606E"/>
     <w:rsid w:val="00FF5931"/>
     <w:rsid w:val="01647809"/>
     <w:rsid w:val="02B911D2"/>
     <w:rsid w:val="04EE241C"/>
+    <w:rsid w:val="062956E5"/>
     <w:rsid w:val="07CB0E6D"/>
     <w:rsid w:val="0A80E6F0"/>
     <w:rsid w:val="0B7BF631"/>
     <w:rsid w:val="0BC1FBFC"/>
     <w:rsid w:val="0C14CEA6"/>
     <w:rsid w:val="0C17CD1F"/>
     <w:rsid w:val="0CE8E83C"/>
     <w:rsid w:val="0D20D77C"/>
     <w:rsid w:val="0D42AE8F"/>
     <w:rsid w:val="0EDA3B9E"/>
     <w:rsid w:val="0F60CF7D"/>
     <w:rsid w:val="0F8A3692"/>
     <w:rsid w:val="10454FD7"/>
     <w:rsid w:val="113F0744"/>
     <w:rsid w:val="122B4ED9"/>
     <w:rsid w:val="1348FDBF"/>
     <w:rsid w:val="13A6C5F8"/>
     <w:rsid w:val="14149074"/>
     <w:rsid w:val="157F3B33"/>
     <w:rsid w:val="17CCF0A6"/>
     <w:rsid w:val="190F7E19"/>
     <w:rsid w:val="191CAFA3"/>
     <w:rsid w:val="191EAF11"/>
     <w:rsid w:val="1A481C3F"/>
     <w:rsid w:val="1A6B176A"/>
@@ -4487,214 +4831,219 @@
     <w:rsid w:val="20AFF057"/>
     <w:rsid w:val="222B1DCA"/>
     <w:rsid w:val="229AD4D8"/>
     <w:rsid w:val="23EE7D5B"/>
     <w:rsid w:val="24241A07"/>
     <w:rsid w:val="2447E262"/>
     <w:rsid w:val="259B726C"/>
     <w:rsid w:val="25F20E75"/>
     <w:rsid w:val="25FA6448"/>
     <w:rsid w:val="268BA318"/>
     <w:rsid w:val="27614017"/>
     <w:rsid w:val="2A3AFF95"/>
     <w:rsid w:val="2CFD1042"/>
     <w:rsid w:val="2DE1DE2F"/>
     <w:rsid w:val="2FB1F8ED"/>
     <w:rsid w:val="303AFE43"/>
     <w:rsid w:val="3252F7AF"/>
     <w:rsid w:val="3316F289"/>
     <w:rsid w:val="3363A6A6"/>
     <w:rsid w:val="3580B810"/>
     <w:rsid w:val="35ECA4DC"/>
     <w:rsid w:val="36F8090E"/>
     <w:rsid w:val="386CDD9D"/>
     <w:rsid w:val="38BC2CBA"/>
     <w:rsid w:val="3C96D22E"/>
+    <w:rsid w:val="3CD74E5E"/>
     <w:rsid w:val="3CDED722"/>
     <w:rsid w:val="3D0D835F"/>
     <w:rsid w:val="3D42E849"/>
     <w:rsid w:val="4261AC66"/>
     <w:rsid w:val="42854C81"/>
     <w:rsid w:val="44F13718"/>
     <w:rsid w:val="46248C17"/>
     <w:rsid w:val="472DFA45"/>
     <w:rsid w:val="498CE901"/>
     <w:rsid w:val="4A438713"/>
     <w:rsid w:val="4B28B962"/>
     <w:rsid w:val="4BA2C852"/>
     <w:rsid w:val="4BDC86F3"/>
     <w:rsid w:val="4C4DC7A3"/>
     <w:rsid w:val="4CBC3891"/>
     <w:rsid w:val="4F168C93"/>
     <w:rsid w:val="4FAA4562"/>
     <w:rsid w:val="50352D26"/>
     <w:rsid w:val="505D2746"/>
     <w:rsid w:val="53B9806F"/>
     <w:rsid w:val="581DA671"/>
     <w:rsid w:val="5A438C10"/>
     <w:rsid w:val="5C115F60"/>
     <w:rsid w:val="5C897D54"/>
     <w:rsid w:val="5CB933FE"/>
     <w:rsid w:val="5D4D82FB"/>
     <w:rsid w:val="5DFDF09F"/>
     <w:rsid w:val="5F1ECBE3"/>
     <w:rsid w:val="61A3A26F"/>
     <w:rsid w:val="61C4B680"/>
     <w:rsid w:val="63F15260"/>
     <w:rsid w:val="65AD9948"/>
     <w:rsid w:val="668879C9"/>
+    <w:rsid w:val="6887B238"/>
     <w:rsid w:val="6B8A54B6"/>
+    <w:rsid w:val="6B8C1E5C"/>
     <w:rsid w:val="6D95C8EF"/>
     <w:rsid w:val="6F52563A"/>
     <w:rsid w:val="70EAE21F"/>
     <w:rsid w:val="710AFA35"/>
     <w:rsid w:val="71D808EC"/>
     <w:rsid w:val="72078EED"/>
+    <w:rsid w:val="728A8059"/>
     <w:rsid w:val="735F307F"/>
     <w:rsid w:val="74429AF7"/>
     <w:rsid w:val="74BEC174"/>
     <w:rsid w:val="76325A0A"/>
     <w:rsid w:val="76C68B6A"/>
     <w:rsid w:val="77943C95"/>
+    <w:rsid w:val="77D785BF"/>
     <w:rsid w:val="7886A014"/>
     <w:rsid w:val="7AB1DC7B"/>
     <w:rsid w:val="7AB84AB2"/>
     <w:rsid w:val="7DE97D3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73BFB460"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{931E14EE-DFCC-43D0-B038-D848F461ED3C}"/>
+  <w15:docId w15:val="{FC873353-0B85-4AB7-97E8-480B8F52FB20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4850,52 +5199,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4962,418 +5311,417 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="735F307F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="735F307F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009B2575"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B2575"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009B2575"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009F58CC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C04F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C04F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C04F6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
+  <w:style w:type="paragraph" w:styleId="Title1" w:customStyle="1">
     <w:name w:val="Title1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Title1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="735F307F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="134770"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Title1Char">
+  <w:style w:type="character" w:styleId="Title1Char" w:customStyle="1">
     <w:name w:val="Title1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title1"/>
     <w:rsid w:val="735F307F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="134770"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -5673,52 +6021,52 @@
       <UserInfo>
         <DisplayName>Conlon, Michelle E (DPH)</DisplayName>
         <AccountId>8</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Jaynes, Kasey M (DPH)</DisplayName>
         <AccountId>245</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="50058c1cf42506ea4fb8b26cdee65b80">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e65d5851d6fe05da882df23316c1f9dd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5927,91 +6275,84 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87133111-6FC2-4F5C-8F39-3E1672E9801F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D533B484-CD42-46A1-B59B-62304C386014}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4954E14E-EC26-490A-8426-EEE175A14DCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
+  <revision>134</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>0bb064246dd57fa447b0e89ba70d4f3cbaf3e8e262b5f56a9ad435fcab156460</vt:lpwstr>
   </property>
 </Properties>
 </file>