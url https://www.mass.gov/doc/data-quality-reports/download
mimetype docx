--- v1 (2026-04-03)
+++ v2 (2026-07-26)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00104219" w:rsidP="728A8059" w:rsidRDefault="3252F7AF" w14:paraId="5C174B73" w14:textId="5F040C10">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -212,341 +213,468 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="3252F7AF" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="3654BD40" w14:textId="5AE2A925">
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope: </w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The intended audience for this process is EI Division Staff, EIS programs and providers and EIBI programs and providers. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="7AFD0AD7" w14:textId="3775EADF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prerequisites: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="65452CB3" w14:textId="2BD3D4FD">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="65452CB3" w14:textId="26E15052">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Data Quality report A and B master list for that month</w:t>
+        <w:t>Data Quality report A and B list for that month</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="1E2C97AA" w14:textId="2B0CFD1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Program summary data report</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="00104219" w14:paraId="49C53AE5" w14:textId="6F8F49EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="3BF6DCE5" w14:textId="7D95355D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Procedure: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="2214C78F" w14:textId="6AE5BE0A">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="2214C78F" w14:textId="091596F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Research and Analysis Unit will produce monthly data quality reports in the form of two reports, A and B. These reports will be produced on the 4</w:t>
+        <w:t xml:space="preserve">The Research and Analysis Unit will produce monthly data quality reports in the form of two reports, A and B. These reports will be produced on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060233" w:rsidR="00B10399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> week </w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Monday of each month to identify missing or illogical data in the Early Intervention Client System (EICS). </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">of each month to identify missing or illogical data in the Early Intervention Client System (EICS). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="59B04C4C" w14:textId="0A047121">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="59B04C4C" w14:textId="01678F0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data report A</w:t>
       </w:r>
+      <w:r w:rsidRPr="00DA720C" w:rsidR="00DA720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D42AE8F" w:rsidR="00DA720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is a report of missing and illogical data</w:t>
+      </w:r>
+      <w:r w:rsidR="00910993">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in EICS</w:t>
+      </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a report of missing data for children who have an active open enrollment in EICS and the program providing services can fix the missing data in EICS.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="39E671A5" w14:textId="6426A712">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="39E671A5" w14:textId="10014662">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0D42AE8F">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="39C6F191" w:rsidR="3252F7AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data report B</w:t>
       </w:r>
-      <w:r w:rsidRPr="0D42AE8F">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> is a report of missing and illogical data in which the data fields that are missing are unable to be corrected by the providing program OR the enrollment for that child is closed in EICS.   </w:t>
+      <w:r w:rsidRPr="39C6F191" w:rsidR="3252F7AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a report of missing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39C6F191" w:rsidR="00DA720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indicator 1 reason for delay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39C6F191" w:rsidR="3252F7AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="39C6F191" w:rsidR="00DA720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="009F135A" w14:textId="4DA780CE">
+    <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="009F135A" w14:textId="63C6AF0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each Clinical Oversight and Support Specialist (COSS) sends a report via Secure mail to designated programs. </w:t>
+        <w:t>Each Clinical Oversight and Support Specialist (COSS) sends a report via Secure mail to designated program</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060233" w:rsidR="00B10399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> week of the month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D42AE8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="52C4FB6A" w14:textId="67A7A644">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The EIS </w:t>
       </w:r>
       <w:r w:rsidR="00AC351E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rogram receives their report and corrects all data errors identified: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3679C" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="26B93341" w14:textId="39FB5611">
+    <w:p w:rsidR="00C3679C" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="26B93341" w14:textId="0B979056">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>For report A they enter the missing data into EICS within 15 business days</w:t>
+        <w:t xml:space="preserve">For report A they enter the missing data into EICS within 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6699D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calendar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D42AE8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>days</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C3679C" w:rsidR="00C3679C" w:rsidP="00C3679C" w:rsidRDefault="00C3679C" w14:paraId="074817FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00907686">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>For report B they enter the missing data into EICS OR initiate a support desk ticket using the template provided to have the missing or illogical information updated in EICS by the support desk within 15 business days.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C3679C" w:rsidR="00104219" w:rsidP="00C3679C" w:rsidRDefault="00C3679C" w14:paraId="0405F121" w14:textId="30A75333">
       <w:pPr>
@@ -602,869 +730,682 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in EICS</w:t>
       </w:r>
       <w:r w:rsidR="004902B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the support desk upon receiving ticket</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3679C" w:rsidR="35ECA4DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3CD74E5E" w:rsidP="3CD74E5E" w:rsidRDefault="3CD74E5E" w14:paraId="340344C1" w14:textId="38F9349C">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="0AE54EBB" w14:textId="41A9687F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examples of missing or illogical data:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="7B1D57FB" w14:textId="5B3AF134">
+    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="7B1D57FB" w14:textId="32C8FA86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> and no discharge date has been entered into EICS. </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The child is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>over three or deemed ineligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over 1 month</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5157A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has elapsed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CD74E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and no discharge date has been entered into EICS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="2066671E" w14:textId="34C6EDD7">
+    <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="2066671E" w14:textId="43F838D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">The child was found eligible, 4 months have passed, and the child has not been discharged and IFSP Meeting data has not been entered into EICS. </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The child was found eligible, </w:t>
+      </w:r>
+      <w:r w:rsidR="00233D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CD74E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months have passed, and the child has not been discharged and IFSP Meeting data has not been entered into EICS. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6887B238" w:rsidP="3CD74E5E" w:rsidRDefault="6887B238" w14:paraId="7028616E" w14:textId="19D6F7C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> IFSP meeting is before the child’s date of referral to EI</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CD74E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The date of the child’s initial IFSP meeting is before the child’s date of referral to EI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3CD74E5E" w:rsidRDefault="3CD74E5E" w14:paraId="5E82196B" w14:textId="6A7F8798"/>
     <w:p w:rsidR="1A481C3F" w:rsidP="3CD74E5E" w:rsidRDefault="1A481C3F" w14:paraId="15FB5276" w14:textId="7EC4714A">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="7229AD0F" w14:textId="0BEAF137">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Analysis</w:t>
       </w:r>
       <w:r w:rsidR="00227BA7">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="1E8E0020">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Data Quality Report Monitoring</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w16du:dateUtc="2026-03-07T22:33:06.629Z" w:id="1432899040">
-[...5 lines deleted...]
-        </w:tblPrChange>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4515"/>
         <w:gridCol w:w="4845"/>
-        <w:tblGridChange w:id="396695625">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="7AA8E416" w14:textId="77777777">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="00022714" w14:paraId="7AA8E416" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
-          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.179Z" w16du:dateUtc="2026-03-07T22:33:03.179Z" w:id="233765958">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="2074996194">
-[...14 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="4F9954F1" w14:textId="47CF4CB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Error </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1573436914">
-[...14 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="35958C7A" w14:textId="21D502E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COS</w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B" w:rsidR="5DFDF09F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Follow up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="1540243A" w14:textId="77777777">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="00022714" w14:paraId="1540243A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1090"/>
-          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.179Z" w16du:dateUtc="2026-03-07T22:33:03.179Z" w:id="1892763013">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="432940808">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="0B42F7E9" w14:textId="2B6C01CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Programs that have 40 or more children with a data error and/or 5% of total enrollments have a data error for</w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 consecutive months</w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="2126458704">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="4B74A26F" w14:textId="7614A46A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Required call by Clinical Oversight and Support Specialist to the program to discuss the data presented and offer support and TA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="64014169" w14:textId="77777777">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="00022714" w14:paraId="64014169" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1585"/>
-          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.18Z" w16du:dateUtc="2026-03-07T22:33:03.18Z" w:id="678262798">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="2031220684">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="4EF8C12B" w14:textId="4084ABE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs that have 40 or more children with errors and/or 5% of total enrollments have errors for </w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4 consecutive months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1950850104">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="522A6751" w14:textId="438BFA81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs will be required to engage in technical assistance with the Clinical Oversight and Support Specialist to identify root causes as well as develop a plan for improving data timeliness and accuracy of data entry. A quality improvement plan could be used to support this.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="4B57FEB9" w14:textId="77777777">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="00022714" w14:paraId="4B57FEB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1330"/>
-          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.181Z" w16du:dateUtc="2026-03-07T22:33:03.181Z" w:id="1838104558">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="476155944">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="26EB51F4" w14:textId="6C200898">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs that have 40 or more children with errors and/or 5% of total enrollments have errors for </w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6 consecutive months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="241592638">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="780675C3" w14:textId="63763EF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Issue Corrective Action Plan (CAP), unless that program has shown a trend of improvement and is engaged in TA, you can give the program 1 more month if needed to drop under 40 and/or 5% before issuing a CAP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3D42E849" w:rsidTr="3CD74E5E" w14:paraId="6C618686" w14:textId="77777777">
+      <w:tr w:rsidR="3D42E849" w:rsidTr="00022714" w14:paraId="6C618686" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="955"/>
-          <w:trPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:03.181Z" w16du:dateUtc="2026-03-07T22:33:03.181Z" w:id="1819903540">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4515" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1647402952">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="5B1E8732" w14:textId="264E72F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Programs that have 40 or more children with errors and/or 5% of total enrollments </w:t>
             </w:r>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>three of six months nonconsecutively</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
-            <w:tcPrChange w:author="Chaneco, Aynsley" w:date="2026-03-07T22:33:06.629Z" w:id="1680723379">
-[...13 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w:rsidRPr="008C088B" w:rsidR="3D42E849" w:rsidP="0D42AE8F" w:rsidRDefault="25FA6448" w14:paraId="1D582C9A" w14:textId="0263E423">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C088B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Required call by Clinical Oversight and Support Specialist to the program to discuss the data presented and offer support and TA. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00104219" w:rsidP="0D42AE8F" w:rsidRDefault="3252F7AF" w14:paraId="1992B4E7" w14:textId="1187D5DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -1487,61 +1428,61 @@
       </w:pPr>
       <w:r w:rsidRPr="0D42AE8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Corrective Action Plan (CAP) may be issued for any program that does not demonstrate improvement in its data quality report over time.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00B64B26" w:rsidR="009F58CC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="32380C32" w14:textId="77777777">
+    <w:p w:rsidR="00BD6F72" w:rsidRDefault="00BD6F72" w14:paraId="1AC95B27" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="35BDE5CF" w14:textId="77777777">
+    <w:p w:rsidR="00BD6F72" w:rsidRDefault="00BD6F72" w14:paraId="469D7FAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1569,184 +1510,180 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="1110"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
-    <w:tr w:rsidR="1A481C3F" w:rsidTr="1A481C3F" w14:paraId="6DF0E2D6" w14:textId="77777777">
+    <w:tr w:rsidR="1A481C3F" w:rsidTr="39C6F191" w14:paraId="6DF0E2D6" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="104EAD23" w14:textId="215AEEBA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1110" w:type="dxa"/>
+          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="2DE47583" w14:textId="127AEFE5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
+          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="1AFA7D4E" w14:textId="17443688">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="1A481C3F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Early Intervention Division</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="5D5C518B" w14:textId="15755F41">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="1A481C3F">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Massachusetts Department of Public Health </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="1CA00F4F" w14:textId="5AABC1A7">
+        <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="1CA00F4F" w14:textId="55817D1A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="1A481C3F">
+          <w:r w:rsidRPr="39C6F191" w:rsidR="39C6F191">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>November 202</w:t>
-[...6 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>July 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="3230C38B" w14:textId="47D8C800">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="1F71E115" w14:textId="77777777">
+    <w:p w:rsidR="00BD6F72" w:rsidRDefault="00BD6F72" w14:paraId="32865D50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00430CA7" w:rsidRDefault="00430CA7" w14:paraId="6C3BFF3B" w14:textId="77777777">
+    <w:p w:rsidR="00BD6F72" w:rsidRDefault="00BD6F72" w14:paraId="6107D648" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="1A481C3F" w:rsidTr="1A481C3F" w14:paraId="74C558A6" w14:textId="77777777">
@@ -1777,162 +1714,50 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="71D5FC67" w14:textId="3712AFEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="1A481C3F" w:rsidP="1A481C3F" w:rsidRDefault="1A481C3F" w14:paraId="445327C0" w14:textId="6A67AF05">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="27">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03ED965F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28B0718C"/>
     <w:lvl w:ilvl="0" w:tplc="7A046C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0034383A">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="92C65150">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3342,50 +3167,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE621C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4660F7FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB6A494A"/>
+    <w:lvl w:ilvl="0" w:tplc="27DA608E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9B46750E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="31447BD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4C22093C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="972020B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9F366B3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="17BE569E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5CF466EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0A862342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB4CE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B620C20"/>
     <w:lvl w:ilvl="0" w:tplc="830CF75C">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="311EA514">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="79F8A2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3427,51 +3365,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AE0A2BE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="366C178C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3C3D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCE28124"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -3540,51 +3478,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613F06CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="525AD892"/>
     <w:lvl w:ilvl="0" w:tplc="E0D03EFC">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A5286530">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5FDAAA3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3626,51 +3564,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0026EE0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1356399C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6289D3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF2E1C12"/>
     <w:lvl w:ilvl="0" w:tplc="2056DFEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4A4BAAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -3739,51 +3677,51 @@
     <w:lvl w:ilvl="7" w:tplc="B952F314">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F1222D08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6626DC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF72C138"/>
     <w:lvl w:ilvl="0" w:tplc="FDF2DE0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE8C416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -3852,51 +3790,51 @@
     <w:lvl w:ilvl="7" w:tplc="B42A4466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DE8DAF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69CBB7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAA68D78"/>
     <w:lvl w:ilvl="0" w:tplc="C150CC22">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B46867EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="51BAC0B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3938,51 +3876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="287A1534">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9A20932">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2F8523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E018B81A"/>
     <w:lvl w:ilvl="0" w:tplc="46E8C266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7CF07AE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -4051,51 +3989,51 @@
     <w:lvl w:ilvl="7" w:tplc="AD9851E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50E838FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EA75C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D50110C"/>
     <w:lvl w:ilvl="0" w:tplc="602E60AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FA78967E">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0936D15C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4137,51 +4075,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="98CA1A6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9CE100C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72017653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E9E98F4"/>
     <w:lvl w:ilvl="0" w:tplc="3EF229EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6AB07380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -4250,51 +4188,51 @@
     <w:lvl w:ilvl="7" w:tplc="48B24662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A2DE8F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7950B934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA0291B0"/>
     <w:lvl w:ilvl="0" w:tplc="A82C47AC">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FB3AAC2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="398E4F72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4336,51 +4274,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="14382E70">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA4AF508">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE6FF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD581E46"/>
     <w:lvl w:ilvl="0" w:tplc="D71E33C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C3E472C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B5BEEFB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4422,51 +4360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B22022B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3BF45F36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D729136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08BEAA0A"/>
     <w:lvl w:ilvl="0" w:tplc="F1BC7466">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D16A7702">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="19669C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4508,311 +4446,338 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ADAE6D6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06CC1900">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="28">
+  <w:num w:numId="1" w16cid:durableId="806624070">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="982009284">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="615523088">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2118522777">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1598320745">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2135905191">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="265188758">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="865026258">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="982009284">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="9" w16cid:durableId="1856571560">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="615523088">
+  <w:num w:numId="10" w16cid:durableId="701713875">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1342857678">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1650550494">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="362173329">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1438015488">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="736975542">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="223105407">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="883372077">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="547303478">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1626235731">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="147480492">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1924560354">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1412852413">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2118522777">
-[...56 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1568223658">
+  <w:num w:numId="23" w16cid:durableId="1568223658">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="778649126">
+  <w:num w:numId="24" w16cid:durableId="778649126">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="896671804">
+  <w:num w:numId="25" w16cid:durableId="896671804">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="625357604">
+  <w:num w:numId="26" w16cid:durableId="625357604">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="526406609">
+  <w:num w:numId="27" w16cid:durableId="526406609">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="669797681">
+  <w:num w:numId="28" w16cid:durableId="669797681">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104219"/>
+    <w:rsid w:val="00022714"/>
     <w:rsid w:val="0003197E"/>
     <w:rsid w:val="00044138"/>
+    <w:rsid w:val="00057270"/>
+    <w:rsid w:val="00060233"/>
     <w:rsid w:val="0008070F"/>
     <w:rsid w:val="00095A5A"/>
     <w:rsid w:val="000D64B8"/>
     <w:rsid w:val="000E70C7"/>
     <w:rsid w:val="00104219"/>
     <w:rsid w:val="00107856"/>
     <w:rsid w:val="00116A30"/>
     <w:rsid w:val="001202CA"/>
     <w:rsid w:val="00120AD2"/>
     <w:rsid w:val="001504ED"/>
     <w:rsid w:val="00174CC2"/>
     <w:rsid w:val="00197B99"/>
+    <w:rsid w:val="001B08B1"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001D3AFF"/>
     <w:rsid w:val="001D46A2"/>
     <w:rsid w:val="00227BA7"/>
     <w:rsid w:val="00232158"/>
+    <w:rsid w:val="00233D9D"/>
     <w:rsid w:val="002373DB"/>
     <w:rsid w:val="00240C96"/>
     <w:rsid w:val="0024457F"/>
+    <w:rsid w:val="00252617"/>
+    <w:rsid w:val="00253246"/>
     <w:rsid w:val="0027444B"/>
     <w:rsid w:val="00284C9E"/>
     <w:rsid w:val="00290FEA"/>
     <w:rsid w:val="002A7C8A"/>
+    <w:rsid w:val="002B6EBB"/>
     <w:rsid w:val="002C7B5F"/>
     <w:rsid w:val="002D41F8"/>
     <w:rsid w:val="002E4D5F"/>
     <w:rsid w:val="002E53BF"/>
     <w:rsid w:val="002F30AA"/>
     <w:rsid w:val="003043EF"/>
     <w:rsid w:val="00307EE9"/>
     <w:rsid w:val="00325BB2"/>
     <w:rsid w:val="0033057C"/>
     <w:rsid w:val="00347ABA"/>
     <w:rsid w:val="00371D4F"/>
     <w:rsid w:val="00387594"/>
     <w:rsid w:val="003C04F6"/>
     <w:rsid w:val="003D6A10"/>
     <w:rsid w:val="003E36C8"/>
     <w:rsid w:val="003E676F"/>
     <w:rsid w:val="00404206"/>
     <w:rsid w:val="00430CA7"/>
     <w:rsid w:val="00446673"/>
     <w:rsid w:val="00460BE4"/>
     <w:rsid w:val="00474FA7"/>
     <w:rsid w:val="004902B7"/>
     <w:rsid w:val="004C24C5"/>
     <w:rsid w:val="004C25F9"/>
     <w:rsid w:val="004C6320"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="004F258D"/>
     <w:rsid w:val="004F6F14"/>
     <w:rsid w:val="0050170F"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="005500AD"/>
     <w:rsid w:val="00556BD8"/>
     <w:rsid w:val="005767EC"/>
     <w:rsid w:val="005906A6"/>
     <w:rsid w:val="005A10B4"/>
     <w:rsid w:val="005C29B9"/>
     <w:rsid w:val="005D2DAD"/>
     <w:rsid w:val="005E6BB9"/>
     <w:rsid w:val="005EB272"/>
     <w:rsid w:val="00611D2C"/>
     <w:rsid w:val="00644431"/>
     <w:rsid w:val="00644739"/>
     <w:rsid w:val="006671E1"/>
     <w:rsid w:val="00675715"/>
     <w:rsid w:val="00683EC6"/>
     <w:rsid w:val="0069557C"/>
+    <w:rsid w:val="006B2F38"/>
     <w:rsid w:val="006E6518"/>
     <w:rsid w:val="006F1D6A"/>
     <w:rsid w:val="0072469D"/>
     <w:rsid w:val="0073562D"/>
     <w:rsid w:val="007B2518"/>
     <w:rsid w:val="007D1270"/>
     <w:rsid w:val="007D631E"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="0084570D"/>
+    <w:rsid w:val="008939EC"/>
     <w:rsid w:val="00896148"/>
     <w:rsid w:val="008A75C6"/>
     <w:rsid w:val="008C088B"/>
     <w:rsid w:val="008E6084"/>
     <w:rsid w:val="00907686"/>
+    <w:rsid w:val="00910993"/>
     <w:rsid w:val="009125C1"/>
+    <w:rsid w:val="00925CC0"/>
     <w:rsid w:val="00931CBE"/>
     <w:rsid w:val="0094058E"/>
     <w:rsid w:val="00945508"/>
     <w:rsid w:val="0099532D"/>
     <w:rsid w:val="009A50EA"/>
     <w:rsid w:val="009B2394"/>
     <w:rsid w:val="009B2575"/>
     <w:rsid w:val="009F58CC"/>
     <w:rsid w:val="009F5C62"/>
     <w:rsid w:val="00A13B9C"/>
     <w:rsid w:val="00A177F0"/>
     <w:rsid w:val="00A17E48"/>
     <w:rsid w:val="00A479A8"/>
     <w:rsid w:val="00A53622"/>
     <w:rsid w:val="00AC06FF"/>
     <w:rsid w:val="00AC351E"/>
     <w:rsid w:val="00AC6A32"/>
     <w:rsid w:val="00AD4BAA"/>
     <w:rsid w:val="00AE7FF9"/>
+    <w:rsid w:val="00B10399"/>
     <w:rsid w:val="00B331CB"/>
+    <w:rsid w:val="00B5157A"/>
     <w:rsid w:val="00B51A15"/>
     <w:rsid w:val="00B64B26"/>
     <w:rsid w:val="00B94378"/>
+    <w:rsid w:val="00BB4FD6"/>
     <w:rsid w:val="00BC52F8"/>
+    <w:rsid w:val="00BD6F72"/>
     <w:rsid w:val="00BE10A9"/>
     <w:rsid w:val="00C11D93"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00C3679C"/>
+    <w:rsid w:val="00C6699D"/>
     <w:rsid w:val="00CA17FE"/>
     <w:rsid w:val="00CA308B"/>
     <w:rsid w:val="00CB7DDE"/>
     <w:rsid w:val="00CC198B"/>
     <w:rsid w:val="00CC586F"/>
     <w:rsid w:val="00CD7354"/>
     <w:rsid w:val="00CF1307"/>
+    <w:rsid w:val="00CF7094"/>
     <w:rsid w:val="00D07CCA"/>
     <w:rsid w:val="00D14443"/>
     <w:rsid w:val="00D310B6"/>
     <w:rsid w:val="00D45D99"/>
+    <w:rsid w:val="00D548EF"/>
     <w:rsid w:val="00D5591F"/>
     <w:rsid w:val="00D62361"/>
     <w:rsid w:val="00DA083E"/>
     <w:rsid w:val="00DA4DA8"/>
+    <w:rsid w:val="00DA720C"/>
     <w:rsid w:val="00DB48D0"/>
     <w:rsid w:val="00DC1553"/>
+    <w:rsid w:val="00DD6FB9"/>
+    <w:rsid w:val="00DE5F92"/>
     <w:rsid w:val="00DF4C99"/>
     <w:rsid w:val="00E06E32"/>
     <w:rsid w:val="00E47BA0"/>
     <w:rsid w:val="00E534B5"/>
     <w:rsid w:val="00E9627C"/>
     <w:rsid w:val="00EA7269"/>
     <w:rsid w:val="00EB30A2"/>
     <w:rsid w:val="00EC12C4"/>
     <w:rsid w:val="00ED6EBB"/>
     <w:rsid w:val="00ED7259"/>
     <w:rsid w:val="00EE13D4"/>
     <w:rsid w:val="00EF6586"/>
     <w:rsid w:val="00F015AD"/>
     <w:rsid w:val="00F20BDA"/>
     <w:rsid w:val="00F312A3"/>
+    <w:rsid w:val="00F542B2"/>
     <w:rsid w:val="00F656DD"/>
     <w:rsid w:val="00F90F42"/>
+    <w:rsid w:val="00F93C9D"/>
     <w:rsid w:val="00FB606E"/>
     <w:rsid w:val="00FF5931"/>
     <w:rsid w:val="01647809"/>
     <w:rsid w:val="02B911D2"/>
     <w:rsid w:val="04EE241C"/>
     <w:rsid w:val="062956E5"/>
     <w:rsid w:val="07CB0E6D"/>
     <w:rsid w:val="0A80E6F0"/>
     <w:rsid w:val="0B7BF631"/>
     <w:rsid w:val="0BC1FBFC"/>
     <w:rsid w:val="0C14CEA6"/>
     <w:rsid w:val="0C17CD1F"/>
     <w:rsid w:val="0CE8E83C"/>
     <w:rsid w:val="0D20D77C"/>
     <w:rsid w:val="0D42AE8F"/>
     <w:rsid w:val="0EDA3B9E"/>
     <w:rsid w:val="0F60CF7D"/>
     <w:rsid w:val="0F8A3692"/>
     <w:rsid w:val="10454FD7"/>
     <w:rsid w:val="113F0744"/>
     <w:rsid w:val="122B4ED9"/>
     <w:rsid w:val="1348FDBF"/>
     <w:rsid w:val="13A6C5F8"/>
     <w:rsid w:val="14149074"/>
     <w:rsid w:val="157F3B33"/>
@@ -4830,98 +4795,100 @@
     <w:rsid w:val="20941D4F"/>
     <w:rsid w:val="20AFF057"/>
     <w:rsid w:val="222B1DCA"/>
     <w:rsid w:val="229AD4D8"/>
     <w:rsid w:val="23EE7D5B"/>
     <w:rsid w:val="24241A07"/>
     <w:rsid w:val="2447E262"/>
     <w:rsid w:val="259B726C"/>
     <w:rsid w:val="25F20E75"/>
     <w:rsid w:val="25FA6448"/>
     <w:rsid w:val="268BA318"/>
     <w:rsid w:val="27614017"/>
     <w:rsid w:val="2A3AFF95"/>
     <w:rsid w:val="2CFD1042"/>
     <w:rsid w:val="2DE1DE2F"/>
     <w:rsid w:val="2FB1F8ED"/>
     <w:rsid w:val="303AFE43"/>
     <w:rsid w:val="3252F7AF"/>
     <w:rsid w:val="3316F289"/>
     <w:rsid w:val="3363A6A6"/>
     <w:rsid w:val="3580B810"/>
     <w:rsid w:val="35ECA4DC"/>
     <w:rsid w:val="36F8090E"/>
     <w:rsid w:val="386CDD9D"/>
     <w:rsid w:val="38BC2CBA"/>
+    <w:rsid w:val="39C6F191"/>
     <w:rsid w:val="3C96D22E"/>
     <w:rsid w:val="3CD74E5E"/>
     <w:rsid w:val="3CDED722"/>
     <w:rsid w:val="3D0D835F"/>
     <w:rsid w:val="3D42E849"/>
     <w:rsid w:val="4261AC66"/>
     <w:rsid w:val="42854C81"/>
     <w:rsid w:val="44F13718"/>
     <w:rsid w:val="46248C17"/>
     <w:rsid w:val="472DFA45"/>
     <w:rsid w:val="498CE901"/>
     <w:rsid w:val="4A438713"/>
     <w:rsid w:val="4B28B962"/>
     <w:rsid w:val="4BA2C852"/>
     <w:rsid w:val="4BDC86F3"/>
     <w:rsid w:val="4C4DC7A3"/>
     <w:rsid w:val="4CBC3891"/>
     <w:rsid w:val="4F168C93"/>
     <w:rsid w:val="4FAA4562"/>
     <w:rsid w:val="50352D26"/>
     <w:rsid w:val="505D2746"/>
     <w:rsid w:val="53B9806F"/>
     <w:rsid w:val="581DA671"/>
     <w:rsid w:val="5A438C10"/>
     <w:rsid w:val="5C115F60"/>
     <w:rsid w:val="5C897D54"/>
     <w:rsid w:val="5CB933FE"/>
     <w:rsid w:val="5D4D82FB"/>
     <w:rsid w:val="5DFDF09F"/>
     <w:rsid w:val="5F1ECBE3"/>
     <w:rsid w:val="61A3A26F"/>
     <w:rsid w:val="61C4B680"/>
     <w:rsid w:val="63F15260"/>
     <w:rsid w:val="65AD9948"/>
     <w:rsid w:val="668879C9"/>
     <w:rsid w:val="6887B238"/>
     <w:rsid w:val="6B8A54B6"/>
     <w:rsid w:val="6B8C1E5C"/>
     <w:rsid w:val="6D95C8EF"/>
     <w:rsid w:val="6F52563A"/>
     <w:rsid w:val="70EAE21F"/>
     <w:rsid w:val="710AFA35"/>
     <w:rsid w:val="71D808EC"/>
     <w:rsid w:val="72078EED"/>
     <w:rsid w:val="728A8059"/>
     <w:rsid w:val="735F307F"/>
     <w:rsid w:val="74429AF7"/>
     <w:rsid w:val="74BEC174"/>
+    <w:rsid w:val="75DB8B11"/>
     <w:rsid w:val="76325A0A"/>
     <w:rsid w:val="76C68B6A"/>
     <w:rsid w:val="77943C95"/>
     <w:rsid w:val="77D785BF"/>
     <w:rsid w:val="7886A014"/>
     <w:rsid w:val="7AB1DC7B"/>
     <w:rsid w:val="7AB84AB2"/>
     <w:rsid w:val="7DE97D3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -5471,66 +5438,64 @@
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="735F307F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009B2575"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
@@ -5673,51 +5638,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5984,87 +5949,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...35 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -6255,104 +6183,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434">
+      <UserInfo>
+        <DisplayName>Bombardier, Faith (DPH)</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Conlon, Michelle E (DPH)</DisplayName>
+        <AccountId>8</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jaynes, Kasey M (DPH)</DisplayName>
+        <AccountId>245</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4954E14E-EC26-490A-8426-EEE175A14DCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87133111-6FC2-4F5C-8F39-3E1672E9801F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>134</revision>
+  <lastModifiedBy>Gilbride, Molly (DPH)</lastModifiedBy>
+  <revision>153</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>0bb064246dd57fa447b0e89ba70d4f3cbaf3e8e262b5f56a9ad435fcab156460</vt:lpwstr>
   </property>
 </Properties>
 </file>