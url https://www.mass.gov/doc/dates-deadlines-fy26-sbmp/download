--- v0 (2025-12-23)
+++ v1 (2026-07-23)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E9ADA51-D98A-46DF-BC23-D503EE990DFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{B51B9AAD-8D8D-4F88-A54B-D89595E683F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-38520" yWindow="-120" windowWidth="30960" windowHeight="16920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$22</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="45">
   <si>
     <t>QTR</t>
   </si>
   <si>
     <t>AAC Claim QTR/Dates</t>
   </si>
   <si>
@@ -87,127 +82,127 @@
   <si>
     <t>RANDOM MOMENT TIME STUDY</t>
   </si>
   <si>
     <t>ADMINISTRATIVE ACTIVITY QUARTERLY CLAIMS</t>
   </si>
   <si>
     <t>DIRECT SERVICE INTERIM CLAIMS</t>
   </si>
   <si>
     <t>All Direct Service Interim claims must be filed electronically through MMIS within 90 days of the service date.</t>
   </si>
   <si>
     <t>RMTS QTR/Dates</t>
   </si>
   <si>
     <t>RMTS Participant List Due Date</t>
   </si>
   <si>
     <t>RMTS Work Schedules Due Date</t>
   </si>
   <si>
     <t>Last Date to submit Change of Status</t>
   </si>
   <si>
-    <t>JUL 1 2025 - 
-[...75 lines deleted...]
-    <t>OCT 7 2025</t>
+    <t>Effective Dates &amp; Deadlines - SFY 2027</t>
+  </si>
+  <si>
+    <t>JUL 1 2026 - 
+SEP 30 2026</t>
+  </si>
+  <si>
+    <t>OCT 1 2026 -
+DEC 31 2026</t>
+  </si>
+  <si>
+    <t>JAN 1 2027 -
+MAR 31 2027</t>
+  </si>
+  <si>
+    <t>APR 1 2027 -
+JUN 30 2027</t>
+  </si>
+  <si>
+    <t>OCT 7 2026</t>
+  </si>
+  <si>
+    <t>APR 7 2027</t>
+  </si>
+  <si>
+    <t>JUL 5 2026</t>
+  </si>
+  <si>
+    <t>OCT 5 2026</t>
+  </si>
+  <si>
+    <t>JAN 5 2027</t>
+  </si>
+  <si>
+    <t>APR 5 2027</t>
+  </si>
+  <si>
+    <t>JAN 15 2027</t>
+  </si>
+  <si>
+    <t>APR 15 2027</t>
+  </si>
+  <si>
+    <t>JUL 15 2027</t>
+  </si>
+  <si>
+    <t>OCT 15 2027</t>
+  </si>
+  <si>
+    <t>JAN 20 2027</t>
+  </si>
+  <si>
+    <t>APR 20 2027</t>
+  </si>
+  <si>
+    <t>JUL 20 2027</t>
+  </si>
+  <si>
+    <t>OCT 20 2027</t>
+  </si>
+  <si>
+    <t>JUN 5 2026</t>
+  </si>
+  <si>
+    <t>SEP 4 2026</t>
+  </si>
+  <si>
+    <t>DEC 4 2026</t>
+  </si>
+  <si>
+    <t>MAR 5 2027</t>
+  </si>
+  <si>
+    <t>JAN 8 2027</t>
+  </si>
+  <si>
+    <t>JUL 8 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -284,104 +279,101 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -634,343 +626,342 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="16.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.453125" style="1" customWidth="1"/>
     <col min="3" max="5" width="14" style="1" customWidth="1"/>
-    <col min="6" max="7" width="13.5703125" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.42578125" style="1"/>
+    <col min="6" max="7" width="13.54296875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
     </row>
-    <row r="4" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A4" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="14"/>
     </row>
-    <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>39</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="F6" s="17"/>
     </row>
-    <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D7" s="15" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E7" s="15" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="F7" s="12"/>
     </row>
-    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="12"/>
     </row>
-    <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E9" s="15" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F9" s="12"/>
     </row>
-    <row r="10" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A10" s="4"/>
     </row>
-    <row r="11" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A11" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="G15" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="E15" s="8" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:7" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:7" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="9" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="11"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
     </row>
-    <row r="19" spans="1:7" ht="21" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="A19" s="10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A21" s="13"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A22" s="13"/>
     </row>
   </sheetData>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="88" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UMass Medical School</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Diep, Phong</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>