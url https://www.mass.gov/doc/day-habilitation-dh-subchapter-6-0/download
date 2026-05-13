--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
@@ -281,523 +281,780 @@
           </w:tcPr>
           <w:p w14:paraId="245CA477" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="0033648B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="111E3B35" w14:textId="70A711C3" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="0033648B">
+          <w:p w14:paraId="111E3B35" w14:textId="7BE01701" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="0033648B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DH-</w:t>
             </w:r>
-            <w:r w:rsidR="00FC47B0">
-[...3 lines deleted...]
-              <w:t>34</w:t>
+            <w:r w:rsidR="00430924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD208CA" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="0033648B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A8117D" w14:textId="1F53483A" w:rsidR="00EC328A" w:rsidRDefault="00FC47B0" w:rsidP="0033648B">
+          <w:p w14:paraId="47A8117D" w14:textId="4A4F0949" w:rsidR="00EC328A" w:rsidRDefault="00430924" w:rsidP="0033648B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11/13/2024</w:t>
+              <w:t>01/30/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A4CF8A6" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65EBD37E" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+    <w:p w14:paraId="7C57DA13" w14:textId="232EB1F4" w:rsidR="000960BE" w:rsidRPr="006312DF" w:rsidRDefault="000960BE" w:rsidP="006312DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006312DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subchapter 6: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Day Habilitation Manual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51561119" w14:textId="2F61982C" w:rsidR="000960BE" w:rsidRPr="000960BE" w:rsidRDefault="000960BE" w:rsidP="000960BE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="231D64CA" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+      <w:r w:rsidRPr="000960BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TL </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0EC7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000960BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00430924">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000960BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDAD235" w14:textId="7A7B2774" w:rsidR="000960BE" w:rsidRPr="000960BE" w:rsidRDefault="000960BE" w:rsidP="000960BE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="39B04EF5" w14:textId="6F0523AA" w:rsidR="00EC328A" w:rsidRDefault="000C2FC0" w:rsidP="00DE7A5E">
+      <w:r w:rsidRPr="000960BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00430924">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000960BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00430924">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000960BE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00430924">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBF2B31" w14:textId="77777777" w:rsidR="000960BE" w:rsidRPr="000960BE" w:rsidRDefault="000960BE" w:rsidP="000960BE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="3BD1E1F9" w14:textId="23A606D4" w:rsidR="00EC328A" w:rsidRDefault="000C2FC0" w:rsidP="00DE7A5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B8C6F4" w14:textId="5AB6B236" w:rsidR="004C0EC7" w:rsidRDefault="000960BE" w:rsidP="00197143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006312DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Table of Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708D26C7" w14:textId="77777777" w:rsidR="00281008" w:rsidRPr="006312DF" w:rsidRDefault="00281008" w:rsidP="006312DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65EBD37E" w14:textId="61E75F9E" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Service Codes and Descriptions</w:t>
       </w:r>
-      <w:r w:rsidR="00EC328A">
-[...20 lines deleted...]
-    <w:p w14:paraId="7DD6E68B" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+    </w:p>
+    <w:p w14:paraId="6202B821" w14:textId="61A59296" w:rsidR="00640773" w:rsidRDefault="000C2FC0" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="38576193" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>601.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00640773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93CB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93CB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B93CB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B04EF5" w14:textId="005DAC88" w:rsidR="00EC328A" w:rsidRDefault="00B93CB7" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="0B4720A5" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>602.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Explanation of Definitions</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD1E1F9" w14:textId="222CEDF2" w:rsidR="00EC328A" w:rsidRDefault="000C2FC0" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="42BBFE0F" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93CB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Codes and Descriptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC328A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD6E68B" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w14:paraId="410E4E0E" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+    </w:p>
+    <w:p w14:paraId="38576193" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5CD5494C" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix A.  Directory </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4720A5" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="7D69DD1F" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+    </w:p>
+    <w:p w14:paraId="42BBFE0F" w14:textId="30B110B1" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6154D968" w14:textId="2F30FD70" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix C.  Third</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26908">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Liability Codes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>C-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410E4E0E" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD5494C" w14:textId="13DA1D7C" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix T.  CMSP</w:t>
+      </w:r>
+      <w:r w:rsidR="0064722E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Covered Codes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>T-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D69DD1F" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6154D968" w14:textId="2F30FD70" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
+          <w:tab w:val="right" w:pos="9378"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix U.  DPH-Designated Serious Reportable Events </w:t>
       </w:r>
       <w:r w:rsidR="000267F6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>That Are Not</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F256165" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00FC47B0">
+    <w:p w14:paraId="0F256165" w14:textId="31A9E6F4" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00FC47B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1282"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:ind w:left="1282"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Not Provider Preventable Conditions</w:t>
+        <w:t>Provider Preventable Conditions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>U-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281627C6" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
@@ -836,70 +1093,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>V-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35091892" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39005B34" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
+    <w:p w14:paraId="39005B34" w14:textId="577E49D0" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Appendix W.  EPSDT Services:  Medical Protocol and Periodicity Schedule</w:t>
+        <w:t xml:space="preserve">Appendix W.  EPSDT Services Medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00E26908">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Dental </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Protocol</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26908">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Periodicity Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26908">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>W-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB79C47" w14:textId="77777777" w:rsidR="00EC328A" w:rsidRDefault="00EC328A" w:rsidP="00DE7A5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
@@ -1341,348 +1628,477 @@
           </w:tcPr>
           <w:p w14:paraId="5CF19F47" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C784222" w14:textId="3BD54F31" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="3C784222" w14:textId="5212C4DF" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE7870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DH-</w:t>
             </w:r>
-            <w:r w:rsidR="00FC47B0">
-[...3 lines deleted...]
-              <w:t>34</w:t>
+            <w:r w:rsidR="00735339">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00430924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C8DD5EF" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18552BE3" w14:textId="6A43B91F" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="00FC47B0" w:rsidP="00B8210B">
+          <w:p w14:paraId="18552BE3" w14:textId="62DCD9D6" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="00430924" w:rsidP="00B8210B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11/13/2024</w:t>
+              <w:t>01/30/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D6494EB" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00F66428">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447EF7FD" w14:textId="5B5265BE" w:rsidR="00F66428" w:rsidRDefault="00F66428" w:rsidP="007C40AE">
+    <w:p w14:paraId="5F59D8EA" w14:textId="4161D898" w:rsidR="008868D5" w:rsidRDefault="00F66428" w:rsidP="007C40AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>601</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008868D5" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="1803007C" w14:textId="77777777" w:rsidR="00F66428" w:rsidRPr="008845A6" w:rsidRDefault="00F66428" w:rsidP="00F66428">
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3D7F3F" w14:textId="77777777" w:rsidR="008868D5" w:rsidRDefault="008868D5" w:rsidP="007C40AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46365EDA" w14:textId="71565D00" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00C34536">
+    <w:p w14:paraId="4DBD11BD" w14:textId="37D2F53D" w:rsidR="008868D5" w:rsidRDefault="004720A0" w:rsidP="007C40AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C2FC0">
-[...29 lines deleted...]
-    <w:p w14:paraId="2EE1A7D0" w14:textId="77777777" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00C34536">
+      <w:r w:rsidRPr="004720A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subchapter 6 contains the service codes and modifiers that Day Habilitation (DH) providers must use to bill for DH services provided to members</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34378C5C" w14:textId="77777777" w:rsidR="00506C48" w:rsidRDefault="00506C48" w:rsidP="007C40AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EFAF81" w14:textId="74DBD41A" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00C34536">
+    <w:p w14:paraId="447EF7FD" w14:textId="116C0A5F" w:rsidR="00F66428" w:rsidRDefault="00640773" w:rsidP="007C40AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Day Habilitation Re-engagement Services</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="032CB2A5" w14:textId="77777777" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00F66428">
+      </w:pPr>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F66428" w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Explanation of Definitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1803007C" w14:textId="77777777" w:rsidR="00F66428" w:rsidRPr="008845A6" w:rsidRDefault="00F66428" w:rsidP="00F66428">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E069C82" w14:textId="65E4B6B6" w:rsidR="00F678E2" w:rsidRPr="001B5C60" w:rsidRDefault="00AC7C84" w:rsidP="0059177E">
+    <w:p w14:paraId="46365EDA" w14:textId="33170944" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00C34536">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C2FC0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Day Habilitation Admission Services</w:t>
+      </w:r>
+      <w:r w:rsidR="0064722E" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6BB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided to ensure safe and appropriate care planning for day habilitation members </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enrolling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in day habilitation services for the first time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE1A7D0" w14:textId="77777777" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00C34536">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EFAF81" w14:textId="15CB5158" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00C34536">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2FC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Day Habilitation Re-engagement Services</w:t>
+      </w:r>
+      <w:r w:rsidR="0064722E" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services provided to ensure successful re-engagement of members who have not received site-based services during the period of March 24, 2020, through June 30, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032CB2A5" w14:textId="77777777" w:rsidR="00C34536" w:rsidRPr="008845A6" w:rsidRDefault="00C34536" w:rsidP="00F66428">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E069C82" w14:textId="33FC5611" w:rsidR="00F678E2" w:rsidRPr="001B5C60" w:rsidRDefault="00AC7C84" w:rsidP="0059177E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Day Habilitation</w:t>
       </w:r>
       <w:r w:rsidR="00F66428" w:rsidRPr="001D6BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
-      <w:r w:rsidR="000D2BD0">
-[...4 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00E8656D" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000D2BD0" w:rsidRPr="000D2BD0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F66428" w:rsidRPr="008845A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Codes S5</w:t>
       </w:r>
       <w:r w:rsidR="000B2D08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>102</w:t>
       </w:r>
       <w:r w:rsidR="00F66428" w:rsidRPr="008845A6">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1710,116 +2126,244 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non-emergency</w:t>
       </w:r>
       <w:r w:rsidR="00F66428" w:rsidRPr="008845A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> transportation services.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5910306F" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRDefault="00435C2F" w:rsidP="00382773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0719FA88" w14:textId="77777777" w:rsidR="00095CCF" w:rsidRPr="008845A6" w:rsidRDefault="00095CCF" w:rsidP="00095CCF">
+    <w:p w14:paraId="549BE28E" w14:textId="5CAFED5E" w:rsidR="006312DF" w:rsidRDefault="006312DF" w:rsidP="002D299F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interim Prior Authorization (PA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="0082744D" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">temporary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PA covering a period of 60 calendar days which is automatically adjudicated based on the provider’s initial assessment of the member’s needs. Th</w:t>
+      </w:r>
+      <w:r w:rsidR="0082744D" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is temporary authorization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows for services to be delivered while required assessments are completed. There are three types of Interim </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2C17" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PAs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New Admission, Prolonged Absence, and Transition of Care.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09062CCD" w14:textId="77777777" w:rsidR="002D299F" w:rsidRDefault="002D299F" w:rsidP="00430924">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0719FA88" w14:textId="7C02E62E" w:rsidR="00095CCF" w:rsidRPr="008845A6" w:rsidRDefault="00095CCF" w:rsidP="00430924">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0AF2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Leveling Tool</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidR="00E8656D" w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The </w:t>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eveling </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ool determines the member’s qualifying needs while at DH,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> measured by the level of supports needed for the member to acquire, improve, or retain maximum skill levels and independent functioning. </w:t>
+        <w:t xml:space="preserve"> measured by the level of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needed for the member to acquire, improve, or retain maximum skill levels and independent functioning. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Members qualify for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>day habilitation (</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1854,257 +2398,298 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">regulations at </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>130 CMR 419.403</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A55C9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Eligible Members</w:t>
+        <w:t>Eligible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A55C9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The different levels are as follows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AACF19A" w14:textId="77777777" w:rsidR="00095CCF" w:rsidRPr="005B6B62" w:rsidRDefault="00095CCF" w:rsidP="00095CCF">
       <w:pPr>
         <w:pStyle w:val="p10"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007555B5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Level 1</w:t>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007555B5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. MassHealth pays the Payment Level 1 rate to DH providers for each date of service billed for a clinically eligible member whose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leveling Tool score identifies them as Level 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BD4B48" w14:textId="77777777" w:rsidR="00095CCF" w:rsidRPr="005B6B62" w:rsidRDefault="00095CCF" w:rsidP="00095CCF">
       <w:pPr>
         <w:pStyle w:val="p10"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007555B5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Level 2</w:t>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007555B5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. MassHealth pays the Payment Level 2 rate to DH providers for each date of service billed for a clinically eligible member whose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leveling Tool score identifies them as Level 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FDD4B0" w14:textId="77777777" w:rsidR="00095CCF" w:rsidRPr="005B6B62" w:rsidRDefault="00095CCF" w:rsidP="00095CCF">
       <w:pPr>
         <w:pStyle w:val="p10"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007555B5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Level 3</w:t>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007555B5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. MassHealth pays the Payment Level 3 rate to DH providers for each date of service billed for a clinically eligible member whose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leveling Tool score identifies them as Level 3</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD51B02" w14:textId="77777777" w:rsidR="00095CCF" w:rsidRDefault="00095CCF" w:rsidP="00095CCF">
       <w:pPr>
@@ -2113,106 +2698,132 @@
           <w:tab w:val="clear" w:pos="940"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007555B5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Level 4</w:t>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007555B5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. MassHealth pays the Payment Level 4 rate to DH providers for each date of service billed for a clinically eligible member whose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leveling Tool score identifies them as Level 4</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Members </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>who live</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in an NF and have a Level II PAS</w:t>
+        <w:t xml:space="preserve"> in an NF and have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B6B62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a Level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B6B62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II PAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2239,178 +2850,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the nursing services are delivered by the DH;</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> additional documentation regarding nursing duties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6B62">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> required. </w:t>
-      </w:r>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> provider to the member’s home. Transportation service includes assisting the member while they enter and exit the vehicle, as appropriate. A member’s home may include a temporary housing environment such as a shelter or transitional housing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C7F3BD" w14:textId="77777777" w:rsidR="000D2BD0" w:rsidRDefault="000D2BD0" w:rsidP="00382773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -2434,50 +2917,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="020D96D4" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00331864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk219460724"/>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E5FF1EB" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00331864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
@@ -2654,2997 +3138,4352 @@
           </w:tcPr>
           <w:p w14:paraId="033917B3" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00435C2F" w:rsidP="00331864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404EDDD5" w14:textId="7434CC20" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00435C2F" w:rsidP="00331864">
+          <w:p w14:paraId="404EDDD5" w14:textId="4BAD82CB" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00435C2F" w:rsidP="00331864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DH-</w:t>
             </w:r>
-            <w:r w:rsidR="00FC47B0">
-[...3 lines deleted...]
-              <w:t>34</w:t>
+            <w:r w:rsidR="00430924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA11787" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00435C2F" w:rsidP="00331864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1073EE" w14:textId="4523B82D" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00FC47B0" w:rsidP="00331864">
+          <w:p w14:paraId="3B1073EE" w14:textId="6A81D5D0" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00430924" w:rsidP="00331864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11/13/2024</w:t>
+              <w:t>01/30/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="0F69519E" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRDefault="00435C2F" w:rsidP="00382773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="040D770A" w14:textId="77777777" w:rsidR="00AC7C84" w:rsidRDefault="00AC7C84" w:rsidP="00AC7C84">
-[...42 lines deleted...]
-    <w:p w14:paraId="219E7C86" w14:textId="76D5130F" w:rsidR="000B138F" w:rsidRPr="008845A6" w:rsidRDefault="000B138F" w:rsidP="00F414F0">
+    <w:p w14:paraId="43DAC94A" w14:textId="29361DC2" w:rsidR="00E8656D" w:rsidRDefault="00E8656D" w:rsidP="00E8656D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:outlineLvl w:val="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="742778A2" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5836">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5836">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Explanation of Definitions</w:t>
+      </w:r>
+      <w:r w:rsidR="0066603D" w:rsidRPr="00ED5836">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D592A4" w14:textId="77777777" w:rsidR="00E8656D" w:rsidRDefault="00E8656D" w:rsidP="00382773">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F756C87" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRDefault="00CE7448" w:rsidP="00CE7448">
+      <w:pPr>
+        <w:pStyle w:val="p10"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="940"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891FC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Leveling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00891FC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adjustment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The skilled service needs related to nursing, performed by a continuous skilled nurse contracted to provide services to an individual member in a one-to-one capacity throughout the entire day, are not considered qualifying DH needs for the purpose of the Leveling Tool. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A88ED30" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRDefault="00CE7448" w:rsidP="00382773">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C56D7E" w14:textId="77777777" w:rsidR="00E8656D" w:rsidRPr="00E8656D" w:rsidRDefault="00E8656D" w:rsidP="00E8656D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Transportation Services, Non-Emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8656D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Code T2003 (including use with all modifiers), which are effective January 19, 2024, are denoted for non-emergency transportation, defined as the m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ethod by which a member is brought from their home to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider or from the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3F3B93" w14:textId="1D84BFFB" w:rsidR="00E8656D" w:rsidRDefault="00E8656D" w:rsidP="00382773">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provider to the member’s home. Transportation service includes assisting the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while they enter and exit the vehicle, as appropriate. A member’s home may include a temporary housing environment such as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a shelter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A02ADB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or transitional housing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9C4A92" w14:textId="77777777" w:rsidR="00E8656D" w:rsidRDefault="00E8656D" w:rsidP="00382773">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040D770A" w14:textId="77777777" w:rsidR="00AC7C84" w:rsidRDefault="00AC7C84" w:rsidP="00AC7C84">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The approved rates are listed in 101 CMR 348.03(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) and require prior authorization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219E7C86" w14:textId="76D5130F" w:rsidR="000B138F" w:rsidRPr="008845A6" w:rsidRDefault="000B138F" w:rsidP="00F414F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008845A6">
-[...22 lines deleted...]
-    <w:p w14:paraId="294BDFF4" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
+    </w:p>
+    <w:p w14:paraId="742778A2" w14:textId="16455D09" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...100 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="0066603D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Code</w:t>
-[...1397 lines deleted...]
-    <w:p w14:paraId="0FA43737" w14:textId="77777777" w:rsidR="00082E31" w:rsidRDefault="00082E31" w:rsidP="00F414F0">
+        <w:t>Service Codes and Descriptions: Day Habilitation Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294BDFF4" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D5DB6D" w14:textId="4D89B98A" w:rsidR="00435C2F" w:rsidRPr="00740640" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F678E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth pays for the services represented by the codes listed in Subchapter 6 in effect at the time of service, subject to all conditions and limitations in MassHealth regulations at 130 CMR 419.000 and 450.000. A day habilitation provider </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F678E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request prior authorization for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F678E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medically necessary service reimbursable under the federal Medicaid Act in accordance with 130 CMR 450.144, 42 U.S.C. 1396d(a), and 42 U.S.C. 1396d(r)(5) for a MassHealth Standard or CommonHealth member younger than 21 years of age, even if it is not designated as covered or payable in Subchapter 6 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F678E2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Day Habilitation Manual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014FB334" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A73C2" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="00382773" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="1984"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6557B736" w14:textId="77777777" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00435C2F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711C80D6" w14:textId="176B6D17" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8772FF" w14:textId="58838107" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00539827" w14:textId="349715B9" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006622AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD298B8" w14:textId="61E7B3B2" w:rsidR="006622AD" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006622AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Day care services, adult, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006622AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006622AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation, community based, level 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131467DF" w14:textId="5F20F450" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U1, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219460511"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interim PA - </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E19448" w14:textId="68E33763" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U2, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39023F76" w14:textId="678704D6" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U3, CG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26495947" w14:textId="73861CCA" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5102</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U4, CG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interim PA - Day care services, adult, per diem-day habilitation, community based, level 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2043FD76" w14:textId="34CDE40D" w:rsidR="001B5C60" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, half per diem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C0753E" w14:textId="59B2A056" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="001B5C60" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00435C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA1326F" w14:textId="30E5EDCE" w:rsidR="001B5C60" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, half per diem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425E788E" w14:textId="7FE0CE3A" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="001B5C60" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00435C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF8244A" w14:textId="4F4112BA" w:rsidR="001B5C60" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, half per diem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D43BFCB" w14:textId="0E7844D6" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="001B5C60" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00435C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 3</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A1FF1" w:rsidRPr="008845A6" w14:paraId="2AFC96EB" w14:textId="77777777" w:rsidTr="00382773">
+      <w:tr w:rsidR="00CE7448" w:rsidRPr="008845A6" w14:paraId="4B5F17B6" w14:textId="77777777" w:rsidTr="00F67FA6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E088D26" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="262E943A" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk153200164"/>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="491BAAB8" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="63F9350F" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45712C5C" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="6A755EEE" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21BFA542" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="33C7D28A" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503394AA" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="13E4B833" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6. Service Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65DB26BB" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="487B3B9E" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2369C022" w14:textId="600BCE77" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="3AAAF3FE" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
-            <w:r w:rsidR="00435C2F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1FF1" w:rsidRPr="008845A6" w14:paraId="4D3C06F5" w14:textId="77777777" w:rsidTr="00382773">
+      <w:tr w:rsidR="00CE7448" w:rsidRPr="008845A6" w14:paraId="71E3599B" w14:textId="77777777" w:rsidTr="00F67FA6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3736828C" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="008845A6" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="1A1D830D" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Day Habilitation Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="413B1225" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="00382773" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="79394CB5" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="00382773" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1233F4C1" w14:textId="4B59BD9B" w:rsidR="008A1FF1" w:rsidRPr="00382773" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="2640A46E" w14:textId="2FA5B67C" w:rsidR="00CE7448" w:rsidRPr="00382773" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DH-</w:t>
             </w:r>
-            <w:r w:rsidR="00FC47B0">
-[...3 lines deleted...]
-              <w:t>34</w:t>
+            <w:r w:rsidR="00430924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E414563" w14:textId="77777777" w:rsidR="008A1FF1" w:rsidRPr="00382773" w:rsidRDefault="008A1FF1" w:rsidP="00B8210B">
+          <w:p w14:paraId="18F0E05D" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="00382773" w:rsidRDefault="00CE7448" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="590FC66C" w14:textId="5C6662F5" w:rsidR="008A1FF1" w:rsidRPr="00382773" w:rsidRDefault="00FC47B0" w:rsidP="00B8210B">
+          <w:p w14:paraId="6BDBFF70" w14:textId="26C45C0A" w:rsidR="00CE7448" w:rsidRPr="00382773" w:rsidRDefault="00430924" w:rsidP="00F67FA6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11/13/2024</w:t>
+              <w:t>01/30/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="21DDF6E0" w14:textId="77777777" w:rsidR="00382773" w:rsidRDefault="00382773" w:rsidP="00382773">
+    <w:p w14:paraId="7808B508" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRDefault="00CE7448" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6998534A" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00CE7448">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="19358471" w14:textId="73E1DA13" w:rsidR="005D7F99" w:rsidRPr="005D7F99" w:rsidRDefault="005D7F99" w:rsidP="005D7F99">
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Codes and Descriptions: Day Habilitation Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C0304D" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRDefault="00CE7448" w:rsidP="00CE7448">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F09BB76" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRPr="008845A6" w:rsidRDefault="00CE7448" w:rsidP="00CE7448">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43696E44" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRDefault="00CE7448" w:rsidP="00CE7448">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F650F57" w14:textId="77777777" w:rsidR="00CE7448" w:rsidRDefault="00CE7448" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D376C8A" w14:textId="7E860F5F" w:rsidR="001B5C60" w:rsidRDefault="00435C2F" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">half </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69538407" w14:textId="0396DB3E" w:rsidR="006622AD" w:rsidRDefault="001B5C60" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00435C2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FB65F4" w14:textId="4262B601" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U1, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, half per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33931ED3" w14:textId="77777777" w:rsidR="00695CCD" w:rsidRPr="008845A6" w:rsidRDefault="00695CCD" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U2, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, half per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based, level 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E124A43" w14:textId="48487386" w:rsidR="00695CCD" w:rsidRPr="008845A6" w:rsidRDefault="00695CCD" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="2430"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U3, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, half per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB7BC5E" w14:textId="77777777" w:rsidR="00695CCD" w:rsidRDefault="00695CCD" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="2430"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5101</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U4, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">half </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C21553" w14:textId="77777777" w:rsidR="00695CCD" w:rsidRPr="008845A6" w:rsidRDefault="00695CCD" w:rsidP="00695CCD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="2430"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, U1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C5B3C5" w14:textId="75DAE18A" w:rsidR="00A275EB" w:rsidRDefault="00695CCD" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, U2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A275EB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">community based, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5BF82A" w14:textId="48093584" w:rsidR="00695CCD" w:rsidRPr="00082E31" w:rsidRDefault="00A275EB" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2430"/>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00695CCD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8AA41C" w14:textId="4F25D422" w:rsidR="00435C2F" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5C60">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6BB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD1B5E4" w14:textId="3232D792" w:rsidR="00435C2F" w:rsidRDefault="00435C2F" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5C60">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6BB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2BD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C62432" w14:textId="30137305" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, U1, CG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>habilitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community based,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>level 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D675048" w14:textId="55FD13FD" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, U2, CG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7FA3E3" w14:textId="19096BCD" w:rsidR="007D1CF7" w:rsidRPr="008845A6" w:rsidRDefault="007D1CF7" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, U3, CG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBF0B1C" w14:textId="42CF39BE" w:rsidR="007D1CF7" w:rsidRDefault="007D1CF7" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2430" w:hanging="2430"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>U5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, U4, CG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interim PA - Day care services, adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, quarter per diem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day habilitation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>community based, level 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB6C5DE" w14:textId="4800503A" w:rsidR="001D6BB8" w:rsidRPr="008845A6" w:rsidRDefault="00435C2F" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5105</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Day care services, center-based, services not included in program fee. Use for admission services</w:t>
+      </w:r>
+      <w:r w:rsidR="002051E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002051E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ne-time lifetime payment per member enrolling in day habilitation services for the first time, paid on or after the 45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2FC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of service. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6BB8" w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>One-time-only claim per MassHealth ID.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E045B0B" w14:textId="77777777" w:rsidR="00095CCF" w:rsidRDefault="00095CCF" w:rsidP="00A275EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S5105</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Day care services, center-based, services not included in program fee. Use for re-engagement services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>returning day habilitation members who have not received center-based services during the period of March 24, 2020, through June 30, 2023. One-time-only claim per MassHealth ID on or after the 45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C07E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of service with sustainable re-engagement in center-based services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA43737" w14:textId="6AB53333" w:rsidR="00A275EB" w:rsidRDefault="00A275EB" w:rsidP="00F414F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="518"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:outlineLvl w:val="0"/>
-[...395 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C40AE" w:rsidRPr="008845A6" w14:paraId="3C13723B" w14:textId="77777777" w:rsidTr="00480457">
+      <w:tr w:rsidR="00A275EB" w:rsidRPr="008845A6" w14:paraId="4D751C82" w14:textId="77777777" w:rsidTr="007A16E3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F19B747" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="23439A21" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7898F9AE" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="737CAE04" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FAF6EB7" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="112CBAFA" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2837288A" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="7C0DD578" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671B099A" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="39C355D4" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6. Service Codes and Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134C4020" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="15C07BF6" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F44C3AB" w14:textId="7F065112" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="14604CF5" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C40AE" w:rsidRPr="008845A6" w14:paraId="13AF6EC3" w14:textId="77777777" w:rsidTr="00480457">
+      <w:tr w:rsidR="00A275EB" w:rsidRPr="008845A6" w14:paraId="69CD1B72" w14:textId="77777777" w:rsidTr="007A16E3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511205B1" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="008845A6" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="20D38856" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="008845A6" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008845A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Day Habilitation Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B714359" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="00382773" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="6E220E4D" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="00382773" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03318454" w14:textId="46A19BA5" w:rsidR="007C40AE" w:rsidRPr="00382773" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="2B8B8F9E" w14:textId="1EFC1578" w:rsidR="00A275EB" w:rsidRPr="00382773" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DH-</w:t>
             </w:r>
-            <w:r w:rsidR="00FC47B0">
-[...3 lines deleted...]
-              <w:t>34</w:t>
+            <w:r w:rsidR="00430924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAE3993" w14:textId="77777777" w:rsidR="007C40AE" w:rsidRPr="00382773" w:rsidRDefault="007C40AE" w:rsidP="00480457">
+          <w:p w14:paraId="24116CC1" w14:textId="77777777" w:rsidR="00A275EB" w:rsidRPr="00382773" w:rsidRDefault="00A275EB" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382773">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE37294" w14:textId="5A260847" w:rsidR="007C40AE" w:rsidRPr="00382773" w:rsidRDefault="00FC47B0" w:rsidP="00480457">
+          <w:p w14:paraId="4B85DF1C" w14:textId="216B085F" w:rsidR="00A275EB" w:rsidRPr="00382773" w:rsidRDefault="00430924" w:rsidP="007A16E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>11/13/2024</w:t>
+              <w:t>01/30/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="346695AA" w14:textId="77777777" w:rsidR="000267F6" w:rsidRDefault="000267F6">
-[...32 lines deleted...]
-    <w:sectPr w:rsidR="000267F6" w:rsidRPr="000267F6" w:rsidSect="001B5C60">
+    <w:p w14:paraId="6E0E4966" w14:textId="77777777" w:rsidR="00506C48" w:rsidRDefault="00506C48" w:rsidP="00C10D25">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566B7569" w14:textId="6432059D" w:rsidR="00C10D25" w:rsidRPr="008845A6" w:rsidRDefault="00C10D25" w:rsidP="00C10D25">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Codes and Descriptions: Day Habilitation Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506C48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cont.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA55B07" w14:textId="77777777" w:rsidR="00C10D25" w:rsidRDefault="00C10D25" w:rsidP="00F414F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729B5B11" w14:textId="77777777" w:rsidR="00C10D25" w:rsidRPr="008845A6" w:rsidRDefault="00C10D25" w:rsidP="00C10D25">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D018DEB" w14:textId="77777777" w:rsidR="00C10D25" w:rsidRDefault="00C10D25" w:rsidP="00C10D25">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2074" w:hanging="2074"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008845A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780A696C" w14:textId="77777777" w:rsidR="00C10D25" w:rsidRDefault="00C10D25" w:rsidP="000C2FC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A375E4" w14:textId="43F062C8" w:rsidR="005361F9" w:rsidRDefault="00556EE4" w:rsidP="000C2FC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T2003</w:t>
+      </w:r>
+      <w:r w:rsidR="00562711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00562711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00562711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nonemergency transportation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00562711">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-wheelchair (ambulatory) transportation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54306" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Use for transportation furnished on a single date or on consecutive dates. All transportation services must be billed as one-way trips; round trips should be billed as two one-way trips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DA3076" w14:textId="73C1B0F5" w:rsidR="00556EE4" w:rsidRPr="00382773" w:rsidRDefault="00562711" w:rsidP="000C2FC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T2003</w:t>
+      </w:r>
+      <w:r w:rsidR="00F678E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00556EE4" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U6</w:t>
+      </w:r>
+      <w:r w:rsidR="00556EE4" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00556EE4" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Nonemergency </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>transportation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wheelchair</w:t>
+      </w:r>
+      <w:r w:rsidR="00556EE4" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transportation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00556EE4" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encounter/trip.</w:t>
+      </w:r>
+      <w:r w:rsidR="00775ED7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556EE4" w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Use for transportation furnished on a single date or on consecutive dates. All transportation services must be billed as one-way trips; round trips should be billed as two one-way trips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F0123D" w14:textId="0ED2F3B2" w:rsidR="00556EE4" w:rsidRPr="00382773" w:rsidRDefault="00556EE4" w:rsidP="000C2FC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T2003</w:t>
+      </w:r>
+      <w:r w:rsidR="00F678E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>U7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nonemergency transportation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitor transportation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0AF2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encounter/trip.</w:t>
+      </w:r>
+      <w:r w:rsidR="00775ED7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382773">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Use for transportation furnished on a single date or on consecutive dates. All transportation services must be billed as one-way trips; round trips should be billed as two one-way trips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD3DF8C" w14:textId="10F22E87" w:rsidR="00BD4B03" w:rsidRDefault="00BD4B03" w:rsidP="006B5BB6">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="518"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="2070" w:hanging="2070"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BD4B03" w:rsidSect="001B5C60">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3928ED43" w14:textId="77777777" w:rsidR="004D3BDE" w:rsidRDefault="004D3BDE">
+    <w:p w14:paraId="3508DD26" w14:textId="77777777" w:rsidR="00F83525" w:rsidRDefault="00F83525">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF6664F" w14:textId="77777777" w:rsidR="004D3BDE" w:rsidRDefault="004D3BDE">
+    <w:p w14:paraId="3F83B614" w14:textId="77777777" w:rsidR="00F83525" w:rsidRDefault="00F83525">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -5662,108 +7501,108 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BAD98F3" w14:textId="77777777" w:rsidR="004D3BDE" w:rsidRDefault="004D3BDE">
+    <w:p w14:paraId="129E7927" w14:textId="77777777" w:rsidR="00F83525" w:rsidRDefault="00F83525">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EDA346D" w14:textId="77777777" w:rsidR="004D3BDE" w:rsidRDefault="004D3BDE">
+    <w:p w14:paraId="1865532C" w14:textId="77777777" w:rsidR="00F83525" w:rsidRDefault="00F83525">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="646AB58F" w14:textId="3DEDAEA3" w:rsidR="000B17B0" w:rsidRDefault="000B17B0" w:rsidP="005A31C2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AE199F1" w14:textId="06D8D4AF" w:rsidR="000C3CF9" w:rsidRDefault="000C3CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B385E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="256602DA"/>
     <w:lvl w:ilvl="0" w:tplc="FED4B5C6">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1341"/>
         </w:tabs>
         <w:ind w:left="1341" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6076,51 +7915,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="380EC2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1440295792">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1208486907">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2141726680">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -6132,451 +7971,499 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C5316"/>
     <w:rsid w:val="00003AD7"/>
     <w:rsid w:val="0001597E"/>
     <w:rsid w:val="0002649F"/>
     <w:rsid w:val="000267F6"/>
     <w:rsid w:val="00033354"/>
     <w:rsid w:val="00036390"/>
     <w:rsid w:val="00037508"/>
     <w:rsid w:val="000375D5"/>
     <w:rsid w:val="00040347"/>
     <w:rsid w:val="000409E8"/>
     <w:rsid w:val="000417D0"/>
     <w:rsid w:val="00042BF6"/>
     <w:rsid w:val="00044735"/>
     <w:rsid w:val="00051DDA"/>
     <w:rsid w:val="0005253A"/>
     <w:rsid w:val="00054D65"/>
     <w:rsid w:val="000777DD"/>
     <w:rsid w:val="00082E31"/>
     <w:rsid w:val="000857EF"/>
     <w:rsid w:val="00095CCF"/>
+    <w:rsid w:val="000960BE"/>
     <w:rsid w:val="00096C94"/>
     <w:rsid w:val="000A189A"/>
     <w:rsid w:val="000A4E91"/>
     <w:rsid w:val="000B138F"/>
     <w:rsid w:val="000B17B0"/>
     <w:rsid w:val="000B2575"/>
     <w:rsid w:val="000B2D08"/>
     <w:rsid w:val="000B47B0"/>
     <w:rsid w:val="000B7657"/>
     <w:rsid w:val="000C07E8"/>
     <w:rsid w:val="000C1578"/>
     <w:rsid w:val="000C2FC0"/>
     <w:rsid w:val="000C3CF9"/>
     <w:rsid w:val="000D2BD0"/>
     <w:rsid w:val="000D4E3B"/>
     <w:rsid w:val="001070E7"/>
     <w:rsid w:val="00107210"/>
+    <w:rsid w:val="0010753A"/>
     <w:rsid w:val="00107960"/>
     <w:rsid w:val="00121EB0"/>
     <w:rsid w:val="00125E04"/>
     <w:rsid w:val="00130BBF"/>
     <w:rsid w:val="0013105A"/>
     <w:rsid w:val="00136F2A"/>
     <w:rsid w:val="0014165A"/>
     <w:rsid w:val="00154E0C"/>
     <w:rsid w:val="00165374"/>
     <w:rsid w:val="0017233F"/>
     <w:rsid w:val="00182255"/>
     <w:rsid w:val="00182D7E"/>
     <w:rsid w:val="0018488F"/>
     <w:rsid w:val="00191A2E"/>
     <w:rsid w:val="00191D4A"/>
+    <w:rsid w:val="00197143"/>
     <w:rsid w:val="001B5C60"/>
     <w:rsid w:val="001C0EA7"/>
     <w:rsid w:val="001C4132"/>
     <w:rsid w:val="001D430C"/>
+    <w:rsid w:val="001D4B64"/>
     <w:rsid w:val="001D6BB8"/>
     <w:rsid w:val="001F61B8"/>
     <w:rsid w:val="002013E4"/>
     <w:rsid w:val="002051E3"/>
     <w:rsid w:val="002128A2"/>
     <w:rsid w:val="0023297D"/>
     <w:rsid w:val="00261AC6"/>
     <w:rsid w:val="00272255"/>
     <w:rsid w:val="00273A06"/>
+    <w:rsid w:val="00281008"/>
+    <w:rsid w:val="0028195C"/>
     <w:rsid w:val="00281D3C"/>
     <w:rsid w:val="00283057"/>
     <w:rsid w:val="00287FA6"/>
     <w:rsid w:val="002A2379"/>
     <w:rsid w:val="002B6E95"/>
+    <w:rsid w:val="002D299F"/>
     <w:rsid w:val="002E1F40"/>
     <w:rsid w:val="002E22DB"/>
     <w:rsid w:val="002E5C61"/>
     <w:rsid w:val="002F1666"/>
+    <w:rsid w:val="00300F49"/>
     <w:rsid w:val="00307911"/>
     <w:rsid w:val="003160D7"/>
     <w:rsid w:val="00334CF9"/>
     <w:rsid w:val="0033798C"/>
     <w:rsid w:val="003513A0"/>
     <w:rsid w:val="00355633"/>
     <w:rsid w:val="003633EE"/>
     <w:rsid w:val="00365417"/>
     <w:rsid w:val="0037107D"/>
+    <w:rsid w:val="0038187C"/>
     <w:rsid w:val="00382773"/>
     <w:rsid w:val="003B589F"/>
+    <w:rsid w:val="003B5EC4"/>
     <w:rsid w:val="003B68D5"/>
     <w:rsid w:val="003C5EAA"/>
+    <w:rsid w:val="003C7A5C"/>
+    <w:rsid w:val="003E643F"/>
     <w:rsid w:val="00406081"/>
     <w:rsid w:val="004119D3"/>
     <w:rsid w:val="00413684"/>
     <w:rsid w:val="004147D1"/>
+    <w:rsid w:val="00430924"/>
     <w:rsid w:val="00435C2F"/>
     <w:rsid w:val="004405A4"/>
     <w:rsid w:val="00453EB4"/>
     <w:rsid w:val="00455276"/>
+    <w:rsid w:val="004720A0"/>
     <w:rsid w:val="004733F8"/>
     <w:rsid w:val="00486000"/>
     <w:rsid w:val="004906A4"/>
+    <w:rsid w:val="004A5191"/>
     <w:rsid w:val="004A687F"/>
     <w:rsid w:val="004B1AC6"/>
+    <w:rsid w:val="004C0EC7"/>
     <w:rsid w:val="004C40CB"/>
     <w:rsid w:val="004C5316"/>
     <w:rsid w:val="004D0654"/>
     <w:rsid w:val="004D3BDE"/>
     <w:rsid w:val="004E371A"/>
     <w:rsid w:val="004F3C50"/>
     <w:rsid w:val="004F48D9"/>
+    <w:rsid w:val="004F7D04"/>
     <w:rsid w:val="00505FDA"/>
     <w:rsid w:val="00505FFC"/>
+    <w:rsid w:val="00506C48"/>
     <w:rsid w:val="0050778E"/>
     <w:rsid w:val="005132F3"/>
     <w:rsid w:val="00531751"/>
     <w:rsid w:val="00532FDA"/>
     <w:rsid w:val="005361F9"/>
+    <w:rsid w:val="0053712A"/>
     <w:rsid w:val="0055414D"/>
     <w:rsid w:val="00556EE4"/>
     <w:rsid w:val="00562711"/>
     <w:rsid w:val="00566B2C"/>
+    <w:rsid w:val="00567B95"/>
     <w:rsid w:val="0058071A"/>
     <w:rsid w:val="00587E91"/>
     <w:rsid w:val="0059016B"/>
     <w:rsid w:val="00590D08"/>
     <w:rsid w:val="0059177E"/>
     <w:rsid w:val="005A0E1D"/>
     <w:rsid w:val="005A31C2"/>
     <w:rsid w:val="005A3DD8"/>
     <w:rsid w:val="005B1AED"/>
     <w:rsid w:val="005C073F"/>
     <w:rsid w:val="005C77C1"/>
     <w:rsid w:val="005D18E8"/>
     <w:rsid w:val="005D5562"/>
     <w:rsid w:val="005D577E"/>
     <w:rsid w:val="005D700E"/>
     <w:rsid w:val="005D7F99"/>
     <w:rsid w:val="005E1701"/>
     <w:rsid w:val="005F365C"/>
     <w:rsid w:val="005F3E8E"/>
     <w:rsid w:val="005F42CD"/>
     <w:rsid w:val="005F496D"/>
     <w:rsid w:val="005F64EE"/>
     <w:rsid w:val="00603701"/>
+    <w:rsid w:val="00604FD0"/>
     <w:rsid w:val="006141CF"/>
     <w:rsid w:val="006151BF"/>
     <w:rsid w:val="00615AF4"/>
     <w:rsid w:val="00616EC0"/>
+    <w:rsid w:val="006312DF"/>
     <w:rsid w:val="006340BA"/>
+    <w:rsid w:val="00640773"/>
+    <w:rsid w:val="0064722E"/>
     <w:rsid w:val="00652E9F"/>
     <w:rsid w:val="00655BAB"/>
     <w:rsid w:val="0065650D"/>
     <w:rsid w:val="006622AD"/>
+    <w:rsid w:val="0066603D"/>
     <w:rsid w:val="00683D2E"/>
     <w:rsid w:val="00687DB6"/>
+    <w:rsid w:val="00695CCD"/>
     <w:rsid w:val="006961DC"/>
     <w:rsid w:val="006A5768"/>
     <w:rsid w:val="006A59A9"/>
     <w:rsid w:val="006A7B9C"/>
     <w:rsid w:val="006B5BB6"/>
     <w:rsid w:val="006E7E9B"/>
     <w:rsid w:val="006F6D60"/>
     <w:rsid w:val="00700F01"/>
     <w:rsid w:val="0070596D"/>
     <w:rsid w:val="007109B6"/>
     <w:rsid w:val="00712925"/>
     <w:rsid w:val="00713EA7"/>
     <w:rsid w:val="00723378"/>
     <w:rsid w:val="00723CC7"/>
     <w:rsid w:val="007302DC"/>
     <w:rsid w:val="00731F32"/>
+    <w:rsid w:val="00735339"/>
     <w:rsid w:val="00740640"/>
     <w:rsid w:val="007418F4"/>
     <w:rsid w:val="00742112"/>
     <w:rsid w:val="00745FFD"/>
     <w:rsid w:val="0074603B"/>
     <w:rsid w:val="007525F1"/>
     <w:rsid w:val="007543BB"/>
     <w:rsid w:val="00761BB4"/>
     <w:rsid w:val="00775ED7"/>
     <w:rsid w:val="0079514E"/>
     <w:rsid w:val="007C40AE"/>
     <w:rsid w:val="007C67AD"/>
     <w:rsid w:val="007C6D6A"/>
     <w:rsid w:val="007C7A2A"/>
+    <w:rsid w:val="007D1CF7"/>
     <w:rsid w:val="007D7BD2"/>
     <w:rsid w:val="007E69BD"/>
     <w:rsid w:val="007F03CA"/>
     <w:rsid w:val="007F0669"/>
     <w:rsid w:val="007F4490"/>
     <w:rsid w:val="007F6761"/>
     <w:rsid w:val="007F7D37"/>
     <w:rsid w:val="00817AFC"/>
     <w:rsid w:val="00822676"/>
+    <w:rsid w:val="0082744D"/>
     <w:rsid w:val="008401A8"/>
     <w:rsid w:val="008548A6"/>
     <w:rsid w:val="0085709D"/>
     <w:rsid w:val="008769AB"/>
     <w:rsid w:val="00880560"/>
     <w:rsid w:val="0088342F"/>
     <w:rsid w:val="008845A6"/>
+    <w:rsid w:val="008868D5"/>
     <w:rsid w:val="00890926"/>
     <w:rsid w:val="0089111F"/>
     <w:rsid w:val="00891FC2"/>
     <w:rsid w:val="00893684"/>
+    <w:rsid w:val="00896DC1"/>
     <w:rsid w:val="008A0AF2"/>
     <w:rsid w:val="008A1FF1"/>
     <w:rsid w:val="008A7F13"/>
     <w:rsid w:val="008B3D6B"/>
     <w:rsid w:val="008C4B6E"/>
     <w:rsid w:val="008C70A6"/>
     <w:rsid w:val="008D301F"/>
     <w:rsid w:val="008E1AEC"/>
+    <w:rsid w:val="008F4D2B"/>
     <w:rsid w:val="008F6655"/>
     <w:rsid w:val="00900323"/>
     <w:rsid w:val="00901CDC"/>
     <w:rsid w:val="009020CC"/>
     <w:rsid w:val="009040CF"/>
     <w:rsid w:val="00906EFC"/>
     <w:rsid w:val="00911A2F"/>
     <w:rsid w:val="00914AA5"/>
     <w:rsid w:val="00930AF0"/>
     <w:rsid w:val="00931404"/>
     <w:rsid w:val="00931E7B"/>
     <w:rsid w:val="0094538D"/>
     <w:rsid w:val="00971050"/>
     <w:rsid w:val="00973470"/>
+    <w:rsid w:val="00973644"/>
     <w:rsid w:val="009751D4"/>
     <w:rsid w:val="00976400"/>
     <w:rsid w:val="009935AD"/>
     <w:rsid w:val="009A2F28"/>
     <w:rsid w:val="009B08C0"/>
     <w:rsid w:val="009B491F"/>
     <w:rsid w:val="009C11F1"/>
     <w:rsid w:val="009D0602"/>
     <w:rsid w:val="009D605D"/>
     <w:rsid w:val="009E38EC"/>
     <w:rsid w:val="009E5B61"/>
     <w:rsid w:val="009F58EA"/>
     <w:rsid w:val="00A04E84"/>
     <w:rsid w:val="00A072A3"/>
     <w:rsid w:val="00A12913"/>
     <w:rsid w:val="00A25DFA"/>
+    <w:rsid w:val="00A275EB"/>
     <w:rsid w:val="00A3078E"/>
     <w:rsid w:val="00A3364B"/>
     <w:rsid w:val="00A33C03"/>
     <w:rsid w:val="00A36CFC"/>
     <w:rsid w:val="00A37CA3"/>
     <w:rsid w:val="00A454A3"/>
     <w:rsid w:val="00A47284"/>
     <w:rsid w:val="00A55939"/>
     <w:rsid w:val="00A55C9D"/>
     <w:rsid w:val="00A56596"/>
     <w:rsid w:val="00A62290"/>
     <w:rsid w:val="00A65821"/>
     <w:rsid w:val="00A65BE7"/>
     <w:rsid w:val="00A710E1"/>
     <w:rsid w:val="00A8656F"/>
+    <w:rsid w:val="00AA3B96"/>
     <w:rsid w:val="00AA56BA"/>
     <w:rsid w:val="00AC1E75"/>
     <w:rsid w:val="00AC5B36"/>
     <w:rsid w:val="00AC7C84"/>
     <w:rsid w:val="00AD337E"/>
     <w:rsid w:val="00AE00CF"/>
     <w:rsid w:val="00AE6A0C"/>
     <w:rsid w:val="00AE7870"/>
     <w:rsid w:val="00AF48F9"/>
     <w:rsid w:val="00B0464F"/>
     <w:rsid w:val="00B20419"/>
     <w:rsid w:val="00B266CB"/>
+    <w:rsid w:val="00B33FF4"/>
     <w:rsid w:val="00B439A1"/>
     <w:rsid w:val="00B626EA"/>
     <w:rsid w:val="00B849B6"/>
     <w:rsid w:val="00B877DD"/>
     <w:rsid w:val="00B93084"/>
+    <w:rsid w:val="00B93CB7"/>
     <w:rsid w:val="00B971E5"/>
     <w:rsid w:val="00BA368E"/>
     <w:rsid w:val="00BA762E"/>
     <w:rsid w:val="00BA7E26"/>
     <w:rsid w:val="00BB55FE"/>
+    <w:rsid w:val="00BC2C17"/>
+    <w:rsid w:val="00BC449E"/>
     <w:rsid w:val="00BC4724"/>
     <w:rsid w:val="00BD124E"/>
     <w:rsid w:val="00BD20EA"/>
     <w:rsid w:val="00BD4B03"/>
     <w:rsid w:val="00BE500F"/>
     <w:rsid w:val="00BF677E"/>
+    <w:rsid w:val="00C10D25"/>
     <w:rsid w:val="00C20323"/>
     <w:rsid w:val="00C273D4"/>
     <w:rsid w:val="00C31515"/>
     <w:rsid w:val="00C34536"/>
     <w:rsid w:val="00C4326B"/>
     <w:rsid w:val="00C51924"/>
     <w:rsid w:val="00C52937"/>
     <w:rsid w:val="00C63F69"/>
     <w:rsid w:val="00C64C79"/>
     <w:rsid w:val="00C812DC"/>
     <w:rsid w:val="00C870AA"/>
+    <w:rsid w:val="00C95809"/>
     <w:rsid w:val="00CA145B"/>
     <w:rsid w:val="00CA32CE"/>
     <w:rsid w:val="00CA3C5E"/>
     <w:rsid w:val="00CA4983"/>
     <w:rsid w:val="00CA792D"/>
     <w:rsid w:val="00CB2598"/>
     <w:rsid w:val="00CC1B6F"/>
     <w:rsid w:val="00CE35DA"/>
+    <w:rsid w:val="00CE7448"/>
     <w:rsid w:val="00CF1593"/>
     <w:rsid w:val="00CF4D44"/>
     <w:rsid w:val="00CF7A39"/>
     <w:rsid w:val="00D0210B"/>
     <w:rsid w:val="00D1095A"/>
     <w:rsid w:val="00D15EDC"/>
     <w:rsid w:val="00D209A5"/>
     <w:rsid w:val="00D219D4"/>
     <w:rsid w:val="00D319E1"/>
     <w:rsid w:val="00D40787"/>
     <w:rsid w:val="00D41826"/>
+    <w:rsid w:val="00D5407E"/>
     <w:rsid w:val="00D55434"/>
     <w:rsid w:val="00D60D4C"/>
     <w:rsid w:val="00D66A39"/>
     <w:rsid w:val="00D73A5E"/>
     <w:rsid w:val="00D75A86"/>
     <w:rsid w:val="00D77F74"/>
     <w:rsid w:val="00D83A0E"/>
     <w:rsid w:val="00D859A0"/>
     <w:rsid w:val="00D92001"/>
     <w:rsid w:val="00DA2C0D"/>
     <w:rsid w:val="00DA5024"/>
     <w:rsid w:val="00DB5E5E"/>
     <w:rsid w:val="00DB7B20"/>
     <w:rsid w:val="00DC77A1"/>
     <w:rsid w:val="00DD18EF"/>
     <w:rsid w:val="00DD4C29"/>
     <w:rsid w:val="00DD78DD"/>
     <w:rsid w:val="00DE4013"/>
     <w:rsid w:val="00DF2A27"/>
     <w:rsid w:val="00E02FB3"/>
     <w:rsid w:val="00E078BB"/>
     <w:rsid w:val="00E10AD4"/>
     <w:rsid w:val="00E249E7"/>
     <w:rsid w:val="00E254C1"/>
+    <w:rsid w:val="00E26908"/>
     <w:rsid w:val="00E30EF5"/>
     <w:rsid w:val="00E31CD1"/>
     <w:rsid w:val="00E33B33"/>
     <w:rsid w:val="00E36F75"/>
     <w:rsid w:val="00E50136"/>
     <w:rsid w:val="00E5079A"/>
     <w:rsid w:val="00E60DC3"/>
     <w:rsid w:val="00E67FD0"/>
     <w:rsid w:val="00E75204"/>
     <w:rsid w:val="00E80C85"/>
+    <w:rsid w:val="00E8656D"/>
     <w:rsid w:val="00E8753F"/>
     <w:rsid w:val="00E90F84"/>
     <w:rsid w:val="00E91881"/>
+    <w:rsid w:val="00EB02D3"/>
     <w:rsid w:val="00EC328A"/>
     <w:rsid w:val="00EC5EFA"/>
     <w:rsid w:val="00EC695A"/>
+    <w:rsid w:val="00ED5836"/>
     <w:rsid w:val="00EE3453"/>
     <w:rsid w:val="00EE3AAB"/>
     <w:rsid w:val="00F22CF3"/>
     <w:rsid w:val="00F414F0"/>
     <w:rsid w:val="00F444C0"/>
     <w:rsid w:val="00F46C7A"/>
     <w:rsid w:val="00F47CCF"/>
     <w:rsid w:val="00F52198"/>
     <w:rsid w:val="00F54306"/>
     <w:rsid w:val="00F66428"/>
     <w:rsid w:val="00F678E2"/>
     <w:rsid w:val="00F72F61"/>
+    <w:rsid w:val="00F83525"/>
     <w:rsid w:val="00F87613"/>
     <w:rsid w:val="00FA2CED"/>
     <w:rsid w:val="00FA40A6"/>
     <w:rsid w:val="00FA6036"/>
     <w:rsid w:val="00FB26EF"/>
     <w:rsid w:val="00FC1BD1"/>
     <w:rsid w:val="00FC47B0"/>
     <w:rsid w:val="00FC76D7"/>
     <w:rsid w:val="00FE2097"/>
     <w:rsid w:val="00FF5C51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E956247"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{13142C07-7536-4BFA-B79E-7D3260932D55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6818,68 +8705,72 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
@@ -7145,55 +9036,78 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000C2FC0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p10">
     <w:name w:val="p10"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005F365C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="940"/>
         <w:tab w:val="left" w:pos="1380"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="500"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004C0EC7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00197143"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1823620563">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -7485,83 +9399,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1ff3332151e7768ba84d7777c7ddf6a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100431A63560D16B945847AFEB99173D761" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b196eb4eb0367def0e466c8b71e6c915">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a38e8c9cadee663f4076c4f39b281fb" ns2:_="" ns3:_="">
     <xsd:import namespace="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3"/>
     <xsd:import namespace="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -7575,50 +9480,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f83906a-44c9-40a5-b57b-580814ca79c1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{32c3e60b-5e1e-43f4-8527-dbcffc3888d7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3f83906a-44c9-40a5-b57b-580814ca79c1">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -7718,147 +9633,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3f83906a-44c9-40a5-b57b-580814ca79c1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CEC24ED-289F-4328-BA9E-8FE81722E8FC}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18E9B306-8271-40AB-83E4-AE9F4B0BC801}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBF84C8-1FE7-42F1-8AFE-6B9C131A32F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3"/>
     <ds:schemaRef ds:uri="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDF3689A-D877-4BEB-AA6D-531C22CDA72D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CEC24ED-289F-4328-BA9E-8FE81722E8FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
+    <ds:schemaRef ds:uri="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCAB90E5-92B0-4D9E-A18F-69810C55F53A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1275</Words>
-  <Characters>7353</Characters>
+  <Words>1604</Words>
+  <Characters>9149</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>17</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8611</CharactersWithSpaces>
+  <CharactersWithSpaces>10732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>LAURA WATSON</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100431A63560D16B945847AFEB99173D761</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>