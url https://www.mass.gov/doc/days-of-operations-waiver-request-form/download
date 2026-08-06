--- v0 (2025-10-24)
+++ v1 (2026-08-06)
@@ -1,219 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="167B2CFD" w14:textId="26FF2828" w:rsidR="001C61CE" w:rsidRPr="001C61CE" w:rsidRDefault="001C61CE" w:rsidP="001C61CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB07B6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A796C25" w14:textId="62C35C9C" w:rsidR="00D015FF" w:rsidRPr="00F739C2" w:rsidRDefault="00CF3BBE" w:rsidP="00D015FF">
+    <w:p w14:paraId="2A796C25" w14:textId="39AEEC4E" w:rsidR="00D015FF" w:rsidRPr="00F739C2" w:rsidRDefault="00D015FF" w:rsidP="00D015FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA5017">
-[...139 lines deleted...]
-      <w:r w:rsidR="00D015FF" w:rsidRPr="00F739C2">
+      <w:r w:rsidRPr="00F739C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3699CA" w14:textId="77777777" w:rsidR="00D015FF" w:rsidRPr="00F739C2" w:rsidRDefault="00D015FF" w:rsidP="00D015FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F739C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Public Health</w:t>
@@ -483,51 +342,51 @@
       <w:r w:rsidR="00E66CF0">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacies must indicate which days of the week they are open and will report to the PMP. </w:t>
       </w:r>
       <w:r w:rsidRPr="004147F7">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Please submit to the Department by July 1</w:t>
       </w:r>
       <w:r w:rsidRPr="004147F7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="004147F7">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of each year via email to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="004A596A" w:rsidRPr="00BD7554">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>mapmp.dph@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E0DDFB7" w14:textId="4443C1A9" w:rsidR="005917DA" w:rsidRPr="00EF6B13" w:rsidRDefault="005917DA" w:rsidP="00B844D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11019" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -538,51 +397,51 @@
       <w:tr w:rsidR="00CE5098" w14:paraId="3F015EB8" w14:textId="6A43CC2B" w:rsidTr="00CE5098">
         <w:trPr>
           <w:trHeight w:val="1425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70CBEA16" w14:textId="266C247D" w:rsidR="00CE5098" w:rsidRPr="005C0022" w:rsidRDefault="00CE5098" w:rsidP="00CF6825">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0022">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Type (select one):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150397E2" w14:textId="3D6D913D" w:rsidR="00CE5098" w:rsidRPr="005C0022" w:rsidRDefault="004A596A" w:rsidP="00382BC7">
+          <w:p w14:paraId="150397E2" w14:textId="3D6D913D" w:rsidR="00CE5098" w:rsidRPr="005C0022" w:rsidRDefault="00D77AD8" w:rsidP="00382BC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="108779398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A4599B">
                   <w:rPr>
@@ -601,51 +460,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A4599B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MA </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098" w:rsidRPr="005C0022">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pharmacy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E68587" w14:textId="537848B0" w:rsidR="00CE5098" w:rsidRDefault="004A596A" w:rsidP="00382BC7">
+          <w:p w14:paraId="45E68587" w14:textId="537848B0" w:rsidR="00CE5098" w:rsidRDefault="00D77AD8" w:rsidP="00382BC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1053685316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5098">
                   <w:rPr>
@@ -657,51 +516,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB5678">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A4599B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Out of State Pharmacy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="379D705F" w14:textId="160B884A" w:rsidR="00CE5098" w:rsidRDefault="004A596A" w:rsidP="00382BC7">
+          <w:p w14:paraId="379D705F" w14:textId="160B884A" w:rsidR="00CE5098" w:rsidRDefault="00D77AD8" w:rsidP="00382BC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1464235508"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5098">
                   <w:rPr>
@@ -720,51 +579,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A4599B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098" w:rsidRPr="005C0022">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VA</w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pharmacy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76553C90" w14:textId="3201E87C" w:rsidR="00CE5098" w:rsidRPr="00CE5098" w:rsidRDefault="004A596A" w:rsidP="00DB5678">
+          <w:p w14:paraId="76553C90" w14:textId="3201E87C" w:rsidR="00CE5098" w:rsidRPr="00CE5098" w:rsidRDefault="00D77AD8" w:rsidP="00DB5678">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2121325997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5098" w:rsidRPr="00420977">
@@ -830,51 +689,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">all applicable </w:t>
             </w:r>
             <w:r w:rsidRPr="005C0022">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>license number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(s) for your facility:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="670B1975" w14:textId="2BF38189" w:rsidR="00CE5098" w:rsidRDefault="004A596A" w:rsidP="00CE5098">
+          <w:p w14:paraId="670B1975" w14:textId="2BF38189" w:rsidR="00CE5098" w:rsidRDefault="00D77AD8" w:rsidP="00CE5098">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-94097365"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5098">
                   <w:rPr>
@@ -962,51 +821,51 @@
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="2FDC7AF1" w14:textId="37BD38FD" w:rsidR="00CE5098" w:rsidRDefault="004A596A" w:rsidP="00CE5098">
+          <w:p w14:paraId="2FDC7AF1" w14:textId="37BD38FD" w:rsidR="00CE5098" w:rsidRDefault="00D77AD8" w:rsidP="00CE5098">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1155186308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5098">
                   <w:rPr>
@@ -1094,51 +953,51 @@
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE5098">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="3865366F" w14:textId="536E82E3" w:rsidR="00CE5098" w:rsidRDefault="004A596A" w:rsidP="00CE5098">
+          <w:p w14:paraId="3865366F" w14:textId="536E82E3" w:rsidR="00CE5098" w:rsidRDefault="00D77AD8" w:rsidP="00CE5098">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-954638708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE5098">
                   <w:rPr>
@@ -5182,177 +5041,170 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006728C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>or contact the PMP by telephone: 617-753-7310.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00504F3C" w:rsidRPr="006728C8" w:rsidSect="00D82FF9">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="270" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E27B334" w14:textId="77777777" w:rsidR="00856F7B" w:rsidRDefault="00856F7B" w:rsidP="00880397">
+    <w:p w14:paraId="75F3CDD4" w14:textId="77777777" w:rsidR="00D77AD8" w:rsidRDefault="00D77AD8" w:rsidP="00880397">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18509944" w14:textId="77777777" w:rsidR="00856F7B" w:rsidRDefault="00856F7B" w:rsidP="00880397">
+    <w:p w14:paraId="2D86DA3A" w14:textId="77777777" w:rsidR="00D77AD8" w:rsidRDefault="00D77AD8" w:rsidP="00880397">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="+mn-ea">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="091C0408" w14:textId="77777777" w:rsidR="00856F7B" w:rsidRDefault="00856F7B" w:rsidP="00880397">
+    <w:p w14:paraId="034D7CAB" w14:textId="77777777" w:rsidR="00D77AD8" w:rsidRDefault="00D77AD8" w:rsidP="00880397">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53391C83" w14:textId="77777777" w:rsidR="00856F7B" w:rsidRDefault="00856F7B" w:rsidP="00880397">
+    <w:p w14:paraId="76519E72" w14:textId="77777777" w:rsidR="00D77AD8" w:rsidRDefault="00D77AD8" w:rsidP="00880397">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A006DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFDC3BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6294,84 +6146,83 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="404451270">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="121846246">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="431973190">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1549604099">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1039743096">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="12923480">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="352927642">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1813476774">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1703749548">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00115058"/>
     <w:rsid w:val="0003032B"/>
     <w:rsid w:val="00032553"/>
     <w:rsid w:val="000411FC"/>
     <w:rsid w:val="000479D3"/>
     <w:rsid w:val="00056937"/>
@@ -6406,67 +6257,69 @@
     <w:rsid w:val="00205CE1"/>
     <w:rsid w:val="00205E99"/>
     <w:rsid w:val="00217F83"/>
     <w:rsid w:val="0022251B"/>
     <w:rsid w:val="00223631"/>
     <w:rsid w:val="002275F4"/>
     <w:rsid w:val="00230BD5"/>
     <w:rsid w:val="00232CB1"/>
     <w:rsid w:val="002416FB"/>
     <w:rsid w:val="0026494E"/>
     <w:rsid w:val="00274368"/>
     <w:rsid w:val="002806C6"/>
     <w:rsid w:val="002A063C"/>
     <w:rsid w:val="002B7AB6"/>
     <w:rsid w:val="002C566C"/>
     <w:rsid w:val="002F178B"/>
     <w:rsid w:val="00313A75"/>
     <w:rsid w:val="00314BB3"/>
     <w:rsid w:val="00321C95"/>
     <w:rsid w:val="003263E8"/>
     <w:rsid w:val="00361E21"/>
     <w:rsid w:val="003670FA"/>
     <w:rsid w:val="00382BC7"/>
     <w:rsid w:val="003A41F8"/>
     <w:rsid w:val="003C4074"/>
+    <w:rsid w:val="003C7978"/>
     <w:rsid w:val="003D51D8"/>
     <w:rsid w:val="003F4020"/>
     <w:rsid w:val="003F4A1C"/>
     <w:rsid w:val="003F7C33"/>
     <w:rsid w:val="004539B9"/>
     <w:rsid w:val="004668CE"/>
     <w:rsid w:val="00470539"/>
     <w:rsid w:val="0048321C"/>
     <w:rsid w:val="004A596A"/>
     <w:rsid w:val="004B4416"/>
     <w:rsid w:val="004C20FD"/>
     <w:rsid w:val="004E13B1"/>
     <w:rsid w:val="004E711A"/>
     <w:rsid w:val="004F6B6A"/>
     <w:rsid w:val="00504F3C"/>
     <w:rsid w:val="00511A84"/>
     <w:rsid w:val="00512204"/>
+    <w:rsid w:val="00516377"/>
     <w:rsid w:val="0051640C"/>
     <w:rsid w:val="00525C18"/>
     <w:rsid w:val="00552D72"/>
     <w:rsid w:val="00572375"/>
     <w:rsid w:val="005917DA"/>
     <w:rsid w:val="00596465"/>
     <w:rsid w:val="005A37BD"/>
     <w:rsid w:val="005C0022"/>
     <w:rsid w:val="006020ED"/>
     <w:rsid w:val="006073BF"/>
     <w:rsid w:val="00610BB2"/>
     <w:rsid w:val="00611EA8"/>
     <w:rsid w:val="00615D53"/>
     <w:rsid w:val="00617F7E"/>
     <w:rsid w:val="00626A5B"/>
     <w:rsid w:val="0063134C"/>
     <w:rsid w:val="006728C8"/>
     <w:rsid w:val="006A087A"/>
     <w:rsid w:val="006B7072"/>
     <w:rsid w:val="006D1505"/>
     <w:rsid w:val="006D2821"/>
     <w:rsid w:val="006E3552"/>
     <w:rsid w:val="006F2E17"/>
     <w:rsid w:val="0071102E"/>
     <w:rsid w:val="007300AC"/>
@@ -6505,136 +6358,139 @@
     <w:rsid w:val="009D35F8"/>
     <w:rsid w:val="009E276D"/>
     <w:rsid w:val="009E3D18"/>
     <w:rsid w:val="009E6F3E"/>
     <w:rsid w:val="00A1329B"/>
     <w:rsid w:val="00A13431"/>
     <w:rsid w:val="00A20AEF"/>
     <w:rsid w:val="00A31189"/>
     <w:rsid w:val="00A3310A"/>
     <w:rsid w:val="00A4599B"/>
     <w:rsid w:val="00A65136"/>
     <w:rsid w:val="00A9511C"/>
     <w:rsid w:val="00AA6486"/>
     <w:rsid w:val="00AB23EC"/>
     <w:rsid w:val="00AD2372"/>
     <w:rsid w:val="00AD422C"/>
     <w:rsid w:val="00B156BB"/>
     <w:rsid w:val="00B30F27"/>
     <w:rsid w:val="00B4249D"/>
     <w:rsid w:val="00B636C5"/>
     <w:rsid w:val="00B844D2"/>
     <w:rsid w:val="00B93A0A"/>
     <w:rsid w:val="00B95709"/>
     <w:rsid w:val="00B96355"/>
     <w:rsid w:val="00BA3BE3"/>
+    <w:rsid w:val="00BA640A"/>
     <w:rsid w:val="00BD42A1"/>
     <w:rsid w:val="00BE2CB2"/>
     <w:rsid w:val="00C04259"/>
     <w:rsid w:val="00C1064F"/>
     <w:rsid w:val="00C26E4A"/>
     <w:rsid w:val="00C30364"/>
     <w:rsid w:val="00C33A67"/>
     <w:rsid w:val="00C43EB8"/>
     <w:rsid w:val="00C53D55"/>
     <w:rsid w:val="00C542DF"/>
     <w:rsid w:val="00C76551"/>
     <w:rsid w:val="00C822AF"/>
     <w:rsid w:val="00C9405B"/>
     <w:rsid w:val="00CD5763"/>
     <w:rsid w:val="00CD7545"/>
     <w:rsid w:val="00CE5098"/>
     <w:rsid w:val="00CE64E7"/>
     <w:rsid w:val="00CF3BBE"/>
     <w:rsid w:val="00CF6825"/>
     <w:rsid w:val="00D015FF"/>
     <w:rsid w:val="00D17628"/>
     <w:rsid w:val="00D17C4E"/>
     <w:rsid w:val="00D26CEF"/>
     <w:rsid w:val="00D47B19"/>
     <w:rsid w:val="00D530F6"/>
     <w:rsid w:val="00D561C9"/>
     <w:rsid w:val="00D75091"/>
     <w:rsid w:val="00D76E38"/>
+    <w:rsid w:val="00D77AD8"/>
     <w:rsid w:val="00D8202C"/>
     <w:rsid w:val="00D82FF9"/>
     <w:rsid w:val="00D948AC"/>
     <w:rsid w:val="00DA791D"/>
     <w:rsid w:val="00DB082B"/>
     <w:rsid w:val="00DB5678"/>
     <w:rsid w:val="00DF4CFB"/>
     <w:rsid w:val="00E11C5C"/>
     <w:rsid w:val="00E22652"/>
     <w:rsid w:val="00E264B5"/>
     <w:rsid w:val="00E319F8"/>
     <w:rsid w:val="00E56991"/>
     <w:rsid w:val="00E667AC"/>
     <w:rsid w:val="00E66B01"/>
     <w:rsid w:val="00E66CF0"/>
     <w:rsid w:val="00E9537A"/>
     <w:rsid w:val="00E96216"/>
     <w:rsid w:val="00ED30CA"/>
     <w:rsid w:val="00EE2821"/>
     <w:rsid w:val="00EF6B13"/>
     <w:rsid w:val="00F34FB4"/>
     <w:rsid w:val="00F52F67"/>
     <w:rsid w:val="00FA7C89"/>
     <w:rsid w:val="00FC5BC8"/>
     <w:rsid w:val="00FC6CE7"/>
+    <w:rsid w:val="00FD7956"/>
     <w:rsid w:val="00FF00DE"/>
     <w:rsid w:val="00FF5CE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1357B37F"/>
   <w15:docId w15:val="{D99969A5-5FBE-41DC-BD79-5A6A548BB028}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7212,73 +7068,73 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880397"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A596A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1238595501">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mapmp.dph@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mapmp.dph@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7527,66 +7383,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>478</Words>
-  <Characters>2725</Characters>
+  <Words>477</Words>
+  <Characters>2723</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3197</CharactersWithSpaces>
+  <CharactersWithSpaces>3194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Galanto, Daniel (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>