--- v0 (2026-03-26)
+++ v1 (2026-05-13)
@@ -8,93 +8,93 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/CHS-GFS/CJIS/Vendor Information/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="110" documentId="8_{4D200041-7A38-46CB-9F5B-D31BCCF4407C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{77A487D8-F09C-4D7D-A430-092F392C9A7E}"/>
+  <xr:revisionPtr revIDLastSave="115" documentId="8_{4D200041-7A38-46CB-9F5B-D31BCCF4407C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69762012-0020-4AE3-84B9-BBAE14E64C66}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{4C248B1F-48DB-4B68-B570-5300E0011BBC}"/>
+    <workbookView xWindow="-14445" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{4C248B1F-48DB-4B68-B570-5300E0011BBC}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId1"/>
     <sheet name="Approved to access CJIS Broker" sheetId="2" r:id="rId2"/>
     <sheet name="Message Key Glossary" sheetId="4" r:id="rId3"/>
     <sheet name="Approved ALPR vendors" sheetId="3" r:id="rId4"/>
     <sheet name="Approved Mobile Providers" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Message Key Glossary'!$A$1:$C$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="140">
   <si>
     <t>VENDOR NAME</t>
   </si>
   <si>
     <t>FORMERLY KNOWN AS</t>
   </si>
   <si>
     <t>PRODUCT</t>
   </si>
   <si>
     <t>APPROVED CJIS TRANSACTION KEYS</t>
   </si>
   <si>
     <t>ACISS Systems, Inc.</t>
   </si>
   <si>
     <t>ACISS</t>
   </si>
   <si>
     <t>Caliber Public Safety</t>
   </si>
   <si>
     <t>InterAct, Bio-Key</t>
   </si>
   <si>
@@ -464,96 +464,109 @@
     <t>DQ, EACC, QA, QB, QG, QWA, R1, R3, R5, R6, RI, RQ, WMS1, WMSD</t>
   </si>
   <si>
     <t>Central Square Pro</t>
   </si>
   <si>
     <t>BOP1, BOP2P, BOPFI1, BOPFI2, BQ, BSUM, DQ, FQ, FSI1, FSI2, IQ, KQ, QA, QB, QG, QH, QR, QS, QWA, R1, R3, R5, R6, R7, R8, RI, RQ, RQF, SUI1, SUI2, SOQ, SX1, SX2, WMS1, WMSD</t>
   </si>
   <si>
     <t>Last updated: April, 2025</t>
   </si>
   <si>
     <t>Hexagon</t>
   </si>
   <si>
     <t>BOP1, BOP2P, BOPFI1, BOPFI2, BSUM, DQ, FSI1, FSI2, QWA, R1, R3, R5, R6, R7, R8, RI, BQ, KQ, MQ, RQ, RQF, SRR, SUI1, SUI2, IQ, FQ, QA, QB, QG, QS, QH, QR, SX1, SX2, WMS1, WMSD, Canadian Queries: WQ, VQ, UQ, XQ, CAQ, CGQ</t>
   </si>
   <si>
     <t>Motorola</t>
   </si>
   <si>
     <t>BOP1, BOP2P, BSUM, DQ, QWA, R1, R3, R5, R6, R7, R8, RI, KQ, RQ, IQ, FQ, QA, QB, QG, QS, QH, QR, SUI1, SUI2, WMS1, WMSD</t>
   </si>
   <si>
     <t>Flex Statelink</t>
+  </si>
+  <si>
+    <t>for MA LPR Hotfile access</t>
+  </si>
+  <si>
+    <t>Axon ALPR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF141414"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -615,51 +628,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -677,50 +690,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
@@ -1261,53 +1275,53 @@
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
       <c r="N19" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="D9:L9"/>
     <mergeCell ref="D11:L11"/>
     <mergeCell ref="D13:L13"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B19:N19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9DEBE91-ACE5-43F6-9D1F-AF92344BBF69}">
   <dimension ref="A1:D14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B11" sqref="B11"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="29.26953125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.81640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="200.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
@@ -1894,89 +1908,99 @@
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B39" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:C38" xr:uid="{33DF7A4E-8EDB-4CC3-ACC8-B1FA5A4C49DB}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A737E794-9BF4-48C6-B66C-839DCA2A2DCF}">
-  <dimension ref="A1:A6"/>
+  <dimension ref="A1:A8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25.81640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A2" t="s">
-        <v>109</v>
+      <c r="A2" s="27" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AC21D09-96E5-4363-A8A6-2331AABFDAE6}">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
@@ -1998,63 +2022,61 @@
       <c r="A3" t="s">
         <v>118</v>
       </c>
       <c r="B3" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100605B165F8449EF4BB537969325AFF120" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4aa8a4cd6eb5dd65b0d22da68eba6447">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3e3734aa-1dde-45d9-a5f4-0a569f050770" xmlns:ns3="83170df7-4319-4109-9fdb-aaeb766f7a33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c0dfbded66732c991e369922b0f45ca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100605B165F8449EF4BB537969325AFF120" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5c2dced649e79d9101a7af09b741fc01">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3e3734aa-1dde-45d9-a5f4-0a569f050770" xmlns:ns3="83170df7-4319-4109-9fdb-aaeb766f7a33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d256fa60d26147dea33831db3d82e69" ns2:_="" ns3:_="">
     <xsd:import namespace="3e3734aa-1dde-45d9-a5f4-0a569f050770"/>
     <xsd:import namespace="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2244,77 +2266,79 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="83170df7-4319-4109-9fdb-aaeb766f7a33" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3e3734aa-1dde-45d9-a5f4-0a569f050770">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB942616-FEC3-4999-A26F-6B23E520BB35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8173766-3B11-484A-8F01-32D5BE444AEB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B86BC1FF-6036-49E8-AFB4-7D8C6E5F83AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <ds:schemaRef ds:uri="3e3734aa-1dde-45d9-a5f4-0a569f050770"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>Approved to access CJIS Broker</vt:lpstr>
       <vt:lpstr>Message Key Glossary</vt:lpstr>
       <vt:lpstr>Approved ALPR vendors</vt:lpstr>