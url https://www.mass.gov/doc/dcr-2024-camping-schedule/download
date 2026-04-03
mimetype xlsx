--- v0 (2025-10-18)
+++ v1 (2026-04-03)
@@ -1,353 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/barbara_moran_mass_gov/Documents/a web temp/May/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/barbara_moran_mass_gov/Documents/a web temp/1-February/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4535BF86-576D-4820-8A80-495D4BAE3921}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="36" documentId="8_{5A1772A7-2583-461A-9225-CE21C11F1E61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D222D75D-34FF-442C-B073-C699FD9906DF}"/>
   <bookViews>
-    <workbookView xWindow="2160" yWindow="2160" windowWidth="17280" windowHeight="8964" xr2:uid="{70A6CBA1-0A67-461D-B4C3-14A1F52BC8F7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{52968F5F-D587-489D-B745-BD7F10BDEDEE}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
-    <t>Open Date 2025</t>
-[...5 lines deleted...]
-    <t>Notes for 2025 Season</t>
+    <t>Open Date 2026</t>
+  </si>
+  <si>
+    <t>Last Night to Camp 2026</t>
+  </si>
+  <si>
+    <t>Notes for 2026</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>Beartown</t>
   </si>
   <si>
+    <t>South</t>
+  </si>
+  <si>
+    <t>Boston Harbor Islands- Peddocks</t>
+  </si>
+  <si>
     <t>Clarksburg</t>
   </si>
   <si>
     <t>DAR</t>
   </si>
   <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>Erving</t>
+  </si>
+  <si>
     <t>Granville</t>
   </si>
   <si>
+    <t>FRI/SAT/SUN nights only</t>
+  </si>
+  <si>
+    <t>North</t>
+  </si>
+  <si>
+    <t>Harold Parker</t>
+  </si>
+  <si>
+    <t>10/15-10/26 Thurs/Fri/Sat/Sun only</t>
+  </si>
+  <si>
+    <t>Horseneck</t>
+  </si>
+  <si>
+    <t>10/29-11/21 Thurs/Fri/Sat nights only</t>
+  </si>
+  <si>
+    <t>Lake Dennison</t>
+  </si>
+  <si>
+    <t>Massasoit</t>
+  </si>
+  <si>
     <t>Mohawk Trail</t>
   </si>
   <si>
-    <t>Cabins 11/6-3/8 Thurs/Fri/Sat/Sun/Mon</t>
+    <t>Cabins 11/19-3/8 Thurs/Fri/Sat/Sun/Mon</t>
+  </si>
+  <si>
+    <t>Mt. Greylock</t>
+  </si>
+  <si>
+    <t>Myles Standish</t>
+  </si>
+  <si>
+    <t>Nickerson</t>
+  </si>
+  <si>
+    <t>Area 4 opens April 16; rest of campground May 7</t>
   </si>
   <si>
     <t>October Mountain</t>
   </si>
   <si>
+    <t>Otter River</t>
+  </si>
+  <si>
+    <t>Pearl Hill</t>
+  </si>
+  <si>
     <t>Pittsfield</t>
   </si>
   <si>
+    <t>Salisbury Beach</t>
+  </si>
+  <si>
+    <t>10/22-11/28 Thurs/Fri/Sat only</t>
+  </si>
+  <si>
     <t>Savoy Mountain</t>
   </si>
   <si>
+    <t>Campground closes on 7/31 for the season to accommodate bath house construction project</t>
+  </si>
+  <si>
+    <t>Scusset</t>
+  </si>
+  <si>
+    <t>10/29-11/21 Thurs/Fri/Sat nights; SELF CONTAINED ONLY</t>
+  </si>
+  <si>
+    <t>Shawme</t>
+  </si>
+  <si>
+    <t>10/29-11/21 Thurs/Fri/Sat only</t>
+  </si>
+  <si>
     <t>Tolland</t>
   </si>
   <si>
-    <t>South</t>
-[...32 lines deleted...]
-    <t>10/30-11/22 Thurs/Fri/Sat</t>
+    <t>Washburn Island</t>
+  </si>
+  <si>
+    <t>Thursday/Friday/Saturday/Sunday nights</t>
   </si>
   <si>
     <t>Wellfleet Hollow</t>
   </si>
   <si>
+    <t>Wells</t>
+  </si>
+  <si>
+    <t>Willard Brook</t>
+  </si>
+  <si>
     <t>Wompatuck</t>
   </si>
   <si>
-    <t>North</t>
-[...56 lines deleted...]
-    <t>Email dcr.campinginfo@mass.gov for updates</t>
+    <t>Important Dates for 2026</t>
+  </si>
+  <si>
+    <t>Memorial Day</t>
+  </si>
+  <si>
+    <t>Independence Day</t>
+  </si>
+  <si>
+    <t>Labor Day</t>
+  </si>
+  <si>
+    <t>Columbus Day</t>
+  </si>
+  <si>
+    <t>Please reach out to dcr.campinginfo@mass.gov for more info</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri Light"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri Light"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri Light"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...1 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="10"/>
+      <color rgb="FFED0000"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -642,571 +650,580 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23C15CC2-7670-4D9F-A49D-38808A9FBC46}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.33203125" style="10" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="33" style="3" customWidth="1"/>
+    <col min="6" max="7" width="9.109375" style="3"/>
+    <col min="8" max="8" width="22.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I1" s="12"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D2" s="6">
+        <v>46320</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="H2" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I2" s="6">
+        <v>46167</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I3" s="6">
+        <v>46207</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D4" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="H4" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I4" s="6">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D5" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I5" s="6">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D6" s="6">
+        <v>46271</v>
+      </c>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="6">
+        <v>46157</v>
+      </c>
+      <c r="D7" s="6">
+        <v>46271</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D8" s="6">
+        <v>46320</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="6">
+        <v>46121</v>
+      </c>
+      <c r="D9" s="6">
+        <v>46347</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D10" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E10" s="5"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="6">
+        <v>46142</v>
+      </c>
+      <c r="D11" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E11" s="5"/>
+    </row>
+    <row r="12" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D12" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D14" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E14" s="5"/>
+    </row>
+    <row r="15" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="6">
+        <v>46128</v>
+      </c>
+      <c r="D15" s="6">
+        <v>46320</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D16" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D17" s="6">
+        <v>46271</v>
+      </c>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D18" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D19" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D20" s="6">
+        <v>46354</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D21" s="6">
+        <v>46233</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="6">
+        <v>46121</v>
+      </c>
+      <c r="D22" s="6">
+        <v>46347</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D23" s="6">
+        <v>46347</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D24" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E24" s="5"/>
+    </row>
+    <row r="25" spans="1:5" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="6">
+        <v>46164</v>
+      </c>
+      <c r="D25" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D26" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D27" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="6">
+        <v>46156</v>
+      </c>
+      <c r="D28" s="6">
+        <v>46271</v>
+      </c>
+      <c r="E28" s="5"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="6">
+        <v>46149</v>
+      </c>
+      <c r="D29" s="6">
+        <v>46306</v>
+      </c>
+      <c r="E29" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="H1:I1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...502 lines deleted...]
-</worksheet>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Executive Office of Energy and Environmental Affairs</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>DCR.CampingInfo</dc:creator>
+  <dc:creator>Lee, Pat (DCR)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>