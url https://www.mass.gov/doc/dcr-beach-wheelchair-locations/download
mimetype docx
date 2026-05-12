--- v1 (2026-01-31)
+++ v2 (2026-05-12)
@@ -1,6353 +1,7984 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="005C5AB5" w14:textId="404BB373" w:rsidR="00B46B05" w:rsidRPr="003769A8" w:rsidRDefault="00836793" w:rsidP="00367C35">
+    <w:p w14:paraId="0D7BAF10" w14:textId="47DABD85" w:rsidR="00B13DE0" w:rsidRDefault="00C03B21" w:rsidP="00291542">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00067DAC">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="570EEAB1" wp14:editId="64669E90">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01ADD5B5" wp14:editId="41B859EE">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>9525</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>109855</wp:posOffset>
+              <wp:posOffset>12065</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2809875" cy="2010410"/>
+            <wp:extent cx="2819400" cy="2123440"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="4" name="Picture 0" descr="Two skaters are sitting in ice sleds with handles in the back. One of the sled skaters is being pushed by a standing skater."/>
+            <wp:docPr id="4" name="Picture 2" descr="A person sitting in a beach wheelchair with large balloon tires.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Picture 0" descr="Two skaters are sitting in ice sleds with handles in the back. One of the sled skaters is being pushed by a standing skater."/>
+                    <pic:cNvPr id="4" name="Picture 2" descr="A person sitting in a beach wheelchair with large balloon tires.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2809875" cy="2010410"/>
+                      <a:ext cx="2848541" cy="2145772"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B46B05" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ice sleds offer a seated option for skaters who cannot use their legs or who have balance issues too difficult for conventional skating. If you can use your upper body evenly, you can push yourself across the ice </w:t>
+      <w:r w:rsidR="001A5E76">
+        <w:t xml:space="preserve">Beach wheelchairs are </w:t>
+      </w:r>
+      <w:r w:rsidR="005E40E0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5E76">
+        <w:t>vailable on a first-come, first-served basis and are managed by waterfront supervisors</w:t>
+      </w:r>
+      <w:r w:rsidR="00712532">
+        <w:t xml:space="preserve"> at guarded beaches and park staff at unguarded beaches</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5E76">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D488B" w:rsidRPr="008D488B">
+        <w:t xml:space="preserve">Beach wheelchairs are available when weather conditions are favorable and waterfronts are staffed, typically between Memorial Day and Labor Day. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E40E0" w:rsidRPr="005E40E0">
+        <w:t xml:space="preserve">There is no cost to use a beach wheelchair, but please be sure to bring </w:t>
+      </w:r>
+      <w:r w:rsidR="007001FC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t xml:space="preserve"> companion</w:t>
+      </w:r>
+      <w:r w:rsidR="007001FC">
+        <w:t xml:space="preserve"> with you. Your companion needs</w:t>
+      </w:r>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t xml:space="preserve"> to be in physical and mental condition to push you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B46B05" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t>using use</w:t>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B46B05" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> two short hockey sticks with a figure skating pick on the end. A stroller bar handle can be inserted into the back of the ice sled to push you if you can’t push or steer. The sleds have anti-tippers to prevent you from tipping over backwards, and adjustable leg trays that adjust for your height</w:t>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t xml:space="preserve"> the beach wheelchair and maintain control of it, and to </w:t>
       </w:r>
-      <w:r w:rsidR="0013552C">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00313EBE">
+        <w:t xml:space="preserve">give </w:t>
+      </w:r>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t>transfer assistance if you need it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72107E42" w14:textId="77777777" w:rsidR="00757F20" w:rsidRPr="003769A8" w:rsidRDefault="00B46B05" w:rsidP="00757F20">
+    <w:p w14:paraId="00381627" w14:textId="231BB9DD" w:rsidR="00E20446" w:rsidRDefault="00E20446" w:rsidP="006674DC">
       <w:pPr>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t>If you need help with transfers, you will need to bring your own help to transfer into the sleds.</w:t>
+      <w:r w:rsidRPr="00E20446">
+        <w:t xml:space="preserve">You can use beach wheelchairs </w:t>
       </w:r>
-      <w:r w:rsidR="00081E01" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Please bring your own helmet to use with skate walkers. All equipment is best for use during uncrowded public skating times.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E20446">
+        <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="00757F20" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Calling the rink in advance is recommended.</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E20446">
+        <w:t xml:space="preserve"> gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
+      </w:r>
+      <w:r w:rsidR="00026826">
+        <w:t xml:space="preserve">We recommend that you use the seatbelt or harness while in a beach wheelchair. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20446">
+        <w:t>Please follow all directions and requests from DCR staff while using a beach wheelchair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC8A621" w14:textId="29047464" w:rsidR="003F4C52" w:rsidRPr="003769A8" w:rsidRDefault="003F4C52" w:rsidP="00367C35">
+    <w:p w14:paraId="0F4F652C" w14:textId="7A672A06" w:rsidR="003E67EC" w:rsidRDefault="002F0E02" w:rsidP="000E715E">
       <w:pPr>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Contact DCR’s Universal Access Program at </w:t>
+      <w:r w:rsidRPr="002F0E02">
+        <w:t>S</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+      <w:r>
+        <w:t>and and s</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002F0E02">
+        <w:t xml:space="preserve">unbathing beach wheelchairs </w:t>
+      </w:r>
+      <w:r w:rsidR="003E67EC">
+        <w:t xml:space="preserve">are upright and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0E02">
+        <w:t>can go across the sand</w:t>
+      </w:r>
+      <w:r w:rsidR="003E67EC">
+        <w:t>. Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0E02">
+        <w:t xml:space="preserve">ou can't take them into the water because the chair can tip over. </w:t>
+      </w:r>
+      <w:r w:rsidR="00523274" w:rsidRPr="00523274">
+        <w:t xml:space="preserve">Floating chairs </w:t>
+      </w:r>
+      <w:r w:rsidR="003E67EC">
+        <w:t xml:space="preserve">can recline and </w:t>
+      </w:r>
+      <w:r w:rsidR="00523274" w:rsidRPr="00523274">
+        <w:t xml:space="preserve">can only go into the water in good weather and water conditions. </w:t>
+      </w:r>
+      <w:r w:rsidR="00313EBE">
+        <w:t xml:space="preserve">You will need to bring </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0815">
+        <w:t>a U.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3FC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">for more information on </w:t>
+      <w:r w:rsidR="00523274" w:rsidRPr="00523274">
+        <w:t xml:space="preserve">Coast Guard-certified </w:t>
       </w:r>
-      <w:r w:rsidR="009258B9" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">adaptive skating </w:t>
+      <w:r w:rsidR="008C53AF">
+        <w:t>lifejacket</w:t>
       </w:r>
-      <w:r w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t>equipment or accessible recreation opportunities.</w:t>
+      <w:r w:rsidR="00523274" w:rsidRPr="00523274">
+        <w:t xml:space="preserve"> and wear it while you are floating in the chair. You</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0815">
+        <w:t xml:space="preserve">r companion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A0815">
+        <w:t>swill</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A0815">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A0815">
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A0815">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00523274" w:rsidRPr="00523274">
+        <w:t>stay close and control the chair while it is in the water.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159A4DD5" w14:textId="77777777" w:rsidR="00F00C90" w:rsidRPr="003769A8" w:rsidRDefault="00997518" w:rsidP="00367C35">
+    <w:p w14:paraId="6FDFF87B" w14:textId="1F049EDE" w:rsidR="00523274" w:rsidRDefault="006C1C11" w:rsidP="000E715E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00523274">
+        <w:t xml:space="preserve">An adult needs to be responsible for the </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0E02">
+        <w:t xml:space="preserve">beach wheelchair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523274">
+        <w:t>at all times.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E715E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
+        <w:t xml:space="preserve">The weight limit for </w:t>
+      </w:r>
+      <w:r w:rsidR="000E715E">
+        <w:t xml:space="preserve">sand </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5D4D">
+        <w:t xml:space="preserve">and sunbathing </w:t>
+      </w:r>
+      <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
+        <w:t>beach wheelchairs is 275 pounds. The weight limit for floating beach wheelchairs is 300 pounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6923E445" w14:textId="77777777" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
-[...6 lines deleted...]
-        <w:t>Area</w:t>
+      <w:r w:rsidRPr="00B9604C">
+        <w:t>West Region</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10908" w:type="dxa"/>
+        <w:tblW w:w="18625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblDescription w:val="A list of beach wheelchair locations in the West Region."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1710"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="5665"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="8874"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="38ED65F1" w14:textId="77777777" w:rsidTr="00836793">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="7F2A8C2D" w14:textId="79B39887" w:rsidTr="004C16FE">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="287"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F90EE0" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="Title_Greater_Boston_Area"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="Title_West_Region"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="003769A8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBC58C2" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>ommunity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA5B27E" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Sand Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BD3F1A" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Floating Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EF62FC" w14:textId="592B6790" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EE1ADD" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Equipment</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">How to </w:t>
+            </w:r>
+            <w:r w:rsidR="00330160">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="5DC3D5EC" w14:textId="77777777" w:rsidTr="002F1141">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="53150564" w14:textId="718FF573" w:rsidTr="004C16FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E50A258" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00047B62" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00047B62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Simoni</w:t>
+                <w:t>Beartown State Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00047B62">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, Benedict Pond Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1670D786" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Monterey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0208E316" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FC6756" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC84200" w14:textId="1104DD13" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="001766A7" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beach is unguarded. </w:t>
+            </w:r>
+            <w:r w:rsidR="00590A41">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to park staff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B5EB9" w:rsidRPr="003769A8">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> sleds, 2 handles</w:t>
+            <w:r w:rsidR="005B22CA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EE6">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>headquarters</w:t>
+            </w:r>
+            <w:r w:rsidR="005B22CA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001766A7">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>(413) 528-0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in advance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="271E33CA" w14:textId="77777777" w:rsidTr="002F1141">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="6696C10B" w14:textId="2C2155DF" w:rsidTr="004C16FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687CB22E" w14:textId="4B0849A7" w:rsidR="00EF076B" w:rsidRPr="00047B62" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00047B62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>O’Neill</w:t>
+                <w:t>Chicopee Memorial State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00694F9C" w:rsidRPr="00047B62">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00047B62">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CC7B49" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Chicopee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A25A90" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00471D3C" w:rsidRPr="003769A8">
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7479253E" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00471D3C" w:rsidRPr="003769A8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> handle</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E812BF" w14:textId="1EB77B5C" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="001766A7" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A65">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853272" w:rsidRPr="003769A8" w14:paraId="4CD51CFE" w14:textId="77777777" w:rsidTr="002F1141">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="009A2B1E">
+      <w:tr w:rsidR="00FA1501" w:rsidRPr="00B9604C" w14:paraId="370FA6C1" w14:textId="77777777" w:rsidTr="004C16FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D21C75" w14:textId="30F22FDE" w:rsidR="00FA1501" w:rsidRPr="00047B62" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00566D90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>D</w:t>
+                <w:t>Clarksburg State Park</w:t>
               </w:r>
-              <w:r w:rsidR="00FC77A9" w:rsidRPr="009A2B1E">
+            </w:hyperlink>
+            <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
+              <w:t>Mauserts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
+              <w:t xml:space="preserve"> Pond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="429A80C8" w14:textId="0C9E366C" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Clarksburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4B4F0D" w14:textId="2C9A7805" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302469C2" w14:textId="3CFB26CB" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFA0E9D" w14:textId="0D3E3A1E" w:rsidR="00FA1501" w:rsidRDefault="002C2136" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Contact park staff at HQ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="7CD1752A" w14:textId="42F26528" w:rsidTr="004C16FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4078B736" w14:textId="17FE740C" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>evine</w:t>
+                <w:t>DAR State Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...66 lines deleted...]
-              <w:t>2 adult sleds, 2 handles</w:t>
+            <w:r w:rsidR="00694F9C" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Day Use Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721961E3" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Goshen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CD4869" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="285FC33B" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681F7B95" w14:textId="5D8E2D09" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0A5C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A85F44">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">day use </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="60EF186F" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="166E30DF" w14:textId="50907D25" w:rsidTr="004C16FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A88B815" w14:textId="17B6A4D0" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Porrazzo</w:t>
+                <w:t>Hampton Ponds State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00694F9C" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beaches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0ABFCB" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Westfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496C9122" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00471D3C" w:rsidRPr="003769A8">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1141" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65089CA4" w14:textId="06D673A2" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00BB26DD" w:rsidRPr="003769A8">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> walkers</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8874" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="521DE25C" w14:textId="31586077" w:rsidR="0066127D" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0A5C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at King</w:t>
+            </w:r>
+            <w:r w:rsidR="00047B62">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>sl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ey </w:t>
+            </w:r>
+            <w:r w:rsidR="00F75602">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>or Lambert Beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="108965F5" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+    </w:tbl>
+    <w:p w14:paraId="21A8EB56" w14:textId="77777777" w:rsidR="00E57032" w:rsidRDefault="00E57032">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B63AB7F" w14:textId="4ABBCCB4" w:rsidR="00B13DE0" w:rsidRPr="00067DAC" w:rsidRDefault="00B13DE0" w:rsidP="00291542">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00067DAC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Central Region</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="18625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblDescription w:val="A list of beach wheelchair locations in the Central Region."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6385"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="7830"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00067DAC" w14:paraId="4553E8F9" w14:textId="1FF4629F" w:rsidTr="0066127D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B6F523" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00067DAC" w:rsidRDefault="00EF076B" w:rsidP="00EB0166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Title_Central_Region"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE71CED" w14:textId="6E3099EA" w:rsidR="00EF076B" w:rsidRPr="00067DAC" w:rsidRDefault="00EF076B" w:rsidP="00EB0166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4D8870" w14:textId="2961D610" w:rsidR="00EF076B" w:rsidRPr="00067DAC" w:rsidRDefault="00EF076B" w:rsidP="00EB0166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1708A2EE" w14:textId="39821789" w:rsidR="00EF076B" w:rsidRPr="00067DAC" w:rsidRDefault="00EF076B" w:rsidP="00EB0166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Floating Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D784127" w14:textId="311EC816" w:rsidR="00EF076B" w:rsidRPr="00067DAC" w:rsidRDefault="00330160" w:rsidP="00EB0166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>How to get a beach wheelchair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="660D3FA9" w14:textId="61C2002B" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EE90EB" w14:textId="54DD78BB" w:rsidR="0066127D" w:rsidRPr="00320D12" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00320D12">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Bajko</w:t>
+                <w:t>Ashland State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> sled, 1 handle</w:t>
+            <w:r w:rsidR="00694F9C" w:rsidRPr="00320D12">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320D12">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="083A438B" w14:textId="557DBD8E" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Ashland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3DD981" w14:textId="53DDCF83" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CDF191" w14:textId="7F6EC9D9" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8D5FB0" w14:textId="56DCFDBD" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beach is unguarded. Talk to park staff at the </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0A5C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>comfort station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="4A9ED930" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="688EE958" w14:textId="02A27BA8" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F1E764" w14:textId="4F6D8E7A" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Kelly</w:t>
+                <w:t>Cochituate State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> sled</w:t>
+            <w:r w:rsidR="00694F9C" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6846DF49" w14:textId="40580816" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="006D5C09" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Natick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F0EC62" w14:textId="7556E231" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A91E8E" w14:textId="056C39CD" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00320D12" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6E89AA" w14:textId="2CF11731" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded. Talk to park staff</w:t>
+            </w:r>
+            <w:r w:rsidR="008C4CC1" w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="00A35C39" w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>bo</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3FF7" w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35C39" w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>t rental office</w:t>
+            </w:r>
+            <w:r w:rsidR="008C4CC1" w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0A5C" w:rsidRPr="00623654">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471D3C" w:rsidRPr="003769A8" w14:paraId="1024E3C7" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="3BF11504" w14:textId="00CBA1A0" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1D7C30" w14:textId="438EEDD9" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Flynn</w:t>
+                <w:t>Douglas State Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...114 lines deleted...]
-              <w:t>handle</w:t>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, Wallum Lake Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69320E35" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Douglas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4058001D" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6611FBE0" w14:textId="67BFE242" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0031619C" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F04238F" w14:textId="3ECE40CF" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00672683" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE666E" w:rsidRPr="003769A8" w14:paraId="46CD7752" w14:textId="77777777" w:rsidTr="002F1141">
-[...34 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="2AF6B007" w14:textId="532C29CF" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC00635" w14:textId="64D5EED8" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>LoConte</w:t>
+                <w:t>Dunn State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, Dunn Pond Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BAEB3C" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Gardner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DF1751" w14:textId="0FBC1C72" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="005124DA" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B825A6F" w14:textId="608B0FA5" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604CC5C3" w14:textId="52BE6F00" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00672683" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach or park staff at the visitor center.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="38E9EB8B" w14:textId="08EE1476" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CBD688" w14:textId="7298F7D6" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="003769A8">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>(781) 395-9594</w:t>
+                <w:t>Erving State Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...39 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, Laurel Lake Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF1FF04" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Erving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D10D9A" w14:textId="34D0ADB9" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348C2316" w14:textId="4EF0085C" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00A6753F" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3093BA6D" w14:textId="3AE17F1C" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00672683" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-[...34 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="6F864662" w14:textId="517031A9" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="223E74BE" w14:textId="56673642" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Daly</w:t>
+                <w:t>Hopkinton State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...84 lines deleted...]
-              <w:t>2 adult sleds, 2 handles, 1 walker</w:t>
+            <w:r w:rsidR="00E911E2" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00047388" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Beaches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51115465" w14:textId="7A28D1B6" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Hopkinton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DF8973" w14:textId="019E3CE5" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="005124DA" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA8C3B0" w14:textId="29644EEA" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="009725AC" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="582DFB6E" w14:textId="5B0FB7E8" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00F01D4F" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards </w:t>
+            </w:r>
+            <w:r w:rsidR="00B62343">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at </w:t>
+            </w:r>
+            <w:r w:rsidR="00047388">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00047388">
+              <w:t>ower/Main</w:t>
+            </w:r>
+            <w:r w:rsidR="00047388">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach or U</w:t>
+            </w:r>
+            <w:r w:rsidR="00047388">
+              <w:t>pper</w:t>
+            </w:r>
+            <w:r w:rsidR="00047388">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684699" w:rsidRPr="003769A8" w14:paraId="125D5083" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="198A266F" w14:textId="3ECB0217" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FE1821" w14:textId="2E2EA0E9" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Steriti</w:t>
+                <w:t>Lake Dennison Recreation Area</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...106 lines deleted...]
-              <w:t>1 youth walker</w:t>
+            <w:r w:rsidR="00E911E2" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Day Use Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF05B4B" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Winchendon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EB13A7" w14:textId="37228A7D" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4ECA24" w14:textId="29A9202D" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1C1376" w14:textId="0BE2D15B" w:rsidR="0066127D" w:rsidRDefault="0066749C" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the day use beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684699" w:rsidRPr="003769A8" w14:paraId="7975A1E3" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="1AF473FA" w14:textId="3789DE78" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F12E10" w14:textId="3179F166" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00B615D1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Cronin</w:t>
+                <w:t>Lake Wyola State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00E911E2" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36810F6E" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Shutesbury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039ACDB" w14:textId="66C1D781" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00684699" w:rsidRPr="003769A8">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A68BF61" w14:textId="357563A1" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00684699" w:rsidRPr="003769A8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> handle, 1 walker</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2863D5" w14:textId="141ED8DA" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066749C" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684699" w:rsidRPr="003769A8" w14:paraId="1972F7F8" w14:textId="77777777" w:rsidTr="002F1141">
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="09DD2B73" w14:textId="13FCACE6" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F11EC6D" w14:textId="52F9D4BE" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="008B7D8E">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Somerville</w:t>
+                <w:t>Quinsigamond State Park</w:t>
               </w:r>
-              <w:r w:rsidR="0083408C">
+            </w:hyperlink>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, Regatta Point Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA7EAB0" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Worcester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE33AA8" w14:textId="0CBF826C" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00EC50ED" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1285095E" w14:textId="278CB25A" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F81BC15" w14:textId="7C7E8952" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066749C" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA10D3" w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regatta Point </w:t>
+            </w:r>
+            <w:r w:rsidR="00F75602">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA10D3" w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F15755" w:rsidRPr="00B9604C" w14:paraId="2D370405" w14:textId="77777777" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07091179" w14:textId="2BD61504" w:rsidR="00F15755" w:rsidRDefault="00F15755" w:rsidP="0066127D">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="009B3D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>Rutland State Park</w:t>
               </w:r>
-              <w:r w:rsidRPr="008B7D8E">
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001B7351">
+              <w:t>Whitehall Pond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F00DE7" w14:textId="1A268DBA" w:rsidR="00F15755" w:rsidRPr="00B9604C" w:rsidRDefault="007F74EB" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Rutland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7151FA35" w14:textId="5417E9DE" w:rsidR="00F15755" w:rsidRPr="00B9604C" w:rsidRDefault="007F74EB" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F8B24C" w14:textId="3473C690" w:rsidR="00F15755" w:rsidRPr="00B9604C" w:rsidRDefault="007F74EB" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDD05DF" w14:textId="70964888" w:rsidR="00F15755" w:rsidRDefault="007F74EB" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6079DB0A" w14:textId="77777777" w:rsidR="00F00C90" w:rsidRPr="00B9604C" w:rsidRDefault="007B7129" w:rsidP="00C11872">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9604C">
+        <w:t>North Region</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="18625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblDescription w:val="A list of beach wheelchair locations in the North Region."/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6309"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="7830"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="1B6D578F" w14:textId="76B32647" w:rsidTr="0066749C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD4E8D9" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="Title_North_Region"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF59AFC" w14:textId="7F480ABF" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ommunity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08477A56" w14:textId="67F25F02" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sand Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C19FA7" w14:textId="638E2CCC" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Floating Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D05EAA" w14:textId="56C3086A" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00330160" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>How to get a beach wheelchair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="4974A696" w14:textId="4CD94328" w:rsidTr="0066749C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8360B8" w14:textId="5E0A1411" w:rsidR="00EF076B" w:rsidRPr="002E04CA" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Veterans</w:t>
+                <w:t>Bradley Palmer State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...144 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+            <w:r w:rsidR="003244D6" w:rsidRPr="002E04CA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E04CA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Murphy</w:t>
+                <w:t>Wading Pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...88 lines deleted...]
-              <w:t xml:space="preserve"> sled, 1 handle</w:t>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E223382" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Topsfield</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="411ED2B3" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4D8AFF" w14:textId="366F2593" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F23BE2" w14:textId="0F2144D3" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="0066749C" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00E911E2">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>waterfront staff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the contact station at the </w:t>
+            </w:r>
+            <w:r w:rsidR="00605A00">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00605A00">
+              <w:t>ading pool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684699" w:rsidRPr="003769A8" w14:paraId="4271CDDF" w14:textId="77777777" w:rsidTr="002F1141">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="5D684C75" w14:textId="0EFFB252" w:rsidTr="0066749C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B27A688" w14:textId="20E77472" w:rsidR="00EF076B" w:rsidRPr="002E04CA" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Roche</w:t>
+                <w:t>Breakheart Reservation</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> handles</w:t>
+            <w:r w:rsidRPr="002E04CA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, John A. Pierce Lake</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2C614F" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Saugus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="509DEC7D" w14:textId="5FE98CAC" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8CE043" w14:textId="6693002C" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0268B2E2" w14:textId="4EE2D0BC" w:rsidR="00EF076B" w:rsidRDefault="0066749C" w:rsidP="00036FD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684699" w:rsidRPr="003769A8" w14:paraId="4A0F33A9" w14:textId="77777777" w:rsidTr="002F1141">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="0B7AAB67" w14:textId="3126465A" w:rsidTr="0066749C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72790900" w14:textId="443AF690" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Connell</w:t>
+                <w:t>Harold Parker State Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, Berry Pond Day Use Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="285B2895" w14:textId="0BE3E446" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00CD6DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>N. Andover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C309F0A" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B4DC3D" w14:textId="731F3E4C" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2465BBB2" w14:textId="5D6DAAE3" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00902FE0" w:rsidP="0017657C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded. Talk to park staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00F75F08">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at headquarters or the campground contact station</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="7E8A11EA" w14:textId="3D6389DE" w:rsidTr="0066749C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D1F0EF" w14:textId="6BD9BD8B" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Salisbury Beach State Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2214ED9F" w14:textId="77777777" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Salisbury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ECBCB7" w14:textId="73567062" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44228550" w14:textId="4F2060DC" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EACEDD4" w14:textId="07828EFD" w:rsidR="00F352D8" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Talk to park staff at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974F53">
+              <w:t>contact station</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lifeguards at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="36840F46" w14:textId="74719105" w:rsidTr="0066749C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DE3B97" w14:textId="37023C8D" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Sandy Point State Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A0D3D1" w14:textId="77777777" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Ipswich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EAC919" w14:textId="77777777" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B3D075" w14:textId="7BC8A15C" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D56BAC" w14:textId="2726124D" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00025261" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Beach is unguarded. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C61908">
+              <w:t>Talk to park staff.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="0106917D" w14:textId="308C0AF1" w:rsidTr="0066749C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="034AB61E" w14:textId="6311A560" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Walden Pond State Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64394D86" w14:textId="77777777" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Concord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05600978" w14:textId="5D3B8CBC" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C63C30" w14:textId="13D78F85" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="000D2FC8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078C7E58" w14:textId="641BC195" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="000D2FC8" w:rsidP="00F352D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk199837866"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards at the beach or </w:t>
+            </w:r>
+            <w:r w:rsidR="00F352D8" w:rsidRPr="00735F74">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>park staff at the visitor center.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="443DC4CB" w14:textId="77777777" w:rsidR="00B46B05" w:rsidRPr="003769A8" w:rsidRDefault="00B46B05" w:rsidP="00B46B05">
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="71B48A2D" w14:textId="0CA7E8BE" w:rsidR="009A00E6" w:rsidRDefault="00E90142" w:rsidP="00E90142">
+      <w:r w:rsidRPr="00E90142">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1C9A">
+        <w:t xml:space="preserve">Floating </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C9A" w:rsidRPr="009F1C9A">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1C9A">
+        <w:t>hairs at starred beaches can’t go into the water</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C9A">
+        <w:t xml:space="preserve"> because of strong currents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1C9A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20987780" w14:textId="2276A70C" w:rsidR="009A00E6" w:rsidRDefault="009A00E6">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1951630C" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
+      <w:pPr>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="724E7A1D" wp14:editId="29650CF1">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="A sled skater without legs is using hockey sticks to move across the ice."/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C242826" wp14:editId="305C9D50">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>7077075</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>9525</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3028950" cy="2147570"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="741760328" name="Picture 1" descr="Person seated in a sand beach wheelchair being pushed along the water's edge."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A sled skater without legs is using hockey sticks to move across the ice."/>
+                    <pic:cNvPr id="741760328" name="Picture 1" descr="Person seated in a sand beach wheelchair being pushed along the water's edge."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3028950" cy="2147570"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00067DAC">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17BF40F4" wp14:editId="58092082">
+            <wp:extent cx="4238625" cy="2206068"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="1" name="Picture 2" descr="A person floating in a beach wheelchair while a second person holds the chair."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 2" descr="A person floating in a beach wheelchair while a second person holds the chair."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29" cstate="print">
+                    <a:blip r:embed="rId35" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3057525" cy="1676400"/>
+                      <a:ext cx="4252671" cy="2213378"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE4C5D2" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="003769A8" w:rsidRDefault="00367C35" w:rsidP="0056371D">
+    <w:p w14:paraId="62518DE9" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
       <w:pPr>
-        <w:spacing w:before="120"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
-[...5 lines deleted...]
-        <w:t>Calling the rink in advance is recommended.</w:t>
+      <w:r w:rsidRPr="00067DAC">
+        <w:t xml:space="preserve">Boston </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t>North Region</w:t>
+      <w:r>
+        <w:t>Metro Area</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10908" w:type="dxa"/>
+        <w:tblW w:w="18535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblDescription w:val="A list of beach wheelchair locations in the Boston Region."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="5935"/>
+        <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1260"/>
-        <w:gridCol w:w="2358"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="7740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="5F967B09" w14:textId="77777777" w:rsidTr="00836793">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="53C702FE" w14:textId="77777777" w:rsidTr="00207808">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="287"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBE1994" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:bookmarkStart w:id="4" w:name="Title_North_Region"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="Title_Boston_Region"/>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidRPr="003769A8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Town</w:t>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E83F39" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E7A2E1" w14:textId="77777777" w:rsidR="0078465D" w:rsidRPr="003769A8" w:rsidRDefault="0078465D" w:rsidP="000B5EB9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="58CE3C4E" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Sand Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEC6AED" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Floating Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACF0A32" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-              <w:t>Equipment</w:t>
+              </w:rPr>
+              <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="51AC665A" w14:textId="77777777" w:rsidTr="002F1141">
-[...40 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="65A154E0" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CABA85" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Graf</w:t>
+                <w:t>Carson Beach</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...77 lines deleted...]
-              <w:t>1 adult sled, 1 handle</w:t>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4062378A" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>South Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F97DF4" w14:textId="170AE994" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="002948D4" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0861C4CC" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C780B4" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards at the beach. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Chairs are kept at McCormack Bathhouse at 165 William J Day Blvd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="0D990132" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085A7647" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00032C75">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Constitution Beach Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11783C9D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>E. Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBA1D10" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF9DA56" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E39E1D1" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5F87F8A5" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CF8ECA" w14:textId="654EDCBE" w:rsidR="00895CAB" w:rsidRPr="005C4091" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00032C75">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Houghton’s Pond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="005C4091">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="005C4091" w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Blue Hills Reservation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A5BAFE" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Milton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B03736C" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6FC536" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70ED6D53" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="25C88A23" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5AB691" w14:textId="34825484" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00F7795E" w:rsidP="00207808">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00F7795E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Mystic Lakes State Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00895CAB" w:rsidRPr="00032C75">
+              <w:t>, Shannon Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="791AD6B4" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Medford</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ABA550" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F1B385" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7780DDC3" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="4EEEFEE8" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196823C7" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00032C75">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Nahant Beach Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B315293" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Lynn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E399D9B" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="436012BC" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BB7E74" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards. Chairs are kept at the halfway house near access point 8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5623AD43" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B5F128" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00032C75">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Nantasket Beach Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF1746D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Hull</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="790C8530" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="705E6B8F" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71514728" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D361D">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D361D">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Chairs are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>kept</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D361D">
+              <w:t xml:space="preserve"> in the Mary Jeanette Murray Bathhouse at 220 Nantasket Avenue and the David Cook Bathhouse at 200 Hull Shore Drive. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B613E" w:rsidRPr="00067DAC" w14:paraId="2B45E0C7" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B110441" w14:textId="15075E73" w:rsidR="008B613E" w:rsidRPr="00032C75" w:rsidRDefault="008B613E" w:rsidP="00207808">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="005427BA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Olsen Spray Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="004C0DCD">
+              <w:t>, Stony Brook Reservation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DD2766" w14:textId="1E4F109F" w:rsidR="008B613E" w:rsidRPr="00067DAC" w:rsidRDefault="005578C4" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Hyde Park</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3D6292" w14:textId="5A3D5FEE" w:rsidR="008B613E" w:rsidRPr="00067DAC" w:rsidRDefault="005578C4" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FB782C" w14:textId="7F9601D4" w:rsidR="008B613E" w:rsidRDefault="005578C4" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683DF0A5" w14:textId="6DE8BAF5" w:rsidR="008B613E" w:rsidRPr="009D361D" w:rsidRDefault="005578C4" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the Olsen Pool.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5D7F83D1" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BAB430" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00032C75">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Pleasure Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032C75">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="629F6EE6" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>South Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196E691D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC3452B" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D414EF9" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards at the beach. Chairs are kept at Devine Memorial Rink, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF171E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>995 Morrissey Blvd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F0F04" w:rsidRPr="00067DAC" w14:paraId="133DD830" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5887EDED" w14:textId="5C763C10" w:rsidR="008F0F04" w:rsidRPr="00454D0F" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Revere Beach Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BF736A" w14:textId="3EEB1AA3" w:rsidR="008F0F04" w:rsidRPr="00067DAC" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Revere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BB8CF0" w14:textId="5C69BD79" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1AAE87" w14:textId="5F96B820" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A634A1" w14:textId="3422966B" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards at the beach. Chairs are kept at Shirley Ave Bathhouse, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF104F">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>350 Revere Beach Blvd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>, near access points 5 and 6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="35CF96EE" w14:textId="77777777" w:rsidTr="00207808">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF0CF33" w14:textId="0E05F779" w:rsidR="00895CAB" w:rsidRPr="00454D0F" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Wollaston Beach</w:t>
+            </w:r>
+            <w:r w:rsidR="005427BA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidR="005427BA" w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Quincy Shores Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5449D568" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Quincy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CD69E" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49122B16" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="590BD3F7" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards at the beach. Chairs are kept at Brett Bathhouse, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612659">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>749</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612659">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Quincy Shore Dr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>ive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DDF5E50" w14:textId="77777777" w:rsidR="0078465D" w:rsidRPr="003769A8" w:rsidRDefault="0078465D" w:rsidP="008133C8">
+    <w:p w14:paraId="4B731D1D" w14:textId="243BF644" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
+      <w:r w:rsidRPr="00B9604C">
+        <w:lastRenderedPageBreak/>
         <w:t>South Region</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10908" w:type="dxa"/>
+        <w:tblW w:w="18625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblDescription w:val="A list of beach wheelchair locations in the South Region."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1703"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="6385"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="7830"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="57C5DCCE" w14:textId="77777777" w:rsidTr="00CD705A">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="7656E794" w14:textId="2D5D6D20" w:rsidTr="0038491C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="287"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1703" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A30B1F0" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="Title_South_Region"/>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidRPr="003769A8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5926F3D7" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>ommunity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46656D06" w14:textId="7ED7B22B" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C146AED" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Equipment</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Floating Chairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="743026C9" w14:textId="4DE02BF8" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00330160" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="0C203B0A" w14:textId="77777777" w:rsidTr="00CD705A">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="006B64D8" w:rsidRPr="00B9604C" w14:paraId="0A0EA52C" w14:textId="77777777" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA00058" w14:textId="5C503B78" w:rsidR="006B64D8" w:rsidRPr="00454D0F" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Asiaf</w:t>
+                <w:t>Connell M</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emorial </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Pool</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...114 lines deleted...]
-              <w:t xml:space="preserve"> handles</w:t>
+            <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pool</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5439FC18" w14:textId="1CDC1D9A" w:rsidR="006B64D8" w:rsidRPr="00B9604C" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Weymouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F891389" w14:textId="43685E22" w:rsidR="006B64D8" w:rsidRPr="00B9604C" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BF6169" w14:textId="15F0193E" w:rsidR="006B64D8" w:rsidRPr="00B9604C" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4108CF8A" w14:textId="37051FAA" w:rsidR="006B64D8" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards or staff at the pool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="30850CC1" w14:textId="77777777" w:rsidTr="00CD705A">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="3B2181B7" w14:textId="030C3FDB" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7582C6A3" w14:textId="6B2D246B" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Ale</w:t>
+                <w:t>Demarest Lloyd State Park</w:t>
               </w:r>
-              <w:r w:rsidR="0078465D" w:rsidRPr="00B615D1">
+            </w:hyperlink>
+            <w:r w:rsidR="005F3F12" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350B599F" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>S. Dartmouth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F79ECBA" w14:textId="0FA6A2C9" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="007D37E2" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537B4561" w14:textId="7B208698" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FA67BD" w14:textId="43BED748" w:rsidR="00EF076B" w:rsidRDefault="0038491C" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded. Talk to park staff.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="1EDEAC7F" w14:textId="4104274A" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7A1D67" w14:textId="66E2414B" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>i</w:t>
+                <w:t>Fort Phoenix State Reservation</w:t>
               </w:r>
-              <w:r w:rsidRPr="00B615D1">
+            </w:hyperlink>
+            <w:r w:rsidR="006273C7" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC6BCAD" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Fairhaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154124E6" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F313C2E" w14:textId="6C660CB6" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57640AC0" w14:textId="391E08CF" w:rsidR="00EF076B" w:rsidRDefault="0038491C" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to </w:t>
+            </w:r>
+            <w:r w:rsidR="00650B64">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>lifeguards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="74EC2A28" w14:textId="52638D3B" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8C3A4F" w14:textId="10EFBEE1" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>x</w:t>
+                <w:t>Horseneck Beach State Reservation</w:t>
               </w:r>
-              <w:r w:rsidR="0078465D" w:rsidRPr="00B615D1">
+            </w:hyperlink>
+            <w:r w:rsidR="006273C7" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Main Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A5CF0E" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Westport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71050434" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687F40F7" w14:textId="451CD49F" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00CF1657" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502DFAC2" w14:textId="63107631" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="006273C7" w:rsidP="00686C8E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Talk to park staff at contact station</w:t>
+            </w:r>
+            <w:r w:rsidR="00686C8E">
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="00F756F5" w:rsidRPr="00686C8E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">call </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6A3A" w:rsidRPr="00686C8E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>(508</w:t>
+            </w:r>
+            <w:r w:rsidR="00686C8E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6A3A" w:rsidRPr="00686C8E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>636-8816</w:t>
+            </w:r>
+            <w:r w:rsidR="00686C8E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in advance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9201A" w:rsidRPr="00B9604C" w14:paraId="07613EC7" w14:textId="77777777" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7C5B5A" w14:textId="2665F021" w:rsidR="00C9201A" w:rsidRPr="00D33AA2" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>o</w:t>
+                <w:t>Houghton’s Pond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...90 lines deleted...]
-              <w:t>2 adult sleds, 1 handle</w:t>
+            <w:r w:rsidR="00D33AA2">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D33AA2" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Blue Hills Reservation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC98468" w14:textId="6ED252DF" w:rsidR="00C9201A" w:rsidRPr="00B9604C" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Milton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E9553C" w14:textId="6A133B8D" w:rsidR="00C9201A" w:rsidRPr="00B9604C" w:rsidRDefault="008F4146" w:rsidP="00C9201A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5277B543" w14:textId="5258C094" w:rsidR="00C9201A" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5571BCB5" w14:textId="31E0C462" w:rsidR="00C9201A" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="1ABAB187" w14:textId="77777777" w:rsidTr="00CD705A">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="369B15EF" w14:textId="7B606B93" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A25FC" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Pirelli</w:t>
+                <w:t>Massasoit State Park</w:t>
               </w:r>
-              <w:r w:rsidR="0083408C">
+            </w:hyperlink>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Campers Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D300C4A" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>E. Taunton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77544141" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76585AAA" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0BD107" w14:textId="471624A8" w:rsidR="00EF076B" w:rsidRPr="009B2B9D" w:rsidRDefault="009B2B9D" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded and for campers only. Talk to park staff at the contact station</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77304">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or call </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0EF5" w:rsidRPr="001C0EF5">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>(508) 822-7405</w:t>
+            </w:r>
+            <w:r w:rsidR="001C0EF5">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="17B050A0" w14:textId="61BF041F" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A53422" w14:textId="556BE66C" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>Myles Standish State Forest</w:t>
               </w:r>
-              <w:r w:rsidRPr="00B615D1">
+            </w:hyperlink>
+            <w:r w:rsidR="00561E7E" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>College Pond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACDF30A" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Carver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F195B0" w14:textId="2FCA4844" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="004F34F0" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14082641" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780DF62B" w14:textId="380DFA16" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="009B2B9D" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded. Talk to park staff at the headquarters</w:t>
+            </w:r>
+            <w:r w:rsidR="007878E5">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or call </w:t>
+            </w:r>
+            <w:r w:rsidR="007878E5">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007878E5" w:rsidRPr="007878E5">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>(508) 866-2526</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="1FF66968" w14:textId="3209034B" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6211C8C3" w14:textId="63812ED0" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Vet</w:t>
+                <w:t>Nickerson State Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00CD705A">
+            <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...80 lines deleted...]
-              <w:t>2 adult sleds, 1 handle</w:t>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beaches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4FDB59" w14:textId="77777777" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Brewster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159EBE80" w14:textId="58083D6C" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="001245C9" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FEEDD3" w14:textId="7D303504" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="001245C9" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED02519" w14:textId="23A5D52D" w:rsidR="003A670A" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beache</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unguarded. Talk to park staff at the contact station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="1E6E2F78" w14:textId="77777777" w:rsidTr="00CD705A">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="1B675BB6" w14:textId="0C9BB9B4" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3685A2" w14:textId="15B4CBFB" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Armstrong</w:t>
+                <w:t>Scusset Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...77 lines deleted...]
-              <w:t>2 adult sleds 1 handle</w:t>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B1834D" w14:textId="77777777" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Sandwich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0606E696" w14:textId="16EB3C75" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C8B227" w14:textId="61B2B008" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2FD461" w14:textId="7AAE4FA1" w:rsidR="003A670A" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach or park staff at the contact station or headquarters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078465D" w:rsidRPr="003769A8" w14:paraId="14A0716C" w14:textId="77777777" w:rsidTr="00CD705A">
-[...37 lines deleted...]
-              <w:r w:rsidRPr="00B615D1">
+      <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="0D608F4F" w14:textId="00E3B071" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67360AEA" w14:textId="540223E4" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Driscoll</w:t>
+                <w:t>South Cape Beach State Park</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...133 lines deleted...]
-              <w:t xml:space="preserve"> walkers</w:t>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4D9CE2" w14:textId="77777777" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Mashpee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8856D3" w14:textId="0C3F4452" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="00FD2506" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C77DCDB" w14:textId="6A3F369C" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="008258C0" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F49885" w14:textId="2E12CBD2" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="008258C0" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded.</w:t>
+            </w:r>
+            <w:r w:rsidR="00623654" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Talk to park staff.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145B33" w:rsidRPr="00B9604C" w14:paraId="2BDD731E" w14:textId="77777777" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5090B454" w14:textId="1ED5F93C" w:rsidR="00145B33" w:rsidRPr="00454D0F" w:rsidRDefault="00145B33" w:rsidP="00145B33">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Spectacle Island</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A62DDB8" w14:textId="79B68A29" w:rsidR="00145B33" w:rsidRPr="00B9604C" w:rsidRDefault="00145B33" w:rsidP="00145B33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Boston Harbor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE0C891" w14:textId="6ADF2E98" w:rsidR="00145B33" w:rsidRDefault="00145B33" w:rsidP="00145B33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067DAC">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537B2BA8" w14:textId="7B64F24D" w:rsidR="00145B33" w:rsidRDefault="0075395E" w:rsidP="00145B33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3746A2B9" w14:textId="43569255" w:rsidR="00145B33" w:rsidRDefault="00145B33" w:rsidP="00145B33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded. Talk to park staff at the visitor center.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="7126CC89" w14:textId="2D436CD3" w:rsidTr="0038491C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6683B1" w14:textId="68014EE9" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Watson Pond State Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454D0F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D70DC5" w14:textId="77777777" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Taunton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C380AB2" w14:textId="77777777" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFF171F" w14:textId="7A2D9216" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9604C">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB29673" w14:textId="5D55C5DC" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Beach is unguarded. Talk to park staff at the comfort station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A2BF541" w14:textId="77777777" w:rsidR="00A2609F" w:rsidRPr="003769A8" w:rsidRDefault="0017657C" w:rsidP="008133C8">
+    <w:p w14:paraId="1D2EEF21" w14:textId="553D4594" w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidRDefault="00663A65" w:rsidP="00A20879">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003769A8">
-        <w:t>C</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="34637E82">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2004568</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2986282" cy="1035939"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1196590064" name="Picture 1" descr="DCR logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1196590064" name="Picture 1" descr="DCR logo"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId58" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2986282" cy="1035939"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidR="0078465D" w:rsidRPr="003769A8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Region</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104B7C5B" wp14:editId="5EC7EBA0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2100707</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4096385" cy="828675"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1905593268" name="Picture 2" descr="Universal Access Program logo&#10;413-461-7126&#10;DCR.UniversalAccess@mass.gov&#10;www.mass.gov/dcr/universal-access"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1905593268" name="Picture 2" descr="Universal Access Program logo&#10;413-461-7126&#10;DCR.UniversalAccess@mass.gov&#10;www.mass.gov/dcr/universal-access"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId59" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4096385" cy="828675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1349 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidSect="00287379">
+      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:headerReference w:type="first" r:id="rId61"/>
+      <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CDBE166" w14:textId="77777777" w:rsidR="00DA3EB5" w:rsidRDefault="00DA3EB5" w:rsidP="00067D30">
+    <w:p w14:paraId="44378F09" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA497D6" w14:textId="77777777" w:rsidR="00DA3EB5" w:rsidRDefault="00DA3EB5" w:rsidP="00067D30">
+    <w:p w14:paraId="51510295" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3455F70A" w14:textId="77777777" w:rsidR="00DA3EB5" w:rsidRDefault="00DA3EB5"/>
+    <w:p w14:paraId="5687D213" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B23B608" w14:textId="0E029D0E" w:rsidR="005D0F15" w:rsidRPr="009E5CE4" w:rsidRDefault="00154FBF" w:rsidP="009E5CE4">
+  <w:p w14:paraId="2474324A" w14:textId="4B9712F6" w:rsidR="00DD1393" w:rsidRPr="009E5CE4" w:rsidRDefault="00DD1393" w:rsidP="009E5CE4">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="244B1EA1" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="48F5FD02" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0C1DAC78" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37FFEE92" w14:textId="58BAA839" w:rsidR="00EE5009" w:rsidRPr="009E5CE4" w:rsidRDefault="006F0A0D" w:rsidP="00BC28D3">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5400"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="154FD484" wp14:editId="0ED033F9">
-[...2 lines deleted...]
-          <wp:docPr id="783233308" name="Picture 1" descr="Universal Access Progam logo and contact information: PO Box 484, Amherst MA 01004, 413-461-7126, www.masgov/dcr/universal-access"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34162DD4" wp14:editId="0BD4717F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-6096</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1360720" cy="628659"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1811539737" name="Picture 5" descr="Universal Access Program Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="783233308" name="Picture 1" descr="Universal Access Progam logo and contact information: PO Box 484, Amherst MA 01004, 413-461-7126, www.masgov/dcr/universal-access"/>
+                  <pic:cNvPr id="1811539737" name="Picture 5" descr="Universal Access Program Logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3105428" cy="628562"/>
+                    <a:ext cx="1360720" cy="628659"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...33 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+    <w:r w:rsidR="00B36F71" w:rsidRPr="009E5CE4">
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FF15110" wp14:editId="24AE3366">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659265" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E773DEC" wp14:editId="3F6F47A3">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>6286500</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>28575</wp:posOffset>
+            <wp:posOffset>17907</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="533400" cy="533400"/>
+          <wp:extent cx="1853184" cy="641487"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="Picture 1">
+          <wp:docPr id="1954386214" name="Picture 1954386214" descr="DCR logo">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="Picture 1">
+                  <pic:cNvPr id="1954386214" name="Picture 1954386214" descr="DCR logo">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="533400" cy="533400"/>
+                    <a:ext cx="1853184" cy="641487"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="009E5CE4">
+    <w:r w:rsidR="00EE5009" w:rsidRPr="009E5CE4">
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Massachusetts Department of Conservation and Recreation</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4E5B7C9E" w14:textId="553CA149" w:rsidR="005D0F15" w:rsidRPr="00B46B05" w:rsidRDefault="005D0F15" w:rsidP="00367C35">
+  <w:p w14:paraId="707023B0" w14:textId="7C55443C" w:rsidR="00EE5009" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
-      <w:spacing w:after="240"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Ice Sled</w:t>
+    <w:r w:rsidRPr="009E5CE4">
+      <w:t xml:space="preserve">Beach </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA39DD">
+      <w:t>Wheelchair</w:t>
     </w:r>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve"> Locations</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> 2</w:t>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="00D226A9">
-[...2 lines deleted...]
-    <w:r w:rsidR="00736E97">
+    <w:r w:rsidR="003A06D8">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t>6</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="1916102D" w14:textId="2216F545" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
+    <w:pPr>
+      <w:spacing w:after="360"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>Updated</w:t>
+    </w:r>
+    <w:r w:rsidR="00586BC2">
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="003A06D8">
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>March 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. For the most current information, please visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="00582F2C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>mass.gov/dcr-beach-wheelchairs</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D947BC0"/>
+    <w:tmpl w:val="A7701C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A80059A"/>
+    <w:tmpl w:val="05B0A37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C668FB60"/>
+    <w:tmpl w:val="F58E06FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8D6290A"/>
+    <w:tmpl w:val="9F4A4CF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E360170"/>
+    <w:tmpl w:val="B2E6A03C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4C8A09E"/>
+    <w:tmpl w:val="333AA3DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13563BFE"/>
+    <w:tmpl w:val="FCAA9A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D20DF9C"/>
+    <w:tmpl w:val="7078150E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A2AF384"/>
+    <w:tmpl w:val="C7A47F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CB0DD90"/>
+    <w:tmpl w:val="71AA04F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1036083376">
+  <w:num w:numId="1" w16cid:durableId="1688829484">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="134488624">
+  <w:num w:numId="2" w16cid:durableId="573975307">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1166365852">
+  <w:num w:numId="3" w16cid:durableId="2033023545">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="919216570">
+  <w:num w:numId="4" w16cid:durableId="1109009357">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="611740530">
+  <w:num w:numId="5" w16cid:durableId="731200575">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1259480791">
+  <w:num w:numId="6" w16cid:durableId="2001032454">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="858467128">
+  <w:num w:numId="7" w16cid:durableId="2120298605">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1226835007">
+  <w:num w:numId="8" w16cid:durableId="2062288542">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="462043440">
+  <w:num w:numId="9" w16cid:durableId="82000534">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="584847496">
+  <w:num w:numId="10" w16cid:durableId="1034306688">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="78"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F14E3"/>
     <w:rsid w:val="000016A1"/>
+    <w:rsid w:val="00006125"/>
+    <w:rsid w:val="00011492"/>
+    <w:rsid w:val="000117DF"/>
     <w:rsid w:val="000217B2"/>
+    <w:rsid w:val="00025261"/>
+    <w:rsid w:val="00026826"/>
+    <w:rsid w:val="000274C8"/>
     <w:rsid w:val="00030366"/>
+    <w:rsid w:val="00032C75"/>
+    <w:rsid w:val="000358F3"/>
     <w:rsid w:val="00036FD4"/>
-    <w:rsid w:val="00054A79"/>
-    <w:rsid w:val="00065873"/>
+    <w:rsid w:val="00045A64"/>
+    <w:rsid w:val="00047388"/>
+    <w:rsid w:val="00047B62"/>
+    <w:rsid w:val="0005332E"/>
+    <w:rsid w:val="00057CB7"/>
+    <w:rsid w:val="00064688"/>
     <w:rsid w:val="00067D30"/>
-    <w:rsid w:val="00070E42"/>
+    <w:rsid w:val="00067DAC"/>
+    <w:rsid w:val="00074106"/>
+    <w:rsid w:val="000745FF"/>
     <w:rsid w:val="000750CE"/>
     <w:rsid w:val="00076263"/>
-    <w:rsid w:val="00081E01"/>
+    <w:rsid w:val="0008073D"/>
+    <w:rsid w:val="00080BC1"/>
+    <w:rsid w:val="00080D8C"/>
+    <w:rsid w:val="000850B2"/>
+    <w:rsid w:val="00090603"/>
+    <w:rsid w:val="00093B47"/>
     <w:rsid w:val="000948CD"/>
+    <w:rsid w:val="000A3CE2"/>
     <w:rsid w:val="000A6CCA"/>
-    <w:rsid w:val="000B1742"/>
-    <w:rsid w:val="000B5EB9"/>
+    <w:rsid w:val="000B01C0"/>
+    <w:rsid w:val="000B134C"/>
+    <w:rsid w:val="000B1AE2"/>
+    <w:rsid w:val="000B7CB3"/>
+    <w:rsid w:val="000C4C56"/>
+    <w:rsid w:val="000C6C0A"/>
+    <w:rsid w:val="000D23EC"/>
+    <w:rsid w:val="000D2FC8"/>
+    <w:rsid w:val="000D3305"/>
+    <w:rsid w:val="000D7956"/>
+    <w:rsid w:val="000E6787"/>
+    <w:rsid w:val="000E715E"/>
     <w:rsid w:val="000E79E1"/>
     <w:rsid w:val="000F20B5"/>
     <w:rsid w:val="000F5AFB"/>
-    <w:rsid w:val="00134AD4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00154FBF"/>
+    <w:rsid w:val="0010171A"/>
+    <w:rsid w:val="00102ECB"/>
+    <w:rsid w:val="00106596"/>
+    <w:rsid w:val="00117E34"/>
+    <w:rsid w:val="001245C9"/>
+    <w:rsid w:val="001350B5"/>
+    <w:rsid w:val="00136D11"/>
+    <w:rsid w:val="00137AFF"/>
+    <w:rsid w:val="00140FB9"/>
+    <w:rsid w:val="00141D8B"/>
+    <w:rsid w:val="00142235"/>
+    <w:rsid w:val="00142FFA"/>
+    <w:rsid w:val="00145B33"/>
     <w:rsid w:val="00155F67"/>
-    <w:rsid w:val="0016083F"/>
+    <w:rsid w:val="00156F91"/>
+    <w:rsid w:val="001610C8"/>
+    <w:rsid w:val="001634E1"/>
+    <w:rsid w:val="001758D7"/>
     <w:rsid w:val="0017657C"/>
+    <w:rsid w:val="001766A7"/>
     <w:rsid w:val="00176751"/>
+    <w:rsid w:val="00181224"/>
+    <w:rsid w:val="00186D6A"/>
+    <w:rsid w:val="001904E2"/>
+    <w:rsid w:val="001923AE"/>
     <w:rsid w:val="00192E24"/>
-    <w:rsid w:val="00196290"/>
-    <w:rsid w:val="001A18AE"/>
+    <w:rsid w:val="0019588B"/>
+    <w:rsid w:val="001A0815"/>
+    <w:rsid w:val="001A545E"/>
+    <w:rsid w:val="001A5827"/>
+    <w:rsid w:val="001A5E76"/>
+    <w:rsid w:val="001B258C"/>
+    <w:rsid w:val="001B40DC"/>
+    <w:rsid w:val="001B7351"/>
+    <w:rsid w:val="001C0EF5"/>
     <w:rsid w:val="001D0867"/>
-    <w:rsid w:val="001F797D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0022606A"/>
+    <w:rsid w:val="001E6A3A"/>
+    <w:rsid w:val="001F1543"/>
+    <w:rsid w:val="001F1606"/>
+    <w:rsid w:val="00203C86"/>
+    <w:rsid w:val="00207176"/>
+    <w:rsid w:val="00210100"/>
+    <w:rsid w:val="0022537D"/>
+    <w:rsid w:val="00225E00"/>
     <w:rsid w:val="00231E37"/>
     <w:rsid w:val="00236AA7"/>
-    <w:rsid w:val="0027696E"/>
+    <w:rsid w:val="00236F5B"/>
+    <w:rsid w:val="002438C4"/>
+    <w:rsid w:val="00256AD1"/>
+    <w:rsid w:val="00257467"/>
+    <w:rsid w:val="0026150A"/>
+    <w:rsid w:val="00270781"/>
+    <w:rsid w:val="00281638"/>
+    <w:rsid w:val="00287379"/>
+    <w:rsid w:val="00291542"/>
+    <w:rsid w:val="002948D4"/>
     <w:rsid w:val="00296813"/>
     <w:rsid w:val="002A01A7"/>
+    <w:rsid w:val="002A25C1"/>
+    <w:rsid w:val="002A7F54"/>
+    <w:rsid w:val="002B02E8"/>
+    <w:rsid w:val="002B1371"/>
+    <w:rsid w:val="002B26A7"/>
+    <w:rsid w:val="002C2136"/>
+    <w:rsid w:val="002D0574"/>
+    <w:rsid w:val="002D1182"/>
     <w:rsid w:val="002D6735"/>
-    <w:rsid w:val="002F1141"/>
+    <w:rsid w:val="002D766B"/>
+    <w:rsid w:val="002E04CA"/>
+    <w:rsid w:val="002E3E2A"/>
+    <w:rsid w:val="002E4F1E"/>
+    <w:rsid w:val="002F0E02"/>
+    <w:rsid w:val="002F395A"/>
+    <w:rsid w:val="002F3B80"/>
+    <w:rsid w:val="002F72E3"/>
+    <w:rsid w:val="003016D1"/>
+    <w:rsid w:val="003056BF"/>
+    <w:rsid w:val="0030600B"/>
+    <w:rsid w:val="003108AA"/>
+    <w:rsid w:val="00310ED8"/>
+    <w:rsid w:val="003134DA"/>
+    <w:rsid w:val="00313EBE"/>
+    <w:rsid w:val="00315ECF"/>
+    <w:rsid w:val="0031619C"/>
     <w:rsid w:val="00316C86"/>
+    <w:rsid w:val="00320235"/>
+    <w:rsid w:val="00320D12"/>
     <w:rsid w:val="0032136E"/>
-    <w:rsid w:val="00324649"/>
-    <w:rsid w:val="00331DE8"/>
+    <w:rsid w:val="00321878"/>
+    <w:rsid w:val="00323A4B"/>
+    <w:rsid w:val="003244D6"/>
+    <w:rsid w:val="0032569C"/>
+    <w:rsid w:val="00327A0E"/>
+    <w:rsid w:val="00330160"/>
     <w:rsid w:val="003323C0"/>
-    <w:rsid w:val="00342F09"/>
-    <w:rsid w:val="00347A83"/>
+    <w:rsid w:val="00335132"/>
+    <w:rsid w:val="00337FBD"/>
+    <w:rsid w:val="003530F5"/>
+    <w:rsid w:val="00353966"/>
     <w:rsid w:val="003575D9"/>
-    <w:rsid w:val="00367C35"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003930AA"/>
+    <w:rsid w:val="00375233"/>
+    <w:rsid w:val="00381D91"/>
+    <w:rsid w:val="0038491C"/>
+    <w:rsid w:val="00387298"/>
+    <w:rsid w:val="00392244"/>
+    <w:rsid w:val="00394815"/>
+    <w:rsid w:val="003A06D8"/>
+    <w:rsid w:val="003A21CB"/>
+    <w:rsid w:val="003A2412"/>
+    <w:rsid w:val="003A5662"/>
+    <w:rsid w:val="003A670A"/>
+    <w:rsid w:val="003B0811"/>
     <w:rsid w:val="003B3951"/>
-    <w:rsid w:val="003E5886"/>
-    <w:rsid w:val="003F4C52"/>
+    <w:rsid w:val="003C33C0"/>
+    <w:rsid w:val="003D4A60"/>
+    <w:rsid w:val="003D715D"/>
+    <w:rsid w:val="003E67EC"/>
+    <w:rsid w:val="003E67F5"/>
+    <w:rsid w:val="003F19FF"/>
+    <w:rsid w:val="003F2B7E"/>
+    <w:rsid w:val="003F3914"/>
+    <w:rsid w:val="003F6E72"/>
+    <w:rsid w:val="00402370"/>
+    <w:rsid w:val="00402F4E"/>
     <w:rsid w:val="00420A7D"/>
+    <w:rsid w:val="0043061E"/>
+    <w:rsid w:val="0043288C"/>
+    <w:rsid w:val="00437112"/>
     <w:rsid w:val="00442AF1"/>
+    <w:rsid w:val="00443BA1"/>
     <w:rsid w:val="004549EA"/>
-    <w:rsid w:val="00471D3C"/>
-    <w:rsid w:val="00486AB9"/>
+    <w:rsid w:val="00454D0F"/>
+    <w:rsid w:val="00454D9E"/>
+    <w:rsid w:val="00456CD8"/>
+    <w:rsid w:val="004576F7"/>
+    <w:rsid w:val="00461132"/>
+    <w:rsid w:val="004613C5"/>
+    <w:rsid w:val="00464CC2"/>
+    <w:rsid w:val="00476073"/>
+    <w:rsid w:val="004855EE"/>
     <w:rsid w:val="00487477"/>
-    <w:rsid w:val="004A591A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C6198"/>
+    <w:rsid w:val="0049514B"/>
+    <w:rsid w:val="004A197D"/>
+    <w:rsid w:val="004A54F5"/>
+    <w:rsid w:val="004B3C49"/>
+    <w:rsid w:val="004C0DCD"/>
+    <w:rsid w:val="004C0EEA"/>
+    <w:rsid w:val="004C16FE"/>
+    <w:rsid w:val="004C2E6A"/>
+    <w:rsid w:val="004C627C"/>
+    <w:rsid w:val="004C71D7"/>
+    <w:rsid w:val="004C77C6"/>
     <w:rsid w:val="004D1B9C"/>
-    <w:rsid w:val="004E4175"/>
-    <w:rsid w:val="004E49D5"/>
+    <w:rsid w:val="004E0F86"/>
     <w:rsid w:val="004F14E3"/>
     <w:rsid w:val="004F2B9F"/>
+    <w:rsid w:val="004F34F0"/>
+    <w:rsid w:val="004F4853"/>
+    <w:rsid w:val="004F5E94"/>
+    <w:rsid w:val="00504899"/>
+    <w:rsid w:val="005124DA"/>
+    <w:rsid w:val="005218B0"/>
+    <w:rsid w:val="00523274"/>
+    <w:rsid w:val="0053195A"/>
+    <w:rsid w:val="00532E1B"/>
+    <w:rsid w:val="005427BA"/>
+    <w:rsid w:val="005447F5"/>
+    <w:rsid w:val="00547A2F"/>
     <w:rsid w:val="00556290"/>
-    <w:rsid w:val="0056371D"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005E679C"/>
+    <w:rsid w:val="005572B8"/>
+    <w:rsid w:val="005578C4"/>
+    <w:rsid w:val="00561E7E"/>
+    <w:rsid w:val="00566D90"/>
+    <w:rsid w:val="005701D7"/>
+    <w:rsid w:val="00571E95"/>
+    <w:rsid w:val="0057388A"/>
+    <w:rsid w:val="00582F2C"/>
+    <w:rsid w:val="00584010"/>
+    <w:rsid w:val="00584B95"/>
+    <w:rsid w:val="00586BC2"/>
+    <w:rsid w:val="00590A41"/>
+    <w:rsid w:val="00593E84"/>
+    <w:rsid w:val="005A01A1"/>
+    <w:rsid w:val="005A7E1B"/>
+    <w:rsid w:val="005B22CA"/>
+    <w:rsid w:val="005B70A1"/>
+    <w:rsid w:val="005B720F"/>
+    <w:rsid w:val="005C3F4F"/>
+    <w:rsid w:val="005C4091"/>
+    <w:rsid w:val="005C76DE"/>
+    <w:rsid w:val="005D0DC5"/>
+    <w:rsid w:val="005D4A76"/>
+    <w:rsid w:val="005E40E0"/>
+    <w:rsid w:val="005E6EE2"/>
+    <w:rsid w:val="005F287B"/>
+    <w:rsid w:val="005F3F12"/>
+    <w:rsid w:val="005F6096"/>
+    <w:rsid w:val="0060527B"/>
+    <w:rsid w:val="00605A00"/>
+    <w:rsid w:val="00612659"/>
+    <w:rsid w:val="0061392B"/>
+    <w:rsid w:val="00614F5F"/>
+    <w:rsid w:val="0061587E"/>
+    <w:rsid w:val="006172FC"/>
     <w:rsid w:val="00620084"/>
+    <w:rsid w:val="00621C9D"/>
+    <w:rsid w:val="006226C6"/>
+    <w:rsid w:val="00623654"/>
+    <w:rsid w:val="00623AB2"/>
+    <w:rsid w:val="00623EE9"/>
+    <w:rsid w:val="006249EC"/>
+    <w:rsid w:val="006263BC"/>
+    <w:rsid w:val="006266A4"/>
+    <w:rsid w:val="006273C7"/>
     <w:rsid w:val="006365BA"/>
-    <w:rsid w:val="0064626E"/>
-    <w:rsid w:val="006478A2"/>
+    <w:rsid w:val="00641B4C"/>
+    <w:rsid w:val="00650B64"/>
+    <w:rsid w:val="00654F61"/>
+    <w:rsid w:val="00660859"/>
+    <w:rsid w:val="0066127D"/>
+    <w:rsid w:val="006618B3"/>
+    <w:rsid w:val="00663A65"/>
+    <w:rsid w:val="00666FE6"/>
+    <w:rsid w:val="0066749C"/>
+    <w:rsid w:val="006674DC"/>
+    <w:rsid w:val="00672683"/>
     <w:rsid w:val="00672B77"/>
     <w:rsid w:val="00683977"/>
-    <w:rsid w:val="00684699"/>
-    <w:rsid w:val="006B5E41"/>
+    <w:rsid w:val="00686C8E"/>
+    <w:rsid w:val="00693CF2"/>
+    <w:rsid w:val="00694F9C"/>
+    <w:rsid w:val="00696372"/>
+    <w:rsid w:val="00697721"/>
+    <w:rsid w:val="006A21EA"/>
+    <w:rsid w:val="006A754B"/>
+    <w:rsid w:val="006B1ECA"/>
+    <w:rsid w:val="006B3FC1"/>
+    <w:rsid w:val="006B64D8"/>
+    <w:rsid w:val="006C09DD"/>
+    <w:rsid w:val="006C0A65"/>
+    <w:rsid w:val="006C1C11"/>
     <w:rsid w:val="006C1EC9"/>
+    <w:rsid w:val="006D5C09"/>
     <w:rsid w:val="006D65B4"/>
-    <w:rsid w:val="006F2E64"/>
+    <w:rsid w:val="006E0CB6"/>
+    <w:rsid w:val="006E1A3C"/>
+    <w:rsid w:val="006E5AD4"/>
+    <w:rsid w:val="006F0A0D"/>
     <w:rsid w:val="006F3317"/>
-    <w:rsid w:val="00713ED7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0072746B"/>
+    <w:rsid w:val="006F652E"/>
+    <w:rsid w:val="007001FC"/>
+    <w:rsid w:val="00701EAD"/>
+    <w:rsid w:val="00703A6B"/>
+    <w:rsid w:val="00712532"/>
+    <w:rsid w:val="00720C1E"/>
+    <w:rsid w:val="00722CD0"/>
+    <w:rsid w:val="00726EC5"/>
     <w:rsid w:val="00730D30"/>
-    <w:rsid w:val="00736E97"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0078465D"/>
+    <w:rsid w:val="00731BF3"/>
+    <w:rsid w:val="00735F74"/>
+    <w:rsid w:val="00741895"/>
+    <w:rsid w:val="007445DA"/>
+    <w:rsid w:val="0075395E"/>
+    <w:rsid w:val="00755254"/>
+    <w:rsid w:val="00757127"/>
+    <w:rsid w:val="0076668C"/>
+    <w:rsid w:val="007722E5"/>
+    <w:rsid w:val="007744C0"/>
+    <w:rsid w:val="00776259"/>
+    <w:rsid w:val="00777A54"/>
+    <w:rsid w:val="007823B5"/>
+    <w:rsid w:val="007878E5"/>
+    <w:rsid w:val="00794817"/>
     <w:rsid w:val="00794A8F"/>
-    <w:rsid w:val="00803429"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008133C8"/>
+    <w:rsid w:val="007A03D2"/>
+    <w:rsid w:val="007A52E9"/>
+    <w:rsid w:val="007B1863"/>
+    <w:rsid w:val="007B4667"/>
+    <w:rsid w:val="007B688B"/>
+    <w:rsid w:val="007B7129"/>
+    <w:rsid w:val="007B7CF9"/>
+    <w:rsid w:val="007C5D9B"/>
+    <w:rsid w:val="007D06D5"/>
+    <w:rsid w:val="007D37E2"/>
+    <w:rsid w:val="007F3935"/>
+    <w:rsid w:val="007F4B72"/>
+    <w:rsid w:val="007F5BF0"/>
+    <w:rsid w:val="007F74EB"/>
+    <w:rsid w:val="007F780B"/>
+    <w:rsid w:val="00804E2D"/>
+    <w:rsid w:val="00807937"/>
+    <w:rsid w:val="0081063B"/>
+    <w:rsid w:val="00812ABD"/>
+    <w:rsid w:val="00813E9E"/>
     <w:rsid w:val="008166D0"/>
-    <w:rsid w:val="0083408C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00853272"/>
+    <w:rsid w:val="008178A4"/>
+    <w:rsid w:val="00821862"/>
+    <w:rsid w:val="00821C9C"/>
+    <w:rsid w:val="00825875"/>
+    <w:rsid w:val="008258C0"/>
+    <w:rsid w:val="00831CB9"/>
+    <w:rsid w:val="00831FB0"/>
+    <w:rsid w:val="008358B8"/>
+    <w:rsid w:val="00846CAD"/>
+    <w:rsid w:val="00855FE8"/>
+    <w:rsid w:val="00863B81"/>
     <w:rsid w:val="00885A3F"/>
-    <w:rsid w:val="008906B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A6ED4"/>
+    <w:rsid w:val="00886F55"/>
+    <w:rsid w:val="00895121"/>
+    <w:rsid w:val="00895CAB"/>
+    <w:rsid w:val="00896132"/>
+    <w:rsid w:val="008964F5"/>
+    <w:rsid w:val="008A1516"/>
+    <w:rsid w:val="008A26FF"/>
+    <w:rsid w:val="008A493D"/>
     <w:rsid w:val="008B1D83"/>
+    <w:rsid w:val="008B4D8D"/>
+    <w:rsid w:val="008B613E"/>
+    <w:rsid w:val="008B71E9"/>
     <w:rsid w:val="008B7C4E"/>
-    <w:rsid w:val="008B7D8E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00937147"/>
+    <w:rsid w:val="008B7E20"/>
+    <w:rsid w:val="008C010A"/>
+    <w:rsid w:val="008C4CC1"/>
+    <w:rsid w:val="008C53AF"/>
+    <w:rsid w:val="008C7D38"/>
+    <w:rsid w:val="008D1B59"/>
+    <w:rsid w:val="008D488B"/>
+    <w:rsid w:val="008E4DF1"/>
+    <w:rsid w:val="008E78AF"/>
+    <w:rsid w:val="008F0F04"/>
+    <w:rsid w:val="008F11AF"/>
+    <w:rsid w:val="008F4146"/>
+    <w:rsid w:val="008F71D2"/>
+    <w:rsid w:val="00900D82"/>
+    <w:rsid w:val="009018A2"/>
+    <w:rsid w:val="00902FE0"/>
+    <w:rsid w:val="009106E3"/>
+    <w:rsid w:val="0091603D"/>
+    <w:rsid w:val="00922A43"/>
+    <w:rsid w:val="00922BF5"/>
+    <w:rsid w:val="00931499"/>
+    <w:rsid w:val="00935D76"/>
+    <w:rsid w:val="00946368"/>
+    <w:rsid w:val="0095209B"/>
+    <w:rsid w:val="009561B7"/>
+    <w:rsid w:val="00965ED7"/>
+    <w:rsid w:val="009725AC"/>
+    <w:rsid w:val="00974F53"/>
+    <w:rsid w:val="00980706"/>
     <w:rsid w:val="00986A04"/>
     <w:rsid w:val="009909C5"/>
-    <w:rsid w:val="009923FD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A2B1E"/>
+    <w:rsid w:val="009961DB"/>
+    <w:rsid w:val="009A00E6"/>
+    <w:rsid w:val="009A0D97"/>
+    <w:rsid w:val="009A2393"/>
+    <w:rsid w:val="009A41AF"/>
     <w:rsid w:val="009B04EF"/>
+    <w:rsid w:val="009B2B9D"/>
+    <w:rsid w:val="009B3D93"/>
+    <w:rsid w:val="009C4343"/>
+    <w:rsid w:val="009C4966"/>
+    <w:rsid w:val="009C5FB7"/>
     <w:rsid w:val="009C6E47"/>
-    <w:rsid w:val="009E396C"/>
+    <w:rsid w:val="009D252D"/>
+    <w:rsid w:val="009D361D"/>
+    <w:rsid w:val="009D365E"/>
+    <w:rsid w:val="009D5C89"/>
+    <w:rsid w:val="009D5D4D"/>
+    <w:rsid w:val="009D73B9"/>
     <w:rsid w:val="009E5CE4"/>
+    <w:rsid w:val="009F1C9A"/>
+    <w:rsid w:val="009F220E"/>
+    <w:rsid w:val="00A00F00"/>
+    <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A06DEC"/>
+    <w:rsid w:val="00A06EA4"/>
+    <w:rsid w:val="00A06F64"/>
+    <w:rsid w:val="00A07ED4"/>
+    <w:rsid w:val="00A148BF"/>
+    <w:rsid w:val="00A16E4E"/>
+    <w:rsid w:val="00A20879"/>
+    <w:rsid w:val="00A22AA0"/>
+    <w:rsid w:val="00A24B96"/>
     <w:rsid w:val="00A2609F"/>
+    <w:rsid w:val="00A27DFE"/>
+    <w:rsid w:val="00A31512"/>
+    <w:rsid w:val="00A3425C"/>
+    <w:rsid w:val="00A35C39"/>
+    <w:rsid w:val="00A37A0E"/>
+    <w:rsid w:val="00A4022D"/>
     <w:rsid w:val="00A40605"/>
+    <w:rsid w:val="00A41238"/>
+    <w:rsid w:val="00A415D6"/>
+    <w:rsid w:val="00A45EE5"/>
+    <w:rsid w:val="00A50B9A"/>
     <w:rsid w:val="00A51FA1"/>
+    <w:rsid w:val="00A52E0E"/>
+    <w:rsid w:val="00A5681F"/>
+    <w:rsid w:val="00A603E4"/>
     <w:rsid w:val="00A6138C"/>
     <w:rsid w:val="00A625E3"/>
-    <w:rsid w:val="00A767C4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB0616"/>
+    <w:rsid w:val="00A64C1C"/>
+    <w:rsid w:val="00A6753F"/>
+    <w:rsid w:val="00A72B73"/>
+    <w:rsid w:val="00A73E34"/>
+    <w:rsid w:val="00A75941"/>
+    <w:rsid w:val="00A77BC3"/>
+    <w:rsid w:val="00A83808"/>
+    <w:rsid w:val="00A85F44"/>
+    <w:rsid w:val="00A87058"/>
+    <w:rsid w:val="00A87804"/>
+    <w:rsid w:val="00A8781C"/>
+    <w:rsid w:val="00A97BCD"/>
+    <w:rsid w:val="00AA33E6"/>
+    <w:rsid w:val="00AA3DB5"/>
+    <w:rsid w:val="00AA7384"/>
+    <w:rsid w:val="00AB3FF7"/>
     <w:rsid w:val="00AC58EF"/>
-    <w:rsid w:val="00AD3899"/>
+    <w:rsid w:val="00AD1922"/>
+    <w:rsid w:val="00AD4F13"/>
+    <w:rsid w:val="00AD6283"/>
+    <w:rsid w:val="00AD68FE"/>
+    <w:rsid w:val="00AE4AEE"/>
+    <w:rsid w:val="00AE6C9C"/>
+    <w:rsid w:val="00AF104F"/>
+    <w:rsid w:val="00AF106E"/>
     <w:rsid w:val="00B05A15"/>
-    <w:rsid w:val="00B15BFE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B22625"/>
+    <w:rsid w:val="00B13DE0"/>
+    <w:rsid w:val="00B17FBC"/>
+    <w:rsid w:val="00B23F09"/>
+    <w:rsid w:val="00B25302"/>
     <w:rsid w:val="00B27C49"/>
-    <w:rsid w:val="00B35B3F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B615D1"/>
+    <w:rsid w:val="00B35338"/>
+    <w:rsid w:val="00B36F71"/>
+    <w:rsid w:val="00B37064"/>
+    <w:rsid w:val="00B40C09"/>
+    <w:rsid w:val="00B42A60"/>
+    <w:rsid w:val="00B44168"/>
+    <w:rsid w:val="00B45497"/>
+    <w:rsid w:val="00B4612E"/>
+    <w:rsid w:val="00B53266"/>
+    <w:rsid w:val="00B54CA6"/>
+    <w:rsid w:val="00B62343"/>
+    <w:rsid w:val="00B65816"/>
+    <w:rsid w:val="00B6799D"/>
+    <w:rsid w:val="00B725E9"/>
     <w:rsid w:val="00B76C3E"/>
+    <w:rsid w:val="00B835A3"/>
     <w:rsid w:val="00B85A21"/>
-    <w:rsid w:val="00B90AA0"/>
+    <w:rsid w:val="00B90467"/>
     <w:rsid w:val="00B9157A"/>
+    <w:rsid w:val="00B928AA"/>
+    <w:rsid w:val="00B9604C"/>
+    <w:rsid w:val="00B96FB9"/>
+    <w:rsid w:val="00BB0005"/>
     <w:rsid w:val="00BB0C78"/>
-    <w:rsid w:val="00BB26DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C3427F"/>
+    <w:rsid w:val="00BB11E5"/>
+    <w:rsid w:val="00BB2469"/>
+    <w:rsid w:val="00BB5B42"/>
+    <w:rsid w:val="00BC28D3"/>
+    <w:rsid w:val="00BD6E9B"/>
+    <w:rsid w:val="00BE2AE7"/>
+    <w:rsid w:val="00BE49EB"/>
+    <w:rsid w:val="00BE611E"/>
+    <w:rsid w:val="00BE7666"/>
+    <w:rsid w:val="00BF50EA"/>
+    <w:rsid w:val="00BF600B"/>
+    <w:rsid w:val="00C03B21"/>
+    <w:rsid w:val="00C054F5"/>
+    <w:rsid w:val="00C11872"/>
+    <w:rsid w:val="00C13B2B"/>
+    <w:rsid w:val="00C24116"/>
+    <w:rsid w:val="00C30421"/>
+    <w:rsid w:val="00C32571"/>
+    <w:rsid w:val="00C37B7D"/>
+    <w:rsid w:val="00C4215F"/>
+    <w:rsid w:val="00C45A3C"/>
     <w:rsid w:val="00C46BA1"/>
-    <w:rsid w:val="00C7256F"/>
+    <w:rsid w:val="00C50FC5"/>
+    <w:rsid w:val="00C53713"/>
+    <w:rsid w:val="00C547B8"/>
+    <w:rsid w:val="00C55F46"/>
+    <w:rsid w:val="00C57402"/>
+    <w:rsid w:val="00C61908"/>
+    <w:rsid w:val="00C64F04"/>
+    <w:rsid w:val="00C66351"/>
+    <w:rsid w:val="00C757C1"/>
     <w:rsid w:val="00C8348D"/>
+    <w:rsid w:val="00C8439D"/>
+    <w:rsid w:val="00C872C6"/>
+    <w:rsid w:val="00C9201A"/>
     <w:rsid w:val="00C97AC0"/>
+    <w:rsid w:val="00CA10D3"/>
     <w:rsid w:val="00CA4A0D"/>
-    <w:rsid w:val="00CC20AD"/>
-    <w:rsid w:val="00CC2B5E"/>
+    <w:rsid w:val="00CA6F65"/>
+    <w:rsid w:val="00CA7502"/>
+    <w:rsid w:val="00CB49F8"/>
+    <w:rsid w:val="00CD4FC2"/>
+    <w:rsid w:val="00CD5981"/>
+    <w:rsid w:val="00CD6655"/>
     <w:rsid w:val="00CD6DBA"/>
-    <w:rsid w:val="00CD705A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D226A9"/>
+    <w:rsid w:val="00CE33A0"/>
+    <w:rsid w:val="00CE38DC"/>
+    <w:rsid w:val="00CE3B38"/>
+    <w:rsid w:val="00CF1560"/>
+    <w:rsid w:val="00CF1657"/>
+    <w:rsid w:val="00CF5E21"/>
+    <w:rsid w:val="00CF674B"/>
+    <w:rsid w:val="00D03035"/>
+    <w:rsid w:val="00D12C80"/>
+    <w:rsid w:val="00D261A7"/>
     <w:rsid w:val="00D3276D"/>
-    <w:rsid w:val="00D81360"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA3EB5"/>
+    <w:rsid w:val="00D33AA2"/>
+    <w:rsid w:val="00D35B65"/>
+    <w:rsid w:val="00D36480"/>
+    <w:rsid w:val="00D36CDB"/>
+    <w:rsid w:val="00D42E3F"/>
+    <w:rsid w:val="00D465F7"/>
+    <w:rsid w:val="00D47615"/>
+    <w:rsid w:val="00D51A36"/>
+    <w:rsid w:val="00D65544"/>
+    <w:rsid w:val="00D754C1"/>
+    <w:rsid w:val="00D81CFA"/>
+    <w:rsid w:val="00DA39DD"/>
+    <w:rsid w:val="00DA444D"/>
+    <w:rsid w:val="00DA7818"/>
+    <w:rsid w:val="00DC09E4"/>
+    <w:rsid w:val="00DC4783"/>
     <w:rsid w:val="00DD1393"/>
+    <w:rsid w:val="00DD6D15"/>
+    <w:rsid w:val="00DE0BEE"/>
+    <w:rsid w:val="00DE190A"/>
+    <w:rsid w:val="00DE2BC8"/>
     <w:rsid w:val="00DE3126"/>
+    <w:rsid w:val="00DE7335"/>
     <w:rsid w:val="00DE7B4A"/>
-    <w:rsid w:val="00DF1997"/>
+    <w:rsid w:val="00E00AEE"/>
+    <w:rsid w:val="00E11ED4"/>
+    <w:rsid w:val="00E15C57"/>
+    <w:rsid w:val="00E20446"/>
+    <w:rsid w:val="00E225D2"/>
+    <w:rsid w:val="00E23B02"/>
+    <w:rsid w:val="00E24933"/>
     <w:rsid w:val="00E24DC4"/>
-    <w:rsid w:val="00E55ACD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EB1A08"/>
+    <w:rsid w:val="00E25519"/>
+    <w:rsid w:val="00E3555C"/>
+    <w:rsid w:val="00E37F40"/>
+    <w:rsid w:val="00E42C2A"/>
+    <w:rsid w:val="00E54C82"/>
+    <w:rsid w:val="00E57032"/>
+    <w:rsid w:val="00E572F0"/>
+    <w:rsid w:val="00E62E21"/>
+    <w:rsid w:val="00E63C5C"/>
+    <w:rsid w:val="00E750FA"/>
+    <w:rsid w:val="00E77304"/>
+    <w:rsid w:val="00E82D93"/>
+    <w:rsid w:val="00E84A70"/>
+    <w:rsid w:val="00E90142"/>
+    <w:rsid w:val="00E911E2"/>
+    <w:rsid w:val="00E918D4"/>
+    <w:rsid w:val="00E93E8B"/>
+    <w:rsid w:val="00EA473E"/>
+    <w:rsid w:val="00EB09CA"/>
+    <w:rsid w:val="00EB150D"/>
+    <w:rsid w:val="00EB27C5"/>
+    <w:rsid w:val="00EC50ED"/>
+    <w:rsid w:val="00EC5EE6"/>
+    <w:rsid w:val="00ED0A5C"/>
     <w:rsid w:val="00ED0B02"/>
     <w:rsid w:val="00ED3274"/>
+    <w:rsid w:val="00ED3CBA"/>
+    <w:rsid w:val="00ED41AB"/>
     <w:rsid w:val="00ED6FFD"/>
-    <w:rsid w:val="00EE5E87"/>
+    <w:rsid w:val="00EE0341"/>
+    <w:rsid w:val="00EE04BD"/>
+    <w:rsid w:val="00EE1ADD"/>
+    <w:rsid w:val="00EE38E8"/>
+    <w:rsid w:val="00EE5009"/>
     <w:rsid w:val="00EE750D"/>
+    <w:rsid w:val="00EF076B"/>
+    <w:rsid w:val="00EF171E"/>
+    <w:rsid w:val="00EF3A08"/>
+    <w:rsid w:val="00EF65E3"/>
     <w:rsid w:val="00F00C90"/>
+    <w:rsid w:val="00F01D4F"/>
     <w:rsid w:val="00F10A61"/>
-    <w:rsid w:val="00F1550E"/>
-    <w:rsid w:val="00F40831"/>
+    <w:rsid w:val="00F14445"/>
+    <w:rsid w:val="00F15755"/>
+    <w:rsid w:val="00F23CFC"/>
+    <w:rsid w:val="00F267D5"/>
+    <w:rsid w:val="00F34933"/>
+    <w:rsid w:val="00F352D8"/>
+    <w:rsid w:val="00F35F85"/>
     <w:rsid w:val="00F47F69"/>
-    <w:rsid w:val="00F64E90"/>
+    <w:rsid w:val="00F51C50"/>
+    <w:rsid w:val="00F570CD"/>
+    <w:rsid w:val="00F6170F"/>
+    <w:rsid w:val="00F62897"/>
+    <w:rsid w:val="00F6767E"/>
     <w:rsid w:val="00F704DD"/>
-    <w:rsid w:val="00FA63DD"/>
+    <w:rsid w:val="00F71E7C"/>
+    <w:rsid w:val="00F75602"/>
+    <w:rsid w:val="00F756F5"/>
+    <w:rsid w:val="00F75F08"/>
+    <w:rsid w:val="00F7795E"/>
+    <w:rsid w:val="00F85C06"/>
+    <w:rsid w:val="00FA1501"/>
+    <w:rsid w:val="00FA4FF4"/>
+    <w:rsid w:val="00FA70D3"/>
+    <w:rsid w:val="00FB05A5"/>
     <w:rsid w:val="00FB5C1B"/>
-    <w:rsid w:val="00FC77A9"/>
+    <w:rsid w:val="00FC234C"/>
+    <w:rsid w:val="00FC4694"/>
+    <w:rsid w:val="00FD2506"/>
+    <w:rsid w:val="00FD35B7"/>
+    <w:rsid w:val="00FD6158"/>
+    <w:rsid w:val="00FD68F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6529CDEE"/>
+  <w14:docId w14:val="4D24AEA5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D19AEFD6-8F3C-40F4-AB97-D02A65AF2904}"/>
+  <w15:docId w15:val="{FD552540-1AB9-49D9-BF95-0EE6FF34AE34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6680,113 +8311,94 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00367C35"/>
+    <w:rsid w:val="00461132"/>
     <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Header"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46B05"/>
+    <w:rsid w:val="00F267D5"/>
     <w:pPr>
+      <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:cs="Segoe UI"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="NormalWeb"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008133C8"/>
+    <w:rsid w:val="00D35B65"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:cs="Segoe UI"/>
       <w:b/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -6857,224 +8469,244 @@
     <w:rsid w:val="00067D30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00067D30"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00803B65"/>
+    <w:rsid w:val="00A51FA1"/>
     <w:rPr>
-      <w:color w:val="2F5496"/>
-[...61 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B46B05"/>
+    <w:rsid w:val="00F267D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:eastAsia="x-none"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008133C8"/>
+    <w:rsid w:val="00D35B65"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00803B65"/>
+    <w:rsid w:val="007F5BF0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00582F2C"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E90142"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2125150197">
+    <w:div w:id="1110399111">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1248341648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="132479736">
+        <w:div w:id="293297692">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="634677295">
+        <w:div w:id="1927418359">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1024016238">
+        <w:div w:id="897085723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1418673190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="697005337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1574852978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316031720">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/simoni-memorial-rink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EEA-O365/DCR/Workspace/Universal_Access_Program/Shared%20Documents/EQUIPMENT/Winter%20Gear/2023/mass.gov/locations/dcr-kelly-outdoor-rink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dcr-murphy-memorial-rink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/henry-j-fitzpatrick-rink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?gs_ssp=eJzj4tFP1zcsNE1OzigoyDVgtFI1qLCwTDU2NzQ2SjMxMk6zNDO0MqgwSTFIMTdKsTRJSjOwSEk18-LJyU_OzytJVSjKzMsGAISfE9Y&amp;q=loconte+rink&amp;rlz=1C1GCEB_enUS970US970&amp;oq=lo&amp;aqs=chrome.1.69i59j46i39i175i199j69i57j0i67l2j69i60l3.3103j0j7&amp;sourceid=chrome&amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/john-a-armstrong-memorial-rink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/porrazzo-memorial-rink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cronin-memorial-rink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/theodore-aleixo-rink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-j-buffone-rink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ray-smead-memorial-rink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dcr-devine-memorial-rink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EEA-O365/DCR/Workspace/Universal_Access_Program/Shared%20Documents/EQUIPMENT/Winter%20Gear/2023/mass.gov/locations/dcr-steriti-memorial-rink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-rink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daniel-s-horgan-memorial-rink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/flynn-memorial-rink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/john-g-asiaf-memorial-rink" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dcr-emmons-horrigan-oneil-memorial-rink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daly-memorial-rink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/jim-roche-community-ice-arena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/henry-graf-jr-rink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/arthur-r-driscoll-memorial-rink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dcr-bajko-memorial-rink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/somerville-veterans-memorial-rink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/staff-sgt-robert-pirelli-veterans-memorial-skating-rink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/collins-moylan-memorial-rink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/loconte-memorial-rink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/peter-w-foote-vietnam-veterans-memorial-rink" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr-beach-wheelchairs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7340,53 +8972,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a92ca27a69d208ae66213aa096fcbf7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96654e01d0a87446fdae772a00ec2db8" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7587,655 +9223,151 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
-    <SharedWithUsers xmlns="e093a1bc-1c2e-4793-ac76-079c19000c69">
-[...5 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB48C335-BFE5-4BBF-A0E1-906AEB076B79}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B4001C-DD9F-46E4-8C8D-F0B9B7C6D4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9751E6E-5816-4367-B93B-6603677606A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E65671-CE1F-4194-A6C5-315FD8513457}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9544D20B-41E2-46AF-81F6-D345FE8E93D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E13618F5-24B7-498C-B6AB-E975192A8C82}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CCAB1E8-C0FF-4F17-A10F-BB599B7C75E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
-    <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5156</Characters>
+  <Pages>4</Pages>
+  <Words>1206</Words>
+  <Characters>9117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Massachusetts Department of Conservation and Recreation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environmental Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6048</CharactersWithSpaces>
+  <CharactersWithSpaces>10303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...506 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Department of Conservation and Recreation</dc:title>
   <dc:subject/>
   <dc:creator>mmarchello</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">