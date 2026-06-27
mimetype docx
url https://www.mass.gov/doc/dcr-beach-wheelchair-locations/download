--- v2 (2026-05-12)
+++ v3 (2026-06-27)
@@ -1,55 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D7BAF10" w14:textId="47DABD85" w:rsidR="00B13DE0" w:rsidRDefault="00C03B21" w:rsidP="00291542">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01ADD5B5" wp14:editId="41B859EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>12065</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2819400" cy="2123440"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -114,81 +119,65 @@
       <w:r w:rsidR="001A5E76">
         <w:t>vailable on a first-come, first-served basis and are managed by waterfront supervisors</w:t>
       </w:r>
       <w:r w:rsidR="00712532">
         <w:t xml:space="preserve"> at guarded beaches and park staff at unguarded beaches</w:t>
       </w:r>
       <w:r w:rsidR="001A5E76">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008D488B" w:rsidRPr="008D488B">
         <w:t xml:space="preserve">Beach wheelchairs are available when weather conditions are favorable and waterfronts are staffed, typically between Memorial Day and Labor Day. </w:t>
       </w:r>
       <w:r w:rsidR="005E40E0" w:rsidRPr="005E40E0">
         <w:t xml:space="preserve">There is no cost to use a beach wheelchair, but please be sure to bring </w:t>
       </w:r>
       <w:r w:rsidR="007001FC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
         <w:t xml:space="preserve"> companion</w:t>
       </w:r>
       <w:r w:rsidR="007001FC">
         <w:t xml:space="preserve"> with you. Your companion needs</w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
-        <w:t xml:space="preserve"> to be in physical and mental condition to push you </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the beach wheelchair and maintain control of it, and to </w:t>
+        <w:t xml:space="preserve"> to be in physical and mental condition to push you in the beach wheelchair and maintain control of it, and to </w:t>
       </w:r>
       <w:r w:rsidR="00313EBE">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
         <w:t>transfer assistance if you need it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00381627" w14:textId="231BB9DD" w:rsidR="00E20446" w:rsidRDefault="00E20446" w:rsidP="006674DC">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E20446">
-        <w:t xml:space="preserve">You can use beach wheelchairs </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
+        <w:t xml:space="preserve">You can use beach wheelchairs on gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
       </w:r>
       <w:r w:rsidR="00026826">
         <w:t xml:space="preserve">We recommend that you use the seatbelt or harness while in a beach wheelchair. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20446">
         <w:t>Please follow all directions and requests from DCR staff while using a beach wheelchair.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4F652C" w14:textId="7A672A06" w:rsidR="003E67EC" w:rsidRDefault="002F0E02" w:rsidP="000E715E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0E02">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>and and s</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E02">
         <w:t xml:space="preserve">unbathing beach wheelchairs </w:t>
       </w:r>
       <w:r w:rsidR="003E67EC">
         <w:t xml:space="preserve">are upright and </w:t>
       </w:r>
@@ -207,67 +196,51 @@
       <w:r w:rsidR="003E67EC">
         <w:t xml:space="preserve">can recline and </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve">can only go into the water in good weather and water conditions. </w:t>
       </w:r>
       <w:r w:rsidR="00313EBE">
         <w:t xml:space="preserve">You will need to bring </w:t>
       </w:r>
       <w:r w:rsidR="001A0815">
         <w:t>a U.S.</w:t>
       </w:r>
       <w:r w:rsidR="006B3FC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve">Coast Guard-certified </w:t>
       </w:r>
       <w:r w:rsidR="008C53AF">
         <w:t>lifejacket</w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve"> and wear it while you are floating in the chair. You</w:t>
       </w:r>
       <w:r w:rsidR="001A0815">
-        <w:t xml:space="preserve">r companion </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">r companion swill need to </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t>stay close and control the chair while it is in the water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDFF87B" w14:textId="1F049EDE" w:rsidR="00523274" w:rsidRDefault="006C1C11" w:rsidP="000E715E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00523274">
         <w:t xml:space="preserve">An adult needs to be responsible for the </w:t>
       </w:r>
       <w:r w:rsidR="002F0E02">
         <w:t xml:space="preserve">beach wheelchair </w:t>
       </w:r>
       <w:r w:rsidRPr="00523274">
         <w:t>at all times.</w:t>
       </w:r>
       <w:r w:rsidR="000E715E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
         <w:t xml:space="preserve">The weight limit for </w:t>
       </w:r>
@@ -705,59 +678,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1501" w:rsidRPr="00B9604C" w14:paraId="370FA6C1" w14:textId="77777777" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D21C75" w14:textId="30F22FDE" w:rsidR="00FA1501" w:rsidRPr="00047B62" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00566D90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Clarksburg State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Pond</w:t>
+              <w:t>, Mauserts Pond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="429A80C8" w14:textId="0C9E366C" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Clarksburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
           </w:tcPr>
@@ -1089,50 +1054,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Beach </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>or Lambert Beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21A8EB56" w14:textId="77777777" w:rsidR="00E57032" w:rsidRDefault="00E57032">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B63AB7F" w14:textId="4ABBCCB4" w:rsidR="00B13DE0" w:rsidRPr="00067DAC" w:rsidRDefault="00B13DE0" w:rsidP="00291542">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:lastRenderedPageBreak/>
         <w:t>Central Region</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -1452,61 +1418,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01F0EC62" w14:textId="7556E231" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12A91E8E" w14:textId="056C39CD" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00320D12" w:rsidP="0066127D">
-[...9 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="12A91E8E" w14:textId="02FDC3E1" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00D42D7A" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E6E89AA" w14:textId="2CF11731" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00623654">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff</w:t>
             </w:r>
             <w:r w:rsidR="008C4CC1" w:rsidRPr="00623654">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
@@ -2279,63 +2245,155 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00650B64">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D42D7A" w:rsidRPr="00B9604C" w14:paraId="78D3E0C5" w14:textId="77777777" w:rsidTr="0066127D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4140778D" w14:textId="45665A89" w:rsidR="00D42D7A" w:rsidRDefault="00D42D7A" w:rsidP="0066127D">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00992515">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Leominster State Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>, Crow Hill Pond Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6137232E" w14:textId="43BC55F8" w:rsidR="00D42D7A" w:rsidRPr="00B9604C" w:rsidRDefault="00992515" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Leominster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4D7614" w14:textId="4641CE1A" w:rsidR="00D42D7A" w:rsidRPr="00B9604C" w:rsidRDefault="00992515" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B792FE" w14:textId="658CA7F1" w:rsidR="00D42D7A" w:rsidRPr="00B9604C" w:rsidRDefault="00992515" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8ED6D0" w14:textId="52F23084" w:rsidR="00D42D7A" w:rsidRDefault="00992515" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="09DD2B73" w14:textId="13FCACE6" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F11EC6D" w14:textId="52F9D4BE" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Quinsigamond State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Regatta Point Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA7EAB0" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
@@ -2436,51 +2494,51 @@
             </w:r>
             <w:r w:rsidR="00CA10D3" w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F15755" w:rsidRPr="00B9604C" w14:paraId="2D370405" w14:textId="77777777" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07091179" w14:textId="2BD61504" w:rsidR="00F15755" w:rsidRDefault="00F15755" w:rsidP="0066127D">
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="009B3D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Rutland State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001B7351">
               <w:t>Whitehall Pond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01F00DE7" w14:textId="1A268DBA" w:rsidR="00F15755" w:rsidRPr="00B9604C" w:rsidRDefault="007F74EB" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
@@ -2682,78 +2740,78 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="4974A696" w14:textId="4CD94328" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F8360B8" w14:textId="5E0A1411" w:rsidR="00EF076B" w:rsidRPr="002E04CA" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Bradley Palmer State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003244D6" w:rsidRPr="002E04CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002E04CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Wading Pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E223382" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
@@ -2832,51 +2890,51 @@
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00605A00">
               <w:t>ading pool</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="5D684C75" w14:textId="0EFFB252" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B27A688" w14:textId="20E77472" w:rsidR="00EF076B" w:rsidRPr="002E04CA" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Breakheart Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002E04CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, John A. Pierce Lake</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C614F" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
@@ -2950,51 +3008,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="0B7AAB67" w14:textId="3126465A" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72790900" w14:textId="443AF690" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Harold Parker State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Berry Pond Day Use Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="285B2895" w14:textId="0BE3E446" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00CD6DBA">
@@ -3068,51 +3126,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at headquarters or the campground contact station</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="7E8A11EA" w14:textId="3D6389DE" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45D1F0EF" w14:textId="6BD9BD8B" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Salisbury Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -3191,51 +3249,51 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="36840F46" w14:textId="74719105" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11DE3B97" w14:textId="37023C8D" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Sandy Point State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -3305,51 +3363,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beach is unguarded. </w:t>
             </w:r>
             <w:r w:rsidR="00C61908">
               <w:t>Talk to park staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="0106917D" w14:textId="308C0AF1" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="034AB61E" w14:textId="6311A560" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Walden Pond State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Beach</w:t>
@@ -3455,143 +3513,143 @@
       <w:r w:rsidRPr="009F1C9A">
         <w:t>hairs at starred beaches can’t go into the water</w:t>
       </w:r>
       <w:r w:rsidR="009F1C9A">
         <w:t xml:space="preserve"> because of strong currents</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1C9A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20987780" w14:textId="2276A70C" w:rsidR="009A00E6" w:rsidRDefault="009A00E6">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1951630C" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C242826" wp14:editId="305C9D50">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C242826" wp14:editId="63621DBA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>7077075</wp:posOffset>
+              <wp:posOffset>7080885</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>9525</wp:posOffset>
+              <wp:posOffset>10160</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3028950" cy="2147570"/>
+            <wp:extent cx="2383790" cy="1690370"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="741760328" name="Picture 1" descr="Person seated in a sand beach wheelchair being pushed along the water's edge."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="741760328" name="Picture 1" descr="Person seated in a sand beach wheelchair being pushed along the water's edge."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34" cstate="print">
+                    <a:blip r:embed="rId35" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3028950" cy="2147570"/>
+                      <a:ext cx="2383790" cy="1690370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00067DAC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17BF40F4" wp14:editId="58092082">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17BF40F4" wp14:editId="2D81B0A3">
+            <wp:extent cx="3179135" cy="1654637"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="3175"/>
             <wp:docPr id="1" name="Picture 2" descr="A person floating in a beach wheelchair while a second person holds the chair."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 2" descr="A person floating in a beach wheelchair while a second person holds the chair."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35" cstate="print">
+                    <a:blip r:embed="rId36" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4252671" cy="2213378"/>
+                      <a:ext cx="3199932" cy="1665461"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="62518DE9" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
@@ -3719,51 +3777,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="65A154E0" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14CABA85" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Carson Beach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
@@ -3834,51 +3892,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to lifeguards at the beach. </w:t>
             </w:r>
             <w:r>
               <w:t>Chairs are kept at McCormack Bathhouse at 165 William J Day Blvd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="0D990132" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="085A7647" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Constitution Beach Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
@@ -3941,51 +3999,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E39E1D1" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5F87F8A5" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41CF8ECA" w14:textId="654EDCBE" w:rsidR="00895CAB" w:rsidRPr="005C4091" w:rsidRDefault="00895CAB" w:rsidP="00207808">
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Houghton’s Pond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005C4091">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="005C4091" w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blue Hills Reservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -4043,51 +4101,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70ED6D53" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="25C88A23" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E5AB691" w14:textId="34825484" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00F7795E" w:rsidP="00207808">
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00F7795E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Mystic Lakes State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00895CAB" w:rsidRPr="00032C75">
               <w:t>, Shannon Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="791AD6B4" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4136,51 +4194,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7780DDC3" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="4EEEFEE8" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196823C7" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Nahant Beach Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -4223,72 +4281,72 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436012BC" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BB7E74" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
-[...9 lines deleted...]
-              <w:t>Talk to lifeguards. Chairs are kept at the halfway house near access point 8.</w:t>
+          <w:p w14:paraId="57BB7E74" w14:textId="41DAF17E" w:rsidR="00895CAB" w:rsidRDefault="00077D32" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00077D32">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards. Chairs are kept at the halfway house near access points 7 and 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5623AD43" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41B5F128" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Nantasket Beach Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -4373,51 +4431,51 @@
             </w:r>
             <w:r w:rsidRPr="009D361D">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">. Chairs are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>kept</w:t>
             </w:r>
             <w:r w:rsidRPr="009D361D">
               <w:t xml:space="preserve"> in the Mary Jeanette Murray Bathhouse at 220 Nantasket Avenue and the David Cook Bathhouse at 200 Hull Shore Drive. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B613E" w:rsidRPr="00067DAC" w14:paraId="2B45E0C7" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B110441" w14:textId="15075E73" w:rsidR="008B613E" w:rsidRPr="00032C75" w:rsidRDefault="008B613E" w:rsidP="00207808">
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="005427BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Olsen Spray Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004C0DCD">
               <w:t>, Stony Brook Reservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DD2766" w14:textId="1E4F109F" w:rsidR="008B613E" w:rsidRPr="00067DAC" w:rsidRDefault="005578C4" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4471,51 +4529,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the Olsen Pool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5D7F83D1" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31BAB430" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00032C75">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Pleasure Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00032C75">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -4599,51 +4657,51 @@
               <w:t>995 Morrissey Blvd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F0F04" w:rsidRPr="00067DAC" w14:paraId="133DD830" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5887EDED" w14:textId="5C763C10" w:rsidR="008F0F04" w:rsidRPr="00454D0F" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Revere Beach Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -4686,102 +4744,121 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E1AAE87" w14:textId="5F96B820" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A634A1" w14:textId="3422966B" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
-[...21 lines deleted...]
-              <w:t>, near access points 5 and 6.</w:t>
+          <w:p w14:paraId="50A634A1" w14:textId="314490FA" w:rsidR="008F0F04" w:rsidRDefault="00A24BD8" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Talk to lifeguards at the beach, or contact MassParks in advance at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="00A24BD8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:t>(617) 626-1250</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> or </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="00A24BD8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:t>mass.parks@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>. Chairs are kept at Shirley Ave Bathhouse, 350 Revere Beach Blvd, near access points 5 and 6 and Oak Island Bathhouse,460 Revere Beach Blvd, near access points 36 and 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="35CF96EE" w14:textId="77777777" w:rsidTr="00207808">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF0CF33" w14:textId="0E05F779" w:rsidR="00895CAB" w:rsidRPr="00454D0F" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Wollaston Beach</w:t>
             </w:r>
             <w:r w:rsidR="005427BA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="005427BA" w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Quincy Shores Reservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5449D568" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
@@ -4855,51 +4932,50 @@
             </w:r>
             <w:r w:rsidRPr="00612659">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Quincy Shore Dr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>ive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B731D1D" w14:textId="243BF644" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B9604C">
-        <w:lastRenderedPageBreak/>
         <w:t>South Region</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="A list of beach wheelchair locations in the South Region."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6385"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="7830"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="7656E794" w14:textId="2D5D6D20" w:rsidTr="0038491C">
@@ -5014,51 +5090,51 @@
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="743026C9" w14:textId="4DE02BF8" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00330160" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B64D8" w:rsidRPr="00B9604C" w14:paraId="0A0EA52C" w14:textId="77777777" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BA00058" w14:textId="5C503B78" w:rsidR="006B64D8" w:rsidRPr="00454D0F" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Connell M</w:t>
               </w:r>
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emorial </w:t>
               </w:r>
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Pool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
@@ -5143,51 +5219,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards or staff at the pool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="3B2181B7" w14:textId="030C3FDB" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7582C6A3" w14:textId="6B2D246B" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Demarest Lloyd State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005F3F12" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5265,51 +5341,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="1EDEAC7F" w14:textId="4104274A" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F7A1D67" w14:textId="66E2414B" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Fort Phoenix State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006273C7" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -5391,51 +5467,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="74EC2A28" w14:textId="52638D3B" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F8C3A4F" w14:textId="10EFBEE1" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Horseneck Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006273C7" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5537,51 +5613,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="001E6A3A" w:rsidRPr="00686C8E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>636-8816</w:t>
             </w:r>
             <w:r w:rsidR="00686C8E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> in advance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C9201A" w:rsidRPr="00B9604C" w14:paraId="07613EC7" w14:textId="77777777" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A7C5B5A" w14:textId="2665F021" w:rsidR="00C9201A" w:rsidRPr="00D33AA2" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Houghton’s Pond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D33AA2">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00D33AA2" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blue Hills Reservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
@@ -5640,51 +5716,51 @@
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5571BCB5" w14:textId="31E0C462" w:rsidR="00C9201A" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="369B15EF" w14:textId="7B606B93" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="231A25FC" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Massasoit State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Campers Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D300C4A" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
@@ -5766,51 +5842,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>(508) 822-7405</w:t>
             </w:r>
             <w:r w:rsidR="001C0EF5">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="17B050A0" w14:textId="61BF041F" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76A53422" w14:textId="556BE66C" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Myles Standish State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00561E7E" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5906,51 +5982,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="007878E5" w:rsidRPr="007878E5">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>(508) 866-2526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="1FF66968" w14:textId="3209034B" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6211C8C3" w14:textId="63812ED0" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Nickerson State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beaches</w:t>
@@ -6029,51 +6105,51 @@
             </w:r>
             <w:r>
               <w:t>s are</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> unguarded. Talk to park staff at the contact station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="1B675BB6" w14:textId="0C9BB9B4" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B3685A2" w14:textId="15B4CBFB" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Scusset Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Beach</w:t>
@@ -6143,51 +6219,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach or park staff at the contact station or headquarters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="0D608F4F" w14:textId="00E3B071" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67360AEA" w14:textId="540223E4" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>South Cape Beach State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -6257,51 +6333,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded.</w:t>
             </w:r>
             <w:r w:rsidR="00623654" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> Talk to park staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00145B33" w:rsidRPr="00B9604C" w14:paraId="2BDD731E" w14:textId="77777777" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5090B454" w14:textId="1ED5F93C" w:rsidR="00145B33" w:rsidRPr="00454D0F" w:rsidRDefault="00145B33" w:rsidP="00145B33">
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Spectacle Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
@@ -6370,51 +6446,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff at the visitor center.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="7126CC89" w14:textId="2D436CD3" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6683B1" w14:textId="68014EE9" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Watson Pond State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -6487,74 +6563,74 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff at the comfort station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D2EEF21" w14:textId="553D4594" w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidRDefault="00663A65" w:rsidP="00A20879">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="34637E82">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="14C15B47">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2004568</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2986282" cy="1035939"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1196590064" name="Picture 1" descr="DCR logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1196590064" name="Picture 1" descr="DCR logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58" cstate="print">
+                    <a:blip r:embed="rId61" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2986282" cy="1035939"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -6572,114 +6648,118 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104B7C5B" wp14:editId="5EC7EBA0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2100707</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4096385" cy="828675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1905593268" name="Picture 2" descr="Universal Access Program logo&#10;413-461-7126&#10;DCR.UniversalAccess@mass.gov&#10;www.mass.gov/dcr/universal-access"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1905593268" name="Picture 2" descr="Universal Access Program logo&#10;413-461-7126&#10;DCR.UniversalAccess@mass.gov&#10;www.mass.gov/dcr/universal-access"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59" cstate="print">
+                    <a:blip r:embed="rId62" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4096385" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidSect="00287379">
-      <w:footerReference w:type="default" r:id="rId60"/>
-      <w:headerReference w:type="first" r:id="rId61"/>
+      <w:headerReference w:type="even" r:id="rId63"/>
+      <w:headerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="even" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:headerReference w:type="first" r:id="rId67"/>
+      <w:footerReference w:type="first" r:id="rId68"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44378F09" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
+    <w:p w14:paraId="688A8FC5" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51510295" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
+    <w:p w14:paraId="5825ACDA" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5687D213" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE"/>
+    <w:p w14:paraId="1946C104" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6689,81 +6769,121 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72582C13" w14:textId="77777777" w:rsidR="0075418C" w:rsidRDefault="0075418C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2474324A" w14:textId="4B9712F6" w:rsidR="00DD1393" w:rsidRPr="009E5CE4" w:rsidRDefault="00DD1393" w:rsidP="009E5CE4">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CB6CA73" w14:textId="77777777" w:rsidR="0075418C" w:rsidRDefault="0075418C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="244B1EA1" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
+    <w:p w14:paraId="6C24906F" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48F5FD02" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE" w:rsidP="00067D30">
+    <w:p w14:paraId="2D1C2EA9" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C1DAC78" w14:textId="77777777" w:rsidR="00AD68FE" w:rsidRDefault="00AD68FE"/>
+    <w:p w14:paraId="2B488289" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F9B2AD0" w14:textId="77777777" w:rsidR="0075418C" w:rsidRDefault="0075418C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68C1FFAC" w14:textId="77777777" w:rsidR="0075418C" w:rsidRDefault="0075418C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37FFEE92" w14:textId="58BAA839" w:rsidR="00EE5009" w:rsidRPr="009E5CE4" w:rsidRDefault="006F0A0D" w:rsidP="00BC28D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
       <w:rPr>
         <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34162DD4" wp14:editId="0BD4717F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
@@ -6916,81 +7036,93 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve">Beach </w:t>
     </w:r>
     <w:r w:rsidRPr="00DA39DD">
       <w:t>Wheelchair</w:t>
     </w:r>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve"> Locations</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="003A06D8">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1916102D" w14:textId="2216F545" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
+  <w:p w14:paraId="1916102D" w14:textId="00072777" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
     <w:r w:rsidR="00586BC2">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="003A06D8">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t>March 2026</w:t>
+      <w:t>M</w:t>
+    </w:r>
+    <w:r w:rsidR="0075418C">
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>ay</w:t>
+    </w:r>
+    <w:r w:rsidR="003A06D8">
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve">. For the most current information, please visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="00582F2C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>mass.gov/dcr-beach-wheelchairs</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
@@ -7190,52 +7322,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="731200575">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2001032454">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2120298605">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2062288542">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="82000534">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1034306688">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="78"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7247,50 +7378,51 @@
     <w:rsidRoot w:val="004F14E3"/>
     <w:rsid w:val="000016A1"/>
     <w:rsid w:val="00006125"/>
     <w:rsid w:val="00011492"/>
     <w:rsid w:val="000117DF"/>
     <w:rsid w:val="000217B2"/>
     <w:rsid w:val="00025261"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="000274C8"/>
     <w:rsid w:val="00030366"/>
     <w:rsid w:val="00032C75"/>
     <w:rsid w:val="000358F3"/>
     <w:rsid w:val="00036FD4"/>
     <w:rsid w:val="00045A64"/>
     <w:rsid w:val="00047388"/>
     <w:rsid w:val="00047B62"/>
     <w:rsid w:val="0005332E"/>
     <w:rsid w:val="00057CB7"/>
     <w:rsid w:val="00064688"/>
     <w:rsid w:val="00067D30"/>
     <w:rsid w:val="00067DAC"/>
     <w:rsid w:val="00074106"/>
     <w:rsid w:val="000745FF"/>
     <w:rsid w:val="000750CE"/>
     <w:rsid w:val="00076263"/>
+    <w:rsid w:val="00077D32"/>
     <w:rsid w:val="0008073D"/>
     <w:rsid w:val="00080BC1"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="000850B2"/>
     <w:rsid w:val="00090603"/>
     <w:rsid w:val="00093B47"/>
     <w:rsid w:val="000948CD"/>
     <w:rsid w:val="000A3CE2"/>
     <w:rsid w:val="000A6CCA"/>
     <w:rsid w:val="000B01C0"/>
     <w:rsid w:val="000B134C"/>
     <w:rsid w:val="000B1AE2"/>
     <w:rsid w:val="000B7CB3"/>
     <w:rsid w:val="000C4C56"/>
     <w:rsid w:val="000C6C0A"/>
     <w:rsid w:val="000D23EC"/>
     <w:rsid w:val="000D2FC8"/>
     <w:rsid w:val="000D3305"/>
     <w:rsid w:val="000D7956"/>
     <w:rsid w:val="000E6787"/>
     <w:rsid w:val="000E715E"/>
     <w:rsid w:val="000E79E1"/>
     <w:rsid w:val="000F20B5"/>
     <w:rsid w:val="000F5AFB"/>
     <w:rsid w:val="0010171A"/>
@@ -7377,85 +7509,87 @@
     <w:rsid w:val="00313EBE"/>
     <w:rsid w:val="00315ECF"/>
     <w:rsid w:val="0031619C"/>
     <w:rsid w:val="00316C86"/>
     <w:rsid w:val="00320235"/>
     <w:rsid w:val="00320D12"/>
     <w:rsid w:val="0032136E"/>
     <w:rsid w:val="00321878"/>
     <w:rsid w:val="00323A4B"/>
     <w:rsid w:val="003244D6"/>
     <w:rsid w:val="0032569C"/>
     <w:rsid w:val="00327A0E"/>
     <w:rsid w:val="00330160"/>
     <w:rsid w:val="003323C0"/>
     <w:rsid w:val="00335132"/>
     <w:rsid w:val="00337FBD"/>
     <w:rsid w:val="003530F5"/>
     <w:rsid w:val="00353966"/>
     <w:rsid w:val="003575D9"/>
     <w:rsid w:val="00375233"/>
     <w:rsid w:val="00381D91"/>
     <w:rsid w:val="0038491C"/>
     <w:rsid w:val="00387298"/>
     <w:rsid w:val="00392244"/>
     <w:rsid w:val="00394815"/>
+    <w:rsid w:val="0039711B"/>
     <w:rsid w:val="003A06D8"/>
     <w:rsid w:val="003A21CB"/>
     <w:rsid w:val="003A2412"/>
     <w:rsid w:val="003A5662"/>
     <w:rsid w:val="003A670A"/>
     <w:rsid w:val="003B0811"/>
     <w:rsid w:val="003B3951"/>
     <w:rsid w:val="003C33C0"/>
     <w:rsid w:val="003D4A60"/>
     <w:rsid w:val="003D715D"/>
     <w:rsid w:val="003E67EC"/>
     <w:rsid w:val="003E67F5"/>
     <w:rsid w:val="003F19FF"/>
     <w:rsid w:val="003F2B7E"/>
     <w:rsid w:val="003F3914"/>
     <w:rsid w:val="003F6E72"/>
     <w:rsid w:val="00402370"/>
     <w:rsid w:val="00402F4E"/>
     <w:rsid w:val="00420A7D"/>
     <w:rsid w:val="0043061E"/>
     <w:rsid w:val="0043288C"/>
     <w:rsid w:val="00437112"/>
     <w:rsid w:val="00442AF1"/>
     <w:rsid w:val="00443BA1"/>
     <w:rsid w:val="004549EA"/>
     <w:rsid w:val="00454D0F"/>
     <w:rsid w:val="00454D9E"/>
     <w:rsid w:val="00456CD8"/>
     <w:rsid w:val="004576F7"/>
     <w:rsid w:val="00461132"/>
     <w:rsid w:val="004613C5"/>
     <w:rsid w:val="00464CC2"/>
     <w:rsid w:val="00476073"/>
     <w:rsid w:val="004855EE"/>
     <w:rsid w:val="00487477"/>
+    <w:rsid w:val="00487BFB"/>
     <w:rsid w:val="0049514B"/>
     <w:rsid w:val="004A197D"/>
     <w:rsid w:val="004A54F5"/>
     <w:rsid w:val="004B3C49"/>
     <w:rsid w:val="004C0DCD"/>
     <w:rsid w:val="004C0EEA"/>
     <w:rsid w:val="004C16FE"/>
     <w:rsid w:val="004C2E6A"/>
     <w:rsid w:val="004C627C"/>
     <w:rsid w:val="004C71D7"/>
     <w:rsid w:val="004C77C6"/>
     <w:rsid w:val="004D1B9C"/>
     <w:rsid w:val="004E0F86"/>
     <w:rsid w:val="004F14E3"/>
     <w:rsid w:val="004F2B9F"/>
     <w:rsid w:val="004F34F0"/>
     <w:rsid w:val="004F4853"/>
     <w:rsid w:val="004F5E94"/>
     <w:rsid w:val="00504899"/>
     <w:rsid w:val="005124DA"/>
     <w:rsid w:val="005218B0"/>
     <w:rsid w:val="00523274"/>
     <w:rsid w:val="0053195A"/>
     <w:rsid w:val="00532E1B"/>
     <w:rsid w:val="005427BA"/>
@@ -7534,50 +7668,51 @@
     <w:rsid w:val="006C09DD"/>
     <w:rsid w:val="006C0A65"/>
     <w:rsid w:val="006C1C11"/>
     <w:rsid w:val="006C1EC9"/>
     <w:rsid w:val="006D5C09"/>
     <w:rsid w:val="006D65B4"/>
     <w:rsid w:val="006E0CB6"/>
     <w:rsid w:val="006E1A3C"/>
     <w:rsid w:val="006E5AD4"/>
     <w:rsid w:val="006F0A0D"/>
     <w:rsid w:val="006F3317"/>
     <w:rsid w:val="006F652E"/>
     <w:rsid w:val="007001FC"/>
     <w:rsid w:val="00701EAD"/>
     <w:rsid w:val="00703A6B"/>
     <w:rsid w:val="00712532"/>
     <w:rsid w:val="00720C1E"/>
     <w:rsid w:val="00722CD0"/>
     <w:rsid w:val="00726EC5"/>
     <w:rsid w:val="00730D30"/>
     <w:rsid w:val="00731BF3"/>
     <w:rsid w:val="00735F74"/>
     <w:rsid w:val="00741895"/>
     <w:rsid w:val="007445DA"/>
     <w:rsid w:val="0075395E"/>
+    <w:rsid w:val="0075418C"/>
     <w:rsid w:val="00755254"/>
     <w:rsid w:val="00757127"/>
     <w:rsid w:val="0076668C"/>
     <w:rsid w:val="007722E5"/>
     <w:rsid w:val="007744C0"/>
     <w:rsid w:val="00776259"/>
     <w:rsid w:val="00777A54"/>
     <w:rsid w:val="007823B5"/>
     <w:rsid w:val="007878E5"/>
     <w:rsid w:val="00794817"/>
     <w:rsid w:val="00794A8F"/>
     <w:rsid w:val="007A03D2"/>
     <w:rsid w:val="007A52E9"/>
     <w:rsid w:val="007B1863"/>
     <w:rsid w:val="007B4667"/>
     <w:rsid w:val="007B688B"/>
     <w:rsid w:val="007B7129"/>
     <w:rsid w:val="007B7CF9"/>
     <w:rsid w:val="007C5D9B"/>
     <w:rsid w:val="007D06D5"/>
     <w:rsid w:val="007D37E2"/>
     <w:rsid w:val="007F3935"/>
     <w:rsid w:val="007F4B72"/>
     <w:rsid w:val="007F5BF0"/>
     <w:rsid w:val="007F74EB"/>
@@ -7612,92 +7747,95 @@
     <w:rsid w:val="008B4D8D"/>
     <w:rsid w:val="008B613E"/>
     <w:rsid w:val="008B71E9"/>
     <w:rsid w:val="008B7C4E"/>
     <w:rsid w:val="008B7E20"/>
     <w:rsid w:val="008C010A"/>
     <w:rsid w:val="008C4CC1"/>
     <w:rsid w:val="008C53AF"/>
     <w:rsid w:val="008C7D38"/>
     <w:rsid w:val="008D1B59"/>
     <w:rsid w:val="008D488B"/>
     <w:rsid w:val="008E4DF1"/>
     <w:rsid w:val="008E78AF"/>
     <w:rsid w:val="008F0F04"/>
     <w:rsid w:val="008F11AF"/>
     <w:rsid w:val="008F4146"/>
     <w:rsid w:val="008F71D2"/>
     <w:rsid w:val="00900D82"/>
     <w:rsid w:val="009018A2"/>
     <w:rsid w:val="00902FE0"/>
     <w:rsid w:val="009106E3"/>
     <w:rsid w:val="0091603D"/>
     <w:rsid w:val="00922A43"/>
     <w:rsid w:val="00922BF5"/>
     <w:rsid w:val="00931499"/>
+    <w:rsid w:val="00934D11"/>
     <w:rsid w:val="00935D76"/>
     <w:rsid w:val="00946368"/>
     <w:rsid w:val="0095209B"/>
     <w:rsid w:val="009561B7"/>
     <w:rsid w:val="00965ED7"/>
     <w:rsid w:val="009725AC"/>
     <w:rsid w:val="00974F53"/>
     <w:rsid w:val="00980706"/>
     <w:rsid w:val="00986A04"/>
     <w:rsid w:val="009909C5"/>
+    <w:rsid w:val="00992515"/>
     <w:rsid w:val="009961DB"/>
     <w:rsid w:val="009A00E6"/>
     <w:rsid w:val="009A0D97"/>
     <w:rsid w:val="009A2393"/>
     <w:rsid w:val="009A41AF"/>
     <w:rsid w:val="009B04EF"/>
     <w:rsid w:val="009B2B9D"/>
     <w:rsid w:val="009B3D93"/>
     <w:rsid w:val="009C4343"/>
     <w:rsid w:val="009C4966"/>
     <w:rsid w:val="009C5FB7"/>
     <w:rsid w:val="009C6E47"/>
     <w:rsid w:val="009D252D"/>
     <w:rsid w:val="009D361D"/>
     <w:rsid w:val="009D365E"/>
     <w:rsid w:val="009D5C89"/>
     <w:rsid w:val="009D5D4D"/>
     <w:rsid w:val="009D73B9"/>
     <w:rsid w:val="009E5CE4"/>
     <w:rsid w:val="009F1C9A"/>
     <w:rsid w:val="009F220E"/>
     <w:rsid w:val="00A00F00"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A06DEC"/>
     <w:rsid w:val="00A06EA4"/>
     <w:rsid w:val="00A06F64"/>
     <w:rsid w:val="00A07ED4"/>
     <w:rsid w:val="00A148BF"/>
     <w:rsid w:val="00A16E4E"/>
     <w:rsid w:val="00A20879"/>
     <w:rsid w:val="00A22AA0"/>
     <w:rsid w:val="00A24B96"/>
+    <w:rsid w:val="00A24BD8"/>
     <w:rsid w:val="00A2609F"/>
     <w:rsid w:val="00A27DFE"/>
     <w:rsid w:val="00A31512"/>
     <w:rsid w:val="00A3425C"/>
     <w:rsid w:val="00A35C39"/>
     <w:rsid w:val="00A37A0E"/>
     <w:rsid w:val="00A4022D"/>
     <w:rsid w:val="00A40605"/>
     <w:rsid w:val="00A41238"/>
     <w:rsid w:val="00A415D6"/>
     <w:rsid w:val="00A45EE5"/>
     <w:rsid w:val="00A50B9A"/>
     <w:rsid w:val="00A51FA1"/>
     <w:rsid w:val="00A52E0E"/>
     <w:rsid w:val="00A5681F"/>
     <w:rsid w:val="00A603E4"/>
     <w:rsid w:val="00A6138C"/>
     <w:rsid w:val="00A625E3"/>
     <w:rsid w:val="00A64C1C"/>
     <w:rsid w:val="00A6753F"/>
     <w:rsid w:val="00A72B73"/>
     <w:rsid w:val="00A73E34"/>
     <w:rsid w:val="00A75941"/>
     <w:rsid w:val="00A77BC3"/>
     <w:rsid w:val="00A83808"/>
@@ -7777,60 +7915,62 @@
     <w:rsid w:val="00C55F46"/>
     <w:rsid w:val="00C57402"/>
     <w:rsid w:val="00C61908"/>
     <w:rsid w:val="00C64F04"/>
     <w:rsid w:val="00C66351"/>
     <w:rsid w:val="00C757C1"/>
     <w:rsid w:val="00C8348D"/>
     <w:rsid w:val="00C8439D"/>
     <w:rsid w:val="00C872C6"/>
     <w:rsid w:val="00C9201A"/>
     <w:rsid w:val="00C97AC0"/>
     <w:rsid w:val="00CA10D3"/>
     <w:rsid w:val="00CA4A0D"/>
     <w:rsid w:val="00CA6F65"/>
     <w:rsid w:val="00CA7502"/>
     <w:rsid w:val="00CB49F8"/>
     <w:rsid w:val="00CD4FC2"/>
     <w:rsid w:val="00CD5981"/>
     <w:rsid w:val="00CD6655"/>
     <w:rsid w:val="00CD6DBA"/>
     <w:rsid w:val="00CE33A0"/>
     <w:rsid w:val="00CE38DC"/>
     <w:rsid w:val="00CE3B38"/>
     <w:rsid w:val="00CF1560"/>
     <w:rsid w:val="00CF1657"/>
+    <w:rsid w:val="00CF4DE1"/>
     <w:rsid w:val="00CF5E21"/>
     <w:rsid w:val="00CF674B"/>
     <w:rsid w:val="00D03035"/>
     <w:rsid w:val="00D12C80"/>
     <w:rsid w:val="00D261A7"/>
     <w:rsid w:val="00D3276D"/>
     <w:rsid w:val="00D33AA2"/>
     <w:rsid w:val="00D35B65"/>
     <w:rsid w:val="00D36480"/>
     <w:rsid w:val="00D36CDB"/>
+    <w:rsid w:val="00D42D7A"/>
     <w:rsid w:val="00D42E3F"/>
     <w:rsid w:val="00D465F7"/>
     <w:rsid w:val="00D47615"/>
     <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D65544"/>
     <w:rsid w:val="00D754C1"/>
     <w:rsid w:val="00D81CFA"/>
     <w:rsid w:val="00DA39DD"/>
     <w:rsid w:val="00DA444D"/>
     <w:rsid w:val="00DA7818"/>
     <w:rsid w:val="00DC09E4"/>
     <w:rsid w:val="00DC4783"/>
     <w:rsid w:val="00DD1393"/>
     <w:rsid w:val="00DD6D15"/>
     <w:rsid w:val="00DE0BEE"/>
     <w:rsid w:val="00DE190A"/>
     <w:rsid w:val="00DE2BC8"/>
     <w:rsid w:val="00DE3126"/>
     <w:rsid w:val="00DE7335"/>
     <w:rsid w:val="00DE7B4A"/>
     <w:rsid w:val="00E00AEE"/>
     <w:rsid w:val="00E11ED4"/>
     <w:rsid w:val="00E15C57"/>
     <w:rsid w:val="00E20446"/>
     <w:rsid w:val="00E225D2"/>
@@ -8360,51 +8500,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D35B65"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Segoe UI"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
@@ -8658,54 +8797,54 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="316031720">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leominster-state-forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+16176261250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr-beach-wheelchairs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9227,146 +9366,152 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B4001C-DD9F-46E4-8C8D-F0B9B7C6D4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E65671-CE1F-4194-A6C5-315FD8513457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9544D20B-41E2-46AF-81F6-D345FE8E93D3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CCAB1E8-C0FF-4F17-A10F-BB599B7C75E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9544D20B-41E2-46AF-81F6-D345FE8E93D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9117</Characters>
+  <Pages>5</Pages>
+  <Words>1247</Words>
+  <Characters>9473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Massachusetts Department of Conservation and Recreation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environmental Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10303</CharactersWithSpaces>
+  <CharactersWithSpaces>10699</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Department of Conservation and Recreation</dc:title>
   <dc:subject/>
   <dc:creator>mmarchello</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>