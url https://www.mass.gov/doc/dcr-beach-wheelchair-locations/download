--- v3 (2026-06-27)
+++ v4 (2026-08-11)
@@ -1,49 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D7BAF10" w14:textId="47DABD85" w:rsidR="00B13DE0" w:rsidRDefault="00C03B21" w:rsidP="00291542">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -119,74 +115,90 @@
       <w:r w:rsidR="001A5E76">
         <w:t>vailable on a first-come, first-served basis and are managed by waterfront supervisors</w:t>
       </w:r>
       <w:r w:rsidR="00712532">
         <w:t xml:space="preserve"> at guarded beaches and park staff at unguarded beaches</w:t>
       </w:r>
       <w:r w:rsidR="001A5E76">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008D488B" w:rsidRPr="008D488B">
         <w:t xml:space="preserve">Beach wheelchairs are available when weather conditions are favorable and waterfronts are staffed, typically between Memorial Day and Labor Day. </w:t>
       </w:r>
       <w:r w:rsidR="005E40E0" w:rsidRPr="005E40E0">
         <w:t xml:space="preserve">There is no cost to use a beach wheelchair, but please be sure to bring </w:t>
       </w:r>
       <w:r w:rsidR="007001FC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
         <w:t xml:space="preserve"> companion</w:t>
       </w:r>
       <w:r w:rsidR="007001FC">
         <w:t xml:space="preserve"> with you. Your companion needs</w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
-        <w:t xml:space="preserve"> to be in physical and mental condition to push you in the beach wheelchair and maintain control of it, and to </w:t>
+        <w:t xml:space="preserve"> to be in physical and mental condition to push you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
+        <w:t xml:space="preserve"> the beach wheelchair and maintain control of it, and to </w:t>
       </w:r>
       <w:r w:rsidR="00313EBE">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
         <w:t>transfer assistance if you need it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00381627" w14:textId="231BB9DD" w:rsidR="00E20446" w:rsidRDefault="00E20446" w:rsidP="006674DC">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E20446">
-        <w:t xml:space="preserve">You can use beach wheelchairs on gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
+        <w:t xml:space="preserve">You can use beach wheelchairs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E20446">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E20446">
+        <w:t xml:space="preserve"> gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
       </w:r>
       <w:r w:rsidR="00026826">
         <w:t xml:space="preserve">We recommend that you use the seatbelt or harness while in a beach wheelchair. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20446">
         <w:t>Please follow all directions and requests from DCR staff while using a beach wheelchair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4F652C" w14:textId="7A672A06" w:rsidR="003E67EC" w:rsidRDefault="002F0E02" w:rsidP="000E715E">
+    <w:p w14:paraId="0F4F652C" w14:textId="4F39BCFB" w:rsidR="003E67EC" w:rsidRDefault="002F0E02" w:rsidP="000E715E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0E02">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>and and s</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E02">
         <w:t xml:space="preserve">unbathing beach wheelchairs </w:t>
       </w:r>
       <w:r w:rsidR="003E67EC">
         <w:t xml:space="preserve">are upright and </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E02">
         <w:t>can go across the sand</w:t>
       </w:r>
       <w:r w:rsidR="003E67EC">
         <w:t>. Y</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E02">
         <w:t xml:space="preserve">ou can't take them into the water because the chair can tip over. </w:t>
       </w:r>
@@ -196,69 +208,77 @@
       <w:r w:rsidR="003E67EC">
         <w:t xml:space="preserve">can recline and </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve">can only go into the water in good weather and water conditions. </w:t>
       </w:r>
       <w:r w:rsidR="00313EBE">
         <w:t xml:space="preserve">You will need to bring </w:t>
       </w:r>
       <w:r w:rsidR="001A0815">
         <w:t>a U.S.</w:t>
       </w:r>
       <w:r w:rsidR="006B3FC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve">Coast Guard-certified </w:t>
       </w:r>
       <w:r w:rsidR="008C53AF">
         <w:t>lifejacket</w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve"> and wear it while you are floating in the chair. You</w:t>
       </w:r>
       <w:r w:rsidR="001A0815">
-        <w:t xml:space="preserve">r companion swill need to </w:t>
+        <w:t xml:space="preserve">r companion will need to </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t>stay close and control the chair while it is in the water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDFF87B" w14:textId="1F049EDE" w:rsidR="00523274" w:rsidRDefault="006C1C11" w:rsidP="000E715E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00523274">
-        <w:t xml:space="preserve">An adult needs to be responsible for the </w:t>
+        <w:t xml:space="preserve">An adult needs to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00523274">
+        <w:t xml:space="preserve">be responsible for the </w:t>
       </w:r>
       <w:r w:rsidR="002F0E02">
         <w:t xml:space="preserve">beach wheelchair </w:t>
       </w:r>
       <w:r w:rsidRPr="00523274">
-        <w:t>at all times.</w:t>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00523274">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E715E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
         <w:t xml:space="preserve">The weight limit for </w:t>
       </w:r>
       <w:r w:rsidR="000E715E">
         <w:t xml:space="preserve">sand </w:t>
       </w:r>
       <w:r w:rsidR="009D5D4D">
         <w:t xml:space="preserve">and sunbathing </w:t>
       </w:r>
       <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
         <w:t>beach wheelchairs is 275 pounds. The weight limit for floating beach wheelchairs is 300 pounds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6923E445" w14:textId="77777777" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9604C">
         <w:t>West Region</w:t>
       </w:r>
     </w:p>
@@ -473,126 +493,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29FC6756" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC84200" w14:textId="1104DD13" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="001766A7" w:rsidP="009D375B">
+          <w:p w14:paraId="3AC84200" w14:textId="300D16B7" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="001766A7" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Beach is unguarded. </w:t>
             </w:r>
             <w:r w:rsidR="00590A41">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to park staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B22CA">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">at </w:t>
             </w:r>
             <w:r w:rsidR="00EC5EE6">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>headquarters</w:t>
             </w:r>
             <w:r w:rsidR="005B22CA">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">or call </w:t>
             </w:r>
-            <w:r w:rsidRPr="001766A7">
-[...4 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="007E159F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:t>(413) 528-0904</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> in advance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="6696C10B" w14:textId="2C2155DF" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="687CB22E" w14:textId="4B0849A7" w:rsidR="00EF076B" w:rsidRPr="00047B62" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00047B62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Chicopee Memorial State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00694F9C" w:rsidRPr="00047B62">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00047B62">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -668,51 +691,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="006C0A65">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1501" w:rsidRPr="00B9604C" w14:paraId="370FA6C1" w14:textId="77777777" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D21C75" w14:textId="30F22FDE" w:rsidR="00FA1501" w:rsidRPr="00047B62" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00566D90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Clarksburg State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
               <w:t>, Mauserts Pond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="429A80C8" w14:textId="0C9E366C" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -740,78 +763,84 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="302469C2" w14:textId="3CFB26CB" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFA0E9D" w14:textId="0D3E3A1E" w:rsidR="00FA1501" w:rsidRDefault="002C2136" w:rsidP="009D375B">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FFA0E9D" w14:textId="7C3A97AA" w:rsidR="00FA1501" w:rsidRDefault="004532AC" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beach is unguarded. </w:t>
+            </w:r>
+            <w:r w:rsidR="002C2136">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Contact park staff at HQ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="7CD1752A" w14:textId="42F26528" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4078B736" w14:textId="17FE740C" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>DAR State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00694F9C" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Day Use Beach</w:t>
@@ -876,80 +905,102 @@
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="681F7B95" w14:textId="5D8E2D09" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00ED0A5C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at the </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A85F44">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve">day use </w:t>
+              <w:t>day use</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A85F44">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="166E30DF" w14:textId="50907D25" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A88B815" w14:textId="17B6A4D0" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Hampton Ponds State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00694F9C" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beaches</w:t>
@@ -1044,64 +1095,50 @@
               </w:rPr>
               <w:t>sl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">ey </w:t>
             </w:r>
             <w:r w:rsidR="00F75602">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Beach </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>or Lambert Beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21A8EB56" w14:textId="77777777" w:rsidR="00E57032" w:rsidRDefault="00E57032">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B63AB7F" w14:textId="4ABBCCB4" w:rsidR="00B13DE0" w:rsidRPr="00067DAC" w:rsidRDefault="00B13DE0" w:rsidP="00291542">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:lastRenderedPageBreak/>
         <w:t>Central Region</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="A list of beach wheelchair locations in the Central Region."/>
       </w:tblPr>
       <w:tblGrid>
@@ -1222,51 +1259,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="660D3FA9" w14:textId="61C2002B" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11EE90EB" w14:textId="54DD78BB" w:rsidR="0066127D" w:rsidRPr="00320D12" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00320D12">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Ashland State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00694F9C" w:rsidRPr="00320D12">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00320D12">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -1341,51 +1378,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Beach is unguarded. Talk to park staff at the </w:t>
             </w:r>
             <w:r w:rsidR="00ED0A5C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>comfort station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="688EE958" w14:textId="02A27BA8" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71F1E764" w14:textId="4F6D8E7A" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Cochituate State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00694F9C" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1499,51 +1536,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff</w:t>
             </w:r>
             <w:r w:rsidR="00ED0A5C" w:rsidRPr="00623654">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="3BF11504" w14:textId="00CBA1A0" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F1D7C30" w14:textId="438EEDD9" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Douglas State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Wallum Lake Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69320E35" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
@@ -1617,51 +1654,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="2AF6B007" w14:textId="532C29CF" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AC00635" w14:textId="64D5EED8" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Dunn State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Dunn Pond Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23BAEB3C" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
@@ -1735,51 +1772,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach or park staff at the visitor center.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="38E9EB8B" w14:textId="08EE1476" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54CBD688" w14:textId="7298F7D6" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Erving State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Laurel Lake Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AF1FF04" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
@@ -1796,107 +1833,107 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20D10D9A" w14:textId="34D0ADB9" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348C2316" w14:textId="4EF0085C" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00A6753F" w:rsidP="0066127D">
-[...9 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="348C2316" w14:textId="14282ED7" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00EC4CEA" w:rsidP="0066127D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3093BA6D" w14:textId="3AE17F1C" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00672683" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00650B64">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="6F864662" w14:textId="517031A9" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="223E74BE" w14:textId="56673642" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Hopkinton State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E911E2" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1948,108 +1985,99 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AA8C3B0" w14:textId="29644EEA" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="009725AC" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582DFB6E" w14:textId="5B0FB7E8" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00F01D4F" w:rsidP="0066127D">
+          <w:p w14:paraId="582DFB6E" w14:textId="33AA7ECB" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="00F01D4F" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to lifeguards </w:t>
             </w:r>
             <w:r w:rsidR="00B62343">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">at </w:t>
             </w:r>
             <w:r w:rsidR="00047388">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00047388">
               <w:t>ower/Main</w:t>
             </w:r>
             <w:r w:rsidR="00047388">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Beach or U</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="198A266F" w14:textId="3ECB0217" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00FE1821" w14:textId="2E2EA0E9" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Lake Dennison Recreation Area</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E911E2" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Day Use Beach</w:t>
@@ -2114,68 +2142,96 @@
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1C1376" w14:textId="0BE2D15B" w:rsidR="0066127D" w:rsidRDefault="0066749C" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00650B64">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at the day use beach.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>day use</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="1AF473FA" w14:textId="3789DE78" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F12E10" w14:textId="3179F166" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Lake Wyola State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E911E2" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -2251,60 +2307,64 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00650B64">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42D7A" w:rsidRPr="00B9604C" w14:paraId="78D3E0C5" w14:textId="77777777" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4140778D" w14:textId="45665A89" w:rsidR="00D42D7A" w:rsidRDefault="00D42D7A" w:rsidP="0066127D">
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00992515">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00A94428">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Leominster State Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-              <w:t>, Crow Hill Pond Beach</w:t>
+            <w:r w:rsidRPr="00A94428">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Crow Hill Pond Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6137232E" w14:textId="43BC55F8" w:rsidR="00D42D7A" w:rsidRPr="00B9604C" w:rsidRDefault="00992515" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Leominster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
@@ -2349,51 +2409,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="09DD2B73" w14:textId="13FCACE6" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F11EC6D" w14:textId="52F9D4BE" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Quinsigamond State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Regatta Point Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA7EAB0" w14:textId="77777777" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
@@ -2494,51 +2554,51 @@
             </w:r>
             <w:r w:rsidR="00CA10D3" w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F15755" w:rsidRPr="00B9604C" w14:paraId="2D370405" w14:textId="77777777" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07091179" w14:textId="2BD61504" w:rsidR="00F15755" w:rsidRDefault="00F15755" w:rsidP="0066127D">
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="009B3D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Rutland State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001B7351">
               <w:t>Whitehall Pond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01F00DE7" w14:textId="1A268DBA" w:rsidR="00F15755" w:rsidRPr="00B9604C" w:rsidRDefault="007F74EB" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
@@ -2740,78 +2800,78 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="4974A696" w14:textId="4CD94328" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F8360B8" w14:textId="5E0A1411" w:rsidR="00EF076B" w:rsidRPr="002E04CA" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Bradley Palmer State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003244D6" w:rsidRPr="002E04CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002E04CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Wading Pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E223382" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
@@ -2890,51 +2950,51 @@
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00605A00">
               <w:t>ading pool</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="5D684C75" w14:textId="0EFFB252" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B27A688" w14:textId="20E77472" w:rsidR="00EF076B" w:rsidRPr="002E04CA" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="002E04CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Breakheart Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002E04CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, John A. Pierce Lake</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C614F" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00036FD4">
@@ -3008,51 +3068,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="0B7AAB67" w14:textId="3126465A" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72790900" w14:textId="443AF690" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="0017657C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Harold Parker State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>, Berry Pond Day Use Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="285B2895" w14:textId="0BE3E446" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="00CD6DBA">
@@ -3126,51 +3186,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at headquarters or the campground contact station</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="7E8A11EA" w14:textId="3D6389DE" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45D1F0EF" w14:textId="6BD9BD8B" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Salisbury Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -3213,87 +3273,115 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44228550" w14:textId="4F2060DC" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EACEDD4" w14:textId="07828EFD" w:rsidR="00F352D8" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2EACEDD4" w14:textId="73938C46" w:rsidR="00F352D8" w:rsidRPr="00E529C6" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:r>
               <w:t xml:space="preserve">Talk to park staff at the </w:t>
             </w:r>
             <w:r w:rsidRPr="00974F53">
               <w:t>contact station</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> lifeguards at the beach.</w:t>
             </w:r>
+            <w:r w:rsidR="00E529C6">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002103AB">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00E529C6">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>The f</w:t>
+            </w:r>
+            <w:r w:rsidR="00E529C6" w:rsidRPr="009F1C9A">
+              <w:t>loating chair</w:t>
+            </w:r>
+            <w:r w:rsidR="00E529C6">
+              <w:t xml:space="preserve"> is not allowed </w:t>
+            </w:r>
+            <w:r w:rsidR="00E529C6" w:rsidRPr="009F1C9A">
+              <w:t>into the water</w:t>
+            </w:r>
+            <w:r w:rsidR="00E529C6">
+              <w:t xml:space="preserve"> because of strong currents</w:t>
+            </w:r>
+            <w:r w:rsidR="00E529C6" w:rsidRPr="009F1C9A">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="36840F46" w14:textId="74719105" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11DE3B97" w14:textId="37023C8D" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Sandy Point State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -3336,78 +3424,94 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36B3D075" w14:textId="7BC8A15C" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D56BAC" w14:textId="2726124D" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00025261" w:rsidP="00F352D8">
+          <w:p w14:paraId="43D56BAC" w14:textId="36221F46" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="00025261" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beach is unguarded. </w:t>
             </w:r>
             <w:r w:rsidR="00C61908">
-              <w:t>Talk to park staff.</w:t>
+              <w:t>Talk to park staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00416A1F">
+              <w:t xml:space="preserve"> or contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidR="00416A1F" w:rsidRPr="00454D0F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Salisbury Beach State Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00416A1F">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F352D8" w:rsidRPr="00B9604C" w14:paraId="0106917D" w14:textId="308C0AF1" w:rsidTr="0066749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="034AB61E" w14:textId="6311A560" w:rsidR="00F352D8" w:rsidRPr="00454D0F" w:rsidRDefault="00F352D8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Walden Pond State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Beach</w:t>
@@ -3474,1501 +3578,1748 @@
           </w:tcPr>
           <w:p w14:paraId="078C7E58" w14:textId="641BC195" w:rsidR="00F352D8" w:rsidRPr="00B9604C" w:rsidRDefault="000D2FC8" w:rsidP="00F352D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk199837866"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to lifeguards at the beach or </w:t>
             </w:r>
             <w:r w:rsidR="00F352D8" w:rsidRPr="00735F74">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>park staff at the visitor center.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71B48A2D" w14:textId="0CA7E8BE" w:rsidR="009A00E6" w:rsidRDefault="00E90142" w:rsidP="00E90142">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="20987780" w14:textId="2276A70C" w:rsidR="009A00E6" w:rsidRDefault="009A00E6">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1951630C" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
+    <w:p w14:paraId="1951630C" w14:textId="3A80A18D" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...112 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="62518DE9" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00895CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:t xml:space="preserve">Boston </w:t>
       </w:r>
       <w:r>
         <w:t>Metro Area</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="A list of beach wheelchair locations in the Boston Region."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5935"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="7740"/>
+        <w:gridCol w:w="5419"/>
+        <w:gridCol w:w="2166"/>
+        <w:gridCol w:w="1649"/>
+        <w:gridCol w:w="1649"/>
+        <w:gridCol w:w="7652"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="53C702FE" w14:textId="77777777" w:rsidTr="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="53C702FE" w14:textId="77777777" w:rsidTr="00330BD2">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5935" w:type="dxa"/>
+            <w:tcW w:w="5755" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DBE1994" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Title_Boston_Region"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30E83F39" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58CE3C4E" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>Sand Chairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AEC6AED" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>Floating Chairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ACF0A32" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="65A154E0" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="14CABA85" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="65A154E0" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CABA85" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r w:rsidRPr="00032C75">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Carson Beach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4062378A" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>South Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F97DF4" w14:textId="170AE994" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="002948D4" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0861C4CC" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29C780B4" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to lifeguards at the beach. </w:t>
             </w:r>
             <w:r>
               <w:t>Chairs are kept at McCormack Bathhouse at 165 William J Day Blvd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="0D990132" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="085A7647" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="0D990132" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085A7647" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidRPr="00032C75">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Constitution Beach Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11783C9D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>E. Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CBA1D10" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF9DA56" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E39E1D1" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5F87F8A5" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="41CF8ECA" w14:textId="654EDCBE" w:rsidR="00895CAB" w:rsidRPr="005C4091" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5F87F8A5" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CF8ECA" w14:textId="654EDCBE" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r w:rsidRPr="00032C75">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Houghton’s Pond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="005C4091">
+            <w:r w:rsidR="005C4091" w:rsidRPr="00D50026">
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="005C4091" w:rsidRPr="00032C75">
+            <w:r w:rsidR="005C4091" w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blue Hills Reservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A5BAFE" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Milton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B03736C" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:tcW w:w="1246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B03736C" w14:textId="29392C61" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="007C7D50" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6FC536" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70ED6D53" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="25C88A23" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="7E5AB691" w14:textId="34825484" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00F7795E" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="25C88A23" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5AB691" w14:textId="34825484" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00F7795E" w:rsidP="00207808">
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidRPr="00F7795E">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Mystic Lakes State Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00895CAB" w:rsidRPr="00032C75">
+            <w:r w:rsidR="00895CAB" w:rsidRPr="00D50026">
               <w:t>, Shannon Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="791AD6B4" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Medford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15ABA550" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F1B385" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7780DDC3" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="4EEEFEE8" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="196823C7" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="4EEEFEE8" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196823C7" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidRPr="00032C75">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Nahant Beach Reservation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B315293" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Lynn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E399D9B" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436012BC" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57BB7E74" w14:textId="41DAF17E" w:rsidR="00895CAB" w:rsidRDefault="00077D32" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00077D32">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards. Chairs are kept at the halfway house near access points 7 and 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5623AD43" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="41B5F128" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5623AD43" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B5F128" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidRPr="00032C75">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Nantasket Beach Reservation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BF1746D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Hull</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="790C8530" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="705E6B8F" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71514728" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D361D">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach</w:t>
             </w:r>
             <w:r w:rsidRPr="009D361D">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">. Chairs are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>kept</w:t>
             </w:r>
             <w:r w:rsidRPr="009D361D">
               <w:t xml:space="preserve"> in the Mary Jeanette Murray Bathhouse at 220 Nantasket Avenue and the David Cook Bathhouse at 200 Hull Shore Drive. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B613E" w:rsidRPr="00067DAC" w14:paraId="2B45E0C7" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="7B110441" w14:textId="15075E73" w:rsidR="008B613E" w:rsidRPr="00032C75" w:rsidRDefault="008B613E" w:rsidP="00207808">
+      <w:tr w:rsidR="008B613E" w:rsidRPr="00067DAC" w14:paraId="2B45E0C7" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B110441" w14:textId="15075E73" w:rsidR="008B613E" w:rsidRPr="00D50026" w:rsidRDefault="008B613E" w:rsidP="00207808">
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r w:rsidRPr="005427BA">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Olsen Spray Deck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004C0DCD">
+            <w:r w:rsidR="004C0DCD" w:rsidRPr="00D50026">
               <w:t>, Stony Brook Reservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DD2766" w14:textId="1E4F109F" w:rsidR="008B613E" w:rsidRPr="00067DAC" w:rsidRDefault="005578C4" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Hyde Park</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D3D6292" w14:textId="5A3D5FEE" w:rsidR="008B613E" w:rsidRPr="00067DAC" w:rsidRDefault="005578C4" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36FB782C" w14:textId="7F9601D4" w:rsidR="008B613E" w:rsidRDefault="005578C4" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683DF0A5" w14:textId="6DE8BAF5" w:rsidR="008B613E" w:rsidRPr="009D361D" w:rsidRDefault="005578C4" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the Olsen Pool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5D7F83D1" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="31BAB430" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00032C75" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="5D7F83D1" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BAB430" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r w:rsidRPr="00032C75">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Pleasure Bay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00032C75">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629F6EE6" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>South Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196E691D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BC3452B" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D414EF9" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to lifeguards at the beach. Chairs are kept at Devine Memorial Rink, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF171E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>995 Morrissey Blvd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F0F04" w:rsidRPr="00067DAC" w14:paraId="133DD830" w14:textId="77777777" w:rsidTr="00207808">
-[...4 lines deleted...]
-          <w:p w14:paraId="5887EDED" w14:textId="5C763C10" w:rsidR="008F0F04" w:rsidRPr="00454D0F" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
+      <w:tr w:rsidR="008F0F04" w:rsidRPr="00067DAC" w14:paraId="133DD830" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5887EDED" w14:textId="5C763C10" w:rsidR="008F0F04" w:rsidRPr="00D50026" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidRPr="00454D0F">
+              <w:r w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Revere Beach Reservation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00454D0F">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00454D0F">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71BF736A" w14:textId="3EEB1AA3" w:rsidR="008F0F04" w:rsidRPr="00067DAC" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Revere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58BB8CF0" w14:textId="5C69BD79" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...10 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1AAE87" w14:textId="51B9B2EF" w:rsidR="008F0F04" w:rsidRDefault="00C91360" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F22B1B" w:rsidRPr="00F22B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>(temporarily removed for maintenance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A634A1" w14:textId="507498AD" w:rsidR="008F0F04" w:rsidRDefault="00A24BD8" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talk to lifeguards at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>beach, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact MassParks in advance at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>(617) 626-1250</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0035252E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t> or </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>mass.parks@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0035252E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chairs are kept at Shirley Ave Bathhouse, 350 Revere Beach Blvd, near access points 5 and 6 and Oak Island Bathhouse,</w:t>
+            </w:r>
+            <w:r w:rsidR="0035252E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>460 Revere Beach Blvd, near access points 36 and 37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004761EB" w:rsidRPr="00067DAC" w14:paraId="3E896B8C" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9E1719" w14:textId="011737FC" w:rsidR="004761EB" w:rsidRPr="00D50026" w:rsidRDefault="004761EB" w:rsidP="004761EB">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="00F32063">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Spectacle Island</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F32063">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Beach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE904A0" w14:textId="72CB6F06" w:rsidR="004761EB" w:rsidRPr="00067DAC" w:rsidRDefault="004761EB" w:rsidP="004761EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Boston Harbor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C637991" w14:textId="016F2708" w:rsidR="004761EB" w:rsidRDefault="004761EB" w:rsidP="004761EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3B8ADE" w14:textId="20390180" w:rsidR="004761EB" w:rsidRDefault="004761EB" w:rsidP="004761EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4B1C4C" w14:textId="45FB49B1" w:rsidR="004761EB" w:rsidRPr="00A24BD8" w:rsidRDefault="004761EB" w:rsidP="004761EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Talk to staff at the Visitor Center. Beach is unguarded.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A95665" w:rsidRPr="00067DAC" w14:paraId="2DDB6E43" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="071F3BD3" w14:textId="70938ED9" w:rsidR="00A95665" w:rsidRDefault="00A95665" w:rsidP="004761EB">
+            <w:r>
+              <w:t xml:space="preserve">Winthrop Beach, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="00C91360">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Winthrop Shore Reservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5446BFA1" w14:textId="0F28D25E" w:rsidR="00A95665" w:rsidRDefault="00A95665" w:rsidP="004761EB">
+            <w:r>
+              <w:t>Winthrop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3932633F" w14:textId="2C1B11FA" w:rsidR="00A95665" w:rsidRDefault="00A95665" w:rsidP="004761EB">
+            <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7740" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:r w:rsidRPr="00A24BD8">
+            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1646F8" w14:textId="258D75A5" w:rsidR="00A95665" w:rsidRDefault="00A95665" w:rsidP="004761EB">
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAD8531" w14:textId="0C6EF1C6" w:rsidR="00A95665" w:rsidRDefault="00330BD2" w:rsidP="004761EB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beach is unguarded. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A95665">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00A95665" w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>ontact MassParks in advance at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="007362C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                 </w:rPr>
-                <w:t>(617) 626-1250</w:t>
+                <w:t>(617) 626</w:t>
               </w:r>
-            </w:hyperlink>
-[...7 lines deleted...]
-              <w:r w:rsidRPr="00A24BD8">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                 </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007362C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:t>1250</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A95665" w:rsidRPr="0035252E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidR="00A95665" w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
                 <w:t>mass.parks@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A24BD8">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="35CF96EE" w14:textId="77777777" w:rsidTr="00207808">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00454D0F">
+      <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="35CF96EE" w14:textId="77777777" w:rsidTr="00330BD2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF0CF33" w14:textId="0E05F779" w:rsidR="00895CAB" w:rsidRPr="00D50026" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:r w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Wollaston Beach</w:t>
             </w:r>
-            <w:r w:rsidR="005427BA">
+            <w:r w:rsidR="005427BA" w:rsidRPr="00D50026">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidR="005427BA" w:rsidRPr="00454D0F">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidR="005427BA" w:rsidRPr="00D50026">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Quincy Shores Reservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5449D568" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F8CD69E" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
+            <w:tcW w:w="1246" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CD69E" w14:textId="67AE2229" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00F22B1B" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F22B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0 (temporarily removed for maintenance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49122B16" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...17 lines deleted...]
-            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590BD3F7" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to lifeguards at the beach. Chairs are kept at Brett Bathhouse, </w:t>
             </w:r>
             <w:r w:rsidRPr="00612659">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>749</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00612659">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Quincy Shore Dr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>ive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B731D1D" w14:textId="243BF644" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
+    <w:p w14:paraId="046DCAE5" w14:textId="15715EBF" w:rsidR="004761EB" w:rsidRDefault="004761EB" w:rsidP="004761EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="597EB436" wp14:editId="78DAF547">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>7202267</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2113915" cy="1498600"/>
+            <wp:effectExtent l="0" t="0" r="635" b="6350"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="741760328" name="Picture 1" descr="Person seated in a sand beach wheelchair being pushed along the water's edge."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="741760328" name="Picture 1" descr="Person seated in a sand beach wheelchair being pushed along the water's edge."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2113915" cy="1498600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067DAC">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C077098" wp14:editId="3BE73C38">
+            <wp:extent cx="2881423" cy="1499687"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="1" name="Picture 2" descr="A person floating in a beach wheelchair while a second person holds the chair."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 2" descr="A person floating in a beach wheelchair while a second person holds the chair."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId54" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2881423" cy="1499687"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B731D1D" w14:textId="515486CE" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B9604C">
         <w:t>South Region</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18625" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="A list of beach wheelchair locations in the South Region."/>
       </w:tblPr>
       <w:tblGrid>
@@ -5090,51 +5441,51 @@
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="743026C9" w14:textId="4DE02BF8" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00330160" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>How to get a beach wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B64D8" w:rsidRPr="00B9604C" w14:paraId="0A0EA52C" w14:textId="77777777" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BA00058" w14:textId="5C503B78" w:rsidR="006B64D8" w:rsidRPr="00454D0F" w:rsidRDefault="006B64D8" w:rsidP="006B64D8">
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Connell M</w:t>
               </w:r>
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emorial </w:t>
               </w:r>
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Pool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
@@ -5219,51 +5570,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards or staff at the pool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="3B2181B7" w14:textId="030C3FDB" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7582C6A3" w14:textId="6B2D246B" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Demarest Lloyd State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005F3F12" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5341,51 +5692,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="1EDEAC7F" w14:textId="4104274A" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F7A1D67" w14:textId="66E2414B" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Fort Phoenix State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006273C7" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -5467,51 +5818,51 @@
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="74EC2A28" w14:textId="52638D3B" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F8C3A4F" w14:textId="10EFBEE1" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Horseneck Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006273C7" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5526,138 +5877,146 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A5CF0E" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Westport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71050434" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
-[...9 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="71050434" w14:textId="62BE5B7F" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00970278" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="687F40F7" w14:textId="451CD49F" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00CF1657" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="502DFAC2" w14:textId="63107631" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="006273C7" w:rsidP="00686C8E">
+          <w:p w14:paraId="502DFAC2" w14:textId="4B1D1A0D" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="006273C7" w:rsidP="00686C8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Talk to park staff at contact station</w:t>
             </w:r>
             <w:r w:rsidR="00686C8E">
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="00F756F5" w:rsidRPr="00686C8E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">call </w:t>
             </w:r>
-            <w:r w:rsidR="001E6A3A" w:rsidRPr="00686C8E">
-[...16 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r w:rsidR="001E6A3A" w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>(508</w:t>
+              </w:r>
+              <w:r w:rsidR="00686C8E" w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">) </w:t>
+              </w:r>
+              <w:r w:rsidR="001E6A3A" w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>636-8816</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidR="00686C8E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> in advance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C9201A" w:rsidRPr="00B9604C" w14:paraId="07613EC7" w14:textId="77777777" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A7C5B5A" w14:textId="2665F021" w:rsidR="00C9201A" w:rsidRPr="00D33AA2" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Houghton’s Pond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D33AA2">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00D33AA2" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blue Hills Reservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
@@ -5716,51 +6075,51 @@
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5571BCB5" w14:textId="31E0C462" w:rsidR="00C9201A" w:rsidRDefault="00C9201A" w:rsidP="00C9201A">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="369B15EF" w14:textId="7B606B93" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="231A25FC" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Massasoit State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Campers Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D300C4A" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
@@ -5795,98 +6154,105 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76585AAA" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0BD107" w14:textId="471624A8" w:rsidR="00EF076B" w:rsidRPr="009B2B9D" w:rsidRDefault="009B2B9D" w:rsidP="009D375B">
+          <w:p w14:paraId="3D0BD107" w14:textId="5C600C4D" w:rsidR="00EF076B" w:rsidRPr="009B2B9D" w:rsidRDefault="009B2B9D" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded and for campers only. Talk to park staff at the contact station</w:t>
             </w:r>
             <w:r w:rsidR="00E77304">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> or call </w:t>
             </w:r>
-            <w:r w:rsidR="001C0EF5" w:rsidRPr="001C0EF5">
-[...5 lines deleted...]
-            <w:r w:rsidR="001C0EF5">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidR="0035252E" w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>(508) 822-7405</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="002C1024">
+              <w:t xml:space="preserve"> in advance</w:t>
+            </w:r>
+            <w:r w:rsidR="0035252E" w:rsidRPr="0035252E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF076B" w:rsidRPr="00B9604C" w14:paraId="17B050A0" w14:textId="61BF041F" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76A53422" w14:textId="556BE66C" w:rsidR="00EF076B" w:rsidRPr="00454D0F" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Myles Standish State Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00561E7E" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5937,96 +6303,109 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14082641" w14:textId="77777777" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="00EF076B" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9604C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="780DF62B" w14:textId="380DFA16" w:rsidR="00EF076B" w:rsidRPr="00B9604C" w:rsidRDefault="009B2B9D" w:rsidP="009D375B">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="780DF62B" w14:textId="7CFB39B9" w:rsidR="00EF076B" w:rsidRPr="0035252E" w:rsidRDefault="009B2B9D" w:rsidP="009D375B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0035252E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff at the headquarters</w:t>
             </w:r>
-            <w:r w:rsidR="007878E5">
+            <w:r w:rsidR="007878E5" w:rsidRPr="0035252E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> or call </w:t>
             </w:r>
-            <w:r w:rsidR="007878E5">
+            <w:r w:rsidR="007878E5" w:rsidRPr="0035252E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="007878E5" w:rsidRPr="007878E5">
-[...3 lines deleted...]
-              <w:t>(508) 866-2526</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidR="007878E5" w:rsidRPr="0035252E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Segoe UI"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>(508) 866-2526</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="005939F4">
+              <w:t xml:space="preserve"> in advance</w:t>
+            </w:r>
+            <w:r w:rsidR="0035252E">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="1FF66968" w14:textId="3209034B" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6211C8C3" w14:textId="63812ED0" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Nickerson State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beaches</w:t>
@@ -6105,51 +6484,51 @@
             </w:r>
             <w:r>
               <w:t>s are</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> unguarded. Talk to park staff at the contact station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="1B675BB6" w14:textId="0C9BB9B4" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B3685A2" w14:textId="15B4CBFB" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Scusset Beach State Reservation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Beach</w:t>
@@ -6219,51 +6598,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Talk to lifeguards at the beach or park staff at the contact station or headquarters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="0D608F4F" w14:textId="00E3B071" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67360AEA" w14:textId="540223E4" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>South Cape Beach State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -6333,51 +6712,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded.</w:t>
             </w:r>
             <w:r w:rsidR="00623654" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> Talk to park staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00145B33" w:rsidRPr="00B9604C" w14:paraId="2BDD731E" w14:textId="77777777" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5090B454" w14:textId="1ED5F93C" w:rsidR="00145B33" w:rsidRPr="00454D0F" w:rsidRDefault="00145B33" w:rsidP="00145B33">
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Spectacle Island</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
             </w:r>
@@ -6446,51 +6825,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff at the visitor center.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A670A" w:rsidRPr="00B9604C" w14:paraId="7126CC89" w14:textId="2D436CD3" w:rsidTr="0038491C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6683B1" w14:textId="68014EE9" w:rsidR="003A670A" w:rsidRPr="00454D0F" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Watson Pond State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E24933" w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00454D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beach</w:t>
@@ -6549,217 +6928,213 @@
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB29673" w14:textId="5D55C5DC" w:rsidR="003A670A" w:rsidRPr="00B9604C" w:rsidRDefault="003A670A" w:rsidP="003A670A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff at the comfort station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D2EEF21" w14:textId="553D4594" w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidRDefault="00663A65" w:rsidP="00A20879">
+    <w:p w14:paraId="1D2EEF21" w14:textId="66395B56" w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidRDefault="004761EB" w:rsidP="00A20879">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="14C15B47">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="5F1B7869">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+              <wp:posOffset>690688</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2004568</wp:posOffset>
+              <wp:posOffset>282575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2986282" cy="1035939"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1196590064" name="Picture 1" descr="DCR logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1196590064" name="Picture 1" descr="DCR logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61" cstate="print">
+                    <a:blip r:embed="rId70" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2986282" cy="1035939"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104B7C5B" wp14:editId="5EC7EBA0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104B7C5B" wp14:editId="25B0F732">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>right</wp:align>
+              <wp:posOffset>7290878</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2100707</wp:posOffset>
+              <wp:posOffset>367473</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4096385" cy="828675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1905593268" name="Picture 2" descr="Universal Access Program logo&#10;413-461-7126&#10;DCR.UniversalAccess@mass.gov&#10;www.mass.gov/dcr/universal-access"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1905593268" name="Picture 2" descr="Universal Access Program logo&#10;413-461-7126&#10;DCR.UniversalAccess@mass.gov&#10;www.mass.gov/dcr/universal-access"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62" cstate="print">
+                    <a:blip r:embed="rId71" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4096385" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidSect="00287379">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId68"/>
+    <w:sectPr w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidSect="0001627A">
+      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:headerReference w:type="first" r:id="rId73"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688A8FC5" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
+    <w:p w14:paraId="5E5B23F4" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5825ACDA" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
+    <w:p w14:paraId="51840BB2" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1946C104" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1"/>
+    <w:p w14:paraId="06AA48DE" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6769,121 +7144,81 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72582C13" w14:textId="77777777" w:rsidR="0075418C" w:rsidRDefault="0075418C">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2474324A" w14:textId="4B9712F6" w:rsidR="00DD1393" w:rsidRPr="009E5CE4" w:rsidRDefault="00DD1393" w:rsidP="009E5CE4">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C24906F" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
+    <w:p w14:paraId="41CDE1FF" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D1C2EA9" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1" w:rsidP="00067D30">
+    <w:p w14:paraId="1A2A8EDB" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B488289" w14:textId="77777777" w:rsidR="00CF4DE1" w:rsidRDefault="00CF4DE1"/>
+    <w:p w14:paraId="27BF9579" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...18 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37FFEE92" w14:textId="58BAA839" w:rsidR="00EE5009" w:rsidRPr="009E5CE4" w:rsidRDefault="006F0A0D" w:rsidP="00BC28D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
       <w:rPr>
         <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34162DD4" wp14:editId="0BD4717F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
@@ -7036,93 +7371,99 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve">Beach </w:t>
     </w:r>
     <w:r w:rsidRPr="00DA39DD">
       <w:t>Wheelchair</w:t>
     </w:r>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve"> Locations</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="003A06D8">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1916102D" w14:textId="00072777" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
+  <w:p w14:paraId="1916102D" w14:textId="3AE402CE" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
     <w:r w:rsidR="00586BC2">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003A06D8">
+    <w:r w:rsidR="00E50141">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t>M</w:t>
-[...5 lines deleted...]
-      <w:t>ay</w:t>
+      <w:t>July</w:t>
     </w:r>
     <w:r w:rsidR="003A06D8">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2026</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0074184D">
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">19, </w:t>
+    </w:r>
+    <w:r w:rsidR="003A06D8">
+      <w:rPr>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve">. For the most current information, please visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="00582F2C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>mass.gov/dcr-beach-wheelchairs</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
@@ -7323,111 +7664,114 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="731200575">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2001032454">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2120298605">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2062288542">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="82000534">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1034306688">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F14E3"/>
     <w:rsid w:val="000016A1"/>
     <w:rsid w:val="00006125"/>
     <w:rsid w:val="00011492"/>
     <w:rsid w:val="000117DF"/>
+    <w:rsid w:val="0001627A"/>
     <w:rsid w:val="000217B2"/>
     <w:rsid w:val="00025261"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="000274C8"/>
     <w:rsid w:val="00030366"/>
     <w:rsid w:val="00032C75"/>
     <w:rsid w:val="000358F3"/>
     <w:rsid w:val="00036FD4"/>
     <w:rsid w:val="00045A64"/>
     <w:rsid w:val="00047388"/>
     <w:rsid w:val="00047B62"/>
     <w:rsid w:val="0005332E"/>
     <w:rsid w:val="00057CB7"/>
     <w:rsid w:val="00064688"/>
     <w:rsid w:val="00067D30"/>
     <w:rsid w:val="00067DAC"/>
     <w:rsid w:val="00074106"/>
     <w:rsid w:val="000745FF"/>
     <w:rsid w:val="000750CE"/>
     <w:rsid w:val="00076263"/>
     <w:rsid w:val="00077D32"/>
     <w:rsid w:val="0008073D"/>
     <w:rsid w:val="00080BC1"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="000850B2"/>
     <w:rsid w:val="00090603"/>
+    <w:rsid w:val="00093177"/>
     <w:rsid w:val="00093B47"/>
     <w:rsid w:val="000948CD"/>
     <w:rsid w:val="000A3CE2"/>
     <w:rsid w:val="000A6CCA"/>
     <w:rsid w:val="000B01C0"/>
     <w:rsid w:val="000B134C"/>
     <w:rsid w:val="000B1AE2"/>
     <w:rsid w:val="000B7CB3"/>
     <w:rsid w:val="000C4C56"/>
     <w:rsid w:val="000C6C0A"/>
     <w:rsid w:val="000D23EC"/>
     <w:rsid w:val="000D2FC8"/>
     <w:rsid w:val="000D3305"/>
     <w:rsid w:val="000D7956"/>
     <w:rsid w:val="000E6787"/>
     <w:rsid w:val="000E715E"/>
     <w:rsid w:val="000E79E1"/>
     <w:rsid w:val="000F20B5"/>
     <w:rsid w:val="000F5AFB"/>
     <w:rsid w:val="0010171A"/>
     <w:rsid w:val="00102ECB"/>
     <w:rsid w:val="00106596"/>
     <w:rsid w:val="00117E34"/>
     <w:rsid w:val="001245C9"/>
     <w:rsid w:val="001350B5"/>
@@ -7445,372 +7789,394 @@
     <w:rsid w:val="001758D7"/>
     <w:rsid w:val="0017657C"/>
     <w:rsid w:val="001766A7"/>
     <w:rsid w:val="00176751"/>
     <w:rsid w:val="00181224"/>
     <w:rsid w:val="00186D6A"/>
     <w:rsid w:val="001904E2"/>
     <w:rsid w:val="001923AE"/>
     <w:rsid w:val="00192E24"/>
     <w:rsid w:val="0019588B"/>
     <w:rsid w:val="001A0815"/>
     <w:rsid w:val="001A545E"/>
     <w:rsid w:val="001A5827"/>
     <w:rsid w:val="001A5E76"/>
     <w:rsid w:val="001B258C"/>
     <w:rsid w:val="001B40DC"/>
     <w:rsid w:val="001B7351"/>
     <w:rsid w:val="001C0EF5"/>
     <w:rsid w:val="001D0867"/>
     <w:rsid w:val="001E6A3A"/>
     <w:rsid w:val="001F1543"/>
     <w:rsid w:val="001F1606"/>
     <w:rsid w:val="00203C86"/>
     <w:rsid w:val="00207176"/>
     <w:rsid w:val="00210100"/>
+    <w:rsid w:val="002103AB"/>
     <w:rsid w:val="0022537D"/>
     <w:rsid w:val="00225E00"/>
     <w:rsid w:val="00231E37"/>
     <w:rsid w:val="00236AA7"/>
     <w:rsid w:val="00236F5B"/>
     <w:rsid w:val="002438C4"/>
     <w:rsid w:val="00256AD1"/>
     <w:rsid w:val="00257467"/>
     <w:rsid w:val="0026150A"/>
     <w:rsid w:val="00270781"/>
     <w:rsid w:val="00281638"/>
     <w:rsid w:val="00287379"/>
     <w:rsid w:val="00291542"/>
     <w:rsid w:val="002948D4"/>
     <w:rsid w:val="00296813"/>
     <w:rsid w:val="002A01A7"/>
     <w:rsid w:val="002A25C1"/>
     <w:rsid w:val="002A7F54"/>
     <w:rsid w:val="002B02E8"/>
     <w:rsid w:val="002B1371"/>
     <w:rsid w:val="002B26A7"/>
+    <w:rsid w:val="002C06B9"/>
+    <w:rsid w:val="002C1024"/>
     <w:rsid w:val="002C2136"/>
     <w:rsid w:val="002D0574"/>
     <w:rsid w:val="002D1182"/>
     <w:rsid w:val="002D6735"/>
     <w:rsid w:val="002D766B"/>
     <w:rsid w:val="002E04CA"/>
     <w:rsid w:val="002E3E2A"/>
     <w:rsid w:val="002E4F1E"/>
     <w:rsid w:val="002F0E02"/>
     <w:rsid w:val="002F395A"/>
     <w:rsid w:val="002F3B80"/>
     <w:rsid w:val="002F72E3"/>
     <w:rsid w:val="003016D1"/>
     <w:rsid w:val="003056BF"/>
     <w:rsid w:val="0030600B"/>
     <w:rsid w:val="003108AA"/>
     <w:rsid w:val="00310ED8"/>
     <w:rsid w:val="003134DA"/>
     <w:rsid w:val="00313EBE"/>
     <w:rsid w:val="00315ECF"/>
     <w:rsid w:val="0031619C"/>
     <w:rsid w:val="00316C86"/>
     <w:rsid w:val="00320235"/>
     <w:rsid w:val="00320D12"/>
     <w:rsid w:val="0032136E"/>
     <w:rsid w:val="00321878"/>
     <w:rsid w:val="00323A4B"/>
     <w:rsid w:val="003244D6"/>
     <w:rsid w:val="0032569C"/>
     <w:rsid w:val="00327A0E"/>
     <w:rsid w:val="00330160"/>
+    <w:rsid w:val="00330BD2"/>
     <w:rsid w:val="003323C0"/>
     <w:rsid w:val="00335132"/>
     <w:rsid w:val="00337FBD"/>
+    <w:rsid w:val="0035252E"/>
     <w:rsid w:val="003530F5"/>
     <w:rsid w:val="00353966"/>
     <w:rsid w:val="003575D9"/>
     <w:rsid w:val="00375233"/>
     <w:rsid w:val="00381D91"/>
     <w:rsid w:val="0038491C"/>
     <w:rsid w:val="00387298"/>
     <w:rsid w:val="00392244"/>
     <w:rsid w:val="00394815"/>
     <w:rsid w:val="0039711B"/>
     <w:rsid w:val="003A06D8"/>
     <w:rsid w:val="003A21CB"/>
     <w:rsid w:val="003A2412"/>
     <w:rsid w:val="003A5662"/>
     <w:rsid w:val="003A670A"/>
     <w:rsid w:val="003B0811"/>
     <w:rsid w:val="003B3951"/>
     <w:rsid w:val="003C33C0"/>
     <w:rsid w:val="003D4A60"/>
     <w:rsid w:val="003D715D"/>
     <w:rsid w:val="003E67EC"/>
     <w:rsid w:val="003E67F5"/>
     <w:rsid w:val="003F19FF"/>
     <w:rsid w:val="003F2B7E"/>
     <w:rsid w:val="003F3914"/>
     <w:rsid w:val="003F6E72"/>
     <w:rsid w:val="00402370"/>
     <w:rsid w:val="00402F4E"/>
+    <w:rsid w:val="00416A1F"/>
     <w:rsid w:val="00420A7D"/>
     <w:rsid w:val="0043061E"/>
     <w:rsid w:val="0043288C"/>
     <w:rsid w:val="00437112"/>
     <w:rsid w:val="00442AF1"/>
     <w:rsid w:val="00443BA1"/>
+    <w:rsid w:val="004532AC"/>
     <w:rsid w:val="004549EA"/>
     <w:rsid w:val="00454D0F"/>
     <w:rsid w:val="00454D9E"/>
     <w:rsid w:val="00456CD8"/>
     <w:rsid w:val="004576F7"/>
     <w:rsid w:val="00461132"/>
     <w:rsid w:val="004613C5"/>
     <w:rsid w:val="00464CC2"/>
     <w:rsid w:val="00476073"/>
+    <w:rsid w:val="004761EB"/>
     <w:rsid w:val="004855EE"/>
     <w:rsid w:val="00487477"/>
     <w:rsid w:val="00487BFB"/>
     <w:rsid w:val="0049514B"/>
     <w:rsid w:val="004A197D"/>
     <w:rsid w:val="004A54F5"/>
     <w:rsid w:val="004B3C49"/>
     <w:rsid w:val="004C0DCD"/>
     <w:rsid w:val="004C0EEA"/>
     <w:rsid w:val="004C16FE"/>
     <w:rsid w:val="004C2E6A"/>
     <w:rsid w:val="004C627C"/>
     <w:rsid w:val="004C71D7"/>
     <w:rsid w:val="004C77C6"/>
     <w:rsid w:val="004D1B9C"/>
     <w:rsid w:val="004E0F86"/>
     <w:rsid w:val="004F14E3"/>
     <w:rsid w:val="004F2B9F"/>
     <w:rsid w:val="004F34F0"/>
     <w:rsid w:val="004F4853"/>
     <w:rsid w:val="004F5E94"/>
     <w:rsid w:val="00504899"/>
     <w:rsid w:val="005124DA"/>
     <w:rsid w:val="005218B0"/>
     <w:rsid w:val="00523274"/>
+    <w:rsid w:val="00523993"/>
     <w:rsid w:val="0053195A"/>
     <w:rsid w:val="00532E1B"/>
     <w:rsid w:val="005427BA"/>
     <w:rsid w:val="005447F5"/>
     <w:rsid w:val="00547A2F"/>
     <w:rsid w:val="00556290"/>
     <w:rsid w:val="005572B8"/>
     <w:rsid w:val="005578C4"/>
     <w:rsid w:val="00561E7E"/>
     <w:rsid w:val="00566D90"/>
     <w:rsid w:val="005701D7"/>
     <w:rsid w:val="00571E95"/>
     <w:rsid w:val="0057388A"/>
     <w:rsid w:val="00582F2C"/>
     <w:rsid w:val="00584010"/>
     <w:rsid w:val="00584B95"/>
     <w:rsid w:val="00586BC2"/>
     <w:rsid w:val="00590A41"/>
+    <w:rsid w:val="00592FE0"/>
+    <w:rsid w:val="005939F4"/>
     <w:rsid w:val="00593E84"/>
     <w:rsid w:val="005A01A1"/>
     <w:rsid w:val="005A7E1B"/>
     <w:rsid w:val="005B22CA"/>
     <w:rsid w:val="005B70A1"/>
     <w:rsid w:val="005B720F"/>
     <w:rsid w:val="005C3F4F"/>
     <w:rsid w:val="005C4091"/>
     <w:rsid w:val="005C76DE"/>
     <w:rsid w:val="005D0DC5"/>
     <w:rsid w:val="005D4A76"/>
     <w:rsid w:val="005E40E0"/>
     <w:rsid w:val="005E6EE2"/>
     <w:rsid w:val="005F287B"/>
     <w:rsid w:val="005F3F12"/>
     <w:rsid w:val="005F6096"/>
     <w:rsid w:val="0060527B"/>
     <w:rsid w:val="00605A00"/>
     <w:rsid w:val="00612659"/>
     <w:rsid w:val="0061392B"/>
     <w:rsid w:val="00614F5F"/>
     <w:rsid w:val="0061587E"/>
     <w:rsid w:val="006172FC"/>
     <w:rsid w:val="00620084"/>
     <w:rsid w:val="00621C9D"/>
     <w:rsid w:val="006226C6"/>
     <w:rsid w:val="00623654"/>
     <w:rsid w:val="00623AB2"/>
     <w:rsid w:val="00623EE9"/>
     <w:rsid w:val="006249EC"/>
     <w:rsid w:val="006263BC"/>
     <w:rsid w:val="006266A4"/>
     <w:rsid w:val="006273C7"/>
     <w:rsid w:val="006365BA"/>
     <w:rsid w:val="00641B4C"/>
     <w:rsid w:val="00650B64"/>
     <w:rsid w:val="00654F61"/>
     <w:rsid w:val="00660859"/>
     <w:rsid w:val="0066127D"/>
     <w:rsid w:val="006618B3"/>
     <w:rsid w:val="00663A65"/>
     <w:rsid w:val="00666FE6"/>
     <w:rsid w:val="0066749C"/>
     <w:rsid w:val="006674DC"/>
     <w:rsid w:val="00672683"/>
     <w:rsid w:val="00672B77"/>
     <w:rsid w:val="00683977"/>
     <w:rsid w:val="00686C8E"/>
+    <w:rsid w:val="006875B4"/>
     <w:rsid w:val="00693CF2"/>
     <w:rsid w:val="00694F9C"/>
     <w:rsid w:val="00696372"/>
     <w:rsid w:val="00697721"/>
     <w:rsid w:val="006A21EA"/>
     <w:rsid w:val="006A754B"/>
     <w:rsid w:val="006B1ECA"/>
     <w:rsid w:val="006B3FC1"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006C09DD"/>
     <w:rsid w:val="006C0A65"/>
     <w:rsid w:val="006C1C11"/>
     <w:rsid w:val="006C1EC9"/>
     <w:rsid w:val="006D5C09"/>
     <w:rsid w:val="006D65B4"/>
     <w:rsid w:val="006E0CB6"/>
     <w:rsid w:val="006E1A3C"/>
     <w:rsid w:val="006E5AD4"/>
     <w:rsid w:val="006F0A0D"/>
     <w:rsid w:val="006F3317"/>
     <w:rsid w:val="006F652E"/>
     <w:rsid w:val="007001FC"/>
     <w:rsid w:val="00701EAD"/>
     <w:rsid w:val="00703A6B"/>
+    <w:rsid w:val="00712056"/>
     <w:rsid w:val="00712532"/>
     <w:rsid w:val="00720C1E"/>
     <w:rsid w:val="00722CD0"/>
     <w:rsid w:val="00726EC5"/>
     <w:rsid w:val="00730D30"/>
     <w:rsid w:val="00731BF3"/>
     <w:rsid w:val="00735F74"/>
+    <w:rsid w:val="0074184D"/>
     <w:rsid w:val="00741895"/>
     <w:rsid w:val="007445DA"/>
     <w:rsid w:val="0075395E"/>
     <w:rsid w:val="0075418C"/>
     <w:rsid w:val="00755254"/>
     <w:rsid w:val="00757127"/>
     <w:rsid w:val="0076668C"/>
     <w:rsid w:val="007722E5"/>
     <w:rsid w:val="007744C0"/>
     <w:rsid w:val="00776259"/>
     <w:rsid w:val="00777A54"/>
     <w:rsid w:val="007823B5"/>
     <w:rsid w:val="007878E5"/>
     <w:rsid w:val="00794817"/>
     <w:rsid w:val="00794A8F"/>
     <w:rsid w:val="007A03D2"/>
     <w:rsid w:val="007A52E9"/>
     <w:rsid w:val="007B1863"/>
     <w:rsid w:val="007B4667"/>
     <w:rsid w:val="007B688B"/>
     <w:rsid w:val="007B7129"/>
     <w:rsid w:val="007B7CF9"/>
     <w:rsid w:val="007C5D9B"/>
+    <w:rsid w:val="007C7D50"/>
     <w:rsid w:val="007D06D5"/>
     <w:rsid w:val="007D37E2"/>
+    <w:rsid w:val="007E159F"/>
     <w:rsid w:val="007F3935"/>
     <w:rsid w:val="007F4B72"/>
     <w:rsid w:val="007F5BF0"/>
     <w:rsid w:val="007F74EB"/>
     <w:rsid w:val="007F780B"/>
     <w:rsid w:val="00804E2D"/>
     <w:rsid w:val="00807937"/>
     <w:rsid w:val="0081063B"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="00813E9E"/>
     <w:rsid w:val="008166D0"/>
     <w:rsid w:val="008178A4"/>
     <w:rsid w:val="00821862"/>
     <w:rsid w:val="00821C9C"/>
     <w:rsid w:val="00825875"/>
     <w:rsid w:val="008258C0"/>
     <w:rsid w:val="00831CB9"/>
     <w:rsid w:val="00831FB0"/>
     <w:rsid w:val="008358B8"/>
     <w:rsid w:val="00846CAD"/>
     <w:rsid w:val="00855FE8"/>
+    <w:rsid w:val="008565A1"/>
     <w:rsid w:val="00863B81"/>
     <w:rsid w:val="00885A3F"/>
     <w:rsid w:val="00886F55"/>
     <w:rsid w:val="00895121"/>
     <w:rsid w:val="00895CAB"/>
     <w:rsid w:val="00896132"/>
     <w:rsid w:val="008964F5"/>
     <w:rsid w:val="008A1516"/>
     <w:rsid w:val="008A26FF"/>
     <w:rsid w:val="008A493D"/>
     <w:rsid w:val="008B1D83"/>
     <w:rsid w:val="008B4D8D"/>
     <w:rsid w:val="008B613E"/>
     <w:rsid w:val="008B71E9"/>
     <w:rsid w:val="008B7C4E"/>
     <w:rsid w:val="008B7E20"/>
     <w:rsid w:val="008C010A"/>
     <w:rsid w:val="008C4CC1"/>
     <w:rsid w:val="008C53AF"/>
     <w:rsid w:val="008C7D38"/>
     <w:rsid w:val="008D1B59"/>
     <w:rsid w:val="008D488B"/>
     <w:rsid w:val="008E4DF1"/>
     <w:rsid w:val="008E78AF"/>
     <w:rsid w:val="008F0F04"/>
     <w:rsid w:val="008F11AF"/>
     <w:rsid w:val="008F4146"/>
     <w:rsid w:val="008F71D2"/>
     <w:rsid w:val="00900D82"/>
     <w:rsid w:val="009018A2"/>
     <w:rsid w:val="00902FE0"/>
     <w:rsid w:val="009106E3"/>
+    <w:rsid w:val="00914627"/>
     <w:rsid w:val="0091603D"/>
     <w:rsid w:val="00922A43"/>
     <w:rsid w:val="00922BF5"/>
+    <w:rsid w:val="00930A6F"/>
+    <w:rsid w:val="00930D88"/>
     <w:rsid w:val="00931499"/>
     <w:rsid w:val="00934D11"/>
     <w:rsid w:val="00935D76"/>
     <w:rsid w:val="00946368"/>
     <w:rsid w:val="0095209B"/>
     <w:rsid w:val="009561B7"/>
     <w:rsid w:val="00965ED7"/>
+    <w:rsid w:val="00970278"/>
     <w:rsid w:val="009725AC"/>
     <w:rsid w:val="00974F53"/>
     <w:rsid w:val="00980706"/>
     <w:rsid w:val="00986A04"/>
     <w:rsid w:val="009909C5"/>
     <w:rsid w:val="00992515"/>
     <w:rsid w:val="009961DB"/>
     <w:rsid w:val="009A00E6"/>
     <w:rsid w:val="009A0D97"/>
     <w:rsid w:val="009A2393"/>
     <w:rsid w:val="009A41AF"/>
     <w:rsid w:val="009B04EF"/>
     <w:rsid w:val="009B2B9D"/>
     <w:rsid w:val="009B3D93"/>
+    <w:rsid w:val="009C423B"/>
     <w:rsid w:val="009C4343"/>
     <w:rsid w:val="009C4966"/>
     <w:rsid w:val="009C5FB7"/>
     <w:rsid w:val="009C6E47"/>
     <w:rsid w:val="009D252D"/>
     <w:rsid w:val="009D361D"/>
     <w:rsid w:val="009D365E"/>
     <w:rsid w:val="009D5C89"/>
     <w:rsid w:val="009D5D4D"/>
     <w:rsid w:val="009D73B9"/>
     <w:rsid w:val="009E5CE4"/>
     <w:rsid w:val="009F1C9A"/>
     <w:rsid w:val="009F220E"/>
     <w:rsid w:val="00A00F00"/>
     <w:rsid w:val="00A00F2B"/>
     <w:rsid w:val="00A06DEC"/>
     <w:rsid w:val="00A06EA4"/>
     <w:rsid w:val="00A06F64"/>
     <w:rsid w:val="00A07ED4"/>
     <w:rsid w:val="00A148BF"/>
     <w:rsid w:val="00A16E4E"/>
     <w:rsid w:val="00A20879"/>
     <w:rsid w:val="00A22AA0"/>
     <w:rsid w:val="00A24B96"/>
     <w:rsid w:val="00A24BD8"/>
@@ -7821,230 +8187,246 @@
     <w:rsid w:val="00A35C39"/>
     <w:rsid w:val="00A37A0E"/>
     <w:rsid w:val="00A4022D"/>
     <w:rsid w:val="00A40605"/>
     <w:rsid w:val="00A41238"/>
     <w:rsid w:val="00A415D6"/>
     <w:rsid w:val="00A45EE5"/>
     <w:rsid w:val="00A50B9A"/>
     <w:rsid w:val="00A51FA1"/>
     <w:rsid w:val="00A52E0E"/>
     <w:rsid w:val="00A5681F"/>
     <w:rsid w:val="00A603E4"/>
     <w:rsid w:val="00A6138C"/>
     <w:rsid w:val="00A625E3"/>
     <w:rsid w:val="00A64C1C"/>
     <w:rsid w:val="00A6753F"/>
     <w:rsid w:val="00A72B73"/>
     <w:rsid w:val="00A73E34"/>
     <w:rsid w:val="00A75941"/>
     <w:rsid w:val="00A77BC3"/>
     <w:rsid w:val="00A83808"/>
     <w:rsid w:val="00A85F44"/>
     <w:rsid w:val="00A87058"/>
     <w:rsid w:val="00A87804"/>
     <w:rsid w:val="00A8781C"/>
+    <w:rsid w:val="00A94428"/>
+    <w:rsid w:val="00A95665"/>
     <w:rsid w:val="00A97BCD"/>
     <w:rsid w:val="00AA33E6"/>
     <w:rsid w:val="00AA3DB5"/>
     <w:rsid w:val="00AA7384"/>
     <w:rsid w:val="00AB3FF7"/>
     <w:rsid w:val="00AC58EF"/>
     <w:rsid w:val="00AD1922"/>
     <w:rsid w:val="00AD4F13"/>
     <w:rsid w:val="00AD6283"/>
     <w:rsid w:val="00AD68FE"/>
     <w:rsid w:val="00AE4AEE"/>
     <w:rsid w:val="00AE6C9C"/>
     <w:rsid w:val="00AF104F"/>
     <w:rsid w:val="00AF106E"/>
     <w:rsid w:val="00B05A15"/>
     <w:rsid w:val="00B13DE0"/>
     <w:rsid w:val="00B17FBC"/>
     <w:rsid w:val="00B23F09"/>
     <w:rsid w:val="00B25302"/>
     <w:rsid w:val="00B27C49"/>
     <w:rsid w:val="00B35338"/>
     <w:rsid w:val="00B36F71"/>
     <w:rsid w:val="00B37064"/>
     <w:rsid w:val="00B40C09"/>
     <w:rsid w:val="00B42A60"/>
     <w:rsid w:val="00B44168"/>
     <w:rsid w:val="00B45497"/>
     <w:rsid w:val="00B4612E"/>
     <w:rsid w:val="00B53266"/>
     <w:rsid w:val="00B54CA6"/>
     <w:rsid w:val="00B62343"/>
     <w:rsid w:val="00B65816"/>
     <w:rsid w:val="00B6799D"/>
     <w:rsid w:val="00B725E9"/>
     <w:rsid w:val="00B76C3E"/>
     <w:rsid w:val="00B835A3"/>
     <w:rsid w:val="00B85A21"/>
     <w:rsid w:val="00B90467"/>
     <w:rsid w:val="00B9157A"/>
     <w:rsid w:val="00B928AA"/>
     <w:rsid w:val="00B9604C"/>
     <w:rsid w:val="00B96FB9"/>
+    <w:rsid w:val="00BA463E"/>
     <w:rsid w:val="00BB0005"/>
     <w:rsid w:val="00BB0C78"/>
     <w:rsid w:val="00BB11E5"/>
     <w:rsid w:val="00BB2469"/>
     <w:rsid w:val="00BB5B42"/>
     <w:rsid w:val="00BC28D3"/>
     <w:rsid w:val="00BD6E9B"/>
+    <w:rsid w:val="00BE0971"/>
     <w:rsid w:val="00BE2AE7"/>
     <w:rsid w:val="00BE49EB"/>
     <w:rsid w:val="00BE611E"/>
     <w:rsid w:val="00BE7666"/>
     <w:rsid w:val="00BF50EA"/>
+    <w:rsid w:val="00BF56DC"/>
     <w:rsid w:val="00BF600B"/>
     <w:rsid w:val="00C03B21"/>
     <w:rsid w:val="00C054F5"/>
     <w:rsid w:val="00C11872"/>
     <w:rsid w:val="00C13B2B"/>
     <w:rsid w:val="00C24116"/>
     <w:rsid w:val="00C30421"/>
     <w:rsid w:val="00C32571"/>
     <w:rsid w:val="00C37B7D"/>
     <w:rsid w:val="00C4215F"/>
     <w:rsid w:val="00C45A3C"/>
     <w:rsid w:val="00C46BA1"/>
     <w:rsid w:val="00C50FC5"/>
     <w:rsid w:val="00C53713"/>
     <w:rsid w:val="00C547B8"/>
     <w:rsid w:val="00C55F46"/>
     <w:rsid w:val="00C57402"/>
     <w:rsid w:val="00C61908"/>
     <w:rsid w:val="00C64F04"/>
     <w:rsid w:val="00C66351"/>
     <w:rsid w:val="00C757C1"/>
     <w:rsid w:val="00C8348D"/>
     <w:rsid w:val="00C8439D"/>
     <w:rsid w:val="00C872C6"/>
+    <w:rsid w:val="00C91360"/>
     <w:rsid w:val="00C9201A"/>
     <w:rsid w:val="00C97AC0"/>
     <w:rsid w:val="00CA10D3"/>
     <w:rsid w:val="00CA4A0D"/>
     <w:rsid w:val="00CA6F65"/>
     <w:rsid w:val="00CA7502"/>
     <w:rsid w:val="00CB49F8"/>
+    <w:rsid w:val="00CD12D6"/>
     <w:rsid w:val="00CD4FC2"/>
     <w:rsid w:val="00CD5981"/>
     <w:rsid w:val="00CD6655"/>
     <w:rsid w:val="00CD6DBA"/>
     <w:rsid w:val="00CE33A0"/>
     <w:rsid w:val="00CE38DC"/>
     <w:rsid w:val="00CE3B38"/>
+    <w:rsid w:val="00CE4C8D"/>
     <w:rsid w:val="00CF1560"/>
     <w:rsid w:val="00CF1657"/>
     <w:rsid w:val="00CF4DE1"/>
     <w:rsid w:val="00CF5E21"/>
     <w:rsid w:val="00CF674B"/>
     <w:rsid w:val="00D03035"/>
     <w:rsid w:val="00D12C80"/>
     <w:rsid w:val="00D261A7"/>
     <w:rsid w:val="00D3276D"/>
     <w:rsid w:val="00D33AA2"/>
     <w:rsid w:val="00D35B65"/>
     <w:rsid w:val="00D36480"/>
     <w:rsid w:val="00D36CDB"/>
     <w:rsid w:val="00D42D7A"/>
     <w:rsid w:val="00D42E3F"/>
     <w:rsid w:val="00D465F7"/>
     <w:rsid w:val="00D47615"/>
+    <w:rsid w:val="00D50026"/>
     <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D65544"/>
     <w:rsid w:val="00D754C1"/>
     <w:rsid w:val="00D81CFA"/>
     <w:rsid w:val="00DA39DD"/>
     <w:rsid w:val="00DA444D"/>
     <w:rsid w:val="00DA7818"/>
     <w:rsid w:val="00DC09E4"/>
     <w:rsid w:val="00DC4783"/>
     <w:rsid w:val="00DD1393"/>
     <w:rsid w:val="00DD6D15"/>
     <w:rsid w:val="00DE0BEE"/>
     <w:rsid w:val="00DE190A"/>
     <w:rsid w:val="00DE2BC8"/>
     <w:rsid w:val="00DE3126"/>
     <w:rsid w:val="00DE7335"/>
     <w:rsid w:val="00DE7B4A"/>
     <w:rsid w:val="00E00AEE"/>
     <w:rsid w:val="00E11ED4"/>
     <w:rsid w:val="00E15C57"/>
     <w:rsid w:val="00E20446"/>
     <w:rsid w:val="00E225D2"/>
     <w:rsid w:val="00E23B02"/>
     <w:rsid w:val="00E24933"/>
     <w:rsid w:val="00E24DC4"/>
     <w:rsid w:val="00E25519"/>
+    <w:rsid w:val="00E27246"/>
     <w:rsid w:val="00E3555C"/>
     <w:rsid w:val="00E37F40"/>
     <w:rsid w:val="00E42C2A"/>
+    <w:rsid w:val="00E50141"/>
+    <w:rsid w:val="00E529C6"/>
     <w:rsid w:val="00E54C82"/>
     <w:rsid w:val="00E57032"/>
     <w:rsid w:val="00E572F0"/>
     <w:rsid w:val="00E62E21"/>
     <w:rsid w:val="00E63C5C"/>
     <w:rsid w:val="00E750FA"/>
     <w:rsid w:val="00E77304"/>
     <w:rsid w:val="00E82D93"/>
     <w:rsid w:val="00E84A70"/>
     <w:rsid w:val="00E90142"/>
     <w:rsid w:val="00E911E2"/>
     <w:rsid w:val="00E918D4"/>
     <w:rsid w:val="00E93E8B"/>
     <w:rsid w:val="00EA473E"/>
     <w:rsid w:val="00EB09CA"/>
     <w:rsid w:val="00EB150D"/>
     <w:rsid w:val="00EB27C5"/>
+    <w:rsid w:val="00EC4CEA"/>
     <w:rsid w:val="00EC50ED"/>
     <w:rsid w:val="00EC5EE6"/>
     <w:rsid w:val="00ED0A5C"/>
     <w:rsid w:val="00ED0B02"/>
     <w:rsid w:val="00ED3274"/>
     <w:rsid w:val="00ED3CBA"/>
     <w:rsid w:val="00ED41AB"/>
     <w:rsid w:val="00ED6FFD"/>
     <w:rsid w:val="00EE0341"/>
     <w:rsid w:val="00EE04BD"/>
     <w:rsid w:val="00EE1ADD"/>
     <w:rsid w:val="00EE38E8"/>
     <w:rsid w:val="00EE5009"/>
     <w:rsid w:val="00EE750D"/>
     <w:rsid w:val="00EF076B"/>
     <w:rsid w:val="00EF171E"/>
     <w:rsid w:val="00EF3A08"/>
     <w:rsid w:val="00EF65E3"/>
     <w:rsid w:val="00F00C90"/>
     <w:rsid w:val="00F01D4F"/>
     <w:rsid w:val="00F10A61"/>
     <w:rsid w:val="00F14445"/>
     <w:rsid w:val="00F15755"/>
+    <w:rsid w:val="00F22B1B"/>
     <w:rsid w:val="00F23CFC"/>
+    <w:rsid w:val="00F25B8B"/>
     <w:rsid w:val="00F267D5"/>
+    <w:rsid w:val="00F32063"/>
     <w:rsid w:val="00F34933"/>
     <w:rsid w:val="00F352D8"/>
     <w:rsid w:val="00F35F85"/>
     <w:rsid w:val="00F47F69"/>
     <w:rsid w:val="00F51C50"/>
     <w:rsid w:val="00F570CD"/>
     <w:rsid w:val="00F6170F"/>
     <w:rsid w:val="00F62897"/>
     <w:rsid w:val="00F6767E"/>
     <w:rsid w:val="00F704DD"/>
     <w:rsid w:val="00F71E7C"/>
     <w:rsid w:val="00F75602"/>
     <w:rsid w:val="00F756F5"/>
     <w:rsid w:val="00F75F08"/>
     <w:rsid w:val="00F7795E"/>
     <w:rsid w:val="00F85C06"/>
     <w:rsid w:val="00FA1501"/>
     <w:rsid w:val="00FA4FF4"/>
     <w:rsid w:val="00FA70D3"/>
     <w:rsid w:val="00FB05A5"/>
     <w:rsid w:val="00FB5C1B"/>
     <w:rsid w:val="00FC234C"/>
     <w:rsid w:val="00FC4694"/>
     <w:rsid w:val="00FD2506"/>
     <w:rsid w:val="00FD35B7"/>
@@ -8797,54 +9179,54 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="316031720">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leominster-state-forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+16176261250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leominster-state-forest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bostonharborislands.org/spectacle-island/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088662526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+16176261250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5086368816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088227405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/winthrop-shore-reservation" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135280904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(617)%20626%201250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr-beach-wheelchairs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9116,50 +9498,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a92ca27a69d208ae66213aa096fcbf7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96654e01d0a87446fdae772a00ec2db8" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9361,157 +9752,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9544D20B-41E2-46AF-81F6-D345FE8E93D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B4001C-DD9F-46E4-8C8D-F0B9B7C6D4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E65671-CE1F-4194-A6C5-315FD8513457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CCAB1E8-C0FF-4F17-A10F-BB599B7C75E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9473</Characters>
+  <Pages>4</Pages>
+  <Words>1720</Words>
+  <Characters>9805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Massachusetts Department of Conservation and Recreation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environmental Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10699</CharactersWithSpaces>
+  <CharactersWithSpaces>11502</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Department of Conservation and Recreation</dc:title>
   <dc:subject/>
   <dc:creator>mmarchello</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>