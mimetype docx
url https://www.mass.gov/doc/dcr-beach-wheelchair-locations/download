--- v4 (2026-08-11)
+++ v5 (2026-09-25)
@@ -1,45 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D7BAF10" w14:textId="47DABD85" w:rsidR="00B13DE0" w:rsidRDefault="00C03B21" w:rsidP="00291542">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -115,81 +119,65 @@
       <w:r w:rsidR="001A5E76">
         <w:t>vailable on a first-come, first-served basis and are managed by waterfront supervisors</w:t>
       </w:r>
       <w:r w:rsidR="00712532">
         <w:t xml:space="preserve"> at guarded beaches and park staff at unguarded beaches</w:t>
       </w:r>
       <w:r w:rsidR="001A5E76">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008D488B" w:rsidRPr="008D488B">
         <w:t xml:space="preserve">Beach wheelchairs are available when weather conditions are favorable and waterfronts are staffed, typically between Memorial Day and Labor Day. </w:t>
       </w:r>
       <w:r w:rsidR="005E40E0" w:rsidRPr="005E40E0">
         <w:t xml:space="preserve">There is no cost to use a beach wheelchair, but please be sure to bring </w:t>
       </w:r>
       <w:r w:rsidR="007001FC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
         <w:t xml:space="preserve"> companion</w:t>
       </w:r>
       <w:r w:rsidR="007001FC">
         <w:t xml:space="preserve"> with you. Your companion needs</w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
-        <w:t xml:space="preserve"> to be in physical and mental condition to push you </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the beach wheelchair and maintain control of it, and to </w:t>
+        <w:t xml:space="preserve"> to be in physical and mental condition to push you in the beach wheelchair and maintain control of it, and to </w:t>
       </w:r>
       <w:r w:rsidR="00313EBE">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r w:rsidR="007001FC" w:rsidRPr="007001FC">
         <w:t>transfer assistance if you need it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00381627" w14:textId="231BB9DD" w:rsidR="00E20446" w:rsidRDefault="00E20446" w:rsidP="006674DC">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E20446">
-        <w:t xml:space="preserve">You can use beach wheelchairs </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
+        <w:t xml:space="preserve">You can use beach wheelchairs on gentle, sandy areas without rocks or debris when weather and beach conditions are good. If there are cobblestones or other obstacles at the tideline, you may not be able get to the edge of the water in your beach wheelchair. Waterfront supervisors and beach staff will tell you which areas of the beach have good conditions to use the chair. </w:t>
       </w:r>
       <w:r w:rsidR="00026826">
         <w:t xml:space="preserve">We recommend that you use the seatbelt or harness while in a beach wheelchair. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20446">
         <w:t>Please follow all directions and requests from DCR staff while using a beach wheelchair.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4F652C" w14:textId="4F39BCFB" w:rsidR="003E67EC" w:rsidRDefault="002F0E02" w:rsidP="000E715E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0E02">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>and and s</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0E02">
         <w:t xml:space="preserve">unbathing beach wheelchairs </w:t>
       </w:r>
       <w:r w:rsidR="003E67EC">
         <w:t xml:space="preserve">are upright and </w:t>
       </w:r>
@@ -220,65 +208,57 @@
       <w:r w:rsidR="006B3FC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve">Coast Guard-certified </w:t>
       </w:r>
       <w:r w:rsidR="008C53AF">
         <w:t>lifejacket</w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t xml:space="preserve"> and wear it while you are floating in the chair. You</w:t>
       </w:r>
       <w:r w:rsidR="001A0815">
         <w:t xml:space="preserve">r companion will need to </w:t>
       </w:r>
       <w:r w:rsidR="00523274" w:rsidRPr="00523274">
         <w:t>stay close and control the chair while it is in the water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDFF87B" w14:textId="1F049EDE" w:rsidR="00523274" w:rsidRDefault="006C1C11" w:rsidP="000E715E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00523274">
-        <w:t xml:space="preserve">An adult needs to </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">be responsible for the </w:t>
+        <w:t xml:space="preserve">An adult needs to be responsible for the </w:t>
       </w:r>
       <w:r w:rsidR="002F0E02">
         <w:t xml:space="preserve">beach wheelchair </w:t>
       </w:r>
       <w:r w:rsidRPr="00523274">
-        <w:t>at all times</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>at all times.</w:t>
       </w:r>
       <w:r w:rsidR="000E715E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
         <w:t xml:space="preserve">The weight limit for </w:t>
       </w:r>
       <w:r w:rsidR="000E715E">
         <w:t xml:space="preserve">sand </w:t>
       </w:r>
       <w:r w:rsidR="009D5D4D">
         <w:t xml:space="preserve">and sunbathing </w:t>
       </w:r>
       <w:r w:rsidR="000E715E" w:rsidRPr="00067DAC">
         <w:t>beach wheelchairs is 275 pounds. The weight limit for floating beach wheelchairs is 300 pounds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6923E445" w14:textId="77777777" w:rsidR="00B54CA6" w:rsidRPr="00B9604C" w:rsidRDefault="00B54CA6" w:rsidP="00B54CA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9604C">
         <w:t>West Region</w:t>
       </w:r>
     </w:p>
@@ -701,51 +681,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA1501" w:rsidRPr="00B9604C" w14:paraId="370FA6C1" w14:textId="77777777" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D21C75" w14:textId="30F22FDE" w:rsidR="00FA1501" w:rsidRPr="00047B62" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00566D90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Clarksburg State Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
-              <w:t>, Mauserts Pond</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
+              <w:t>Mauserts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00387298" w:rsidRPr="00047B62">
+              <w:t xml:space="preserve"> Pond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="429A80C8" w14:textId="0C9E366C" w:rsidR="00FA1501" w:rsidRPr="00B9604C" w:rsidRDefault="00FA1501" w:rsidP="009D375B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Clarksburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1145" w:type="dxa"/>
           </w:tcPr>
@@ -905,79 +893,57 @@
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="681F7B95" w14:textId="5D8E2D09" w:rsidR="0066127D" w:rsidRPr="00B9604C" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00ED0A5C">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> at the </w:t>
+            </w:r>
             <w:r w:rsidR="00A85F44">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>day use</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">day use </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="166E30DF" w14:textId="50907D25" w:rsidTr="004C16FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A88B815" w14:textId="17B6A4D0" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
@@ -2142,79 +2108,51 @@
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1C1376" w14:textId="0BE2D15B" w:rsidR="0066127D" w:rsidRDefault="0066749C" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk to </w:t>
             </w:r>
             <w:r w:rsidR="00650B64">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>lifeguards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> beach.</w:t>
+              <w:t xml:space="preserve"> at the day use beach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066127D" w:rsidRPr="00B9604C" w14:paraId="1AF473FA" w14:textId="3789DE78" w:rsidTr="0066127D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F12E10" w14:textId="3179F166" w:rsidR="0066127D" w:rsidRPr="00454D0F" w:rsidRDefault="0066127D" w:rsidP="0066127D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00454D0F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Lake Wyola State Park</w:t>
               </w:r>
@@ -3618,55 +3556,55 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067DAC">
         <w:t xml:space="preserve">Boston </w:t>
       </w:r>
       <w:r>
         <w:t>Metro Area</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="A list of beach wheelchair locations in the Boston Region."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5419"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="7652"/>
+        <w:gridCol w:w="5755"/>
+        <w:gridCol w:w="2221"/>
+        <w:gridCol w:w="1246"/>
+        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="8010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00895CAB" w:rsidRPr="00067DAC" w14:paraId="53C702FE" w14:textId="77777777" w:rsidTr="00330BD2">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DBE1994" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Title_Boston_Region"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
               </w:rPr>
               <w:t>Location</w:t>
@@ -3908,61 +3846,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11783C9D" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>E. Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBA1D10" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
-[...9 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="4CBA1D10" w14:textId="19164A85" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="005855DE" w:rsidP="00207808">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF9DA56" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
@@ -4692,99 +4630,93 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58BB8CF0" w14:textId="5C69BD79" w:rsidR="008F0F04" w:rsidRDefault="008F0F04" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1AAE87" w14:textId="51B9B2EF" w:rsidR="008F0F04" w:rsidRDefault="00C91360" w:rsidP="008F0F04">
-[...15 lines deleted...]
-              <w:t>(temporarily removed for maintenance)</w:t>
+          <w:p w14:paraId="2E1AAE87" w14:textId="046E2D34" w:rsidR="008F0F04" w:rsidRDefault="005855DE" w:rsidP="008F0F04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50A634A1" w14:textId="507498AD" w:rsidR="008F0F04" w:rsidRDefault="00A24BD8" w:rsidP="008F0F04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A24BD8">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talk to lifeguards at the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">Talk to lifeguards at the beach, or contact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A24BD8">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>beach, or</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>MassParks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A24BD8">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> contact MassParks in advance at </w:t>
+              <w:t xml:space="preserve"> in advance at </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="0035252E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>(617) 626-1250</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0035252E">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t> or </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="0035252E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>mass.parks@mass.gov</w:t>
@@ -4959,51 +4891,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AAD8531" w14:textId="0C6EF1C6" w:rsidR="00A95665" w:rsidRDefault="00330BD2" w:rsidP="004761EB">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve">Beach is unguarded. </w:t>
             </w:r>
             <w:r w:rsidR="00A95665">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00A95665" w:rsidRPr="00A24BD8">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>ontact MassParks in advance at </w:t>
+              <w:t xml:space="preserve">ontact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A95665" w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>MassParks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A95665" w:rsidRPr="00A24BD8">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in advance at </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="007362C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                 </w:rPr>
                 <w:t>(617) 626</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:r w:rsidRPr="007362C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Segoe UI"/>
                 </w:rPr>
                 <w:t>1250</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -5073,61 +5019,61 @@
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5449D568" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067DAC">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Quincy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8CD69E" w14:textId="67AE2229" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00F22B1B" w:rsidP="00207808">
+          <w:p w14:paraId="2F8CD69E" w14:textId="5EE17B01" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00F22B1B" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F22B1B">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
-              <w:t>0 (temporarily removed for maintenance)</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49122B16" w14:textId="77777777" w:rsidR="00895CAB" w:rsidRPr="00067DAC" w:rsidRDefault="00895CAB" w:rsidP="00207808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
@@ -6942,51 +6888,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>Beach is unguarded. Talk to park staff at the comfort station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D2EEF21" w14:textId="66395B56" w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidRDefault="004761EB" w:rsidP="00A20879">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="5F1B7869">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770CFB00" wp14:editId="70F5E1FC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>690688</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>282575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2986282" cy="1035939"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1196590064" name="Picture 1" descr="DCR logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1196590064" name="Picture 1" descr="DCR logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId70" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7060,81 +7006,85 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4096385" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidSect="0001627A">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId73"/>
+    <w:sectPr w:rsidR="00296813" w:rsidRPr="00067DAC" w:rsidSect="00D93BFB">
+      <w:headerReference w:type="even" r:id="rId72"/>
+      <w:headerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="even" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:headerReference w:type="first" r:id="rId76"/>
+      <w:footerReference w:type="first" r:id="rId77"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E5B23F4" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
+    <w:p w14:paraId="6F21E38D" w14:textId="77777777" w:rsidR="00A02D69" w:rsidRDefault="00A02D69" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51840BB2" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
+    <w:p w14:paraId="25CD16B3" w14:textId="77777777" w:rsidR="00A02D69" w:rsidRDefault="00A02D69" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06AA48DE" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4"/>
+    <w:p w14:paraId="587BC7D6" w14:textId="77777777" w:rsidR="00A02D69" w:rsidRDefault="00A02D69"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7144,81 +7094,121 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C3836E7" w14:textId="77777777" w:rsidR="002309B6" w:rsidRDefault="002309B6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2474324A" w14:textId="4B9712F6" w:rsidR="00DD1393" w:rsidRPr="009E5CE4" w:rsidRDefault="00DD1393" w:rsidP="009E5CE4">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7507B3B4" w14:textId="77777777" w:rsidR="002309B6" w:rsidRDefault="002309B6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41CDE1FF" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
+    <w:p w14:paraId="6028B7EC" w14:textId="77777777" w:rsidR="00A02D69" w:rsidRDefault="00A02D69" w:rsidP="00067D30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A2A8EDB" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4" w:rsidP="00067D30">
+    <w:p w14:paraId="3D08B5E2" w14:textId="77777777" w:rsidR="00A02D69" w:rsidRDefault="00A02D69" w:rsidP="00067D30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27BF9579" w14:textId="77777777" w:rsidR="006875B4" w:rsidRDefault="006875B4"/>
+    <w:p w14:paraId="4EF88527" w14:textId="77777777" w:rsidR="00A02D69" w:rsidRDefault="00A02D69"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13DB43B4" w14:textId="77777777" w:rsidR="002309B6" w:rsidRDefault="002309B6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53D789A0" w14:textId="77777777" w:rsidR="002309B6" w:rsidRDefault="002309B6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37FFEE92" w14:textId="58BAA839" w:rsidR="00EE5009" w:rsidRPr="009E5CE4" w:rsidRDefault="006F0A0D" w:rsidP="00BC28D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
       <w:rPr>
         <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34162DD4" wp14:editId="0BD4717F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
@@ -7371,115 +7361,127 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve">Beach </w:t>
     </w:r>
     <w:r w:rsidRPr="00DA39DD">
       <w:t>Wheelchair</w:t>
     </w:r>
     <w:r w:rsidRPr="009E5CE4">
       <w:t xml:space="preserve"> Locations</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="003A06D8">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1916102D" w14:textId="3AE402CE" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
+  <w:p w14:paraId="1916102D" w14:textId="719EB796" w:rsidR="00EE5009" w:rsidRPr="00117E34" w:rsidRDefault="00EE5009" w:rsidP="00BC28D3">
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
     <w:r w:rsidR="00586BC2">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E50141">
+    <w:r w:rsidR="005855DE">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t>July</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>August 13</w:t>
     </w:r>
     <w:r w:rsidR="0074184D">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t xml:space="preserve">19, </w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="003A06D8">
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve">. For the most current information, please visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="00582F2C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>mass.gov/dcr-beach-wheelchairs</w:t>
+        <w:t>mass.gov/dcr</w:t>
       </w:r>
+      <w:r w:rsidR="002309B6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002309B6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>BeachWheelchairs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A7701C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -7663,99 +7665,100 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="731200575">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2001032454">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2120298605">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2062288542">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="82000534">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1034306688">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F14E3"/>
     <w:rsid w:val="000016A1"/>
     <w:rsid w:val="00006125"/>
     <w:rsid w:val="00011492"/>
     <w:rsid w:val="000117DF"/>
     <w:rsid w:val="0001627A"/>
     <w:rsid w:val="000217B2"/>
     <w:rsid w:val="00025261"/>
     <w:rsid w:val="00026826"/>
     <w:rsid w:val="000274C8"/>
     <w:rsid w:val="00030366"/>
     <w:rsid w:val="00032C75"/>
     <w:rsid w:val="000358F3"/>
     <w:rsid w:val="00036FD4"/>
     <w:rsid w:val="00045A64"/>
     <w:rsid w:val="00047388"/>
     <w:rsid w:val="00047B62"/>
+    <w:rsid w:val="00051D23"/>
     <w:rsid w:val="0005332E"/>
     <w:rsid w:val="00057CB7"/>
     <w:rsid w:val="00064688"/>
     <w:rsid w:val="00067D30"/>
     <w:rsid w:val="00067DAC"/>
     <w:rsid w:val="00074106"/>
     <w:rsid w:val="000745FF"/>
     <w:rsid w:val="000750CE"/>
     <w:rsid w:val="00076263"/>
     <w:rsid w:val="00077D32"/>
     <w:rsid w:val="0008073D"/>
     <w:rsid w:val="00080BC1"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="000850B2"/>
     <w:rsid w:val="00090603"/>
     <w:rsid w:val="00093177"/>
     <w:rsid w:val="00093B47"/>
     <w:rsid w:val="000948CD"/>
     <w:rsid w:val="000A3CE2"/>
     <w:rsid w:val="000A6CCA"/>
     <w:rsid w:val="000B01C0"/>
     <w:rsid w:val="000B134C"/>
     <w:rsid w:val="000B1AE2"/>
     <w:rsid w:val="000B7CB3"/>
     <w:rsid w:val="000C4C56"/>
@@ -7792,135 +7795,138 @@
     <w:rsid w:val="00176751"/>
     <w:rsid w:val="00181224"/>
     <w:rsid w:val="00186D6A"/>
     <w:rsid w:val="001904E2"/>
     <w:rsid w:val="001923AE"/>
     <w:rsid w:val="00192E24"/>
     <w:rsid w:val="0019588B"/>
     <w:rsid w:val="001A0815"/>
     <w:rsid w:val="001A545E"/>
     <w:rsid w:val="001A5827"/>
     <w:rsid w:val="001A5E76"/>
     <w:rsid w:val="001B258C"/>
     <w:rsid w:val="001B40DC"/>
     <w:rsid w:val="001B7351"/>
     <w:rsid w:val="001C0EF5"/>
     <w:rsid w:val="001D0867"/>
     <w:rsid w:val="001E6A3A"/>
     <w:rsid w:val="001F1543"/>
     <w:rsid w:val="001F1606"/>
     <w:rsid w:val="00203C86"/>
     <w:rsid w:val="00207176"/>
     <w:rsid w:val="00210100"/>
     <w:rsid w:val="002103AB"/>
     <w:rsid w:val="0022537D"/>
     <w:rsid w:val="00225E00"/>
+    <w:rsid w:val="002309B6"/>
     <w:rsid w:val="00231E37"/>
     <w:rsid w:val="00236AA7"/>
     <w:rsid w:val="00236F5B"/>
     <w:rsid w:val="002438C4"/>
     <w:rsid w:val="00256AD1"/>
     <w:rsid w:val="00257467"/>
     <w:rsid w:val="0026150A"/>
     <w:rsid w:val="00270781"/>
     <w:rsid w:val="00281638"/>
     <w:rsid w:val="00287379"/>
     <w:rsid w:val="00291542"/>
     <w:rsid w:val="002948D4"/>
     <w:rsid w:val="00296813"/>
     <w:rsid w:val="002A01A7"/>
     <w:rsid w:val="002A25C1"/>
     <w:rsid w:val="002A7F54"/>
     <w:rsid w:val="002B02E8"/>
     <w:rsid w:val="002B1371"/>
     <w:rsid w:val="002B26A7"/>
     <w:rsid w:val="002C06B9"/>
     <w:rsid w:val="002C1024"/>
     <w:rsid w:val="002C2136"/>
     <w:rsid w:val="002D0574"/>
     <w:rsid w:val="002D1182"/>
     <w:rsid w:val="002D6735"/>
     <w:rsid w:val="002D766B"/>
     <w:rsid w:val="002E04CA"/>
     <w:rsid w:val="002E3E2A"/>
     <w:rsid w:val="002E4F1E"/>
     <w:rsid w:val="002F0E02"/>
     <w:rsid w:val="002F395A"/>
     <w:rsid w:val="002F3B80"/>
     <w:rsid w:val="002F72E3"/>
     <w:rsid w:val="003016D1"/>
     <w:rsid w:val="003056BF"/>
     <w:rsid w:val="0030600B"/>
     <w:rsid w:val="003108AA"/>
     <w:rsid w:val="00310ED8"/>
     <w:rsid w:val="003134DA"/>
     <w:rsid w:val="00313EBE"/>
+    <w:rsid w:val="003159E2"/>
     <w:rsid w:val="00315ECF"/>
     <w:rsid w:val="0031619C"/>
     <w:rsid w:val="00316C86"/>
     <w:rsid w:val="00320235"/>
     <w:rsid w:val="00320D12"/>
     <w:rsid w:val="0032136E"/>
     <w:rsid w:val="00321878"/>
     <w:rsid w:val="00323A4B"/>
     <w:rsid w:val="003244D6"/>
     <w:rsid w:val="0032569C"/>
     <w:rsid w:val="00327A0E"/>
     <w:rsid w:val="00330160"/>
     <w:rsid w:val="00330BD2"/>
     <w:rsid w:val="003323C0"/>
     <w:rsid w:val="00335132"/>
     <w:rsid w:val="00337FBD"/>
     <w:rsid w:val="0035252E"/>
     <w:rsid w:val="003530F5"/>
     <w:rsid w:val="00353966"/>
     <w:rsid w:val="003575D9"/>
     <w:rsid w:val="00375233"/>
     <w:rsid w:val="00381D91"/>
     <w:rsid w:val="0038491C"/>
     <w:rsid w:val="00387298"/>
     <w:rsid w:val="00392244"/>
     <w:rsid w:val="00394815"/>
     <w:rsid w:val="0039711B"/>
     <w:rsid w:val="003A06D8"/>
     <w:rsid w:val="003A21CB"/>
     <w:rsid w:val="003A2412"/>
     <w:rsid w:val="003A5662"/>
     <w:rsid w:val="003A670A"/>
     <w:rsid w:val="003B0811"/>
     <w:rsid w:val="003B3951"/>
     <w:rsid w:val="003C33C0"/>
     <w:rsid w:val="003D4A60"/>
     <w:rsid w:val="003D715D"/>
     <w:rsid w:val="003E67EC"/>
     <w:rsid w:val="003E67F5"/>
     <w:rsid w:val="003F19FF"/>
     <w:rsid w:val="003F2B7E"/>
     <w:rsid w:val="003F3914"/>
     <w:rsid w:val="003F6E72"/>
     <w:rsid w:val="00402370"/>
     <w:rsid w:val="00402F4E"/>
+    <w:rsid w:val="00416263"/>
     <w:rsid w:val="00416A1F"/>
     <w:rsid w:val="00420A7D"/>
     <w:rsid w:val="0043061E"/>
     <w:rsid w:val="0043288C"/>
     <w:rsid w:val="00437112"/>
     <w:rsid w:val="00442AF1"/>
     <w:rsid w:val="00443BA1"/>
     <w:rsid w:val="004532AC"/>
     <w:rsid w:val="004549EA"/>
     <w:rsid w:val="00454D0F"/>
     <w:rsid w:val="00454D9E"/>
     <w:rsid w:val="00456CD8"/>
     <w:rsid w:val="004576F7"/>
     <w:rsid w:val="00461132"/>
     <w:rsid w:val="004613C5"/>
     <w:rsid w:val="00464CC2"/>
     <w:rsid w:val="00476073"/>
     <w:rsid w:val="004761EB"/>
     <w:rsid w:val="004855EE"/>
     <w:rsid w:val="00487477"/>
     <w:rsid w:val="00487BFB"/>
     <w:rsid w:val="0049514B"/>
     <w:rsid w:val="004A197D"/>
     <w:rsid w:val="004A54F5"/>
     <w:rsid w:val="004B3C49"/>
@@ -7937,70 +7943,72 @@
     <w:rsid w:val="004F2B9F"/>
     <w:rsid w:val="004F34F0"/>
     <w:rsid w:val="004F4853"/>
     <w:rsid w:val="004F5E94"/>
     <w:rsid w:val="00504899"/>
     <w:rsid w:val="005124DA"/>
     <w:rsid w:val="005218B0"/>
     <w:rsid w:val="00523274"/>
     <w:rsid w:val="00523993"/>
     <w:rsid w:val="0053195A"/>
     <w:rsid w:val="00532E1B"/>
     <w:rsid w:val="005427BA"/>
     <w:rsid w:val="005447F5"/>
     <w:rsid w:val="00547A2F"/>
     <w:rsid w:val="00556290"/>
     <w:rsid w:val="005572B8"/>
     <w:rsid w:val="005578C4"/>
     <w:rsid w:val="00561E7E"/>
     <w:rsid w:val="00566D90"/>
     <w:rsid w:val="005701D7"/>
     <w:rsid w:val="00571E95"/>
     <w:rsid w:val="0057388A"/>
     <w:rsid w:val="00582F2C"/>
     <w:rsid w:val="00584010"/>
     <w:rsid w:val="00584B95"/>
+    <w:rsid w:val="005855DE"/>
     <w:rsid w:val="00586BC2"/>
     <w:rsid w:val="00590A41"/>
     <w:rsid w:val="00592FE0"/>
     <w:rsid w:val="005939F4"/>
     <w:rsid w:val="00593E84"/>
     <w:rsid w:val="005A01A1"/>
     <w:rsid w:val="005A7E1B"/>
     <w:rsid w:val="005B22CA"/>
     <w:rsid w:val="005B70A1"/>
     <w:rsid w:val="005B720F"/>
     <w:rsid w:val="005C3F4F"/>
     <w:rsid w:val="005C4091"/>
     <w:rsid w:val="005C76DE"/>
     <w:rsid w:val="005D0DC5"/>
     <w:rsid w:val="005D4A76"/>
     <w:rsid w:val="005E40E0"/>
     <w:rsid w:val="005E6EE2"/>
     <w:rsid w:val="005F287B"/>
     <w:rsid w:val="005F3F12"/>
     <w:rsid w:val="005F6096"/>
+    <w:rsid w:val="00602708"/>
     <w:rsid w:val="0060527B"/>
     <w:rsid w:val="00605A00"/>
     <w:rsid w:val="00612659"/>
     <w:rsid w:val="0061392B"/>
     <w:rsid w:val="00614F5F"/>
     <w:rsid w:val="0061587E"/>
     <w:rsid w:val="006172FC"/>
     <w:rsid w:val="00620084"/>
     <w:rsid w:val="00621C9D"/>
     <w:rsid w:val="006226C6"/>
     <w:rsid w:val="00623654"/>
     <w:rsid w:val="00623AB2"/>
     <w:rsid w:val="00623EE9"/>
     <w:rsid w:val="006249EC"/>
     <w:rsid w:val="006263BC"/>
     <w:rsid w:val="006266A4"/>
     <w:rsid w:val="006273C7"/>
     <w:rsid w:val="006365BA"/>
     <w:rsid w:val="00641B4C"/>
     <w:rsid w:val="00650B64"/>
     <w:rsid w:val="00654F61"/>
     <w:rsid w:val="00660859"/>
     <w:rsid w:val="0066127D"/>
     <w:rsid w:val="006618B3"/>
     <w:rsid w:val="00663A65"/>
@@ -8060,50 +8068,51 @@
     <w:rsid w:val="007878E5"/>
     <w:rsid w:val="00794817"/>
     <w:rsid w:val="00794A8F"/>
     <w:rsid w:val="007A03D2"/>
     <w:rsid w:val="007A52E9"/>
     <w:rsid w:val="007B1863"/>
     <w:rsid w:val="007B4667"/>
     <w:rsid w:val="007B688B"/>
     <w:rsid w:val="007B7129"/>
     <w:rsid w:val="007B7CF9"/>
     <w:rsid w:val="007C5D9B"/>
     <w:rsid w:val="007C7D50"/>
     <w:rsid w:val="007D06D5"/>
     <w:rsid w:val="007D37E2"/>
     <w:rsid w:val="007E159F"/>
     <w:rsid w:val="007F3935"/>
     <w:rsid w:val="007F4B72"/>
     <w:rsid w:val="007F5BF0"/>
     <w:rsid w:val="007F74EB"/>
     <w:rsid w:val="007F780B"/>
     <w:rsid w:val="00804E2D"/>
     <w:rsid w:val="00807937"/>
     <w:rsid w:val="0081063B"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="00813E9E"/>
+    <w:rsid w:val="0081507B"/>
     <w:rsid w:val="008166D0"/>
     <w:rsid w:val="008178A4"/>
     <w:rsid w:val="00821862"/>
     <w:rsid w:val="00821C9C"/>
     <w:rsid w:val="00825875"/>
     <w:rsid w:val="008258C0"/>
     <w:rsid w:val="00831CB9"/>
     <w:rsid w:val="00831FB0"/>
     <w:rsid w:val="008358B8"/>
     <w:rsid w:val="00846CAD"/>
     <w:rsid w:val="00855FE8"/>
     <w:rsid w:val="008565A1"/>
     <w:rsid w:val="00863B81"/>
     <w:rsid w:val="00885A3F"/>
     <w:rsid w:val="00886F55"/>
     <w:rsid w:val="00895121"/>
     <w:rsid w:val="00895CAB"/>
     <w:rsid w:val="00896132"/>
     <w:rsid w:val="008964F5"/>
     <w:rsid w:val="008A1516"/>
     <w:rsid w:val="008A26FF"/>
     <w:rsid w:val="008A493D"/>
     <w:rsid w:val="008B1D83"/>
     <w:rsid w:val="008B4D8D"/>
     <w:rsid w:val="008B613E"/>
@@ -8148,50 +8157,51 @@
     <w:rsid w:val="00992515"/>
     <w:rsid w:val="009961DB"/>
     <w:rsid w:val="009A00E6"/>
     <w:rsid w:val="009A0D97"/>
     <w:rsid w:val="009A2393"/>
     <w:rsid w:val="009A41AF"/>
     <w:rsid w:val="009B04EF"/>
     <w:rsid w:val="009B2B9D"/>
     <w:rsid w:val="009B3D93"/>
     <w:rsid w:val="009C423B"/>
     <w:rsid w:val="009C4343"/>
     <w:rsid w:val="009C4966"/>
     <w:rsid w:val="009C5FB7"/>
     <w:rsid w:val="009C6E47"/>
     <w:rsid w:val="009D252D"/>
     <w:rsid w:val="009D361D"/>
     <w:rsid w:val="009D365E"/>
     <w:rsid w:val="009D5C89"/>
     <w:rsid w:val="009D5D4D"/>
     <w:rsid w:val="009D73B9"/>
     <w:rsid w:val="009E5CE4"/>
     <w:rsid w:val="009F1C9A"/>
     <w:rsid w:val="009F220E"/>
     <w:rsid w:val="00A00F00"/>
     <w:rsid w:val="00A00F2B"/>
+    <w:rsid w:val="00A02D69"/>
     <w:rsid w:val="00A06DEC"/>
     <w:rsid w:val="00A06EA4"/>
     <w:rsid w:val="00A06F64"/>
     <w:rsid w:val="00A07ED4"/>
     <w:rsid w:val="00A148BF"/>
     <w:rsid w:val="00A16E4E"/>
     <w:rsid w:val="00A20879"/>
     <w:rsid w:val="00A22AA0"/>
     <w:rsid w:val="00A24B96"/>
     <w:rsid w:val="00A24BD8"/>
     <w:rsid w:val="00A2609F"/>
     <w:rsid w:val="00A27DFE"/>
     <w:rsid w:val="00A31512"/>
     <w:rsid w:val="00A3425C"/>
     <w:rsid w:val="00A35C39"/>
     <w:rsid w:val="00A37A0E"/>
     <w:rsid w:val="00A4022D"/>
     <w:rsid w:val="00A40605"/>
     <w:rsid w:val="00A41238"/>
     <w:rsid w:val="00A415D6"/>
     <w:rsid w:val="00A45EE5"/>
     <w:rsid w:val="00A50B9A"/>
     <w:rsid w:val="00A51FA1"/>
     <w:rsid w:val="00A52E0E"/>
     <w:rsid w:val="00A5681F"/>
@@ -8309,50 +8319,51 @@
     <w:rsid w:val="00CE38DC"/>
     <w:rsid w:val="00CE3B38"/>
     <w:rsid w:val="00CE4C8D"/>
     <w:rsid w:val="00CF1560"/>
     <w:rsid w:val="00CF1657"/>
     <w:rsid w:val="00CF4DE1"/>
     <w:rsid w:val="00CF5E21"/>
     <w:rsid w:val="00CF674B"/>
     <w:rsid w:val="00D03035"/>
     <w:rsid w:val="00D12C80"/>
     <w:rsid w:val="00D261A7"/>
     <w:rsid w:val="00D3276D"/>
     <w:rsid w:val="00D33AA2"/>
     <w:rsid w:val="00D35B65"/>
     <w:rsid w:val="00D36480"/>
     <w:rsid w:val="00D36CDB"/>
     <w:rsid w:val="00D42D7A"/>
     <w:rsid w:val="00D42E3F"/>
     <w:rsid w:val="00D465F7"/>
     <w:rsid w:val="00D47615"/>
     <w:rsid w:val="00D50026"/>
     <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D65544"/>
     <w:rsid w:val="00D754C1"/>
     <w:rsid w:val="00D81CFA"/>
+    <w:rsid w:val="00D93BFB"/>
     <w:rsid w:val="00DA39DD"/>
     <w:rsid w:val="00DA444D"/>
     <w:rsid w:val="00DA7818"/>
     <w:rsid w:val="00DC09E4"/>
     <w:rsid w:val="00DC4783"/>
     <w:rsid w:val="00DD1393"/>
     <w:rsid w:val="00DD6D15"/>
     <w:rsid w:val="00DE0BEE"/>
     <w:rsid w:val="00DE190A"/>
     <w:rsid w:val="00DE2BC8"/>
     <w:rsid w:val="00DE3126"/>
     <w:rsid w:val="00DE7335"/>
     <w:rsid w:val="00DE7B4A"/>
     <w:rsid w:val="00E00AEE"/>
     <w:rsid w:val="00E11ED4"/>
     <w:rsid w:val="00E15C57"/>
     <w:rsid w:val="00E20446"/>
     <w:rsid w:val="00E225D2"/>
     <w:rsid w:val="00E23B02"/>
     <w:rsid w:val="00E24933"/>
     <w:rsid w:val="00E24DC4"/>
     <w:rsid w:val="00E25519"/>
     <w:rsid w:val="00E27246"/>
     <w:rsid w:val="00E3555C"/>
     <w:rsid w:val="00E37F40"/>
@@ -8386,50 +8397,51 @@
     <w:rsid w:val="00ED41AB"/>
     <w:rsid w:val="00ED6FFD"/>
     <w:rsid w:val="00EE0341"/>
     <w:rsid w:val="00EE04BD"/>
     <w:rsid w:val="00EE1ADD"/>
     <w:rsid w:val="00EE38E8"/>
     <w:rsid w:val="00EE5009"/>
     <w:rsid w:val="00EE750D"/>
     <w:rsid w:val="00EF076B"/>
     <w:rsid w:val="00EF171E"/>
     <w:rsid w:val="00EF3A08"/>
     <w:rsid w:val="00EF65E3"/>
     <w:rsid w:val="00F00C90"/>
     <w:rsid w:val="00F01D4F"/>
     <w:rsid w:val="00F10A61"/>
     <w:rsid w:val="00F14445"/>
     <w:rsid w:val="00F15755"/>
     <w:rsid w:val="00F22B1B"/>
     <w:rsid w:val="00F23CFC"/>
     <w:rsid w:val="00F25B8B"/>
     <w:rsid w:val="00F267D5"/>
     <w:rsid w:val="00F32063"/>
     <w:rsid w:val="00F34933"/>
     <w:rsid w:val="00F352D8"/>
     <w:rsid w:val="00F35F85"/>
+    <w:rsid w:val="00F36947"/>
     <w:rsid w:val="00F47F69"/>
     <w:rsid w:val="00F51C50"/>
     <w:rsid w:val="00F570CD"/>
     <w:rsid w:val="00F6170F"/>
     <w:rsid w:val="00F62897"/>
     <w:rsid w:val="00F6767E"/>
     <w:rsid w:val="00F704DD"/>
     <w:rsid w:val="00F71E7C"/>
     <w:rsid w:val="00F75602"/>
     <w:rsid w:val="00F756F5"/>
     <w:rsid w:val="00F75F08"/>
     <w:rsid w:val="00F7795E"/>
     <w:rsid w:val="00F85C06"/>
     <w:rsid w:val="00FA1501"/>
     <w:rsid w:val="00FA4FF4"/>
     <w:rsid w:val="00FA70D3"/>
     <w:rsid w:val="00FB05A5"/>
     <w:rsid w:val="00FB5C1B"/>
     <w:rsid w:val="00FC234C"/>
     <w:rsid w:val="00FC4694"/>
     <w:rsid w:val="00FD2506"/>
     <w:rsid w:val="00FD35B7"/>
     <w:rsid w:val="00FD6158"/>
     <w:rsid w:val="00FD68F5"/>
   </w:rsids>
@@ -8882,50 +8894,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D35B65"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Segoe UI"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
@@ -9179,55 +9192,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="316031720">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leominster-state-forest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bostonharborislands.org/spectacle-island/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088662526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+16176261250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5086368816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088227405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/winthrop-shore-reservation" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135280904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(617)%20626%201250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leominster-state-forest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nantasket-beach-reservation" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/myles-standish-state-forest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/boston-harbor-islands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-dennison-recreation-area" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/harold-parker-state-forest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/mystic-lakes-state-park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/horseneck-beach-state-reservation" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/scusset-beach-state-reservation" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/massasoit-state-park" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/chicopee-memorial-state-park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/erving-state-forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-wading-pool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/olsen-spray-deck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bostonharborislands.org/spectacle-island/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/demarest-lloyd-state-park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088662526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/watson-pond-state-park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mass.parks@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hampton-ponds-state-park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lake-wyola-state-park" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/salisbury-beach-state-reservation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+16176261250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5086368816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/south-cape-beach-state-park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/douglas-state-forest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/lynn-shore-nahant-beach-reservation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088227405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/clarksburg-state-park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/rutland-state-park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/walden-pond-state-reservation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/winthrop-shore-reservation" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/fort-phoenix-state-reservation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/breakheart-reservation" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/castle-island-pleasure-bay-m-street-beach-and-carson-beach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quincy-shores-reservation" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135280904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ashland-state-park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/houghtons-pond-recreation-area" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/sandy-point-state-reservation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(617)%20626%201250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connell-memorial-swimming-pool" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/bradley-palmer-state-park" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr-beach-wheelchairs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/BeachWheelchairs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9498,59 +9511,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a92ca27a69d208ae66213aa096fcbf7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96654e01d0a87446fdae772a00ec2db8" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9752,148 +9780,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CCAB1E8-C0FF-4F17-A10F-BB599B7C75E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E65671-CE1F-4194-A6C5-315FD8513457}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9544D20B-41E2-46AF-81F6-D345FE8E93D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B4001C-DD9F-46E4-8C8D-F0B9B7C6D4D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1720</Words>
-  <Characters>9805</Characters>
+  <Words>1709</Words>
+  <Characters>9745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Massachusetts Department of Conservation and Recreation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environmental Management</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11502</CharactersWithSpaces>
+  <CharactersWithSpaces>11432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Department of Conservation and Recreation</dc:title>
   <dc:subject/>
   <dc:creator>mmarchello</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>