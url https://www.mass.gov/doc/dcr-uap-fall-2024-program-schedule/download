--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -17,51 +17,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="344A5077" w14:textId="73241B28" w:rsidR="00BA08F7" w:rsidRDefault="00F01C8F" w:rsidP="009F214F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6638C9DB" wp14:editId="354FADA2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>228600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1028700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5596255" cy="3409950"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
@@ -1769,65 +1769,65 @@
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05163EAF" w14:textId="5D6360C9" w:rsidR="00A90A40" w:rsidRDefault="00000000" w:rsidP="00420CD5">
+    <w:p w14:paraId="05163EAF" w14:textId="5D6360C9" w:rsidR="00A90A40" w:rsidRDefault="000349C8" w:rsidP="00420CD5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="600" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="000349C8" w:rsidRPr="000349C8">
+        <w:r w:rsidRPr="000349C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           </w:rPr>
           <w:t>Whitehall State Park</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000349C8" w:rsidRPr="000349C8">
+      <w:r w:rsidRPr="000349C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A90A40" w:rsidRPr="000349C8">
         <w:t>—Can</w:t>
       </w:r>
       <w:r w:rsidR="00A90A40">
         <w:t>oeing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524DE95D" w14:textId="7BEDEAD7" w:rsidR="002D6BB2" w:rsidRPr="00FF7238" w:rsidRDefault="00226480" w:rsidP="00FF7238">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7238">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>300 Wood St., Hopkinton</w:t>
       </w:r>
     </w:p>
@@ -2120,68 +2120,68 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5087620" cy="3823970"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FB2FBA" w14:textId="40809650" w:rsidR="00213EFF" w:rsidRPr="00A011AF" w:rsidRDefault="00000000" w:rsidP="00D04DE9">
+    <w:p w14:paraId="78FB2FBA" w14:textId="40809650" w:rsidR="00213EFF" w:rsidRPr="00A011AF" w:rsidRDefault="00213EFF" w:rsidP="00D04DE9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="00213EFF" w:rsidRPr="00A011AF">
+        <w:r w:rsidRPr="00A011AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           </w:rPr>
           <w:t>Beartown State Forest</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD39C0">
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00213EFF" w:rsidRPr="00A011AF">
+      <w:r w:rsidRPr="00A011AF">
         <w:t>Kayaking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5762FE29" w14:textId="1FB8E4F4" w:rsidR="00213EFF" w:rsidRPr="000874A6" w:rsidRDefault="00BA45EC" w:rsidP="00213EFF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>214 Blue Hill Rd.</w:t>
       </w:r>
       <w:r w:rsidR="00E62F1B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
@@ -3084,121 +3084,119 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C74D0">
         <w:t xml:space="preserve"> or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00395F0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5561284B" w14:textId="77777777" w:rsidR="008A7E45" w:rsidRPr="008A7E45" w:rsidRDefault="008A7E45" w:rsidP="008A7E45">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A7E100" w14:textId="09C9AB2B" w:rsidR="00EF58EE" w:rsidRPr="009331F9" w:rsidRDefault="00000000" w:rsidP="00EF58EE">
+    <w:p w14:paraId="02A7E100" w14:textId="09C9AB2B" w:rsidR="00EF58EE" w:rsidRPr="009331F9" w:rsidRDefault="00EF58EE" w:rsidP="00EF58EE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidR="00EF58EE" w:rsidRPr="009331F9">
+        <w:r w:rsidRPr="009331F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
           </w:rPr>
           <w:t>Blackstone River Greenway</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF58EE" w:rsidRPr="009331F9">
+      <w:r w:rsidRPr="009331F9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF58EE" w:rsidRPr="009331F9">
-[...11 lines deleted...]
-      <w:r w:rsidR="00EF58EE" w:rsidRPr="009331F9">
+      <w:r w:rsidRPr="00FB6442">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>at the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009331F9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:szCs w:val="27"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidR="00EF58EE" w:rsidRPr="009331F9">
+        <w:r w:rsidRPr="009331F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
           </w:rPr>
           <w:t>Blackstone River Valley Heritage Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD39C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00EF58EE" w:rsidRPr="009331F9">
+      <w:r w:rsidRPr="009331F9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Cycling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6F7EB5" w14:textId="77777777" w:rsidR="00EF58EE" w:rsidRPr="00C54157" w:rsidRDefault="00EF58EE" w:rsidP="00EF58EE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E04660">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3438,62 +3436,62 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C74D0">
         <w:t xml:space="preserve"> or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00A839B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="289E7411" w14:textId="77777777" w:rsidR="00EC22AB" w:rsidRPr="00EF58EE" w:rsidRDefault="00EC22AB" w:rsidP="00EF58EE">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECA4AE2" w14:textId="0D44CD50" w:rsidR="00ED29AE" w:rsidRPr="00826534" w:rsidRDefault="00000000" w:rsidP="00737753">
+    <w:p w14:paraId="2ECA4AE2" w14:textId="0D44CD50" w:rsidR="00ED29AE" w:rsidRPr="00826534" w:rsidRDefault="00307190" w:rsidP="00737753">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidR="00307190" w:rsidRPr="00826534">
+        <w:r w:rsidRPr="00826534">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
           </w:rPr>
           <w:t xml:space="preserve">Blackstone </w:t>
         </w:r>
         <w:r w:rsidR="005820A9" w:rsidRPr="00826534">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
           </w:rPr>
           <w:t xml:space="preserve">River </w:t>
         </w:r>
         <w:r w:rsidR="00FB3DAF" w:rsidRPr="00826534">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
@@ -3892,75 +3890,75 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5133975" cy="3572510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD32FA5" w14:textId="4FFB82DD" w:rsidR="005855B0" w:rsidRPr="00826534" w:rsidRDefault="00000000" w:rsidP="00635B2E">
+    <w:p w14:paraId="7CD32FA5" w14:textId="4FFB82DD" w:rsidR="005855B0" w:rsidRPr="00826534" w:rsidRDefault="005855B0" w:rsidP="00635B2E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId67" w:history="1">
-        <w:r w:rsidR="005855B0" w:rsidRPr="00354339">
+        <w:r w:rsidRPr="00354339">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ashuwillticook Rail Trail</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005855B0">
+      <w:r>
         <w:t>, Farnams Crossing</w:t>
       </w:r>
       <w:r w:rsidR="00BD39C0">
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="005855B0" w:rsidRPr="00826534">
+      <w:r w:rsidRPr="00826534">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Cycling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD7C773" w14:textId="77777777" w:rsidR="005855B0" w:rsidRPr="000874A6" w:rsidRDefault="005855B0" w:rsidP="005855B0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>50 Farnams Rd., Cheshire</w:t>
       </w:r>
@@ -4358,62 +4356,62 @@
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210FE6DC" w14:textId="7B3A3C90" w:rsidR="008202CA" w:rsidRPr="003615AF" w:rsidRDefault="00000000" w:rsidP="008202CA">
+    <w:p w14:paraId="210FE6DC" w14:textId="7B3A3C90" w:rsidR="008202CA" w:rsidRPr="003615AF" w:rsidRDefault="00640404" w:rsidP="008202CA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="600" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId73" w:history="1">
-        <w:r w:rsidR="00640404" w:rsidRPr="00640404">
+        <w:r w:rsidRPr="00640404">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
           </w:rPr>
           <w:t>Cochituate State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008202CA" w:rsidRPr="00906FF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="008202CA" w:rsidRPr="003615AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Tandem Cycling</w:t>
@@ -4756,99 +4754,99 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="008A47DF" w:rsidRPr="00F0170C">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptive </w:t>
       </w:r>
       <w:r w:rsidR="00600494" w:rsidRPr="00F0170C">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Rowing</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_Hlk176513173"/>
-    <w:p w14:paraId="633FB0C2" w14:textId="6E6D4573" w:rsidR="00031AEC" w:rsidRDefault="00743B13" w:rsidP="00C04989">
+    <w:p w14:paraId="633FB0C2" w14:textId="6E6D4573" w:rsidR="00031AEC" w:rsidRPr="00FB6442" w:rsidRDefault="00743B13" w:rsidP="00C04989">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="600" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="00BD39C0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:u w:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://www.mass.gov/locations/connecticut-river-greenway-state-park"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C04989">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Connecticut River Greenway State Park</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BD39C0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="00C04989" w:rsidRPr="00C04989">
+      <w:r w:rsidR="00C04989" w:rsidRPr="00FB6442">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Rowing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEAA00F" w14:textId="1B209563" w:rsidR="00C04989" w:rsidRPr="00C04989" w:rsidRDefault="00F60414" w:rsidP="00C04989">
       <w:r>
         <w:t>25 Jones Ferry Rd., Holyoke, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C907BC9" w14:textId="3F4A1CB6" w:rsidR="00031AEC" w:rsidRDefault="00031AEC" w:rsidP="00F60414">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Join UAP for some adaptive rowing</w:t>
       </w:r>
       <w:r w:rsidR="00777AEA">
         <w:t xml:space="preserve"> on the Connecticut River in Holyoke</w:t>
       </w:r>
       <w:r>
         <w:t>! Thi</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF02C6">
@@ -5539,63 +5537,63 @@
       <w:r w:rsidRPr="00771707">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Locations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidR="00BC4F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ECCDE5C" w14:textId="69F589DF" w:rsidR="00A32D5D" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00940BE1">
+    <w:p w14:paraId="3ECCDE5C" w14:textId="69F589DF" w:rsidR="00A32D5D" w:rsidRPr="000874A6" w:rsidRDefault="007B375B" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidR="007B375B" w:rsidRPr="00447450">
+        <w:r w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Ponkapoag</w:t>
         </w:r>
         <w:r w:rsidR="00A32D5D" w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t xml:space="preserve"> Golf Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003749F1" w:rsidRPr="00EA69B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003749F1" w:rsidRPr="00EA69B3">
@@ -5607,63 +5605,63 @@
       <w:r w:rsidR="00442C9A" w:rsidRPr="00442C9A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>2167 Washington Street,</w:t>
       </w:r>
       <w:r w:rsidR="00442C9A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00210D74" w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Canton</w:t>
       </w:r>
       <w:r w:rsidR="00A32D5D" w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>, MA,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6563F88A" w14:textId="54499AFC" w:rsidR="000B44EA" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00940BE1">
+    <w:p w14:paraId="6563F88A" w14:textId="54499AFC" w:rsidR="000B44EA" w:rsidRPr="000874A6" w:rsidRDefault="007B375B" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId87" w:history="1">
-        <w:r w:rsidR="007B375B" w:rsidRPr="00447450">
+        <w:r w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Leo J. Martin</w:t>
         </w:r>
         <w:r w:rsidR="004B1C82" w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00702F22" w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t xml:space="preserve">Memorial </w:t>
         </w:r>
         <w:r w:rsidR="003749F1" w:rsidRPr="00447450">
           <w:rPr>
@@ -5708,59 +5706,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1C82" w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Weston, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3120138D" w14:textId="3810F58C" w:rsidR="002E31F4" w:rsidRDefault="000B44EA" w:rsidP="00CF25D3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B44EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contact: </w:t>
       </w:r>
       <w:r w:rsidRPr="000B44EA">
-        <w:t xml:space="preserve">Steve </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Steve Kuketz, </w:t>
       </w:r>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="00BC4F41" w:rsidRPr="00D34BC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>mpga.club@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B44EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Hlk165298714"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "tel:5088897581"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186909">
         <w:rPr>
@@ -5786,57 +5776,57 @@
     <w:p w14:paraId="2FE75D48" w14:textId="04982DEF" w:rsidR="004F0F26" w:rsidRPr="00C21BBB" w:rsidRDefault="004F0F26" w:rsidP="004F0F26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5456A11D" w14:textId="6955C643" w:rsidR="005D6260" w:rsidRPr="00E01D63" w:rsidRDefault="0022740B" w:rsidP="00A317F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A317F0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B9E8F9E" wp14:editId="4ED81C6B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B9E8F9E" wp14:editId="1D87F91E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>523875</wp:posOffset>
+              <wp:posOffset>549754</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5772150" cy="2310130"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="13970"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="4" name="Picture 3" descr="A group of golfers are posing for a photo. One person is using a wheelchair and one person is standing with a para-golfer."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 3" descr="A group of golfers are posing for a photo. One person is using a wheelchair and one person is standing with a para-golfer."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId89" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -5876,77 +5866,77 @@
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D216AA">
         <w:t>Golfing with Golf for All</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EFC788" w14:textId="3C11FF77" w:rsidR="00945F10" w:rsidRPr="00945F10" w:rsidRDefault="00000000" w:rsidP="00580975">
+    <w:p w14:paraId="06EFC788" w14:textId="3C11FF77" w:rsidR="00945F10" w:rsidRPr="00945F10" w:rsidRDefault="002F0D3A" w:rsidP="00580975">
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:hyperlink r:id="rId90" w:history="1">
-        <w:r w:rsidR="002F0D3A" w:rsidRPr="0077218A">
+        <w:r w:rsidRPr="0077218A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Golf for All</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002F0D3A" w:rsidRPr="0077218A">
+      <w:r w:rsidRPr="0077218A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002F0D3A" w:rsidRPr="002F0D3A">
+      <w:r w:rsidRPr="002F0D3A">
         <w:t>runs year-round programming for veterans, people with autism, Parkinson’s Disease, spinal cord injuries and paralysis, cerebral palsy, golfers with amputations, golfers with visual impairments, and more. Golf instruction is tailored to suit the specific needs of each participant and is taught by PGA Professionals who have successfully completed a certification process for teaching golfers with adaptive needs. Golfers of all abilities and gender are welcome, and no previous experience is necessary. During each clinic, golfers are provided with instruction, balls, adaptive equipment</w:t>
       </w:r>
       <w:r w:rsidR="00203F78">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002F0D3A" w:rsidRPr="002F0D3A">
+      <w:r w:rsidRPr="002F0D3A">
         <w:t xml:space="preserve"> and vehicles, as needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711A52BB" w14:textId="3B07A55B" w:rsidR="004544B5" w:rsidRPr="004544B5" w:rsidRDefault="004544B5" w:rsidP="00940BE1">
       <w:pPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004544B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidR="00935386" w:rsidRPr="00935386">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>golfforall.org</w:t>
         </w:r>
@@ -5960,89 +5950,89 @@
       </w:pPr>
       <w:r w:rsidRPr="00771707">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Locations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidR="00935386">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EB7972B" w14:textId="4F0817D4" w:rsidR="00935386" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00940BE1">
+    <w:p w14:paraId="0EB7972B" w14:textId="4F0817D4" w:rsidR="00935386" w:rsidRPr="000874A6" w:rsidRDefault="00935386" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId93" w:history="1">
-        <w:r w:rsidR="00935386" w:rsidRPr="00EB385C">
+        <w:r w:rsidRPr="00EB385C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00935386" w:rsidRPr="000874A6">
+      <w:r w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00935386" w:rsidRPr="00442C9A">
+      <w:r w:rsidRPr="00442C9A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>2167 Washington Street,</w:t>
       </w:r>
-      <w:r w:rsidR="00935386">
+      <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00935386" w:rsidRPr="000874A6">
+      <w:r w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Canton, MA,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="13" w:name="_Hlk167799202"/>
     <w:p w14:paraId="342F117B" w14:textId="34520F03" w:rsidR="00935386" w:rsidRPr="000874A6" w:rsidRDefault="00EF59AF" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://www.mass.gov/locations/leo-j-martin-memorial-golf-course"</w:instrText>
       </w:r>
       <w:r>
@@ -6338,59 +6328,51 @@
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00021A07">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00021A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="00021A07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DB11D9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0002383C" w:rsidRPr="0002383C">
-        <w:t xml:space="preserve">21 David G </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Way, Boston</w:t>
+        <w:t>21 David G Mugar Way, Boston</w:t>
       </w:r>
       <w:r w:rsidR="0002383C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0002383C" w:rsidRPr="0002383C">
         <w:t xml:space="preserve"> MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5154EC66" w14:textId="58963B47" w:rsidR="00543A2D" w:rsidRDefault="00543A2D" w:rsidP="00580975">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB45F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dates</w:t>
       </w:r>
       <w:r>
@@ -7424,73 +7406,73 @@
     </w:p>
     <w:p w14:paraId="473D8FCF" w14:textId="39E10C6B" w:rsidR="00BF3035" w:rsidRPr="00617A96" w:rsidRDefault="00BF3035" w:rsidP="00617A96">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF3035" w:rsidRPr="00617A96" w:rsidSect="00BE4740">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="318F61CD" w14:textId="77777777" w:rsidR="0097186B" w:rsidRDefault="0097186B" w:rsidP="00940BE1">
+    <w:p w14:paraId="36905569" w14:textId="77777777" w:rsidR="00746858" w:rsidRDefault="00746858" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1108ECEF" w14:textId="77777777" w:rsidR="0097186B" w:rsidRDefault="0097186B" w:rsidP="00940BE1">
+    <w:p w14:paraId="03593823" w14:textId="77777777" w:rsidR="00746858" w:rsidRDefault="00746858" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38CA2470" w14:textId="77777777" w:rsidR="0097186B" w:rsidRDefault="0097186B" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="625186D1" w14:textId="77777777" w:rsidR="00746858" w:rsidRDefault="00746858" w:rsidP="00940BE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7500,51 +7482,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29519778" w14:textId="1037A44F" w:rsidR="00C55252" w:rsidRDefault="00091C38" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ABB7D5A" wp14:editId="6AB6455A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="181485704" name="Picture 181485704" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -7719,62 +7701,62 @@
     <w:r w:rsidR="000F277C">
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidR="000F277C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B397B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="000F277C">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285914B3" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C7BE699" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43EC5407" w14:textId="7EA2E448" w:rsidR="00213EFF" w:rsidRDefault="00213EFF" w:rsidP="00D56C17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="577D1CD0" wp14:editId="75C74C73">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1024290455" name="Picture 1024290455" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -7949,144 +7931,144 @@
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BC735C3" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="04666AC3" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B65F4C4" w14:textId="77777777" w:rsidR="0097186B" w:rsidRDefault="0097186B" w:rsidP="00940BE1">
+    <w:p w14:paraId="48D24EC2" w14:textId="77777777" w:rsidR="00746858" w:rsidRDefault="00746858" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77080752" w14:textId="77777777" w:rsidR="0097186B" w:rsidRDefault="0097186B" w:rsidP="00940BE1">
+    <w:p w14:paraId="578952A5" w14:textId="77777777" w:rsidR="00746858" w:rsidRDefault="00746858" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CABA8E2" w14:textId="77777777" w:rsidR="0097186B" w:rsidRDefault="0097186B" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="5809BBCA" w14:textId="77777777" w:rsidR="00746858" w:rsidRDefault="00746858" w:rsidP="00940BE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="321F90C0" w14:textId="32028D3A" w:rsidR="0007294E" w:rsidRDefault="002F4958" w:rsidP="002F4958">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Rev</w:t>
     </w:r>
     <w:r w:rsidR="007E66A7">
       <w:t>ised</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0051288C">
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00CF3A3E">
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:t>.24</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09CB7883" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5DDB0052" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3548A90B" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A737C8C" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3B7DF022" w14:textId="77777777" w:rsidR="00213EFF" w:rsidRDefault="00213EFF"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EFA44EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAE8AC7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10369,52 +10351,52 @@
   <w:num w:numId="14" w16cid:durableId="281155450">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2050451554">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1156147033">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1875383115">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1703092307">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2042701993">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="358314125">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -11416,50 +11398,51 @@
     <w:rsid w:val="00415A7B"/>
     <w:rsid w:val="004168BF"/>
     <w:rsid w:val="00416D2A"/>
     <w:rsid w:val="00416E70"/>
     <w:rsid w:val="00417092"/>
     <w:rsid w:val="0041798F"/>
     <w:rsid w:val="0042040F"/>
     <w:rsid w:val="00420CD5"/>
     <w:rsid w:val="00420D76"/>
     <w:rsid w:val="004216FB"/>
     <w:rsid w:val="00421737"/>
     <w:rsid w:val="00421FDC"/>
     <w:rsid w:val="00423A64"/>
     <w:rsid w:val="00423FDE"/>
     <w:rsid w:val="00424F92"/>
     <w:rsid w:val="0042520D"/>
     <w:rsid w:val="00426265"/>
     <w:rsid w:val="00427456"/>
     <w:rsid w:val="00427D87"/>
     <w:rsid w:val="0043144C"/>
     <w:rsid w:val="00431CEA"/>
     <w:rsid w:val="00432701"/>
     <w:rsid w:val="004327A2"/>
     <w:rsid w:val="00433146"/>
     <w:rsid w:val="00433F95"/>
+    <w:rsid w:val="004341AB"/>
     <w:rsid w:val="004343EA"/>
     <w:rsid w:val="00434CDC"/>
     <w:rsid w:val="00435F01"/>
     <w:rsid w:val="004365FA"/>
     <w:rsid w:val="00437A51"/>
     <w:rsid w:val="00437C95"/>
     <w:rsid w:val="0044050C"/>
     <w:rsid w:val="004408D9"/>
     <w:rsid w:val="00440D88"/>
     <w:rsid w:val="0044112D"/>
     <w:rsid w:val="00441806"/>
     <w:rsid w:val="00441F6B"/>
     <w:rsid w:val="00442C9A"/>
     <w:rsid w:val="004430DF"/>
     <w:rsid w:val="0044375D"/>
     <w:rsid w:val="00443C60"/>
     <w:rsid w:val="004468D1"/>
     <w:rsid w:val="00447450"/>
     <w:rsid w:val="004475F4"/>
     <w:rsid w:val="00447953"/>
     <w:rsid w:val="004479D8"/>
     <w:rsid w:val="00447BA6"/>
     <w:rsid w:val="00447E11"/>
     <w:rsid w:val="00450003"/>
     <w:rsid w:val="0045018C"/>
@@ -12102,50 +12085,51 @@
     <w:rsid w:val="00723DE9"/>
     <w:rsid w:val="00724373"/>
     <w:rsid w:val="00724BBC"/>
     <w:rsid w:val="0072654F"/>
     <w:rsid w:val="0072706A"/>
     <w:rsid w:val="00727116"/>
     <w:rsid w:val="00730293"/>
     <w:rsid w:val="00730F06"/>
     <w:rsid w:val="0073131B"/>
     <w:rsid w:val="00732AAA"/>
     <w:rsid w:val="00733460"/>
     <w:rsid w:val="00734EDD"/>
     <w:rsid w:val="00735176"/>
     <w:rsid w:val="00735326"/>
     <w:rsid w:val="0073697E"/>
     <w:rsid w:val="00737539"/>
     <w:rsid w:val="00737753"/>
     <w:rsid w:val="00737B6F"/>
     <w:rsid w:val="0074079C"/>
     <w:rsid w:val="007415B6"/>
     <w:rsid w:val="007429A8"/>
     <w:rsid w:val="00743B13"/>
     <w:rsid w:val="00744BB8"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00745C03"/>
+    <w:rsid w:val="00746858"/>
     <w:rsid w:val="00746DDE"/>
     <w:rsid w:val="0074766F"/>
     <w:rsid w:val="007506AF"/>
     <w:rsid w:val="00750F2C"/>
     <w:rsid w:val="00752471"/>
     <w:rsid w:val="007526EB"/>
     <w:rsid w:val="00753106"/>
     <w:rsid w:val="00753763"/>
     <w:rsid w:val="00753B21"/>
     <w:rsid w:val="007542C5"/>
     <w:rsid w:val="00756B95"/>
     <w:rsid w:val="00757AB0"/>
     <w:rsid w:val="00757E66"/>
     <w:rsid w:val="00760608"/>
     <w:rsid w:val="00760DDE"/>
     <w:rsid w:val="007616CA"/>
     <w:rsid w:val="007618E2"/>
     <w:rsid w:val="0076283A"/>
     <w:rsid w:val="00764850"/>
     <w:rsid w:val="00764E2E"/>
     <w:rsid w:val="00765479"/>
     <w:rsid w:val="00765A1A"/>
     <w:rsid w:val="007669CD"/>
     <w:rsid w:val="00766F73"/>
     <w:rsid w:val="00767B8C"/>
@@ -12170,50 +12154,51 @@
     <w:rsid w:val="007825BA"/>
     <w:rsid w:val="007830F0"/>
     <w:rsid w:val="007833CC"/>
     <w:rsid w:val="007835F3"/>
     <w:rsid w:val="00783A3F"/>
     <w:rsid w:val="00783C7C"/>
     <w:rsid w:val="00783EBB"/>
     <w:rsid w:val="0078512F"/>
     <w:rsid w:val="00786AA1"/>
     <w:rsid w:val="00786C76"/>
     <w:rsid w:val="00787097"/>
     <w:rsid w:val="00787B3E"/>
     <w:rsid w:val="00790758"/>
     <w:rsid w:val="00790FFF"/>
     <w:rsid w:val="0079108B"/>
     <w:rsid w:val="007910D9"/>
     <w:rsid w:val="007913CC"/>
     <w:rsid w:val="00792297"/>
     <w:rsid w:val="00792761"/>
     <w:rsid w:val="007934A8"/>
     <w:rsid w:val="0079356E"/>
     <w:rsid w:val="00797332"/>
     <w:rsid w:val="007977C8"/>
     <w:rsid w:val="00797948"/>
     <w:rsid w:val="00797F91"/>
+    <w:rsid w:val="007A164A"/>
     <w:rsid w:val="007A1C1D"/>
     <w:rsid w:val="007A2129"/>
     <w:rsid w:val="007A2270"/>
     <w:rsid w:val="007A2775"/>
     <w:rsid w:val="007A31F1"/>
     <w:rsid w:val="007A36CC"/>
     <w:rsid w:val="007A3920"/>
     <w:rsid w:val="007A41A9"/>
     <w:rsid w:val="007A4484"/>
     <w:rsid w:val="007A5609"/>
     <w:rsid w:val="007A5B0D"/>
     <w:rsid w:val="007A6511"/>
     <w:rsid w:val="007A6523"/>
     <w:rsid w:val="007A72EA"/>
     <w:rsid w:val="007A75CF"/>
     <w:rsid w:val="007A7874"/>
     <w:rsid w:val="007B075F"/>
     <w:rsid w:val="007B0D47"/>
     <w:rsid w:val="007B1937"/>
     <w:rsid w:val="007B2496"/>
     <w:rsid w:val="007B27C4"/>
     <w:rsid w:val="007B2D46"/>
     <w:rsid w:val="007B2E2A"/>
     <w:rsid w:val="007B375B"/>
     <w:rsid w:val="007B397B"/>
@@ -13134,50 +13119,51 @@
     <w:rsid w:val="00B82565"/>
     <w:rsid w:val="00B82BE6"/>
     <w:rsid w:val="00B83062"/>
     <w:rsid w:val="00B831D8"/>
     <w:rsid w:val="00B84682"/>
     <w:rsid w:val="00B85624"/>
     <w:rsid w:val="00B86021"/>
     <w:rsid w:val="00B868F5"/>
     <w:rsid w:val="00B873F1"/>
     <w:rsid w:val="00B87CBC"/>
     <w:rsid w:val="00B91231"/>
     <w:rsid w:val="00B92604"/>
     <w:rsid w:val="00B92B5E"/>
     <w:rsid w:val="00B92F53"/>
     <w:rsid w:val="00B92FC6"/>
     <w:rsid w:val="00B941E7"/>
     <w:rsid w:val="00B94FA8"/>
     <w:rsid w:val="00B959D4"/>
     <w:rsid w:val="00B95D90"/>
     <w:rsid w:val="00B9721A"/>
     <w:rsid w:val="00BA0844"/>
     <w:rsid w:val="00BA08F7"/>
     <w:rsid w:val="00BA0C50"/>
     <w:rsid w:val="00BA0CAA"/>
     <w:rsid w:val="00BA0D16"/>
+    <w:rsid w:val="00BA1218"/>
     <w:rsid w:val="00BA1321"/>
     <w:rsid w:val="00BA1758"/>
     <w:rsid w:val="00BA1D73"/>
     <w:rsid w:val="00BA375E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BA3B03"/>
     <w:rsid w:val="00BA4498"/>
     <w:rsid w:val="00BA45EC"/>
     <w:rsid w:val="00BA674E"/>
     <w:rsid w:val="00BA67FE"/>
     <w:rsid w:val="00BA6953"/>
     <w:rsid w:val="00BA799E"/>
     <w:rsid w:val="00BB0CBC"/>
     <w:rsid w:val="00BB115F"/>
     <w:rsid w:val="00BB26C7"/>
     <w:rsid w:val="00BB2BC9"/>
     <w:rsid w:val="00BB3A05"/>
     <w:rsid w:val="00BB419C"/>
     <w:rsid w:val="00BB43C4"/>
     <w:rsid w:val="00BB46B5"/>
     <w:rsid w:val="00BB4AD4"/>
     <w:rsid w:val="00BB4F4C"/>
     <w:rsid w:val="00BC0502"/>
     <w:rsid w:val="00BC0680"/>
     <w:rsid w:val="00BC0E0B"/>
@@ -13526,50 +13512,51 @@
     <w:rsid w:val="00D23C07"/>
     <w:rsid w:val="00D249FD"/>
     <w:rsid w:val="00D24CC1"/>
     <w:rsid w:val="00D278B1"/>
     <w:rsid w:val="00D307DC"/>
     <w:rsid w:val="00D308CD"/>
     <w:rsid w:val="00D31921"/>
     <w:rsid w:val="00D331F4"/>
     <w:rsid w:val="00D346D2"/>
     <w:rsid w:val="00D358ED"/>
     <w:rsid w:val="00D3697D"/>
     <w:rsid w:val="00D37A3A"/>
     <w:rsid w:val="00D4059A"/>
     <w:rsid w:val="00D4065C"/>
     <w:rsid w:val="00D40884"/>
     <w:rsid w:val="00D4193E"/>
     <w:rsid w:val="00D41BD0"/>
     <w:rsid w:val="00D430AE"/>
     <w:rsid w:val="00D44075"/>
     <w:rsid w:val="00D440C2"/>
     <w:rsid w:val="00D44495"/>
     <w:rsid w:val="00D4654E"/>
     <w:rsid w:val="00D46B3C"/>
     <w:rsid w:val="00D4789F"/>
     <w:rsid w:val="00D478C8"/>
+    <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D51DBB"/>
     <w:rsid w:val="00D52803"/>
     <w:rsid w:val="00D52B1F"/>
     <w:rsid w:val="00D52C55"/>
     <w:rsid w:val="00D53177"/>
     <w:rsid w:val="00D53718"/>
     <w:rsid w:val="00D53867"/>
     <w:rsid w:val="00D54826"/>
     <w:rsid w:val="00D54B66"/>
     <w:rsid w:val="00D551AD"/>
     <w:rsid w:val="00D558B7"/>
     <w:rsid w:val="00D560B6"/>
     <w:rsid w:val="00D561ED"/>
     <w:rsid w:val="00D56C17"/>
     <w:rsid w:val="00D57F87"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D60CE5"/>
     <w:rsid w:val="00D61E60"/>
     <w:rsid w:val="00D649BF"/>
     <w:rsid w:val="00D65D03"/>
     <w:rsid w:val="00D65D45"/>
     <w:rsid w:val="00D667CD"/>
     <w:rsid w:val="00D66B16"/>
     <w:rsid w:val="00D66BE6"/>
     <w:rsid w:val="00D673EB"/>
@@ -14101,50 +14088,51 @@
     <w:rsid w:val="00FA0372"/>
     <w:rsid w:val="00FA04AE"/>
     <w:rsid w:val="00FA06B5"/>
     <w:rsid w:val="00FA1628"/>
     <w:rsid w:val="00FA1851"/>
     <w:rsid w:val="00FA206F"/>
     <w:rsid w:val="00FA21BF"/>
     <w:rsid w:val="00FA2467"/>
     <w:rsid w:val="00FA2A37"/>
     <w:rsid w:val="00FA2D27"/>
     <w:rsid w:val="00FA2E0F"/>
     <w:rsid w:val="00FA3001"/>
     <w:rsid w:val="00FA4616"/>
     <w:rsid w:val="00FA4CFD"/>
     <w:rsid w:val="00FA5F81"/>
     <w:rsid w:val="00FA790D"/>
     <w:rsid w:val="00FB0972"/>
     <w:rsid w:val="00FB0AC2"/>
     <w:rsid w:val="00FB0CD6"/>
     <w:rsid w:val="00FB17E0"/>
     <w:rsid w:val="00FB18D1"/>
     <w:rsid w:val="00FB37E7"/>
     <w:rsid w:val="00FB3ABE"/>
     <w:rsid w:val="00FB3DAF"/>
     <w:rsid w:val="00FB5155"/>
+    <w:rsid w:val="00FB6442"/>
     <w:rsid w:val="00FB7252"/>
     <w:rsid w:val="00FB7421"/>
     <w:rsid w:val="00FB7DB8"/>
     <w:rsid w:val="00FC0A2B"/>
     <w:rsid w:val="00FC1CFC"/>
     <w:rsid w:val="00FC2670"/>
     <w:rsid w:val="00FC2E53"/>
     <w:rsid w:val="00FC322E"/>
     <w:rsid w:val="00FC34F2"/>
     <w:rsid w:val="00FC3636"/>
     <w:rsid w:val="00FC3918"/>
     <w:rsid w:val="00FC3D82"/>
     <w:rsid w:val="00FC3F62"/>
     <w:rsid w:val="00FC42CF"/>
     <w:rsid w:val="00FC4326"/>
     <w:rsid w:val="00FC4462"/>
     <w:rsid w:val="00FC4658"/>
     <w:rsid w:val="00FC4719"/>
     <w:rsid w:val="00FC4841"/>
     <w:rsid w:val="00FC4BBF"/>
     <w:rsid w:val="00FC5326"/>
     <w:rsid w:val="00FC552F"/>
     <w:rsid w:val="00FC59F6"/>
     <w:rsid w:val="00FD1471"/>
     <w:rsid w:val="00FD158A"/>
@@ -14206,51 +14194,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25B2F759"/>
   <w14:defaultImageDpi w14:val="96"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35E560EF-5B73-4808-B0F1-53D6E3F6CBAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15128,51 +15116,51 @@
     <w:rsid w:val="00EC7246"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC7246"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="71123092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="105271709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15781,56 +15769,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4e3741b9a45aabc69e8cdbbc3a8ab05" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -16030,104 +16014,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFFD334-A4B5-4225-95EF-E56DA72FBDC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53232592-3D72-418E-AFD8-410575C91995}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3AD5493-2C38-4203-8D13-A094E3F3888B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39C93AE-F800-4E65-B4F9-4BDA695199B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A5D53D-DA4E-40B3-ABFA-4A26F657B1B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53232592-3D72-418E-AFD8-410575C91995}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>2885</Words>
   <Characters>16450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>137</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>