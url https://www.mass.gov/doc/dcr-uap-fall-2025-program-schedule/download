--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -225,70 +225,70 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F419F3" w:rsidRPr="00C82664">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08FE7666" wp14:editId="28C95433">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08FE7666" wp14:editId="76046FE6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-112205</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>15240</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="605155" cy="758190"/>
             <wp:effectExtent l="0" t="0" r="4445" b="3810"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1865663987" name="Picture 2"/>
+            <wp:docPr id="1865663987" name="Picture 2" descr="DCR logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1865663987" name="Picture 2"/>
+                    <pic:cNvPr id="1865663987" name="Picture 2" descr="DCR logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="647" b="-1963"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="605155" cy="758190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -14674,59 +14674,51 @@
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId157" w:history="1">
         <w:r w:rsidRPr="00F1280E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           </w:rPr>
           <w:t>Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0002383C">
-        <w:t xml:space="preserve">21 David G </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Way, Boston</w:t>
+        <w:t>21 David G Mugar Way, Boston</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0002383C">
         <w:t xml:space="preserve"> MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22094CC4" w14:textId="6ABF1F15" w:rsidR="00836C07" w:rsidRDefault="00836C07" w:rsidP="003D32FE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1280E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Dates:</w:t>
@@ -16051,59 +16043,51 @@
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="009775FB">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>CR Wants to Hear from You!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A48899" w14:textId="09782C80" w:rsidR="008F4300" w:rsidRPr="0091481C" w:rsidRDefault="008F4300" w:rsidP="00B66A47">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
       <w:r w:rsidRPr="0091481C">
         <w:t>DCR is committed to sharing information with the public and engaging them in dialogue on issues, programs, and projects.</w:t>
       </w:r>
       <w:r w:rsidR="00C25FF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0091481C">
-        <w:t xml:space="preserve">Please help us identify the best ways to improve our state parks for visitors with disabilities and ensure our projects </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> your needs. </w:t>
+        <w:t xml:space="preserve">Please help us identify the best ways to improve our state parks for visitors with disabilities and ensure our projects are meeting your needs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37190D7B" w14:textId="77777777" w:rsidR="008F4300" w:rsidRPr="0091481C" w:rsidRDefault="008F4300" w:rsidP="008F4300">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0091481C">
         <w:t>You can learn about initiatives and share your thoughts by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5726EE7D" w14:textId="77777777" w:rsidR="008F4300" w:rsidRPr="0091481C" w:rsidRDefault="008F4300" w:rsidP="008F4300">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="0091481C">
         <w:t xml:space="preserve">Visiting </w:t>
       </w:r>
       <w:hyperlink r:id="rId177" w:history="1">
         <w:r w:rsidRPr="009775FB">
           <w:rPr>
@@ -17218,71 +17202,72 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:panose1 w:val="02020400000000000000"/>
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="725FDA60" w14:textId="251026E5" w:rsidR="00A115FD" w:rsidRPr="00A115FD" w:rsidRDefault="0038382F" w:rsidP="00A115FD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00A115FD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F007F9" wp14:editId="4581281B">
@@ -27655,50 +27640,51 @@
     <w:rsid w:val="00B42EA5"/>
     <w:rsid w:val="00B42F53"/>
     <w:rsid w:val="00B431A8"/>
     <w:rsid w:val="00B431BF"/>
     <w:rsid w:val="00B4347B"/>
     <w:rsid w:val="00B43DB9"/>
     <w:rsid w:val="00B44C9F"/>
     <w:rsid w:val="00B44EFC"/>
     <w:rsid w:val="00B453D6"/>
     <w:rsid w:val="00B45682"/>
     <w:rsid w:val="00B45E02"/>
     <w:rsid w:val="00B45E1A"/>
     <w:rsid w:val="00B46220"/>
     <w:rsid w:val="00B46244"/>
     <w:rsid w:val="00B463B7"/>
     <w:rsid w:val="00B464B1"/>
     <w:rsid w:val="00B464BE"/>
     <w:rsid w:val="00B467F3"/>
     <w:rsid w:val="00B46960"/>
     <w:rsid w:val="00B46BB1"/>
     <w:rsid w:val="00B46BBC"/>
     <w:rsid w:val="00B474D9"/>
     <w:rsid w:val="00B47C6D"/>
     <w:rsid w:val="00B50023"/>
     <w:rsid w:val="00B5036D"/>
+    <w:rsid w:val="00B50D9E"/>
     <w:rsid w:val="00B51031"/>
     <w:rsid w:val="00B51125"/>
     <w:rsid w:val="00B512D0"/>
     <w:rsid w:val="00B51317"/>
     <w:rsid w:val="00B51A9A"/>
     <w:rsid w:val="00B5220E"/>
     <w:rsid w:val="00B5223A"/>
     <w:rsid w:val="00B5241A"/>
     <w:rsid w:val="00B53129"/>
     <w:rsid w:val="00B53157"/>
     <w:rsid w:val="00B5381E"/>
     <w:rsid w:val="00B54975"/>
     <w:rsid w:val="00B54A5A"/>
     <w:rsid w:val="00B54D21"/>
     <w:rsid w:val="00B55394"/>
     <w:rsid w:val="00B553CB"/>
     <w:rsid w:val="00B55650"/>
     <w:rsid w:val="00B556F3"/>
     <w:rsid w:val="00B55E85"/>
     <w:rsid w:val="00B55EEC"/>
     <w:rsid w:val="00B56822"/>
     <w:rsid w:val="00B57285"/>
     <w:rsid w:val="00B5760A"/>
     <w:rsid w:val="00B57865"/>
     <w:rsid w:val="00B5789E"/>
@@ -28692,50 +28678,51 @@
     <w:rsid w:val="00D40884"/>
     <w:rsid w:val="00D40952"/>
     <w:rsid w:val="00D411BB"/>
     <w:rsid w:val="00D4193E"/>
     <w:rsid w:val="00D41BD0"/>
     <w:rsid w:val="00D426DB"/>
     <w:rsid w:val="00D430AE"/>
     <w:rsid w:val="00D43944"/>
     <w:rsid w:val="00D43975"/>
     <w:rsid w:val="00D44075"/>
     <w:rsid w:val="00D440C2"/>
     <w:rsid w:val="00D4419E"/>
     <w:rsid w:val="00D44495"/>
     <w:rsid w:val="00D4654E"/>
     <w:rsid w:val="00D46B3C"/>
     <w:rsid w:val="00D4789F"/>
     <w:rsid w:val="00D478C8"/>
     <w:rsid w:val="00D47A74"/>
     <w:rsid w:val="00D50082"/>
     <w:rsid w:val="00D50E85"/>
     <w:rsid w:val="00D50FE8"/>
     <w:rsid w:val="00D511E8"/>
     <w:rsid w:val="00D5135C"/>
     <w:rsid w:val="00D5143A"/>
     <w:rsid w:val="00D516EE"/>
+    <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D51A3A"/>
     <w:rsid w:val="00D51DBB"/>
     <w:rsid w:val="00D52264"/>
     <w:rsid w:val="00D52601"/>
     <w:rsid w:val="00D52803"/>
     <w:rsid w:val="00D52B1F"/>
     <w:rsid w:val="00D52C55"/>
     <w:rsid w:val="00D53177"/>
     <w:rsid w:val="00D536EE"/>
     <w:rsid w:val="00D53718"/>
     <w:rsid w:val="00D53867"/>
     <w:rsid w:val="00D53A42"/>
     <w:rsid w:val="00D53DBE"/>
     <w:rsid w:val="00D54826"/>
     <w:rsid w:val="00D548BD"/>
     <w:rsid w:val="00D54B66"/>
     <w:rsid w:val="00D54D4A"/>
     <w:rsid w:val="00D551AD"/>
     <w:rsid w:val="00D552A6"/>
     <w:rsid w:val="00D553FE"/>
     <w:rsid w:val="00D555EF"/>
     <w:rsid w:val="00D558B7"/>
     <w:rsid w:val="00D55ACB"/>
     <w:rsid w:val="00D55D2A"/>
     <w:rsid w:val="00D55D9A"/>
@@ -32992,76 +32979,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4e3741b9a45aabc69e8cdbbc3a8ab05" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -33261,93 +33237,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53232592-3D72-418E-AFD8-410575C91995}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFFD334-A4B5-4225-95EF-E56DA72FBDC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3AD5493-2C38-4203-8D13-A094E3F3888B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{442C3D39-60A7-4CA3-B9C7-395DE30D9DBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A5D53D-DA4E-40B3-ABFA-4A26F657B1B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
   <Words>5011</Words>
   <Characters>28568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>238</Lines>
   <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>