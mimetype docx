--- v0 (2025-10-16)
+++ v1 (2026-04-02)
@@ -7718,54 +7718,54 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30694C0B" w14:textId="5741882B" w:rsidR="00F960F5" w:rsidRDefault="00A20D65" w:rsidP="00A86881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6928391A" wp14:editId="29DB4B8B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6928391A" wp14:editId="65FA4D79">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>310515</wp:posOffset>
+              <wp:posOffset>224790</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>158750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5596255" cy="3575050"/>
             <wp:effectExtent l="19050" t="19050" r="23495" b="25400"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1107413415" name="Picture 1" descr="A group of kayakers on a river smile for the camera and raise their paddles. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1107413415" name="Picture 1" descr="A group of kayakers on a river smile for the camera and raise their paddles. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId67" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -9409,56 +9409,64 @@
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="609779AA" w14:textId="57D8F3FD" w:rsidR="003A367B" w:rsidRPr="00A20D65" w:rsidRDefault="009E2879" w:rsidP="00A20D65">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="320" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="00E058A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           </w:rPr>
           <w:t>Quinsigamond State Park</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003A367B" w:rsidRPr="00A20D65">
+      <w:r w:rsidR="003A367B" w:rsidRPr="00B51878">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-        </w:rPr>
-        <w:t xml:space="preserve">—Kayaking </w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>—Kayaking</w:t>
+      </w:r>
+      <w:r w:rsidR="003A367B" w:rsidRPr="00A20D65">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E234C1F" w14:textId="2CED44C5" w:rsidR="003A367B" w:rsidRPr="003C47BC" w:rsidRDefault="001671B8" w:rsidP="00027866">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>10 N. Lake Ave., Worcester</w:t>
       </w:r>
       <w:r w:rsidR="003A367B" w:rsidRPr="003C47BC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -17553,57 +17561,52 @@
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7232">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessible small group </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">hiking in </w:t>
       </w:r>
       <w:r w:rsidR="00CE1E6C" w:rsidRPr="00CE1E6C">
         <w:t>in Stoneham</w:t>
       </w:r>
       <w:r w:rsidR="00A25CD0">
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidR="00CE1E6C" w:rsidRPr="00CE1E6C">
         <w:t xml:space="preserve"> During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId141" w:history="1">
         <w:r w:rsidR="00CE1E6C" w:rsidRPr="00CE1E6C">
           <w:rPr>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE1E6C" w:rsidRPr="00CE1E6C">
         <w:t xml:space="preserve">, you’ll see stunning forests, </w:t>
       </w:r>
       <w:r w:rsidR="00BF176E">
         <w:t xml:space="preserve">view </w:t>
       </w:r>
@@ -19672,59 +19675,51 @@
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="00147A7B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008652BF">
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF39167" w14:textId="63CA6FA6" w:rsidR="00836C07" w:rsidRDefault="00836C07" w:rsidP="003442FF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B44EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contact: </w:t>
       </w:r>
       <w:r w:rsidRPr="000B44EA">
-        <w:t xml:space="preserve">Steve </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Steve Kuketz, </w:t>
       </w:r>
       <w:hyperlink r:id="rId166" w:history="1">
         <w:r w:rsidRPr="00D34BC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>mpga.club@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B44EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_Hlk165298714"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "tel:5088897581"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186909">
         <w:rPr>
@@ -20460,57 +20455,57 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>(617) 462-9899</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EBFF5A6" w14:textId="3529A0EE" w:rsidR="00836C07" w:rsidRPr="0086400A" w:rsidRDefault="005F3564" w:rsidP="00836C07">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="182880" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29C4D6AC" wp14:editId="5D64EB5B">
+          <wp:anchor distT="0" distB="182880" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29C4D6AC" wp14:editId="7FECBEAF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>342265</wp:posOffset>
+              <wp:posOffset>332740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>290195</wp:posOffset>
+              <wp:posOffset>337820</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5483225" cy="3400425"/>
             <wp:effectExtent l="19050" t="19050" r="22225" b="28575"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="535102426" name="Picture 4" descr="A group of people in a sailboat on the river are smiling and waving at the camera. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="535102426" name="Picture 4" descr="A group of people in a sailboat on the river are smiling and waving at the camera. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId177" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -20642,59 +20637,51 @@
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId179" w:history="1">
         <w:r w:rsidRPr="00021A07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0002383C">
-        <w:t xml:space="preserve">21 David G </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Way, Boston</w:t>
+        <w:t>21 David G Mugar Way, Boston</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0002383C">
         <w:t xml:space="preserve"> MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22094CC4" w14:textId="6ABF1F15" w:rsidR="00836C07" w:rsidRDefault="00836C07" w:rsidP="003D32FE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB45F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dates</w:t>
       </w:r>
       <w:r>
@@ -22802,70 +22789,82 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="432"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00680AC9">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D4CE4CB" wp14:editId="49F221C1">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D4CE4CB" wp14:editId="27877B84">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4119880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2497455</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2905125" cy="2167890"/>
             <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
             <wp:wrapNone/>
-            <wp:docPr id="1235489922" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1235489922" name="Picture 4">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="773923772" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1235489922" name="Picture 4">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId214" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905125" cy="2167890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -24749,70 +24748,70 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F53037" w:rsidRPr="00F53037">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247BB79A" wp14:editId="16D37039">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247BB79A" wp14:editId="726F4884">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4119880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2497455</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2905125" cy="2167890"/>
             <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
             <wp:wrapNone/>
-            <wp:docPr id="743139835" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="743139835" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="773923772" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="743139835" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId214" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905125" cy="2167890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -25261,78 +25260,78 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="480" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7E6D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177045B9" wp14:editId="4BA6592F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177045B9" wp14:editId="2FFDD6D7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>6033770</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>128905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="428625" cy="403860"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20377"/>
                 <wp:lineTo x="21120" y="20377"/>
                 <wp:lineTo x="21120" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="931729220" name="Picture 9" descr="A picture containing clipart&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="931729220" name="Picture 9" descr="Symbol of accessibility"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="931729220" name="Picture 9" descr="A picture containing clipart&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="931729220" name="Picture 9" descr="Symbol of accessibility"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId241" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="403860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -25503,65 +25502,65 @@
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mass.gov/dcr/universal-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00F53037" w:rsidRPr="00A430BA" w:rsidSect="007B1838">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F763D8E" w14:textId="77777777" w:rsidR="00D5231E" w:rsidRDefault="00D5231E" w:rsidP="00940BE1">
+    <w:p w14:paraId="529EE96F" w14:textId="77777777" w:rsidR="00283D40" w:rsidRDefault="00283D40" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E0512C4" w14:textId="77777777" w:rsidR="00D5231E" w:rsidRDefault="00D5231E" w:rsidP="00940BE1">
+    <w:p w14:paraId="5B4BED54" w14:textId="77777777" w:rsidR="00283D40" w:rsidRDefault="00283D40" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40F17730" w14:textId="77777777" w:rsidR="00D5231E" w:rsidRDefault="00D5231E" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="4A23B301" w14:textId="77777777" w:rsidR="00283D40" w:rsidRDefault="00283D40" w:rsidP="00940BE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -25596,51 +25595,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="719A6A58" w14:textId="6C5FA159" w:rsidR="001306C0" w:rsidRPr="001306C0" w:rsidRDefault="004967D9" w:rsidP="00D12D8A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001306C0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D9110D1" wp14:editId="29D39987">
@@ -26027,65 +26025,65 @@
     <w:r w:rsidRPr="007C499B">
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="007C499B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DBECE54" w14:textId="77777777" w:rsidR="00130442" w:rsidRDefault="00130442">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0BFE319A" w14:textId="77777777" w:rsidR="00130442" w:rsidRDefault="00130442"/>
   <w:p w14:paraId="31C1A68E" w14:textId="77777777" w:rsidR="00130442" w:rsidRDefault="00130442"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="007A6807" w14:textId="77777777" w:rsidR="00D5231E" w:rsidRDefault="00D5231E" w:rsidP="00940BE1">
+    <w:p w14:paraId="0714CB68" w14:textId="77777777" w:rsidR="00283D40" w:rsidRDefault="00283D40" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5671AC" w14:textId="77777777" w:rsidR="00D5231E" w:rsidRDefault="00D5231E" w:rsidP="00940BE1">
+    <w:p w14:paraId="049F4693" w14:textId="77777777" w:rsidR="00283D40" w:rsidRDefault="00283D40" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="585AC1BC" w14:textId="77777777" w:rsidR="00D5231E" w:rsidRDefault="00D5231E" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="127156E7" w14:textId="77777777" w:rsidR="00283D40" w:rsidRDefault="00283D40" w:rsidP="00940BE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D04C36E" w14:textId="6272BBFC" w:rsidR="00A52AC6" w:rsidRPr="007B1838" w:rsidRDefault="002B560A" w:rsidP="004B5D0F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="6" w:name="_Hlk198639420"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk198639421"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk198639422"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk198639423"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk198639424"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk198639425"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk198639426"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk198639427"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk198639428"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk198639429"/>
@@ -29132,51 +29130,51 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1634604584">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1748503447">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="674572770">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="538668917">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="503474188">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="740828497">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -29910,50 +29908,51 @@
     <w:rsid w:val="001828F3"/>
     <w:rsid w:val="00182BB6"/>
     <w:rsid w:val="00182F18"/>
     <w:rsid w:val="00182F98"/>
     <w:rsid w:val="00183308"/>
     <w:rsid w:val="00183559"/>
     <w:rsid w:val="00183835"/>
     <w:rsid w:val="00183A22"/>
     <w:rsid w:val="00183BFC"/>
     <w:rsid w:val="00183E0A"/>
     <w:rsid w:val="00184407"/>
     <w:rsid w:val="00184464"/>
     <w:rsid w:val="001844DA"/>
     <w:rsid w:val="001847E2"/>
     <w:rsid w:val="00184A22"/>
     <w:rsid w:val="00184F55"/>
     <w:rsid w:val="001857D6"/>
     <w:rsid w:val="001866C0"/>
     <w:rsid w:val="00186909"/>
     <w:rsid w:val="0018719B"/>
     <w:rsid w:val="00187A7D"/>
     <w:rsid w:val="00190A8B"/>
     <w:rsid w:val="00190C39"/>
     <w:rsid w:val="00191194"/>
     <w:rsid w:val="001912C4"/>
+    <w:rsid w:val="001912D4"/>
     <w:rsid w:val="00191855"/>
     <w:rsid w:val="00191931"/>
     <w:rsid w:val="00191DB0"/>
     <w:rsid w:val="0019223E"/>
     <w:rsid w:val="00192260"/>
     <w:rsid w:val="0019227D"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="0019275D"/>
     <w:rsid w:val="00193324"/>
     <w:rsid w:val="0019346F"/>
     <w:rsid w:val="00193663"/>
     <w:rsid w:val="00193715"/>
     <w:rsid w:val="00193955"/>
     <w:rsid w:val="00193A33"/>
     <w:rsid w:val="00193A41"/>
     <w:rsid w:val="00193D1E"/>
     <w:rsid w:val="00193FA4"/>
     <w:rsid w:val="001940BE"/>
     <w:rsid w:val="00194328"/>
     <w:rsid w:val="00194505"/>
     <w:rsid w:val="00194E87"/>
     <w:rsid w:val="00194EA8"/>
     <w:rsid w:val="001958F9"/>
     <w:rsid w:val="00195E13"/>
     <w:rsid w:val="00195FDD"/>
@@ -30356,50 +30355,51 @@
     <w:rsid w:val="0027622D"/>
     <w:rsid w:val="00276847"/>
     <w:rsid w:val="00276B97"/>
     <w:rsid w:val="00276DAA"/>
     <w:rsid w:val="0027740C"/>
     <w:rsid w:val="00277467"/>
     <w:rsid w:val="0027751A"/>
     <w:rsid w:val="002778D1"/>
     <w:rsid w:val="00280044"/>
     <w:rsid w:val="00280269"/>
     <w:rsid w:val="002809BE"/>
     <w:rsid w:val="00280F08"/>
     <w:rsid w:val="00281A95"/>
     <w:rsid w:val="002822F7"/>
     <w:rsid w:val="00282301"/>
     <w:rsid w:val="002823A7"/>
     <w:rsid w:val="0028268C"/>
     <w:rsid w:val="00282B4B"/>
     <w:rsid w:val="00282C29"/>
     <w:rsid w:val="00282D79"/>
     <w:rsid w:val="002830DA"/>
     <w:rsid w:val="00283606"/>
     <w:rsid w:val="0028365D"/>
     <w:rsid w:val="002839B8"/>
     <w:rsid w:val="00283A2C"/>
+    <w:rsid w:val="00283D40"/>
     <w:rsid w:val="00283E88"/>
     <w:rsid w:val="00283FB2"/>
     <w:rsid w:val="002840EB"/>
     <w:rsid w:val="00284240"/>
     <w:rsid w:val="002842A6"/>
     <w:rsid w:val="0028438E"/>
     <w:rsid w:val="00284A7B"/>
     <w:rsid w:val="002854BE"/>
     <w:rsid w:val="002855DA"/>
     <w:rsid w:val="002863A5"/>
     <w:rsid w:val="002864F9"/>
     <w:rsid w:val="002866DF"/>
     <w:rsid w:val="002869FB"/>
     <w:rsid w:val="0028729B"/>
     <w:rsid w:val="00287B23"/>
     <w:rsid w:val="002909DB"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="002913D5"/>
     <w:rsid w:val="002919D6"/>
     <w:rsid w:val="00291C08"/>
     <w:rsid w:val="00291DA5"/>
     <w:rsid w:val="00292148"/>
     <w:rsid w:val="0029214E"/>
     <w:rsid w:val="00293177"/>
     <w:rsid w:val="002933A3"/>
@@ -31510,50 +31510,51 @@
     <w:rsid w:val="004D34B3"/>
     <w:rsid w:val="004D3521"/>
     <w:rsid w:val="004D4DF5"/>
     <w:rsid w:val="004D56BD"/>
     <w:rsid w:val="004D5C77"/>
     <w:rsid w:val="004D6032"/>
     <w:rsid w:val="004D606F"/>
     <w:rsid w:val="004D62ED"/>
     <w:rsid w:val="004D6AED"/>
     <w:rsid w:val="004D6F81"/>
     <w:rsid w:val="004E09BE"/>
     <w:rsid w:val="004E196D"/>
     <w:rsid w:val="004E1E72"/>
     <w:rsid w:val="004E1F8C"/>
     <w:rsid w:val="004E227D"/>
     <w:rsid w:val="004E2745"/>
     <w:rsid w:val="004E2A1D"/>
     <w:rsid w:val="004E2A4F"/>
     <w:rsid w:val="004E2BBF"/>
     <w:rsid w:val="004E2D6C"/>
     <w:rsid w:val="004E3676"/>
     <w:rsid w:val="004E3C82"/>
     <w:rsid w:val="004E3CD6"/>
     <w:rsid w:val="004E42C4"/>
     <w:rsid w:val="004E43B9"/>
+    <w:rsid w:val="004E4B78"/>
     <w:rsid w:val="004E4E39"/>
     <w:rsid w:val="004E4F39"/>
     <w:rsid w:val="004E54D0"/>
     <w:rsid w:val="004E5537"/>
     <w:rsid w:val="004E5BC8"/>
     <w:rsid w:val="004E62E8"/>
     <w:rsid w:val="004E6400"/>
     <w:rsid w:val="004E645D"/>
     <w:rsid w:val="004E6674"/>
     <w:rsid w:val="004E67BD"/>
     <w:rsid w:val="004E706A"/>
     <w:rsid w:val="004E755F"/>
     <w:rsid w:val="004E797E"/>
     <w:rsid w:val="004E7CD2"/>
     <w:rsid w:val="004F0024"/>
     <w:rsid w:val="004F0031"/>
     <w:rsid w:val="004F012C"/>
     <w:rsid w:val="004F07FD"/>
     <w:rsid w:val="004F0A47"/>
     <w:rsid w:val="004F0F26"/>
     <w:rsid w:val="004F1872"/>
     <w:rsid w:val="004F18C7"/>
     <w:rsid w:val="004F1ABA"/>
     <w:rsid w:val="004F1F63"/>
     <w:rsid w:val="004F220B"/>
@@ -33721,50 +33722,51 @@
     <w:rsid w:val="00993989"/>
     <w:rsid w:val="00994421"/>
     <w:rsid w:val="00994505"/>
     <w:rsid w:val="0099481E"/>
     <w:rsid w:val="00994A6B"/>
     <w:rsid w:val="00994BB9"/>
     <w:rsid w:val="00994FD0"/>
     <w:rsid w:val="0099503C"/>
     <w:rsid w:val="00995744"/>
     <w:rsid w:val="00995D0C"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009968A5"/>
     <w:rsid w:val="009969CE"/>
     <w:rsid w:val="00996C78"/>
     <w:rsid w:val="009971B9"/>
     <w:rsid w:val="00997483"/>
     <w:rsid w:val="00997C2F"/>
     <w:rsid w:val="00997C71"/>
     <w:rsid w:val="009A0126"/>
     <w:rsid w:val="009A0419"/>
     <w:rsid w:val="009A044D"/>
     <w:rsid w:val="009A09B9"/>
     <w:rsid w:val="009A0B33"/>
     <w:rsid w:val="009A115C"/>
     <w:rsid w:val="009A1446"/>
+    <w:rsid w:val="009A1CD0"/>
     <w:rsid w:val="009A2261"/>
     <w:rsid w:val="009A2889"/>
     <w:rsid w:val="009A2DDA"/>
     <w:rsid w:val="009A319D"/>
     <w:rsid w:val="009A358A"/>
     <w:rsid w:val="009A3634"/>
     <w:rsid w:val="009A3636"/>
     <w:rsid w:val="009A3C29"/>
     <w:rsid w:val="009A3D62"/>
     <w:rsid w:val="009A3F11"/>
     <w:rsid w:val="009A3FF2"/>
     <w:rsid w:val="009A4221"/>
     <w:rsid w:val="009A425C"/>
     <w:rsid w:val="009A42CF"/>
     <w:rsid w:val="009A504E"/>
     <w:rsid w:val="009A5465"/>
     <w:rsid w:val="009A54A8"/>
     <w:rsid w:val="009A56C1"/>
     <w:rsid w:val="009A5920"/>
     <w:rsid w:val="009A5A2D"/>
     <w:rsid w:val="009A5B0F"/>
     <w:rsid w:val="009A6589"/>
     <w:rsid w:val="009A69BA"/>
     <w:rsid w:val="009A7460"/>
     <w:rsid w:val="009A78F3"/>
@@ -34498,50 +34500,51 @@
     <w:rsid w:val="00B42F53"/>
     <w:rsid w:val="00B431A8"/>
     <w:rsid w:val="00B431BF"/>
     <w:rsid w:val="00B4347B"/>
     <w:rsid w:val="00B43DB9"/>
     <w:rsid w:val="00B44C9F"/>
     <w:rsid w:val="00B453D6"/>
     <w:rsid w:val="00B45682"/>
     <w:rsid w:val="00B45E02"/>
     <w:rsid w:val="00B45E1A"/>
     <w:rsid w:val="00B46220"/>
     <w:rsid w:val="00B46244"/>
     <w:rsid w:val="00B463B7"/>
     <w:rsid w:val="00B464B1"/>
     <w:rsid w:val="00B464BE"/>
     <w:rsid w:val="00B467F3"/>
     <w:rsid w:val="00B46960"/>
     <w:rsid w:val="00B46BB1"/>
     <w:rsid w:val="00B46BBC"/>
     <w:rsid w:val="00B474D9"/>
     <w:rsid w:val="00B47C6D"/>
     <w:rsid w:val="00B50023"/>
     <w:rsid w:val="00B51031"/>
     <w:rsid w:val="00B51125"/>
     <w:rsid w:val="00B512D0"/>
+    <w:rsid w:val="00B51878"/>
     <w:rsid w:val="00B51A9A"/>
     <w:rsid w:val="00B5220E"/>
     <w:rsid w:val="00B5223A"/>
     <w:rsid w:val="00B53129"/>
     <w:rsid w:val="00B53157"/>
     <w:rsid w:val="00B5381E"/>
     <w:rsid w:val="00B54975"/>
     <w:rsid w:val="00B54D21"/>
     <w:rsid w:val="00B55394"/>
     <w:rsid w:val="00B553CB"/>
     <w:rsid w:val="00B55650"/>
     <w:rsid w:val="00B556F3"/>
     <w:rsid w:val="00B55E85"/>
     <w:rsid w:val="00B55EEC"/>
     <w:rsid w:val="00B56822"/>
     <w:rsid w:val="00B57285"/>
     <w:rsid w:val="00B5760A"/>
     <w:rsid w:val="00B57865"/>
     <w:rsid w:val="00B5789E"/>
     <w:rsid w:val="00B578D0"/>
     <w:rsid w:val="00B602EF"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B60D27"/>
     <w:rsid w:val="00B60FB0"/>
     <w:rsid w:val="00B610D3"/>
@@ -35049,50 +35052,51 @@
     <w:rsid w:val="00C73B4B"/>
     <w:rsid w:val="00C7476C"/>
     <w:rsid w:val="00C7489A"/>
     <w:rsid w:val="00C75592"/>
     <w:rsid w:val="00C75A68"/>
     <w:rsid w:val="00C75B87"/>
     <w:rsid w:val="00C76630"/>
     <w:rsid w:val="00C76CF0"/>
     <w:rsid w:val="00C76F4B"/>
     <w:rsid w:val="00C77103"/>
     <w:rsid w:val="00C7717A"/>
     <w:rsid w:val="00C773E4"/>
     <w:rsid w:val="00C776F6"/>
     <w:rsid w:val="00C7772A"/>
     <w:rsid w:val="00C7779D"/>
     <w:rsid w:val="00C777DC"/>
     <w:rsid w:val="00C7799E"/>
     <w:rsid w:val="00C77D2E"/>
     <w:rsid w:val="00C80290"/>
     <w:rsid w:val="00C805CB"/>
     <w:rsid w:val="00C8097E"/>
     <w:rsid w:val="00C80FA8"/>
     <w:rsid w:val="00C812B4"/>
     <w:rsid w:val="00C81680"/>
     <w:rsid w:val="00C819F7"/>
+    <w:rsid w:val="00C81B82"/>
     <w:rsid w:val="00C82474"/>
     <w:rsid w:val="00C82626"/>
     <w:rsid w:val="00C82D94"/>
     <w:rsid w:val="00C82E2F"/>
     <w:rsid w:val="00C83654"/>
     <w:rsid w:val="00C83885"/>
     <w:rsid w:val="00C83EC1"/>
     <w:rsid w:val="00C84A28"/>
     <w:rsid w:val="00C850B8"/>
     <w:rsid w:val="00C8533D"/>
     <w:rsid w:val="00C85799"/>
     <w:rsid w:val="00C858E4"/>
     <w:rsid w:val="00C85B76"/>
     <w:rsid w:val="00C85C94"/>
     <w:rsid w:val="00C85F08"/>
     <w:rsid w:val="00C8629F"/>
     <w:rsid w:val="00C86432"/>
     <w:rsid w:val="00C864AB"/>
     <w:rsid w:val="00C86C31"/>
     <w:rsid w:val="00C86E1D"/>
     <w:rsid w:val="00C8742F"/>
     <w:rsid w:val="00C874C9"/>
     <w:rsid w:val="00C87520"/>
     <w:rsid w:val="00C87581"/>
     <w:rsid w:val="00C876BC"/>
@@ -35435,85 +35439,87 @@
     <w:rsid w:val="00D4065C"/>
     <w:rsid w:val="00D40884"/>
     <w:rsid w:val="00D40952"/>
     <w:rsid w:val="00D411BB"/>
     <w:rsid w:val="00D4193E"/>
     <w:rsid w:val="00D41BD0"/>
     <w:rsid w:val="00D430AE"/>
     <w:rsid w:val="00D43944"/>
     <w:rsid w:val="00D43975"/>
     <w:rsid w:val="00D44075"/>
     <w:rsid w:val="00D440C2"/>
     <w:rsid w:val="00D4419E"/>
     <w:rsid w:val="00D44495"/>
     <w:rsid w:val="00D4654E"/>
     <w:rsid w:val="00D46B3C"/>
     <w:rsid w:val="00D4789F"/>
     <w:rsid w:val="00D478C8"/>
     <w:rsid w:val="00D47A74"/>
     <w:rsid w:val="00D50082"/>
     <w:rsid w:val="00D50E85"/>
     <w:rsid w:val="00D50FE8"/>
     <w:rsid w:val="00D511E8"/>
     <w:rsid w:val="00D5135C"/>
     <w:rsid w:val="00D5143A"/>
     <w:rsid w:val="00D516EE"/>
+    <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D51A3A"/>
     <w:rsid w:val="00D51DBB"/>
     <w:rsid w:val="00D52264"/>
     <w:rsid w:val="00D5231E"/>
     <w:rsid w:val="00D52601"/>
     <w:rsid w:val="00D52803"/>
     <w:rsid w:val="00D52B1F"/>
     <w:rsid w:val="00D52C55"/>
     <w:rsid w:val="00D53177"/>
     <w:rsid w:val="00D536EE"/>
     <w:rsid w:val="00D53718"/>
     <w:rsid w:val="00D53867"/>
     <w:rsid w:val="00D53A42"/>
     <w:rsid w:val="00D53DBE"/>
     <w:rsid w:val="00D54826"/>
     <w:rsid w:val="00D548BD"/>
     <w:rsid w:val="00D54B66"/>
     <w:rsid w:val="00D54D4A"/>
     <w:rsid w:val="00D551AD"/>
     <w:rsid w:val="00D552A6"/>
     <w:rsid w:val="00D553FE"/>
     <w:rsid w:val="00D555EF"/>
     <w:rsid w:val="00D558B7"/>
     <w:rsid w:val="00D55ACB"/>
     <w:rsid w:val="00D55D2A"/>
     <w:rsid w:val="00D55D9A"/>
     <w:rsid w:val="00D560B6"/>
     <w:rsid w:val="00D561ED"/>
     <w:rsid w:val="00D56BB2"/>
     <w:rsid w:val="00D56C17"/>
     <w:rsid w:val="00D57AE3"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D57CBC"/>
     <w:rsid w:val="00D57F87"/>
     <w:rsid w:val="00D603A3"/>
+    <w:rsid w:val="00D603BA"/>
     <w:rsid w:val="00D60A6F"/>
     <w:rsid w:val="00D60CE5"/>
     <w:rsid w:val="00D61E60"/>
     <w:rsid w:val="00D62776"/>
     <w:rsid w:val="00D62E25"/>
     <w:rsid w:val="00D63289"/>
     <w:rsid w:val="00D6474F"/>
     <w:rsid w:val="00D649BF"/>
     <w:rsid w:val="00D6577A"/>
     <w:rsid w:val="00D65A88"/>
     <w:rsid w:val="00D65D03"/>
     <w:rsid w:val="00D65D45"/>
     <w:rsid w:val="00D66550"/>
     <w:rsid w:val="00D667CD"/>
     <w:rsid w:val="00D66B16"/>
     <w:rsid w:val="00D66BE6"/>
     <w:rsid w:val="00D66CCD"/>
     <w:rsid w:val="00D66F2F"/>
     <w:rsid w:val="00D66FD9"/>
     <w:rsid w:val="00D673EB"/>
     <w:rsid w:val="00D678E4"/>
     <w:rsid w:val="00D67EA1"/>
     <w:rsid w:val="00D70183"/>
     <w:rsid w:val="00D701FD"/>
     <w:rsid w:val="00D7080C"/>
@@ -36602,50 +36608,51 @@
     <w:rsid w:val="00FA206F"/>
     <w:rsid w:val="00FA21BF"/>
     <w:rsid w:val="00FA2467"/>
     <w:rsid w:val="00FA2A37"/>
     <w:rsid w:val="00FA2D27"/>
     <w:rsid w:val="00FA2E0F"/>
     <w:rsid w:val="00FA3001"/>
     <w:rsid w:val="00FA3A89"/>
     <w:rsid w:val="00FA4085"/>
     <w:rsid w:val="00FA4616"/>
     <w:rsid w:val="00FA49BA"/>
     <w:rsid w:val="00FA4CFD"/>
     <w:rsid w:val="00FA5EA7"/>
     <w:rsid w:val="00FA5F81"/>
     <w:rsid w:val="00FA63A7"/>
     <w:rsid w:val="00FA63B0"/>
     <w:rsid w:val="00FA67C1"/>
     <w:rsid w:val="00FA790D"/>
     <w:rsid w:val="00FA798A"/>
     <w:rsid w:val="00FA7B70"/>
     <w:rsid w:val="00FB00A7"/>
     <w:rsid w:val="00FB03D5"/>
     <w:rsid w:val="00FB0464"/>
     <w:rsid w:val="00FB0972"/>
     <w:rsid w:val="00FB0AC2"/>
+    <w:rsid w:val="00FB0BEA"/>
     <w:rsid w:val="00FB0CD6"/>
     <w:rsid w:val="00FB17E0"/>
     <w:rsid w:val="00FB18D1"/>
     <w:rsid w:val="00FB1C9E"/>
     <w:rsid w:val="00FB29BA"/>
     <w:rsid w:val="00FB2FDA"/>
     <w:rsid w:val="00FB3226"/>
     <w:rsid w:val="00FB34FA"/>
     <w:rsid w:val="00FB37E7"/>
     <w:rsid w:val="00FB37F9"/>
     <w:rsid w:val="00FB3ABE"/>
     <w:rsid w:val="00FB3DAF"/>
     <w:rsid w:val="00FB41FE"/>
     <w:rsid w:val="00FB4D16"/>
     <w:rsid w:val="00FB4F5A"/>
     <w:rsid w:val="00FB5155"/>
     <w:rsid w:val="00FB59B1"/>
     <w:rsid w:val="00FB5AE3"/>
     <w:rsid w:val="00FB6AE2"/>
     <w:rsid w:val="00FB6CA3"/>
     <w:rsid w:val="00FB7252"/>
     <w:rsid w:val="00FB7421"/>
     <w:rsid w:val="00FB7657"/>
     <w:rsid w:val="00FB7CC9"/>
     <w:rsid w:val="00FB7DB8"/>
@@ -39257,52 +39264,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="18c9662787ce42a61b1ce72133bd2f9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4e3741b9a45aabc69e8cdbbc3a8ab05" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -39530,51 +39537,51 @@
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53232592-3D72-418E-AFD8-410575C91995}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFFD334-A4B5-4225-95EF-E56DA72FBDC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3AD5493-2C38-4203-8D13-A094E3F3888B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C611E0EE-912E-4D4B-8937-A8F0E0B42F15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A5D53D-DA4E-40B3-ABFA-4A26F657B1B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>