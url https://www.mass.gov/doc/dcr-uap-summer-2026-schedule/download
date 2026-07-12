--- v0 (2026-05-20)
+++ v1 (2026-07-12)
@@ -49,66 +49,66 @@
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C34B2B6" w14:textId="0EBF2980" w:rsidR="007D6CFB" w:rsidRPr="008D5B69" w:rsidRDefault="0035538B" w:rsidP="001424FC">
+    <w:p w14:paraId="7C34B2B6" w14:textId="777F733A" w:rsidR="007D6CFB" w:rsidRPr="008D5B69" w:rsidRDefault="0035538B" w:rsidP="001424FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="004D07E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="214C7ABB" wp14:editId="399EF966">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="214C7ABB" wp14:editId="708998B4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-300355</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1097280" cy="504825"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="52" name="Picture 52" descr="Universal Access Program Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="52" name="Picture 52" descr="Universal Access Program Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="email">
@@ -134,51 +134,51 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CA58FF" w:rsidRPr="004D07E1">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB7910E" wp14:editId="74068811">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB7910E" wp14:editId="54237D45">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1273485</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5950585" cy="4016375"/>
             <wp:effectExtent l="19050" t="19050" r="12065" b="22225"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1117431198" name="Picture 1" descr="A variety of adaptive cycles and popup tents line a paved bike trail as people are fitted for cycling."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1117431198" name="Picture 1" descr="A variety of adaptive cycles and popup tents line a paved bike trail as people are fitted for cycling."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12" cstate="email">
@@ -239,51 +239,51 @@
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C53565" w:rsidRPr="004D07E1">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3873EA" wp14:editId="220D51C4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3873EA" wp14:editId="41AAE517">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-12065</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-189230</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1139825" cy="393065"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1444195385" name="Picture 1" descr="MA Department of Conservation and Recreation logo "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1444195385" name="Picture 1" descr="MA Department of Conservation and Recreation logo "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="email">
@@ -303,109 +303,117 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="1139825" cy="393065"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk162602730"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00907E9D">
+      <w:r w:rsidR="00C46A14">
         <w:rPr>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00907E9D" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>CR’s</w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F795B" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t>CR’s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Universal</w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F795B" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t>Universal</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Access</w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F795B" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:t>Access</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F795B" w:rsidRPr="00875E6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
       <w:r w:rsidR="00E716EC" w:rsidRPr="00C53565">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="006E1A25" w:rsidRPr="00C32817">
         <w:rPr>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007141BB" w:rsidRPr="00C32817">
         <w:rPr>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>ummer</w:t>
@@ -572,421 +580,420 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00642F3D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:r w:rsidR="004F505E" w:rsidRPr="00642F3D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00642F3D">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6748A5D8" w14:textId="5077EBA5" w:rsidR="00B57285" w:rsidRPr="00324C19" w:rsidRDefault="00B57285" w:rsidP="00030FCF">
+    <w:p w14:paraId="6748A5D8" w14:textId="5077EBA5" w:rsidR="00B57285" w:rsidRPr="00875E6B" w:rsidRDefault="00B57285" w:rsidP="00030FCF">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidRPr="00875E6B">
         <w:t>DCR’s</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal</w:t>
         </w:r>
         <w:r w:rsidR="004F505E" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Access</w:t>
         </w:r>
         <w:r w:rsidR="004F505E" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F505E" w:rsidRPr="00E749EE">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00555192" w:rsidRPr="00555192">
+      <w:r w:rsidR="00555192" w:rsidRPr="00875E6B">
         <w:t xml:space="preserve">(UAP) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00324C19">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>dedicated</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>providing</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>outdoor</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>recreation</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>opportunities</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>state</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>parks</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>visitors</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>abilities.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>Accessibility</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>achieved</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>site</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>improvements,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>specialized</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>adaptive</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>recreation</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>equipment,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>accessible</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>recreation</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460CEFBF" w14:textId="5924A6A7" w:rsidR="007429A8" w:rsidRPr="00324C19" w:rsidRDefault="00E23C99" w:rsidP="007B1656">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidRPr="00875E6B">
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>Universal</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>Access</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>Program</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>(UAP)</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>offers</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>adaptive,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>accessible</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>programming</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>seasonally</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>state</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>parks,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>pools,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC70B3">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC70B3" w:rsidRPr="00875E6B">
         <w:t xml:space="preserve">ice skating </w:t>
       </w:r>
-      <w:r w:rsidRPr="00324C19">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00875E6B">
+        <w:t>rinks.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>partner</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>throughout</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>year</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="6A4AB778">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All</w:t>
         </w:r>
         <w:r w:rsidR="004F505E" w:rsidRPr="6A4AB778">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="6A4AB778">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -1101,761 +1108,752 @@
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint</w:t>
         </w:r>
         <w:r w:rsidR="004F505E" w:rsidRPr="6A4AB778">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="6A4AB778">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="004C300D">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C300D" w:rsidRPr="00875E6B">
         <w:t>provide</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D225E5">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D225E5" w:rsidRPr="00875E6B">
         <w:t>statewide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D27CD07" w14:textId="7360C04D" w:rsidR="00900DC7" w:rsidRPr="00324C19" w:rsidRDefault="00900DC7" w:rsidP="00940BE1">
-      <w:r w:rsidRPr="00324C19">
+    <w:p w14:paraId="2D27CD07" w14:textId="7360C04D" w:rsidR="00900DC7" w:rsidRPr="00875E6B" w:rsidRDefault="00900DC7" w:rsidP="00940BE1">
+      <w:r w:rsidRPr="00875E6B">
         <w:lastRenderedPageBreak/>
         <w:t>Our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>structured</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>feature</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>adaptive</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>equipment,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>professional</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>staff,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>instruction</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>support.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>Friends,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>family</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>members,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>companions</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidRPr="00875E6B">
         <w:t>encouraged</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>take</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>part</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>alongside</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>participants</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00875E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875E6B">
         <w:t>disabilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432F99DA" w14:textId="0CD3FBC4" w:rsidR="00595461" w:rsidRPr="00324C19" w:rsidRDefault="00C35D11" w:rsidP="00E63A66">
+    <w:p w14:paraId="432F99DA" w14:textId="0CD3FBC4" w:rsidR="00595461" w:rsidRPr="009B74C1" w:rsidRDefault="00C35D11" w:rsidP="00E63A66">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="009B74C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">UAP’s </w:t>
       </w:r>
-      <w:r w:rsidR="00652C10" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="00652C10" w:rsidRPr="009B74C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7840" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="00AF7840" w:rsidRPr="009B74C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">rogram </w:t>
       </w:r>
-      <w:r w:rsidR="00652C10" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="00652C10" w:rsidRPr="009B74C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7840" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="00AF7840" w:rsidRPr="009B74C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>easons:</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7840" w:rsidRPr="004D07E1">
-[...8 lines deleted...]
-      <w:r w:rsidR="005977CE" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00AF7840" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> Our S</w:t>
+      </w:r>
+      <w:r w:rsidR="005977CE" w:rsidRPr="009B74C1">
         <w:t>pring</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00936404">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936404" w:rsidRPr="009B74C1">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="005977CE" w:rsidRPr="00324C19">
+      <w:r w:rsidR="005977CE" w:rsidRPr="009B74C1">
         <w:t>rogram</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="005977CE" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005977CE" w:rsidRPr="009B74C1">
         <w:t>season</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="005977CE" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005977CE" w:rsidRPr="009B74C1">
         <w:t>runs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="005977CE" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005977CE" w:rsidRPr="009B74C1">
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00550576" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00550576" w:rsidRPr="009B74C1">
         <w:t>April</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00550576" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00550576" w:rsidRPr="009B74C1">
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00550576" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00550576" w:rsidRPr="009B74C1">
         <w:t>May,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00550576" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00550576" w:rsidRPr="009B74C1">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00550576" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00550576" w:rsidRPr="009B74C1">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00E76EA5" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00E76EA5" w:rsidRPr="009B74C1">
         <w:t>ummer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00936404">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936404" w:rsidRPr="009B74C1">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E76EA5" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00E76EA5" w:rsidRPr="009B74C1">
         <w:t>rogram</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E76EA5" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76EA5" w:rsidRPr="009B74C1">
         <w:t>season</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00900DC7" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900DC7" w:rsidRPr="009B74C1">
         <w:t>runs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00900DC7" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900DC7" w:rsidRPr="009B74C1">
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E76EA5" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76EA5" w:rsidRPr="009B74C1">
         <w:t>June</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00857638" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00857638" w:rsidRPr="009B74C1">
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="0088507E" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088507E" w:rsidRPr="009B74C1">
         <w:t>August,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C014EF" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C014EF" w:rsidRPr="009B74C1">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="0088507E" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088507E" w:rsidRPr="009B74C1">
         <w:t>Fall</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00936404">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936404" w:rsidRPr="009B74C1">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00857638" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00857638" w:rsidRPr="009B74C1">
         <w:t>rogram</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00857638" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00857638" w:rsidRPr="009B74C1">
         <w:t>eason</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00900DC7" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900DC7" w:rsidRPr="009B74C1">
         <w:t>runs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00900DC7" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900DC7" w:rsidRPr="009B74C1">
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB6557" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6557" w:rsidRPr="009B74C1">
         <w:t>September</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00900DC7" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900DC7" w:rsidRPr="009B74C1">
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="008F170A" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F170A" w:rsidRPr="009B74C1">
         <w:t>October</w:t>
       </w:r>
-      <w:r w:rsidR="00A34F4D" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00A34F4D" w:rsidRPr="009B74C1">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C014EF" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C014EF" w:rsidRPr="009B74C1">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C014EF" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C014EF" w:rsidRPr="009B74C1">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>Winter</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00936404">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936404" w:rsidRPr="009B74C1">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>rogram</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>season</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>run</w:t>
       </w:r>
-      <w:r w:rsidR="00297A51" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00297A51" w:rsidRPr="009B74C1">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="008F170A" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F170A" w:rsidRPr="009B74C1">
         <w:t>November</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E67559" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67559" w:rsidRPr="009B74C1">
         <w:t>March.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393F3BAC" w14:textId="77777777" w:rsidR="00073475" w:rsidRDefault="00073475" w:rsidP="00E63A66">
+    <w:p w14:paraId="393F3BAC" w14:textId="77777777" w:rsidR="00073475" w:rsidRPr="009B74C1" w:rsidRDefault="00073475" w:rsidP="00E63A66">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+        </w:rPr>
+        <w:t>Website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B74C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>Check</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>out</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00595461" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mass.gov/dcr/access</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F505E">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>keep</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>up</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>activities!</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B041CFB" w14:textId="63B9091B" w:rsidR="00595461" w:rsidRPr="00324C19" w:rsidRDefault="00073475" w:rsidP="00E63A66">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00556AE8">
+      <w:r w:rsidRPr="009B74C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Contact List:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00556AE8">
-[...5 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>would</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>like</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB30B6" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB30B6" w:rsidRPr="009B74C1">
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC37C1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC37C1" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve">added to </w:t>
       </w:r>
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CC37C1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC37C1" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>list</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>notified</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>upcoming</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>events</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>activities,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00595461" w:rsidRPr="00324C19">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595461" w:rsidRPr="009B74C1">
         <w:t>please</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="009B74C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00C175BF" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>email us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00595461" w:rsidRPr="004261EC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A0D9A7" w14:textId="552246A1" w:rsidR="00F608D8" w:rsidRPr="00C32817" w:rsidRDefault="00F608D8" w:rsidP="007B060A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
@@ -1894,350 +1892,334 @@
       <w:r w:rsidR="004F505E" w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Pre-</w:t>
       </w:r>
       <w:r w:rsidR="00E52DC9" w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>egistration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCACD09" w14:textId="79BEF751" w:rsidR="00F608D8" w:rsidRPr="00FD158A" w:rsidRDefault="00F608D8" w:rsidP="00030FCF">
+    <w:p w14:paraId="2CCACD09" w14:textId="79BEF751" w:rsidR="00F608D8" w:rsidRPr="00E82BAE" w:rsidRDefault="00F608D8" w:rsidP="00030FCF">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>current</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>release</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>required</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E00C07" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E00C07" w:rsidRPr="00E82BAE">
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>programs,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>pre-register</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>running</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>program.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E" w:rsidRPr="004D07E1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>To</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>pre-register</w:t>
       </w:r>
-      <w:r w:rsidR="002B4F33" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="002B4F33" w:rsidRPr="00E82BAE">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="002B4F33" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4F33" w:rsidRPr="00E82BAE">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00ED16A7" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="00ED16A7" w:rsidRPr="00E82BAE">
         <w:t>ancel,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED16A7" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16A7" w:rsidRPr="00E82BAE">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED16A7" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED16A7" w:rsidRPr="00E82BAE">
         <w:t>check</w:t>
       </w:r>
-      <w:r w:rsidR="00497054" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="00497054" w:rsidRPr="00E82BAE">
         <w:t>-in</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E435E3" w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E435E3" w:rsidRPr="00E82BAE">
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>inclement</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>weather,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>please</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>contact</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>providing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>listed</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>each</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DE210D" w14:textId="602E70D7" w:rsidR="00E40877" w:rsidRPr="00C32817" w:rsidRDefault="00E40877" w:rsidP="007B060A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Essential</w:t>
       </w:r>
       <w:r w:rsidR="004F505E" w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32817">
         <w:rPr>
@@ -2284,1174 +2266,1038 @@
       <w:r w:rsidR="004F505E" w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Attendance</w:t>
       </w:r>
       <w:r w:rsidR="004F505E" w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32817">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DDFCB2" w14:textId="2FADF089" w:rsidR="0086527E" w:rsidRDefault="0086527E" w:rsidP="007B060A">
+    <w:p w14:paraId="08DDFCB2" w14:textId="2FADF089" w:rsidR="0086527E" w:rsidRPr="00E82BAE" w:rsidRDefault="0086527E" w:rsidP="007B060A">
       <w:pPr>
         <w:spacing w:before="200" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>meet</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00962C2F" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Essential Eligibility Criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F505E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00962C2F">
+      <w:r w:rsidR="00962C2F" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(EEC) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>follow</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:anchor="program-attendance-guidelines-" w:history="1">
         <w:r w:rsidR="00962C2F" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Program Attendance Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F505E" w:rsidRPr="00E749EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(PAG)</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>activity.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00962C2F">
+      <w:r w:rsidR="00962C2F" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The EEC </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
-      <w:r w:rsidR="00C733B6">
+      <w:r w:rsidR="00C733B6" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>understand</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>skills</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>need</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>participate</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programs.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>considerations,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>everyone</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>attends</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>our</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>release</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>meet</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>these</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EEC,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>caregivers</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>group</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>staff.</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>meet</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EEC</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>independently,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>caregiver</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(family</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>member,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>friend,</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B6C30">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PCA).</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Visit</w:t>
       </w:r>
-      <w:r w:rsidR="0030410A">
+      <w:r w:rsidR="0030410A" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>mass.gov/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>uap</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
@@ -3463,699 +3309,621 @@
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>eec</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="004F505E" w:rsidRPr="00E749EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>learn</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4733E865" w14:textId="702990D9" w:rsidR="0086527E" w:rsidRDefault="0086527E" w:rsidP="00E7448C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>learn</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>more.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FD158A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>EEC</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PAG,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>speak</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leading</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activity.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>concerns</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>general</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>questions</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ability</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>concerns,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>meet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>EEC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F505E">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="0028013C" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FD158A">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="00993E15" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
-[...335 lines deleted...]
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DCR.UniversalAccess@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F505E" w:rsidRPr="00556AE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD158A">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>phone</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="004F505E">
+      <w:r w:rsidR="004F505E" w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(413)</w:t>
         </w:r>
         <w:r w:rsidR="002602CA" w:rsidRPr="00556AE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="003D2B4F">
           <w:rPr>
@@ -4163,120 +3931,101 @@
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>461</w:t>
         </w:r>
         <w:r w:rsidR="004479A4">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidRPr="003D2B4F">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>7126</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0052458C">
+      <w:r w:rsidRPr="00E82BAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBC3D43" w14:textId="7D17FC26" w:rsidR="00AB658D" w:rsidRPr="00770789" w:rsidRDefault="00770789" w:rsidP="00770789">
+    <w:p w14:paraId="5CBC3D43" w14:textId="7D17FC26" w:rsidR="00AB658D" w:rsidRPr="00E82BAE" w:rsidRDefault="00770789" w:rsidP="00770789">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Accommodation </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D30" w:rsidRPr="004D07E1">
+      <w:r w:rsidR="00D22D30" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">equests: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00770789">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">If you need </w:t>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82BAE">
+        <w:t xml:space="preserve">you need </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00770789">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>an accommodation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00770789">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t xml:space="preserve"> at a program, like an ASL interpreter or a sighted guide, please let the program provider know when you're registering. Please allow at least two weeks (14 days) advance notice for accommodat</w:t>
       </w:r>
-      <w:r w:rsidR="00A40444">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A40444" w:rsidRPr="00E82BAE">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00770789">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E82BAE">
         <w:t>on requests. Program providers may not be able to fulfill last-minute requests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E528A1" w14:textId="77777777" w:rsidR="00B3764C" w:rsidRPr="004838DF" w:rsidRDefault="00B3764C" w:rsidP="001B2B5B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="190B5C83" w14:textId="1C9C86CA" w:rsidR="002F7926" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk161997875"/>
       <w:r w:rsidRPr="00615927">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adaptive </w:t>
       </w:r>
       <w:r>
@@ -4306,597 +4055,595 @@
             <w:szCs w:val="27"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Cochituate State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00846D5E">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="0000276A">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Canoeing &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00846D5E">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Kayaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C408F34" w14:textId="409CB40E" w:rsidR="00846D5E" w:rsidRPr="00846D5E" w:rsidRDefault="00846D5E" w:rsidP="00846D5E">
+    <w:p w14:paraId="0C408F34" w14:textId="409CB40E" w:rsidR="00846D5E" w:rsidRPr="006A1D89" w:rsidRDefault="00846D5E" w:rsidP="00846D5E">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00846D5E">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>43 Commonwealth Road, Natick, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C26DD9" w14:textId="5E02FB01" w:rsidR="00846D5E" w:rsidRPr="00846D5E" w:rsidRDefault="007B46E3" w:rsidP="00846D5E">
+    <w:p w14:paraId="23C26DD9" w14:textId="139DE4DB" w:rsidR="00846D5E" w:rsidRPr="00846D5E" w:rsidRDefault="007B46E3" w:rsidP="00846D5E">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ACDFFA0" wp14:editId="609A7F2A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ACDFFA0" wp14:editId="243C8AF0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>right</wp:align>
+              <wp:posOffset>2281184</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>1407795</wp:posOffset>
+              <wp:posOffset>1293495</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4201795" cy="5143500"/>
-            <wp:effectExtent l="19050" t="19050" r="27305" b="19050"/>
+            <wp:extent cx="3884295" cy="4754880"/>
+            <wp:effectExtent l="19050" t="19050" r="20955" b="26670"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="915600606" name="Picture 1" descr="Young person laughs while paddling in a canoe fitted with an adaptive seat. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="915600606" name="Picture 1" descr="Young person laughs while paddling in a canoe fitted with an adaptive seat. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId30" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId31">
                               <a14:imgEffect>
                                 <a14:saturation sat="102000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="5000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="3324" r="8603" b="7190"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4201795" cy="5143500"/>
+                      <a:ext cx="3884295" cy="4754880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
                               <a:ahLst/>
                               <a:cxnLst/>
                               <a:rect l="0" t="0" r="0" b="0"/>
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00846D5E" w:rsidRPr="00846D5E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="004F2F49">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00A92822" w:rsidRPr="00FE67A5">
+        <w:r w:rsidR="00A92822" w:rsidRPr="006A1D89">
           <w:rPr>
-            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A92822">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> adaptive kayaking program on Lake Cochituate in Natick! During this program, run by our partner </w:t>
+      <w:r w:rsidR="00A92822" w:rsidRPr="006A1D89">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> adaptive </w:t>
+      </w:r>
+      <w:r w:rsidR="00111191" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">canoeing </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">program </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70869" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">&amp; kayaking </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">on Lake Cochituate in Natick! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00846D5E" w:rsidRPr="00846D5E">
           <w:rPr>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00846D5E" w:rsidRPr="00846D5E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, p</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">addlers will travel in small groups to explore the lake. Experience the fun and serenity of being on the water while being part of a supportive community. Benefit from a wide array of adaptive </w:t>
+      </w:r>
+      <w:r w:rsidR="00487FE1" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">canoeing &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t>kayaking equipment and instruction designed to meet your individual needs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FCDAE5" w14:textId="0A8D014B" w:rsidR="00846D5E" w:rsidRPr="00846D5E" w:rsidRDefault="00846D5E" w:rsidP="00846D5E">
+    <w:p w14:paraId="22ED04C8" w14:textId="77777777" w:rsidR="00B266B8" w:rsidRPr="006A1D89" w:rsidRDefault="00846D5E" w:rsidP="00B266B8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00846D5E">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00846D5E">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">June 8, 2026. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B266B8" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">Registration ends two days before the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B37BAB" w14:textId="0766082C" w:rsidR="00B12F63" w:rsidRDefault="00846D5E" w:rsidP="0001244B">
-      <w:pPr>
+    <w:p w14:paraId="02FFC43A" w14:textId="77777777" w:rsidR="003D4F6B" w:rsidRPr="006A1D89" w:rsidRDefault="00846D5E" w:rsidP="009C51CC">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0001244B">
+        <w:t>Day</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4F6B" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Day and Time:</w:t>
-[...35 lines deleted...]
-        <w:t>p.m.</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Time</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4F6B" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53371F2D" w14:textId="77777777" w:rsidR="0095011C" w:rsidRDefault="0095011C" w:rsidP="00DE0844">
-[...1 lines deleted...]
-        <w:spacing w:before="160"/>
+    <w:p w14:paraId="39B3A0E9" w14:textId="584D8D21" w:rsidR="0095011C" w:rsidRPr="006A1D89" w:rsidRDefault="00C13373" w:rsidP="009C51CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0095011C" w:rsidSect="009162A7">
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00871DB3" w:rsidRPr="006A1D89">
+        <w:t>ednesday</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> June 10, 2026; </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="009162A7" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> a.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009162A7" w:rsidRPr="006A1D89">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D5E" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0B1B" w:rsidRPr="006A1D89">
+        <w:t>p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CE23B6" w14:textId="71AC5CAF" w:rsidR="003D4F6B" w:rsidRPr="006A1D89" w:rsidRDefault="003D4F6B" w:rsidP="003D4F6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>Tuesday, August 11, 2026; 1–</w:t>
+      </w:r>
+      <w:r w:rsidR="007F20B6" w:rsidRPr="006A1D89">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53371F2D" w14:textId="77777777" w:rsidR="003D4F6B" w:rsidRPr="006A1D89" w:rsidRDefault="003D4F6B" w:rsidP="003D4F6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003D4F6B" w:rsidRPr="006A1D89" w:rsidSect="009162A7">
           <w:headerReference w:type="even" r:id="rId34"/>
           <w:headerReference w:type="default" r:id="rId35"/>
           <w:footerReference w:type="even" r:id="rId36"/>
           <w:footerReference w:type="default" r:id="rId37"/>
           <w:headerReference w:type="first" r:id="rId38"/>
           <w:footerReference w:type="first" r:id="rId39"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="576" w:footer="576" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2FCBF1" w14:textId="46F8EAC3" w:rsidR="00C1736B" w:rsidRPr="00C1736B" w:rsidRDefault="00C1736B" w:rsidP="00DE0844">
-[...1 lines deleted...]
-        <w:spacing w:before="160"/>
+    <w:p w14:paraId="6F2FCBF1" w14:textId="46F8EAC3" w:rsidR="00C1736B" w:rsidRPr="006A1D89" w:rsidRDefault="00C1736B" w:rsidP="009C51CC">
+      <w:pPr>
+        <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1736B">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Cost:</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006A5069">
+        <w:t xml:space="preserve">Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t>$20/Pa</w:t>
       </w:r>
-      <w:r w:rsidR="009F0B1B">
+      <w:r w:rsidR="009F0B1B" w:rsidRPr="006A1D89">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A5069">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">ticipant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AFC1B5" w14:textId="77777777" w:rsidR="00C1736B" w:rsidRPr="00C1736B" w:rsidRDefault="00C1736B" w:rsidP="00C1736B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1736B">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1736B">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Visit </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00C1736B">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CA6F89F" w14:textId="77777777" w:rsidR="00C1736B" w:rsidRPr="00C1736B" w:rsidRDefault="00C1736B" w:rsidP="00C1736B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1736B">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Questions:</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C1736B">
+        <w:t xml:space="preserve">Questions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00C1736B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79E9043D" w14:textId="77777777" w:rsidR="006B4197" w:rsidRPr="00594590" w:rsidRDefault="006B4197" w:rsidP="00A55DFC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF7D70B" w14:textId="77777777" w:rsidR="00C74615" w:rsidRDefault="00C74615">
+    <w:p w14:paraId="0AF7D70B" w14:textId="77777777" w:rsidR="00C74615" w:rsidRPr="003D4F6B" w:rsidRDefault="00C74615">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="42"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E8CF73" w14:textId="3DEB67BF" w:rsidR="002F7926" w:rsidRPr="002F7926" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="002F7926">
           <w:rPr>
             <w:bCs/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hopkinton State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F7926">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Kayaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756B6204" w14:textId="34897969" w:rsidR="002F7926" w:rsidRPr="00E82908" w:rsidRDefault="002F7926" w:rsidP="002F7926">
+    <w:p w14:paraId="756B6204" w14:textId="34897969" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82908">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>164 Cedar St</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">164 Cedar Street, Hopkinton, MA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339C1B3B" w14:textId="2CC45BF1" w:rsidR="002F7926" w:rsidRPr="00E82908" w:rsidRDefault="00523003" w:rsidP="002F7926">
+    <w:p w14:paraId="339C1B3B" w14:textId="2CC45BF1" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="00523003" w:rsidP="002F7926">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00023CB3">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F8F050A" wp14:editId="4038DD9C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F8F050A" wp14:editId="24E29A0C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2331085</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>788299</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3905250" cy="3321685"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="12065"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1039457856" name="Picture 2" descr="Group of people in single and tandem kayaks smile for a photo on the water. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1039457856" name="Picture 2" descr="Group of people in single and tandem kayaks smile for a photo on the water. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId43" cstate="email">
@@ -4940,514 +4687,447 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002F7926" w:rsidRPr="00E82908">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidR="002F7926" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="002F7926" w:rsidRPr="00FE67A5">
+        <w:r w:rsidR="002F7926" w:rsidRPr="006A1D89">
           <w:rPr>
-            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002F7926">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">s adaptive kayaking program on Hopkinton Reservoir in Hopkinton! During this program, run by our partner </w:t>
+      <w:r w:rsidR="002F7926" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">’s adaptive kayaking program on Hopkinton Reservoir in Hopkinton! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="002F7926" w:rsidRPr="00E82908">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002F7926" w:rsidRPr="00E82908">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002F7926" w:rsidRPr="00E82908">
+      <w:r w:rsidR="002F7926" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002F7926" w:rsidRPr="00E82908">
+      <w:r w:rsidR="002F7926" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">addlers will travel in small groups (pods) to explore the reservoir. Instruction, </w:t>
       </w:r>
-      <w:r w:rsidR="006F5937">
+      <w:r w:rsidR="006F5937" w:rsidRPr="006A1D89">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002F7926" w:rsidRPr="00E82908">
+      <w:r w:rsidR="002F7926" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">daptive equipment, and assistance (as needed) are provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CD6FF1" w14:textId="4700AAEA" w:rsidR="002F7926" w:rsidRPr="00E82908" w:rsidRDefault="002F7926" w:rsidP="002F7926">
+    <w:p w14:paraId="06CD6FF1" w14:textId="4700AAEA" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E82908">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275AD6E9" w14:textId="789FFE95" w:rsidR="00052E39" w:rsidRDefault="002F7926" w:rsidP="00052E39">
+    <w:p w14:paraId="275AD6E9" w14:textId="789FFE95" w:rsidR="00052E39" w:rsidRPr="009910DB" w:rsidRDefault="002F7926" w:rsidP="00052E39">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r w:rsidR="00890437">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00890437" w:rsidRPr="006A1D89">
         <w:t>Online r</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">egistration ends at 5 p.m., two days before the program. </w:t>
       </w:r>
-      <w:r w:rsidR="00DD51C5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DD51C5" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00DD51C5" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00DD51C5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00DD51C5" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B907E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD51C5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DD51C5" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r w:rsidR="00052E39">
+      <w:r w:rsidR="00052E39" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You will receive </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00052E39">
+      <w:r w:rsidR="00052E39" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>an email</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00052E39">
+      <w:r w:rsidR="00052E39" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F25C5AC" w14:textId="70BFD669" w:rsidR="002F7926" w:rsidRDefault="002F7926" w:rsidP="002F7926">
+    <w:p w14:paraId="0F25C5AC" w14:textId="70BFD669" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Day</w:t>
       </w:r>
-      <w:r w:rsidR="00743476">
+      <w:r w:rsidR="00743476" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Time</w:t>
       </w:r>
-      <w:r w:rsidR="00743476">
+      <w:r w:rsidR="00743476" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
-[...11 lines deleted...]
-      <w:r w:rsidR="006F5937">
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> Thursday</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5937" w:rsidRPr="006A1D89">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82908">
-[...3 lines deleted...]
-        <w:t>11 a.m.–3 p.m.</w:t>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>, 11 a.m.–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D96C2C2" w14:textId="77777777" w:rsidR="00221352" w:rsidRDefault="00221352" w:rsidP="006F5937">
+    <w:p w14:paraId="6D96C2C2" w14:textId="77777777" w:rsidR="00221352" w:rsidRPr="006A1D89" w:rsidRDefault="00221352" w:rsidP="006F5937">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00221352" w:rsidSect="006D46D4">
+        <w:sectPr w:rsidR="00221352" w:rsidRPr="006A1D89" w:rsidSect="006D46D4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="576" w:footer="576" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D132F3F" w14:textId="32A291A7" w:rsidR="006F5937" w:rsidRDefault="00A12CB4" w:rsidP="006F5937">
+    <w:p w14:paraId="3D132F3F" w14:textId="32A291A7" w:rsidR="006F5937" w:rsidRPr="006A1D89" w:rsidRDefault="00A12CB4" w:rsidP="006F5937">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>June 11, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADC7C89" w14:textId="38A7563E" w:rsidR="00A12CB4" w:rsidRPr="006F5937" w:rsidRDefault="00A12CB4" w:rsidP="006F5937">
+    <w:p w14:paraId="0ADC7C89" w14:textId="38A7563E" w:rsidR="00A12CB4" w:rsidRPr="006A1D89" w:rsidRDefault="00A12CB4" w:rsidP="006F5937">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>June 25, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBA8D21" w14:textId="77777777" w:rsidR="00221352" w:rsidRDefault="00221352" w:rsidP="002F7926">
+    <w:p w14:paraId="4BBA8D21" w14:textId="77777777" w:rsidR="00221352" w:rsidRPr="006A1D89" w:rsidRDefault="00221352" w:rsidP="002F7926">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00221352" w:rsidSect="006D46D4">
+        <w:sectPr w:rsidR="00221352" w:rsidRPr="006A1D89" w:rsidSect="006D46D4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="576" w:footer="576" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371D20C4" w14:textId="3E028BF7" w:rsidR="002F7926" w:rsidRPr="00E82908" w:rsidRDefault="002F7926" w:rsidP="00DE0844">
+    <w:p w14:paraId="371D20C4" w14:textId="3E028BF7" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="002F7926" w:rsidP="00DE0844">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t>Participants</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E82908">
+        <w:t>Participants may sign up for one of two time slots: 11 a.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>–12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may sign up for one of t</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">:30 p.m. or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B45048">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:br/>
         <w:t>1:15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B45048">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>–2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B45048">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t>:45 p.m.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00461BB6">
+        <w:t xml:space="preserve">:45 p.m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737ECB67" w14:textId="1BEBFCB3" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="002F7926" w:rsidP="002F7926">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82908">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Meet at the public boat launch. There will be signs pointing the way to the program base.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624E2434" w14:textId="3E641099" w:rsidR="002F7926" w:rsidRPr="00E82908" w:rsidRDefault="002F7926" w:rsidP="002F7926">
+    <w:p w14:paraId="624E2434" w14:textId="3E641099" w:rsidR="002F7926" w:rsidRPr="006A1D89" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82908">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>$8 per participant; One guest may attend at no charge. Scholarships are available for those who need them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACFCD68" w14:textId="0263D145" w:rsidR="002F7926" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Register with AOA online at </w:t>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> Register with AOA online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00E82908">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E82908">
-        <w:t xml:space="preserve">, call </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00364CDB" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00364CDB">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00364CDB" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E82908">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00E82908">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E82908">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00106AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41080BE9" w14:textId="1483F2AF" w:rsidR="002F7926" w:rsidRPr="00594590" w:rsidRDefault="002F7926" w:rsidP="002F7926">
       <w:pPr>
@@ -5476,103 +5156,93 @@
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="008F2AF9">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Middlesex Fells Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F2AF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="008F2AF9" w:rsidRPr="008F2AF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Canoeing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77299038" w14:textId="22AD6074" w:rsidR="00CF6979" w:rsidRPr="00782066" w:rsidRDefault="00397CD3" w:rsidP="00CF6979">
+    <w:p w14:paraId="77299038" w14:textId="22AD6074" w:rsidR="00CF6979" w:rsidRPr="006A1D89" w:rsidRDefault="00397CD3" w:rsidP="00CF6979">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6979" w:rsidRPr="00782066">
+      <w:r w:rsidR="00CF6979" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Woodland Road, Stoneham</w:t>
-[...8 lines deleted...]
-        <w:t>, MA</w:t>
+        <w:t xml:space="preserve"> Woodland Road, Stoneham, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1B40F3" w14:textId="705A16F5" w:rsidR="004F2F49" w:rsidRPr="00846D5E" w:rsidRDefault="00E719A5" w:rsidP="00A1136A">
+    <w:p w14:paraId="7C1B40F3" w14:textId="705A16F5" w:rsidR="004F2F49" w:rsidRPr="006A1D89" w:rsidRDefault="00E719A5" w:rsidP="00A1136A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7321D711" wp14:editId="42E0AC25">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7321D711" wp14:editId="36EFB43F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>259346</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>735005</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5695950" cy="3925570"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="17780"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="505477699" name="Picture 3" descr="Program staff show a group of people on shore  how to hold an oar. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="505477699" name="Picture 3" descr="Program staff show a group of people on shore  how to hold an oar. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId51" cstate="email">
@@ -5616,457 +5286,347 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004F2F49" w:rsidRPr="00846D5E">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="004F2F49" w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004F2F49">
-[...3 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
+        <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="004F2F49" w:rsidRPr="00846D5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adaptive </w:t>
-[...40 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">adaptive canoeing program on Spot </w:t>
+      </w:r>
+      <w:r w:rsidR="00174579" w:rsidRPr="006A1D89">
+        <w:t>Pond in</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A131BC" w:rsidRPr="006A1D89">
         <w:t>Stoneham</w:t>
       </w:r>
-      <w:r w:rsidR="004F2F49" w:rsidRPr="00846D5E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="004F2F49" w:rsidRPr="00846D5E">
           <w:rPr>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F2F49" w:rsidRPr="00846D5E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, p</w:t>
-[...22 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">addlers will travel in small groups to explore the pond. Experience the fun and serenity of being on the water while being part of a supportive community. Benefit from a wide array of adaptive </w:t>
+      </w:r>
+      <w:r w:rsidR="00174579" w:rsidRPr="006A1D89">
         <w:t>canoeing</w:t>
       </w:r>
-      <w:r w:rsidR="002631FE">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002631FE" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F49" w:rsidRPr="006A1D89">
         <w:t>equipment and instruction designed to meet your individual needs.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AC5E81" w14:textId="42E98E71" w:rsidR="00CF6979" w:rsidRPr="00782066" w:rsidRDefault="00CF6979" w:rsidP="00CF6979">
+    <w:p w14:paraId="39AC5E81" w14:textId="42E98E71" w:rsidR="00CF6979" w:rsidRPr="006A1D89" w:rsidRDefault="00CF6979" w:rsidP="00CF6979">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00782066">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Registration ends </w:t>
       </w:r>
-      <w:r w:rsidR="00174579">
+      <w:r w:rsidR="00174579" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">June </w:t>
       </w:r>
-      <w:r w:rsidR="007652A6">
+      <w:r w:rsidR="007652A6" w:rsidRPr="006A1D89">
         <w:t>15</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FE8386" w14:textId="78150893" w:rsidR="000524F6" w:rsidRPr="000524F6" w:rsidRDefault="00CF6979" w:rsidP="000524F6">
+    <w:p w14:paraId="0B75528D" w14:textId="77777777" w:rsidR="003D4F6B" w:rsidRPr="006A1D89" w:rsidRDefault="00CF6979" w:rsidP="000524F6">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D07E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Day and Time: </w:t>
       </w:r>
-      <w:r w:rsidR="007652A6">
+    </w:p>
+    <w:p w14:paraId="38FE8386" w14:textId="7DB45D89" w:rsidR="000524F6" w:rsidRPr="006A1D89" w:rsidRDefault="007652A6" w:rsidP="000524F6">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Wednesday</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782066">
+      <w:r w:rsidR="00CF6979" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007652A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>June 17</w:t>
       </w:r>
-      <w:r w:rsidR="00616082">
+      <w:r w:rsidR="00616082" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF6979" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00782066">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="000524F6" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 a.m.–1 p.m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654EF2C1" w14:textId="03637B04" w:rsidR="00CF6979" w:rsidRPr="006A1D89" w:rsidRDefault="00CF6979" w:rsidP="00CF6979">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000524F6" w:rsidRPr="00397CD3">
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="120"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meet At: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+        <w:t xml:space="preserve">Parking lot address is </w:t>
+      </w:r>
+      <w:r w:rsidR="00397CD3" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Woodland Rd., Stoneham, MA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EB0B28" w14:textId="77777777" w:rsidR="00CF6979" w:rsidRPr="006A1D89" w:rsidRDefault="00CF6979" w:rsidP="00CF6979">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meet At: </w:t>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00782066">
+        <w:t xml:space="preserve">Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0117AFD0" w14:textId="77777777" w:rsidR="00CF6979" w:rsidRPr="00782066" w:rsidRDefault="00CF6979" w:rsidP="00CF6979">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Visit </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00782066">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00782066">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C06D79" w14:textId="77777777" w:rsidR="00CF6979" w:rsidRDefault="00CF6979" w:rsidP="00CF6979">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Questions:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00782066">
+        <w:t xml:space="preserve">Questions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00782066">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="050CCE8C" w14:textId="77777777" w:rsidR="00173320" w:rsidRPr="00594590" w:rsidRDefault="00173320" w:rsidP="00173320">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -6083,90 +5643,90 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00CF49B8">
           <w:rPr>
             <w:bCs/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>DAR State Forest</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF7064">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">—Canoeing &amp; Kayaking </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010A6DFF" w14:textId="4FE6980D" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="010A6DFF" w14:textId="4FE6980D" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>78 Cape St, Goshen</w:t>
       </w:r>
-      <w:r w:rsidR="00500AB4">
+      <w:r w:rsidR="00500AB4" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082A76FA" w14:textId="41857652" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00DE0844" w:rsidP="00CF49B8">
+    <w:p w14:paraId="082A76FA" w14:textId="41857652" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00DE0844" w:rsidP="00CF49B8">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5E56">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707400AE" wp14:editId="58A812A8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707400AE" wp14:editId="7D5EBFC4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2026137</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>100965</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4215765" cy="2968625"/>
             <wp:effectExtent l="19050" t="19050" r="13335" b="22225"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="234250919" name="Picture 5" descr="Program staff make adjustments for a person seated in an adaptive seat in a tandem kayak equipped with outriggers. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="234250919" name="Picture 5" descr="Program staff make adjustments for a person seated in an adaptive seat in a tandem kayak equipped with outriggers. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId57" cstate="email">
@@ -6191,533 +5751,526 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CF49B8" w:rsidRPr="00CF49B8">
+      <w:r w:rsidR="00CF49B8" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="00EF763A">
+      <w:r w:rsidR="00EF763A" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidR="00EF763A" w:rsidRPr="00FE67A5">
+        <w:r w:rsidR="00EF763A" w:rsidRPr="006A1D89">
           <w:rPr>
-            <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF763A">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CF49B8" w:rsidRPr="00CF49B8">
+      <w:r w:rsidR="00EF763A" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF49B8" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">adaptive </w:t>
       </w:r>
-      <w:r w:rsidR="00B43EB2">
+      <w:r w:rsidR="00B43EB2" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">paddling </w:t>
       </w:r>
-      <w:r w:rsidR="00CF49B8" w:rsidRPr="00CF49B8">
+      <w:r w:rsidR="00CF49B8" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">program on Upper Highland Lake in Goshen! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="00CF49B8" w:rsidRPr="00CF49B8">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CF49B8" w:rsidRPr="00CF49B8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF49B8" w:rsidRPr="00CF49B8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF49B8" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF49B8" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">addlers will travel in small groups (pods) to explore the lake. Instruction, adaptive equipment, and assistance (as needed) are provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60231628" w14:textId="6EDD795A" w:rsidR="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="60231628" w14:textId="6EDD795A" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A69324E" w14:textId="5133241E" w:rsidR="00C30D8A" w:rsidRDefault="00C30D8A" w:rsidP="00C30D8A">
+    <w:p w14:paraId="6A69324E" w14:textId="5133241E" w:rsidR="00C30D8A" w:rsidRPr="006A1D89" w:rsidRDefault="00C30D8A" w:rsidP="00C30D8A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Online registration ends at 5 p.m., two days before the program. After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="00364CDB" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00364CDB">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00364CDB" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00464926">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">You will receive </w:t>
       </w:r>
-      <w:r w:rsidR="00283D85">
+      <w:r w:rsidR="00283D85" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D15F0DC" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="3D15F0DC" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Days and Times:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
-[...3 lines deleted...]
-        <w:t>9:45 a.m.–3 p.m.</w:t>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> Wednesdays, 9:45 a.m.–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC5EE82" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="0DC5EE82" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
-        <w:sectPr w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidSect="006D46D4">
+        <w:sectPr w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidSect="006D46D4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5BA8BF" w14:textId="33803223" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="7D5BA8BF" w14:textId="33803223" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
-        <w:sectPr w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidSect="00F66273">
+        <w:sectPr w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidSect="00F66273">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">July </w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40659814" w14:textId="65422A96" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="40659814" w14:textId="65422A96" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>July 1</w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1488184D" w14:textId="2129B489" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="1488184D" w14:textId="2129B489" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>July 2</w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4418FE11" w14:textId="047C4BB5" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="4418FE11" w14:textId="047C4BB5" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">July </w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>29</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A2C42">
+      <w:r w:rsidR="002A2C42" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD79F95" w14:textId="100F5453" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="0DD79F95" w14:textId="100F5453" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="00406F50">
+      <w:r w:rsidR="00406F50" w:rsidRPr="006A1D89">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00406F50">
+      <w:r w:rsidR="00406F50" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2411BC98" w14:textId="3237FAFD" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="2411BC98" w14:textId="3237FAFD" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="00775953">
+      <w:r w:rsidR="00775953" w:rsidRPr="006A1D89">
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00775953">
+      <w:r w:rsidR="00775953" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00525EB6" w14:textId="7965D47E" w:rsidR="00775953" w:rsidRPr="003F364B" w:rsidRDefault="00CF49B8" w:rsidP="00B84BE8">
+    <w:p w14:paraId="00525EB6" w14:textId="7965D47E" w:rsidR="00775953" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00B84BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00775953" w:rsidRPr="003F364B" w:rsidSect="00F66273">
+        <w:sectPr w:rsidR="00775953" w:rsidRPr="006A1D89" w:rsidSect="00F66273">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="576" w:footer="576" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="00775953">
+      <w:r w:rsidR="00775953" w:rsidRPr="006A1D89">
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00775953">
+      <w:r w:rsidR="00775953" w:rsidRPr="006A1D89">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D96B604" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00E70D52">
+    <w:p w14:paraId="6D96B604" w14:textId="1AA16338" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00E70D52">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Participants may sign up for one of three time slots: 9:45</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>11:15 a.m.; 11:30 a.m.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>1:00 p.m.; or 1:30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>–3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve">:00 p.m. You must register by 12 p.m. the day before the program. </w:t>
+        <w:t xml:space="preserve">:00 p.m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D1B2B6" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00E70D52">
+    <w:p w14:paraId="49D1B2B6" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00E70D52">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Groups:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schools, group homes or day programs with more than 3 individuals may register for up to four dates. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC1C251" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
+    <w:p w14:paraId="0CC1C251" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="006A1D89" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>$8 per participant; One guest may attend at no charge. Scholarships are available for those who need them.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00485ADF" w14:textId="22DD164C" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00CF49B8">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF49B8">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> Register with AOA online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00CF49B8">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF49B8">
-        <w:t xml:space="preserve">, call </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="00364CDB" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00364CDB">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00364CDB" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF49B8">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00CF49B8">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF49B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D2CE63" w14:textId="77777777" w:rsidR="00CF49B8" w:rsidRPr="00CF49B8" w:rsidRDefault="00CF49B8" w:rsidP="00283D85">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -6741,86 +6294,83 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00AF7064">
           <w:rPr>
             <w:rStyle w:val="Heading3Char"/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Whitehall State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B625A6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="42"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>—Kayaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D45ADE" w14:textId="03D9518C" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
+    <w:p w14:paraId="19D45ADE" w14:textId="03D9518C" w:rsidR="00B625A6" w:rsidRPr="006A1D89" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>299 Wood Street, Hopkinton</w:t>
       </w:r>
-      <w:r w:rsidR="0001192A">
+      <w:r w:rsidR="0001192A" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AEACD3" w14:textId="468D4BB4" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="006677AB" w:rsidP="00B625A6">
+    <w:p w14:paraId="6DD792BA" w14:textId="77777777" w:rsidR="00593A2F" w:rsidRPr="006A1D89" w:rsidRDefault="006677AB" w:rsidP="00B625A6">
       <w:pPr>
         <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54DB839E" wp14:editId="20C8F692">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54DB839E" wp14:editId="0EF23819">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1971783</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>180124</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4239260" cy="5149215"/>
             <wp:effectExtent l="19050" t="19050" r="27940" b="13335"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="767242858" name="Picture 1" descr="Two people in a tandem kayak on a lake, smile for a photo while holding paddles. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="767242858" name="Picture 1" descr="Two people in a tandem kayak on a lake, smile for a photo while holding paddles. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId65" cstate="email">
@@ -6877,270 +6427,280 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B625A6" w:rsidRPr="00B625A6">
+      <w:r w:rsidR="00B625A6" w:rsidRPr="006A1D89">
         <w:t>Join</w:t>
       </w:r>
-      <w:r w:rsidR="00CF128E" w:rsidRPr="00CF128E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidR="00CF128E" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="00CF128E" w:rsidRPr="00C813F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF128E" w:rsidRPr="00C813F3">
+      <w:r w:rsidR="00CF128E" w:rsidRPr="006A1D89">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00B625A6" w:rsidRPr="00B625A6">
-        <w:t xml:space="preserve"> adaptive kayaking program on Whitehall Reservoir in Hopkinton! During this program, run by our partner </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B625A6" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">adaptive kayaking program on Whitehall Reservoir in Hopkinton! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C649C7A" w14:textId="3AD3E3D1" w:rsidR="00593A2F" w:rsidRPr="006A1D89" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
-        <w:r w:rsidR="00B625A6" w:rsidRPr="00B625A6">
+        <w:r w:rsidRPr="00B625A6">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B625A6" w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="00B625A6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B625A6" w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B625A6" w:rsidRPr="00B625A6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">addlers will travel in small groups to explore the reservoir. Experience the fun and serenity of being on the water while being part of a supportive community. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0228DAA5" w14:textId="0C56714C" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
+    <w:p w14:paraId="02AEACD3" w14:textId="017B908A" w:rsidR="00B625A6" w:rsidRPr="006A1D89" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
+      <w:pPr>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>Benefit from a wide array of adaptive kayaking equipment and instruction designed to meet your individual needs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0228DAA5" w14:textId="0C56714C" w:rsidR="00B625A6" w:rsidRPr="006A1D89" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Registration ends </w:t>
       </w:r>
-      <w:r w:rsidR="00737B95">
+      <w:r w:rsidR="00737B95" w:rsidRPr="006A1D89">
         <w:t>July 7, 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708F4A33" w14:textId="1CDF33C3" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
+    <w:p w14:paraId="708F4A33" w14:textId="2EBDABF7" w:rsidR="00B625A6" w:rsidRPr="006A1D89" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidSect="001B2054">
+        <w:sectPr w:rsidR="00B625A6" w:rsidRPr="006A1D89" w:rsidSect="001B2054">
           <w:headerReference w:type="even" r:id="rId69"/>
           <w:footerReference w:type="even" r:id="rId70"/>
           <w:headerReference w:type="first" r:id="rId71"/>
           <w:footerReference w:type="first" r:id="rId72"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="0079297A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidR="0079297A" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">hursday, July 9, 2026; 10 a.m.–12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t>p.m.</w:t>
       </w:r>
-      <w:r w:rsidR="001B2054">
-[...8 lines deleted...]
-      <w:r w:rsidR="001B2054" w:rsidRPr="00B625A6">
+      <w:r w:rsidR="001B2054" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> &amp; 1–3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C352A5" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2054" w:rsidRPr="006A1D89">
         <w:t>p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441E8D40" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
+    <w:p w14:paraId="441E8D40" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRPr="006A1D89" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631D9A81" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00B625A6">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B625A6">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BD20EE" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="00B625A6">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B625A6">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00B625A6">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FA50AAD" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRPr="00B625A6" w:rsidRDefault="00B625A6" w:rsidP="001A5F15">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -7176,56 +6736,56 @@
       </w:pPr>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="005C5532">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C5532">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Kayaking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BC4A30" w14:textId="0156B917" w:rsidR="005C5532" w:rsidRPr="005C5532" w:rsidRDefault="00F42974" w:rsidP="005C5532">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E74020A" wp14:editId="5572663C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E74020A" wp14:editId="0846608A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1353185</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>411925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5093970" cy="3610610"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="27940"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1107413415" name="Picture 1" descr="A kayaker pauses and points towards  the statute of a buffalo and Indian on the shore of a river.   "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1107413415" name="Picture 1" descr="A kayaker pauses and points towards  the statute of a buffalo and Indian on the shore of a river.   "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId76" cstate="email">
@@ -7278,348 +6838,342 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005C5532" w:rsidRPr="005C5532">
+      <w:r w:rsidR="005C5532" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>668 Memorial Drive, Cambridge</w:t>
       </w:r>
-      <w:r w:rsidR="00087C7D">
+      <w:r w:rsidR="00087C7D" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A76D587" w14:textId="594F1197" w:rsidR="005C5532" w:rsidRPr="005C5532" w:rsidRDefault="005C5532" w:rsidP="00A1136A">
+    <w:p w14:paraId="2A76D587" w14:textId="594F1197" w:rsidR="005C5532" w:rsidRPr="006A1D89" w:rsidRDefault="005C5532" w:rsidP="00A1136A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="002B6FAA" w:rsidRPr="00C813F3">
+      <w:r w:rsidR="002B6FAA" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidR="002B6FAA" w:rsidRPr="00C813F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B6FAA" w:rsidRPr="00C813F3">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="002B6FAA" w:rsidRPr="00296CF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>adaptive kayaking program at Magazine Beach in Cambridge! During this program, run by our partne</w:t>
+      </w:r>
       <w:r w:rsidRPr="005C5532">
-        <w:t xml:space="preserve">adaptive kayaking program at Magazine Beach in Cambridge! During this program, run by our partner </w:t>
+        <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="005C5532">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C5532">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>addlers will travel in small groups to explore the river. Experience the fun and serenity of being on the water while being part of a supportive community. Benefit from a wide array of adaptive kayaking equipment and instruction designed to meet your individual needs.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F880DC9" w14:textId="10A72760" w:rsidR="00F93012" w:rsidRPr="00AB28BB" w:rsidRDefault="005C5532" w:rsidP="00F93012">
+    <w:p w14:paraId="5F880DC9" w14:textId="10A72760" w:rsidR="00F93012" w:rsidRPr="006A1D89" w:rsidRDefault="005C5532" w:rsidP="00F93012">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>Registration ends</w:t>
       </w:r>
-      <w:r w:rsidR="00F93012" w:rsidRPr="00F93012">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">two days before the program. </w:t>
+      <w:r w:rsidR="00F93012" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve"> two days before the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2920BCFC" w14:textId="77777777" w:rsidR="00F93012" w:rsidRDefault="005C5532" w:rsidP="00CB189D">
+    <w:p w14:paraId="2920BCFC" w14:textId="77777777" w:rsidR="00F93012" w:rsidRPr="006A1D89" w:rsidRDefault="005C5532" w:rsidP="00CB189D">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Day</w:t>
       </w:r>
-      <w:r w:rsidR="00F93012">
+      <w:r w:rsidR="00F93012" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Time</w:t>
       </w:r>
-      <w:r w:rsidR="00F93012">
+      <w:r w:rsidR="00F93012" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E505B5" w14:textId="631EA159" w:rsidR="005C5532" w:rsidRDefault="005C5532" w:rsidP="00F93012">
+    <w:p w14:paraId="63E505B5" w14:textId="631EA159" w:rsidR="005C5532" w:rsidRPr="006A1D89" w:rsidRDefault="005C5532" w:rsidP="00F93012">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:t>Saturday, July 1</w:t>
       </w:r>
-      <w:r w:rsidR="00CB189D">
+      <w:r w:rsidR="00CB189D" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">1, </w:t>
       </w:r>
-      <w:r w:rsidR="003C706B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E3420C">
+      <w:r w:rsidR="003C706B" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">2026; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t>1–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227D37C3" w14:textId="77777777" w:rsidR="00501D1C" w:rsidRDefault="00F93012" w:rsidP="00501D1C">
+    <w:p w14:paraId="227D37C3" w14:textId="77777777" w:rsidR="00501D1C" w:rsidRPr="006A1D89" w:rsidRDefault="00F93012" w:rsidP="00501D1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t>Thursday, July 30</w:t>
       </w:r>
-      <w:r w:rsidR="00501D1C">
-[...3 lines deleted...]
-        <w:t>1–3 p.m.</w:t>
+      <w:r w:rsidR="00501D1C" w:rsidRPr="006A1D89">
+        <w:t>, 2026; 1–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19016C9C" w14:textId="77777777" w:rsidR="005C5532" w:rsidRPr="005C5532" w:rsidRDefault="005C5532" w:rsidP="005C5532">
+    <w:p w14:paraId="19016C9C" w14:textId="77777777" w:rsidR="005C5532" w:rsidRPr="006A1D89" w:rsidRDefault="005C5532" w:rsidP="005C5532">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Magazine Beach Cartop Boat Launch, 668 Memorial Drive, Cambridge MA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B0582A" w14:textId="77777777" w:rsidR="005C5532" w:rsidRPr="005C5532" w:rsidRDefault="005C5532" w:rsidP="005C5532">
+    <w:p w14:paraId="66B0582A" w14:textId="77777777" w:rsidR="005C5532" w:rsidRPr="006A1D89" w:rsidRDefault="005C5532" w:rsidP="005C5532">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163325A4" w14:textId="77777777" w:rsidR="005C5532" w:rsidRPr="005C5532" w:rsidRDefault="005C5532" w:rsidP="005C5532">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="005C5532">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C5532">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4337CB03" w14:textId="77777777" w:rsidR="005C5532" w:rsidRDefault="005C5532" w:rsidP="005C5532">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5532">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="005C5532">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B609417" w14:textId="77777777" w:rsidR="005C5532" w:rsidRPr="00E0175F" w:rsidRDefault="005C5532" w:rsidP="001A3755">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -7631,92 +7185,91 @@
     </w:p>
     <w:p w14:paraId="0CCAD9AF" w14:textId="74E3D8AC" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="001B057C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="00727904">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Beartown State Forest</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00727904">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Kayaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0DC2F3" w14:textId="1789646E" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="00727904">
+    <w:p w14:paraId="5D0DC2F3" w14:textId="1789646E" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="00727904">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>214 Blue Hill Road, Great Barrington, MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FCBCD7" w14:textId="055FF902" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00E719A5" w:rsidP="00727904">
+    <w:p w14:paraId="73FCBCD7" w14:textId="055FF902" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00E719A5" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="42"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414AE989" wp14:editId="3509D663">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414AE989" wp14:editId="50D4A18C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2630406</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1596242</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3538855" cy="2653665"/>
             <wp:effectExtent l="19050" t="19050" r="23495" b="13335"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1523721383" name="Picture 2" descr="A group of people in tandem kayaks are paddling on a pond. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1523721383" name="Picture 2" descr="A group of people in tandem kayaks are paddling on a pond. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83" cstate="email">
@@ -7750,448 +7303,528 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="3538855" cy="2653665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00727904" w:rsidRPr="00727904">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidR="00727904" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidR="00727904" w:rsidRPr="00C813F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00727904" w:rsidRPr="00C813F3">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00727904" w:rsidRPr="00296CF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00727904" w:rsidRPr="00727904">
+      <w:r w:rsidR="00727904" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">adaptive kayaking program on Benedict Pond in Great Barrington! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidR="00727904" w:rsidRPr="00727904">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00727904" w:rsidRPr="00727904">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00727904" w:rsidRPr="00727904">
+      <w:r w:rsidR="00727904" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00727904" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">addlers will travel in small groups (pods) to explore the pond. Instruction, adaptive equipment, and assistance (as needed) are provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E578C5" w14:textId="1FF14139" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="00727904">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B72370" w14:textId="5CD73E2D" w:rsidR="00B13915" w:rsidRPr="006A1D89" w:rsidRDefault="00B13915" w:rsidP="00727904">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...15 lines deleted...]
-        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Online registration ends at 5 p.m., two days before the program. After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You will receive email confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B56F05D" w14:textId="4E76902B" w:rsidR="00727904" w:rsidRDefault="00727904" w:rsidP="00727904">
+    <w:p w14:paraId="1B56F05D" w14:textId="4E76902B" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00727904">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Day</w:t>
       </w:r>
-      <w:r w:rsidR="00AB5941">
+      <w:r w:rsidR="00AB5941" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Time</w:t>
       </w:r>
-      <w:r w:rsidR="00AB5941">
+      <w:r w:rsidR="00AB5941" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="00B13915">
+      <w:r w:rsidR="00B13915" w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>uesdays</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB316A">
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>, 11 a.m.–2:30 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D652EFC" w14:textId="77777777" w:rsidR="006A5381" w:rsidRDefault="006A5381" w:rsidP="00B13915">
+    <w:p w14:paraId="6D652EFC" w14:textId="77777777" w:rsidR="006A5381" w:rsidRPr="006A1D89" w:rsidRDefault="006A5381" w:rsidP="00B13915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-        <w:sectPr w:rsidR="006A5381" w:rsidSect="00B625A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006A5381" w:rsidRPr="006A1D89" w:rsidSect="00B625A6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E8C7D0" w14:textId="760F95EF" w:rsidR="00AB5941" w:rsidRDefault="00E063E8" w:rsidP="00B13915">
+    <w:p w14:paraId="43E8C7D0" w14:textId="760F95EF" w:rsidR="00AB5941" w:rsidRPr="006A1D89" w:rsidRDefault="00E063E8" w:rsidP="00B13915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>July 14, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C7F6FB" w14:textId="1348A9DE" w:rsidR="00E063E8" w:rsidRDefault="00E063E8" w:rsidP="00B13915">
+    <w:p w14:paraId="17C7F6FB" w14:textId="1348A9DE" w:rsidR="00E063E8" w:rsidRPr="006A1D89" w:rsidRDefault="00E063E8" w:rsidP="00B13915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>July 21, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3020E6DF" w14:textId="2F5B7537" w:rsidR="00E063E8" w:rsidRDefault="00E063E8" w:rsidP="00B13915">
+    <w:p w14:paraId="3020E6DF" w14:textId="2F5B7537" w:rsidR="00E063E8" w:rsidRPr="006A1D89" w:rsidRDefault="00E063E8" w:rsidP="00B13915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>July 28, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBAC122" w14:textId="4CB04608" w:rsidR="00E063E8" w:rsidRDefault="001F6952" w:rsidP="00B13915">
+    <w:p w14:paraId="0FBAC122" w14:textId="4CB04608" w:rsidR="00E063E8" w:rsidRPr="006A1D89" w:rsidRDefault="001F6952" w:rsidP="00B13915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>August 4, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18716AF3" w14:textId="395EBB8B" w:rsidR="001F6952" w:rsidRDefault="001F6952" w:rsidP="00B13915">
+    <w:p w14:paraId="18716AF3" w14:textId="395EBB8B" w:rsidR="001F6952" w:rsidRPr="006A1D89" w:rsidRDefault="001F6952" w:rsidP="00B13915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>August 11, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC87960" w14:textId="77777777" w:rsidR="006A5381" w:rsidRDefault="006A5381" w:rsidP="00727904">
+    <w:p w14:paraId="5DC87960" w14:textId="77777777" w:rsidR="006A5381" w:rsidRPr="006A1D89" w:rsidRDefault="006A5381" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:sectPr w:rsidR="006A5381" w:rsidSect="006D46D4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006A5381" w:rsidRPr="006A1D89" w:rsidSect="006D46D4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714FEE9B" w14:textId="555E1BFF" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="006A5381">
+    <w:p w14:paraId="714FEE9B" w14:textId="58FFC631" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="006A5381">
       <w:pPr>
         <w:spacing w:before="160"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Participants may sign up for one of two time slots: 11 a.m.–12:30 p.m. or 1 p.m.–2:30 p.m. You must register by 12 p.m. the day before the program. </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants may sign up for one of two time slots: 11 a.m.–12:30 p.m. or 1 p.m.–2:30 p.m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2281B3CF" w14:textId="77777777" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="00727904">
+    <w:p w14:paraId="2281B3CF" w14:textId="77777777" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="144"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk197437496"/>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Closest GPS Address:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 214 Blue Hill Road, Great Barrington, MA. This is just east of the park entrance. Take Benedict Pond Road to the first parking lot on your right at the pond. Signs will be posted.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="64DBDDA5" w14:textId="77777777" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="00727904">
+    <w:p w14:paraId="64DBDDA5" w14:textId="77777777" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="144"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00727904">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Access Blue Hill Road from Main Road (Route 23).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Avoid accessing Benedict Pond from the park's North Entrance due to dirt roads. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D2EDCA" w14:textId="77777777" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="00727904">
+    <w:p w14:paraId="61D2EDCA" w14:textId="77777777" w:rsidR="00727904" w:rsidRPr="006A1D89" w:rsidRDefault="00727904" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00727904">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>$8 per participant; One guest may attend at no charge. Scholarships are available for those who need them.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F938F8" w14:textId="662F51DA" w:rsidR="00727904" w:rsidRPr="00727904" w:rsidRDefault="00727904" w:rsidP="00727904">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00727904">
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> Register with AOA online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="00727904">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00727904">
-        <w:t xml:space="preserve">, call </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00727904">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="00727904">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00727904">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E95C314" w14:textId="77777777" w:rsidR="00686C49" w:rsidRPr="00727904" w:rsidRDefault="00686C49" w:rsidP="001A5F15">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -8228,79 +7861,79 @@
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="001518FE" w:rsidRPr="001518FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Kayaking</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB28BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C2DFBF" w14:textId="77EFA5DF" w:rsidR="00AB28BB" w:rsidRPr="00AB28BB" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
+    <w:p w14:paraId="62C2DFBF" w14:textId="77EFA5DF" w:rsidR="00AB28BB" w:rsidRPr="006A1D89" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">915 Walden Street, Concord, MA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690EA00A" w14:textId="3FBB5565" w:rsidR="00AB28BB" w:rsidRPr="00AB28BB" w:rsidRDefault="00E719A5" w:rsidP="00A1136A">
+    <w:p w14:paraId="690EA00A" w14:textId="3FBB5565" w:rsidR="00AB28BB" w:rsidRPr="006A1D89" w:rsidRDefault="00E719A5" w:rsidP="00A1136A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E11FBBD" wp14:editId="397E1574">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E11FBBD" wp14:editId="4FFA4FCF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1220529</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>724373</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5312410" cy="3114040"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="10160"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="273171259" name="Picture 1" descr="Two people paddling in a tandem kayak on a pond, smile for a photo. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="273171259" name="Picture 1" descr="Two people paddling in a tandem kayak on a pond, smile for a photo. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId92" cstate="email">
@@ -8356,470 +7989,362 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
+      <w:r w:rsidR="00AB28BB" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
           <w:rPr>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
-        <w:t xml:space="preserve"> for adaptive </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001518FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB28BB" w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">for adaptive </w:t>
+      </w:r>
+      <w:r w:rsidR="001518FE" w:rsidRPr="006A1D89">
         <w:t>kayaking</w:t>
       </w:r>
-      <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
+      <w:r w:rsidR="00AB28BB" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> on historic Walden Pond in Concord! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
           <w:rPr>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
+      <w:r w:rsidR="00AB28BB" w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00AB28BB" w:rsidRPr="00AB28BB">
+      <w:r w:rsidR="00AB28BB" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">addlers will travel in small groups to explore the pond. Experience the fun and serenity of being on the water while being part of a supportive community. Benefit from a wide array of adaptive kayaking equipment and instruction designed to meet your individual needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711E90EC" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="00AB28BB" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
+    <w:p w14:paraId="711E90EC" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="006A1D89" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB28BB">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Registration ends two days before the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E68ED3F" w14:textId="62AD0E08" w:rsidR="00284D30" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
+    <w:p w14:paraId="6E68ED3F" w14:textId="62AD0E08" w:rsidR="00284D30" w:rsidRPr="006A1D89" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB28BB">
+      </w:pPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Days and Times:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB28BB">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CCCEAA" w14:textId="77777777" w:rsidR="00057C62" w:rsidRDefault="00057C62" w:rsidP="00AF4C47">
+    <w:p w14:paraId="45CCCEAA" w14:textId="77777777" w:rsidR="00057C62" w:rsidRPr="006A1D89" w:rsidRDefault="00057C62" w:rsidP="00AF4C47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00057C62" w:rsidSect="00AB28BB">
+        <w:sectPr w:rsidR="00057C62" w:rsidRPr="006A1D89" w:rsidSect="00AB28BB">
           <w:headerReference w:type="even" r:id="rId96"/>
           <w:footerReference w:type="even" r:id="rId97"/>
           <w:headerReference w:type="first" r:id="rId98"/>
           <w:footerReference w:type="first" r:id="rId99"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65EF6078" w14:textId="6ACD920E" w:rsidR="0012779D" w:rsidRPr="00AF4C47" w:rsidRDefault="0012779D" w:rsidP="00AF4C47">
+    <w:p w14:paraId="65EF6078" w14:textId="6ACD920E" w:rsidR="0012779D" w:rsidRPr="006A1D89" w:rsidRDefault="0012779D" w:rsidP="00AF4C47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00284D30">
-[...11 lines deleted...]
-      <w:r w:rsidR="00232A6D">
+      <w:r w:rsidRPr="006A1D89">
+        <w:t xml:space="preserve">Thursday, July </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A6D" w:rsidRPr="006A1D89">
         <w:t>16</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>, 2026; 1–3 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDAC3F7" w14:textId="397BF6A6" w:rsidR="00AF4C47" w:rsidRPr="00057C62" w:rsidRDefault="00AF4C47" w:rsidP="00AF4C47">
+    <w:p w14:paraId="1DDAC3F7" w14:textId="397BF6A6" w:rsidR="00AF4C47" w:rsidRPr="006A1D89" w:rsidRDefault="00AF4C47" w:rsidP="00AF4C47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00284D30">
-[...20 lines deleted...]
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>Thursday, July 23, 2026; 1–3 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5535505D" w14:textId="440441B7" w:rsidR="00057C62" w:rsidRPr="00AF4C47" w:rsidRDefault="00057C62" w:rsidP="00AF4C47">
+    <w:p w14:paraId="5535505D" w14:textId="440441B7" w:rsidR="00057C62" w:rsidRPr="006A1D89" w:rsidRDefault="00057C62" w:rsidP="00AF4C47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Tuesday, </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4C47">
-[...14 lines deleted...]
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00AF4C47" w:rsidRPr="006A1D89">
+        <w:t>August 4, 2026; 1–3 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C5B203" w14:textId="7CBA9ABC" w:rsidR="00AF4C47" w:rsidRPr="00AF4C47" w:rsidRDefault="00AF4C47" w:rsidP="00AF4C47">
+    <w:p w14:paraId="65C5B203" w14:textId="7CBA9ABC" w:rsidR="00AF4C47" w:rsidRPr="006A1D89" w:rsidRDefault="00AF4C47" w:rsidP="00AF4C47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4C47">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">Tuesday, August </w:t>
       </w:r>
-      <w:r w:rsidR="00232A6D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00232A6D" w:rsidRPr="006A1D89">
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF4C47">
-[...14 lines deleted...]
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidRPr="006A1D89">
+        <w:t>, 2026; 1–3 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006A1D89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B95CB93" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="00AB28BB" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
+    <w:p w14:paraId="3B95CB93" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="006A1D89" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet at: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Visitors Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAFA722" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="00AB28BB" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
+    <w:p w14:paraId="7CAFA722" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="006A1D89" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Cost:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00AB28BB">
+        <w:t xml:space="preserve">Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79ABB04B" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRPr="00AB28BB" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Visit </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId100" w:history="1">
         <w:r w:rsidRPr="00AB28BB">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AB28BB">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9731A5" w14:textId="77777777" w:rsidR="00AB28BB" w:rsidRDefault="00AB28BB" w:rsidP="00AB28BB">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AB28BB">
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Questions:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00AB28BB">
+        <w:t xml:space="preserve">Questions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidRPr="00AB28BB">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="190A638E" w14:textId="77777777" w:rsidR="001A5F15" w:rsidRPr="00727904" w:rsidRDefault="001A5F15" w:rsidP="001A5F15">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -8830,86 +8355,85 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA2C9EB" w14:textId="4EEC0332" w:rsidR="00557BBC" w:rsidRDefault="003F7060" w:rsidP="00F26C9A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId102" w:history="1">
         <w:r w:rsidRPr="003F7060">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Belle Isle Marsh Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F7060">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Intermediate Kayaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B90C20C" w14:textId="36EB0D23" w:rsidR="00557BBC" w:rsidRDefault="003F7060" w:rsidP="00557BBC">
+    <w:p w14:paraId="5B90C20C" w14:textId="36EB0D23" w:rsidR="00557BBC" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="00557BBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1399 Bennington Street, East Boston</w:t>
       </w:r>
-      <w:r w:rsidR="00C54945">
+      <w:r w:rsidR="00C54945" w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72462FC4" w14:textId="7263C2CA" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="0052024E" w:rsidP="00A1136A">
+    <w:p w14:paraId="72462FC4" w14:textId="7263C2CA" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="0052024E" w:rsidP="00A1136A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E45316F" wp14:editId="114259DC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E45316F" wp14:editId="24D66556">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>248713</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>692475</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5666105" cy="3080385"/>
             <wp:effectExtent l="19050" t="19050" r="10795" b="24765"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1268329273" name="Picture 1" descr="A group of kayakers in Boston Harbor pause for a photo as a plane flies over the Boston skyline. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1268329273" name="Picture 1" descr="A group of kayakers in Boston Harbor pause for a photo as a plane flies over the Boston skyline. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId103" cstate="email">
@@ -8968,331 +8492,327 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
+      <w:r w:rsidR="003F7060" w:rsidRPr="00181697">
         <w:t>Join</w:t>
       </w:r>
-      <w:r w:rsidR="00CF1B22">
+      <w:r w:rsidR="00CF1B22" w:rsidRPr="00181697">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
+      <w:r w:rsidR="003F7060" w:rsidRPr="00181697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId105" w:history="1">
         <w:r w:rsidR="00CF1B22" w:rsidRPr="00AB28BB">
           <w:rPr>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CF1B22" w:rsidRPr="00AB28BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
+      <w:r w:rsidR="003F7060" w:rsidRPr="00181697">
         <w:t xml:space="preserve">for an intermediate level adaptive kayaking program in East Boston! This program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId106" w:history="1">
         <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
+      <w:r w:rsidR="003F7060" w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="003F7060" w:rsidRPr="003F7060">
+      <w:r w:rsidR="003F7060" w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>meant for people looking for a higher level of challenge than our typical programs. This program is for people who can paddle the front or back of a tandem kayak (with breaks) for the entire program.</w:t>
       </w:r>
-      <w:r w:rsidR="002B2833">
+      <w:r w:rsidR="002B2833" w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FF3C9F">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3C9F" w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>We recommend you have paddled with Waypoint Adventure prior to this program to confirm eligibility for an intermediate program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A367D8" w14:textId="6C8DF033" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
+    <w:p w14:paraId="09A367D8" w14:textId="6C8DF033" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Paddlers will </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t>explore the ocean and salt marshes in Boston Harbor.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="00181697">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181697">
         <w:t>Experience the fun and serenity of being on the water while being part of a supportive community. Benefit from a wide array of adaptive kayaking equipment and instruction designed to meet your individual needs.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="00181697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD383D6" w14:textId="6E1B9C73" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
+    <w:p w14:paraId="5CD383D6" w14:textId="6E1B9C73" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t>Registration ends July 2</w:t>
       </w:r>
-      <w:r w:rsidR="00C251E5">
+      <w:r w:rsidR="00C251E5" w:rsidRPr="00181697">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F66273">
+      <w:r w:rsidR="00F66273" w:rsidRPr="00181697">
         <w:t>, 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397595B0" w14:textId="3984C402" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
+    <w:p w14:paraId="397595B0" w14:textId="3984C402" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidR="00C251E5">
+      <w:r w:rsidR="00C251E5" w:rsidRPr="00181697">
         <w:t>uesday, July 28</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F66273">
+      <w:r w:rsidR="00F66273" w:rsidRPr="00181697">
         <w:t xml:space="preserve">2026; </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t>10 a.m.–2 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFC5ED2" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
+    <w:p w14:paraId="6EFC5ED2" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidSect="003F7060">
+        <w:sectPr w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidSect="003F7060">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CE8EFB" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
+    <w:p w14:paraId="62CE8EFB" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Park in main parking lot at 1399 Bennington St., East Boston. Follow signs to the boat launch near Belle Isle Observation Tower.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29501438" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
+    <w:p w14:paraId="29501438" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="00181697" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00246471" w14:textId="77777777" w:rsidR="003F7060" w:rsidRPr="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId107" w:history="1">
         <w:r w:rsidRPr="003F7060">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F7060">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2DEA17" w14:textId="77777777" w:rsidR="003F7060" w:rsidRDefault="003F7060" w:rsidP="003F7060">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7060">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId108" w:history="1">
         <w:r w:rsidRPr="003F7060">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D3B9B0E" w14:textId="77777777" w:rsidR="00AB4C35" w:rsidRPr="0081093B" w:rsidRDefault="00AB4C35" w:rsidP="0081093B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -9302,117 +8822,76 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B52AC8C" w14:textId="1E06A545" w:rsidR="00296CF7" w:rsidRPr="00AB4C35" w:rsidRDefault="00296CF7" w:rsidP="00DA4472">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId109" w:history="1">
         <w:r w:rsidRPr="00AB4C35">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Quinsigamond State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AB4C35">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">—Kayaking </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB2520D" w14:textId="7C6F8E25" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="0DB2520D" w14:textId="420145D3" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00571E03" w:rsidP="00296CF7">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00AB4C35">
+      <w:r w:rsidRPr="00181697">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="42"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F764990" wp14:editId="322003E6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F764990" wp14:editId="1D998029">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>1390650</wp:posOffset>
+              <wp:posOffset>1416050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>120192</wp:posOffset>
+              <wp:posOffset>390525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4802505" cy="2564130"/>
             <wp:effectExtent l="19050" t="19050" r="17145" b="26670"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="Picture 1" descr="Two people in a tandem kayak smile while paddling past sailboats anchored on a lake shore. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Two people in a tandem kayak smile while paddling past sailboats anchored on a lake shore. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId110" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId111">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="1000"/>
@@ -9462,411 +8941,492 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00296CF7" w:rsidRPr="00181697">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10 N. Lake Ave</w:t>
+      </w:r>
+      <w:r w:rsidR="00F014B9" w:rsidRPr="00181697">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nue</w:t>
+      </w:r>
+      <w:r w:rsidR="00296CF7" w:rsidRPr="00181697">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Worcester</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0074" w:rsidRPr="00181697">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, MA</w:t>
+      </w:r>
       <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D027260" w14:textId="07577A73" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="005136E8">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00181697">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="00C813F3" w:rsidRPr="00C813F3">
+      <w:r w:rsidR="00C813F3" w:rsidRPr="00181697">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId112" w:history="1">
-        <w:r w:rsidR="00C813F3" w:rsidRPr="00C813F3">
+        <w:r w:rsidR="00C813F3" w:rsidRPr="00181697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C813F3" w:rsidRPr="00C813F3">
+      <w:r w:rsidR="00C813F3" w:rsidRPr="00181697">
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00181697">
         <w:t xml:space="preserve"> adaptive kayaking program at Regatta Point on Lake Quinsigamond in Worcester! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId113" w:history="1">
-        <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+        <w:r w:rsidRPr="00296CF7">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00296CF7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
-        <w:t xml:space="preserve">addlers will travel in small groups (pods) to explore the pond. Instruction, adaptive equipment, and assistance (as needed) are provided. </w:t>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">addlers will travel in small groups (pods) to explore the </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6D28" w:rsidRPr="00D34A7D">
+        <w:t>lake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">. Instruction, adaptive equipment, and assistance (as needed) are provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EA8273" w14:textId="74EF45FA" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="31EA8273" w14:textId="74EF45FA" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F42D1E2" w14:textId="71901AF9" w:rsidR="006814B9" w:rsidRDefault="006814B9" w:rsidP="006814B9">
+    <w:p w14:paraId="0F42D1E2" w14:textId="71901AF9" w:rsidR="006814B9" w:rsidRPr="00D34A7D" w:rsidRDefault="006814B9" w:rsidP="006814B9">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Online registration ends at 5 p.m., two days before the program. After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId114" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>You will receive email confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9B4AC0" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="0C9B4AC0" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Days and Times:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296CF7">
-[...3 lines deleted...]
-        <w:t>10 a.m.–3 p.m.</w:t>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> Thursdays, 10 a.m.–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8F5A7A" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="3C8F5A7A" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
-        <w:sectPr w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidSect="003F7060">
+        <w:sectPr w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidSect="003F7060">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="628ED309" w14:textId="75D9ECAB" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00502F00" w:rsidP="00296CF7">
+    <w:p w14:paraId="628ED309" w14:textId="75D9ECAB" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00502F00" w:rsidP="00296CF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>August 6</w:t>
       </w:r>
-      <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+      <w:r w:rsidR="00296CF7" w:rsidRPr="00D34A7D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004950C5">
+      <w:r w:rsidR="004950C5" w:rsidRPr="00D34A7D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C42DC82" w14:textId="2FFBD325" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00502F00" w:rsidP="00296CF7">
+    <w:p w14:paraId="1C42DC82" w14:textId="2FFBD325" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00502F00" w:rsidP="00296CF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>August 13</w:t>
       </w:r>
-      <w:r w:rsidR="00296CF7" w:rsidRPr="00296CF7">
+      <w:r w:rsidR="00296CF7" w:rsidRPr="00D34A7D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004950C5">
+      <w:r w:rsidR="004950C5" w:rsidRPr="00D34A7D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1231B4" w14:textId="30E210B7" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="4C1231B4" w14:textId="30E210B7" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="00502F00">
+      <w:r w:rsidR="00502F00" w:rsidRPr="00D34A7D">
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004950C5">
+      <w:r w:rsidR="004950C5" w:rsidRPr="00D34A7D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7109B55B" w14:textId="2AE5D408" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="7109B55B" w14:textId="2AE5D408" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="480"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>August 2</w:t>
       </w:r>
-      <w:r w:rsidR="004950C5">
+      <w:r w:rsidR="004950C5" w:rsidRPr="00D34A7D">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004950C5">
+      <w:r w:rsidR="004950C5" w:rsidRPr="00D34A7D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7F64A3" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidSect="006D46D4">
+    <w:p w14:paraId="1C7F64A3" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidSect="006D46D4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E448F5D" w14:textId="3A8561A3" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="5E448F5D" w14:textId="3A8561A3" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Participants may sign up for one of three time slots: 10 a.m.–11:15 a.m.; 11:30 a.m. –12:45 p.m.; or 1:30 p.m.–2:45 p.m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073CCDF0" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="073CCDF0" w14:textId="4DC803B2" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Groups:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Schools, group homes or day programs with more than 3 individuals may register for up to four dates. </w:t>
+        <w:t xml:space="preserve"> Schools, group homes or day programs with more than 3 individuals</w:t>
+      </w:r>
+      <w:r w:rsidR="00295BE7" w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may register for up to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6970" w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00107E9D" w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6970" w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dates. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B519EC" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
+    <w:p w14:paraId="42B519EC" w14:textId="77777777" w:rsidR="00296CF7" w:rsidRPr="00D34A7D" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>$8 per participant; One guest may attend at no charge. Scholarships are available for those who need them.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B0533E" w14:textId="56E70251" w:rsidR="00296CF7" w:rsidRDefault="00296CF7" w:rsidP="00296CF7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296CF7">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> Register with AOA online at</w:t>
+      </w:r>
       <w:r w:rsidRPr="00296CF7">
-        <w:t xml:space="preserve"> Register with AOA online at </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId115" w:history="1">
         <w:r w:rsidRPr="00296CF7">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00296CF7">
-        <w:t xml:space="preserve">, call </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:hyperlink r:id="rId116" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00296CF7">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId117" w:history="1">
         <w:r w:rsidRPr="00296CF7">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00296CF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE1C595" w14:textId="77777777" w:rsidR="002148DE" w:rsidRDefault="002148DE" w:rsidP="006B07AB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -9900,113 +9460,112 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4C3533" w14:textId="089A84F7" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0078341E" w:rsidP="003672ED">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId122" w:history="1">
         <w:r w:rsidRPr="0078341E">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Upper Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0078341E">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Kayaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A1AC7B" w14:textId="4B7081E5" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0078341E" w:rsidP="0078341E">
+    <w:p w14:paraId="75A1AC7B" w14:textId="4B7081E5" w:rsidR="0078341E" w:rsidRPr="00D34A7D" w:rsidRDefault="0078341E" w:rsidP="0078341E">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>48 Woerd Avenue, Waltham</w:t>
       </w:r>
-      <w:r w:rsidR="00DD0074">
+      <w:r w:rsidR="00DD0074" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (across the street from this address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5662EB69" w14:textId="363414EB" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0052024E" w:rsidP="005136E8">
+    <w:p w14:paraId="5662EB69" w14:textId="363414EB" w:rsidR="0078341E" w:rsidRPr="00D34A7D" w:rsidRDefault="0052024E" w:rsidP="005136E8">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B42B801" wp14:editId="47E83402">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B42B801" wp14:editId="08937FC6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1167366</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>183988</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5410200" cy="3249295"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="27305"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="847993072" name="Picture 7" descr="A group of people in tandem kayaks smile for a roup photo on the water. "/>
+            <wp:docPr id="847993072" name="Picture 7" descr="A group of people in tandem kayaks smile for a group photo on the water. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="847993072" name="Picture 7" descr="A group of people in tandem kayaks smile for a roup photo on the water. "/>
+                    <pic:cNvPr id="847993072" name="Picture 7" descr="A group of people in tandem kayaks smile for a group photo on the water. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId123" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12343" b="12520"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5410200" cy="3249295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -10031,339 +9590,327 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0078341E" w:rsidRPr="0078341E">
+      <w:r w:rsidR="0078341E" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="008B7646" w:rsidRPr="00C813F3">
+      <w:r w:rsidR="008B7646" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId124" w:history="1">
         <w:r w:rsidR="008B7646" w:rsidRPr="00C813F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B7646" w:rsidRPr="00C813F3">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="008B7646" w:rsidRPr="00296CF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0078341E" w:rsidRPr="0078341E">
+      <w:r w:rsidR="0078341E" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">adaptive kayaking program at Charles River Reservation in Waltham! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId125" w:history="1">
         <w:r w:rsidR="0078341E" w:rsidRPr="0078341E">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0078341E" w:rsidRPr="0078341E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0078341E" w:rsidRPr="0078341E">
+      <w:r w:rsidR="0078341E" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="0078341E" w:rsidRPr="0078341E">
+      <w:r w:rsidR="0078341E" w:rsidRPr="00D34A7D">
         <w:t>addlers will travel in small groups to explore the river. Experience the fun and serenity of being on the water while being part of a supportive community. Benefit from a wide array of adaptive kayaking equipment and instruction designed to meet your individual needs.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063DD08F" w14:textId="0DB31EE0" w:rsidR="000C58FD" w:rsidRPr="00AB28BB" w:rsidRDefault="0078341E" w:rsidP="000C58FD">
+    <w:p w14:paraId="063DD08F" w14:textId="0DB31EE0" w:rsidR="000C58FD" w:rsidRPr="00D34A7D" w:rsidRDefault="0078341E" w:rsidP="000C58FD">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Registration ends </w:t>
       </w:r>
-      <w:r w:rsidR="000C58FD" w:rsidRPr="00AB28BB">
+      <w:r w:rsidR="000C58FD" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">two days before the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF57703" w14:textId="77777777" w:rsidR="004919AE" w:rsidRDefault="0078341E" w:rsidP="00E72A37">
+    <w:p w14:paraId="0AF57703" w14:textId="77777777" w:rsidR="004919AE" w:rsidRPr="00D34A7D" w:rsidRDefault="0078341E" w:rsidP="00E72A37">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Day</w:t>
       </w:r>
-      <w:r w:rsidR="00C03273">
+      <w:r w:rsidR="00C03273" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Time</w:t>
       </w:r>
-      <w:r w:rsidR="00C03273">
+      <w:r w:rsidR="00C03273" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002C53E8">
+      <w:r w:rsidR="002C53E8" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C81604" w14:textId="584C8775" w:rsidR="00E72A37" w:rsidRPr="004919AE" w:rsidRDefault="00E72A37" w:rsidP="004919AE">
+    <w:p w14:paraId="72C81604" w14:textId="584C8775" w:rsidR="00E72A37" w:rsidRPr="00D34A7D" w:rsidRDefault="00E72A37" w:rsidP="004919AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
-[...8 lines deleted...]
-      <w:r w:rsidR="00ED44D0">
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">Saturday, August 8, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED44D0" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">2026; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82FE7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">10 a.m.–12 p.m. &amp; 1–3 p.m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BE5F5D" w14:textId="5FD638FE" w:rsidR="004919AE" w:rsidRPr="004919AE" w:rsidRDefault="004919AE" w:rsidP="004919AE">
+    <w:p w14:paraId="37BE5F5D" w14:textId="5FD638FE" w:rsidR="004919AE" w:rsidRPr="00D34A7D" w:rsidRDefault="004919AE" w:rsidP="004919AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>1–3 p.m.</w:t>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t>Thursday, August 20, 2026; 1–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC5A03D" w14:textId="09815007" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0078341E" w:rsidP="00E72A37">
+    <w:p w14:paraId="4CC5A03D" w14:textId="09815007" w:rsidR="0078341E" w:rsidRPr="00D34A7D" w:rsidRDefault="0078341E" w:rsidP="00E72A37">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Boat Launch at the end of a parking lot across the street from 48 Woerd Avenue, Waltham, MA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A12F4F" w14:textId="424FA55B" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0078341E" w:rsidP="0078341E">
+    <w:p w14:paraId="54A12F4F" w14:textId="424FA55B" w:rsidR="0078341E" w:rsidRPr="00D34A7D" w:rsidRDefault="0078341E" w:rsidP="0078341E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A0B9CC" w14:textId="3FF59B94" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0078341E" w:rsidP="0078341E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId126" w:history="1">
         <w:r w:rsidRPr="0078341E">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0078341E">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F04A79F" w14:textId="77777777" w:rsidR="0078341E" w:rsidRPr="0078341E" w:rsidRDefault="0078341E" w:rsidP="0078341E">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078341E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId127" w:history="1">
         <w:r w:rsidRPr="0078341E">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E27ECB6" w14:textId="77777777" w:rsidR="00B804A6" w:rsidRPr="0078341E" w:rsidRDefault="00B804A6" w:rsidP="00336B57">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -10444,80 +9991,80 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId129" w:history="1">
         <w:r w:rsidRPr="001F0DB0">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Blackstone River Valley Heritage Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001F0DB0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>—Cycling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F760923" w14:textId="73CD49E9" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
+    <w:p w14:paraId="0F760923" w14:textId="73CD49E9" w:rsidR="001F0DB0" w:rsidRPr="00D34A7D" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3 Paul Clancy Way, Worcester, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4945BA" w14:textId="25997312" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="0052024E" w:rsidP="005136E8">
+    <w:p w14:paraId="3E4945BA" w14:textId="25997312" w:rsidR="001F0DB0" w:rsidRPr="00D34A7D" w:rsidRDefault="0052024E" w:rsidP="005136E8">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0358A5C3" wp14:editId="3AD63CD3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0358A5C3" wp14:editId="693A9C85">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1465078</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>106089</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4829175" cy="2930525"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="22225"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2011838447" name="Picture 6" descr="A person peddling on a recumbent tandem cycle waves while passing by on a paved bike trail."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2011838447" name="Picture 6" descr="A person peddling on a recumbent tandem cycle waves while passing by on a paved bike trail."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId130" cstate="email">
@@ -10573,430 +10120,402 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
+      <w:r w:rsidR="001F0DB0" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="004A13A9">
+      <w:r w:rsidR="004A13A9" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId132" w:history="1">
         <w:r w:rsidR="004A13A9" w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A13A9">
-[...3 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidR="004A13A9" w:rsidRPr="00D34A7D">
+        <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="004A13A9" w:rsidRPr="00846D5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
+      <w:r w:rsidR="001F0DB0" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">adaptive cycling program in Worcester! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId133" w:history="1">
         <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
+      <w:r w:rsidR="001F0DB0" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">we </w:t>
       </w:r>
-      <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
+      <w:r w:rsidR="001F0DB0" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">offer an array of cycles that can accommodate riders of all abilities from stable, comfortable recumbent trikes, to handcycles, to tandem recumbent trikes, to wheelchair tandems. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
+      <w:r w:rsidR="001F0DB0" w:rsidRPr="00D34A7D">
         <w:t>Instruction</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001F0DB0" w:rsidRPr="001F0DB0">
+      <w:r w:rsidR="001F0DB0" w:rsidRPr="00D34A7D">
         <w:t>, equipment, and assistance (as needed) are provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C04CB63" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
+    <w:p w14:paraId="1C04CB63" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="00D34A7D" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F312C59" w14:textId="644545F0" w:rsidR="00AC7C2F" w:rsidRDefault="00AC7C2F" w:rsidP="00AC7C2F">
+    <w:p w14:paraId="7F312C59" w14:textId="644545F0" w:rsidR="00AC7C2F" w:rsidRPr="00D34A7D" w:rsidRDefault="00AC7C2F" w:rsidP="00AC7C2F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Online registration ends at 5 p.m., </w:t>
       </w:r>
-      <w:r w:rsidR="00E04546">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E04546" w:rsidRPr="00D34A7D">
         <w:t>on June 1, 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId134" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>You will receive email confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F15EE6" w14:textId="38FFDFD4" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
+    <w:p w14:paraId="09F15EE6" w14:textId="38FFDFD4" w:rsidR="001F0DB0" w:rsidRPr="00D34A7D" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0DB0">
-[...8 lines deleted...]
-      <w:r w:rsidR="00095A0D">
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> Wednesday, </w:t>
+      </w:r>
+      <w:r w:rsidR="00095A0D" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">June 3, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0DB0">
-[...3 lines deleted...]
-        <w:t>11 a.m.–3 p.m.</w:t>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t>2026; 11 a.m.–3 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD24A71" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
+    <w:p w14:paraId="0BD24A71" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="00D34A7D" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
       <w:pPr>
         <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Participants may sign up for a one-hour timeslot during the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E7CF6" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
+    <w:p w14:paraId="1D7E7CF6" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="00D34A7D" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
       <w:pPr>
         <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> $5</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>$20. Sliding scale per session.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188CADC8" w14:textId="166B7DF7" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="001F0DB0">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F0DB0">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> Register with AOA online at</w:t>
+      </w:r>
       <w:r w:rsidRPr="001F0DB0">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Register with AOA online at </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId135" w:history="1">
         <w:r w:rsidRPr="001F0DB0">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001F0DB0">
-        <w:t xml:space="preserve">, call </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:hyperlink r:id="rId136" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001F0DB0">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId137" w:history="1">
         <w:r w:rsidRPr="001F0DB0">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67F37EE9" w14:textId="77777777" w:rsidR="001F0DB0" w:rsidRPr="001F0DB0" w:rsidRDefault="001F0DB0" w:rsidP="00336B57">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E1EBED" w14:textId="7AE70B0B" w:rsidR="00064279" w:rsidRPr="006F0D47" w:rsidRDefault="00064279" w:rsidP="006F0D47">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId138" w:history="1">
         <w:r w:rsidRPr="006F0D47">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Norwottuck Rail Trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F0D47">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Cycling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D24C362" w14:textId="0607344B" w:rsidR="00064279" w:rsidRDefault="00064279" w:rsidP="00064279">
+    <w:p w14:paraId="1D24C362" w14:textId="0607344B" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12 Railroad Street, Hadley, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266849BD" w14:textId="3F27DE2C" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00B117D9" w:rsidP="00064279">
+    <w:p w14:paraId="266849BD" w14:textId="3F27DE2C" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00B117D9" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A82F76">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE4BC2B" wp14:editId="3A7BCF8E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE4BC2B" wp14:editId="1B09FCF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2320290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>135255</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4076700" cy="2961640"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="10160"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="956330188" name="Picture 5" descr="A line of people riding a variety of adaptive cycles on a paved bike trail stop and smile for a photo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="956330188" name="Picture 5" descr="A line of people riding a variety of adaptive cycles on a paved bike trail stop and smile for a photo."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId139" cstate="email">
@@ -11052,615 +10571,607 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId141" w:history="1">
         <w:r w:rsidR="00064279" w:rsidRPr="001B2B5B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
-        <w:t xml:space="preserve"> for adaptive cycling in Hadley! During this program, run by our partner </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">for adaptive cycling in Hadley! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId142" w:history="1">
         <w:r w:rsidR="00064279" w:rsidRPr="001B2B5B">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
+        </w:rPr>
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">offer an array of cycles that can accommodate riders of all abilities from stable, comfortable recumbent trikes, to handcycles, to tandem recumbent trikes, to wheelchair tandems. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t>Instruction</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00064279" w:rsidRPr="003F19F9">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t>, equipment, and assistance (as needed) are provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E1A7E9" w14:textId="4B0CA522" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00064279" w:rsidP="00064279">
+    <w:p w14:paraId="09E1A7E9" w14:textId="4B0CA522" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F717552" w14:textId="1707B6E7" w:rsidR="00E74605" w:rsidRDefault="00E74605" w:rsidP="00E74605">
+    <w:p w14:paraId="6F717552" w14:textId="1707B6E7" w:rsidR="00E74605" w:rsidRPr="00D34A7D" w:rsidRDefault="00E74605" w:rsidP="00E74605">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Online registration ends at 5 p.m., two days before the program. After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId143" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>You will receive email confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035F785F" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279" w:rsidP="00064279">
+    <w:p w14:paraId="035F785F" w14:textId="77777777" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:sectPr w:rsidR="00064279" w:rsidSect="006D46D4">
+        <w:sectPr w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidSect="006D46D4">
           <w:headerReference w:type="even" r:id="rId144"/>
           <w:footerReference w:type="even" r:id="rId145"/>
           <w:footerReference w:type="default" r:id="rId146"/>
           <w:headerReference w:type="first" r:id="rId147"/>
           <w:footerReference w:type="first" r:id="rId148"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Days and Times: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Fridays, 10 a.m.–3 p.m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00999926" w14:textId="6F48F667" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00D86420" w:rsidP="00064279">
+    <w:p w14:paraId="00999926" w14:textId="6F48F667" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00D86420" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>June 5, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9508F8" w14:textId="1300B6ED" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="008875A6" w:rsidP="00064279">
+    <w:p w14:paraId="1F9508F8" w14:textId="1300B6ED" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="008875A6" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>June 19</w:t>
       </w:r>
-      <w:r w:rsidR="00064279">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3385D47C" w14:textId="3185496D" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00027230" w:rsidP="00064279">
+    <w:p w14:paraId="3385D47C" w14:textId="3185496D" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00027230" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>July 10, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3035557A" w14:textId="72AC6AB3" w:rsidR="00064279" w:rsidRDefault="00027230" w:rsidP="00064279">
+    <w:p w14:paraId="3035557A" w14:textId="72AC6AB3" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00027230" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>July 17, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091D02E7" w14:textId="16BD6CC3" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00027230" w:rsidP="00064279">
+    <w:p w14:paraId="091D02E7" w14:textId="16BD6CC3" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00027230" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>July 24</w:t>
       </w:r>
-      <w:r w:rsidR="00064279">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3904FE05" w14:textId="09DEE311" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="007506FE" w:rsidP="00064279">
+    <w:p w14:paraId="3904FE05" w14:textId="09DEE311" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="007506FE" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>Aug</w:t>
       </w:r>
-      <w:r w:rsidR="004E59A5">
+      <w:r w:rsidR="004E59A5" w:rsidRPr="00D34A7D">
         <w:t>ust 7</w:t>
       </w:r>
-      <w:r w:rsidR="00064279">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F91DA74" w14:textId="50D6B219" w:rsidR="00064279" w:rsidRDefault="004E59A5" w:rsidP="00064279">
+    <w:p w14:paraId="0F91DA74" w14:textId="50D6B219" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="004E59A5" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>August 14</w:t>
       </w:r>
-      <w:r w:rsidR="00064279">
+      <w:r w:rsidR="00064279" w:rsidRPr="00D34A7D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161B6564" w14:textId="7ABBFA7C" w:rsidR="004E59A5" w:rsidRPr="003F19F9" w:rsidRDefault="004E59A5" w:rsidP="00064279">
+    <w:p w14:paraId="161B6564" w14:textId="7ABBFA7C" w:rsidR="004E59A5" w:rsidRPr="00D34A7D" w:rsidRDefault="004E59A5" w:rsidP="00064279">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="006E4C9B">
+      <w:r w:rsidR="006E4C9B" w:rsidRPr="00D34A7D">
         <w:t>21, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A513CB8" w14:textId="77777777" w:rsidR="006E4C9B" w:rsidRDefault="006E4C9B" w:rsidP="00064279">
+    <w:p w14:paraId="3A513CB8" w14:textId="77777777" w:rsidR="006E4C9B" w:rsidRPr="00D34A7D" w:rsidRDefault="006E4C9B" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:sectPr w:rsidR="006E4C9B" w:rsidSect="006D46D4">
+        <w:sectPr w:rsidR="006E4C9B" w:rsidRPr="00D34A7D" w:rsidSect="006D46D4">
           <w:headerReference w:type="even" r:id="rId149"/>
           <w:headerReference w:type="default" r:id="rId150"/>
           <w:footerReference w:type="even" r:id="rId151"/>
           <w:footerReference w:type="default" r:id="rId152"/>
           <w:headerReference w:type="first" r:id="rId153"/>
           <w:footerReference w:type="first" r:id="rId154"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="576" w:footer="576" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B50071" w14:textId="77777777" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00064279" w:rsidP="00064279">
+    <w:p w14:paraId="77B50071" w14:textId="77777777" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Participants may sign up for a one-hour timeslot during the program time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DEDED7" w14:textId="2208F2AE" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00064279" w:rsidP="00064279">
+    <w:p w14:paraId="75DEDED7" w14:textId="2208F2AE" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Parking: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>On-street parking on Railroad St</w:t>
       </w:r>
-      <w:r w:rsidR="00826D60">
+      <w:r w:rsidR="00826D60" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reet</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0217DE9D" w14:textId="77777777" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00064279" w:rsidP="00064279">
+    <w:p w14:paraId="0217DE9D" w14:textId="77777777" w:rsidR="00064279" w:rsidRPr="00D34A7D" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>$5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F19F9">
+        <w:t>: $5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F19F9">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">$20 sliding scale per session. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C3CDED" w14:textId="11BB677F" w:rsidR="00064279" w:rsidRPr="001B2B5B" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Register with AOA online at </w:t>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> Register with AOA online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId155" w:history="1">
         <w:r w:rsidRPr="001B2B5B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F19F9">
-        <w:t xml:space="preserve">, call </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t>call</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F19F9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId156" w:history="1">
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00C63C27">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00C63C27" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F19F9">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId157" w:history="1">
         <w:r w:rsidRPr="001B2B5B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ABFF356" w14:textId="77777777" w:rsidR="00064279" w:rsidRPr="003F19F9" w:rsidRDefault="00064279" w:rsidP="00064279">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007F438C" w14:textId="7E998A20" w:rsidR="00AB5E37" w:rsidRPr="004940C7" w:rsidRDefault="00AB5E37" w:rsidP="004940C7">
+    <w:p w14:paraId="007F438C" w14:textId="214C64B6" w:rsidR="00AB5E37" w:rsidRPr="004940C7" w:rsidRDefault="00AB5E37" w:rsidP="00EE02B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="right" w:pos="9792"/>
+        </w:tabs>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId158" w:history="1">
         <w:r w:rsidRPr="004940C7">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Wompatuck State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004940C7">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Tandem Cycling</w:t>
       </w:r>
       <w:r w:rsidR="0047621A" w:rsidRPr="004940C7">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00EE02B1">
+        <w:rPr>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D4EFDD8" w14:textId="1F953342" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
+    <w:p w14:paraId="2D4EFDD8" w14:textId="1F953342" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>204 Union St</w:t>
       </w:r>
-      <w:r w:rsidR="00346BC4">
+      <w:r w:rsidR="00346BC4" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>reet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Hingham</w:t>
       </w:r>
-      <w:r w:rsidR="00F611D4">
+      <w:r w:rsidR="00F611D4" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6D12D9" w14:textId="16B70F14" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00054A16" w:rsidP="00AB5E37">
+    <w:p w14:paraId="4A6D12D9" w14:textId="16B70F14" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00054A16" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r w:rsidRPr="00192B1E">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576303F5" wp14:editId="5E6742D5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576303F5" wp14:editId="23F8CE2B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-2378</wp:posOffset>
+              <wp:posOffset>-10531</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>165735</wp:posOffset>
+              <wp:posOffset>131229</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3768725" cy="4712335"/>
             <wp:effectExtent l="19050" t="19050" r="22225" b="12065"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="940979432" name="Picture 8" descr="Two people riding a semi-recumbent tandem cycle smile while taking a break.  "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="940979432" name="Picture 8" descr="Two people riding a semi-recumbent tandem cycle smile while taking a break.  "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId159" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -11674,308 +11185,311 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="3768725" cy="4712335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
+      <w:r w:rsidR="00AB5E37" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId160" w:history="1">
         <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
           <w:rPr>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
+      <w:r w:rsidR="00AB5E37" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">for accessible tandem cycling in Hingam! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId161" w:history="1">
         <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
           <w:rPr>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
+      <w:r w:rsidR="00AB5E37" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AB5E37" w:rsidRPr="00AB5E37">
+      <w:r w:rsidR="00AB5E37" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">mall groups work together to cycle the back roads and bike paths of Massachusetts. Participants are encouraged to bring lunch and socialize on the trail and during breaks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5578E9D5" w14:textId="77DA8F44" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
+    <w:p w14:paraId="5578E9D5" w14:textId="77DA8F44" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">We have a variety of bikes that offer different amounts of support. We will match </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve"> two riders (a Captain and a Stoker). The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve"> will be the leader, and the Stoker is the other half of the team, who works with the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve"> to enjoy the adventure of tandem cycling. Some of our bikes are more traditional upright bicycles that require teamwork and balance. We also have other models that are side-by-side or recumbent, low to the ground tandems. Some have two wheels and require more balance while others are quite sturdy with three wheels and supportive seats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAF6E31" w14:textId="5004EB42" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
+    <w:p w14:paraId="1AAF6E31" w14:textId="5004EB42" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Registration ends </w:t>
       </w:r>
-      <w:r w:rsidR="00691DFC">
+      <w:r w:rsidR="00691DFC" w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>June 10, 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57231129" w14:textId="6BBB4976" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
+    <w:p w14:paraId="57231129" w14:textId="6BBB4976" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve"> Friday, </w:t>
       </w:r>
-      <w:r w:rsidR="00691DFC">
+      <w:r w:rsidR="00691DFC" w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">June </w:t>
       </w:r>
-      <w:r w:rsidR="00B66C1F">
+      <w:r w:rsidR="00B66C1F" w:rsidRPr="00D34A7D">
         <w:t>12, 2026</w:t>
       </w:r>
-      <w:r w:rsidR="008731A3">
+      <w:r w:rsidR="008731A3" w:rsidRPr="00D34A7D">
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E8301B">
+      <w:r w:rsidRPr="00D34A7D">
+        <w:t xml:space="preserve"> 10 a.m.–1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8301B" w:rsidRPr="00D34A7D">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8301B">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00E8301B">
+      <w:r w:rsidR="00E8301B" w:rsidRPr="00D34A7D">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8301B">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t>0 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7756370B" w14:textId="77777777" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
+    <w:p w14:paraId="7756370B" w14:textId="77777777" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor Center parking lot located at 204 Union St., Hingham. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418AA971" w14:textId="77777777" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
+    <w:p w14:paraId="418AA971" w14:textId="77777777" w:rsidR="00AB5E37" w:rsidRPr="00D34A7D" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F93250B" w14:textId="77777777" w:rsidR="00AB5E37" w:rsidRPr="00E900EE" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>To Register:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A7D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visit</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AB5E37">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>To Register:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Visit </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId162" w:history="1">
         <w:r w:rsidRPr="00E900EE">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B0124C3" w14:textId="23C39F22" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00AB5E37">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="60"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5E37">
+      <w:r w:rsidRPr="00D34A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId163" w:history="1">
         <w:r w:rsidRPr="00E900EE">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05EC19CC" w14:textId="77777777" w:rsidR="00AB5E37" w:rsidRPr="00AB5E37" w:rsidRDefault="00AB5E37" w:rsidP="00BB3AE2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="8"/>
@@ -11995,96 +11509,96 @@
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId164" w:history="1">
         <w:r w:rsidRPr="00020565">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:szCs w:val="27"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Blackstone River Greenway</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00020565">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>—Cycling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139410D5" w14:textId="75C6FFAD" w:rsidR="00495F3D" w:rsidRDefault="00020565" w:rsidP="00140500">
+    <w:p w14:paraId="139410D5" w14:textId="75C6FFAD" w:rsidR="00495F3D" w:rsidRPr="006B682D" w:rsidRDefault="00020565" w:rsidP="00140500">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452F6">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>85 Canal Street, Blackstone, MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F452F6">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk175144465"/>
     </w:p>
-    <w:p w14:paraId="32566D5B" w14:textId="6E4B7D2A" w:rsidR="00020565" w:rsidRPr="00495F3D" w:rsidRDefault="00F538C7" w:rsidP="00495F3D">
+    <w:p w14:paraId="32566D5B" w14:textId="6E4B7D2A" w:rsidR="00020565" w:rsidRPr="006B682D" w:rsidRDefault="00F538C7" w:rsidP="00495F3D">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00746117">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="274320" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A18419" wp14:editId="6AD09168">
+          <wp:anchor distT="0" distB="274320" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71A18419" wp14:editId="49A39786">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1433180</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-6808</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4907280" cy="3173095"/>
             <wp:effectExtent l="19050" t="19050" r="26670" b="27305"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1511067871" name="Picture 3" descr="Two people a peddling on a  recumbent tandem cycle equipped with a bright flag, along a paved bike path. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1511067871" name="Picture 3" descr="Two people a peddling on a  recumbent tandem cycle equipped with a bright flag, along a paved bike path. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId165" cstate="email">
@@ -12128,456 +11642,379 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00020565" w:rsidRPr="003F19F9">
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId166" w:history="1">
         <w:r w:rsidR="00612A8C" w:rsidRPr="001B2B5B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal</w:t>
         </w:r>
         <w:r w:rsidR="00020565" w:rsidRPr="001B2B5B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00020565">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00020565" w:rsidRPr="00F452F6">
-        <w:t xml:space="preserve"> adaptive cycling program in Blackstone</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">! During this program, run by our partner </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">adaptive cycling program in Blackstone! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId167" w:history="1">
         <w:r w:rsidR="00020565" w:rsidRPr="00E8646D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00020565">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00020565" w:rsidRPr="00E8646D">
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00020565" w:rsidRPr="00F452F6">
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00020565" w:rsidRPr="00F452F6">
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">offer an array of cycles that can accommodate riders of all abilities from stable, comfortable recumbent trikes, to handcycles, to tandem recumbent trikes, to wheelchair tandems. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00020565" w:rsidRPr="00F452F6">
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
         <w:t>Instruction</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00020565" w:rsidRPr="00F452F6">
+      <w:r w:rsidR="00020565" w:rsidRPr="006B682D">
         <w:t>, equipment, and assistance (as needed) are provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AE1BD1" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="00F452F6" w:rsidRDefault="00020565" w:rsidP="00020565">
+    <w:p w14:paraId="38AE1BD1" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="006B682D" w:rsidRDefault="00020565" w:rsidP="00020565">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452F6">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="42129349" w14:textId="609854FD" w:rsidR="00612A8C" w:rsidRDefault="00612A8C" w:rsidP="00612A8C">
+    <w:p w14:paraId="42129349" w14:textId="609854FD" w:rsidR="00612A8C" w:rsidRPr="006B682D" w:rsidRDefault="00612A8C" w:rsidP="00612A8C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration required: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Online registration ends at 5 p.m., </w:t>
       </w:r>
-      <w:r w:rsidR="00CE1280">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CE1280" w:rsidRPr="006B682D">
         <w:t>on June 15, 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">After that time, call </w:t>
       </w:r>
       <w:hyperlink r:id="rId168" w:history="1">
         <w:r w:rsidR="00053C9B" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00053C9B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00053C9B" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">to see if space is still available. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>You will receive email confirmation for participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390339D3" w14:textId="4933FE92" w:rsidR="00020565" w:rsidRPr="00F452F6" w:rsidRDefault="00020565" w:rsidP="00020565">
+    <w:p w14:paraId="390339D3" w14:textId="4933FE92" w:rsidR="00020565" w:rsidRPr="006B682D" w:rsidRDefault="00020565" w:rsidP="00020565">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
-[...8 lines deleted...]
-      <w:r w:rsidR="006306CD">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> Wednesday, </w:t>
+      </w:r>
+      <w:r w:rsidR="006306CD" w:rsidRPr="006B682D">
         <w:t>June 17</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>11 a.m.–3 p.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>, 2026; 11 a.m.–3 p.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk175144513"/>
-      <w:r w:rsidRPr="00371778">
+      <w:r w:rsidRPr="006B682D">
         <w:t>m.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F452F6">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCE191C" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="00F452F6" w:rsidRDefault="00020565" w:rsidP="00020565">
+    <w:p w14:paraId="4BCE191C" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="006B682D" w:rsidRDefault="00020565" w:rsidP="00020565">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F452F6">
+        <w:t xml:space="preserve">Participants may sign up for a one-hour timeslot during the program. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="3CA62F9F" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="006B682D" w:rsidRDefault="00020565" w:rsidP="00020565">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>articipants may sign up for a one-hour timeslot during the program.</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meet At: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Blackstone River Greenway Parking, 85 Canal St., Blackstone, MA 01504</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="3CA62F9F" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="00F452F6" w:rsidRDefault="00020565" w:rsidP="00020565">
+    <w:p w14:paraId="4E7DC88B" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="006B682D" w:rsidRDefault="00020565" w:rsidP="00020565">
       <w:pPr>
         <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meet At: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F452F6">
+        <w:t>Cost:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Blackstone River Greenway Parking, 85 Canal St</w:t>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00F452F6">
+        <w:t xml:space="preserve"> $5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F452F6">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>$20 sliding scale per session.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8357E9" w14:textId="00807309" w:rsidR="00020565" w:rsidRPr="00F452F6" w:rsidRDefault="00020565" w:rsidP="00020565">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk193874906"/>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Questions &amp; To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D07E1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Register with AOA online at </w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> Register with AOA online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId169" w:history="1">
         <w:r w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F452F6">
-        <w:t>, call</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">call </w:t>
       </w:r>
       <w:hyperlink r:id="rId170" w:history="1">
         <w:r w:rsidR="00053C9B" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 584</w:t>
         </w:r>
         <w:r w:rsidR="00053C9B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidR="00053C9B" w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F452F6">
-        <w:t xml:space="preserve">, or email </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">or email </w:t>
       </w:r>
       <w:hyperlink r:id="rId171" w:history="1">
         <w:r w:rsidRPr="00F452F6">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@alloutadventures.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00F452F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD05033" w14:textId="77777777" w:rsidR="00020565" w:rsidRPr="00E34377" w:rsidRDefault="00020565" w:rsidP="00BB3AE2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="200" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -12589,81 +12026,81 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D4E94B4" w14:textId="090B24AA" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="006F0D47">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId172" w:history="1">
         <w:r w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Nashua River Rail Trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00297AC4">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Tandem Cycling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAB725E" w14:textId="31757829" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
+    <w:p w14:paraId="1AAB725E" w14:textId="31757829" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Route 2A, Ayer, MA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F43BC" w14:textId="5AD0758F" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00103D4B" w:rsidP="00297AC4">
+    <w:p w14:paraId="3E4F43BC" w14:textId="5AD0758F" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00103D4B" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C531224" wp14:editId="2BA16C9D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C531224" wp14:editId="28D68B1D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1777365</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1713865</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4414520" cy="3213100"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="25400"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1561279627" name="Picture 1" descr="Two people riding a tandem bike peddle along a paved bike trail. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1561279627" name="Picture 1" descr="Two people riding a tandem bike peddle along a paved bike trail. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId173" cstate="email">
@@ -12697,512 +12134,437 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00297AC4" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
       <w:hyperlink r:id="rId175" w:history="1">
         <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00297AC4" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">for accessible tandem cycling in Groton! During this program, run by our partner </w:t>
       </w:r>
       <w:hyperlink r:id="rId176" w:history="1">
         <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00297AC4" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00297AC4" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00297AC4" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">mall groups work together to cycle the back roads and bike paths of Massachusetts. Participants are encouraged to bring lunch and socialize on the trail and during breaks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E656FF" w14:textId="28FBB160" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
+    <w:p w14:paraId="01E656FF" w14:textId="28FBB160" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">We have a variety of bikes that offer different amounts of support. We will match </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> two riders (a Captain and a Stoker). The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> will be the leader, and the Stoker is the other half of the team, who works with the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> to enjoy the adventure of tandem cycling. Some of our bikes are more traditional upright bicycles that require teamwork and balance. We also have other models that are side-by-side or recumbent, low to the ground tandems. Some have two wheels and require more balance while others are quite sturdy with three wheels and supportive seats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA423FD" w14:textId="2F0C4DF4" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
+    <w:p w14:paraId="7CA423FD" w14:textId="2F0C4DF4" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Space is limited and pre-registration is required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> Registration ends </w:t>
+      </w:r>
+      <w:r w:rsidR="00821CF8" w:rsidRPr="006B682D">
+        <w:t>July 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00821CF8" w:rsidRPr="006B682D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="40059953" w14:textId="0E352196" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
+    <w:p w14:paraId="40059953" w14:textId="0E352196" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Friday, </w:t>
       </w:r>
-      <w:r w:rsidR="00F24E5E">
+      <w:r w:rsidR="00F24E5E" w:rsidRPr="006B682D">
         <w:t>July 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F24E5E">
+      <w:r w:rsidR="00F24E5E" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06EAA">
+      <w:r w:rsidRPr="006B682D">
         <w:t>; 10 a.m.–1:</w:t>
       </w:r>
-      <w:r w:rsidR="00E06EAA" w:rsidRPr="00E06EAA">
+      <w:r w:rsidR="00E06EAA" w:rsidRPr="006B682D">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06EAA">
+      <w:r w:rsidRPr="006B682D">
         <w:t>0 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D7CBA9" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
+    <w:p w14:paraId="31D7CBA9" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Broadmeadow Parking Lot—Corner of Broadmeadow Road and Court Street, Groton MA (look for the large white Waypoint bike trailer)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EACE950" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
+    <w:p w14:paraId="3EACE950" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRPr="006B682D" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7F7084" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Visit </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId177" w:history="1">
         <w:r w:rsidRPr="00297AC4">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="560C323F" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Questions:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00297AC4">
+        <w:t xml:space="preserve">Questions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:hyperlink r:id="rId178" w:history="1">
         <w:r w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CF080DE" w14:textId="77777777" w:rsidR="00297AC4" w:rsidRPr="00297AC4" w:rsidRDefault="00297AC4" w:rsidP="00297AC4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E20BD5" w14:textId="77777777" w:rsidR="002B5B19" w:rsidRPr="00E6186F" w:rsidRDefault="002B5B19" w:rsidP="009329B2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk176513173"/>
     </w:p>
-    <w:p w14:paraId="2404AEF1" w14:textId="0ED01450" w:rsidR="00CB2163" w:rsidRPr="00F17BD8" w:rsidRDefault="005D25E7" w:rsidP="00CB2163">
+    <w:p w14:paraId="2404AEF1" w14:textId="63E737B2" w:rsidR="00CB2163" w:rsidRPr="00F17BD8" w:rsidRDefault="000A7E0E" w:rsidP="000A7E0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="480"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17BD8">
-        <w:rPr>
+      <w:hyperlink r:id="rId179" w:history="1">
+        <w:r w:rsidRPr="000A7E0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t>Mass Central Rail Trail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000A7E0E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>—T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>ass</w:t>
-[...41 lines deleted...]
-        <w:t>—Tandem Cycling</w:t>
+        <w:t>andem Cycling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B81782" w14:textId="56D9853D" w:rsidR="00CB2163" w:rsidRPr="00496250" w:rsidRDefault="00496250" w:rsidP="00CB2163">
+    <w:p w14:paraId="62B81782" w14:textId="552A0E31" w:rsidR="00CB2163" w:rsidRPr="006B682D" w:rsidRDefault="00391C38" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17BD8">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Location to be determined</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">400 Boston Post Road, Wayland, MA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6ACCC3" w14:textId="182A25E3" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="005149AA" w:rsidP="00CB2163">
+    <w:p w14:paraId="4B6ACCC3" w14:textId="05495878" w:rsidR="00CB2163" w:rsidRPr="006B682D" w:rsidRDefault="005149AA" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22FCC037" wp14:editId="1C6A0DD5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22FCC037" wp14:editId="65EBF9AF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1663065</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1732915</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4528820" cy="3449955"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="17145"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1467050432" name="Picture 1" descr="Two people on a tandem bike peddle along a paved bike trail. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1467050432" name="Picture 1" descr="Two people on a tandem bike peddle along a paved bike trail. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId179" cstate="email">
+                    <a:blip r:embed="rId180" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId180">
+                            <a14:imgLayer r:embed="rId181">
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="-9000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1726" t="-5" b="91"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4528820" cy="3449955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
@@ -13226,447 +12588,433 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00CB2163" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181" w:history="1">
+      <w:hyperlink r:id="rId182" w:history="1">
         <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CB2163" w:rsidRPr="006B682D">
+        <w:t>for accessible tandem cycling</w:t>
+      </w:r>
+      <w:r w:rsidR="008E51CE" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> in Wayland</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2163" w:rsidRPr="006B682D">
+        <w:t>! During this program, run by our partner</w:t>
+      </w:r>
       <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
-        <w:t xml:space="preserve">for accessible tandem cycling! During this program, run by our partner </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId182" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183" w:history="1">
         <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00CB2163" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2163" w:rsidRPr="00297AC4">
+      <w:r w:rsidR="00CB2163" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">mall groups work together to cycle the back roads and bike paths of Massachusetts. Participants are encouraged to bring lunch and socialize on the trail and during breaks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3E3C51" w14:textId="2894FF15" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
+    <w:p w14:paraId="5B3E3C51" w14:textId="2894FF15" w:rsidR="00CB2163" w:rsidRPr="006B682D" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">We have a variety of bikes that offer different amounts of support. We will match </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> two riders (a Captain and a Stoker). The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> will be the leader, and the Stoker is the other half of the team, who works with the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> to enjoy the adventure of tandem cycling. Some of our bikes are more traditional upright bicycles that require teamwork and balance. We also have other models that are side-by-side or recumbent, low to the ground tandems. Some have two wheels and require more balance while others are quite sturdy with three wheels and supportive seats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9CC358" w14:textId="73C5BC88" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
+    <w:p w14:paraId="7D9CC358" w14:textId="73C5BC88" w:rsidR="00CB2163" w:rsidRPr="006B682D" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00297AC4">
+        </w:rPr>
+        <w:t>Space is limited and pre-registration is required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Registration ends </w:t>
       </w:r>
-      <w:r w:rsidR="009E6BAD">
+      <w:r w:rsidR="009E6BAD" w:rsidRPr="006B682D">
         <w:t>August 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FEF199" w14:textId="24892625" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
+    <w:p w14:paraId="01FEF199" w14:textId="1646458F" w:rsidR="00CB2163" w:rsidRPr="006B682D" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Day and Time:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Friday, </w:t>
       </w:r>
-      <w:r w:rsidR="00157106">
+      <w:r w:rsidR="00157106" w:rsidRPr="006B682D">
         <w:t>August 14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
-[...6 lines deleted...]
-        <w:t>; 10 a.m.–1:00 p.m.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>, 2026; 10 a.m.–1</w:t>
+      </w:r>
+      <w:r w:rsidR="00801643" w:rsidRPr="006B682D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00801643" w:rsidRPr="006B682D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>0 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FC69C8" w14:textId="77777777" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
+    <w:p w14:paraId="55FC69C8" w14:textId="77777777" w:rsidR="00CB2163" w:rsidRPr="006B682D" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7305F5" w14:textId="77777777" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>To Register:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visit</w:t>
+      </w:r>
       <w:r w:rsidRPr="00297AC4">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId183" w:history="1">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184" w:history="1">
         <w:r w:rsidRPr="00297AC4">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AB85BDA" w14:textId="77777777" w:rsidR="00CB2163" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AC4">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Questions:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00297AC4">
+        <w:t xml:space="preserve">Questions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184" w:history="1">
+      <w:hyperlink r:id="rId185" w:history="1">
         <w:r w:rsidRPr="00297AC4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DA8777C" w14:textId="77777777" w:rsidR="00CB2163" w:rsidRPr="00297AC4" w:rsidRDefault="00CB2163" w:rsidP="00CB2163">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73233A17" w14:textId="148E0C97" w:rsidR="00E026B6" w:rsidRPr="00521F75" w:rsidRDefault="00E026B6" w:rsidP="00F33944">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00521F75">
         <w:lastRenderedPageBreak/>
         <w:t>Adaptive Hiking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67113CF9" w14:textId="5522E167" w:rsidR="00B00D36" w:rsidRPr="00B00D36" w:rsidRDefault="00626F7A" w:rsidP="009E6BAD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId185" w:history="1">
+      <w:hyperlink r:id="rId186" w:history="1">
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Blue Hills </w:t>
         </w:r>
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00626F7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00626F7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Hiking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C94FFD" w14:textId="14F1C490" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
+    <w:p w14:paraId="37C94FFD" w14:textId="14F1C490" w:rsidR="00626F7A" w:rsidRPr="006B682D" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1904 Canton Avenue, Milton, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410E73AD" w14:textId="6D91BD38" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="006D46D4" w:rsidP="00626F7A">
+    <w:p w14:paraId="410E73AD" w14:textId="6D91BD38" w:rsidR="00626F7A" w:rsidRPr="006B682D" w:rsidRDefault="006D46D4" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B00D36">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BDDCD13" wp14:editId="01AE7278">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BDDCD13" wp14:editId="6F4C8735">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>741030</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4304030" cy="5275580"/>
             <wp:effectExtent l="19050" t="19050" r="20320" b="20320"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="554493033" name="Picture 2" descr="A group of people are hiking on trail in the woods. One person is using an all terrain wheelchair. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="554493033" name="Picture 2" descr="A group of people are hiking on trail in the woods. One person is using an all terrain wheelchair. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId186" cstate="email">
+                    <a:blip r:embed="rId187" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId187">
+                            <a14:imgLayer r:embed="rId188">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="1000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:saturation sat="101000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="6000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4565" t="4221" b="2229"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -13696,977 +13044,970 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
+      <w:r w:rsidR="00626F7A" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188" w:history="1">
+      <w:hyperlink r:id="rId189" w:history="1">
         <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00626F7A" w:rsidRPr="006B682D">
+        <w:t>for accessible small group hiking in Milton! During this program, run by our partner</w:t>
+      </w:r>
       <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
-        <w:t xml:space="preserve">for accessible small group hiking in Milton! During this program, run by our partner </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId189" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190" w:history="1">
         <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
-        <w:t>, you’ll see stunning forests, view ponds/waterways, eat lunch, and connect with new people.</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00626F7A" w:rsidRPr="00626F7A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00626F7A" w:rsidRPr="006B682D">
+        <w:t>you’ll see stunning forests, view ponds/waterways, eat lunch, and connect with new people.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00626F7A" w:rsidRPr="006B682D">
         <w:t>You’ll benefit from our selection of adaptive equipment, receive instruction to meet any learning style, and be encouraged to reach your individual goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62789AB9" w14:textId="57DF791B" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
+    <w:p w14:paraId="62789AB9" w14:textId="57DF791B" w:rsidR="00626F7A" w:rsidRPr="006B682D" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Registration ends Ju</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3392">
+      <w:r w:rsidR="00BB3392" w:rsidRPr="006B682D">
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
-[...2 lines deleted...]
-      <w:r w:rsidR="008232F6">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008232F6" w:rsidRPr="006B682D">
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="008232F6">
+      <w:r w:rsidR="008232F6" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D4941B" w14:textId="11C59E5E" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
+    <w:p w14:paraId="47D4941B" w14:textId="11C59E5E" w:rsidR="00626F7A" w:rsidRPr="006B682D" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Day and Time: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="0046262B">
+      <w:r w:rsidR="0046262B" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unday, June 14, 2026;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="008D1B3C">
+      <w:r w:rsidR="008D1B3C" w:rsidRPr="006B682D">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> a.m.–</w:t>
       </w:r>
-      <w:r w:rsidR="008D1B3C">
+      <w:r w:rsidR="008D1B3C" w:rsidRPr="006B682D">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4142B509" w14:textId="69BEC4D8" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
+    <w:p w14:paraId="4142B509" w14:textId="69BEC4D8" w:rsidR="00626F7A" w:rsidRPr="006B682D" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Meet At: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Blue Hills Trailside Museum, 1904 Canton Avenue, Milton, MA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37280352" w14:textId="77777777" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
+    <w:p w14:paraId="37280352" w14:textId="77777777" w:rsidR="00626F7A" w:rsidRPr="006B682D" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15142D98" w14:textId="77777777" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="00626F7A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190" w:history="1">
+      <w:hyperlink r:id="rId191" w:history="1">
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00626F7A">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4225DAAA" w14:textId="732785FF" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="0068101E">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191" w:history="1">
+      <w:hyperlink r:id="rId192" w:history="1">
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4142794F" w14:textId="77777777" w:rsidR="00626F7A" w:rsidRPr="00626F7A" w:rsidRDefault="00626F7A" w:rsidP="0068101E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5152266A" w14:textId="6F19B26C" w:rsidR="00A62326" w:rsidRPr="0068101E" w:rsidRDefault="00A36408" w:rsidP="001F337F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId192" w:history="1">
+      <w:hyperlink r:id="rId193" w:history="1">
         <w:r w:rsidRPr="0068101E">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Beaver Brook Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A62326" w:rsidRPr="0068101E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Hiking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57988C98" w14:textId="2860B084" w:rsidR="00A62326" w:rsidRPr="00F91096" w:rsidRDefault="003941FB" w:rsidP="00A62326">
+    <w:p w14:paraId="57988C98" w14:textId="7DA2F555" w:rsidR="00A62326" w:rsidRPr="006B682D" w:rsidRDefault="00971243" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Belmont/Waltham</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00102DA6">
+        <w:t>Metropolitan Pkwy N., Waltham, MA</w:t>
+      </w:r>
+      <w:r w:rsidR="00007704" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F91096" w:rsidRPr="00F91096">
+        <w:t xml:space="preserve"> (parking lot near Waltham </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6A30" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Location to be </w:t>
-[...21 lines deleted...]
-        <w:t>etermined</w:t>
+        <w:t>City Dog Ranch)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCB27D1" w14:textId="2EB3B1BF" w:rsidR="00C20F7B" w:rsidRDefault="00F538C7" w:rsidP="00A62326">
+    <w:p w14:paraId="3CCB27D1" w14:textId="61989282" w:rsidR="00C20F7B" w:rsidRPr="006B682D" w:rsidRDefault="00F538C7" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
-      <w:r w:rsidRPr="0068101E">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44B924F1" wp14:editId="7927A9EA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44B924F1" wp14:editId="2AE6B222">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1896760</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1713200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4264025" cy="3076575"/>
             <wp:effectExtent l="19050" t="19050" r="22225" b="28575"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="39398608" name="Picture 1" descr="A group of hikers are resting under a tree. On person is seated in an all terrain wheelchair "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="39398608" name="Picture 1" descr="A group of hikers are resting under a tree. On person is seated in an all terrain wheelchair "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId193" cstate="email">
+                    <a:blip r:embed="rId194" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="1959" b="1959"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4264025" cy="3076575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A62326" w:rsidRPr="00626F7A">
+      <w:r w:rsidR="00A62326" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194" w:history="1">
+      <w:hyperlink r:id="rId195" w:history="1">
         <w:r w:rsidR="00A62326" w:rsidRPr="00626F7A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A62326" w:rsidRPr="00626F7A">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A62326" w:rsidRPr="00626F7A">
+      <w:r w:rsidR="00A62326" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">for accessible small group hiking in </w:t>
       </w:r>
-      <w:r w:rsidR="00036B7E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A62326" w:rsidRPr="00626F7A">
+      <w:r w:rsidR="00DD28D7" w:rsidRPr="006B682D">
+        <w:t>Waltham</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62326" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">! </w:t>
       </w:r>
-      <w:r w:rsidR="000F0FC0">
+      <w:r w:rsidR="000F0FC0" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00B83D74">
+      <w:r w:rsidR="00B83D74" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">hike </w:t>
       </w:r>
-      <w:r w:rsidR="000F0FC0">
+      <w:r w:rsidR="000F0FC0" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">will be a disability history hike, </w:t>
       </w:r>
-      <w:r w:rsidR="005E05BC">
+      <w:r w:rsidR="005E05BC" w:rsidRPr="006B682D">
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00F70BE2">
+      <w:r w:rsidR="00F70BE2" w:rsidRPr="006B682D">
         <w:t>ocusing on the important disability history in this area</w:t>
       </w:r>
-      <w:r w:rsidR="005A7A2B">
+      <w:r w:rsidR="005A7A2B" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> of the forme</w:t>
       </w:r>
-      <w:r w:rsidR="00E30603">
+      <w:r w:rsidR="00E30603" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">r Walter E. Fernald Developmental Center and Metropolitan State Hospital. Depending on timing, there may be a visit to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E30603">
+      <w:r w:rsidR="00E30603" w:rsidRPr="006B682D">
         <w:t>MetFern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E30603">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C20F7B">
+      <w:r w:rsidR="00E30603" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F7B" w:rsidRPr="006B682D">
         <w:t>Cemetery</w:t>
       </w:r>
-      <w:r w:rsidR="00F70BE2">
+      <w:r w:rsidR="00F70BE2" w:rsidRPr="006B682D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12568621" w14:textId="726BDABE" w:rsidR="00A62326" w:rsidRPr="00626F7A" w:rsidRDefault="00A62326" w:rsidP="00A62326">
+    <w:p w14:paraId="12568621" w14:textId="726BDABE" w:rsidR="00A62326" w:rsidRPr="006B682D" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">During this program, run by our partner </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195" w:history="1">
+      <w:hyperlink r:id="rId196" w:history="1">
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00626F7A">
-        <w:t>, you’ll see stunning forests, view ponds/waterways, eat lunch, and connect with new people.</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00626F7A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>you’ll see stunning forests, view ponds/waterways, eat lunch, and connect with new people.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>You’ll benefit from our selection of adaptive equipment, receive instruction to meet any learning style, and be encouraged to reach your individual goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B78A9F9" w14:textId="39D57F2A" w:rsidR="00F70BE2" w:rsidRPr="00D54722" w:rsidRDefault="00F70BE2" w:rsidP="00A62326">
+    <w:p w14:paraId="1B78A9F9" w14:textId="39D57F2A" w:rsidR="00F70BE2" w:rsidRPr="006B682D" w:rsidRDefault="00F70BE2" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D54722">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Due to the sensitive nature of content discussed on this hike, th</w:t>
       </w:r>
-      <w:r w:rsidR="005B264D" w:rsidRPr="00D54722">
+      <w:r w:rsidR="005B264D" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">is hike is not appropriate for children. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C644A7A" w14:textId="0A873F7F" w:rsidR="00A62326" w:rsidRPr="00626F7A" w:rsidRDefault="00A62326" w:rsidP="00A62326">
+    <w:p w14:paraId="1C644A7A" w14:textId="0A873F7F" w:rsidR="00A62326" w:rsidRPr="006B682D" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and pre-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Registration ends </w:t>
       </w:r>
-      <w:r w:rsidR="001F337F">
+      <w:r w:rsidR="001F337F" w:rsidRPr="006B682D">
         <w:t>August 20,</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E89DD6C" w14:textId="0DC6A01F" w:rsidR="00A62326" w:rsidRPr="00626F7A" w:rsidRDefault="00A62326" w:rsidP="00A62326">
+    <w:p w14:paraId="4E89DD6C" w14:textId="0DC6A01F" w:rsidR="00A62326" w:rsidRPr="006B682D" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Day and Time: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00063AF2">
+      <w:r w:rsidR="00063AF2" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aturday, August 22,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026;</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00626F7A">
+        <w:t xml:space="preserve"> 2026; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00063AF2">
+      <w:r w:rsidR="00063AF2" w:rsidRPr="006B682D">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> a.m.–</w:t>
       </w:r>
-      <w:r w:rsidR="00063AF2">
+      <w:r w:rsidR="00063AF2" w:rsidRPr="006B682D">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A004D6E" w14:textId="3E3D9791" w:rsidR="00A62326" w:rsidRPr="00BB296D" w:rsidRDefault="00A62326" w:rsidP="00A62326">
+    <w:p w14:paraId="1A004D6E" w14:textId="7826FFB5" w:rsidR="00A62326" w:rsidRPr="006B682D" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Meet At</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB296D">
+        <w:t>Meet At:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB296D" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB296D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6A30" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00007704" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arking lot near </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6A30" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waltham City Dog Ranch </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4DA2" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Metropolitan Pkwy N, Waltham</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0CE0" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, MA 02452) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6A30" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the closed down Metropolitan State Hospital Admin Building. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A73C98" w14:textId="77777777" w:rsidR="00A62326" w:rsidRPr="006B682D" w:rsidRDefault="00A62326" w:rsidP="00A62326">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">$20/Participant. Cost flexible based on need. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CC5F92" w14:textId="77777777" w:rsidR="00A62326" w:rsidRPr="00626F7A" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196" w:history="1">
+      <w:hyperlink r:id="rId197" w:history="1">
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>waypoint-adventure.jumbula.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00626F7A">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557B4166" w14:textId="77777777" w:rsidR="00A62326" w:rsidRPr="00626F7A" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626F7A">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197" w:history="1">
+      <w:hyperlink r:id="rId198" w:history="1">
         <w:r w:rsidRPr="00626F7A">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>programs@waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7488CC54" w14:textId="77777777" w:rsidR="00A62326" w:rsidRPr="00626F7A" w:rsidRDefault="00A62326" w:rsidP="00A62326">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="30ED4D1E" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="006F0D47">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE67A5">
         <w:lastRenderedPageBreak/>
         <w:t>Adaptive Rowing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB450C4" w14:textId="7ED6AA3A" w:rsidR="00FE67A5" w:rsidRPr="00D15BB3" w:rsidRDefault="00FE67A5" w:rsidP="00494A50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId198" w:history="1">
+      <w:hyperlink r:id="rId199" w:history="1">
         <w:r w:rsidRPr="00D15BB3">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Connecticut River Greenway State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D15BB3">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—Rowing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128B3304" w14:textId="5663D8D2" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
+    <w:p w14:paraId="128B3304" w14:textId="5663D8D2" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE67A5">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>25 Jones Ferry Road, Holyoke, MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE67A5">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0130E2B2" w14:textId="0C4D8209" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00946845" w:rsidP="0051223B">
+    <w:p w14:paraId="0130E2B2" w14:textId="0C4D8209" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00946845" w:rsidP="0051223B">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="5040"/>
       </w:pPr>
-      <w:r w:rsidRPr="004065BD">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="078F1720" wp14:editId="2D88EE38">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="078F1720" wp14:editId="291BCF26">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>170815</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3105150" cy="3981450"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 1" descr="Program staff assist a person seated in a scull equipped with outriggers along a river dock. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1" descr="Program staff assist a person seated in a scull equipped with outriggers along a river dock. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId199" cstate="email">
+                    <a:blip r:embed="rId200" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="3791" t="726" r="868" b="8014"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3105150" cy="3981450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -14685,442 +14026,433 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
+      <w:r w:rsidR="00FE67A5" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200" w:history="1">
+      <w:hyperlink r:id="rId201" w:history="1">
         <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
-        <w:t xml:space="preserve"> for adaptive rowing on the Connecticut River in Holyoke! This program, run by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00125AFA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE67A5" w:rsidRPr="006B682D">
+        <w:t>for adaptive rowing on the Connecticut River in Holyoke! This program, run by</w:t>
+      </w:r>
+      <w:r w:rsidR="00125AFA" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> our partner</w:t>
       </w:r>
       <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201" w:history="1">
+      <w:hyperlink r:id="rId202" w:history="1">
         <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Holyoke Rows</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
+      <w:r w:rsidR="00FE67A5" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">, uses specialized equipment, modifications, and adaptations to meet your needs while rowing or sculling. Instruction, adaptations, and staff support are all provided. You will receive instruction and the opportunity to practice </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
+      <w:r w:rsidR="00FE67A5" w:rsidRPr="006B682D">
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00FE67A5" w:rsidRPr="00FE67A5">
+      <w:r w:rsidR="00FE67A5" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> have the chance to participate in competitions! Our program serves people of all capabilities, from beginners to leisure rowers, to competitive racers!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B82462E" w14:textId="00152319" w:rsidR="004065BD" w:rsidRPr="004065BD" w:rsidRDefault="00FE67A5" w:rsidP="0051223B">
+    <w:p w14:paraId="5B82462E" w14:textId="00152319" w:rsidR="004065BD" w:rsidRPr="006B682D" w:rsidRDefault="00FE67A5" w:rsidP="0051223B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004065BD">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">This program is for people with disabilities, their families, support staff, and friends. Seniors are invited to register as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72632533" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="006D27FC" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
+    <w:p w14:paraId="72632533" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D27FC">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-registration is required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609712A8" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
+    <w:p w14:paraId="609712A8" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Days: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE67A5">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Thursdays, By Appointment Only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB39E0F" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
+    <w:p w14:paraId="1EB39E0F" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
-        <w:sectPr w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidSect="006D46D4">
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId205"/>
+        <w:sectPr w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidSect="006D46D4">
+          <w:headerReference w:type="even" r:id="rId203"/>
+          <w:footerReference w:type="even" r:id="rId204"/>
+          <w:headerReference w:type="first" r:id="rId205"/>
+          <w:footerReference w:type="first" r:id="rId206"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BC375EB" w14:textId="54E2DEC5" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00B35789" w:rsidP="00FE67A5">
+    <w:p w14:paraId="6BC375EB" w14:textId="54E2DEC5" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00B35789" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>June 4</w:t>
       </w:r>
-      <w:r w:rsidR="00507BBE">
+      <w:r w:rsidR="00507BBE" w:rsidRPr="006B682D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D382D68" w14:textId="5A10FB98" w:rsidR="00507BBE" w:rsidRDefault="0044098E" w:rsidP="00FE67A5">
+    <w:p w14:paraId="2D382D68" w14:textId="5A10FB98" w:rsidR="00507BBE" w:rsidRPr="006B682D" w:rsidRDefault="0044098E" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">June 11, </w:t>
       </w:r>
-      <w:r w:rsidR="00507BBE">
+      <w:r w:rsidR="00507BBE" w:rsidRPr="006B682D">
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FC6010" w14:textId="42FE26A8" w:rsidR="00610ED0" w:rsidRDefault="0044098E" w:rsidP="00FE67A5">
+    <w:p w14:paraId="05FC6010" w14:textId="42FE26A8" w:rsidR="00610ED0" w:rsidRPr="006B682D" w:rsidRDefault="0044098E" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>June 18</w:t>
       </w:r>
-      <w:r w:rsidR="00610ED0">
+      <w:r w:rsidR="00610ED0" w:rsidRPr="006B682D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFD591C" w14:textId="6940C68C" w:rsidR="00610ED0" w:rsidRDefault="0044098E" w:rsidP="00FE67A5">
+    <w:p w14:paraId="1BFD591C" w14:textId="6940C68C" w:rsidR="00610ED0" w:rsidRPr="006B682D" w:rsidRDefault="0044098E" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">June 25, </w:t>
       </w:r>
-      <w:r w:rsidR="00610ED0">
+      <w:r w:rsidR="00610ED0" w:rsidRPr="006B682D">
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3195D7D3" w14:textId="761F2273" w:rsidR="007554DA" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
+    <w:p w14:paraId="3195D7D3" w14:textId="761F2273" w:rsidR="007554DA" w:rsidRPr="006B682D" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 2,</w:t>
       </w:r>
-      <w:r w:rsidR="00610ED0">
+      <w:r w:rsidR="00610ED0" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="007554DA">
+      <w:r w:rsidR="007554DA" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5AEAA9" w14:textId="34D60F66" w:rsidR="007554DA" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
+    <w:p w14:paraId="6E5AEAA9" w14:textId="34D60F66" w:rsidR="007554DA" w:rsidRPr="006B682D" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 16</w:t>
       </w:r>
-      <w:r w:rsidR="007554DA">
+      <w:r w:rsidR="007554DA" w:rsidRPr="006B682D">
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A75026D" w14:textId="1017C82C" w:rsidR="007554DA" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
+    <w:p w14:paraId="5A75026D" w14:textId="1017C82C" w:rsidR="007554DA" w:rsidRPr="006B682D" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">July 23, </w:t>
       </w:r>
-      <w:r w:rsidR="007554DA">
+      <w:r w:rsidR="007554DA" w:rsidRPr="006B682D">
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448FBBB8" w14:textId="1AD78250" w:rsidR="00FE67A5" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
+    <w:p w14:paraId="448FBBB8" w14:textId="1AD78250" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="009B202C" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 30, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE08E55" w14:textId="681DDC9F" w:rsidR="009B202C" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
+    <w:p w14:paraId="4DE08E55" w14:textId="681DDC9F" w:rsidR="009B202C" w:rsidRPr="006B682D" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>August 6, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AABBBF7" w14:textId="58B924B8" w:rsidR="009A2142" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
+    <w:p w14:paraId="5AABBBF7" w14:textId="58B924B8" w:rsidR="009A2142" w:rsidRPr="006B682D" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>August 13, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCCD6E3" w14:textId="75EA80B4" w:rsidR="009A2142" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
+    <w:p w14:paraId="2CCCD6E3" w14:textId="75EA80B4" w:rsidR="009A2142" w:rsidRPr="006B682D" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>August 20, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5D0109" w14:textId="682BE451" w:rsidR="009A2142" w:rsidRPr="00FE67A5" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
+    <w:p w14:paraId="1E5D0109" w14:textId="682BE451" w:rsidR="009A2142" w:rsidRPr="006B682D" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>August 27, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E2ED49" w14:textId="77777777" w:rsidR="009A2142" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
+    <w:p w14:paraId="76E2ED49" w14:textId="77777777" w:rsidR="009A2142" w:rsidRPr="006B682D" w:rsidRDefault="009A2142" w:rsidP="00FE67A5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:sectPr w:rsidR="009A2142" w:rsidSect="009A2142">
+        <w:sectPr w:rsidR="009A2142" w:rsidRPr="006B682D" w:rsidSect="009A2142">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE7487E" w14:textId="289AB404" w:rsidR="00FE67A5" w:rsidRPr="00347D55" w:rsidRDefault="00FE67A5" w:rsidP="009A2142">
+    <w:p w14:paraId="5EE7487E" w14:textId="289AB404" w:rsidR="00FE67A5" w:rsidRPr="006B682D" w:rsidRDefault="00FE67A5" w:rsidP="009A2142">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D07E1">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Cost:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE67A5">
+        <w:t xml:space="preserve">Cost: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Free</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D4F1EC" w14:textId="1EAAB883" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="009A2142">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Questions &amp; to Register:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId206" w:history="1">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> Call </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207" w:history="1">
         <w:r w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Holyoke Rows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE67A5">
-        <w:t xml:space="preserve"> at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId207" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE67A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208" w:history="1">
         <w:r w:rsidR="004479A4" w:rsidRPr="00C16106">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(413) 320</w:t>
         </w:r>
         <w:r w:rsidR="004479A4" w:rsidRPr="00C16106">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t>3134</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE67A5">
-        <w:t xml:space="preserve"> or email </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId208" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">or email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209" w:history="1">
         <w:r w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>smoore@holyokerows.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2951D702" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="004065BD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B22D43" w14:textId="221B96CC" w:rsidR="00FE67A5" w:rsidRPr="00FE67A5" w:rsidRDefault="00FE67A5" w:rsidP="00FE67A5">
       <w:pPr>
@@ -15132,137 +14464,137 @@
       </w:pPr>
       <w:r w:rsidRPr="00FE67A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311A0BE6" w14:textId="2D07D932" w:rsidR="005C3BB2" w:rsidRPr="00FE67A5" w:rsidRDefault="005C3BB2" w:rsidP="006F0D47">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE67A5">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adaptive </w:t>
       </w:r>
       <w:r>
         <w:t>Swimming</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044FC482" w14:textId="506A8C3C" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006F0D47">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId209" w:history="1">
+      <w:hyperlink r:id="rId210" w:history="1">
         <w:r w:rsidRPr="00AF2C67">
           <w:rPr>
             <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bennett Field Pool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00820DFE" w:rsidRPr="00D15BB3">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2C67">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Swimming</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03325944" w14:textId="7F62220E" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="00AF2C67">
+    <w:p w14:paraId="03325944" w14:textId="7F62220E" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="00AF2C67">
       <w:pPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1260 Main Street, Worcester</w:t>
       </w:r>
-      <w:r w:rsidR="00F611D4">
+      <w:r w:rsidR="00F611D4" w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D97355C" w14:textId="72C1687F" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00F538C7" w:rsidP="00835B5F">
+    <w:p w14:paraId="3D97355C" w14:textId="72C1687F" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00F538C7" w:rsidP="00835B5F">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="000A524D">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58B564C5" wp14:editId="5201E3B1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58B564C5" wp14:editId="1E046177">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>14797</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1266633</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6298565" cy="2564765"/>
             <wp:effectExtent l="19050" t="19050" r="26035" b="26035"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1092752540" name="Picture 1092752540" descr="A group of people are playing in a pool equipped with an accessible ramp and splash pad. One person is using their wheelchair in the water. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1092752540" name="Picture 1092752540" descr="A group of people are playing in a pool equipped with an accessible ramp and splash pad. One person is using their wheelchair in the water. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId210" cstate="email">
+                    <a:blip r:embed="rId211" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId211">
+                            <a14:imgLayer r:embed="rId212">
                               <a14:imgEffect>
                                 <a14:saturation sat="101000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="6000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="19579" r="1233"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6298565" cy="2564765"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -15289,389 +14621,392 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="000442D3" w:rsidRPr="00FE67A5">
+      <w:r w:rsidR="000442D3" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212" w:history="1">
+      <w:hyperlink r:id="rId213" w:history="1">
         <w:r w:rsidR="000442D3" w:rsidRPr="00FE67A5">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
-        <w:t xml:space="preserve"> for adaptive recreational swim</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B25AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
+        <w:t>for adaptive recreational swim</w:t>
+      </w:r>
+      <w:r w:rsidR="008B25AD" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">ming </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2135">
+      <w:r w:rsidR="00AC2135" w:rsidRPr="006B682D">
         <w:t>in Worcester</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">! This program, run by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213" w:history="1">
+      <w:hyperlink r:id="rId214" w:history="1">
         <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Easterseals Massachusetts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
-        <w:t xml:space="preserve">, is led by aquatics instructors and a lifeguard. Groups will participate in fun safety activities and water games that maximize independence in the water. This is a six-week, recreational </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D83B41">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">is led by aquatics instructors and a lifeguard. Groups will participate in fun safety activities and water games that maximize independence in the water. This is a six-week, recreational </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B41" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">swim </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t>program and does not provide swim</w:t>
       </w:r>
-      <w:r w:rsidR="003470C1">
+      <w:r w:rsidR="003470C1" w:rsidRPr="006B682D">
         <w:t>ming</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> lessons. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE6D1FA" w14:textId="00AAADF0" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00203584" w:rsidP="00AF2C67">
+    <w:p w14:paraId="6CE6D1FA" w14:textId="00AAADF0" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00203584" w:rsidP="00AF2C67">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">program is open to individuals with disabilities </w:t>
       </w:r>
-      <w:r w:rsidR="00B71848">
+      <w:r w:rsidR="00B71848" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">(ages 5+) </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t>and their familie</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B55D2E">
+      <w:r w:rsidR="00B55D2E" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">. And it’s an </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">opportunity to swim with new friends before the pool opens to the public! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E126691" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="00AF2C67">
+    <w:p w14:paraId="6E126691" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="00AF2C67">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Pre-registration is required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F473D0" w14:textId="507567F0" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
+    <w:p w14:paraId="39F473D0" w14:textId="4BFAAC52" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:sectPr w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidSect="00E52366">
+        <w:sectPr w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidSect="00E52366">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Days and Times:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Fridays; </w:t>
       </w:r>
-      <w:r w:rsidR="006C05FC" w:rsidRPr="00AF2C67">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="006C05FC" w:rsidRPr="006B682D">
+        <w:t>9–9:45 a.m. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>ges 5–12)</w:t>
       </w:r>
-      <w:r w:rsidR="004C1098">
-[...11 lines deleted...]
-      <w:r w:rsidR="006C05FC">
+      <w:r w:rsidR="006C05FC" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> 10–10:45 a.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1098" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C05FC" w:rsidRPr="006B682D">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>ges 13+ &amp; Adults</w:t>
       </w:r>
-      <w:r w:rsidR="006C05FC">
+      <w:r w:rsidR="006C05FC" w:rsidRPr="006B682D">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720BD05F" w14:textId="41D7E5BE" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
+    <w:p w14:paraId="720BD05F" w14:textId="41D7E5BE" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 1</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A45B63C" w14:textId="79A5CE5C" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
+    <w:p w14:paraId="4A45B63C" w14:textId="79A5CE5C" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 1</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6D0106" w14:textId="216C82CF" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
+    <w:p w14:paraId="6F6D0106" w14:textId="216C82CF" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 2</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CD2C3B" w14:textId="4C881EC7" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00D04C35" w:rsidP="006C05FC">
+    <w:p w14:paraId="43CD2C3B" w14:textId="4C881EC7" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00D04C35" w:rsidP="006C05FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>July 31</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2C67" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="00AF2C67" w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3126A063" w14:textId="3D9EDFC2" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
+    <w:p w14:paraId="3126A063" w14:textId="3D9EDFC2" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">August </w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E3BE59" w14:textId="5E1EAA2A" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
+    <w:p w14:paraId="31E3BE59" w14:textId="5E1EAA2A" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="006C05FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>August 1</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04C35">
+      <w:r w:rsidR="00D04C35" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090A21A5" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="00AF2C67">
+    <w:p w14:paraId="090A21A5" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="00AF2C67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:sectPr w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidSect="00E52366">
+        <w:sectPr w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidSect="00E52366">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1152" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B96B17" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="00E52366">
+    <w:p w14:paraId="64B96B17" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="006B682D" w:rsidRDefault="00AF2C67" w:rsidP="00E52366">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:ind w:left="504"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF2C67">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Free</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384E3B61" w14:textId="58D05646" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="00E52366">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="504"/>
       </w:pPr>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Questions &amp; to Register:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> Call Patrick Remy at</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF2C67">
-        <w:rPr>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId214">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
         <w:r w:rsidRPr="00AF2C67">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(508) 751-6417</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF2C67">
-        <w:t xml:space="preserve"> or email </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId215" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">or email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216" w:history="1">
         <w:r w:rsidRPr="00AF2C67">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>PRemy@eastersealsma.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF2C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C48D2E7" w14:textId="77777777" w:rsidR="00AF2C67" w:rsidRPr="00AF2C67" w:rsidRDefault="00AF2C67" w:rsidP="00C40661">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:ind w:left="432" w:right="432"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -15694,188 +15029,146 @@
       <w:r w:rsidR="00CD212C" w:rsidRPr="00E343CD">
         <w:rPr>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>ummer</w:t>
       </w:r>
       <w:r w:rsidRPr="00E343CD">
         <w:rPr>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0068653D" w:rsidRPr="00E343CD">
         <w:rPr>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00836C07" w:rsidRPr="00E343CD">
         <w:rPr>
           <w:szCs w:val="42"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supported Programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAAA1D7" w14:textId="1BCEEB6A" w:rsidR="00836C07" w:rsidRDefault="00836C07" w:rsidP="00235DFC">
+    <w:p w14:paraId="7AAAA1D7" w14:textId="1BCEEB6A" w:rsidR="00836C07" w:rsidRPr="006B682D" w:rsidRDefault="00836C07" w:rsidP="00235DFC">
       <w:pPr>
         <w:spacing w:before="80" w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="001270FF">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Several organizations also offer adaptive programming at DCR locations on their own, sometimes with the use of DCR equipment. These are called</w:t>
       </w:r>
-      <w:r w:rsidRPr="001270FF">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> supported</w:t>
       </w:r>
-      <w:r w:rsidRPr="001270FF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C04141">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>programs</w:t>
       </w:r>
-      <w:r w:rsidRPr="001270FF">
+      <w:r w:rsidRPr="006B682D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001D0C74">
+      <w:r w:rsidR="001D0C74" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001270FF">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Each provid</w:t>
       </w:r>
-      <w:r w:rsidR="00A40908">
+      <w:r w:rsidR="00A40908" w:rsidRPr="006B682D">
         <w:t>ing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001270FF">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> organization has their own requirements for programming, including release forms, EEC, and program attendance guidelines. Please contact the providing organization (by phone, email or by checking their website) for further information and to register.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8B5D64" w14:textId="0B7B8958" w:rsidR="004B2D15" w:rsidRPr="00FD025B" w:rsidRDefault="004B2D15" w:rsidP="005B4AF9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD212C">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Golfing with the Massachusetts Para-Golfers Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368A84CB" w14:textId="1D50A9F2" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="009344D9" w:rsidP="00235DFC">
+    <w:p w14:paraId="368A84CB" w14:textId="1D50A9F2" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="009344D9" w:rsidP="00235DFC">
       <w:pPr>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E86DA11" wp14:editId="3FEF14E8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E86DA11" wp14:editId="6B0E489B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>57150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>146685</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1920240" cy="2990850"/>
             <wp:effectExtent l="19050" t="19050" r="22860" b="19050"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1254359415" name="Picture 2" descr="A golfer seated in a ParaMotion cart on a golf green smiles for a photo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1254359415" name="Picture 2" descr="A golfer seated in a ParaMotion cart on a golf green smiles for a photo."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId216" cstate="email">
+                    <a:blip r:embed="rId217" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId217">
+                            <a14:imgLayer r:embed="rId218">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="1000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="1000" contrast="1000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="1016" b="108"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1920240" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -15902,366 +15195,360 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:t>The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218" w:history="1">
+      <w:hyperlink r:id="rId219" w:history="1">
         <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Massachusetts ParaGolfer Association</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
-        <w:t xml:space="preserve"> (MPGA) promotes recreational and competitive adaptive golf for players with visual impairments, hearing loss, amputations, loss of mobility, and spinal cord injuries</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA65B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
+        <w:t>(MPGA) promotes recreational and competitive adaptive golf for players with visual impairments, hearing loss, amputations, loss of mobility, and spinal cord injuries</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA65B5" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">, and veterans </w:t>
       </w:r>
-      <w:r w:rsidR="008571D4">
+      <w:r w:rsidR="008571D4" w:rsidRPr="006B682D">
         <w:t>play at discounted rates Monday</w:t>
       </w:r>
-      <w:r w:rsidR="005C309C" w:rsidRPr="00AF2C67">
+      <w:r w:rsidR="005C309C" w:rsidRPr="006B682D">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="008571D4">
+      <w:r w:rsidR="008571D4" w:rsidRPr="006B682D">
         <w:t>Friday</w:t>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">. MPGA provides adaptive golf lessons, recreational programs, and competitive events. Lessons are private and always free, and we offer flexible dates and times. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1533D0" w14:textId="4B448DCC" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
+    <w:p w14:paraId="7B1533D0" w14:textId="4B448DCC" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Beginners:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Appointments are </w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> Appointments are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t>available</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> weekdays</w:t>
       </w:r>
-      <w:r w:rsidR="00D05AB0">
+      <w:r w:rsidR="00D05AB0" w:rsidRPr="006B682D">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> to learn to play and, if needed, to get certified to rent a</w:t>
       </w:r>
-      <w:r w:rsidR="00740B1C">
+      <w:r w:rsidR="00740B1C" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">n adaptive </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t>golf cart. Players receive an introduction to MPGA adaptive golf, as well as an independent needs assessment to provide them with the right tools and equipment to help them swing with confidence.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5AB6">
+      <w:r w:rsidR="00FB5AB6" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7771AB1E" w14:textId="63D462C3" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="00586EBA" w:rsidP="00433B79">
-      <w:r w:rsidRPr="00A308DE">
+    <w:p w14:paraId="7771AB1E" w14:textId="63D462C3" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="00586EBA" w:rsidP="00433B79">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Returning</w:t>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Players: </w:t>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">We welcome anyone to play as many holes as they are capable of and enjoy (starting on the first tee time available). Most have joined a relaxed golf league style of play. A mixed players league is scheduled on Mondays, Wednesdays, and Fridays starting around 9:30–10 a.m. (based on tee time availability). Three days advance notice required, and up to 12 players may play either 9 holes, or a full 18 holes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBEA824" w14:textId="0EACED67" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Please make a reservation in advance by calling or texting Steve </w:t>
       </w:r>
-      <w:r w:rsidR="002E38DA">
+      <w:r w:rsidR="002E38DA" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219" w:history="1">
+      <w:hyperlink r:id="rId220" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(508)</w:t>
         </w:r>
         <w:r w:rsidR="004479A4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>889</w:t>
         </w:r>
         <w:r w:rsidR="004479A4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:noBreakHyphen/>
         </w:r>
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>7581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53454BDD" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220" w:history="1">
+      <w:hyperlink r:id="rId221" w:history="1">
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mpga.club</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247C2E82" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>Locations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A308DE">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Locations</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId221" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B11072B" w14:textId="61E952DF" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId222" w:history="1">
+      <w:hyperlink r:id="rId223" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>, 2167 Washington St</w:t>
       </w:r>
-      <w:r w:rsidR="00434E19">
+      <w:r w:rsidR="00434E19" w:rsidRPr="006B682D">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Canton, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674CE392" w14:textId="648A6AC3" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="00824D83" w:rsidP="004B2D15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId223" w:history="1">
+      <w:hyperlink r:id="rId224" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leo J. Martin Memorial Golf Course Driving Range</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13875">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>190 Park Rd</w:t>
       </w:r>
-      <w:r w:rsidR="00434E19">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00434E19" w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13875">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weston, MA</w:t>
       </w:r>
-      <w:r w:rsidR="00B03573">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00B03573" w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note: </w:t>
       </w:r>
       <w:r w:rsidR="00B03573">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Leo J. Martin g</w:t>
       </w:r>
       <w:r w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>reens are c</w:t>
       </w:r>
       <w:r w:rsidR="000425DB" w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
@@ -16276,345 +15563,342 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000425DB" w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">eason for </w:t>
       </w:r>
       <w:r w:rsidR="00BD172E" w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>course improvements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC347E9" w14:textId="58EBAFA8" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="005B4AF9">
+    <w:p w14:paraId="0BC347E9" w14:textId="58EBAFA8" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="005B4AF9">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Late April through end of October 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B35187">
+      <w:r w:rsidR="00B35187" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAA7063" w14:textId="27127465" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
+    <w:p w14:paraId="5DAA7063" w14:textId="27127465" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Steve Kuketz, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224" w:history="1">
-        <w:r w:rsidRPr="004B2D15">
+      <w:hyperlink r:id="rId225" w:history="1">
+        <w:r w:rsidRPr="006B682D">
           <w:rPr>
-            <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mpga.club@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk165298714"/>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText>HYPERLINK "tel:5088897581"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(508)</w:t>
       </w:r>
-      <w:r w:rsidR="004479A4">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidR="004479A4" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>889</w:t>
       </w:r>
-      <w:r w:rsidR="004479A4">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidR="004479A4" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7581</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="004B2D15">
-[...1 lines deleted...]
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA66F63" w14:textId="767F381D" w:rsidR="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="00660057">
+    <w:p w14:paraId="6EA66F63" w14:textId="767F381D" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="00660057">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00B35187" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="00B35187" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual MPGA </w:t>
       </w:r>
-      <w:r w:rsidR="00A97607">
+      <w:r w:rsidR="00A97607" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00224687">
+      <w:r w:rsidR="00224687" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">E </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Regional Adaptive Gol</w:t>
       </w:r>
-      <w:r w:rsidR="00544DDB" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="00544DDB" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Championship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B682D">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00224687">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00041794">
+      <w:r w:rsidR="00224687" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>October 1</w:t>
       </w:r>
-      <w:r w:rsidR="002F78A5">
+      <w:r w:rsidR="002F78A5" w:rsidRPr="006B682D">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041794">
+      <w:r w:rsidRPr="006B682D">
         <w:t>30, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B35187" w:rsidRPr="00041794">
+      <w:r w:rsidR="00B35187" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7AA0EF" w14:textId="77777777" w:rsidR="00660057" w:rsidRPr="00660057" w:rsidRDefault="00660057" w:rsidP="00A97607">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F21189" w14:textId="15E686EB" w:rsidR="00525503" w:rsidRPr="00A44DC8" w:rsidRDefault="00525503" w:rsidP="00433B79">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44DC8">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Golfing with Golf for All</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C97B2F3" w14:textId="47D2A822" w:rsidR="00525503" w:rsidRPr="004B2D15" w:rsidRDefault="00F538C7" w:rsidP="00092D01">
+    <w:p w14:paraId="4C97B2F3" w14:textId="47D2A822" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00F538C7" w:rsidP="00092D01">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A44DC8">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="460631F5" wp14:editId="61BD8DA0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="460631F5" wp14:editId="718A8B48">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>338027</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>231214</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6186805" cy="2426970"/>
             <wp:effectExtent l="19050" t="19050" r="23495" b="11430"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="4" name="Picture 3" descr="A group of golfers pose for a photo. One  is wearing headphones, one is using a wheelchair and one is standing with a ParaGolfer. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 3" descr="A group of golfers pose for a photo. One  is wearing headphones, one is using a wheelchair and one is standing with a ParaGolfer. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId225" cstate="email">
+                    <a:blip r:embed="rId226" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId226">
+                            <a14:imgLayer r:embed="rId227">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="1000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="5000" contrast="1000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1516" r="1356"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6186805" cy="2426970"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -16639,170 +15923,176 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId227" w:history="1">
+      <w:hyperlink r:id="rId228" w:history="1">
         <w:r w:rsidR="00525503" w:rsidRPr="00130C87">
           <w:rPr>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Golf for All</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C64FF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00525503" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="00525503" w:rsidRPr="006B682D">
         <w:t>runs year-round programming for veterans, people with autism, Parkinson’s Disease, spinal cord injuries and paralysis, cerebral palsy, golfers with amputations, golfers with visual impairments, and more. Golf instruction is tailored to suit the specific needs of each participant and is taught by PGA Professionals who have successfully completed a certification process for teaching golfers with adaptive needs. Golfers of all abilities and gender are welcome, and no previous experience is necessary. During each clinic, golfers are provided with instruction, balls, adaptive equipment, and vehicles, as needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B8E99E" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="004B2D15" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A308DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228" w:history="1">
+      <w:hyperlink r:id="rId229" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>golfforall.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AE74E55" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="004B2D15" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A308DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Locations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A308DE">
         <w:rPr>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229" w:history="1">
+      <w:hyperlink r:id="rId230" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56B4D723" w14:textId="5368327C" w:rsidR="00525503" w:rsidRPr="004B2D15" w:rsidRDefault="00525503" w:rsidP="00525503">
+    <w:p w14:paraId="56B4D723" w14:textId="5368327C" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId230" w:history="1">
+      <w:hyperlink r:id="rId231" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>, 2167 Washington St</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00434E19">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
+        <w:t>2167 Washington St</w:t>
+      </w:r>
+      <w:r w:rsidR="00434E19" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Canton, MA,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="8" w:name="_Hlk167799202"/>
     <w:p w14:paraId="72AE45C2" w14:textId="2D2EAD2F" w:rsidR="00525503" w:rsidRPr="00A13875" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13875">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -16822,369 +16112,309 @@
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:kern w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Leo J. Martin Memorial Golf Course Driving Range</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13875">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:kern w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A13875">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>, 190 Park Rd</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
+        <w:t>190 Park Rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00434E19" w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13875">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Weston, MA</w:t>
       </w:r>
-      <w:r w:rsidR="00B03573">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00B03573" w:rsidRPr="006B682D">
+        <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B03573" w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note: </w:t>
       </w:r>
       <w:r w:rsidR="00B03573">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Leo J. Martin g</w:t>
       </w:r>
       <w:r w:rsidR="00B03573" w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>reens are c</w:t>
       </w:r>
       <w:r w:rsidR="00B03573" w:rsidRPr="00824D83">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>losed this season for course improvements</w:t>
       </w:r>
       <w:r w:rsidR="00B03573">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="22B720D5" w14:textId="77777777" w:rsidR="00525503" w:rsidRDefault="00525503" w:rsidP="00525503">
+    <w:p w14:paraId="22B720D5" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Late April through end of October 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667360DF" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="00A308DE" w:rsidRDefault="00525503" w:rsidP="00525503">
+    <w:p w14:paraId="667360DF" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A308DE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Clinics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231" w:history="1">
-        <w:r w:rsidRPr="00A308DE">
+      <w:hyperlink r:id="rId232" w:history="1">
+        <w:r w:rsidRPr="006B682D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73582E84" w14:textId="0473206C" w:rsidR="00525503" w:rsidRDefault="00525503" w:rsidP="00525503">
+    <w:p w14:paraId="73582E84" w14:textId="0473206C" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="795"/>
       </w:pPr>
-      <w:r w:rsidRPr="00541CEF">
-[...12 lines deleted...]
-        <w:t>4:45 p.m.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Veterans: Saturdays, 3:30–4:45 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FD6030" w14:textId="298C3FAA" w:rsidR="00525503" w:rsidRDefault="00525503" w:rsidP="00525503">
+    <w:p w14:paraId="18FD6030" w14:textId="298C3FAA" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="795"/>
       </w:pPr>
-      <w:r w:rsidRPr="00541CEF">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BA3294">
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Golfers with Special Needs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001527D">
-[...6 lines deleted...]
-        <w:t>7:15 p.m.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Mondays, 6–7:15 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5FCA02" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="00541CEF" w:rsidRDefault="00525503" w:rsidP="00525503">
+    <w:p w14:paraId="4B5FCA02" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="00525503">
       <w:pPr>
         <w:ind w:left="75"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Clinics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232" w:history="1">
-        <w:r w:rsidRPr="00A308DE">
+      <w:hyperlink r:id="rId233" w:history="1">
+        <w:r w:rsidRPr="006B682D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Leo J. Martin Memorial Golf Course</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Driving Range</w:t>
       </w:r>
-      <w:r w:rsidRPr="00541CEF">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D58DE3" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="00E606E3" w:rsidRDefault="00525503" w:rsidP="003D5B91">
+    <w:p w14:paraId="34D58DE3" w14:textId="77777777" w:rsidR="00525503" w:rsidRPr="006B682D" w:rsidRDefault="00525503" w:rsidP="003D5B91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="795"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>1:30 p.m.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Golfers with Autism: Thursdays, 12:30–1:30 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB10B29" w14:textId="58474BE7" w:rsidR="00525503" w:rsidRDefault="00525503" w:rsidP="003D5B91">
       <w:pPr>
         <w:spacing w:before="160" w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId233" w:history="1">
+        </w:rPr>
+        <w:t xml:space="preserve">Contact: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">Fred Corcoran, Exec. Director, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234" w:history="1">
         <w:r w:rsidR="00130C87">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>fred@golfforall.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234" w:history="1">
+      <w:hyperlink r:id="rId235" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(617)</w:t>
         </w:r>
         <w:r w:rsidR="004479A4">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>462</w:t>
         </w:r>
         <w:r w:rsidR="004479A4">
@@ -17216,81 +16446,81 @@
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B4E86D" w14:textId="71BEEBB7" w:rsidR="004B2D15" w:rsidRPr="003D5B91" w:rsidRDefault="004B2D15" w:rsidP="00FD025B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B91">
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sailing with Community Boating, Inc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65455471" w14:textId="366FA7DE" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="00646CFF" w:rsidP="009824CD">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="182880" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09884FD3" wp14:editId="6932ED11">
+          <wp:anchor distT="0" distB="182880" distL="114300" distR="114300" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09884FD3" wp14:editId="4CE46885">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2826451</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>290640</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3870325" cy="3128645"/>
             <wp:effectExtent l="19050" t="19050" r="15875" b="14605"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="535102426" name="Picture 4" descr="A group of people in a sailboat on the river are smiling and waving at the camera. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="535102426" name="Picture 4" descr="A group of people in a sailboat on the river are smiling and waving at the camera. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId235" cstate="email">
+                    <a:blip r:embed="rId236" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="12309" r="10976"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3870325" cy="3128645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -17309,586 +16539,513 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:t>Nestled in the heart of Boston, Community Boating</w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> (CB)</w:t>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> empowers individuals to take charge of their learning, challenge themselves, and experience the freedom that sailing brings. Through exceptional instruction and quality equipment, the program opens the doors to sailin</w:t>
       </w:r>
-      <w:r w:rsidR="005F3B61">
+      <w:r w:rsidR="005F3B61" w:rsidRPr="006B682D">
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="004B2D15" w:rsidRPr="004B2D15">
+      <w:r w:rsidR="004B2D15" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> for those who might not otherwise have the opportunity. Our diverse community includes veterans, individuals with visual impairments, children with different abilities, adults living with chronic conditions, and many others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D563B97" w14:textId="20F5E40E" w:rsidR="005B31DA" w:rsidRPr="00A308DE" w:rsidRDefault="005B31DA" w:rsidP="005B31DA">
+    <w:p w14:paraId="7D563B97" w14:textId="20F5E40E" w:rsidR="005B31DA" w:rsidRPr="006B682D" w:rsidRDefault="005B31DA" w:rsidP="005B31DA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A308DE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">How the </w:t>
       </w:r>
-      <w:r w:rsidR="00127480" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="00127480" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">rogram </w:t>
       </w:r>
-      <w:r w:rsidR="00127480" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="00127480" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>orks:</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5AB6" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="00FB5AB6" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70390424" w14:textId="20078CA6" w:rsidR="005B31DA" w:rsidRPr="00C86DA8" w:rsidRDefault="005B31DA" w:rsidP="005B31DA">
+    <w:p w14:paraId="70390424" w14:textId="20078CA6" w:rsidR="005B31DA" w:rsidRPr="006B682D" w:rsidRDefault="005B31DA" w:rsidP="005B31DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Sign up for a 90</w:t>
       </w:r>
-      <w:r w:rsidR="002F55E8">
+      <w:r w:rsidR="002F55E8" w:rsidRPr="006B682D">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>minute orientation sail</w:t>
       </w:r>
-      <w:r w:rsidR="006E44F9">
+      <w:r w:rsidR="006E44F9" w:rsidRPr="006B682D">
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> fill out intake questionnaire (what your individual needs are)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF2771C" w14:textId="4894D7E5" w:rsidR="005B31DA" w:rsidRPr="00C86DA8" w:rsidRDefault="005B31DA" w:rsidP="00563149">
+    <w:p w14:paraId="5BF2771C" w14:textId="4894D7E5" w:rsidR="005B31DA" w:rsidRPr="006B682D" w:rsidRDefault="005B31DA" w:rsidP="00563149">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Recreational </w:t>
       </w:r>
-      <w:r w:rsidR="007773DC">
+      <w:r w:rsidR="007773DC" w:rsidRPr="006B682D">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">ails or </w:t>
       </w:r>
-      <w:r w:rsidR="007773DC">
+      <w:r w:rsidR="007773DC" w:rsidRPr="006B682D">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">ailing </w:t>
       </w:r>
-      <w:r w:rsidR="007773DC">
+      <w:r w:rsidR="007773DC" w:rsidRPr="006B682D">
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>essons</w:t>
       </w:r>
-      <w:r w:rsidR="00ED3F22">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="00ED3F22" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0069126E">
+      <w:r w:rsidR="0069126E" w:rsidRPr="006B682D">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>ring guests no additional fee)</w:t>
       </w:r>
-      <w:r w:rsidR="00251537">
+      <w:r w:rsidR="00251537" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Up to two 90</w:t>
       </w:r>
-      <w:r w:rsidR="00AB28E2">
+      <w:r w:rsidR="00AB28E2" w:rsidRPr="006B682D">
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">minute sails per week </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD05385" w14:textId="26D83DBB" w:rsidR="005B31DA" w:rsidRPr="00C86DA8" w:rsidRDefault="005B31DA" w:rsidP="005B31DA">
+    <w:p w14:paraId="7FD05385" w14:textId="26D83DBB" w:rsidR="005B31DA" w:rsidRPr="006B682D" w:rsidRDefault="005B31DA" w:rsidP="005B31DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00D808EE">
+      <w:r w:rsidR="00D808EE" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">chedule appointments </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236" w:history="1">
+      <w:hyperlink r:id="rId237" w:history="1">
         <w:r w:rsidR="002102C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C86DA8">
-        <w:t xml:space="preserve">, or call the Boathouse </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">or call the Boathouse </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC571C1" w14:textId="2290D7EE" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="005B31DA">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Website:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A308DE">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
-        <w:t>Website:</w:t>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId237" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238" w:history="1">
         <w:r w:rsidR="003649E3" w:rsidRPr="000938A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>community-boating.org/accessible/welcome/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003649E3" w:rsidRPr="000938A7">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9D8DF" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
+    <w:p w14:paraId="44A9D8DF" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Location:</w:t>
+        <w:t xml:space="preserve">Location: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charles River </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Esplanade in the</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2D15">
-        <w:rPr>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId238" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239" w:history="1">
         <w:r w:rsidRPr="004B2D15">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
-        <w:t>, 21 David G Mugar Way, Boston, MA</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>21 David G Mugar Way, Boston, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F1C219" w14:textId="0C48AE8C" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
+    <w:p w14:paraId="42F1C219" w14:textId="0C48AE8C" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates: </w:t>
       </w:r>
-      <w:r w:rsidR="00BE44EC" w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="00BE44EC" w:rsidRPr="006B682D">
         <w:t>April</w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8" w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> 27</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8" w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:t>late September/early Octo</w:t>
       </w:r>
-      <w:r w:rsidR="006C6F9A">
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8" w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86DA8">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="008F5008" w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="008F5008" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7880DA81" w14:textId="4380DA35" w:rsidR="006C6F9A" w:rsidRDefault="00C86DA8" w:rsidP="004B2D15">
+    <w:p w14:paraId="7880DA81" w14:textId="4380DA35" w:rsidR="006C6F9A" w:rsidRPr="006B682D" w:rsidRDefault="00C86DA8" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
-      <w:r w:rsidR="006C6F9A" w:rsidRPr="00A308DE">
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C86DA8">
+        </w:rPr>
+        <w:t>Fall Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> (April</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>May &amp; late Aug</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">ust through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Oct</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
+        <w:t>ober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>): Weekdays 1:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB28E2" w:rsidRPr="006B682D">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> p.m.; Weekends </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> a.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>–5:30</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143DB99A" w14:textId="6CD62EAD" w:rsidR="006C6F9A" w:rsidRPr="006B682D" w:rsidRDefault="006C6F9A" w:rsidP="004B2D15">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> p.m.</w:t>
+        <w:t>Summer Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> (June 15 through August 21): Weekdays 10:30 a.m.–6:00 p.m.; Weekends 10:00 a.m.–5:30 p.m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143DB99A" w14:textId="6CD62EAD" w:rsidR="006C6F9A" w:rsidRDefault="006C6F9A" w:rsidP="004B2D15">
+    <w:p w14:paraId="2DF5BA63" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> p.m. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Membership: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>$50 or reduced fee of $1 upon request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF5BA63" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="004B2D15" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
+    <w:p w14:paraId="46FC2A0D" w14:textId="77777777" w:rsidR="004B2D15" w:rsidRPr="006B682D" w:rsidRDefault="004B2D15" w:rsidP="004B2D15">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...15 lines deleted...]
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligibility: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t>Any individual who needs additional assistance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4538BA26" w14:textId="52637E6A" w:rsidR="00251537" w:rsidRDefault="004B2D15" w:rsidP="00251537">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8" w:rsidRPr="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00DA7A49">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve">Amelia Doyle, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7A49" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">CB </w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="006C6F9A">
+      <w:r w:rsidR="006C6F9A" w:rsidRPr="006B682D">
         <w:t>niversal Access Program</w:t>
       </w:r>
-      <w:r w:rsidR="00C86DA8">
+      <w:r w:rsidR="00C86DA8" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Manager,</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5AB6">
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId239" w:history="1">
+      <w:r w:rsidR="00FB5AB6" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240" w:history="1">
         <w:r w:rsidR="00F40E0A" w:rsidRPr="00C16106">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>adoyle@community</w:t>
         </w:r>
         <w:r w:rsidR="00F40E0A" w:rsidRPr="00C16106">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:noBreakHyphen/>
           <w:t>boating.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C86DA8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240" w:history="1">
+      <w:hyperlink r:id="rId241" w:history="1">
         <w:r w:rsidRPr="00C86DA8">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(617)</w:t>
         </w:r>
         <w:r w:rsidR="00F40E0A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C86DA8">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>523</w:t>
         </w:r>
         <w:r w:rsidR="00F40E0A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
@@ -17936,410 +17093,334 @@
         </w:rPr>
         <w:t>Adaptive Cycling, Kayaking, Paddleboarding, Yoga, &amp; Yard Games with Spaulding Adaptive Sports Centers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3EA686" w14:textId="1F086136" w:rsidR="00FB53DD" w:rsidRPr="004218C9" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk199230960"/>
       <w:r w:rsidRPr="004218C9">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">The McGraw Center for Adaptive Sports </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D873BC4" w14:textId="1F861F2C" w:rsidR="00FB53DD" w:rsidRPr="004B2D15" w:rsidRDefault="00F538C7" w:rsidP="0013785B">
+    <w:p w14:paraId="6D873BC4" w14:textId="1F861F2C" w:rsidR="00FB53DD" w:rsidRPr="006B682D" w:rsidRDefault="00F538C7" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="288" w:right="144"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk167798837"/>
       <w:r w:rsidRPr="004218C9">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6682DF60" wp14:editId="1ED1944C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6682DF60" wp14:editId="259B2B9A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>348659</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>171642</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6162040" cy="2973070"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="17780"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1582670696" name="Picture 2" descr="Many styles and sizes of adaptive bicycles are parked in front of 3 accessible yurts and a Spaulding pop up canopy.  ">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5617B1-6B97-B354-C87F-932D92823CB0}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 2" descr="Many styles and sizes of adaptive bicycles are parked in front of 3 accessible yurts and a Spaulding pop up canopy.  ">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5617B1-6B97-B354-C87F-932D92823CB0}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241" cstate="email">
+                    <a:blip r:embed="rId242" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6162040" cy="2973070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId242" w:history="1">
+      <w:hyperlink r:id="rId243" w:history="1">
         <w:r w:rsidR="00FB53DD" w:rsidRPr="00A31727">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Spaulding Adaptive Sports Centers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB53DD" w:rsidRPr="004B2D15">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB53DD" w:rsidRPr="004B2D15">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FB53DD" w:rsidRPr="006B682D">
         <w:t>(SASC)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00FB53DD" w:rsidRPr="004B2D15">
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId243" w:history="1">
+      <w:r w:rsidR="00FB53DD" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> will be offering a variety of adaptive sport programs at the McGraw Center for Adaptive Sports at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244" w:history="1">
         <w:r w:rsidR="00FB53DD" w:rsidRPr="00A31727">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Nickerson State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB53DD" w:rsidRPr="00AB45F1">
         <w:rPr>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB53DD">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FB53DD" w:rsidRPr="006B682D">
+        <w:t>starting mid-May through mid-October.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB53DD" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Spaulding staff provide equipment, adaptations, and support. Pre-registration for all activities is required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780CCD47" w14:textId="77777777" w:rsidR="00FB53DD" w:rsidRPr="004B2D15" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
+    <w:p w14:paraId="780CCD47" w14:textId="77777777" w:rsidR="00FB53DD" w:rsidRPr="006B682D" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="288" w:right="144"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve">Visit SASC’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244" w:history="1">
+      <w:hyperlink r:id="rId245" w:history="1">
         <w:r w:rsidRPr="00A31727">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>on-line calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
-[...15 lines deleted...]
-        <w:t>McGraw Center Programs.</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>for further information about McGraw Center Programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2C1F65" w14:textId="77777777" w:rsidR="00FB53DD" w:rsidRPr="004B2D15" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245" w:history="1">
+      <w:hyperlink r:id="rId246" w:history="1">
         <w:r w:rsidRPr="00A31727">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Spaulding Adaptive Sports Centers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBD303F" w14:textId="0FEAF79F" w:rsidR="00FB53DD" w:rsidRPr="004B2D15" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
+    <w:p w14:paraId="1DBD303F" w14:textId="0FEAF79F" w:rsidR="00FB53DD" w:rsidRPr="006B682D" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="288" w:right="144"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2D15">
+      <w:r w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> McGraw Center for Adaptive Sports, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246" w:history="1">
+      <w:hyperlink r:id="rId247" w:history="1">
         <w:r w:rsidRPr="00A31727">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Nickerson State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
-        <w:t>, Brewster</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E0700">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Brewster</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0700" w:rsidRPr="006B682D">
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF0B075" w14:textId="77777777" w:rsidR="00FB53DD" w:rsidRPr="00FE24FA" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
+    <w:p w14:paraId="7DF0B075" w14:textId="77777777" w:rsidR="00FB53DD" w:rsidRPr="006B682D" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="288" w:right="144"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A308DE">
+      </w:pPr>
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE24FA">
-[...12 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="006B682D">
+        <w:t>Mid-May through mid-October 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C9CFF7" w14:textId="23D0C566" w:rsidR="00FB53DD" w:rsidRPr="004B2D15" w:rsidRDefault="00FB53DD" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A308DE">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A308DE">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId247" w:history="1">
+      <w:r w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248" w:history="1">
         <w:r w:rsidRPr="00CE59A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SpauldingAdaptiveSports@mgb.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B2D15">
         <w:rPr>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248" w:history="1">
+      <w:hyperlink r:id="rId249" w:history="1">
         <w:r w:rsidRPr="00A31727">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(877)</w:t>
         </w:r>
         <w:r w:rsidR="00F40E0A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A31727">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>976</w:t>
         </w:r>
         <w:r w:rsidR="00F40E0A">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
@@ -18387,99 +17468,98 @@
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0047621A" w:rsidRPr="00DD1B95">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DCR Power</w:t>
       </w:r>
       <w:r w:rsidR="00E343CD" w:rsidRPr="00DD1B95">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">-Driven </w:t>
       </w:r>
       <w:r w:rsidR="0047621A" w:rsidRPr="00DD1B95">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Mobility Devices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246D2D5F" w14:textId="55AFD69B" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="00613D03" w:rsidP="00357EE7">
+    <w:p w14:paraId="246D2D5F" w14:textId="55AFD69B" w:rsidR="0047621A" w:rsidRPr="006B682D" w:rsidRDefault="00613D03" w:rsidP="00357EE7">
       <w:pPr>
         <w:spacing w:before="360" w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="000C71C5">
+      <w:r w:rsidRPr="006B682D">
         <w:rPr>
           <w:rFonts w:eastAsia="Yu Gothic Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="538135"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="42"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B2C16C" wp14:editId="5C5E0ACF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B2C16C" wp14:editId="09BCA88F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>96210</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>193084</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2048510" cy="1814195"/>
             <wp:effectExtent l="19050" t="19050" r="27940" b="14605"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-201" y="-227"/>
                 <wp:lineTo x="-201" y="21547"/>
                 <wp:lineTo x="21694" y="21547"/>
                 <wp:lineTo x="21694" y="-227"/>
                 <wp:lineTo x="-201" y="-227"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1932623557" name="Picture 7" descr="Father and daughter smile for the camera as sit on a dual seat mobility scooter in a park. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1932623557" name="Picture 7" descr="Father and daughter smile for the camera as sit on a dual seat mobility scooter in a park. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId249" cstate="email">
+                    <a:blip r:embed="rId250" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="5313" b="5313"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2048510" cy="1814195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -18498,241 +17578,247 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
+      <w:r w:rsidR="0047621A" w:rsidRPr="006B682D">
         <w:t>Explore Massachusetts State Parks in new ways and on new trails!</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
-[...2 lines deleted...]
-      <w:r w:rsidR="001C4AAB">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4AAB" w:rsidRPr="006B682D">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
+      <w:r w:rsidR="0047621A" w:rsidRPr="006B682D">
         <w:t xml:space="preserve">isitors with mobility </w:t>
       </w:r>
-      <w:r w:rsidR="00957C30">
+      <w:r w:rsidR="00957C30" w:rsidRPr="006B682D">
         <w:t>disabilities</w:t>
       </w:r>
-      <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
+      <w:r w:rsidR="0047621A" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
-      <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
+      <w:r w:rsidR="0047621A" w:rsidRPr="006B682D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> borrow a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250" w:anchor="2025-locations-availability" w:history="1">
+      <w:hyperlink r:id="rId251" w:anchor="2025-locations-availability" w:history="1">
         <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:bCs/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Power-Driven Mobility Device </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
+      <w:r w:rsidR="0047621A" w:rsidRPr="006B682D">
         <w:t>at select parks</w:t>
       </w:r>
-      <w:r w:rsidR="00154ED3">
+      <w:r w:rsidR="00154ED3" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> seasonally</w:t>
       </w:r>
-      <w:r w:rsidR="0047621A" w:rsidRPr="0047621A">
+      <w:r w:rsidR="0047621A" w:rsidRPr="006B682D">
         <w:t>, free of charge.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF62D4">
+      <w:r w:rsidR="00EF62D4" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> Be on the lookout for</w:t>
       </w:r>
-      <w:r w:rsidR="009E4A70">
-[...2 lines deleted...]
-      <w:r w:rsidR="00EF62D4">
+      <w:r w:rsidR="009E4A70" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF62D4" w:rsidRPr="006B682D">
         <w:t>expanded locations</w:t>
       </w:r>
-      <w:r w:rsidR="009E4A70">
+      <w:r w:rsidR="009E4A70" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> and dates </w:t>
       </w:r>
-      <w:r w:rsidR="00EF62D4">
+      <w:r w:rsidR="00EF62D4" w:rsidRPr="006B682D">
         <w:t>later this summer!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F746963" w14:textId="34EB0025" w:rsidR="0047621A" w:rsidRPr="0013474C" w:rsidRDefault="0047621A" w:rsidP="00D044DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId251" w:history="1">
+      <w:hyperlink r:id="rId252" w:history="1">
         <w:r w:rsidRPr="0013474C">
           <w:rPr>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mobility Scooter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00820DFE" w:rsidRPr="0013474C">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="00820DFE" w:rsidRPr="0013474C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Location &amp; Dates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFBC750" w14:textId="68EB09C0" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="009A72B2">
+    <w:p w14:paraId="6FFBC750" w14:textId="68EB09C0" w:rsidR="0047621A" w:rsidRPr="006B682D" w:rsidRDefault="0047621A" w:rsidP="009A72B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="160"/>
         <w:ind w:left="4050"/>
       </w:pPr>
-      <w:hyperlink r:id="rId252" w:history="1">
+      <w:hyperlink r:id="rId253" w:history="1">
         <w:r w:rsidRPr="00F258DE">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Maudslay State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F258DE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>, 74 Curzon Mill Road, Newburyport</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>74 Curzon Mill Road, Newburyport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291A4BCA" w14:textId="11694DEA" w:rsidR="0047621A" w:rsidRPr="00BE1A7F" w:rsidRDefault="0047621A" w:rsidP="007C776E">
+    <w:p w14:paraId="291A4BCA" w14:textId="11694DEA" w:rsidR="0047621A" w:rsidRPr="006B682D" w:rsidRDefault="0047621A" w:rsidP="007C776E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4050"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00BE1A7F">
+      <w:r w:rsidRPr="006B682D">
         <w:t>May 1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3701" w:rsidRPr="00BE1A7F">
+      <w:r w:rsidR="00CA3701" w:rsidRPr="006B682D">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE1A7F">
+      <w:r w:rsidRPr="006B682D">
         <w:t>–October 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F84469" w:rsidRPr="00BE1A7F">
+      <w:r w:rsidR="00F84469" w:rsidRPr="006B682D">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42927EBD" w14:textId="0FDECA60" w:rsidR="00820DFE" w:rsidRPr="0013474C" w:rsidRDefault="000F62E8" w:rsidP="00D044DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013474C">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59909812" wp14:editId="51E86B02">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59909812" wp14:editId="2C27B0F6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-29845</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2059305" cy="2526665"/>
             <wp:effectExtent l="19050" t="19050" r="17145" b="26035"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="660850319" name="Picture 3" descr="UAP Director rides a Trackchair along a trail in the woods. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="660850319" name="Picture 3" descr="UAP Director rides a Trackchair along a trail in the woods. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId253" cstate="email">
+                    <a:blip r:embed="rId254" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId254">
+                            <a14:imgLayer r:embed="rId255">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="2000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:saturation sat="102000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="2000" contrast="1000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7435" t="8740" r="3274" b="9114"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -18762,663 +17848,683 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId255" w:history="1">
+      <w:hyperlink r:id="rId256" w:history="1">
         <w:r w:rsidR="0047621A" w:rsidRPr="0013474C">
           <w:rPr>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Trackchair</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00820DFE" w:rsidRPr="0013474C">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="00820DFE" w:rsidRPr="0013474C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Locations &amp; Dates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A4DBE0" w14:textId="24874EF0" w:rsidR="00B97E36" w:rsidRPr="00F258DE" w:rsidRDefault="00B97E36" w:rsidP="007C776E">
+    <w:p w14:paraId="11A4DBE0" w14:textId="24874EF0" w:rsidR="00B97E36" w:rsidRPr="006B682D" w:rsidRDefault="00B97E36" w:rsidP="007C776E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="160"/>
         <w:ind w:left="4050"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId256" w:history="1">
+      <w:hyperlink r:id="rId257" w:history="1">
         <w:r w:rsidRPr="00F258DE">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Maudslay State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F258DE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>, 74 Curzon Mill Road, Newburyport</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>74 Curzon Mill Road, Newburyport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7B95DA" w14:textId="2D015F81" w:rsidR="00332461" w:rsidRPr="00BE1A7F" w:rsidRDefault="00332461" w:rsidP="007C776E">
+    <w:p w14:paraId="3C7B95DA" w14:textId="2D015F81" w:rsidR="00332461" w:rsidRPr="006B682D" w:rsidRDefault="00332461" w:rsidP="007C776E">
       <w:pPr>
         <w:ind w:left="4050"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00125C25">
+      <w:r w:rsidRPr="006B682D">
         <w:t>May</w:t>
       </w:r>
-      <w:r w:rsidR="00125C25" w:rsidRPr="00125C25">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00125C25">
+      <w:r w:rsidR="00125C25" w:rsidRPr="006B682D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B682D">
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="000C334F" w:rsidRPr="00125C25">
+      <w:r w:rsidR="000C334F" w:rsidRPr="006B682D">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00125C25">
-[...5 lines deleted...]
-      <w:r w:rsidR="000C334F">
+      <w:r w:rsidRPr="006B682D">
+        <w:t>October 31, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="000C334F" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00125C25">
+      <w:r w:rsidR="00125C25" w:rsidRPr="006B682D">
         <w:t>break in June for</w:t>
       </w:r>
-      <w:r w:rsidR="007C776E">
+      <w:r w:rsidR="007C776E" w:rsidRPr="006B682D">
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
-      <w:r w:rsidR="00125C25">
+      <w:r w:rsidR="00125C25" w:rsidRPr="006B682D">
         <w:t>aintenance)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0080AEDF" w14:textId="57145E81" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="007C776E">
+    <w:p w14:paraId="0080AEDF" w14:textId="57145E81" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="007C776E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="160"/>
         <w:ind w:left="4050"/>
       </w:pPr>
-      <w:hyperlink r:id="rId257" w:history="1">
+      <w:hyperlink r:id="rId258" w:history="1">
         <w:r w:rsidRPr="00F258DE">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Windsor State Forest</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F258DE">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="141414"/>
         </w:rPr>
-        <w:t>, River Rd., Windsor</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>River Rd., Windsor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C15263" w14:textId="49052A8E" w:rsidR="0047621A" w:rsidRPr="007C776E" w:rsidRDefault="0047621A" w:rsidP="007C776E">
+    <w:p w14:paraId="63C15263" w14:textId="49052A8E" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="007C776E">
       <w:pPr>
         <w:ind w:left="4050"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="007C776E">
+      <w:r w:rsidRPr="004F704E">
         <w:t>June 1</w:t>
       </w:r>
-      <w:r w:rsidR="000C334F" w:rsidRPr="007C776E">
+      <w:r w:rsidR="000C334F" w:rsidRPr="004F704E">
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C776E">
+      <w:r w:rsidRPr="004F704E">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="000C334F" w:rsidRPr="007C776E">
+      <w:r w:rsidR="000C334F" w:rsidRPr="004F704E">
         <w:t>October 12,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C776E">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D8522A" w:rsidRPr="007C776E">
+      <w:r w:rsidR="00D8522A" w:rsidRPr="004F704E">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775B9093" w14:textId="344B3C7B" w:rsidR="0047621A" w:rsidRPr="00902A6A" w:rsidRDefault="0047621A" w:rsidP="009A72B2">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902A6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Reservations &amp; Eligibility:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC64EB1" w14:textId="0BDDCB4F" w:rsidR="0047621A" w:rsidRPr="00D3360C" w:rsidRDefault="00BE4E26" w:rsidP="005E5F3E">
-      <w:r w:rsidRPr="00D3360C">
+    <w:p w14:paraId="0EC64EB1" w14:textId="0BDDCB4F" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="00BE4E26" w:rsidP="005E5F3E">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D0EC9B0" wp14:editId="2A928441">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D0EC9B0" wp14:editId="1B732A3A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4699591</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>6425639</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2117090" cy="2108200"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="714117013" name="Picture 1" descr="A family hikes along a stone dust trail in the woods. On person is using a  Trackchair equipped with an umbrella."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="714117013" name="Picture 1" descr="A family hikes along a stone dust trail in the woods. On person is using a  Trackchair equipped with an umbrella."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId258" cstate="email">
+                    <a:blip r:embed="rId259" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4811"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2117090" cy="2108200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0047621A" w:rsidRPr="00D3360C">
+      <w:r w:rsidR="0047621A" w:rsidRPr="004F704E">
         <w:t>You must make a reservation at least 3 days prior to your visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C5965E" w14:textId="5D962C53" w:rsidR="0047621A" w:rsidRPr="00D3360C" w:rsidRDefault="0047621A" w:rsidP="00142AFC">
+    <w:p w14:paraId="68C5965E" w14:textId="5D962C53" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="00142AFC">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="144"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3360C">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">You must review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259" w:history="1">
+      <w:hyperlink r:id="rId260" w:history="1">
         <w:r w:rsidRPr="00D3360C">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Trackchair operating and safety instructions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00106AF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2449" w:rsidRPr="00D3360C">
+      <w:r w:rsidR="00DF2449" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005B5BB0" w:rsidRPr="00D3360C">
+      <w:r w:rsidR="005B5BB0" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">and watch an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260" w:history="1">
+      <w:hyperlink r:id="rId261" w:history="1">
         <w:r w:rsidR="005B5BB0" w:rsidRPr="00D3360C">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>orientation video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DF2449" w:rsidRPr="00D3360C">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00142AFC" w:rsidRPr="00D3360C">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3360C">
+      <w:r w:rsidRPr="004F704E">
         <w:t>or the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261" w:history="1">
+      <w:hyperlink r:id="rId262" w:history="1">
         <w:r w:rsidRPr="00D3360C">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mobility Scooter operating and safety instructions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D3360C">
-        <w:t xml:space="preserve"> before you can make a reservation.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t>before you can make a reservation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F268B95" w14:textId="0DD21A54" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="0047621A">
+    <w:p w14:paraId="7F268B95" w14:textId="0DD21A54" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="0047621A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t>You’ll need to bring someone with you, 18 years of age or older, to be your </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>companion</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C5C181" w14:textId="246A3E16" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="0047621A">
+    <w:p w14:paraId="04C5C181" w14:textId="246A3E16" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="0047621A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">You must complete a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Use and Release Form</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-          <w:color w:val="141414"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0047621A">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">on the day of your visit. Users under age 18 or under guardianship must have the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Use and Release Form</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-          <w:color w:val="141414"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0047621A">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:t>signed by their legal guardian.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319D1468" w14:textId="0D6C3945" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="0047621A">
+    <w:p w14:paraId="319D1468" w14:textId="0D6C3945" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="0047621A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">Users </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t>age</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve"> 16 or under will need to wear a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>safety helmet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7224A981" w14:textId="1A5CD849" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="0047621A">
-      <w:r w:rsidRPr="0047621A">
+    <w:p w14:paraId="7224A981" w14:textId="1A5CD849" w:rsidR="0047621A" w:rsidRPr="004F704E" w:rsidRDefault="0047621A" w:rsidP="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t>Maximum user weight: 300 pounds for the Trackchair or 500 pounds for the mobility scooter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03879DE6" w14:textId="0C8F9C5B" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="0047621A">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262" w:history="1">
+      <w:hyperlink r:id="rId263" w:history="1">
         <w:r w:rsidRPr="0047621A">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mass.gov/dcr/PDMD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0047621A">
-        <w:t xml:space="preserve"> for details on </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId263" w:anchor="how-to-make-a-reservation" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">for details on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId264" w:anchor="how-to-make-a-reservation" w:history="1">
         <w:r w:rsidRPr="0047621A">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>how to make a reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0047621A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264" w:anchor="safety-and-usage-guidelines" w:history="1">
+      <w:hyperlink r:id="rId265" w:anchor="safety-and-usage-guidelines" w:history="1">
         <w:r w:rsidRPr="0047621A">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>safety and usage guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0047621A">
-        <w:t xml:space="preserve">, and </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId265" w:anchor="eligibility" w:history="1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047621A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId266" w:anchor="eligibility" w:history="1">
         <w:r w:rsidRPr="0047621A">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>eligibility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0047621A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C333E7" w:rsidRPr="00C333E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C1208E" w14:textId="55939673" w:rsidR="0047621A" w:rsidRPr="0047621A" w:rsidRDefault="0047621A" w:rsidP="0047621A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you to our supporting partners! </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">DCR’s power driven mobility devices were made possible through the generous support of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266" w:history="1">
+      <w:hyperlink r:id="rId267" w:history="1">
         <w:r w:rsidRPr="0047621A">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Friends of Maudslay State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0038769F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00106AF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047621A">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">Ford Motor Company’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267" w:history="1">
+      <w:hyperlink r:id="rId268" w:history="1">
         <w:r w:rsidRPr="0047621A">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bronco Wild Fund</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0038769F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0038769F" w:rsidRPr="00957C30">
+      <w:r w:rsidR="0038769F" w:rsidRPr="004F704E">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00332461" w:rsidRPr="00957C30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268" w:history="1">
+      <w:hyperlink r:id="rId269" w:history="1">
         <w:r w:rsidR="00332461" w:rsidRPr="00957C30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the Play Brigade</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00332461" w:rsidRPr="00957C30">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790DC4DF" w14:textId="77777777" w:rsidR="00D24E7F" w:rsidRPr="00F31F1C" w:rsidRDefault="00D24E7F" w:rsidP="006D2DC7">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk198634318"/>
     </w:p>
     <w:p w14:paraId="19C548E4" w14:textId="1C8A548D" w:rsidR="00B87219" w:rsidRPr="0068717E" w:rsidRDefault="00B87219" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183033">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269" w:history="1">
+      <w:hyperlink r:id="rId270" w:history="1">
         <w:r w:rsidR="0068717E" w:rsidRPr="0068717E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Segoe UI"/>
             <w:b/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Massachusetts Statewide Independent Living Council</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0068717E" w:rsidRPr="0068717E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408A0734" w14:textId="6E384D1F" w:rsidR="00B87219" w:rsidRPr="00680AC9" w:rsidRDefault="00B87219" w:rsidP="00B87219">
+    <w:p w14:paraId="408A0734" w14:textId="6E384D1F" w:rsidR="00B87219" w:rsidRPr="004F704E" w:rsidRDefault="00B87219" w:rsidP="00B87219">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Invites you to</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A432E76" w14:textId="785AAF24" w:rsidR="00B87219" w:rsidRPr="00480C8A" w:rsidRDefault="00B87219" w:rsidP="00480C8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480C8A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
@@ -19467,51 +18573,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1235489922" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId270" cstate="email">
+                    <a:blip r:embed="rId271" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905125" cy="2167890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
@@ -19599,80 +18705,80 @@
         <w:t>11 a.m.–3 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D6EECE" w14:textId="69241527" w:rsidR="00B87219" w:rsidRPr="008A1843" w:rsidRDefault="00BE057C" w:rsidP="008A1843">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1843">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A07A6E" wp14:editId="631EAAFC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A07A6E" wp14:editId="3212EF4D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>268767</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>648970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3089910" cy="2181860"/>
             <wp:effectExtent l="19050" t="19050" r="15240" b="27940"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1074300233" name="Picture 2" descr="A person using a trackchair is hiking with staff along a stone dust trail in the woods. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1074300233" name="Picture 2" descr="A person using a trackchair is hiking with staff along a stone dust trail in the woods. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId271" cstate="email">
+                    <a:blip r:embed="rId272" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId272">
+                            <a14:imgLayer r:embed="rId273">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="1000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:saturation sat="101000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="5000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="14776" t="7535" r="7631" b="10345"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -19711,80 +18817,80 @@
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A0691B" w:rsidRPr="008A1843">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73357268" wp14:editId="7241D894">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73357268" wp14:editId="4D64E0DA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3535842</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>645795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3133725" cy="2179955"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="10795"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="85729076" name="Picture 2" descr="Two people in a tandem kayak are paddling on a pond. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="85729076" name="Picture 2" descr="Two people in a tandem kayak are paddling on a pond. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId273" cstate="email">
+                    <a:blip r:embed="rId274" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId274">
+                            <a14:imgLayer r:embed="rId275">
                               <a14:imgEffect>
                                 <a14:saturation sat="101000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="16704" t="3605" r="9610" b="7854"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3133725" cy="2179955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
@@ -19852,514 +18958,525 @@
                 <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1393905037" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2159000" cy="259715"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="605AE98C" w14:textId="4E151011" w:rsidR="00B87219" w:rsidRPr="00DE6FF7" w:rsidRDefault="00B87219" w:rsidP="00B87219">
+                          <w:p w14:paraId="605AE98C" w14:textId="4E151011" w:rsidR="00B87219" w:rsidRPr="004F704E" w:rsidRDefault="00B87219" w:rsidP="00B87219">
                             <w:pPr>
                               <w:pStyle w:val="Caption"/>
                               <w:spacing w:after="100"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:noProof/>
+                                <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DE6FF7">
+                            <w:r w:rsidRPr="004F704E">
                               <w:rPr>
+                                <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Photo</w:t>
                             </w:r>
-                            <w:r w:rsidR="00726B71">
+                            <w:r w:rsidR="00726B71" w:rsidRPr="004F704E">
                               <w:rPr>
+                                <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00DE6FF7">
+                            <w:r w:rsidRPr="004F704E">
                               <w:rPr>
+                                <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> courtesy of Sue Rorke</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="31A0CD67" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:21.4pt;margin-top:225.3pt;width:170pt;height:20.45pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUHoQQFwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEyLYGcYosRYYB&#10;QVsgHXpWZCkWIIsapcTufv0ofyRdt9Owi0yTFKn3Hrm8bWvLzgqDAVfw6STnTDkJpXHHgn9/2n74&#10;zFmIwpXCglMFf1GB367ev1s2fqFmUIEtFTIq4sKi8QWvYvSLLAuyUrUIE/DKUVAD1iLSLx6zEkVD&#10;1WubzfL8Y9YAlh5BqhDIe9cH+aqrr7WS8UHroCKzBae3xe7E7jykM1stxeKIwldGDs8Q//CKWhhH&#10;TS+l7kQU7ITmj1K1kQgBdJxIqDPQ2kjVYSA00/wNmn0lvOqwEDnBX2gK/6+svD/v/SOy2H6BlgRM&#10;hDQ+LAI5E55WY52+9FJGcaLw5UKbaiOT5JxN5zd5TiFJsdn85tN0nspk19seQ/yqoGbJKDiSLB1b&#10;4rwLsU8dU1KzANaUW2Nt+kmBjUV2FiRhU5mohuK/ZVmXch2kW33B5MmuUJIV20M74DtA+UKwEfqJ&#10;CF5uDTXaiRAfBdIIEBwa6/hAh7bQFBwGi7MK8Off/CmflKEoZw2NVMHDj5NAxZn95kizNH+jgaNx&#10;GA13qjdAEKe0MF52Jl3AaEdTI9TPNO3r1IVCwknqVfA4mpvYDzZti1TrdZdEU+ZF3Lm9l6n0SOhT&#10;+yzQD3JEEvIexmETizeq9Lk9vetTBG06yRKhPYsDzzShnejDNqUVeP3fZV13fvULAAD//wMAUEsD&#10;BBQABgAIAAAAIQD68y1W3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc&#10;EEtXWDVK0wk2uMFhY9rZa0Jb0ThVkq7dv8c7wcnye0/Pn4vVZDtxMj60jhTMZwkIQ5XTLdUK9l/v&#10;90sQISJp7BwZBWcTYFVeXxWYazfS1px2sRZcQiFHBU2MfS5lqBpjMcxcb4i9b+ctRl59LbXHkctt&#10;J9MkyaTFlvhCg71ZN6b62Q1WQbbxw7il9d1m//aBn32dHl7PB6Vub6aXZxDRTPEvDBd8RoeSmY5u&#10;IB1Ep+AxZfLIc5FkIDjwsLwoR1ae5guQZSH/v1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFQehBAXAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPrzLVbfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="605AE98C" w14:textId="4E151011" w:rsidR="00B87219" w:rsidRPr="00DE6FF7" w:rsidRDefault="00B87219" w:rsidP="00B87219">
+                    <w:p w14:paraId="605AE98C" w14:textId="4E151011" w:rsidR="00B87219" w:rsidRPr="004F704E" w:rsidRDefault="00B87219" w:rsidP="00B87219">
                       <w:pPr>
                         <w:pStyle w:val="Caption"/>
                         <w:spacing w:after="100"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:noProof/>
+                          <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DE6FF7">
+                      <w:r w:rsidRPr="004F704E">
                         <w:rPr>
+                          <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Photo</w:t>
                       </w:r>
-                      <w:r w:rsidR="00726B71">
+                      <w:r w:rsidR="00726B71" w:rsidRPr="004F704E">
                         <w:rPr>
+                          <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00DE6FF7">
+                      <w:r w:rsidRPr="004F704E">
                         <w:rPr>
+                          <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> courtesy of Sue Rorke</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B87219" w:rsidRPr="008A1843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Celebrate 3</w:t>
       </w:r>
       <w:r w:rsidR="00183033" w:rsidRPr="008A1843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B87219" w:rsidRPr="008A1843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> years of the Americans with Disabilities Act!!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EEE796" w14:textId="293EBD0F" w:rsidR="00B87219" w:rsidRPr="00680AC9" w:rsidRDefault="00B87219" w:rsidP="0013785B">
+    <w:p w14:paraId="51EEE796" w14:textId="293EBD0F" w:rsidR="00B87219" w:rsidRPr="004F704E" w:rsidRDefault="00B87219" w:rsidP="0013785B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="432" w:right="144"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Hike</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>kayak</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>swim</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>listen</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to music</w:t>
       </w:r>
-      <w:r w:rsidR="00945D8A">
+      <w:r w:rsidR="00945D8A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>hang</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> out with friends</w:t>
-[...11 lines deleted...]
-        <w:t>Light lunch and drinks provided.</w:t>
+        <w:t xml:space="preserve"> out with friends! Light lunch and drinks provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553748EC" w14:textId="77777777" w:rsidR="00B87219" w:rsidRPr="00680AC9" w:rsidRDefault="00B87219" w:rsidP="007F6F5F">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="144"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId275" w:history="1">
+      <w:hyperlink r:id="rId276" w:history="1">
         <w:r w:rsidRPr="00680AC9">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>DCR's Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00680AC9">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will host accessible hiking and kayaking with partners from </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId276" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will host accessible hiking and kayaking with partners from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId277" w:history="1">
         <w:r w:rsidRPr="00680AC9">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00680AC9">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277" w:history="1">
+      <w:hyperlink r:id="rId278" w:history="1">
         <w:r w:rsidRPr="00680AC9">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Waypoint Adventure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00680AC9">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F560FF" w14:textId="1C784AF0" w:rsidR="00B87219" w:rsidRPr="00680AC9" w:rsidRDefault="00B87219" w:rsidP="007F6F5F">
+    <w:p w14:paraId="44F560FF" w14:textId="1C784AF0" w:rsidR="00B87219" w:rsidRPr="004F704E" w:rsidRDefault="00B87219" w:rsidP="007F6F5F">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="144"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ASL will be provided for those needing assistance accessing accessible activities. Parking is limited</w:t>
       </w:r>
-      <w:r w:rsidR="00945D8A">
+      <w:r w:rsidR="00945D8A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> so carpooling is encouraged!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1496F99F" w14:textId="77777777" w:rsidR="00B87219" w:rsidRPr="00680AC9" w:rsidRDefault="00B87219" w:rsidP="007F6F5F">
+    <w:p w14:paraId="1496F99F" w14:textId="77777777" w:rsidR="00B87219" w:rsidRPr="004F704E" w:rsidRDefault="00B87219" w:rsidP="007F6F5F">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="144"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId278" w:history="1">
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279" w:history="1">
         <w:r w:rsidRPr="00680AC9">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Dunn State Park</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00680AC9">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>289 Pearl St., Gardner, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C1C922" w14:textId="352F326A" w:rsidR="009E4ABD" w:rsidRPr="009D5F3B" w:rsidRDefault="00B87219" w:rsidP="00CE5815">
+    <w:p w14:paraId="78C1C922" w14:textId="499DA001" w:rsidR="009E4ABD" w:rsidRPr="0072474E" w:rsidRDefault="00B87219" w:rsidP="00CE5815">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="144"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E4ABD">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">RSVP </w:t>
       </w:r>
-      <w:r w:rsidR="00407D6B" w:rsidRPr="00407D6B">
+      <w:r w:rsidR="00407D6B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="009D5F3B">
+      <w:r w:rsidR="0072474E" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>July 1</w:t>
       </w:r>
-      <w:r w:rsidR="008416E0" w:rsidRPr="009D5F3B">
-        <w:rPr>
+      <w:r w:rsidR="008416E0" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="009E4ABD" w:rsidRPr="009D5F3B">
-        <w:rPr>
+      <w:r w:rsidR="0072474E" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, 2026</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280" w:history="1">
+        <w:r w:rsidR="00A66924">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>MASLIC ADA Day</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A75E553" w14:textId="2D423E58" w:rsidR="00B87219" w:rsidRDefault="00B87219" w:rsidP="00CE5815">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="144"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B23089">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23089">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Email MASILC</w:t>
-[...13 lines deleted...]
-      <w:hyperlink r:id="rId279" w:history="1">
+        <w:t xml:space="preserve">Email MASILC: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281" w:history="1">
         <w:r w:rsidRPr="00B23089">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>info@masilc.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B9FD278" w14:textId="41BE908F" w:rsidR="00D85954" w:rsidRPr="00D85954" w:rsidRDefault="00D85954" w:rsidP="008A1843">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:left="144" w:right="144"/>
         <w:rPr>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -20415,51 +19532,51 @@
       <w:r w:rsidR="009F1DEA" w:rsidRPr="00A97988">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t>ccessible</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97988">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t xml:space="preserve"> Golfing</w:t>
       </w:r>
       <w:r w:rsidR="00CB4D64" w:rsidRPr="00A97988">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFB13AA" w14:textId="556D24B5" w:rsidR="003F3D86" w:rsidRPr="001F3922" w:rsidRDefault="00255785" w:rsidP="00A97988">
+    <w:p w14:paraId="6AFB13AA" w14:textId="04A5C68F" w:rsidR="003F3D86" w:rsidRPr="001F3922" w:rsidRDefault="00255785" w:rsidP="00A97988">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">DCR Adds </w:t>
       </w:r>
       <w:r w:rsidR="0051119A" w:rsidRPr="001F3922">
         <w:rPr>
           <w:b/>
@@ -20497,109 +19614,119 @@
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptive </w:t>
       </w:r>
       <w:r w:rsidR="009F68B7" w:rsidRPr="001F3922">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Golf </w:t>
       </w:r>
       <w:r w:rsidR="007F5DAF" w:rsidRPr="001F3922">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Carts</w:t>
+      </w:r>
+      <w:r w:rsidR="00651D22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
       <w:r w:rsidR="00B22C46" w:rsidRPr="001F3922">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256D8FEB" w14:textId="67F97268" w:rsidR="009B4168" w:rsidRDefault="000A65B6" w:rsidP="001F3922">
       <w:pPr>
         <w:spacing w:before="600"/>
         <w:ind w:left="4464" w:right="432"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3922">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09E01653" wp14:editId="61757622">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09E01653" wp14:editId="193CD284">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4856480</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>225602</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1943100" cy="1962785"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="18415"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="895973361" name="Picture 3" descr="ParaMotion Cart with seat raised."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="895973361" name="Picture 3" descr="ParaMotion Cart with seat raised."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId280" cstate="email">
+                    <a:blip r:embed="rId282" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1943100" cy="1962785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -20609,852 +19736,852 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB1C707" w14:textId="77777777" w:rsidR="000A65B6" w:rsidRPr="000A65B6" w:rsidRDefault="000A65B6" w:rsidP="000A65B6">
       <w:pPr>
         <w:spacing w:before="1080"/>
         <w:ind w:left="4464" w:right="432"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="250B50B5" w14:textId="26C51ACC" w:rsidR="007E67A8" w:rsidRDefault="000A65B6" w:rsidP="000A65B6">
+    <w:p w14:paraId="250B50B5" w14:textId="21A44DA0" w:rsidR="007E67A8" w:rsidRPr="004F704E" w:rsidRDefault="000A65B6" w:rsidP="000A65B6">
       <w:pPr>
         <w:spacing w:before="1080"/>
         <w:ind w:left="4464" w:right="432"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00B22C46">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE0FED4" wp14:editId="3B2A5115">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE0FED4" wp14:editId="3F938407">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>199537</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>31115</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2681605" cy="4182110"/>
             <wp:effectExtent l="19050" t="19050" r="23495" b="27940"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="896190517" name="Picture 2" descr="Three golfers are riding ParaMotion carts along a golf course path. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="896190517" name="Picture 2" descr="Three golfers are riding ParaMotion carts along a golf course path. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId281" cstate="email">
+                    <a:blip r:embed="rId283" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2681605" cy="4182110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00BE4E26" w:rsidRPr="001F3922">
+      <w:r w:rsidR="00BE4E26" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221DE2E6" wp14:editId="449FA283">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221DE2E6" wp14:editId="66A413AB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>157273</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1574977</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4582795" cy="1952625"/>
             <wp:effectExtent l="19050" t="19050" r="27305" b="28575"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1062322647" name="Picture 1" descr="Six ParaMotion carts are lined up in front of a golf course."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1062322647" name="Picture 1" descr="Six ParaMotion carts are lined up in front of a golf course."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId282" cstate="email">
+                    <a:blip r:embed="rId284" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="14724"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4582795" cy="1952625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D12576" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00D12576" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptive golf is in full swing and </w:t>
       </w:r>
-      <w:r w:rsidR="000D266E" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="000D266E" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UAP is proud to announce that we have added </w:t>
       </w:r>
-      <w:r w:rsidR="003148AA" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="003148AA" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>six new</w:t>
       </w:r>
-      <w:r w:rsidR="005541D9">
+      <w:r w:rsidR="005541D9" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003148AA" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="003148AA" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0051119A" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="0051119A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
-      <w:r w:rsidR="005541D9">
+      <w:r w:rsidR="005541D9" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0051119A" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="0051119A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="005541D9">
+      <w:r w:rsidR="005541D9" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0051119A" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="0051119A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="005541D9">
+      <w:r w:rsidR="005541D9" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0051119A" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="0051119A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">art </w:t>
       </w:r>
-      <w:r w:rsidR="003148AA" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="003148AA" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ParaMotion </w:t>
       </w:r>
-      <w:r w:rsidR="0047311C">
+      <w:r w:rsidR="0047311C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="003148AA" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="003148AA" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">arts to our </w:t>
       </w:r>
-      <w:r w:rsidR="00591429" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00591429" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">collection of </w:t>
       </w:r>
-      <w:r w:rsidR="00255785">
+      <w:r w:rsidR="00255785" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">single-rider </w:t>
       </w:r>
-      <w:r w:rsidR="00BB428B">
+      <w:r w:rsidR="00BB428B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D12576" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00D12576" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">daptive </w:t>
       </w:r>
-      <w:r w:rsidR="00BB428B">
+      <w:r w:rsidR="00BB428B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="00D12576" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00D12576" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">olf </w:t>
       </w:r>
-      <w:r w:rsidR="00BB428B">
+      <w:r w:rsidR="00BB428B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00D12576" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00D12576" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arts!</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE090C">
+      <w:r w:rsidR="00BE090C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This season, g</w:t>
       </w:r>
-      <w:r w:rsidR="00133E1A" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00133E1A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">olfers </w:t>
       </w:r>
-      <w:r w:rsidR="00EE352D" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00EE352D" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">with mobility </w:t>
       </w:r>
-      <w:r w:rsidR="00BE090C">
+      <w:r w:rsidR="00BE090C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">disabilities </w:t>
       </w:r>
-      <w:r w:rsidR="00EE352D" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00EE352D" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>can rent the</w:t>
       </w:r>
-      <w:r w:rsidR="00BE090C">
+      <w:r w:rsidR="00DB03AA" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE090C" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> carts</w:t>
       </w:r>
-      <w:r w:rsidR="00EE352D" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00EE352D" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283" w:history="1">
+      <w:hyperlink r:id="rId285" w:history="1">
         <w:r w:rsidR="00454A65" w:rsidRPr="0003260D">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00454A65" w:rsidRPr="007A27F5">
-        <w:t xml:space="preserve"> in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00887FF4" w:rsidRPr="007A27F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00454A65" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00887FF4" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Canton</w:t>
       </w:r>
-      <w:r w:rsidR="001211C6" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="001211C6" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE090C">
+      <w:r w:rsidR="00BE090C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="001211C6" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="001211C6" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">n 2027, </w:t>
       </w:r>
-      <w:r w:rsidR="007A355A">
+      <w:r w:rsidR="007A355A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>they will also be available in Weston</w:t>
       </w:r>
-      <w:r w:rsidR="00BE090C">
+      <w:r w:rsidR="00BE090C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007A355A">
+      <w:r w:rsidR="007A355A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r w:rsidR="00605079">
+      <w:r w:rsidR="00605079" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the greens at</w:t>
       </w:r>
-      <w:r w:rsidR="001211C6" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="001211C6" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284" w:history="1">
+      <w:hyperlink r:id="rId286" w:history="1">
         <w:r w:rsidR="00F23A0D" w:rsidRPr="0003260D">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Leo J. Martin Memorial Golf Course Driving Range</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001211C6" w:rsidRPr="007A27F5">
-        <w:t xml:space="preserve"> reopen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00605079">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001211C6" w:rsidRPr="004F704E">
+        <w:t>reopen</w:t>
+      </w:r>
+      <w:r w:rsidR="00605079" w:rsidRPr="004F704E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D47CAE9" w14:textId="38C633FC" w:rsidR="005C152B" w:rsidRDefault="00EB53B5" w:rsidP="006504C5">
+    <w:p w14:paraId="4D47CAE9" w14:textId="569D7C7C" w:rsidR="005C152B" w:rsidRDefault="00EB53B5" w:rsidP="006504C5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="4464" w:right="432"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EB53B5">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Training:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A0340">
+      <w:r w:rsidR="001A0340" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">First time users </w:t>
       </w:r>
-      <w:r w:rsidR="005C152B" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="005C152B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">will need to </w:t>
       </w:r>
-      <w:r w:rsidR="00E77C72">
+      <w:r w:rsidR="00E77C72" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">be trained and certified </w:t>
       </w:r>
-      <w:r w:rsidR="005C152B" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="005C152B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
-      <w:r w:rsidR="001C5441">
+      <w:r w:rsidR="001C5441" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">using </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001C5441">
+        <w:t xml:space="preserve">using these </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE090C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">these </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE090C">
+        <w:t>adaptive golf cart</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5441" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE090C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74918" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adaptive golf </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE090C">
+        <w:t xml:space="preserve"> independently</w:t>
+      </w:r>
+      <w:r w:rsidR="005C152B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>cart</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C5441">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10287" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C74918">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5BA9" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> independently</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C152B" w:rsidRPr="007A27F5">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005C152B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId285" w:history="1">
+        <w:t xml:space="preserve">ontact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId287" w:history="1">
         <w:r w:rsidR="005C152B" w:rsidRPr="0003260D">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002D5BA9">
-        <w:t xml:space="preserve"> to schedule your training</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0008739F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5BA9" w:rsidRPr="004F704E">
+        <w:t>to schedule your training</w:t>
+      </w:r>
+      <w:r w:rsidR="0008739F" w:rsidRPr="004F704E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005C152B">
+      <w:r w:rsidR="005C152B" w:rsidRPr="004F704E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329DA42A" w14:textId="77A8C5C6" w:rsidR="008A256B" w:rsidRPr="007A27F5" w:rsidRDefault="00EB53B5" w:rsidP="006504C5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="4464" w:right="432"/>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001D6CA7" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="001D6CA7" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>urther information</w:t>
       </w:r>
-      <w:r w:rsidR="00B0373C" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00B0373C" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B85B1B" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00B85B1B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286" w:history="1">
+      <w:hyperlink r:id="rId288" w:history="1">
         <w:r w:rsidR="00B85B1B" w:rsidRPr="0003260D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Accessible Golf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B85B1B" w:rsidRPr="0003260D">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B85B1B" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00B85B1B" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">to learn about </w:t>
       </w:r>
-      <w:r w:rsidR="00976A1F" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00976A1F" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>our specialized golf carts</w:t>
       </w:r>
-      <w:r w:rsidR="007C73BE" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="007C73BE" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00976A1F" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00976A1F" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">adaptive </w:t>
       </w:r>
-      <w:r w:rsidR="00E445B6" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="00E445B6" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>golf program</w:t>
       </w:r>
-      <w:r w:rsidR="001C49FB" w:rsidRPr="007A27F5">
+      <w:r w:rsidR="001C49FB" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> providers</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4EF4">
+      <w:r w:rsidR="00CF4EF4" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>, green fees and cart rentals</w:t>
       </w:r>
-      <w:r w:rsidR="007B2F19">
+      <w:r w:rsidR="007B2F19" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A4A25">
+      <w:r w:rsidR="006A4A25" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">To book </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006A4A25">
+      <w:r w:rsidR="006A4A25" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>tee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="006A4A25">
+      <w:r w:rsidR="006A4A25" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> times</w:t>
       </w:r>
-      <w:r w:rsidR="00E02375">
+      <w:r w:rsidR="00E02375" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> or request an outing</w:t>
       </w:r>
-      <w:r w:rsidR="00167C64">
+      <w:r w:rsidR="00167C64" w:rsidRPr="004F704E">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287" w:history="1">
+      <w:hyperlink r:id="rId289" w:history="1">
         <w:r w:rsidR="003502FE" w:rsidRPr="0003260D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FF1F49" w:rsidRPr="007A27F5">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00106AF3">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23843F00" w14:textId="16BDB786" w:rsidR="00FA030F" w:rsidRPr="00DE0DCB" w:rsidRDefault="00FA030F" w:rsidP="001020B9">
       <w:pPr>
         <w:pBdr>
@@ -21649,89 +20776,88 @@
       <w:r w:rsidR="002B53B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Boston</w:t>
       </w:r>
       <w:r w:rsidRPr="00C95B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2908D43F" w14:textId="6E130A24" w:rsidR="000D12F6" w:rsidRPr="00680AC9" w:rsidRDefault="00BE4E26" w:rsidP="007B156A">
+    <w:p w14:paraId="2908D43F" w14:textId="6E130A24" w:rsidR="000D12F6" w:rsidRPr="004F704E" w:rsidRDefault="00BE4E26" w:rsidP="007B156A">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="432" w:right="288"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DF4974">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="0070C0"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FA64F67" wp14:editId="476A0432">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FA64F67" wp14:editId="476A0432">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>550678</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3917256</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5754370" cy="3236595"/>
             <wp:effectExtent l="19050" t="19050" r="17780" b="20955"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1048243564" name="Picture 1" descr="Flyer for Triangle Inc.'s Beach Accessibility Day. Content in posting."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1048243564" name="Picture 1" descr="Flyer for Triangle Inc.'s Beach Accessibility Day. Content in posting."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId288">
+                    <a:blip r:embed="rId290">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="3194" r="5375" b="3194"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5754370" cy="3236595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -21750,162 +20876,147 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00B43596" w:rsidRPr="004F704E">
+        <w:t>Join</w:t>
+      </w:r>
       <w:r w:rsidR="00B43596">
-        <w:t xml:space="preserve">Join </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId289" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId291" w:history="1">
         <w:r w:rsidR="00A72618">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Triangle, Inc.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A72618">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B43596">
+      <w:r w:rsidR="00B43596" w:rsidRPr="004F704E">
         <w:t xml:space="preserve">on Saturday </w:t>
       </w:r>
-      <w:r w:rsidR="00A423B9">
+      <w:r w:rsidR="00A423B9" w:rsidRPr="004F704E">
         <w:t>August 1</w:t>
       </w:r>
-      <w:r w:rsidR="00A423B9" w:rsidRPr="00A423B9">
+      <w:r w:rsidR="00A423B9" w:rsidRPr="004F704E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="00A423B9">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A40B90">
+      <w:r w:rsidR="00A423B9" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40B90" w:rsidRPr="004F704E">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A40B90">
+      <w:r w:rsidR="00A40B90" w:rsidRPr="004F704E">
         <w:t>Beach:Accessibilty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A40B90">
+      <w:r w:rsidR="00A40B90" w:rsidRPr="004F704E">
         <w:t xml:space="preserve"> Day! </w:t>
       </w:r>
-      <w:r w:rsidR="000D12F6" w:rsidRPr="00E170A9">
-[...18 lines deleted...]
-        <w:t>each umbrella, and sandals and join the Triangle, Inc. community for a fun day in the sun!</w:t>
+      <w:r w:rsidR="000D12F6" w:rsidRPr="004F704E">
+        <w:t>This family-friendly event is accessible, free, and open to the public! Pack your towel, sunscreen, beach umbrella, and sandals and join the Triangle, Inc. community for a fun day in the sun!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329F7C42" w14:textId="58AFB617" w:rsidR="00BC69ED" w:rsidRPr="007B156A" w:rsidRDefault="007B156A" w:rsidP="00EA609D">
       <w:pPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="432" w:right="288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B156A">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8CE574" wp14:editId="253D8838">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8CE574" wp14:editId="35826687">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4262740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>2074545</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2266950" cy="2650490"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="16510"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1827673329" name="Picture 3" descr="A person seated in a floating beach wheelchair is pushed into the water by staff. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1827673329" name="Picture 3" descr="A person seated in a floating beach wheelchair is pushed into the water by staff. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId290" cstate="email">
+                    <a:blip r:embed="rId292" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="8660" b="3705"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2266950" cy="2650490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -21937,775 +21048,808 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BC69ED" w:rsidRPr="007B156A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>First 100 people to register will get a free lunch!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C348F5" w14:textId="07CCD90E" w:rsidR="000D12F6" w:rsidRDefault="000D12F6" w:rsidP="00EA609D">
+    <w:p w14:paraId="52C348F5" w14:textId="07CCD90E" w:rsidR="000D12F6" w:rsidRPr="004F704E" w:rsidRDefault="000D12F6" w:rsidP="00EA609D">
       <w:pPr>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="432" w:right="288"/>
       </w:pPr>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>When:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve"> Saturday, August </w:t>
       </w:r>
-      <w:r w:rsidR="0073143A">
+      <w:r w:rsidR="0073143A" w:rsidRPr="004F704E">
         <w:t>1, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D2B134" w14:textId="047A59E4" w:rsidR="000D12F6" w:rsidRPr="00A83272" w:rsidRDefault="000D12F6" w:rsidP="00EA609D">
+    <w:p w14:paraId="28D2B134" w14:textId="047A59E4" w:rsidR="000D12F6" w:rsidRPr="004F704E" w:rsidRDefault="000D12F6" w:rsidP="00EA609D">
       <w:pPr>
         <w:ind w:left="432" w:right="288"/>
       </w:pPr>
-      <w:r w:rsidRPr="00680AC9">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00A83272">
+      <w:r w:rsidRPr="004F704E">
+        <w:t>11 a.m.–3 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E4D555" w14:textId="7A778C14" w:rsidR="000D12F6" w:rsidRDefault="000D12F6" w:rsidP="00EA609D">
+    <w:p w14:paraId="35E4D555" w14:textId="7A778C14" w:rsidR="000D12F6" w:rsidRPr="004F704E" w:rsidRDefault="000D12F6" w:rsidP="00EA609D">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432" w:right="288"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Where:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00680AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Where: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId291" w:history="1">
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId293" w:history="1">
         <w:r w:rsidRPr="00244F3B">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Constitution Beach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00244F3B">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:t>East Boston, MA 02128</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Near the Orient Heights MBTA Stop</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D8F59F" w14:textId="42245742" w:rsidR="000D12F6" w:rsidRDefault="000D12F6" w:rsidP="000F0A79">
+    <w:p w14:paraId="26D8F59F" w14:textId="42245742" w:rsidR="000D12F6" w:rsidRPr="004F704E" w:rsidRDefault="000D12F6" w:rsidP="000F0A79">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DE6D68">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rain Date</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:t>: To be determined</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B473D85" w14:textId="2C476DAB" w:rsidR="002C6930" w:rsidRDefault="000D12F6" w:rsidP="000F0A79">
+    <w:p w14:paraId="4B473D85" w14:textId="2C476DAB" w:rsidR="002C6930" w:rsidRPr="004F704E" w:rsidRDefault="000D12F6" w:rsidP="000F0A79">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84086">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Register </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292" w:history="1">
-        <w:r w:rsidR="00867DA1" w:rsidRPr="00867DA1">
+      <w:hyperlink r:id="rId294" w:history="1">
+        <w:r w:rsidR="00867DA1" w:rsidRPr="004F704E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00867DA1" w:rsidRPr="00867DA1">
+      <w:r w:rsidR="00867DA1" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84086">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="00183B8F">
+      <w:r w:rsidR="00183B8F" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B8F">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>July 2</w:t>
       </w:r>
-      <w:r w:rsidR="00100347" w:rsidRPr="00183B8F">
+      <w:r w:rsidR="00100347" w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B8F">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00100347" w:rsidRPr="00183B8F">
+      <w:r w:rsidR="00100347" w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F63026" w14:textId="61B3D0AF" w:rsidR="0081128E" w:rsidRPr="00183B8F" w:rsidRDefault="002B3861" w:rsidP="0081128E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183B8F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="487E54F3" w14:textId="77777777" w:rsidR="009556CB" w:rsidRPr="00183B8F" w:rsidRDefault="009556CB" w:rsidP="00C037F8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E2103BF" w14:textId="31202836" w:rsidR="00815345" w:rsidRPr="00C349E7" w:rsidRDefault="00815345" w:rsidP="00C037F8">
+    <w:p w14:paraId="2E2103BF" w14:textId="1FB7E46B" w:rsidR="00815345" w:rsidRPr="00502F2D" w:rsidRDefault="00815345" w:rsidP="00C037F8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F2D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C349E7">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Join </w:t>
+      </w:r>
+      <w:r w:rsidR="00641673" w:rsidRPr="00502F2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00E24665" w:rsidRPr="00E24665">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId295" w:history="1">
+        <w:r w:rsidR="00E24665" w:rsidRPr="00502F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-            <w:sz w:val="32"/>
-            <w:szCs w:val="32"/>
+            <w:sz w:val="36"/>
+            <w:szCs w:val="36"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Revere Commission on Disabilities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E24665">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00E24665" w:rsidRPr="00502F2D">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC80B08" w14:textId="4829B30E" w:rsidR="00C7073A" w:rsidRPr="004F704E" w:rsidRDefault="00C7073A" w:rsidP="00C037F8">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>&amp;</w:t>
-[...5 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:br/>
-[...19 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:t>For the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-        <w:t>for</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439975DA" w14:textId="4711704B" w:rsidR="00815345" w:rsidRPr="004636CD" w:rsidRDefault="00815345" w:rsidP="004636CD">
+    <w:p w14:paraId="439975DA" w14:textId="3C91FB04" w:rsidR="00815345" w:rsidRPr="004636CD" w:rsidRDefault="00771F61" w:rsidP="00C7073A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004636CD">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004F2F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="60"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45B240D1" wp14:editId="3B3617D8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54BA6CF0" wp14:editId="1A3D1CB1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>497515</wp:posOffset>
+              <wp:posOffset>344170</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>302230</wp:posOffset>
+              <wp:posOffset>761810</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5951855" cy="2713990"/>
-[...2 lines deleted...]
-            <wp:docPr id="1370148418" name="Picture 1" descr="A flyer for All Ability Day at Revere Beach. Content in Posting. "/>
+            <wp:extent cx="6191250" cy="1644015"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="13335"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="498938398" name="Picture 498938398" descr="Image of Revere commission on Disabilities All Ability Beach Day on Revere Beach. Free &amp; Open to all!"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1370148418" name="Picture 1" descr="A flyer for All Ability Day at Revere Beach. Content in Posting. "/>
+                    <pic:cNvPr id="498938398" name="Picture 498938398" descr="Image of Revere commission on Disabilities All Ability Beach Day on Revere Beach. Free &amp; Open to all!"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId295" cstate="email">
+                    <a:blip r:embed="rId296" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="2252" t="1979" r="1223" b="64132"/>
+                    <a:srcRect b="46891"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5951855" cy="2713990"/>
+                      <a:ext cx="6191250" cy="1644015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:ln w="9525">
                       <a:solidFill>
-                        <a:sysClr val="windowText" lastClr="000000"/>
+                        <a:schemeClr val="tx1"/>
                       </a:solidFill>
-                      <a:prstDash val="solid"/>
-[...17 lines deleted...]
-                      </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00815345">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A57367">
+      <w:r w:rsidR="00815345" w:rsidRPr="004636CD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>All-Abilities Day at Revere Beach!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E6C835" w14:textId="2B5EA316" w:rsidR="00C674A0" w:rsidRPr="004F704E" w:rsidRDefault="00815345" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="432" w:right="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">You are invited </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7AEB" w:rsidRPr="004F704E">
+        <w:t>to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00502F2D" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> free, family-friendly</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F3C" w:rsidRPr="004F704E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00502F2D" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> accessible day at the beach</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7AEB" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">Accessible beach wheelchairs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57367" w:rsidRPr="004F704E">
         <w:t xml:space="preserve">and mobility mats </w:t>
       </w:r>
-      <w:r w:rsidR="00815345">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">will be available for all to enjoy a day of fun in the sun!! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714B0043" w14:textId="201B19E6" w:rsidR="00815345" w:rsidRPr="001D500A" w:rsidRDefault="00BE4E26" w:rsidP="00C037F8">
-[...2 lines deleted...]
-        <w:ind w:left="4752" w:right="288"/>
+    <w:p w14:paraId="2CD85142" w14:textId="2A28C753" w:rsidR="00F329D0" w:rsidRPr="004F704E" w:rsidRDefault="000D2E03" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="5184" w:right="576"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:t>Pack your tow</w:t>
+      </w:r>
+      <w:r w:rsidR="00C674A0" w:rsidRPr="004F704E">
+        <w:t>el sunscreen, beach umbrella/chairs, sandals and snacks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714B0043" w14:textId="79737465" w:rsidR="00815345" w:rsidRPr="00747FAE" w:rsidRDefault="00A84223" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="5184" w:right="288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC572A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3086ABDD" wp14:editId="587C7F8D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3086ABDD" wp14:editId="571D4DC3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-7531</wp:posOffset>
+              <wp:posOffset>-159385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>5163466</wp:posOffset>
+              <wp:posOffset>4727575</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3218180" cy="2413000"/>
-            <wp:effectExtent l="21590" t="16510" r="22860" b="22860"/>
+            <wp:extent cx="3623945" cy="2715895"/>
+            <wp:effectExtent l="15875" t="22225" r="11430" b="11430"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2001915317" name="Picture 2" descr="Woman with prosthetic leg smiles while seated in a beach wheelchair on the sand. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2001915317" name="Picture 2" descr="Woman with prosthetic leg smiles while seated in a beach wheelchair on the sand. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId296" cstate="email">
+                    <a:blip r:embed="rId297" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3218180" cy="2413000"/>
+                      <a:ext cx="3623945" cy="2715895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00815345" w:rsidRPr="001D500A">
+      <w:r w:rsidR="00815345" w:rsidRPr="00747FAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Lunch will be provided for the first 100 people who register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4969DA6C" w14:textId="77777777" w:rsidR="00C24912" w:rsidRDefault="00815345" w:rsidP="00C037F8">
+    <w:p w14:paraId="4969DA6C" w14:textId="6E5187B0" w:rsidR="00C24912" w:rsidRPr="004F704E" w:rsidRDefault="00815345" w:rsidP="00173CC6">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:ind w:left="4752" w:right="144"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00680AC9">
+        <w:ind w:left="5184" w:right="144"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>When:</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00680AC9">
+        <w:t xml:space="preserve">When: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">Saturday, August </w:t>
       </w:r>
-      <w:r w:rsidR="009B5266">
+      <w:r w:rsidR="009B5266" w:rsidRPr="004F704E">
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00680AC9">
+      <w:r w:rsidRPr="004F704E">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="009B5266">
+      <w:r w:rsidR="009B5266" w:rsidRPr="004F704E">
         <w:t>6</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2FBA156F" w14:textId="7CED33E0" w:rsidR="00815345" w:rsidRPr="00A83272" w:rsidRDefault="00815345" w:rsidP="00C037F8">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2FBA156F" w14:textId="39F5BFF0" w:rsidR="00815345" w:rsidRPr="004F704E" w:rsidRDefault="00815345" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:ind w:left="5184" w:right="144"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5266" w:rsidRPr="004F704E">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B228DC" w:rsidRPr="004F704E">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="009B5266">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00A83272">
+      <w:r w:rsidR="009B5266" w:rsidRPr="004F704E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> a.m.–2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5266" w:rsidRPr="004F704E">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B228DC" w:rsidRPr="004F704E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5266" w:rsidRPr="004F704E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D52209" w14:textId="756D9D37" w:rsidR="00815345" w:rsidRPr="00A430BA" w:rsidRDefault="00815345" w:rsidP="00C037F8">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00680AC9">
+    <w:p w14:paraId="49D7B126" w14:textId="77777777" w:rsidR="00747FAE" w:rsidRDefault="00815345" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:left="5184" w:right="144"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Where:</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId297" w:history="1">
+        <w:t xml:space="preserve">Where: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId298" w:history="1">
         <w:r w:rsidRPr="00523034">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Revere Beach</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="011DFA9B" w14:textId="581018FB" w:rsidR="00815345" w:rsidRDefault="00C038A6" w:rsidP="00C037F8">
+    <w:p w14:paraId="10D52209" w14:textId="4A170858" w:rsidR="00815345" w:rsidRPr="004F704E" w:rsidRDefault="00C26F6C" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:ind w:left="5184" w:right="144"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:t>462 Revere Beach Boulevard</w:t>
+      </w:r>
+      <w:r w:rsidR="00E865DC" w:rsidRPr="004F704E">
+        <w:t>, Revere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1276" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">MA </w:t>
+      </w:r>
+      <w:r w:rsidR="00664460" w:rsidRPr="004F704E">
+        <w:t>02151 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00411B9A" w:rsidRPr="004F704E">
+        <w:t>Oak Island Bath House, Entry #36</w:t>
+      </w:r>
+      <w:r w:rsidR="00664460" w:rsidRPr="004F704E">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6FCC88" w14:textId="31B29799" w:rsidR="00016F9E" w:rsidRPr="004F704E" w:rsidRDefault="00016F9E" w:rsidP="00173CC6">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:ind w:left="4752" w:right="144"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="5184" w:right="144"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Register </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId299" w:history="1">
+        <w:r w:rsidR="00793872" w:rsidRPr="004F704E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>online</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00793872" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011DFA9B" w14:textId="4FFAA3EE" w:rsidR="00815345" w:rsidRDefault="00C038A6" w:rsidP="00173CC6">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="5184" w:right="144"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="005A251F">
+      <w:r w:rsidR="005A251F" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Questions </w:t>
       </w:r>
-      <w:r w:rsidR="00A06B8A">
+      <w:r w:rsidR="00A06B8A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidR="005A251F">
+      <w:r w:rsidR="005A251F" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A06B8A">
+      <w:r w:rsidR="00A06B8A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">urther </w:t>
       </w:r>
-      <w:r w:rsidR="00A06B8A">
+      <w:r w:rsidR="00A06B8A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">nformation: </w:t>
       </w:r>
-      <w:r w:rsidR="00815345" w:rsidRPr="003047C7">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A308CF">
+      <w:r w:rsidR="00815345" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contact Ralph</w:t>
+      </w:r>
+      <w:r w:rsidR="00A308CF" w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> DeCicco, Chair of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298" w:history="1">
+      <w:hyperlink r:id="rId300" w:history="1">
         <w:r w:rsidR="00A308CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Revere Commission on Disabilities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A251F">
+      <w:r w:rsidR="005A251F" w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00815345">
+      <w:r w:rsidR="00815345" w:rsidRPr="004F704E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299" w:history="1">
+      <w:hyperlink r:id="rId301" w:history="1">
         <w:r w:rsidR="00815345" w:rsidRPr="00A430BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>rdecicco@revere.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C7B03C4" w14:textId="77777777" w:rsidR="00B12445" w:rsidRPr="00DE0DCB" w:rsidRDefault="00B12445" w:rsidP="00B12445">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240"/>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7623B30B" w14:textId="071E17C8" w:rsidR="00815345" w:rsidRDefault="00815345" w:rsidP="009556CB">
       <w:pPr>
@@ -22799,51 +21943,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="743139835" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId270" cstate="email">
+                    <a:blip r:embed="rId271" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905125" cy="2167890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
@@ -22958,76 +22102,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1FC95C" w14:textId="0F5831F6" w:rsidR="002B3861" w:rsidRPr="004819AE" w:rsidRDefault="00BE4E26" w:rsidP="00E70C82">
       <w:pPr>
         <w:spacing w:before="280"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1317">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69DCE036" wp14:editId="67202D73">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69DCE036" wp14:editId="3D49E685">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4272073</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-590550</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2360295" cy="2976880"/>
             <wp:effectExtent l="19050" t="19050" r="20955" b="13970"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="547314066" name="Picture 1" descr="Person seated on ice sled holding adaptive hockey sticks smiles for the camera. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="547314066" name="Picture 1" descr="Person seated on ice sled holding adaptive hockey sticks smiles for the camera. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId300" cstate="email">
+                    <a:blip r:embed="rId302" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="2693" b="2693"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2360295" cy="2976880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -23046,792 +22190,787 @@
                               <a:pathLst/>
                             </a:custGeom>
                             <ask:type/>
                           </ask:lineSketchStyleProps>
                         </a:ext>
                       </a:extLst>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId301" w:history="1">
+      <w:hyperlink r:id="rId303" w:history="1">
         <w:r w:rsidR="002B3861" w:rsidRPr="004819AE">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Porrazzo Memorial Rink</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="477CBDD7" w14:textId="4BC7FCAF" w:rsidR="002B3861" w:rsidRPr="00C90F29" w:rsidRDefault="002B3861" w:rsidP="00E70C82">
+    <w:p w14:paraId="477CBDD7" w14:textId="4BC7FCAF" w:rsidR="002B3861" w:rsidRPr="004F704E" w:rsidRDefault="002B3861" w:rsidP="00E70C82">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90F29">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>199 Coleridge St, E</w:t>
       </w:r>
-      <w:r w:rsidR="00F67355">
+      <w:r w:rsidR="00F67355" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C90F29">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boston, MA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178BBED8" w14:textId="492C2552" w:rsidR="002B3861" w:rsidRPr="00C90F29" w:rsidRDefault="002B3861" w:rsidP="00BE057C">
+    <w:p w14:paraId="178BBED8" w14:textId="492C2552" w:rsidR="002B3861" w:rsidRPr="004F704E" w:rsidRDefault="002B3861" w:rsidP="00BE057C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="280" w:after="120"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90F29">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
-      <w:r w:rsidR="00120E8A">
+      <w:r w:rsidR="00120E8A" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302" w:history="1">
+      <w:hyperlink r:id="rId304" w:history="1">
         <w:r w:rsidRPr="00C90F29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C90F29">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId303" w:history="1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90F29">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId305" w:history="1">
         <w:r w:rsidRPr="00C90F29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>Spaulding Adaptive Sports Centers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C90F29">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for some cool summer </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00403C3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
+        <w:t xml:space="preserve">for some cool summer </w:t>
+      </w:r>
+      <w:r w:rsidR="00403C3A" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
         <w:t xml:space="preserve">ice </w:t>
       </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skating and then enjoy a waterfront barbeque </w:t>
+      </w:r>
+      <w:r w:rsidR="00491283" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outside the rink </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5041" w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>along</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C90F29">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve">skating and then enjoy a waterfront barbeque </w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId304" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId306" w:history="1">
         <w:r w:rsidRPr="00C90F29">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Constitution Beach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C90F29">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (courtesy of </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId305" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F704E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(courtesy of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId307" w:history="1">
         <w:r w:rsidRPr="00C90F29">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FMC Ice Sports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C90F29">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F12883">
+      <w:r w:rsidR="00F12883" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672520DC" w14:textId="5783EDB8" w:rsidR="002B3861" w:rsidRPr="00DC2B35" w:rsidRDefault="002B3861" w:rsidP="00D561AA">
+    <w:p w14:paraId="672520DC" w14:textId="5783EDB8" w:rsidR="002B3861" w:rsidRPr="004F704E" w:rsidRDefault="002B3861" w:rsidP="00D561AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">Use your wheelchair, an ice sled, a skate walker, ice grippers, or conventional skates on the ice. Spin, slide and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>play gently</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> competitive games! There will be pucks and colorful balls to shoot around, races, and a tower of blocks to crash down!</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166A8133" w14:textId="77777777" w:rsidR="002B3861" w:rsidRPr="00DC2B35" w:rsidRDefault="002B3861" w:rsidP="00D561AA">
+    <w:p w14:paraId="166A8133" w14:textId="77777777" w:rsidR="002B3861" w:rsidRPr="004F704E" w:rsidRDefault="002B3861" w:rsidP="00D561AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>The rink is cold, so please dress warmly and bring your winter coat, gloves, and a hat!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEB3CE0" w14:textId="2D92D3AD" w:rsidR="002B3861" w:rsidRPr="00DC2B35" w:rsidRDefault="002B3861" w:rsidP="00D561AA">
+    <w:p w14:paraId="0EEB3CE0" w14:textId="2D92D3AD" w:rsidR="002B3861" w:rsidRPr="004F704E" w:rsidRDefault="002B3861" w:rsidP="00D561AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:after="0"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00940209">
+      <w:r w:rsidR="00940209" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">event </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>is for people with disabilities, their families, support staff, and friends. All are encouraged to join on the ice to help support! Yaktrax (ice grippers) are available in the lobby for those that can’t skate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CA8975" w14:textId="6BC7D593" w:rsidR="00E858F5" w:rsidRPr="00E026B6" w:rsidRDefault="00627735" w:rsidP="00D561AA">
+    <w:p w14:paraId="66CA8975" w14:textId="6BC7D593" w:rsidR="00E858F5" w:rsidRPr="004F704E" w:rsidRDefault="00627735" w:rsidP="00D561AA">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="288" w:right="144"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Space is limited and p</w:t>
       </w:r>
-      <w:r w:rsidR="002B3861" w:rsidRPr="00DC2B35">
+      <w:r w:rsidR="002B3861" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>re-registration is required.</w:t>
       </w:r>
-      <w:r w:rsidR="002B3861" w:rsidRPr="00DC2B35">
+      <w:r w:rsidR="002B3861" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E858F5" w:rsidRPr="00E026B6">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">two days before the program. </w:t>
+      <w:r w:rsidR="00E858F5" w:rsidRPr="004F704E">
+        <w:t>Sign up for a one-hour timeslot.</w:t>
+      </w:r>
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E858F5" w:rsidRPr="004F704E">
+        <w:t xml:space="preserve">You must request to register by noon two days before the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E43562D" w14:textId="03F27455" w:rsidR="002B3861" w:rsidRPr="00DC2B35" w:rsidRDefault="002B3861" w:rsidP="0058268C">
+    <w:p w14:paraId="7E43562D" w14:textId="03F27455" w:rsidR="002B3861" w:rsidRPr="004F704E" w:rsidRDefault="002B3861" w:rsidP="0058268C">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:ind w:left="288" w:right="144"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Groups: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:t xml:space="preserve">Maximum group size is 15, including staff. </w:t>
       </w:r>
-      <w:r w:rsidR="00333381" w:rsidRPr="00E026B6">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00333381" w:rsidRPr="004F704E">
+        <w:t>All groups must submit a sign-in sheet and release forms one week in advance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784DF20F" w14:textId="77777777" w:rsidR="002B3861" w:rsidRPr="00DC2B35" w:rsidRDefault="002B3861" w:rsidP="0058268C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="288" w:right="144"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A7C22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cost: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2B35">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A7C22"/>
         </w:rPr>
         <w:t>FREE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C1A47E" w14:textId="3C511C97" w:rsidR="00EA6727" w:rsidRPr="00DC2B35" w:rsidRDefault="002B3861" w:rsidP="00CD4228">
       <w:pPr>
         <w:spacing w:before="200" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="288" w:right="144"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Questions &amp; to Register:</w:t>
       </w:r>
-      <w:r w:rsidR="00106AF3">
+      <w:r w:rsidR="00106AF3" w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t>mail</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId306" w:history="1">
+        <w:t xml:space="preserve">mail </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId308" w:history="1">
         <w:r w:rsidRPr="00DC2B35">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>DCR.UniversalAccess@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC2B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2B35">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">or call </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307" w:history="1">
+      <w:hyperlink r:id="rId309" w:history="1">
         <w:r w:rsidRPr="00DC2B35">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(413) 461-7126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DD045A6" w14:textId="5D691A4B" w:rsidR="00EA6727" w:rsidRPr="001E7E6D" w:rsidRDefault="009842CC" w:rsidP="009842CC">
+    <w:p w14:paraId="3DD045A6" w14:textId="588CF67A" w:rsidR="00EA6727" w:rsidRPr="001E7E6D" w:rsidRDefault="00E01B69" w:rsidP="009842CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="560" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7E6D">
         <w:rPr>
-          <w:rFonts w:cs="Segoe UI"/>
-[...76 lines deleted...]
-        <w:rPr>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E4232CB" wp14:editId="6E810816">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E4232CB" wp14:editId="1DCF85BA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-17145</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>164465</wp:posOffset>
+              <wp:posOffset>181346</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="409575" cy="409575"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21098"/>
                 <wp:lineTo x="21098" y="21098"/>
                 <wp:lineTo x="21098" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1875760064" name="Picture 11" descr="The international symbol of accessibility."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1875760064" name="Picture 11" descr="The international symbol of accessibility."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309" cstate="email">
+                    <a:blip r:embed="rId310" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="409575" cy="409575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EA6727" w:rsidRPr="001E7E6D">
+      <w:r w:rsidR="009842CC" w:rsidRPr="001E7E6D">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658273" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D32C6B4" wp14:editId="32D88568">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>6474460</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>178273</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="428625" cy="403860"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20377"/>
+                <wp:lineTo x="21120" y="20377"/>
+                <wp:lineTo x="21120" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="931729220" name="Picture 9" descr="Accessible wheelchair icon"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="931729220" name="Picture 9" descr="Accessible wheelchair icon"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId311" cstate="email">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="428625" cy="403860"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00EA6727" w:rsidRPr="001E7E6D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>Coming Event</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0CBCE7" w14:textId="77777777" w:rsidR="00EA6727" w:rsidRPr="00F53037" w:rsidRDefault="00EA6727" w:rsidP="00EA6727">
+    <w:p w14:paraId="7A0CBCE7" w14:textId="77777777" w:rsidR="00EA6727" w:rsidRPr="004F704E" w:rsidRDefault="00EA6727" w:rsidP="00EA6727">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId310" w:history="1">
-        <w:r w:rsidRPr="00F53037">
+      <w:hyperlink r:id="rId312" w:history="1">
+        <w:r w:rsidRPr="004F704E">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Department of Conservation and Recreation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F53037">
+      <w:r w:rsidRPr="004F704E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311" w:history="1">
-        <w:r w:rsidRPr="00F53037">
+      <w:hyperlink r:id="rId313" w:history="1">
+        <w:r w:rsidRPr="004F704E">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E6DCCC6" w14:textId="3EC2C2CB" w:rsidR="00812872" w:rsidRPr="00812872" w:rsidRDefault="00EA6727" w:rsidP="00DF6890">
       <w:pPr>
         <w:spacing w:before="200" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId312" w:history="1">
+      <w:hyperlink r:id="rId314" w:history="1">
         <w:r w:rsidRPr="00F53037">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mass.gov/dcr/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00F53037">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>universal-access</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00812872" w:rsidRPr="00812872" w:rsidSect="00E52366">
-      <w:headerReference w:type="even" r:id="rId313"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId316"/>
+      <w:headerReference w:type="even" r:id="rId315"/>
+      <w:footerReference w:type="even" r:id="rId316"/>
+      <w:headerReference w:type="first" r:id="rId317"/>
+      <w:footerReference w:type="first" r:id="rId318"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39DDE1EA" w14:textId="77777777" w:rsidR="00222352" w:rsidRDefault="00222352" w:rsidP="00940BE1">
+    <w:p w14:paraId="5A62F6FB" w14:textId="77777777" w:rsidR="006A7C19" w:rsidRDefault="006A7C19" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E6758D" w14:textId="77777777" w:rsidR="00222352" w:rsidRDefault="00222352" w:rsidP="00940BE1">
+    <w:p w14:paraId="0C8ECB25" w14:textId="77777777" w:rsidR="006A7C19" w:rsidRDefault="006A7C19" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EE87B69" w14:textId="77777777" w:rsidR="00222352" w:rsidRDefault="00222352" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="66764A35" w14:textId="77777777" w:rsidR="006A7C19" w:rsidRDefault="006A7C19" w:rsidP="00940BE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -24102,73 +23241,59 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00064279">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00064279">
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00064279">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00064279">
-[...21 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  ">
+      <w:r w:rsidR="00064279">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BFC2EFB" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="14A34EBE" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279"/>
   <w:p w14:paraId="581096BB" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279"/>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A79328C" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6694D5A3" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB"/>
 </w:ftr>
@@ -24438,73 +23563,59 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D84CBB">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D84CBB">
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00D84CBB">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00D84CBB">
-[...21 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  ">
+      <w:r w:rsidR="00D84CBB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06C86350" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5096A97C" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB" w:rsidP="00C700BC">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
@@ -24519,69 +23630,55 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  ">
+      <w:r>
+        <w:t>16</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788A157A" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6466DB96" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5"/>
   <w:p w14:paraId="5902E37B" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5"/>
   <w:p w14:paraId="5EDDC54A" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5"/>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32C3BFED" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1AA6A4BB" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5"/>
@@ -24798,73 +23895,59 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E026B6">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00E026B6">
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00E026B6">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00E026B6">
-[...21 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  ">
+      <w:r w:rsidR="00E026B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D436684" w14:textId="0EBDFAD4" w:rsidR="00E026B6" w:rsidRDefault="00E026B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0DC0AEE5" w14:textId="35B9338E" w:rsidR="00E026B6" w:rsidRDefault="00C700BC" w:rsidP="00C700BC">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
@@ -24879,69 +23962,55 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  ">
+      <w:r>
+        <w:t>16</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5523E889" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5D9CB539" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6"/>
   <w:p w14:paraId="5FE1234C" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C9EEE49" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="18283233" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6"/>
   <w:p w14:paraId="591A9389" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6"/>
@@ -24977,65 +24046,65 @@
   <w:p w14:paraId="3CEA2A11" w14:textId="77777777" w:rsidR="003E0951" w:rsidRDefault="003E0951">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7E5C926F" w14:textId="77777777" w:rsidR="003E0951" w:rsidRDefault="003E0951"/>
   <w:p w14:paraId="406A985F" w14:textId="77777777" w:rsidR="003E0951" w:rsidRDefault="003E0951"/>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="148D2DB2" w14:textId="77777777" w:rsidR="003E0951" w:rsidRDefault="003E0951">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="071EC97A" w14:textId="77777777" w:rsidR="003E0951" w:rsidRDefault="003E0951"/>
   <w:p w14:paraId="43240F8F" w14:textId="77777777" w:rsidR="003E0951" w:rsidRDefault="003E0951"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49FDC082" w14:textId="77777777" w:rsidR="00222352" w:rsidRDefault="00222352" w:rsidP="00940BE1">
+    <w:p w14:paraId="17C64E91" w14:textId="77777777" w:rsidR="006A7C19" w:rsidRDefault="006A7C19" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F73D559" w14:textId="77777777" w:rsidR="00222352" w:rsidRDefault="00222352" w:rsidP="00940BE1">
+    <w:p w14:paraId="56F8606D" w14:textId="77777777" w:rsidR="006A7C19" w:rsidRDefault="006A7C19" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BD269BA" w14:textId="77777777" w:rsidR="00222352" w:rsidRDefault="00222352" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="125E444F" w14:textId="77777777" w:rsidR="006A7C19" w:rsidRDefault="006A7C19" w:rsidP="00940BE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EB0C8B3" w14:textId="724AB515" w:rsidR="00E026B6" w:rsidRDefault="00E026B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4F10449B" w14:textId="77777777" w:rsidR="00E026B6" w:rsidRDefault="00E026B6"/>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61133FAE" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3A7ECEC7" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279"/>
   <w:p w14:paraId="2DCF7698" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279"/>
 </w:hdr>
@@ -25044,66 +24113,66 @@
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34B252FA" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="38261CE8" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279"/>
   <w:p w14:paraId="292FD330" w14:textId="77777777" w:rsidR="00064279" w:rsidRDefault="00064279"/>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DE25656" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0F16DE03" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB"/>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4130B3C9" w14:textId="39F775EE" w:rsidR="00D84CBB" w:rsidRDefault="0047621A" w:rsidP="00843154">
+  <w:p w14:paraId="4130B3C9" w14:textId="7E384523" w:rsidR="00D84CBB" w:rsidRDefault="00EE02B1" w:rsidP="00843154">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>5.</w:t>
+      <w:t>6.</w:t>
     </w:r>
-    <w:r w:rsidR="005677FF">
-[...3 lines deleted...]
-      <w:t>5</w:t>
+    <w:r w:rsidR="00E82BAE">
+      <w:t>30</w:t>
     </w:r>
     <w:r>
-      <w:t>.26</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="0047621A">
+      <w:t>26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CA9DD33" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3B97B310" w14:textId="77777777" w:rsidR="00D84CBB" w:rsidRDefault="00D84CBB"/>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="449BE47C" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B993015" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5"/>
   <w:p w14:paraId="2ED65099" w14:textId="77777777" w:rsidR="00FE67A5" w:rsidRDefault="00FE67A5"/>
@@ -25127,66 +24196,60 @@
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AC90DBD" w14:textId="77777777" w:rsidR="00285AE8" w:rsidRDefault="00285AE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5E20B41F" w14:textId="77777777" w:rsidR="00285AE8" w:rsidRDefault="00285AE8"/>
   <w:p w14:paraId="27AAE666" w14:textId="77777777" w:rsidR="00285AE8" w:rsidRDefault="00285AE8"/>
 </w:hdr>
 </file>
 
 <file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="401B5C95" w14:textId="77777777" w:rsidR="00285AE8" w:rsidRDefault="00285AE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="74BB8D3A" w14:textId="77777777" w:rsidR="00285AE8" w:rsidRDefault="00285AE8"/>
   <w:p w14:paraId="5A25E6C0" w14:textId="77777777" w:rsidR="00285AE8" w:rsidRDefault="00285AE8"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="301B7DBD" w14:textId="37EDD454" w:rsidR="00843154" w:rsidRDefault="005A5746" w:rsidP="00843154">
+  <w:p w14:paraId="301B7DBD" w14:textId="249B283E" w:rsidR="00843154" w:rsidRDefault="00EE02B1" w:rsidP="00843154">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>6.</w:t>
     </w:r>
-    <w:r w:rsidR="004537AE">
-[...6 lines deleted...]
-      <w:t>5</w:t>
+    <w:r w:rsidR="00E82BAE">
+      <w:t>30</w:t>
     </w:r>
     <w:r w:rsidR="008819E0">
       <w:t>.26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48CE0026" w14:textId="05EFF45A" w:rsidR="00E026B6" w:rsidRDefault="00E026B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="21E8861A" w14:textId="77777777" w:rsidR="00E026B6" w:rsidRDefault="00E026B6"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09975BE1" w14:textId="77777777" w:rsidR="00B625A6" w:rsidRDefault="00B625A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
@@ -25257,56 +24320,169 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype w14:anchorId="214C7ABB" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Mittens with solid fill" style="width:22.6pt;height:19.25pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQA83tJNyQEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWykk81u&#10;2zAMx+8D9g6C7q0dB9syI04vQYsB+wiG7gEUiY6F6guUEidvP8pWs+60oT1YJkX5zx8pen13toad&#10;AKP2ruOL25ozcNIr7Q4d//V4f7PiLCbhlDDeQccvEPnd5v279RhaaPzgjQJkJOJiO4aODymFtqqi&#10;HMCKeOsDOAr2Hq1I5OKhUihGUremaur6YzV6VAG9hBhpdzsH+WbS73uQ6UffR0jMdJzY0rTitO7z&#10;Wm3Woj2gCIOWBUO8gsIK7SjpVWorkmBH1K+QClqmIwKpkdXSU7DIeoNaEbH/pWEFPh3DjfQ2iKT3&#10;2uh0mbpdoNxpp+UOZ0L5/bRDplXHm7r5sPy0WiyXnDlh6bYfSmMXnCmIkvr+TacELrJRp4FFb7Ri&#10;vTYm30MuN4tlaXKr7P+VaW90uKfDuc/ZLjWR6r+nxve9lrD18mjBpXl0EAyV510cdIicYQt2D1QH&#10;flGLeTBiQkhyyAkz5U8ap0wm2mtgovwDlpljyK0R7blHm9+Ump2nibtcJw7OiUnabD6v6iV1R1Ko&#10;2HOC548DxvQA3rJsEBoR0CWIVpy+xsLyfKS0bE4/cRHNRFvmOw/lS5/sl3/h5jcAAAD//wMAUEsD&#10;BAoAAAAAAAAAIQB96WWHBhoAAAYaAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlw&#10;SFlzAAAdhwAAHYcBj+XxZQAAGZtJREFUeF7tnXmQLEldx8FdLkHU4Fiu5VqPEAQXlMNQEbkPlVVQ&#10;FkQUCUAuWQ5FAQUEFQgWWI6QBV0wQAk2AEHkWAjYVXBBeC6PN5VZPf3e7HvTlVk982beMTM7R2XW&#10;YfyyKmuqf9Mz00dNd1XN7xPRf+y+nurMrF/ev9/3d6tbEQRBEARBEARBEARBEARBEARBEARBEARB&#10;EARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEMS+rMrWXbdOOQ/S3sxjA8EeFvvtu+Hv&#10;EETtSRadO2nffaYS7KNKsqNKMF8JFmrJE/xRkm8qwU5owW6A729JdlmSJBfiZxJEpQnm2YOV4K9R&#10;gl2HjTz/dGcTvXgiCZdOJXpxLv1v/B3TKdiWEuyzoXBfsNY9enf8WwRRGTbnjz1QC/5P2IjByKO1&#10;5STeWEmSSCe7EcdRkuggibduSaLVpSRcOrmjQ2jJ3hN3T1BHIKpD3G7fWQv2jh6jPytTgwejHoM4&#10;VEl0y9kkOuOhWYG/OY7bt8NlIYiJooT7Oi35udzwz8kk1gG241KIg40kLHYEwRdDya/AZSKIiaAl&#10;/0Ru+MsdY6CTIA7Wk3B5vtAR2Edw2QjiwNg8+YP7a8G/ZQzQb0XhyiK20YkQb5zf3hsIdkPss/vh&#10;shJEqcC5vZZcGKNbnItitYntcrKozUQvnIizjtDVkj8Rl5kgSkF7/Ol2xIVNaRyF2BynApSjuEnW&#10;nZkn47ITxFhseeyntXSXjfGvLGAbrATh0s1pB/Dd5Vjwn8F1IIiR0ZL/j9nsnhXY7ipF4ZTo+4nj&#10;3BbXgyCGRnns4+ma/0RkLquqTBwn4el0JlCCXYvrQhBDoTz2BmNMksdT3/AOCNxDKL+VbowFeweu&#10;E0EMRHya31MJpsGQ4s1VbGeVBtwp7KZ4c37mElw3gtgXLfhVZt1/xsP2VQuic366FJL8n3HdCGJP&#10;toT7s3YErcvSZwdhsH1b7LFH4ToSxK5oya8Bw4FRtM5EK4umA4SCfx7XkSD6Egv2sHz0PyDHtokR&#10;heCukc4EHnsaritB7ED57E1m9D/fxeZUS6K1pbQDCHY1ritB7EBL98Y6nvzsBuxh0hnN9XFdByGR&#10;rbvGC62HxvPuvZIk+RH870SD2BAzF2fGYi6VmkIIYZewGfb5r+M69yP02R9qyT+tBF+3y8F8Qy3Y&#10;V5XgL8d/QzQA5TkvMcufs/U8+tyNcGUhM2D2blznIuDzpCT/j6LBhyZ+eS7RC+2ejqB994juuo/F&#10;zyBqjJL8C2b5s34O21CtgSCazHBbuM6WsMtfriRX5nvddgihmBCS2fugKInWz+fuFuYj+Dvxs4ia&#10;ogU/ZToAfvENQHfTETyQ/OG43kry11uDNke/A7h6R6unt5dFnvNp/EyihiiRjoBNWv9bonPdbA3v&#10;vLlY50A4l+bGvzpcdBuEgVq/o8BzXlR8LlEzQG4EXmTYbeP33AjirbVsycK+X6y3kvwbxvjPjxbn&#10;AEuitGOx9aTr3r/4bKJG2JEQ1rdNxV6KwWYX6qwk+wvTKRaOx+PMeiADk80udONcV7TPnmZGwjMd&#10;/H4bQ5QZaujzV5s6Sz5n6rx2Gn91KGK9le8HkrkjP47blqgBgXBeYIzjrMTvtzFEmZKEkuybgeCX&#10;lznjWamWoOM8F7ctUQO0z55qDGJ5Hr/b5hBH+Uitffe/zeh/yxn8rZGwjnewrMJtWzfihbmL4LRM&#10;C/6bgcefD2ob8YL7kEareINMeZkjYlXpUZDwW9Ar8FdGIlo7k22y+ftx21aZuNt6gJLOK5TkX4Zj&#10;cBsEtdtHSa6VZJ6S7LOBYH8SLxy7CD+zltxyit/TdICFZp4CWeCCK32ZzIzaZQGCvtlz/xa3bdVQ&#10;nZlHgL6qFvx72MDNpztrBsLwTMcsiWFVEJ6eM7ax47tpnUHS/s9BGRz/Vm1IkuTWSjBzpt1oIp2/&#10;ONi8lkVoI9CEU1k/ocCb+QUl2ad6jNdvGbUPUNqDC9B4v9Mw+PdgwwwkIIm5ozMI9pGNuqr0acl8&#10;Yxjh7jLmTQAk28sO9QwXjhsD6HfTPG3gfkJL/uGiocK9R7y5hqsxPOAesrFihJF7O5b790uu+2O4&#10;LJVG+fyrpgOAtHmDgfU6BM6XhfU1UoKfxW06bbTv/kPRMMPz3QMb4GAGsXcipj0kP68Eex0uU2VR&#10;kv2ZaaSKC2CNS9mRbvlL9/jbcJtOC0hPBdl18hH/nDQJSCaBkbLvXR59Apevkmx2nJ9Ke667z0KQ&#10;yIGwy+xFQ/vhNp0GcKKnBDtm3qU/G5Wy1BkB4zCYazTxb23WwVVESecmKHCZS4QmA+mfzKxZkcD7&#10;ULDfhyw6pkxLp0qf7YbFROQtzlkFb1n5GAot+dvMlFlREdyqUYgN+B3clpNmy5t55vaSpzqKHqDg&#10;XczuAxdsuOyVQQn+y2b06M6OneOr6eQKdILdjNtx0pibW8k3jPGvjufbdFDAyVPWCc5uVVnBG+Je&#10;q9yQVQEOC6Cd4FIJt+EkOT9/7Ce15I4ZuGCzW2FsmwWCfQfXozLorvsb2YuNB4mOOpQUN79T3tyF&#10;0v2iMf6lU7iU1aNXwftfcF0qQyj5Z8wsMGKgSNOxm184asRtN0m0YO815ei2o6QmoaywMYaTRlNu&#10;n70R16kSqI7zSDvCTfskoYpYqZUt4fw2brtJERc1XIN1XMRKA7pT2QASxV77PrhulQCmqHQWaIZK&#10;XFnAuXpmeMdxm00SLV2TvKRKJz7DYAOUtGQfxHWrBLHffpAdYZISHcfqTmQ3v1Ocvu1pnXk3NVn6&#10;7KAQSRd0K+pJqiX7EBSw6e4RAxMWvEmnOHUryYyAV5ku3dNg24u2ou4S4Nqav/AJZYOvMtbvX0k+&#10;NS0gG79t7mpqfkoHDnTWvlS3onkctOTvMqNNyS7EdSRcPJG+sCnKrYPStXkfa0u4eLUEvA6yTlAZ&#10;Z8IeYsHvorJbxsPsIxTZkwvJdpVY3I8kSS6MfXY/OGWLxfGLkyNHboO/sx9aMmneRV2z9yDsjbry&#10;2A9wXSuDEvxvzLTb5KD5fQjPpv4soeSvx+2zH6AorQS7zk73xY+S7D+V4C/Df9MPULg2ZVicw8Wr&#10;NUaEGDp1VV0kkpMnb68lP20K2ZDcAcNQXKsmi849cPvsRixbv6IF64m9heixcOnkDsVpcEHZL642&#10;8Ni7zTMa5qwI8QppGzivwXWuDEo4rzWNX4cr95LJN7+C/ytul93Q0n1LbuCLczHE3e5wMIzCJFo/&#10;B+K9Ud5BMuGufmjJWvCdul187QdEIZr2lfwbuM6VQgl20ryAhodNYnQW86slfxJuk34oya+1Bh2t&#10;DOBUCLG151MB391Gwszj0yhdNw1wmc46QOXCSnsIfdck0QCZjMOCvflVgs3g9uhHINkLzff9VhQN&#10;eWhgBbbgE3TchxSfa/dhoHTdRKx2a9zt3rFY78qhJTfhdiCNcRiwwRyDBHjD5ZiWfMW8SFjyjICd&#10;CZTkXy8+G5StzXO3phPieNDohfSIGfJUF+tdOQKPPc+MUqCq3HDAEdCOyKvtm/aVBoTcYmaGHOvm&#10;PE5U93gaRpgl3wBF67RTNDdeO1w+lbZ1t/U43K6VQ0v2HTMalaStWVW2M8Hs77u+IvhdbGcZV3rE&#10;pneFPRc8W3n81fDf4EDWVOxJUOjx5+O2rRxassvMC/Jno3G09SsNOGvZo0pv/1Ep8Ex2ydLuSmzg&#10;SCj45Uqwb5oOMOKyqg6Ep0/apd/Q9yxTAdao5qWsNuNK3hJvrGJdm4FuKJVw0k1qSaGkoFxtOoDP&#10;jZI1fHYcozYIqy4HUv24bSsJyGZnPTaGY6xaE2rTkXNfn/SjA8GuHtRJK/D4P5oOUNrhQJyfjJjn&#10;NtwXKx90PP503LaVRQn+eTNK1TR0EvxQ7NrTfuC4U0l+RbzcvjOu717kToOry/hnRqZ4LFpex6om&#10;2sYKd2Yegdu2stQyMCOOkhjUjYv5ftOZ7NNauk/GdRwU5fErzGBQYo6FnvRL0Xgb66oTLqaXjbVT&#10;l9Y+/6QZoSoeOgnxDFBGWLIVjF6Ay8LGzeM3etydfZR57sJx/NNjAfcQh8H9JMyWe53OjXfAbVtp&#10;Au/YQ61Bxap6oZNwIZWfMW8vc64LxMzluC7jogQ7YdphyBvgvYBnNf24GQanbEBq4zatBbBZNNN/&#10;Vc6pQ2V8cGyG+NTo+VognKsgUQQuf1lAhhgzG5YsUNV0ZY48w07NUkzlJAuzD9yeBaYXqAF+Oz06&#10;lOnnf5Vgf5okzm1xucsGcm7Z3236mr1MjHs4tFudToAwWrpXprPAhI/rwKV4bdk46BUNH2RdIIAE&#10;l3MQ1ufde212Zp4c+u5rleR/pUXr8XF7sFMhJVgqKrZW3mlQk4Fbc/O+JA+S66+/ELdnbVibO3aR&#10;ElyZWaDENfBugE88aOL0GL3kx5Xkfxl3T9wdl28/Vv2b7gZpTiHkEc0g2x/Bv608/mj8t0VgFDNl&#10;6bYbekVeLjHEQ5h3x76A27J22DVwWe4AO4hj02D5lLlt+F/QsvUMXJ5BUJL9mpb8muLzwm7b1AHO&#10;4eGOI/09d/v3hLOnIK4SjMP3ppWcok7YJOOh33opbsfaEXeP3hGCGkp/+XrLqAcom3EkHTGWtWDv&#10;2BI/HNp9NkmSCwKPv0hLdmOP4Z/p7Fnu4sWUlvxj+LkWSBtqn0fszrZEIoeb1AtwO9YSWEaYl1/C&#10;2TU0UJ90nP8VCOeP8e8OQtxlD9Yeg73Kubwj+bNxuLI48EkLBLnYu4RQ8ufg3wAS2bqrfX4SDvbc&#10;w0iuFO2xV+E2rDWQTRwqBik0hybzyymEIZoM5cYvxxvMLwejffeZSvAvFTsSdFCIxx2FeD1NuB0I&#10;fhbcoPHvAcpjHzO/U3P1toPCxEKn7+IEbrvaAzIgpnJDhE7CxtkmUCh8fgguBsP65QBwkqN8941a&#10;8rniM2HjXIbKXZTJpGjJ345/G1Ad9hjTecFlnNiBVdgOJXshbrtGoAVPN4J7jbIQDH7LmVL9crTn&#10;PA5Sc/Z0pMU5kx+4THfiPD+wZBKXwaIl/67pdOvN9eMfBfDFMm0n2FHcZo0h9PkfGePrEzrZ3y+H&#10;CS3ZWxLp3Bc/az+S5OTtQVxKC3akaPig5LzXpnZcrAdjKNizcZmAXERgefz9UJOwgUaB4KW7o1SK&#10;IAvkNqMvGP7GSn7slRu+YNftZkD7kSzOXgrX50rw9fx53dkYglIG3dSOgw1aUYJ/BZcNiNvt24EL&#10;BnxnmjfkVcJm14Hcwbi9GseW5zzLVLbbQn45bFX7/H2j+uUEHec5SrCvFTsSdKyJ6xXFUaL99H4A&#10;8ingcgJa8KvMIFBxb9mJEEfbR9lVTpdaJkqy6wuGmvrlOMP75YCorJbsrelSyT7PjcGwpjm6FgSt&#10;3oXLDCRi9lLT6UHRoanx0wNiRQZC2X/GbCTabz0F0vmozmh+ObAZTjfFhdH+9M1m+VHmpnZU7GZY&#10;S3cZl92Sx083PKprTyLw+clu06ueMX7aLLe/e+dQslfBMWjR8EEWJN6qni6mdc3Y7WIslO5zbcc9&#10;rIBLiZkJBfsMbh8iA3TzA8E+rAQzTnWmwbrt2ChPjKm1c5DYjV0g2HtxnSxKMh++0zRh20EoCowp&#10;v0Yxv5MCxJC0YDcUR3vjjDbpTe2I5Msgwb+N62aBCzMzi5UcLFMHtvdJ7OO4XQ41m6eOPkAJ9rnc&#10;8LuzxumtblkpYzgNSo9DFa6jJZ6fucTWc1zluDoBYbK23lunnL4nZYcS5bsv1n56fg/uAqP65VQC&#10;s8EzL/k8rmcR29mbJia2F9a9JZDsQ7g9Di0wEijBUo9KWBLUXFirIKG+Z4IHLdzfMh1l4cShOA/d&#10;PiHjySg3/I1FCfaV1PjrmeUcU7jd7nsXUMRGnB2GVFN5fLbg78TtcGhRgr3UGD/o51TgHH9s1Ob2&#10;GtdjT8X1xYD4q6l/w6UObfZHWObu5jJ+KLGemrVe81vi2MQVmDWux67Ede3HWvfo3W2HGTWJRh2w&#10;7QKiwbgNDjVKslnz8isoojUMcEQLs1hmzEO59YJihe0EcIlmbogb5CYRbdhQR7YIDoG4/oeWfPTz&#10;W7jNagOkKCpqD4FTHvj74LruRbzYvkT7/O8gFjZ/Dvg1rSxM1a+pLOzNuBJ8R7K/Qw1EdtWyA+SB&#10;O9vaQ0ryUEn3lbiOwxL6recpyU0CjHxWmIZna0nAsi6rh8luQyCUYCZEcRL++mOjNtNbzMzlORvV&#10;5pXgfx0vz94b120c1PyxX9KSfUhJtpV3hoV2mnCjLsrbEOyShToqz3kJriORxgubnAJVPgaEEEYc&#10;uBNK/uVQsN/D9SmbVFrGeaWW/Kae34fotgkIjo0D7GXSQWKwlLKHEuWxN0AjQbhilYAZyej+dGcL&#10;oz1b1dJ9D87ZOym0YE9Qgv1bT0cAV/CS45vLwh4KhNL5A1wXIgPUGuzLjCswtfcV1BX8u6Hvvjg5&#10;cuQ2uPzTIO7M3huWXUrwU3kZfddcJJahcFEG0CnTsrEbcfkJhBauGdXKSig3LJDTDDT3rTRHPuJL&#10;9nHls8fg8lYJ7bvPUoJ/uWdWWB5d46gU4jgPddyS7DJcZgKhJX+SMbgJC8iCb4rNRlj4tFNB3aND&#10;C+oOy4aYuVhL9gwT2glLQY8/fdTNtFG5k+6VSvLzeQf2WzEs4yC10iSxoY44uz2xB1qwGWi0SWyG&#10;dxPUndRopTvOU7TgDup4xZmnBZKSoFCN/3Y/kmuvvSDwnD46p96BSsJY4kibOwzzu4I9AZeP2AUl&#10;3NemL+pgBGThphlGw15BXX4GHLNi4Q4tqDsK119//YVa8PflhgnxDmc6ZsQ0ytNnOkkIihm9HeIa&#10;UKzGzxoEJZ1fVR7rUbrWiyfSXAUH5HFrBYOV4P+Oy0PsQSz4XexLSkq8E4BreDCsHiMQ7FvTSMAc&#10;Sn6tLcNeMQDpRhyLALs3BpK/aBTVZGjbTKHaqPPZD6SwKjUkM1T5syFjKC4HsQ+w6TTGMa5bdLQz&#10;0bUSPFSCfXRaLyYQmTKe34oGdW+Ao1gQ0wXF6u16sPNasithzY9/YxBAf6cn6q7of5SMtwWDU6is&#10;jJ/Ev0sMgAmJlHwDGnGUq3+zqT2LNrWCO6HPX5OcO/kT+PcmRTa7nTade8TTGZPdMvOozDuD5F8C&#10;sTH8e4Ng/I/ETv+jcERdpWKoY7AwnXuSRgBX5uZl+LPxQBtimyUGC+pCbi6fPQ0/fxrYAPgyfP5j&#10;tZGPtIXPnBLsTfG8ey/824MQ+ux5SrId/kfREO7ZhdO0D+PnE0NSnKLN5U6fPQGMUiZLjD1xSJc5&#10;Xe3xt2/OH3sgfuY0sep1pa63wSFvrY+StmCf1F7rcbgMg9Df/+i4WU7GevdLSuiU9vtVa/vaEkp+&#10;hRI8yjvCAuTp6qQKzFkW8fylS/6NULqVvG4HoV9TzgMUwYpg04xzKQh2JBT8ZaCUjcu0H8P6H4Eb&#10;C/z7oEFAxIBs+TM/pwS7tufKf9vo22a08t1fxH9XJUApGsprpBsPGkgIvnraKGLn7ST4eiDYBwLB&#10;HobLNgj9/I9MfoVMijLPiyB4MEo2TmJA4uX2fbTPf1ct8EcvOs6d8L9XEVCIzjprPGlnNVi/g0sE&#10;GjS+Huwi17gf1v9IS36zfV4IbuGZtj/cZuO/IQ45oAphDGXcY90xMHul82ivlCYfeSsobOMyD8JO&#10;/yO2DMsm/D3ikKMFXwIDKXXzOyqwXLnl7I5Nsx4j/VTqf8SuBLcN/G/EISdXgF46iU1x6uyVgBCU&#10;uHFdCGJowMfIjP5TcvEeiCwFLXjh5ssjwZRR5O44j8R1IoiBUYJ91XSACXhglgHIuoBjXs+sINgN&#10;oNSN60YQ+2Iu5SoS5TYUGrxmF3Ao6OeSrnt/XEeC2BUl+HHTAWos+AV+S6o7ay4j4T5Bec6LcT0J&#10;oi82j9koTn1VAsJFIYmH6QSSh5OKnSBqTi56W8FToFEAF/W0E7Av4roSxA5Ulz3KrqGrmMhvWGAm&#10;yDO6S/ZCXF+C2AHctppZABzhJuwKcRCA/092OnQ1ritB9AWSgZtOsHii/vsB6/Ys+PdwPQmiL0GH&#10;/zxkQrfLIaPO0MeluBbEsd0MQ1a/W+O6EsSuKMlfoQTbtB0BXIrBN6dWS6Ms+Z+SbM/kfwTRl3Xv&#10;h/eBDCnad+dtR1CCx+CtOUoc7qQpJP/7Gq4bQQxFINizlWDX5TNCFodb5X1CtJIqvkGMM64PQYxE&#10;IJxLA8HerwQzOZJNR8jicKuWByCXmamI2ADRIOLOjXdQgr9cCfZ/xVkB4m2rsGkGhY60TKyFy04Q&#10;pdIvDtfkAZjiptlKxsMNNy4vQRwIoB6thPNmJblnO4JJnjeieNXIFCQP44W5i3A5CeLACQW/HE5f&#10;emaFCW2ac7lzkjwkpg3Im2jBPmAlJM3HbJpPH1jsATzf/A7JnRNVIZFHfhQu1wYVrxoVu/lVgh3D&#10;ZSCISqAlf6KW7FPFjgBKdGVsmq2KhPL4q/HvEkSlSKRzXy3dt+ieTTMfWfE5WluyHeoo/i2CqDSh&#10;5M8BJbie5ZFRfB5s0wy5kfO/Fezx+PkEUQsCyR+upfvBoiMe3OiaTXOflKrw/4qaQYFg78XPJIja&#10;AdKFoXRfqQQ72jMrLLSTaHk+zU+W63waJ701CoInGgmkpVWeA0H7Jm9B74dJUOSOxfGL8d8RRONI&#10;Fp17gDaolq1nxGKGjJ4gCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIg&#10;CIIgCIIgCIIgCIIgCIIgCKIc/h8k/0i8hGMOUQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAdpc8&#10;lkEEAABBBAAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYgOTYi&#10;IHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93&#10;d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19NaXR0ZW5zIiBvdmVyZmxvdz0iaGlkZGVu&#10;Ij48cGF0aCBkPSJNNDcuNyA1My45IDQ2LjIgNTAuMkM0NS40IDQ4LjIgNDMgNDcuMiA0MSA0OEwy&#10;My40IDU1LjNDMjEuNCA1Ni4xIDIwLjQgNTguNSAyMS4yIDYwLjVMMjIuNyA2NC4yQzIzLjUgNjYu&#10;MiAyNS45IDY3LjIgMjcuOSA2Ni40TDQ1LjUgNTkuMUM0Ny42IDU4LjMgNDguNiA1NS45IDQ3Ljcg&#10;NTMuOVoiIHN0cm9rZT0iI0ZCRTVENiIgc3Ryb2tlLXdpZHRoPSIwLjk5OTg5NSIgZmlsbD0iI0ZG&#10;RkZGRiIvPjxwYXRoIGQ9Ik00Ny40IDMwLjhDNDguNSAyOC4yIDQ3LjIgMjUuMyA0NC43IDI0LjMg&#10;NDIuMiAyMy4yIDM5LjIgMjQuNSAzOC4yIDI3TDM3IDI5LjggMzQuNyAyMi41QzMxLjcgMTUuNCAy&#10;My42IDEyIDE2LjQgMTQuOSA5LjMgMTcuOSA1LjkgMjYgOC45IDMzLjJMMTkuMiA1Mi44IDQyLjQg&#10;NDMuMiA0Ny40IDMwLjhaIiBzdHJva2U9IiNGQkU1RDYiIHN0cm9rZS13aWR0aD0iMC45OTk4OTUi&#10;IGZpbGw9IiNGRkZGRkYiLz48cGF0aCBkPSJNNzIuNiA3MC4zIDU1IDYzQzUzIDYyLjIgNTAuNiA2&#10;My4xIDQ5LjggNjUuMkw0OC4zIDY4LjlDNDcuNSA3MC45IDQ4LjQgNzMuMyA1MC41IDc0LjFMNjgg&#10;ODEuNEM3MCA4Mi4yIDcyLjQgODEuMyA3My4yIDc5LjJMNzQuNyA3NS41Qzc1LjYgNzMuNSA3NC42&#10;IDcxLjEgNzIuNiA3MC4zWiIgc3Ryb2tlPSIjRkJFNUQ2IiBzdHJva2Utd2lkdGg9IjAuOTk5ODk1&#10;IiBmaWxsPSIjRkZGRkZGIi8+PHBhdGggZD0iTTc5LjYgMjkuOUM3Mi41IDI2LjkgNjQuMyAzMC4z&#10;IDYxLjMgMzcuNUw1OSA0NC44IDU3LjggNDJDNTYuNyAzOS40IDUzLjggMzguMiA1MS4zIDM5LjMg&#10;NDguNyA0MC40IDQ3LjUgNDMuMyA0OC42IDQ1LjhMNTMuNyA1OC4yIDc2LjkgNjcuOCA4Ny4yIDQ4&#10;LjJDOTAuMSA0MSA4Ni43IDMyLjkgNzkuNiAyOS45WiIgc3Ryb2tlPSIjRkJFNUQ2IiBzdHJva2Ut&#10;d2lkdGg9IjAuOTk5ODk1IiBmaWxsPSIjRkZGRkZGIi8+PC9zdmc+UEsDBBQABgAIAAAAIQAEIFAM&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSdxY2knNE1d0wlVAgm4wLYD&#10;3LLGazoapzTpVv49Bg7s4ifrWe99zteja8UJ+9B4UpDOEhBIlTcN1Qp22/ubJYgQNRndekIFXxhg&#10;XUyucp0Zf6ZXPG1iLTiEQqYV2Bi7TMpQWXQ6zHyHxN7B905HXvtaml6fOdy1cp4kC+l0Q9xgdYel&#10;xepjMzgFD5i6p5d0aYd6/Hwsj+/l8/GtVOp6Ot6tQEQc4/8x/OAzOhTMtPcDmSBaBfxI/J3s3S7m&#10;IPZ/KotcXrIX3wAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADze0k3JAQAAzQMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAH3pZYcGGgAABhoAABQAAAAAAAAAAAAAAAAAOAQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAHaXPJZBBAAAQQQAABQAAAAAAAAAAAAAAAAAcB4AAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAAQgUAzaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;4yIAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAAOojAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAOgkAAAAAA==&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Mittens with solid fill" style="width:21.75pt;height:21.75pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQA83tJNyQEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWykk81u&#10;2zAMx+8D9g6C7q0dB9syI04vQYsB+wiG7gEUiY6F6guUEidvP8pWs+60oT1YJkX5zx8pen13toad&#10;AKP2ruOL25ozcNIr7Q4d//V4f7PiLCbhlDDeQccvEPnd5v279RhaaPzgjQJkJOJiO4aODymFtqqi&#10;HMCKeOsDOAr2Hq1I5OKhUihGUremaur6YzV6VAG9hBhpdzsH+WbS73uQ6UffR0jMdJzY0rTitO7z&#10;Wm3Woj2gCIOWBUO8gsIK7SjpVWorkmBH1K+QClqmIwKpkdXSU7DIeoNaEbH/pWEFPh3DjfQ2iKT3&#10;2uh0mbpdoNxpp+UOZ0L5/bRDplXHm7r5sPy0WiyXnDlh6bYfSmMXnCmIkvr+TacELrJRp4FFb7Ri&#10;vTYm30MuN4tlaXKr7P+VaW90uKfDuc/ZLjWR6r+nxve9lrD18mjBpXl0EAyV510cdIicYQt2D1QH&#10;flGLeTBiQkhyyAkz5U8ap0wm2mtgovwDlpljyK0R7blHm9+Ump2nibtcJw7OiUnabD6v6iV1R1Ko&#10;2HOC548DxvQA3rJsEBoR0CWIVpy+xsLyfKS0bE4/cRHNRFvmOw/lS5/sl3/h5jcAAAD//wMAUEsD&#10;BAoAAAAAAAAAIQB96WWHBhoAAAYaAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlw&#10;SFlzAAAdhwAAHYcBj+XxZQAAGZtJREFUeF7tnXmQLEldx8FdLkHU4Fiu5VqPEAQXlMNQEbkPlVVQ&#10;FkQUCUAuWQ5FAQUEFQgWWI6QBV0wQAk2AEHkWAjYVXBBeC6PN5VZPf3e7HvTlVk982beMTM7R2XW&#10;YfyyKmuqf9Mz00dNd1XN7xPRf+y+nurMrF/ev9/3d6tbEQRBEARBEARBEARBEARBEARBEARBEARB&#10;EARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEARBEMS+rMrWXbdOOQ/S3sxjA8EeFvvtu+Hv&#10;EETtSRadO2nffaYS7KNKsqNKMF8JFmrJE/xRkm8qwU5owW6A729JdlmSJBfiZxJEpQnm2YOV4K9R&#10;gl2HjTz/dGcTvXgiCZdOJXpxLv1v/B3TKdiWEuyzoXBfsNY9enf8WwRRGTbnjz1QC/5P2IjByKO1&#10;5STeWEmSSCe7EcdRkuggibduSaLVpSRcOrmjQ2jJ3hN3T1BHIKpD3G7fWQv2jh6jPytTgwejHoM4&#10;VEl0y9kkOuOhWYG/OY7bt8NlIYiJooT7Oi35udzwz8kk1gG241KIg40kLHYEwRdDya/AZSKIiaAl&#10;/0Ru+MsdY6CTIA7Wk3B5vtAR2Edw2QjiwNg8+YP7a8G/ZQzQb0XhyiK20YkQb5zf3hsIdkPss/vh&#10;shJEqcC5vZZcGKNbnItitYntcrKozUQvnIizjtDVkj8Rl5kgSkF7/Ol2xIVNaRyF2BynApSjuEnW&#10;nZkn47ITxFhseeyntXSXjfGvLGAbrATh0s1pB/Dd5Vjwn8F1IIiR0ZL/j9nsnhXY7ipF4ZTo+4nj&#10;3BbXgyCGRnns4+ma/0RkLquqTBwn4el0JlCCXYvrQhBDoTz2BmNMksdT3/AOCNxDKL+VbowFeweu&#10;E0EMRHya31MJpsGQ4s1VbGeVBtwp7KZ4c37mElw3gtgXLfhVZt1/xsP2VQuic366FJL8n3HdCGJP&#10;toT7s3YErcvSZwdhsH1b7LFH4ToSxK5oya8Bw4FRtM5EK4umA4SCfx7XkSD6Egv2sHz0PyDHtokR&#10;heCukc4EHnsaritB7ED57E1m9D/fxeZUS6K1pbQDCHY1ritB7EBL98Y6nvzsBuxh0hnN9XFdByGR&#10;rbvGC62HxvPuvZIk+RH870SD2BAzF2fGYi6VmkIIYZewGfb5r+M69yP02R9qyT+tBF+3y8F8Qy3Y&#10;V5XgL8d/QzQA5TkvMcufs/U8+tyNcGUhM2D2blznIuDzpCT/j6LBhyZ+eS7RC+2ejqB994juuo/F&#10;zyBqjJL8C2b5s34O21CtgSCazHBbuM6WsMtfriRX5nvddgihmBCS2fugKInWz+fuFuYj+Dvxs4ia&#10;ogU/ZToAfvENQHfTETyQ/OG43kry11uDNke/A7h6R6unt5dFnvNp/EyihiiRjoBNWv9bonPdbA3v&#10;vLlY50A4l+bGvzpcdBuEgVq/o8BzXlR8LlEzQG4EXmTYbeP33AjirbVsycK+X6y3kvwbxvjPjxbn&#10;AEuitGOx9aTr3r/4bKJG2JEQ1rdNxV6KwWYX6qwk+wvTKRaOx+PMeiADk80udONcV7TPnmZGwjMd&#10;/H4bQ5QZaujzV5s6Sz5n6rx2Gn91KGK9le8HkrkjP47blqgBgXBeYIzjrMTvtzFEmZKEkuybgeCX&#10;lznjWamWoOM8F7ctUQO0z55qDGJ5Hr/b5hBH+Uitffe/zeh/yxn8rZGwjnewrMJtWzfihbmL4LRM&#10;C/6bgcefD2ob8YL7kEareINMeZkjYlXpUZDwW9Ar8FdGIlo7k22y+ftx21aZuNt6gJLOK5TkX4Zj&#10;cBsEtdtHSa6VZJ6S7LOBYH8SLxy7CD+zltxyit/TdICFZp4CWeCCK32ZzIzaZQGCvtlz/xa3bdVQ&#10;nZlHgL6qFvx72MDNpztrBsLwTMcsiWFVEJ6eM7ax47tpnUHS/s9BGRz/Vm1IkuTWSjBzpt1oIp2/&#10;ONi8lkVoI9CEU1k/ocCb+QUl2ad6jNdvGbUPUNqDC9B4v9Mw+PdgwwwkIIm5ozMI9pGNuqr0acl8&#10;Yxjh7jLmTQAk28sO9QwXjhsD6HfTPG3gfkJL/uGiocK9R7y5hqsxPOAesrFihJF7O5b790uu+2O4&#10;LJVG+fyrpgOAtHmDgfU6BM6XhfU1UoKfxW06bbTv/kPRMMPz3QMb4GAGsXcipj0kP68Eex0uU2VR&#10;kv2ZaaSKC2CNS9mRbvlL9/jbcJtOC0hPBdl18hH/nDQJSCaBkbLvXR59Apevkmx2nJ9Ke667z0KQ&#10;yIGwy+xFQ/vhNp0GcKKnBDtm3qU/G5Wy1BkB4zCYazTxb23WwVVESecmKHCZS4QmA+mfzKxZkcD7&#10;ULDfhyw6pkxLp0qf7YbFROQtzlkFb1n5GAot+dvMlFlREdyqUYgN+B3clpNmy5t55vaSpzqKHqDg&#10;XczuAxdsuOyVQQn+y2b06M6OneOr6eQKdILdjNtx0pibW8k3jPGvjufbdFDAyVPWCc5uVVnBG+Je&#10;q9yQVQEOC6Cd4FIJt+EkOT9/7Ce15I4ZuGCzW2FsmwWCfQfXozLorvsb2YuNB4mOOpQUN79T3tyF&#10;0v2iMf6lU7iU1aNXwftfcF0qQyj5Z8wsMGKgSNOxm184asRtN0m0YO815ei2o6QmoaywMYaTRlNu&#10;n70R16kSqI7zSDvCTfskoYpYqZUt4fw2brtJERc1XIN1XMRKA7pT2QASxV77PrhulQCmqHQWaIZK&#10;XFnAuXpmeMdxm00SLV2TvKRKJz7DYAOUtGQfxHWrBLHffpAdYZISHcfqTmQ3v1Ocvu1pnXk3NVn6&#10;7KAQSRd0K+pJqiX7EBSw6e4RAxMWvEmnOHUryYyAV5ku3dNg24u2ou4S4Nqav/AJZYOvMtbvX0k+&#10;NS0gG79t7mpqfkoHDnTWvlS3onkctOTvMqNNyS7EdSRcPJG+sCnKrYPStXkfa0u4eLUEvA6yTlAZ&#10;Z8IeYsHvorJbxsPsIxTZkwvJdpVY3I8kSS6MfXY/OGWLxfGLkyNHboO/sx9aMmneRV2z9yDsjbry&#10;2A9wXSuDEvxvzLTb5KD5fQjPpv4soeSvx+2zH6AorQS7zk73xY+S7D+V4C/Df9MPULg2ZVicw8Wr&#10;NUaEGDp1VV0kkpMnb68lP20K2ZDcAcNQXKsmi849cPvsRixbv6IF64m9heixcOnkDsVpcEHZL642&#10;8Ni7zTMa5qwI8QppGzivwXWuDEo4rzWNX4cr95LJN7+C/ytul93Q0n1LbuCLczHE3e5wMIzCJFo/&#10;B+K9Ud5BMuGufmjJWvCdul187QdEIZr2lfwbuM6VQgl20ryAhodNYnQW86slfxJuk34oya+1Bh2t&#10;DOBUCLG151MB391Gwszj0yhdNw1wmc46QOXCSnsIfdck0QCZjMOCvflVgs3g9uhHINkLzff9VhQN&#10;eWhgBbbgE3TchxSfa/dhoHTdRKx2a9zt3rFY78qhJTfhdiCNcRiwwRyDBHjD5ZiWfMW8SFjyjICd&#10;CZTkXy8+G5StzXO3phPieNDohfSIGfJUF+tdOQKPPc+MUqCq3HDAEdCOyKvtm/aVBoTcYmaGHOvm&#10;PE5U93gaRpgl3wBF67RTNDdeO1w+lbZ1t/U43K6VQ0v2HTMalaStWVW2M8Hs77u+IvhdbGcZV3rE&#10;pneFPRc8W3n81fDf4EDWVOxJUOjx5+O2rRxassvMC/Jno3G09SsNOGvZo0pv/1Ep8Ex2ydLuSmzg&#10;SCj45Uqwb5oOMOKyqg6Ep0/apd/Q9yxTAdao5qWsNuNK3hJvrGJdm4FuKJVw0k1qSaGkoFxtOoDP&#10;jZI1fHYcozYIqy4HUv24bSsJyGZnPTaGY6xaE2rTkXNfn/SjA8GuHtRJK/D4P5oOUNrhQJyfjJjn&#10;NtwXKx90PP503LaVRQn+eTNK1TR0EvxQ7NrTfuC4U0l+RbzcvjOu717kToOry/hnRqZ4LFpex6om&#10;2sYKd2Yegdu2stQyMCOOkhjUjYv5ftOZ7NNauk/GdRwU5fErzGBQYo6FnvRL0Xgb66oTLqaXjbVT&#10;l9Y+/6QZoSoeOgnxDFBGWLIVjF6Ay8LGzeM3etydfZR57sJx/NNjAfcQh8H9JMyWe53OjXfAbVtp&#10;Au/YQ61Bxap6oZNwIZWfMW8vc64LxMzluC7jogQ7YdphyBvgvYBnNf24GQanbEBq4zatBbBZNNN/&#10;Vc6pQ2V8cGyG+NTo+VognKsgUQQuf1lAhhgzG5YsUNV0ZY48w07NUkzlJAuzD9yeBaYXqAF+Oz06&#10;lOnnf5Vgf5okzm1xucsGcm7Z3236mr1MjHs4tFudToAwWrpXprPAhI/rwKV4bdk46BUNH2RdIIAE&#10;l3MQ1ufde212Zp4c+u5rleR/pUXr8XF7sFMhJVgqKrZW3mlQk4Fbc/O+JA+S66+/ELdnbVibO3aR&#10;ElyZWaDENfBugE88aOL0GL3kx5Xkfxl3T9wdl28/Vv2b7gZpTiHkEc0g2x/Bv608/mj8t0VgFDNl&#10;6bYbekVeLjHEQ5h3x76A27J22DVwWe4AO4hj02D5lLlt+F/QsvUMXJ5BUJL9mpb8muLzwm7b1AHO&#10;4eGOI/09d/v3hLOnIK4SjMP3ppWcok7YJOOh33opbsfaEXeP3hGCGkp/+XrLqAcom3EkHTGWtWDv&#10;2BI/HNp9NkmSCwKPv0hLdmOP4Z/p7Fnu4sWUlvxj+LkWSBtqn0fszrZEIoeb1AtwO9YSWEaYl1/C&#10;2TU0UJ90nP8VCOeP8e8OQtxlD9Yeg73Kubwj+bNxuLI48EkLBLnYu4RQ8ufg3wAS2bqrfX4SDvbc&#10;w0iuFO2xV+E2rDWQTRwqBik0hybzyymEIZoM5cYvxxvMLwejffeZSvAvFTsSdFCIxx2FeD1NuB0I&#10;fhbcoPHvAcpjHzO/U3P1toPCxEKn7+IEbrvaAzIgpnJDhE7CxtkmUCh8fgguBsP65QBwkqN8941a&#10;8rniM2HjXIbKXZTJpGjJ345/G1Ad9hjTecFlnNiBVdgOJXshbrtGoAVPN4J7jbIQDH7LmVL9crTn&#10;PA5Sc/Z0pMU5kx+4THfiPD+wZBKXwaIl/67pdOvN9eMfBfDFMm0n2FHcZo0h9PkfGePrEzrZ3y+H&#10;CS3ZWxLp3Bc/az+S5OTtQVxKC3akaPig5LzXpnZcrAdjKNizcZmAXERgefz9UJOwgUaB4KW7o1SK&#10;IAvkNqMvGP7GSn7slRu+YNftZkD7kSzOXgrX50rw9fx53dkYglIG3dSOgw1aUYJ/BZcNiNvt24EL&#10;BnxnmjfkVcJm14Hcwbi9GseW5zzLVLbbQn45bFX7/H2j+uUEHec5SrCvFTsSdKyJ6xXFUaL99H4A&#10;8ingcgJa8KvMIFBxb9mJEEfbR9lVTpdaJkqy6wuGmvrlOMP75YCorJbsrelSyT7PjcGwpjm6FgSt&#10;3oXLDCRi9lLT6UHRoanx0wNiRQZC2X/GbCTabz0F0vmozmh+ObAZTjfFhdH+9M1m+VHmpnZU7GZY&#10;S3cZl92Sx083PKprTyLw+clu06ueMX7aLLe/e+dQslfBMWjR8EEWJN6qni6mdc3Y7WIslO5zbcc9&#10;rIBLiZkJBfsMbh8iA3TzA8E+rAQzTnWmwbrt2ChPjKm1c5DYjV0g2HtxnSxKMh++0zRh20EoCowp&#10;v0Yxv5MCxJC0YDcUR3vjjDbpTe2I5Msgwb+N62aBCzMzi5UcLFMHtvdJ7OO4XQ41m6eOPkAJ9rnc&#10;8LuzxumtblkpYzgNSo9DFa6jJZ6fucTWc1zluDoBYbK23lunnL4nZYcS5bsv1n56fg/uAqP65VQC&#10;s8EzL/k8rmcR29mbJia2F9a9JZDsQ7g9Di0wEijBUo9KWBLUXFirIKG+Z4IHLdzfMh1l4cShOA/d&#10;PiHjySg3/I1FCfaV1PjrmeUcU7jd7nsXUMRGnB2GVFN5fLbg78TtcGhRgr3UGD/o51TgHH9s1Ob2&#10;GtdjT8X1xYD4q6l/w6UObfZHWObu5jJ+KLGemrVe81vi2MQVmDWux67Ede3HWvfo3W2HGTWJRh2w&#10;7QKiwbgNDjVKslnz8isoojUMcEQLs1hmzEO59YJihe0EcIlmbogb5CYRbdhQR7YIDoG4/oeWfPTz&#10;W7jNagOkKCpqD4FTHvj74LruRbzYvkT7/O8gFjZ/Dvg1rSxM1a+pLOzNuBJ8R7K/Qw1EdtWyA+SB&#10;O9vaQ0ryUEn3lbiOwxL6recpyU0CjHxWmIZna0nAsi6rh8luQyCUYCZEcRL++mOjNtNbzMzlORvV&#10;5pXgfx0vz94b120c1PyxX9KSfUhJtpV3hoV2mnCjLsrbEOyShToqz3kJriORxgubnAJVPgaEEEYc&#10;uBNK/uVQsN/D9SmbVFrGeaWW/Kae34fotgkIjo0D7GXSQWKwlLKHEuWxN0AjQbhilYAZyej+dGcL&#10;oz1b1dJ9D87ZOym0YE9Qgv1bT0cAV/CS45vLwh4KhNL5A1wXIgPUGuzLjCswtfcV1BX8u6Hvvjg5&#10;cuQ2uPzTIO7M3huWXUrwU3kZfddcJJahcFEG0CnTsrEbcfkJhBauGdXKSig3LJDTDDT3rTRHPuJL&#10;9nHls8fg8lYJ7bvPUoJ/uWdWWB5d46gU4jgPddyS7DJcZgKhJX+SMbgJC8iCb4rNRlj4tFNB3aND&#10;C+oOy4aYuVhL9gwT2glLQY8/fdTNtFG5k+6VSvLzeQf2WzEs4yC10iSxoY44uz2xB1qwGWi0SWyG&#10;dxPUndRopTvOU7TgDup4xZmnBZKSoFCN/3Y/kmuvvSDwnD46p96BSsJY4kibOwzzu4I9AZeP2AUl&#10;3NemL+pgBGThphlGw15BXX4GHLNi4Q4tqDsK119//YVa8PflhgnxDmc6ZsQ0ytNnOkkIihm9HeIa&#10;UKzGzxoEJZ1fVR7rUbrWiyfSXAUH5HFrBYOV4P+Oy0PsQSz4XexLSkq8E4BreDCsHiMQ7FvTSMAc&#10;Sn6tLcNeMQDpRhyLALs3BpK/aBTVZGjbTKHaqPPZD6SwKjUkM1T5syFjKC4HsQ+w6TTGMa5bdLQz&#10;0bUSPFSCfXRaLyYQmTKe34oGdW+Ao1gQ0wXF6u16sPNasithzY9/YxBAf6cn6q7of5SMtwWDU6is&#10;jJ/Ev0sMgAmJlHwDGnGUq3+zqT2LNrWCO6HPX5OcO/kT+PcmRTa7nTade8TTGZPdMvOozDuD5F8C&#10;sTH8e4Ng/I/ETv+jcERdpWKoY7AwnXuSRgBX5uZl+LPxQBtimyUGC+pCbi6fPQ0/fxrYAPgyfP5j&#10;tZGPtIXPnBLsTfG8ey/824MQ+ux5SrId/kfREO7ZhdO0D+PnE0NSnKLN5U6fPQGMUiZLjD1xSJc5&#10;Xe3xt2/OH3sgfuY0sep1pa63wSFvrY+StmCf1F7rcbgMg9Df/+i4WU7GevdLSuiU9vtVa/vaEkp+&#10;hRI8yjvCAuTp6qQKzFkW8fylS/6NULqVvG4HoV9TzgMUwYpg04xzKQh2JBT8ZaCUjcu0H8P6H4Eb&#10;C/z7oEFAxIBs+TM/pwS7tufKf9vo22a08t1fxH9XJUApGsprpBsPGkgIvnraKGLn7ST4eiDYBwLB&#10;HobLNgj9/I9MfoVMijLPiyB4MEo2TmJA4uX2fbTPf1ct8EcvOs6d8L9XEVCIzjprPGlnNVi/g0sE&#10;GjS+Huwi17gf1v9IS36zfV4IbuGZtj/cZuO/IQ45oAphDGXcY90xMHul82ivlCYfeSsobOMyD8JO&#10;/yO2DMsm/D3ikKMFXwIDKXXzOyqwXLnl7I5Nsx4j/VTqf8SuBLcN/G/EISdXgF46iU1x6uyVgBCU&#10;uHFdCGJowMfIjP5TcvEeiCwFLXjh5ssjwZRR5O44j8R1IoiBUYJ91XSACXhglgHIuoBjXs+sINgN&#10;oNSN60YQ+2Iu5SoS5TYUGrxmF3Ao6OeSrnt/XEeC2BUl+HHTAWos+AV+S6o7ay4j4T5Bec6LcT0J&#10;oi82j9koTn1VAsJFIYmH6QSSh5OKnSBqTi56W8FToFEAF/W0E7Av4roSxA5Ulz3KrqGrmMhvWGAm&#10;yDO6S/ZCXF+C2AHctppZABzhJuwKcRCA/092OnQ1ritB9AWSgZtOsHii/vsB6/Ys+PdwPQmiL0GH&#10;/zxkQrfLIaPO0MeluBbEsd0MQ1a/W+O6EsSuKMlfoQTbtB0BXIrBN6dWS6Ms+Z+SbM/kfwTRl3Xv&#10;h/eBDCnad+dtR1CCx+CtOUoc7qQpJP/7Gq4bQQxFINizlWDX5TNCFodb5X1CtJIqvkGMM64PQYxE&#10;IJxLA8HerwQzOZJNR8jicKuWByCXmamI2ADRIOLOjXdQgr9cCfZ/xVkB4m2rsGkGhY60TKyFy04Q&#10;pdIvDtfkAZjiptlKxsMNNy4vQRwIoB6thPNmJblnO4JJnjeieNXIFCQP44W5i3A5CeLACQW/HE5f&#10;emaFCW2ac7lzkjwkpg3Im2jBPmAlJM3HbJpPH1jsATzf/A7JnRNVIZFHfhQu1wYVrxoVu/lVgh3D&#10;ZSCISqAlf6KW7FPFjgBKdGVsmq2KhPL4q/HvEkSlSKRzXy3dt+ieTTMfWfE5WluyHeoo/i2CqDSh&#10;5M8BJbie5ZFRfB5s0wy5kfO/Fezx+PkEUQsCyR+upfvBoiMe3OiaTXOflKrw/4qaQYFg78XPJIja&#10;AdKFoXRfqQQ72jMrLLSTaHk+zU+W63waJ701CoInGgmkpVWeA0H7Jm9B74dJUOSOxfGL8d8RRONI&#10;Fp17gDaolq1nxGKGjJ4gCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIgCIIg&#10;CIIgCIIgCIIgCIIgCIIgCKIc/h8k/0i8hGMOUQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAdpc8&#10;lkEEAABBBAAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYgOTYi&#10;IHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93&#10;d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19NaXR0ZW5zIiBvdmVyZmxvdz0iaGlkZGVu&#10;Ij48cGF0aCBkPSJNNDcuNyA1My45IDQ2LjIgNTAuMkM0NS40IDQ4LjIgNDMgNDcuMiA0MSA0OEwy&#10;My40IDU1LjNDMjEuNCA1Ni4xIDIwLjQgNTguNSAyMS4yIDYwLjVMMjIuNyA2NC4yQzIzLjUgNjYu&#10;MiAyNS45IDY3LjIgMjcuOSA2Ni40TDQ1LjUgNTkuMUM0Ny42IDU4LjMgNDguNiA1NS45IDQ3Ljcg&#10;NTMuOVoiIHN0cm9rZT0iI0ZCRTVENiIgc3Ryb2tlLXdpZHRoPSIwLjk5OTg5NSIgZmlsbD0iI0ZG&#10;RkZGRiIvPjxwYXRoIGQ9Ik00Ny40IDMwLjhDNDguNSAyOC4yIDQ3LjIgMjUuMyA0NC43IDI0LjMg&#10;NDIuMiAyMy4yIDM5LjIgMjQuNSAzOC4yIDI3TDM3IDI5LjggMzQuNyAyMi41QzMxLjcgMTUuNCAy&#10;My42IDEyIDE2LjQgMTQuOSA5LjMgMTcuOSA1LjkgMjYgOC45IDMzLjJMMTkuMiA1Mi44IDQyLjQg&#10;NDMuMiA0Ny40IDMwLjhaIiBzdHJva2U9IiNGQkU1RDYiIHN0cm9rZS13aWR0aD0iMC45OTk4OTUi&#10;IGZpbGw9IiNGRkZGRkYiLz48cGF0aCBkPSJNNzIuNiA3MC4zIDU1IDYzQzUzIDYyLjIgNTAuNiA2&#10;My4xIDQ5LjggNjUuMkw0OC4zIDY4LjlDNDcuNSA3MC45IDQ4LjQgNzMuMyA1MC41IDc0LjFMNjgg&#10;ODEuNEM3MCA4Mi4yIDcyLjQgODEuMyA3My4yIDc5LjJMNzQuNyA3NS41Qzc1LjYgNzMuNSA3NC42&#10;IDcxLjEgNzIuNiA3MC4zWiIgc3Ryb2tlPSIjRkJFNUQ2IiBzdHJva2Utd2lkdGg9IjAuOTk5ODk1&#10;IiBmaWxsPSIjRkZGRkZGIi8+PHBhdGggZD0iTTc5LjYgMjkuOUM3Mi41IDI2LjkgNjQuMyAzMC4z&#10;IDYxLjMgMzcuNUw1OSA0NC44IDU3LjggNDJDNTYuNyAzOS40IDUzLjggMzguMiA1MS4zIDM5LjMg&#10;NDguNyA0MC40IDQ3LjUgNDMuMyA0OC42IDQ1LjhMNTMuNyA1OC4yIDc2LjkgNjcuOCA4Ny4yIDQ4&#10;LjJDOTAuMSA0MSA4Ni43IDMyLjkgNzkuNiAyOS45WiIgc3Ryb2tlPSIjRkJFNUQ2IiBzdHJva2Ut&#10;d2lkdGg9IjAuOTk5ODk1IiBmaWxsPSIjRkZGRkZGIi8+PC9zdmc+UEsDBBQABgAIAAAAIQAEIFAM&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSdxY2knNE1d0wlVAgm4wLYD&#10;3LLGazoapzTpVv49Bg7s4ifrWe99zteja8UJ+9B4UpDOEhBIlTcN1Qp22/ubJYgQNRndekIFXxhg&#10;XUyucp0Zf6ZXPG1iLTiEQqYV2Bi7TMpQWXQ6zHyHxN7B905HXvtaml6fOdy1cp4kC+l0Q9xgdYel&#10;xepjMzgFD5i6p5d0aYd6/Hwsj+/l8/GtVOp6Ot6tQEQc4/8x/OAzOhTMtPcDmSBaBfxI/J3s3S7m&#10;IPZ/KotcXrIX3wAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADze0k3JAQAAzQMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAH3pZYcGGgAABhoAABQAAAAAAAAAAAAAAAAAOAQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAHaXPJZBBAAAQQQAABQAAAAAAAAAAAAAAAAAcB4AAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAAQgUAzaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;4yIAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAAOojAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAOgkAAAAAA==&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="-6485f" cropbottom="-6656f" cropleft="-2817f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="059841A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61E27A38"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="086C530F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E35E48A0"/>
     <w:lvl w:ilvl="0" w:tplc="91E2F94A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25375,51 +24551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EFA44EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D6AF8E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25488,51 +24664,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FAB414B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="253488CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25601,51 +24777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FEC0CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="693A429C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25714,51 +24890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="102D45BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC6D1A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25827,51 +25003,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13986610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10B8D558"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25940,51 +25116,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F37262A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91120316"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26053,51 +25229,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A47CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A88CA0DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26166,51 +25342,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21FD1139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B20ABF0A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26279,51 +25455,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AB75B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAF8C816"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26392,51 +25568,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32DF4770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5C25900"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26505,51 +25681,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BA85AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52B43CB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26618,51 +25794,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4B12CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B302DB92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26731,51 +25907,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FB95543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F722574"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26844,51 +26020,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40ED0FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6224858A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26957,51 +26133,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47166899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F447C68"/>
     <w:lvl w:ilvl="0" w:tplc="0464E6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27071,51 +26247,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4883021C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F4A25FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27184,51 +26360,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC5BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5545008"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27297,51 +26473,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5017492E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14BCBD6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27410,51 +26586,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51FB5E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A5C1858"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27523,51 +26699,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="594F7FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="028AA4C8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27636,51 +26812,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="687351B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8A06200"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27749,51 +26925,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="701C2BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF5EF0C8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27862,51 +27038,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71342E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC9409AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27975,51 +27151,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727D63BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FF6A91E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28088,51 +27264,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="735E2267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="013EE440"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28201,51 +27377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73612577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B227274"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28314,51 +27490,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="751A26BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93C6B26C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28427,51 +27603,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE0493C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DA21D18"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28540,51 +27716,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1765FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D8A7C50"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28654,146 +27830,149 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1342706450">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="775558521">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="665523464">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1807427781">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1681851250">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1466124667">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1473013573">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="555432561">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="524251072">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1134324189">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="646856317">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1494760441">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="551769084">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1503206104">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="599946681">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1303076364">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2100902726">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1047804445">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1601795805">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1090076708">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1331834899">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="503474188">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="740828497">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="775558521">
+  <w:num w:numId="24" w16cid:durableId="944381452">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1243762596">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1208686361">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1036004934">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="665523464">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="28" w16cid:durableId="1249388435">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1807427781">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="29" w16cid:durableId="538668917">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1681851250">
-[...14 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1134324189">
+  <w:num w:numId="30" w16cid:durableId="146362914">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="646856317">
-[...11 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="599946681">
+  <w:num w:numId="31" w16cid:durableId="1353411444">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -28821,89 +28000,91 @@
     <w:rsid w:val="000040A3"/>
     <w:rsid w:val="00004625"/>
     <w:rsid w:val="00004BCC"/>
     <w:rsid w:val="00005047"/>
     <w:rsid w:val="00005270"/>
     <w:rsid w:val="000052E8"/>
     <w:rsid w:val="00005698"/>
     <w:rsid w:val="00005825"/>
     <w:rsid w:val="00005A44"/>
     <w:rsid w:val="00005A83"/>
     <w:rsid w:val="00005E9E"/>
     <w:rsid w:val="00005FEF"/>
     <w:rsid w:val="00006018"/>
     <w:rsid w:val="00006066"/>
     <w:rsid w:val="0000617F"/>
     <w:rsid w:val="00006230"/>
     <w:rsid w:val="000065F8"/>
     <w:rsid w:val="000067C4"/>
     <w:rsid w:val="0000699F"/>
     <w:rsid w:val="00006A78"/>
     <w:rsid w:val="00006C2E"/>
     <w:rsid w:val="00006CEF"/>
     <w:rsid w:val="00006FE2"/>
     <w:rsid w:val="0000754D"/>
     <w:rsid w:val="0000757B"/>
+    <w:rsid w:val="00007704"/>
     <w:rsid w:val="00007984"/>
     <w:rsid w:val="00007BC5"/>
     <w:rsid w:val="00007FF8"/>
     <w:rsid w:val="00010221"/>
     <w:rsid w:val="00010388"/>
     <w:rsid w:val="0001042B"/>
     <w:rsid w:val="00010B6E"/>
     <w:rsid w:val="00010C0C"/>
     <w:rsid w:val="00010DEF"/>
     <w:rsid w:val="000117AC"/>
     <w:rsid w:val="000117C9"/>
     <w:rsid w:val="00011877"/>
     <w:rsid w:val="0001192A"/>
     <w:rsid w:val="00011AB0"/>
     <w:rsid w:val="00011B39"/>
     <w:rsid w:val="00011C96"/>
     <w:rsid w:val="0001244B"/>
     <w:rsid w:val="00012EFA"/>
     <w:rsid w:val="00012F32"/>
     <w:rsid w:val="000138EA"/>
     <w:rsid w:val="00013B2F"/>
     <w:rsid w:val="00013B41"/>
     <w:rsid w:val="00013FDF"/>
     <w:rsid w:val="0001412D"/>
     <w:rsid w:val="00014E46"/>
     <w:rsid w:val="0001527D"/>
     <w:rsid w:val="00015393"/>
     <w:rsid w:val="000153C9"/>
     <w:rsid w:val="000153D5"/>
     <w:rsid w:val="0001549F"/>
     <w:rsid w:val="0001564D"/>
     <w:rsid w:val="0001586A"/>
     <w:rsid w:val="00015B0F"/>
     <w:rsid w:val="00015CB4"/>
     <w:rsid w:val="000161CC"/>
     <w:rsid w:val="00016258"/>
     <w:rsid w:val="000164F8"/>
     <w:rsid w:val="000167E8"/>
     <w:rsid w:val="00016AE2"/>
+    <w:rsid w:val="00016F9E"/>
     <w:rsid w:val="0001700B"/>
     <w:rsid w:val="0001703A"/>
     <w:rsid w:val="000171E1"/>
     <w:rsid w:val="000173D2"/>
     <w:rsid w:val="000173F3"/>
     <w:rsid w:val="0001755B"/>
     <w:rsid w:val="00017BE7"/>
     <w:rsid w:val="00020558"/>
     <w:rsid w:val="00020565"/>
     <w:rsid w:val="000206FB"/>
     <w:rsid w:val="00020A6D"/>
     <w:rsid w:val="0002163C"/>
     <w:rsid w:val="0002192E"/>
     <w:rsid w:val="00021A07"/>
     <w:rsid w:val="00021CAD"/>
     <w:rsid w:val="00021F7A"/>
     <w:rsid w:val="00022463"/>
     <w:rsid w:val="00022573"/>
     <w:rsid w:val="00022615"/>
     <w:rsid w:val="000226CB"/>
     <w:rsid w:val="00022766"/>
     <w:rsid w:val="00022A5B"/>
     <w:rsid w:val="00022D79"/>
     <w:rsid w:val="00022FFC"/>
     <w:rsid w:val="00023489"/>
@@ -29191,112 +28372,115 @@
     <w:rsid w:val="000874A6"/>
     <w:rsid w:val="0008766F"/>
     <w:rsid w:val="000877F0"/>
     <w:rsid w:val="00087A0A"/>
     <w:rsid w:val="00087C7D"/>
     <w:rsid w:val="00087E42"/>
     <w:rsid w:val="00090310"/>
     <w:rsid w:val="00090B46"/>
     <w:rsid w:val="00090B66"/>
     <w:rsid w:val="00090DD0"/>
     <w:rsid w:val="0009104C"/>
     <w:rsid w:val="000916B0"/>
     <w:rsid w:val="000916BE"/>
     <w:rsid w:val="00091916"/>
     <w:rsid w:val="00091C38"/>
     <w:rsid w:val="00091DD8"/>
     <w:rsid w:val="00092368"/>
     <w:rsid w:val="000928CE"/>
     <w:rsid w:val="00092D01"/>
     <w:rsid w:val="0009315A"/>
     <w:rsid w:val="000933EB"/>
     <w:rsid w:val="000938A7"/>
     <w:rsid w:val="00093D17"/>
     <w:rsid w:val="00093E1F"/>
     <w:rsid w:val="000944B6"/>
+    <w:rsid w:val="000944E2"/>
     <w:rsid w:val="00094528"/>
     <w:rsid w:val="00094640"/>
     <w:rsid w:val="00094967"/>
     <w:rsid w:val="00094BA2"/>
     <w:rsid w:val="00094FB7"/>
     <w:rsid w:val="000953F2"/>
     <w:rsid w:val="0009582C"/>
     <w:rsid w:val="00095A0D"/>
     <w:rsid w:val="00095AD2"/>
     <w:rsid w:val="00095B43"/>
     <w:rsid w:val="00095EEA"/>
     <w:rsid w:val="0009688D"/>
     <w:rsid w:val="00096963"/>
+    <w:rsid w:val="000969DC"/>
     <w:rsid w:val="00096D31"/>
     <w:rsid w:val="00097109"/>
     <w:rsid w:val="00097D1C"/>
     <w:rsid w:val="00097DAF"/>
     <w:rsid w:val="00097DD8"/>
     <w:rsid w:val="000A09A6"/>
     <w:rsid w:val="000A0BA0"/>
     <w:rsid w:val="000A0C38"/>
     <w:rsid w:val="000A0DC3"/>
     <w:rsid w:val="000A1086"/>
     <w:rsid w:val="000A10C8"/>
     <w:rsid w:val="000A1400"/>
     <w:rsid w:val="000A1579"/>
     <w:rsid w:val="000A185F"/>
     <w:rsid w:val="000A1CC0"/>
     <w:rsid w:val="000A201D"/>
     <w:rsid w:val="000A21B6"/>
     <w:rsid w:val="000A272D"/>
     <w:rsid w:val="000A2E25"/>
     <w:rsid w:val="000A3002"/>
     <w:rsid w:val="000A3955"/>
     <w:rsid w:val="000A3C0C"/>
     <w:rsid w:val="000A3D7A"/>
     <w:rsid w:val="000A40F2"/>
     <w:rsid w:val="000A4132"/>
     <w:rsid w:val="000A43D9"/>
     <w:rsid w:val="000A51D5"/>
     <w:rsid w:val="000A524D"/>
     <w:rsid w:val="000A5342"/>
     <w:rsid w:val="000A5369"/>
     <w:rsid w:val="000A5446"/>
     <w:rsid w:val="000A561D"/>
     <w:rsid w:val="000A5751"/>
     <w:rsid w:val="000A580F"/>
     <w:rsid w:val="000A5A87"/>
     <w:rsid w:val="000A5CC1"/>
     <w:rsid w:val="000A5D00"/>
     <w:rsid w:val="000A5E42"/>
     <w:rsid w:val="000A5FCE"/>
     <w:rsid w:val="000A60BB"/>
     <w:rsid w:val="000A627E"/>
     <w:rsid w:val="000A62D1"/>
     <w:rsid w:val="000A65B6"/>
     <w:rsid w:val="000A6755"/>
     <w:rsid w:val="000A6CD0"/>
     <w:rsid w:val="000A7591"/>
     <w:rsid w:val="000A7702"/>
     <w:rsid w:val="000A77C1"/>
     <w:rsid w:val="000A7A19"/>
+    <w:rsid w:val="000A7E0E"/>
     <w:rsid w:val="000A7EE1"/>
     <w:rsid w:val="000B0098"/>
     <w:rsid w:val="000B0B7A"/>
     <w:rsid w:val="000B0F1A"/>
     <w:rsid w:val="000B11EC"/>
     <w:rsid w:val="000B1314"/>
     <w:rsid w:val="000B16C0"/>
     <w:rsid w:val="000B1726"/>
     <w:rsid w:val="000B197B"/>
     <w:rsid w:val="000B197E"/>
     <w:rsid w:val="000B1F1A"/>
     <w:rsid w:val="000B1F29"/>
     <w:rsid w:val="000B21C1"/>
     <w:rsid w:val="000B2AD6"/>
     <w:rsid w:val="000B2E68"/>
     <w:rsid w:val="000B3501"/>
     <w:rsid w:val="000B3622"/>
     <w:rsid w:val="000B3DD5"/>
     <w:rsid w:val="000B44EA"/>
     <w:rsid w:val="000B48E9"/>
     <w:rsid w:val="000B494D"/>
     <w:rsid w:val="000B49E9"/>
     <w:rsid w:val="000B4AB9"/>
     <w:rsid w:val="000B4B2C"/>
     <w:rsid w:val="000B4B8F"/>
@@ -29309,142 +28493,146 @@
     <w:rsid w:val="000B56E8"/>
     <w:rsid w:val="000B5972"/>
     <w:rsid w:val="000B5A50"/>
     <w:rsid w:val="000B5DBD"/>
     <w:rsid w:val="000B6167"/>
     <w:rsid w:val="000B634E"/>
     <w:rsid w:val="000B6368"/>
     <w:rsid w:val="000B6743"/>
     <w:rsid w:val="000B68C9"/>
     <w:rsid w:val="000B6AF5"/>
     <w:rsid w:val="000B6AFB"/>
     <w:rsid w:val="000B6BAB"/>
     <w:rsid w:val="000B6CE3"/>
     <w:rsid w:val="000B6FCA"/>
     <w:rsid w:val="000B7395"/>
     <w:rsid w:val="000B7D52"/>
     <w:rsid w:val="000B7ED4"/>
     <w:rsid w:val="000B7F6F"/>
     <w:rsid w:val="000B7FF0"/>
     <w:rsid w:val="000C02D8"/>
     <w:rsid w:val="000C040D"/>
     <w:rsid w:val="000C0949"/>
     <w:rsid w:val="000C0A92"/>
     <w:rsid w:val="000C0C5A"/>
     <w:rsid w:val="000C0C6D"/>
+    <w:rsid w:val="000C1276"/>
     <w:rsid w:val="000C1A9D"/>
     <w:rsid w:val="000C1F74"/>
     <w:rsid w:val="000C29B4"/>
     <w:rsid w:val="000C2FC3"/>
     <w:rsid w:val="000C3059"/>
     <w:rsid w:val="000C3265"/>
     <w:rsid w:val="000C32D1"/>
     <w:rsid w:val="000C334F"/>
     <w:rsid w:val="000C34DF"/>
     <w:rsid w:val="000C352F"/>
     <w:rsid w:val="000C389B"/>
     <w:rsid w:val="000C3A5B"/>
     <w:rsid w:val="000C3DE0"/>
     <w:rsid w:val="000C45E6"/>
     <w:rsid w:val="000C498C"/>
     <w:rsid w:val="000C4CBC"/>
     <w:rsid w:val="000C50DE"/>
     <w:rsid w:val="000C5150"/>
     <w:rsid w:val="000C5508"/>
     <w:rsid w:val="000C58E6"/>
     <w:rsid w:val="000C58FD"/>
     <w:rsid w:val="000C60FD"/>
     <w:rsid w:val="000C6121"/>
     <w:rsid w:val="000C6401"/>
     <w:rsid w:val="000C6456"/>
     <w:rsid w:val="000C7080"/>
     <w:rsid w:val="000C70A0"/>
     <w:rsid w:val="000C7131"/>
     <w:rsid w:val="000C715B"/>
     <w:rsid w:val="000C719A"/>
     <w:rsid w:val="000C71DE"/>
     <w:rsid w:val="000C78B3"/>
     <w:rsid w:val="000C7A40"/>
     <w:rsid w:val="000D01FC"/>
     <w:rsid w:val="000D02F7"/>
     <w:rsid w:val="000D068E"/>
     <w:rsid w:val="000D0AB2"/>
     <w:rsid w:val="000D0AFB"/>
     <w:rsid w:val="000D0B17"/>
     <w:rsid w:val="000D0C83"/>
     <w:rsid w:val="000D11D7"/>
     <w:rsid w:val="000D12F6"/>
     <w:rsid w:val="000D1369"/>
     <w:rsid w:val="000D20A6"/>
     <w:rsid w:val="000D241A"/>
     <w:rsid w:val="000D266E"/>
     <w:rsid w:val="000D29A2"/>
     <w:rsid w:val="000D2BF1"/>
+    <w:rsid w:val="000D2E03"/>
     <w:rsid w:val="000D2F1E"/>
     <w:rsid w:val="000D308C"/>
     <w:rsid w:val="000D34E6"/>
     <w:rsid w:val="000D34F9"/>
     <w:rsid w:val="000D3F6F"/>
     <w:rsid w:val="000D3F9B"/>
     <w:rsid w:val="000D4505"/>
     <w:rsid w:val="000D4BBE"/>
     <w:rsid w:val="000D4C8D"/>
     <w:rsid w:val="000D4D41"/>
     <w:rsid w:val="000D4EE4"/>
     <w:rsid w:val="000D5182"/>
     <w:rsid w:val="000D5293"/>
     <w:rsid w:val="000D556A"/>
     <w:rsid w:val="000D572C"/>
     <w:rsid w:val="000D5A11"/>
     <w:rsid w:val="000D5B53"/>
     <w:rsid w:val="000D5C83"/>
     <w:rsid w:val="000D5CBC"/>
     <w:rsid w:val="000D5D25"/>
     <w:rsid w:val="000D5D6F"/>
     <w:rsid w:val="000D5EB5"/>
     <w:rsid w:val="000D6840"/>
     <w:rsid w:val="000D724A"/>
     <w:rsid w:val="000D728B"/>
     <w:rsid w:val="000D73A7"/>
     <w:rsid w:val="000D7BC7"/>
     <w:rsid w:val="000D7C5A"/>
     <w:rsid w:val="000E045D"/>
     <w:rsid w:val="000E0E82"/>
     <w:rsid w:val="000E115F"/>
     <w:rsid w:val="000E12E5"/>
     <w:rsid w:val="000E16F3"/>
     <w:rsid w:val="000E178B"/>
     <w:rsid w:val="000E17E1"/>
     <w:rsid w:val="000E1831"/>
     <w:rsid w:val="000E1857"/>
     <w:rsid w:val="000E1861"/>
     <w:rsid w:val="000E19C6"/>
+    <w:rsid w:val="000E1CFE"/>
     <w:rsid w:val="000E20E5"/>
     <w:rsid w:val="000E2960"/>
     <w:rsid w:val="000E29E8"/>
     <w:rsid w:val="000E2CC8"/>
     <w:rsid w:val="000E3106"/>
+    <w:rsid w:val="000E328B"/>
     <w:rsid w:val="000E3384"/>
     <w:rsid w:val="000E36F1"/>
     <w:rsid w:val="000E39AD"/>
     <w:rsid w:val="000E3B21"/>
     <w:rsid w:val="000E3E3D"/>
     <w:rsid w:val="000E3E42"/>
     <w:rsid w:val="000E3E5E"/>
     <w:rsid w:val="000E4318"/>
     <w:rsid w:val="000E4825"/>
     <w:rsid w:val="000E4E41"/>
     <w:rsid w:val="000E4F1C"/>
     <w:rsid w:val="000E5136"/>
     <w:rsid w:val="000E52F8"/>
     <w:rsid w:val="000E53BD"/>
     <w:rsid w:val="000E5436"/>
     <w:rsid w:val="000E59D6"/>
     <w:rsid w:val="000E6E73"/>
     <w:rsid w:val="000E708E"/>
     <w:rsid w:val="000E70E1"/>
     <w:rsid w:val="000E7455"/>
     <w:rsid w:val="000E778E"/>
     <w:rsid w:val="000E77FA"/>
     <w:rsid w:val="000E780A"/>
     <w:rsid w:val="000E781F"/>
     <w:rsid w:val="000E79CE"/>
@@ -29507,63 +28695,66 @@
     <w:rsid w:val="001039D1"/>
     <w:rsid w:val="00103D4B"/>
     <w:rsid w:val="0010406A"/>
     <w:rsid w:val="00104094"/>
     <w:rsid w:val="001042C1"/>
     <w:rsid w:val="00104434"/>
     <w:rsid w:val="001047B3"/>
     <w:rsid w:val="00104ABE"/>
     <w:rsid w:val="00104CC4"/>
     <w:rsid w:val="00105176"/>
     <w:rsid w:val="0010519E"/>
     <w:rsid w:val="001051B3"/>
     <w:rsid w:val="00105285"/>
     <w:rsid w:val="001052D0"/>
     <w:rsid w:val="001054BC"/>
     <w:rsid w:val="001056F4"/>
     <w:rsid w:val="00105A78"/>
     <w:rsid w:val="00105AB0"/>
     <w:rsid w:val="00105BB8"/>
     <w:rsid w:val="00106AF3"/>
     <w:rsid w:val="00106D90"/>
     <w:rsid w:val="00106DE8"/>
     <w:rsid w:val="00107147"/>
     <w:rsid w:val="00107AD8"/>
     <w:rsid w:val="00107DEC"/>
+    <w:rsid w:val="00107E9D"/>
     <w:rsid w:val="001101AE"/>
     <w:rsid w:val="0011030A"/>
     <w:rsid w:val="001106AD"/>
     <w:rsid w:val="00110890"/>
     <w:rsid w:val="00111111"/>
+    <w:rsid w:val="00111191"/>
     <w:rsid w:val="00111701"/>
     <w:rsid w:val="00111D4D"/>
     <w:rsid w:val="00111D9C"/>
     <w:rsid w:val="00112042"/>
     <w:rsid w:val="00112408"/>
     <w:rsid w:val="00112A4E"/>
     <w:rsid w:val="00112ECE"/>
     <w:rsid w:val="00112F64"/>
+    <w:rsid w:val="00113354"/>
     <w:rsid w:val="001134C2"/>
     <w:rsid w:val="0011390A"/>
     <w:rsid w:val="00113C47"/>
     <w:rsid w:val="00113DEC"/>
     <w:rsid w:val="00113FF2"/>
     <w:rsid w:val="00114012"/>
     <w:rsid w:val="001143BC"/>
     <w:rsid w:val="00114470"/>
     <w:rsid w:val="00114680"/>
     <w:rsid w:val="00114759"/>
     <w:rsid w:val="00114902"/>
     <w:rsid w:val="0011530E"/>
     <w:rsid w:val="001153B5"/>
     <w:rsid w:val="001154DD"/>
     <w:rsid w:val="00115757"/>
     <w:rsid w:val="001157D6"/>
     <w:rsid w:val="00115E67"/>
     <w:rsid w:val="00115FCB"/>
     <w:rsid w:val="00116064"/>
     <w:rsid w:val="00116114"/>
     <w:rsid w:val="00116253"/>
     <w:rsid w:val="0011659F"/>
     <w:rsid w:val="00116987"/>
     <w:rsid w:val="00116FAF"/>
     <w:rsid w:val="00117479"/>
@@ -29699,50 +28890,51 @@
     <w:rsid w:val="00145D1C"/>
     <w:rsid w:val="00145DA9"/>
     <w:rsid w:val="00145EB9"/>
     <w:rsid w:val="0014640F"/>
     <w:rsid w:val="0014650F"/>
     <w:rsid w:val="00146746"/>
     <w:rsid w:val="00146792"/>
     <w:rsid w:val="00146A5A"/>
     <w:rsid w:val="00146E29"/>
     <w:rsid w:val="001470F6"/>
     <w:rsid w:val="001472B8"/>
     <w:rsid w:val="00147A7B"/>
     <w:rsid w:val="00147D44"/>
     <w:rsid w:val="00147E34"/>
     <w:rsid w:val="001505F4"/>
     <w:rsid w:val="00150E9B"/>
     <w:rsid w:val="00151001"/>
     <w:rsid w:val="00151603"/>
     <w:rsid w:val="001518FE"/>
     <w:rsid w:val="00151A90"/>
     <w:rsid w:val="00151B54"/>
     <w:rsid w:val="00152366"/>
     <w:rsid w:val="00152456"/>
     <w:rsid w:val="00152CF3"/>
     <w:rsid w:val="00152DAB"/>
+    <w:rsid w:val="00152E4A"/>
     <w:rsid w:val="00152F37"/>
     <w:rsid w:val="001530FC"/>
     <w:rsid w:val="00153705"/>
     <w:rsid w:val="00153F7F"/>
     <w:rsid w:val="00154133"/>
     <w:rsid w:val="0015496C"/>
     <w:rsid w:val="00154A51"/>
     <w:rsid w:val="00154ED3"/>
     <w:rsid w:val="0015514F"/>
     <w:rsid w:val="001553BA"/>
     <w:rsid w:val="0015574E"/>
     <w:rsid w:val="001557D2"/>
     <w:rsid w:val="00155A14"/>
     <w:rsid w:val="00155FD4"/>
     <w:rsid w:val="0015602C"/>
     <w:rsid w:val="001560A4"/>
     <w:rsid w:val="00156184"/>
     <w:rsid w:val="001562BE"/>
     <w:rsid w:val="00156A64"/>
     <w:rsid w:val="00156D13"/>
     <w:rsid w:val="00156F6B"/>
     <w:rsid w:val="00156FEB"/>
     <w:rsid w:val="00157106"/>
     <w:rsid w:val="00157A59"/>
     <w:rsid w:val="00160156"/>
@@ -29789,102 +28981,105 @@
     <w:rsid w:val="00170625"/>
     <w:rsid w:val="00170CF5"/>
     <w:rsid w:val="00170E2C"/>
     <w:rsid w:val="00170F0F"/>
     <w:rsid w:val="00171183"/>
     <w:rsid w:val="001716FD"/>
     <w:rsid w:val="0017184A"/>
     <w:rsid w:val="001718AF"/>
     <w:rsid w:val="001719C2"/>
     <w:rsid w:val="00171B5D"/>
     <w:rsid w:val="00171DCA"/>
     <w:rsid w:val="00171FC5"/>
     <w:rsid w:val="00172120"/>
     <w:rsid w:val="001726B7"/>
     <w:rsid w:val="001728C7"/>
     <w:rsid w:val="00172AD6"/>
     <w:rsid w:val="00172E63"/>
     <w:rsid w:val="00173139"/>
     <w:rsid w:val="00173320"/>
     <w:rsid w:val="0017341C"/>
     <w:rsid w:val="00173432"/>
     <w:rsid w:val="001736D5"/>
     <w:rsid w:val="00173A40"/>
     <w:rsid w:val="00173C28"/>
     <w:rsid w:val="00173C5B"/>
+    <w:rsid w:val="00173CC6"/>
     <w:rsid w:val="00174009"/>
     <w:rsid w:val="00174190"/>
     <w:rsid w:val="001743B5"/>
     <w:rsid w:val="001743E6"/>
     <w:rsid w:val="00174579"/>
     <w:rsid w:val="001745E4"/>
     <w:rsid w:val="00174BD6"/>
     <w:rsid w:val="00174E2E"/>
     <w:rsid w:val="00174E6A"/>
     <w:rsid w:val="00175085"/>
     <w:rsid w:val="00175318"/>
     <w:rsid w:val="0017570B"/>
     <w:rsid w:val="00175BAC"/>
     <w:rsid w:val="00175D70"/>
     <w:rsid w:val="00175DC7"/>
     <w:rsid w:val="001760B3"/>
     <w:rsid w:val="0017620F"/>
     <w:rsid w:val="00176881"/>
     <w:rsid w:val="00176BBB"/>
     <w:rsid w:val="00176C1C"/>
     <w:rsid w:val="00176F6E"/>
     <w:rsid w:val="00177465"/>
     <w:rsid w:val="001775F9"/>
     <w:rsid w:val="00177A3C"/>
     <w:rsid w:val="00177C54"/>
     <w:rsid w:val="00180480"/>
     <w:rsid w:val="0018055F"/>
     <w:rsid w:val="00180622"/>
     <w:rsid w:val="00180B57"/>
     <w:rsid w:val="00180FC8"/>
     <w:rsid w:val="001810AC"/>
     <w:rsid w:val="00181431"/>
     <w:rsid w:val="00181596"/>
+    <w:rsid w:val="00181697"/>
     <w:rsid w:val="00181797"/>
     <w:rsid w:val="001818AD"/>
     <w:rsid w:val="00182550"/>
     <w:rsid w:val="001828F3"/>
     <w:rsid w:val="00182BB6"/>
     <w:rsid w:val="00182F18"/>
     <w:rsid w:val="00182F98"/>
     <w:rsid w:val="00183033"/>
     <w:rsid w:val="00183308"/>
     <w:rsid w:val="00183559"/>
     <w:rsid w:val="00183835"/>
     <w:rsid w:val="00183A22"/>
     <w:rsid w:val="00183B8F"/>
     <w:rsid w:val="00183BFC"/>
     <w:rsid w:val="00183E0A"/>
     <w:rsid w:val="00183FD0"/>
     <w:rsid w:val="00184407"/>
     <w:rsid w:val="00184464"/>
     <w:rsid w:val="001844DA"/>
+    <w:rsid w:val="001844FD"/>
     <w:rsid w:val="001847E2"/>
     <w:rsid w:val="00184A22"/>
     <w:rsid w:val="00184F55"/>
     <w:rsid w:val="001852DD"/>
     <w:rsid w:val="001857D6"/>
     <w:rsid w:val="00185BB1"/>
     <w:rsid w:val="001866C0"/>
     <w:rsid w:val="00186909"/>
     <w:rsid w:val="0018719B"/>
     <w:rsid w:val="001874BE"/>
     <w:rsid w:val="00187A7D"/>
     <w:rsid w:val="00190586"/>
     <w:rsid w:val="00190A8B"/>
     <w:rsid w:val="00190C2F"/>
     <w:rsid w:val="00190C39"/>
     <w:rsid w:val="00191194"/>
     <w:rsid w:val="00191212"/>
     <w:rsid w:val="001912C4"/>
     <w:rsid w:val="00191855"/>
     <w:rsid w:val="00191931"/>
     <w:rsid w:val="00191DB0"/>
     <w:rsid w:val="0019223E"/>
     <w:rsid w:val="00192260"/>
     <w:rsid w:val="0019227D"/>
     <w:rsid w:val="00192352"/>
@@ -29911,127 +29106,134 @@
     <w:rsid w:val="00194E87"/>
     <w:rsid w:val="00194EA8"/>
     <w:rsid w:val="0019541F"/>
     <w:rsid w:val="001958F9"/>
     <w:rsid w:val="00195E13"/>
     <w:rsid w:val="00195FDD"/>
     <w:rsid w:val="00196454"/>
     <w:rsid w:val="00196F34"/>
     <w:rsid w:val="0019711E"/>
     <w:rsid w:val="00197209"/>
     <w:rsid w:val="00197924"/>
     <w:rsid w:val="00197A71"/>
     <w:rsid w:val="00197B43"/>
     <w:rsid w:val="00197BF2"/>
     <w:rsid w:val="00197DB1"/>
     <w:rsid w:val="00197FB9"/>
     <w:rsid w:val="001A0340"/>
     <w:rsid w:val="001A04AE"/>
     <w:rsid w:val="001A04E6"/>
     <w:rsid w:val="001A075A"/>
     <w:rsid w:val="001A0824"/>
     <w:rsid w:val="001A0914"/>
     <w:rsid w:val="001A0968"/>
     <w:rsid w:val="001A0C08"/>
     <w:rsid w:val="001A0C2D"/>
+    <w:rsid w:val="001A0CE0"/>
+    <w:rsid w:val="001A0EFE"/>
     <w:rsid w:val="001A1110"/>
     <w:rsid w:val="001A1176"/>
     <w:rsid w:val="001A140A"/>
     <w:rsid w:val="001A17C2"/>
     <w:rsid w:val="001A2412"/>
     <w:rsid w:val="001A26CE"/>
     <w:rsid w:val="001A2A1D"/>
     <w:rsid w:val="001A3004"/>
     <w:rsid w:val="001A3195"/>
     <w:rsid w:val="001A374E"/>
     <w:rsid w:val="001A3755"/>
     <w:rsid w:val="001A3C29"/>
     <w:rsid w:val="001A3CF1"/>
     <w:rsid w:val="001A3FEF"/>
     <w:rsid w:val="001A4613"/>
     <w:rsid w:val="001A4B03"/>
     <w:rsid w:val="001A4BC5"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A570A"/>
     <w:rsid w:val="001A57D1"/>
     <w:rsid w:val="001A5F15"/>
     <w:rsid w:val="001A5F55"/>
     <w:rsid w:val="001A5F69"/>
     <w:rsid w:val="001A62D3"/>
     <w:rsid w:val="001A62D6"/>
     <w:rsid w:val="001A63E8"/>
     <w:rsid w:val="001A6641"/>
     <w:rsid w:val="001A66CB"/>
     <w:rsid w:val="001A67BD"/>
     <w:rsid w:val="001A6918"/>
+    <w:rsid w:val="001A6D28"/>
     <w:rsid w:val="001A706B"/>
     <w:rsid w:val="001A718D"/>
     <w:rsid w:val="001A71F7"/>
     <w:rsid w:val="001A7557"/>
     <w:rsid w:val="001A7657"/>
     <w:rsid w:val="001A7AEE"/>
     <w:rsid w:val="001A7EBD"/>
     <w:rsid w:val="001B0235"/>
     <w:rsid w:val="001B057C"/>
     <w:rsid w:val="001B0934"/>
     <w:rsid w:val="001B0984"/>
     <w:rsid w:val="001B09A8"/>
     <w:rsid w:val="001B09F4"/>
     <w:rsid w:val="001B0A19"/>
     <w:rsid w:val="001B0B1E"/>
+    <w:rsid w:val="001B0D8C"/>
     <w:rsid w:val="001B0E74"/>
     <w:rsid w:val="001B0F2F"/>
     <w:rsid w:val="001B1BE1"/>
+    <w:rsid w:val="001B1C55"/>
     <w:rsid w:val="001B1CAC"/>
     <w:rsid w:val="001B1DC9"/>
     <w:rsid w:val="001B2054"/>
     <w:rsid w:val="001B2300"/>
     <w:rsid w:val="001B2363"/>
     <w:rsid w:val="001B2381"/>
     <w:rsid w:val="001B2482"/>
     <w:rsid w:val="001B271F"/>
+    <w:rsid w:val="001B285E"/>
     <w:rsid w:val="001B29B4"/>
     <w:rsid w:val="001B2B5B"/>
     <w:rsid w:val="001B2C58"/>
     <w:rsid w:val="001B3240"/>
     <w:rsid w:val="001B32D0"/>
     <w:rsid w:val="001B3847"/>
     <w:rsid w:val="001B3AD5"/>
     <w:rsid w:val="001B3CAB"/>
     <w:rsid w:val="001B3E05"/>
     <w:rsid w:val="001B3FA0"/>
     <w:rsid w:val="001B4086"/>
     <w:rsid w:val="001B46C5"/>
     <w:rsid w:val="001B4726"/>
     <w:rsid w:val="001B49FA"/>
     <w:rsid w:val="001B4CDE"/>
     <w:rsid w:val="001B4FAE"/>
     <w:rsid w:val="001B4FD2"/>
     <w:rsid w:val="001B545D"/>
     <w:rsid w:val="001B5530"/>
     <w:rsid w:val="001B59F9"/>
     <w:rsid w:val="001B5D33"/>
+    <w:rsid w:val="001B5DEC"/>
     <w:rsid w:val="001B601F"/>
     <w:rsid w:val="001B6742"/>
     <w:rsid w:val="001B67A2"/>
     <w:rsid w:val="001B686F"/>
     <w:rsid w:val="001B7125"/>
     <w:rsid w:val="001B7314"/>
     <w:rsid w:val="001B79F4"/>
     <w:rsid w:val="001B7CD9"/>
     <w:rsid w:val="001C002D"/>
     <w:rsid w:val="001C0032"/>
     <w:rsid w:val="001C05ED"/>
     <w:rsid w:val="001C06BA"/>
     <w:rsid w:val="001C0B90"/>
     <w:rsid w:val="001C0C69"/>
     <w:rsid w:val="001C1083"/>
     <w:rsid w:val="001C138A"/>
     <w:rsid w:val="001C1735"/>
     <w:rsid w:val="001C1966"/>
     <w:rsid w:val="001C1A19"/>
     <w:rsid w:val="001C2019"/>
     <w:rsid w:val="001C226E"/>
     <w:rsid w:val="001C25BA"/>
     <w:rsid w:val="001C2F9C"/>
     <w:rsid w:val="001C3079"/>
     <w:rsid w:val="001C308F"/>
@@ -30053,50 +29255,51 @@
     <w:rsid w:val="001C505E"/>
     <w:rsid w:val="001C5441"/>
     <w:rsid w:val="001C54AD"/>
     <w:rsid w:val="001C57AD"/>
     <w:rsid w:val="001C5821"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C5DB6"/>
     <w:rsid w:val="001C612A"/>
     <w:rsid w:val="001C61CE"/>
     <w:rsid w:val="001C6AC1"/>
     <w:rsid w:val="001C6B8D"/>
     <w:rsid w:val="001C6F10"/>
     <w:rsid w:val="001C7096"/>
     <w:rsid w:val="001C77E9"/>
     <w:rsid w:val="001C78B0"/>
     <w:rsid w:val="001C7A01"/>
     <w:rsid w:val="001C7D3D"/>
     <w:rsid w:val="001C7EB8"/>
     <w:rsid w:val="001D02BA"/>
     <w:rsid w:val="001D0856"/>
     <w:rsid w:val="001D08F1"/>
     <w:rsid w:val="001D0C69"/>
     <w:rsid w:val="001D0C74"/>
     <w:rsid w:val="001D0E01"/>
     <w:rsid w:val="001D14F4"/>
+    <w:rsid w:val="001D1960"/>
     <w:rsid w:val="001D1B88"/>
     <w:rsid w:val="001D1CF7"/>
     <w:rsid w:val="001D2048"/>
     <w:rsid w:val="001D216E"/>
     <w:rsid w:val="001D2228"/>
     <w:rsid w:val="001D247F"/>
     <w:rsid w:val="001D24C6"/>
     <w:rsid w:val="001D27B2"/>
     <w:rsid w:val="001D2C82"/>
     <w:rsid w:val="001D2D79"/>
     <w:rsid w:val="001D328F"/>
     <w:rsid w:val="001D37AB"/>
     <w:rsid w:val="001D3978"/>
     <w:rsid w:val="001D3D0D"/>
     <w:rsid w:val="001D3E27"/>
     <w:rsid w:val="001D4067"/>
     <w:rsid w:val="001D4229"/>
     <w:rsid w:val="001D43D0"/>
     <w:rsid w:val="001D4698"/>
     <w:rsid w:val="001D490B"/>
     <w:rsid w:val="001D4A58"/>
     <w:rsid w:val="001D4CC9"/>
     <w:rsid w:val="001D500A"/>
     <w:rsid w:val="001D5013"/>
     <w:rsid w:val="001D50E0"/>
@@ -30218,50 +29421,51 @@
     <w:rsid w:val="0020326A"/>
     <w:rsid w:val="00203346"/>
     <w:rsid w:val="00203427"/>
     <w:rsid w:val="00203584"/>
     <w:rsid w:val="002036AB"/>
     <w:rsid w:val="00203F78"/>
     <w:rsid w:val="00203FB5"/>
     <w:rsid w:val="00204570"/>
     <w:rsid w:val="0020461D"/>
     <w:rsid w:val="002047D6"/>
     <w:rsid w:val="00204AE0"/>
     <w:rsid w:val="00204B9E"/>
     <w:rsid w:val="00204C77"/>
     <w:rsid w:val="00204DD1"/>
     <w:rsid w:val="002051B7"/>
     <w:rsid w:val="00205299"/>
     <w:rsid w:val="00205A14"/>
     <w:rsid w:val="00205E03"/>
     <w:rsid w:val="00205FB8"/>
     <w:rsid w:val="0020650D"/>
     <w:rsid w:val="002065E6"/>
     <w:rsid w:val="00206994"/>
     <w:rsid w:val="00206E66"/>
     <w:rsid w:val="00206F76"/>
     <w:rsid w:val="00207334"/>
+    <w:rsid w:val="002074E5"/>
     <w:rsid w:val="00207726"/>
     <w:rsid w:val="00207BC3"/>
     <w:rsid w:val="0021008E"/>
     <w:rsid w:val="00210175"/>
     <w:rsid w:val="002102C5"/>
     <w:rsid w:val="00210355"/>
     <w:rsid w:val="00210D74"/>
     <w:rsid w:val="00210E30"/>
     <w:rsid w:val="00210E5B"/>
     <w:rsid w:val="0021178D"/>
     <w:rsid w:val="00211A4C"/>
     <w:rsid w:val="00211D50"/>
     <w:rsid w:val="00211F72"/>
     <w:rsid w:val="00212465"/>
     <w:rsid w:val="00212525"/>
     <w:rsid w:val="002125F9"/>
     <w:rsid w:val="002126B4"/>
     <w:rsid w:val="00212CBF"/>
     <w:rsid w:val="0021311D"/>
     <w:rsid w:val="002138AF"/>
     <w:rsid w:val="00213AA8"/>
     <w:rsid w:val="00213C60"/>
     <w:rsid w:val="00213EFF"/>
     <w:rsid w:val="002141DE"/>
     <w:rsid w:val="00214320"/>
@@ -30281,51 +29485,50 @@
     <w:rsid w:val="00215C39"/>
     <w:rsid w:val="00216080"/>
     <w:rsid w:val="002160A7"/>
     <w:rsid w:val="002160AD"/>
     <w:rsid w:val="0021619B"/>
     <w:rsid w:val="00216350"/>
     <w:rsid w:val="0021676B"/>
     <w:rsid w:val="0021691B"/>
     <w:rsid w:val="0021699A"/>
     <w:rsid w:val="002169F7"/>
     <w:rsid w:val="00216E93"/>
     <w:rsid w:val="00217529"/>
     <w:rsid w:val="00217D4F"/>
     <w:rsid w:val="0022004E"/>
     <w:rsid w:val="00220170"/>
     <w:rsid w:val="00220ADD"/>
     <w:rsid w:val="00220C33"/>
     <w:rsid w:val="00220D9A"/>
     <w:rsid w:val="0022100A"/>
     <w:rsid w:val="00221352"/>
     <w:rsid w:val="00221D0F"/>
     <w:rsid w:val="00221EB3"/>
     <w:rsid w:val="00221ED4"/>
     <w:rsid w:val="0022231E"/>
     <w:rsid w:val="00222347"/>
-    <w:rsid w:val="00222352"/>
     <w:rsid w:val="00222AC4"/>
     <w:rsid w:val="00223165"/>
     <w:rsid w:val="00223F13"/>
     <w:rsid w:val="00224687"/>
     <w:rsid w:val="0022487B"/>
     <w:rsid w:val="0022532A"/>
     <w:rsid w:val="002257D9"/>
     <w:rsid w:val="0022599E"/>
     <w:rsid w:val="00225A50"/>
     <w:rsid w:val="00225FB7"/>
     <w:rsid w:val="00226480"/>
     <w:rsid w:val="00226733"/>
     <w:rsid w:val="00226737"/>
     <w:rsid w:val="00226954"/>
     <w:rsid w:val="00226A67"/>
     <w:rsid w:val="00226C3E"/>
     <w:rsid w:val="00227072"/>
     <w:rsid w:val="002271A5"/>
     <w:rsid w:val="0022722A"/>
     <w:rsid w:val="0022740B"/>
     <w:rsid w:val="00227458"/>
     <w:rsid w:val="0022766A"/>
     <w:rsid w:val="00227F18"/>
     <w:rsid w:val="00230166"/>
     <w:rsid w:val="00230607"/>
@@ -30521,119 +29724,122 @@
     <w:rsid w:val="00274993"/>
     <w:rsid w:val="00274A9E"/>
     <w:rsid w:val="00274B09"/>
     <w:rsid w:val="00275345"/>
     <w:rsid w:val="002758B0"/>
     <w:rsid w:val="002758F5"/>
     <w:rsid w:val="002759BD"/>
     <w:rsid w:val="0027622D"/>
     <w:rsid w:val="00276847"/>
     <w:rsid w:val="002769BA"/>
     <w:rsid w:val="00276B97"/>
     <w:rsid w:val="00276DAA"/>
     <w:rsid w:val="00276EA3"/>
     <w:rsid w:val="0027740C"/>
     <w:rsid w:val="00277467"/>
     <w:rsid w:val="0027751A"/>
     <w:rsid w:val="002778D1"/>
     <w:rsid w:val="00280044"/>
     <w:rsid w:val="00280066"/>
     <w:rsid w:val="0028013C"/>
     <w:rsid w:val="00280269"/>
     <w:rsid w:val="0028033C"/>
     <w:rsid w:val="00280782"/>
     <w:rsid w:val="002809BE"/>
     <w:rsid w:val="00280A75"/>
+    <w:rsid w:val="00280CD2"/>
     <w:rsid w:val="00280F08"/>
     <w:rsid w:val="00281A95"/>
     <w:rsid w:val="00281C20"/>
     <w:rsid w:val="002822F7"/>
     <w:rsid w:val="00282301"/>
     <w:rsid w:val="002823A7"/>
     <w:rsid w:val="00282486"/>
     <w:rsid w:val="00282499"/>
     <w:rsid w:val="0028268C"/>
     <w:rsid w:val="00282A6B"/>
     <w:rsid w:val="00282B4B"/>
     <w:rsid w:val="00282C29"/>
     <w:rsid w:val="00282D79"/>
     <w:rsid w:val="002830DA"/>
     <w:rsid w:val="00283606"/>
     <w:rsid w:val="0028365D"/>
     <w:rsid w:val="002839B8"/>
     <w:rsid w:val="00283A2C"/>
     <w:rsid w:val="00283D85"/>
     <w:rsid w:val="00283E5A"/>
     <w:rsid w:val="00283E88"/>
     <w:rsid w:val="00283FB2"/>
     <w:rsid w:val="002840EB"/>
     <w:rsid w:val="00284240"/>
     <w:rsid w:val="002842A6"/>
     <w:rsid w:val="0028438E"/>
     <w:rsid w:val="00284A7B"/>
     <w:rsid w:val="00284D30"/>
     <w:rsid w:val="002854BE"/>
     <w:rsid w:val="002855DA"/>
     <w:rsid w:val="00285AE8"/>
     <w:rsid w:val="002863A5"/>
     <w:rsid w:val="002864F9"/>
     <w:rsid w:val="002866DF"/>
     <w:rsid w:val="0028693F"/>
     <w:rsid w:val="002869FB"/>
     <w:rsid w:val="0028729B"/>
     <w:rsid w:val="002874D7"/>
     <w:rsid w:val="00287833"/>
     <w:rsid w:val="00287A83"/>
     <w:rsid w:val="00287B23"/>
+    <w:rsid w:val="00287BBB"/>
     <w:rsid w:val="00287D3A"/>
     <w:rsid w:val="002909DB"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="002913D5"/>
     <w:rsid w:val="002919D6"/>
     <w:rsid w:val="00291C08"/>
     <w:rsid w:val="00291DA5"/>
     <w:rsid w:val="002920CB"/>
     <w:rsid w:val="00292148"/>
     <w:rsid w:val="0029214E"/>
     <w:rsid w:val="002922DE"/>
     <w:rsid w:val="002924DC"/>
     <w:rsid w:val="00292535"/>
     <w:rsid w:val="00292E23"/>
     <w:rsid w:val="00293011"/>
     <w:rsid w:val="00293177"/>
     <w:rsid w:val="002933A3"/>
     <w:rsid w:val="002933DF"/>
     <w:rsid w:val="00293594"/>
     <w:rsid w:val="00293634"/>
     <w:rsid w:val="00293686"/>
     <w:rsid w:val="00293BD0"/>
     <w:rsid w:val="00294A13"/>
     <w:rsid w:val="00294BAF"/>
     <w:rsid w:val="00294DC8"/>
     <w:rsid w:val="002951AE"/>
     <w:rsid w:val="0029576A"/>
     <w:rsid w:val="00295A47"/>
+    <w:rsid w:val="00295BE7"/>
     <w:rsid w:val="0029621C"/>
     <w:rsid w:val="0029644E"/>
     <w:rsid w:val="002965D0"/>
     <w:rsid w:val="00296B97"/>
     <w:rsid w:val="00296CF7"/>
     <w:rsid w:val="00296E21"/>
     <w:rsid w:val="00296EA1"/>
     <w:rsid w:val="00297443"/>
     <w:rsid w:val="00297512"/>
     <w:rsid w:val="0029789F"/>
     <w:rsid w:val="00297938"/>
     <w:rsid w:val="0029793E"/>
     <w:rsid w:val="00297A51"/>
     <w:rsid w:val="00297AC4"/>
     <w:rsid w:val="002A078B"/>
     <w:rsid w:val="002A08B2"/>
     <w:rsid w:val="002A092D"/>
     <w:rsid w:val="002A0930"/>
     <w:rsid w:val="002A0984"/>
     <w:rsid w:val="002A09A6"/>
     <w:rsid w:val="002A0B8B"/>
     <w:rsid w:val="002A0BD9"/>
     <w:rsid w:val="002A0DBE"/>
     <w:rsid w:val="002A0E01"/>
     <w:rsid w:val="002A154A"/>
@@ -30650,70 +29856,73 @@
     <w:rsid w:val="002A324C"/>
     <w:rsid w:val="002A345D"/>
     <w:rsid w:val="002A3519"/>
     <w:rsid w:val="002A3708"/>
     <w:rsid w:val="002A3E42"/>
     <w:rsid w:val="002A4070"/>
     <w:rsid w:val="002A40EF"/>
     <w:rsid w:val="002A41AF"/>
     <w:rsid w:val="002A4346"/>
     <w:rsid w:val="002A44B2"/>
     <w:rsid w:val="002A44EC"/>
     <w:rsid w:val="002A45EC"/>
     <w:rsid w:val="002A4BB4"/>
     <w:rsid w:val="002A4E7C"/>
     <w:rsid w:val="002A4ECE"/>
     <w:rsid w:val="002A50AB"/>
     <w:rsid w:val="002A50F6"/>
     <w:rsid w:val="002A5482"/>
     <w:rsid w:val="002A5E36"/>
     <w:rsid w:val="002A65D8"/>
     <w:rsid w:val="002A69B1"/>
     <w:rsid w:val="002A6A1A"/>
     <w:rsid w:val="002A6B9F"/>
     <w:rsid w:val="002A6D1F"/>
     <w:rsid w:val="002A72BE"/>
+    <w:rsid w:val="002A7A3C"/>
     <w:rsid w:val="002A7A4D"/>
     <w:rsid w:val="002A7C36"/>
     <w:rsid w:val="002B01FE"/>
     <w:rsid w:val="002B0541"/>
     <w:rsid w:val="002B065E"/>
     <w:rsid w:val="002B0759"/>
     <w:rsid w:val="002B097E"/>
     <w:rsid w:val="002B0C95"/>
     <w:rsid w:val="002B0DC6"/>
     <w:rsid w:val="002B0F99"/>
     <w:rsid w:val="002B139E"/>
+    <w:rsid w:val="002B1431"/>
     <w:rsid w:val="002B1924"/>
     <w:rsid w:val="002B24AF"/>
     <w:rsid w:val="002B25DC"/>
     <w:rsid w:val="002B2833"/>
     <w:rsid w:val="002B2FC5"/>
     <w:rsid w:val="002B30AC"/>
     <w:rsid w:val="002B3125"/>
     <w:rsid w:val="002B31FF"/>
     <w:rsid w:val="002B3210"/>
+    <w:rsid w:val="002B33CA"/>
     <w:rsid w:val="002B3861"/>
     <w:rsid w:val="002B39AC"/>
     <w:rsid w:val="002B3D2A"/>
     <w:rsid w:val="002B3F67"/>
     <w:rsid w:val="002B415B"/>
     <w:rsid w:val="002B4355"/>
     <w:rsid w:val="002B4B3C"/>
     <w:rsid w:val="002B4C3E"/>
     <w:rsid w:val="002B4F33"/>
     <w:rsid w:val="002B53B1"/>
     <w:rsid w:val="002B5448"/>
     <w:rsid w:val="002B560A"/>
     <w:rsid w:val="002B5714"/>
     <w:rsid w:val="002B59F4"/>
     <w:rsid w:val="002B5B19"/>
     <w:rsid w:val="002B5EDF"/>
     <w:rsid w:val="002B65AE"/>
     <w:rsid w:val="002B68A2"/>
     <w:rsid w:val="002B6BE6"/>
     <w:rsid w:val="002B6D20"/>
     <w:rsid w:val="002B6E5E"/>
     <w:rsid w:val="002B6F7B"/>
     <w:rsid w:val="002B6FAA"/>
     <w:rsid w:val="002B701F"/>
     <w:rsid w:val="002B7D6A"/>
@@ -30811,54 +30020,56 @@
     <w:rsid w:val="002D7D3E"/>
     <w:rsid w:val="002D7D41"/>
     <w:rsid w:val="002D7DA8"/>
     <w:rsid w:val="002E004C"/>
     <w:rsid w:val="002E02C1"/>
     <w:rsid w:val="002E0365"/>
     <w:rsid w:val="002E06A0"/>
     <w:rsid w:val="002E07B0"/>
     <w:rsid w:val="002E07F0"/>
     <w:rsid w:val="002E13F1"/>
     <w:rsid w:val="002E1454"/>
     <w:rsid w:val="002E1A81"/>
     <w:rsid w:val="002E1A9E"/>
     <w:rsid w:val="002E1FFA"/>
     <w:rsid w:val="002E28B3"/>
     <w:rsid w:val="002E2B94"/>
     <w:rsid w:val="002E2C66"/>
     <w:rsid w:val="002E2D5F"/>
     <w:rsid w:val="002E2DD3"/>
     <w:rsid w:val="002E301D"/>
     <w:rsid w:val="002E3023"/>
     <w:rsid w:val="002E31F4"/>
     <w:rsid w:val="002E333B"/>
     <w:rsid w:val="002E38DA"/>
     <w:rsid w:val="002E38E4"/>
+    <w:rsid w:val="002E3A6E"/>
     <w:rsid w:val="002E3EA8"/>
     <w:rsid w:val="002E44AD"/>
     <w:rsid w:val="002E5332"/>
     <w:rsid w:val="002E550D"/>
+    <w:rsid w:val="002E57AB"/>
     <w:rsid w:val="002E5874"/>
     <w:rsid w:val="002E5CD3"/>
     <w:rsid w:val="002E5D15"/>
     <w:rsid w:val="002E5E85"/>
     <w:rsid w:val="002E5F7C"/>
     <w:rsid w:val="002E5FF3"/>
     <w:rsid w:val="002E6231"/>
     <w:rsid w:val="002E65FC"/>
     <w:rsid w:val="002E663D"/>
     <w:rsid w:val="002E69AD"/>
     <w:rsid w:val="002E6B29"/>
     <w:rsid w:val="002E6E50"/>
     <w:rsid w:val="002E7102"/>
     <w:rsid w:val="002E71F5"/>
     <w:rsid w:val="002E7490"/>
     <w:rsid w:val="002E76F6"/>
     <w:rsid w:val="002E7B5E"/>
     <w:rsid w:val="002E7D38"/>
     <w:rsid w:val="002E7EC1"/>
     <w:rsid w:val="002E7EE9"/>
     <w:rsid w:val="002E7FF4"/>
     <w:rsid w:val="002F00F3"/>
     <w:rsid w:val="002F0465"/>
     <w:rsid w:val="002F0A03"/>
     <w:rsid w:val="002F0A36"/>
@@ -30994,50 +30205,51 @@
     <w:rsid w:val="00316E87"/>
     <w:rsid w:val="0031711C"/>
     <w:rsid w:val="003174A6"/>
     <w:rsid w:val="00317500"/>
     <w:rsid w:val="00317598"/>
     <w:rsid w:val="00317CA3"/>
     <w:rsid w:val="0032002B"/>
     <w:rsid w:val="00320539"/>
     <w:rsid w:val="003206F2"/>
     <w:rsid w:val="0032084C"/>
     <w:rsid w:val="00320C32"/>
     <w:rsid w:val="003214AA"/>
     <w:rsid w:val="003216A0"/>
     <w:rsid w:val="00321B31"/>
     <w:rsid w:val="00322067"/>
     <w:rsid w:val="003221C5"/>
     <w:rsid w:val="00322845"/>
     <w:rsid w:val="00322BB8"/>
     <w:rsid w:val="00322F9B"/>
     <w:rsid w:val="00323134"/>
     <w:rsid w:val="00323151"/>
     <w:rsid w:val="0032316C"/>
     <w:rsid w:val="003231FE"/>
     <w:rsid w:val="00323475"/>
     <w:rsid w:val="003235BA"/>
+    <w:rsid w:val="003235D0"/>
     <w:rsid w:val="00323A0B"/>
     <w:rsid w:val="00323C48"/>
     <w:rsid w:val="0032405F"/>
     <w:rsid w:val="00324A53"/>
     <w:rsid w:val="00324C19"/>
     <w:rsid w:val="00324EE6"/>
     <w:rsid w:val="0032505E"/>
     <w:rsid w:val="0032552A"/>
     <w:rsid w:val="0032554C"/>
     <w:rsid w:val="00325FF3"/>
     <w:rsid w:val="00326641"/>
     <w:rsid w:val="00326B2E"/>
     <w:rsid w:val="003270B3"/>
     <w:rsid w:val="00327270"/>
     <w:rsid w:val="0032734B"/>
     <w:rsid w:val="003274D0"/>
     <w:rsid w:val="0032761B"/>
     <w:rsid w:val="00327B61"/>
     <w:rsid w:val="00327C6E"/>
     <w:rsid w:val="003300E0"/>
     <w:rsid w:val="00330A2C"/>
     <w:rsid w:val="00331004"/>
     <w:rsid w:val="00331529"/>
     <w:rsid w:val="00331619"/>
     <w:rsid w:val="00331A9B"/>
@@ -31151,50 +30363,51 @@
     <w:rsid w:val="00353D85"/>
     <w:rsid w:val="0035423B"/>
     <w:rsid w:val="00354339"/>
     <w:rsid w:val="00354842"/>
     <w:rsid w:val="003549CB"/>
     <w:rsid w:val="00355265"/>
     <w:rsid w:val="0035538B"/>
     <w:rsid w:val="00355F6C"/>
     <w:rsid w:val="00355FF5"/>
     <w:rsid w:val="00356BEB"/>
     <w:rsid w:val="00356ED5"/>
     <w:rsid w:val="00357183"/>
     <w:rsid w:val="003572CD"/>
     <w:rsid w:val="003572E4"/>
     <w:rsid w:val="003575E0"/>
     <w:rsid w:val="003576A8"/>
     <w:rsid w:val="003578A0"/>
     <w:rsid w:val="0035791C"/>
     <w:rsid w:val="00357AAE"/>
     <w:rsid w:val="00357EE7"/>
     <w:rsid w:val="00357F0E"/>
     <w:rsid w:val="00360341"/>
     <w:rsid w:val="003604B6"/>
     <w:rsid w:val="00360D41"/>
     <w:rsid w:val="00361064"/>
+    <w:rsid w:val="003614E8"/>
     <w:rsid w:val="003615AF"/>
     <w:rsid w:val="00361650"/>
     <w:rsid w:val="003619A6"/>
     <w:rsid w:val="00361F5B"/>
     <w:rsid w:val="003624D2"/>
     <w:rsid w:val="00362514"/>
     <w:rsid w:val="00362EA7"/>
     <w:rsid w:val="00363492"/>
     <w:rsid w:val="00363566"/>
     <w:rsid w:val="003635FA"/>
     <w:rsid w:val="00363724"/>
     <w:rsid w:val="003640A4"/>
     <w:rsid w:val="00364206"/>
     <w:rsid w:val="00364802"/>
     <w:rsid w:val="0036488B"/>
     <w:rsid w:val="003649E3"/>
     <w:rsid w:val="00364BC6"/>
     <w:rsid w:val="00364C12"/>
     <w:rsid w:val="00364CDB"/>
     <w:rsid w:val="00364CE9"/>
     <w:rsid w:val="00364E3D"/>
     <w:rsid w:val="00364EE0"/>
     <w:rsid w:val="003655F6"/>
     <w:rsid w:val="0036563F"/>
     <w:rsid w:val="00365836"/>
@@ -31272,77 +30485,80 @@
     <w:rsid w:val="00380FB2"/>
     <w:rsid w:val="0038102A"/>
     <w:rsid w:val="0038125C"/>
     <w:rsid w:val="00381BA9"/>
     <w:rsid w:val="00381CF4"/>
     <w:rsid w:val="0038225E"/>
     <w:rsid w:val="003822EA"/>
     <w:rsid w:val="00382486"/>
     <w:rsid w:val="003826DD"/>
     <w:rsid w:val="003828D3"/>
     <w:rsid w:val="00382A1F"/>
     <w:rsid w:val="00382F27"/>
     <w:rsid w:val="003830B4"/>
     <w:rsid w:val="003833BC"/>
     <w:rsid w:val="003833F1"/>
     <w:rsid w:val="003835B9"/>
     <w:rsid w:val="003837F9"/>
     <w:rsid w:val="0038382F"/>
     <w:rsid w:val="00383F6B"/>
     <w:rsid w:val="00384042"/>
     <w:rsid w:val="00384147"/>
     <w:rsid w:val="003842EC"/>
     <w:rsid w:val="0038479F"/>
     <w:rsid w:val="00384B8A"/>
     <w:rsid w:val="00384BB3"/>
+    <w:rsid w:val="00384CE0"/>
     <w:rsid w:val="00384CE9"/>
     <w:rsid w:val="00385012"/>
     <w:rsid w:val="00385120"/>
     <w:rsid w:val="0038513E"/>
     <w:rsid w:val="0038555C"/>
     <w:rsid w:val="00385694"/>
     <w:rsid w:val="00385C0A"/>
     <w:rsid w:val="00385FC2"/>
     <w:rsid w:val="00386AEB"/>
     <w:rsid w:val="00386DB7"/>
     <w:rsid w:val="00386F03"/>
     <w:rsid w:val="00387385"/>
     <w:rsid w:val="003873FA"/>
     <w:rsid w:val="00387528"/>
     <w:rsid w:val="0038769F"/>
     <w:rsid w:val="00387825"/>
     <w:rsid w:val="00387A2E"/>
     <w:rsid w:val="00387C9B"/>
     <w:rsid w:val="00387D47"/>
     <w:rsid w:val="00390550"/>
     <w:rsid w:val="00390803"/>
     <w:rsid w:val="00390C32"/>
     <w:rsid w:val="00390CCA"/>
     <w:rsid w:val="00390F28"/>
+    <w:rsid w:val="00391250"/>
     <w:rsid w:val="00391707"/>
     <w:rsid w:val="00391941"/>
     <w:rsid w:val="00391A77"/>
+    <w:rsid w:val="00391C38"/>
     <w:rsid w:val="00391D3C"/>
     <w:rsid w:val="00392555"/>
     <w:rsid w:val="00392A4C"/>
     <w:rsid w:val="00392A63"/>
     <w:rsid w:val="0039316C"/>
     <w:rsid w:val="003932B5"/>
     <w:rsid w:val="003935E9"/>
     <w:rsid w:val="0039382C"/>
     <w:rsid w:val="00393CE6"/>
     <w:rsid w:val="00393D1B"/>
     <w:rsid w:val="00393EE1"/>
     <w:rsid w:val="00393F53"/>
     <w:rsid w:val="003941FB"/>
     <w:rsid w:val="003948AB"/>
     <w:rsid w:val="00394DEA"/>
     <w:rsid w:val="0039510F"/>
     <w:rsid w:val="00395757"/>
     <w:rsid w:val="0039585B"/>
     <w:rsid w:val="0039589E"/>
     <w:rsid w:val="00395958"/>
     <w:rsid w:val="003959CB"/>
     <w:rsid w:val="00395A0A"/>
     <w:rsid w:val="00395F3C"/>
     <w:rsid w:val="003960F2"/>
     <w:rsid w:val="003961E8"/>
@@ -31514,50 +30730,51 @@
     <w:rsid w:val="003D26BA"/>
     <w:rsid w:val="003D277D"/>
     <w:rsid w:val="003D27F8"/>
     <w:rsid w:val="003D2815"/>
     <w:rsid w:val="003D2AD0"/>
     <w:rsid w:val="003D2B4F"/>
     <w:rsid w:val="003D2CC9"/>
     <w:rsid w:val="003D2D8B"/>
     <w:rsid w:val="003D2E32"/>
     <w:rsid w:val="003D320D"/>
     <w:rsid w:val="003D32FE"/>
     <w:rsid w:val="003D3588"/>
     <w:rsid w:val="003D377D"/>
     <w:rsid w:val="003D39F1"/>
     <w:rsid w:val="003D3BA5"/>
     <w:rsid w:val="003D3C62"/>
     <w:rsid w:val="003D3DBF"/>
     <w:rsid w:val="003D3E9C"/>
     <w:rsid w:val="003D4146"/>
     <w:rsid w:val="003D449A"/>
     <w:rsid w:val="003D44B7"/>
     <w:rsid w:val="003D4727"/>
     <w:rsid w:val="003D472D"/>
     <w:rsid w:val="003D47D6"/>
     <w:rsid w:val="003D4A6E"/>
+    <w:rsid w:val="003D4F6B"/>
     <w:rsid w:val="003D59AE"/>
     <w:rsid w:val="003D59DC"/>
     <w:rsid w:val="003D5A99"/>
     <w:rsid w:val="003D5B91"/>
     <w:rsid w:val="003D6413"/>
     <w:rsid w:val="003D6627"/>
     <w:rsid w:val="003D664B"/>
     <w:rsid w:val="003D6A06"/>
     <w:rsid w:val="003D6B31"/>
     <w:rsid w:val="003D7858"/>
     <w:rsid w:val="003D7D88"/>
     <w:rsid w:val="003D7DDE"/>
     <w:rsid w:val="003D7F23"/>
     <w:rsid w:val="003D7F95"/>
     <w:rsid w:val="003E0179"/>
     <w:rsid w:val="003E07BF"/>
     <w:rsid w:val="003E0951"/>
     <w:rsid w:val="003E0DCD"/>
     <w:rsid w:val="003E0F99"/>
     <w:rsid w:val="003E131B"/>
     <w:rsid w:val="003E179E"/>
     <w:rsid w:val="003E1813"/>
     <w:rsid w:val="003E1B33"/>
     <w:rsid w:val="003E1D6D"/>
     <w:rsid w:val="003E243B"/>
@@ -31587,128 +30804,131 @@
     <w:rsid w:val="003E54C4"/>
     <w:rsid w:val="003E5CAF"/>
     <w:rsid w:val="003E64B4"/>
     <w:rsid w:val="003E6750"/>
     <w:rsid w:val="003E7044"/>
     <w:rsid w:val="003E730A"/>
     <w:rsid w:val="003E7630"/>
     <w:rsid w:val="003F022E"/>
     <w:rsid w:val="003F0B33"/>
     <w:rsid w:val="003F138D"/>
     <w:rsid w:val="003F17FC"/>
     <w:rsid w:val="003F19F9"/>
     <w:rsid w:val="003F1C28"/>
     <w:rsid w:val="003F23B7"/>
     <w:rsid w:val="003F24E4"/>
     <w:rsid w:val="003F2957"/>
     <w:rsid w:val="003F2AC3"/>
     <w:rsid w:val="003F2C88"/>
     <w:rsid w:val="003F2E72"/>
     <w:rsid w:val="003F3203"/>
     <w:rsid w:val="003F364B"/>
     <w:rsid w:val="003F3798"/>
     <w:rsid w:val="003F3812"/>
     <w:rsid w:val="003F38F5"/>
     <w:rsid w:val="003F39F2"/>
+    <w:rsid w:val="003F3A3D"/>
     <w:rsid w:val="003F3BD0"/>
     <w:rsid w:val="003F3CA7"/>
     <w:rsid w:val="003F3D86"/>
     <w:rsid w:val="003F4617"/>
     <w:rsid w:val="003F4A61"/>
     <w:rsid w:val="003F506A"/>
     <w:rsid w:val="003F50BC"/>
     <w:rsid w:val="003F50E9"/>
     <w:rsid w:val="003F5174"/>
     <w:rsid w:val="003F5188"/>
     <w:rsid w:val="003F5293"/>
     <w:rsid w:val="003F53A7"/>
     <w:rsid w:val="003F5A39"/>
     <w:rsid w:val="003F5C17"/>
     <w:rsid w:val="003F5E50"/>
     <w:rsid w:val="003F5F8E"/>
     <w:rsid w:val="003F61BF"/>
     <w:rsid w:val="003F6203"/>
     <w:rsid w:val="003F64C1"/>
     <w:rsid w:val="003F6695"/>
     <w:rsid w:val="003F685B"/>
     <w:rsid w:val="003F69BD"/>
     <w:rsid w:val="003F69C0"/>
     <w:rsid w:val="003F7060"/>
     <w:rsid w:val="003F7573"/>
     <w:rsid w:val="003F771B"/>
     <w:rsid w:val="003F795B"/>
     <w:rsid w:val="003F7AD8"/>
     <w:rsid w:val="003F7C63"/>
     <w:rsid w:val="003F7F24"/>
+    <w:rsid w:val="0040034A"/>
     <w:rsid w:val="00400378"/>
     <w:rsid w:val="004011D0"/>
     <w:rsid w:val="004012F4"/>
     <w:rsid w:val="004013F9"/>
     <w:rsid w:val="00401BDE"/>
     <w:rsid w:val="00401EDE"/>
     <w:rsid w:val="004022D4"/>
     <w:rsid w:val="004022EA"/>
     <w:rsid w:val="00402F34"/>
     <w:rsid w:val="00403144"/>
     <w:rsid w:val="004031B3"/>
     <w:rsid w:val="004032E9"/>
     <w:rsid w:val="004034E3"/>
     <w:rsid w:val="00403617"/>
     <w:rsid w:val="00403982"/>
     <w:rsid w:val="00403C3A"/>
     <w:rsid w:val="00403D69"/>
     <w:rsid w:val="004043C5"/>
     <w:rsid w:val="004045B7"/>
     <w:rsid w:val="004045FA"/>
     <w:rsid w:val="00404926"/>
     <w:rsid w:val="0040500A"/>
     <w:rsid w:val="00405212"/>
     <w:rsid w:val="00405617"/>
     <w:rsid w:val="00405A40"/>
     <w:rsid w:val="00405B5D"/>
     <w:rsid w:val="00405C3E"/>
     <w:rsid w:val="00406209"/>
     <w:rsid w:val="004063F5"/>
     <w:rsid w:val="004065BD"/>
     <w:rsid w:val="00406749"/>
     <w:rsid w:val="004069B0"/>
     <w:rsid w:val="00406B91"/>
     <w:rsid w:val="00406C27"/>
     <w:rsid w:val="00406F01"/>
     <w:rsid w:val="00406F50"/>
     <w:rsid w:val="004070DC"/>
     <w:rsid w:val="00407AA3"/>
     <w:rsid w:val="00407D6B"/>
     <w:rsid w:val="00407DD1"/>
     <w:rsid w:val="00407EFC"/>
     <w:rsid w:val="00407F5D"/>
     <w:rsid w:val="004105F1"/>
     <w:rsid w:val="00410830"/>
     <w:rsid w:val="00410DC2"/>
     <w:rsid w:val="00410DD0"/>
     <w:rsid w:val="0041178A"/>
     <w:rsid w:val="0041199F"/>
+    <w:rsid w:val="00411B9A"/>
     <w:rsid w:val="00411BEA"/>
     <w:rsid w:val="00411CFC"/>
     <w:rsid w:val="00412014"/>
     <w:rsid w:val="00412151"/>
     <w:rsid w:val="00412875"/>
     <w:rsid w:val="00412DBC"/>
     <w:rsid w:val="00412F82"/>
     <w:rsid w:val="00413005"/>
     <w:rsid w:val="00413588"/>
     <w:rsid w:val="0041371D"/>
     <w:rsid w:val="00413734"/>
     <w:rsid w:val="00413998"/>
     <w:rsid w:val="00413E36"/>
     <w:rsid w:val="00414364"/>
     <w:rsid w:val="00414589"/>
     <w:rsid w:val="00414814"/>
     <w:rsid w:val="00414BCD"/>
     <w:rsid w:val="00415096"/>
     <w:rsid w:val="004150CC"/>
     <w:rsid w:val="00415466"/>
     <w:rsid w:val="00415516"/>
     <w:rsid w:val="004158C1"/>
     <w:rsid w:val="00415A7B"/>
     <w:rsid w:val="00415F3B"/>
     <w:rsid w:val="00416310"/>
@@ -31864,50 +31084,51 @@
     <w:rsid w:val="00453960"/>
     <w:rsid w:val="00453D5B"/>
     <w:rsid w:val="00453F19"/>
     <w:rsid w:val="00454019"/>
     <w:rsid w:val="004544B5"/>
     <w:rsid w:val="00454986"/>
     <w:rsid w:val="00454A65"/>
     <w:rsid w:val="004554A7"/>
     <w:rsid w:val="004556EB"/>
     <w:rsid w:val="00455822"/>
     <w:rsid w:val="00455891"/>
     <w:rsid w:val="004558C0"/>
     <w:rsid w:val="00455C9E"/>
     <w:rsid w:val="004562F7"/>
     <w:rsid w:val="004565AC"/>
     <w:rsid w:val="004569F2"/>
     <w:rsid w:val="00456C38"/>
     <w:rsid w:val="00456D15"/>
     <w:rsid w:val="00456D62"/>
     <w:rsid w:val="00456D8D"/>
     <w:rsid w:val="00457AD5"/>
     <w:rsid w:val="00457B02"/>
     <w:rsid w:val="00457B12"/>
     <w:rsid w:val="00457C8B"/>
     <w:rsid w:val="00457F94"/>
+    <w:rsid w:val="004605F9"/>
     <w:rsid w:val="004606E9"/>
     <w:rsid w:val="00460A1E"/>
     <w:rsid w:val="004611D6"/>
     <w:rsid w:val="00461377"/>
     <w:rsid w:val="0046193E"/>
     <w:rsid w:val="00461A38"/>
     <w:rsid w:val="00461AFB"/>
     <w:rsid w:val="00461BB6"/>
     <w:rsid w:val="00461C18"/>
     <w:rsid w:val="00461CF7"/>
     <w:rsid w:val="00461F03"/>
     <w:rsid w:val="00461F40"/>
     <w:rsid w:val="0046216C"/>
     <w:rsid w:val="004621E0"/>
     <w:rsid w:val="00462250"/>
     <w:rsid w:val="00462626"/>
     <w:rsid w:val="0046262B"/>
     <w:rsid w:val="004627A2"/>
     <w:rsid w:val="00462A08"/>
     <w:rsid w:val="00462B0B"/>
     <w:rsid w:val="00462B87"/>
     <w:rsid w:val="004631C6"/>
     <w:rsid w:val="004636CD"/>
     <w:rsid w:val="004637FC"/>
     <w:rsid w:val="00463BC7"/>
@@ -31954,104 +31175,108 @@
     <w:rsid w:val="004738F6"/>
     <w:rsid w:val="0047393A"/>
     <w:rsid w:val="00473BEE"/>
     <w:rsid w:val="00474208"/>
     <w:rsid w:val="004746B9"/>
     <w:rsid w:val="0047488A"/>
     <w:rsid w:val="00474907"/>
     <w:rsid w:val="00474A16"/>
     <w:rsid w:val="00474A8E"/>
     <w:rsid w:val="00474CAE"/>
     <w:rsid w:val="00474DD3"/>
     <w:rsid w:val="00474DE5"/>
     <w:rsid w:val="00475350"/>
     <w:rsid w:val="00475767"/>
     <w:rsid w:val="00475B99"/>
     <w:rsid w:val="00475DB7"/>
     <w:rsid w:val="00475FE8"/>
     <w:rsid w:val="00476035"/>
     <w:rsid w:val="004761C9"/>
     <w:rsid w:val="0047621A"/>
     <w:rsid w:val="004762E2"/>
     <w:rsid w:val="0047644D"/>
     <w:rsid w:val="004767A4"/>
     <w:rsid w:val="004769D0"/>
     <w:rsid w:val="00476B5B"/>
+    <w:rsid w:val="00477096"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477319"/>
     <w:rsid w:val="00480165"/>
     <w:rsid w:val="004801E4"/>
     <w:rsid w:val="004802A9"/>
     <w:rsid w:val="00480310"/>
     <w:rsid w:val="0048043E"/>
     <w:rsid w:val="00480655"/>
     <w:rsid w:val="004806F4"/>
     <w:rsid w:val="00480817"/>
     <w:rsid w:val="00480829"/>
     <w:rsid w:val="00480A8E"/>
     <w:rsid w:val="00480C8A"/>
     <w:rsid w:val="00480D04"/>
     <w:rsid w:val="00480F01"/>
     <w:rsid w:val="0048104C"/>
     <w:rsid w:val="00481376"/>
     <w:rsid w:val="00481552"/>
     <w:rsid w:val="004817D1"/>
     <w:rsid w:val="004819AE"/>
     <w:rsid w:val="00481F45"/>
     <w:rsid w:val="00481FC8"/>
     <w:rsid w:val="004823AC"/>
+    <w:rsid w:val="004823C4"/>
     <w:rsid w:val="004823CB"/>
     <w:rsid w:val="00482C65"/>
     <w:rsid w:val="00482DE6"/>
     <w:rsid w:val="00483009"/>
     <w:rsid w:val="00483418"/>
     <w:rsid w:val="004838DF"/>
     <w:rsid w:val="00483970"/>
     <w:rsid w:val="00483BDF"/>
     <w:rsid w:val="00483ED1"/>
     <w:rsid w:val="00484162"/>
     <w:rsid w:val="00484209"/>
     <w:rsid w:val="00484587"/>
     <w:rsid w:val="0048474C"/>
     <w:rsid w:val="004847E4"/>
+    <w:rsid w:val="00484C24"/>
     <w:rsid w:val="00484F30"/>
     <w:rsid w:val="00485081"/>
     <w:rsid w:val="0048546E"/>
     <w:rsid w:val="00485A11"/>
     <w:rsid w:val="00485DBE"/>
     <w:rsid w:val="00485DD2"/>
     <w:rsid w:val="00485DF3"/>
     <w:rsid w:val="0048624A"/>
     <w:rsid w:val="00486649"/>
     <w:rsid w:val="00486C3B"/>
     <w:rsid w:val="00486D4B"/>
     <w:rsid w:val="00486D50"/>
     <w:rsid w:val="00486FA2"/>
     <w:rsid w:val="0048719A"/>
     <w:rsid w:val="00487314"/>
     <w:rsid w:val="00487771"/>
     <w:rsid w:val="00487EDB"/>
+    <w:rsid w:val="00487FE1"/>
     <w:rsid w:val="00490077"/>
     <w:rsid w:val="00490211"/>
     <w:rsid w:val="004903E6"/>
     <w:rsid w:val="00490C50"/>
     <w:rsid w:val="00490F86"/>
     <w:rsid w:val="00491214"/>
     <w:rsid w:val="00491283"/>
     <w:rsid w:val="004912FC"/>
     <w:rsid w:val="004919AE"/>
     <w:rsid w:val="00491BEE"/>
     <w:rsid w:val="00491E92"/>
     <w:rsid w:val="00492261"/>
     <w:rsid w:val="0049258A"/>
     <w:rsid w:val="004927FC"/>
     <w:rsid w:val="00492BA7"/>
     <w:rsid w:val="00492C6A"/>
     <w:rsid w:val="004932BF"/>
     <w:rsid w:val="00493702"/>
     <w:rsid w:val="0049376A"/>
     <w:rsid w:val="00493771"/>
     <w:rsid w:val="00493E63"/>
     <w:rsid w:val="00493F14"/>
     <w:rsid w:val="004940C7"/>
     <w:rsid w:val="00494338"/>
     <w:rsid w:val="00494471"/>
@@ -32166,217 +31391,223 @@
     <w:rsid w:val="004C1098"/>
     <w:rsid w:val="004C1111"/>
     <w:rsid w:val="004C126A"/>
     <w:rsid w:val="004C1EC3"/>
     <w:rsid w:val="004C21EB"/>
     <w:rsid w:val="004C2443"/>
     <w:rsid w:val="004C27C3"/>
     <w:rsid w:val="004C300D"/>
     <w:rsid w:val="004C30A4"/>
     <w:rsid w:val="004C34CA"/>
     <w:rsid w:val="004C3AAF"/>
     <w:rsid w:val="004C3B3E"/>
     <w:rsid w:val="004C3C2A"/>
     <w:rsid w:val="004C43E6"/>
     <w:rsid w:val="004C4CE2"/>
     <w:rsid w:val="004C4F59"/>
     <w:rsid w:val="004C506E"/>
     <w:rsid w:val="004C509D"/>
     <w:rsid w:val="004C50C6"/>
     <w:rsid w:val="004C557B"/>
     <w:rsid w:val="004C5C9F"/>
     <w:rsid w:val="004C60C6"/>
     <w:rsid w:val="004C6232"/>
     <w:rsid w:val="004C6987"/>
     <w:rsid w:val="004C6BA6"/>
+    <w:rsid w:val="004C7014"/>
     <w:rsid w:val="004C70D5"/>
     <w:rsid w:val="004C71E0"/>
     <w:rsid w:val="004C7256"/>
     <w:rsid w:val="004C77AF"/>
     <w:rsid w:val="004C79ED"/>
     <w:rsid w:val="004C7D46"/>
     <w:rsid w:val="004C7E44"/>
     <w:rsid w:val="004C7E58"/>
     <w:rsid w:val="004D04DB"/>
     <w:rsid w:val="004D05A9"/>
     <w:rsid w:val="004D07E1"/>
     <w:rsid w:val="004D09B5"/>
     <w:rsid w:val="004D09C8"/>
     <w:rsid w:val="004D0C50"/>
     <w:rsid w:val="004D0DCB"/>
     <w:rsid w:val="004D1015"/>
     <w:rsid w:val="004D11A5"/>
     <w:rsid w:val="004D11BB"/>
     <w:rsid w:val="004D13F9"/>
     <w:rsid w:val="004D1F2B"/>
     <w:rsid w:val="004D2126"/>
     <w:rsid w:val="004D2828"/>
     <w:rsid w:val="004D2942"/>
     <w:rsid w:val="004D2A7A"/>
     <w:rsid w:val="004D2C41"/>
     <w:rsid w:val="004D2C48"/>
     <w:rsid w:val="004D2E9D"/>
     <w:rsid w:val="004D34B3"/>
     <w:rsid w:val="004D3521"/>
     <w:rsid w:val="004D3566"/>
     <w:rsid w:val="004D4DF5"/>
     <w:rsid w:val="004D52DB"/>
     <w:rsid w:val="004D55C9"/>
     <w:rsid w:val="004D56BD"/>
     <w:rsid w:val="004D58E9"/>
     <w:rsid w:val="004D5C77"/>
+    <w:rsid w:val="004D5D3A"/>
     <w:rsid w:val="004D6032"/>
     <w:rsid w:val="004D606F"/>
     <w:rsid w:val="004D62ED"/>
     <w:rsid w:val="004D6585"/>
     <w:rsid w:val="004D6AED"/>
     <w:rsid w:val="004D6E0E"/>
     <w:rsid w:val="004D6F81"/>
     <w:rsid w:val="004E0440"/>
     <w:rsid w:val="004E0700"/>
     <w:rsid w:val="004E09BE"/>
     <w:rsid w:val="004E196D"/>
     <w:rsid w:val="004E1E72"/>
     <w:rsid w:val="004E1F8C"/>
     <w:rsid w:val="004E227D"/>
     <w:rsid w:val="004E2745"/>
     <w:rsid w:val="004E2A1D"/>
     <w:rsid w:val="004E2A4F"/>
     <w:rsid w:val="004E2BBF"/>
     <w:rsid w:val="004E2D6C"/>
     <w:rsid w:val="004E314F"/>
     <w:rsid w:val="004E3676"/>
     <w:rsid w:val="004E39E4"/>
     <w:rsid w:val="004E3C82"/>
     <w:rsid w:val="004E3CD6"/>
     <w:rsid w:val="004E42C4"/>
     <w:rsid w:val="004E43B9"/>
     <w:rsid w:val="004E4E39"/>
     <w:rsid w:val="004E4F39"/>
     <w:rsid w:val="004E54D0"/>
     <w:rsid w:val="004E5537"/>
     <w:rsid w:val="004E59A5"/>
     <w:rsid w:val="004E5BC8"/>
     <w:rsid w:val="004E60C9"/>
     <w:rsid w:val="004E62E8"/>
     <w:rsid w:val="004E6400"/>
     <w:rsid w:val="004E645D"/>
     <w:rsid w:val="004E6674"/>
     <w:rsid w:val="004E67BD"/>
     <w:rsid w:val="004E685B"/>
     <w:rsid w:val="004E6B9F"/>
     <w:rsid w:val="004E706A"/>
+    <w:rsid w:val="004E7436"/>
     <w:rsid w:val="004E74FD"/>
     <w:rsid w:val="004E7516"/>
     <w:rsid w:val="004E755F"/>
     <w:rsid w:val="004E797E"/>
     <w:rsid w:val="004E7CD2"/>
     <w:rsid w:val="004E7E9E"/>
     <w:rsid w:val="004F0024"/>
     <w:rsid w:val="004F0031"/>
     <w:rsid w:val="004F012C"/>
     <w:rsid w:val="004F07FD"/>
     <w:rsid w:val="004F0A47"/>
     <w:rsid w:val="004F0F26"/>
     <w:rsid w:val="004F17AD"/>
     <w:rsid w:val="004F1872"/>
     <w:rsid w:val="004F18C7"/>
     <w:rsid w:val="004F1ABA"/>
     <w:rsid w:val="004F1C56"/>
     <w:rsid w:val="004F1F63"/>
     <w:rsid w:val="004F220B"/>
     <w:rsid w:val="004F2770"/>
     <w:rsid w:val="004F2AF1"/>
     <w:rsid w:val="004F2B26"/>
     <w:rsid w:val="004F2D1F"/>
     <w:rsid w:val="004F2D47"/>
     <w:rsid w:val="004F2DA9"/>
     <w:rsid w:val="004F2F49"/>
     <w:rsid w:val="004F3195"/>
     <w:rsid w:val="004F336E"/>
     <w:rsid w:val="004F3D66"/>
     <w:rsid w:val="004F3F9A"/>
     <w:rsid w:val="004F429F"/>
     <w:rsid w:val="004F505E"/>
     <w:rsid w:val="004F5103"/>
     <w:rsid w:val="004F5258"/>
     <w:rsid w:val="004F54B8"/>
     <w:rsid w:val="004F54D6"/>
     <w:rsid w:val="004F5595"/>
     <w:rsid w:val="004F5682"/>
     <w:rsid w:val="004F56A7"/>
     <w:rsid w:val="004F58DC"/>
     <w:rsid w:val="004F59F0"/>
     <w:rsid w:val="004F5A63"/>
     <w:rsid w:val="004F5C92"/>
     <w:rsid w:val="004F5E74"/>
     <w:rsid w:val="004F5E79"/>
     <w:rsid w:val="004F61A3"/>
     <w:rsid w:val="004F62A3"/>
     <w:rsid w:val="004F6734"/>
     <w:rsid w:val="004F6B6C"/>
     <w:rsid w:val="004F6BB7"/>
+    <w:rsid w:val="004F704E"/>
     <w:rsid w:val="004F7058"/>
     <w:rsid w:val="004F75B9"/>
     <w:rsid w:val="004F7A48"/>
     <w:rsid w:val="004F7D55"/>
     <w:rsid w:val="004F7DD4"/>
     <w:rsid w:val="004F7F54"/>
     <w:rsid w:val="00500397"/>
     <w:rsid w:val="005004EA"/>
     <w:rsid w:val="00500AB4"/>
     <w:rsid w:val="00500DFC"/>
     <w:rsid w:val="00500F1D"/>
     <w:rsid w:val="00501230"/>
     <w:rsid w:val="005012BB"/>
     <w:rsid w:val="00501506"/>
     <w:rsid w:val="005016FA"/>
     <w:rsid w:val="00501C8B"/>
     <w:rsid w:val="00501D1C"/>
     <w:rsid w:val="00502940"/>
     <w:rsid w:val="00502C45"/>
     <w:rsid w:val="00502C9F"/>
     <w:rsid w:val="00502CDD"/>
     <w:rsid w:val="00502E4B"/>
     <w:rsid w:val="00502F00"/>
+    <w:rsid w:val="00502F2D"/>
     <w:rsid w:val="00503B3A"/>
     <w:rsid w:val="00503F19"/>
     <w:rsid w:val="0050418E"/>
     <w:rsid w:val="00504E99"/>
     <w:rsid w:val="00505079"/>
     <w:rsid w:val="00505351"/>
     <w:rsid w:val="00505360"/>
     <w:rsid w:val="00505383"/>
     <w:rsid w:val="00505A9B"/>
     <w:rsid w:val="00505AA7"/>
     <w:rsid w:val="0050613F"/>
     <w:rsid w:val="005069AB"/>
     <w:rsid w:val="00506BE8"/>
     <w:rsid w:val="00506C00"/>
     <w:rsid w:val="00506C0F"/>
     <w:rsid w:val="00507B43"/>
     <w:rsid w:val="00507BBE"/>
+    <w:rsid w:val="00507C1F"/>
     <w:rsid w:val="00510488"/>
     <w:rsid w:val="005108BA"/>
     <w:rsid w:val="005108BE"/>
     <w:rsid w:val="00510B8E"/>
     <w:rsid w:val="00510C6B"/>
     <w:rsid w:val="00510FA1"/>
     <w:rsid w:val="0051119A"/>
     <w:rsid w:val="0051132D"/>
     <w:rsid w:val="005114DF"/>
     <w:rsid w:val="005120BB"/>
     <w:rsid w:val="0051223B"/>
     <w:rsid w:val="0051244D"/>
     <w:rsid w:val="0051245D"/>
     <w:rsid w:val="0051253D"/>
     <w:rsid w:val="0051288C"/>
     <w:rsid w:val="00512999"/>
     <w:rsid w:val="00512A45"/>
     <w:rsid w:val="00512D1C"/>
     <w:rsid w:val="00512E1A"/>
     <w:rsid w:val="00512FE7"/>
     <w:rsid w:val="00513045"/>
     <w:rsid w:val="00513471"/>
     <w:rsid w:val="005135CD"/>
     <w:rsid w:val="005136E8"/>
     <w:rsid w:val="005146DB"/>
@@ -32557,117 +31788,120 @@
     <w:rsid w:val="005565B8"/>
     <w:rsid w:val="00556AE8"/>
     <w:rsid w:val="00556DDB"/>
     <w:rsid w:val="00557410"/>
     <w:rsid w:val="00557A4D"/>
     <w:rsid w:val="00557BBC"/>
     <w:rsid w:val="00557E61"/>
     <w:rsid w:val="00560436"/>
     <w:rsid w:val="005604A1"/>
     <w:rsid w:val="005606B2"/>
     <w:rsid w:val="0056073D"/>
     <w:rsid w:val="00560820"/>
     <w:rsid w:val="00560876"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="00560DCC"/>
     <w:rsid w:val="00560DD8"/>
     <w:rsid w:val="00561AAF"/>
     <w:rsid w:val="0056244D"/>
     <w:rsid w:val="005627FE"/>
     <w:rsid w:val="005628AA"/>
     <w:rsid w:val="005628DC"/>
     <w:rsid w:val="00562E1E"/>
     <w:rsid w:val="00563349"/>
     <w:rsid w:val="005633C0"/>
     <w:rsid w:val="005636E3"/>
+    <w:rsid w:val="00563D85"/>
     <w:rsid w:val="00563E83"/>
     <w:rsid w:val="00564481"/>
     <w:rsid w:val="00564698"/>
     <w:rsid w:val="00564928"/>
     <w:rsid w:val="00564D2D"/>
     <w:rsid w:val="00564EA6"/>
     <w:rsid w:val="00565013"/>
     <w:rsid w:val="005657AF"/>
     <w:rsid w:val="00565C2E"/>
     <w:rsid w:val="005664EE"/>
     <w:rsid w:val="00566F01"/>
     <w:rsid w:val="005670F6"/>
     <w:rsid w:val="005671B7"/>
     <w:rsid w:val="0056734A"/>
     <w:rsid w:val="005677FF"/>
     <w:rsid w:val="00567D4D"/>
     <w:rsid w:val="00567F3A"/>
     <w:rsid w:val="005703CD"/>
     <w:rsid w:val="0057060C"/>
     <w:rsid w:val="00570776"/>
     <w:rsid w:val="005709E6"/>
     <w:rsid w:val="00570A29"/>
     <w:rsid w:val="00570EDF"/>
     <w:rsid w:val="00571097"/>
     <w:rsid w:val="0057111D"/>
     <w:rsid w:val="00571487"/>
     <w:rsid w:val="0057183C"/>
+    <w:rsid w:val="00571E03"/>
     <w:rsid w:val="005720E1"/>
     <w:rsid w:val="00572180"/>
     <w:rsid w:val="00572617"/>
     <w:rsid w:val="005729E0"/>
     <w:rsid w:val="00572B0B"/>
     <w:rsid w:val="00572B41"/>
     <w:rsid w:val="00572ED3"/>
     <w:rsid w:val="00572F3C"/>
     <w:rsid w:val="0057317A"/>
     <w:rsid w:val="0057340C"/>
     <w:rsid w:val="00573930"/>
     <w:rsid w:val="00573AC0"/>
     <w:rsid w:val="00573BD0"/>
     <w:rsid w:val="00573DD9"/>
     <w:rsid w:val="00573F11"/>
     <w:rsid w:val="0057407C"/>
     <w:rsid w:val="00574761"/>
     <w:rsid w:val="00574CA0"/>
     <w:rsid w:val="00574EAF"/>
     <w:rsid w:val="00575098"/>
     <w:rsid w:val="005752B9"/>
     <w:rsid w:val="005754A9"/>
     <w:rsid w:val="005755C8"/>
     <w:rsid w:val="00575A0B"/>
     <w:rsid w:val="00575A0C"/>
     <w:rsid w:val="00575F9E"/>
     <w:rsid w:val="00576095"/>
     <w:rsid w:val="00576398"/>
     <w:rsid w:val="0057647A"/>
     <w:rsid w:val="00576978"/>
     <w:rsid w:val="00576E68"/>
     <w:rsid w:val="00577383"/>
     <w:rsid w:val="00577399"/>
     <w:rsid w:val="005775B8"/>
     <w:rsid w:val="00577600"/>
     <w:rsid w:val="005778A4"/>
     <w:rsid w:val="00577C23"/>
     <w:rsid w:val="00577F2C"/>
     <w:rsid w:val="00580507"/>
     <w:rsid w:val="0058050B"/>
+    <w:rsid w:val="00580567"/>
     <w:rsid w:val="00580975"/>
     <w:rsid w:val="005809C8"/>
     <w:rsid w:val="00580A27"/>
     <w:rsid w:val="00580EC8"/>
     <w:rsid w:val="0058103C"/>
     <w:rsid w:val="0058115E"/>
     <w:rsid w:val="00581184"/>
     <w:rsid w:val="0058161F"/>
     <w:rsid w:val="00581852"/>
     <w:rsid w:val="005818CB"/>
     <w:rsid w:val="00581CA9"/>
     <w:rsid w:val="00581CBF"/>
     <w:rsid w:val="00581CD2"/>
     <w:rsid w:val="00581D36"/>
     <w:rsid w:val="00581D4E"/>
     <w:rsid w:val="005820A9"/>
     <w:rsid w:val="00582627"/>
     <w:rsid w:val="0058268C"/>
     <w:rsid w:val="00582EBF"/>
     <w:rsid w:val="00582FB5"/>
     <w:rsid w:val="0058365B"/>
     <w:rsid w:val="0058373E"/>
     <w:rsid w:val="00583AA9"/>
     <w:rsid w:val="00583D39"/>
     <w:rsid w:val="00583F92"/>
@@ -32693,50 +31927,51 @@
     <w:rsid w:val="00586F97"/>
     <w:rsid w:val="00586FE5"/>
     <w:rsid w:val="00587011"/>
     <w:rsid w:val="00587436"/>
     <w:rsid w:val="00587442"/>
     <w:rsid w:val="00587595"/>
     <w:rsid w:val="005875F1"/>
     <w:rsid w:val="005878BC"/>
     <w:rsid w:val="00587FF6"/>
     <w:rsid w:val="00590205"/>
     <w:rsid w:val="005909F5"/>
     <w:rsid w:val="00591014"/>
     <w:rsid w:val="005911E0"/>
     <w:rsid w:val="00591429"/>
     <w:rsid w:val="005915A8"/>
     <w:rsid w:val="005918EE"/>
     <w:rsid w:val="00592030"/>
     <w:rsid w:val="00592386"/>
     <w:rsid w:val="00592670"/>
     <w:rsid w:val="0059287B"/>
     <w:rsid w:val="00592E6C"/>
     <w:rsid w:val="0059358D"/>
     <w:rsid w:val="0059361D"/>
     <w:rsid w:val="00593770"/>
     <w:rsid w:val="005937F7"/>
+    <w:rsid w:val="00593A2F"/>
     <w:rsid w:val="00593F09"/>
     <w:rsid w:val="0059411F"/>
     <w:rsid w:val="00594176"/>
     <w:rsid w:val="00594590"/>
     <w:rsid w:val="00594716"/>
     <w:rsid w:val="005947D5"/>
     <w:rsid w:val="00594A62"/>
     <w:rsid w:val="00595156"/>
     <w:rsid w:val="005951AC"/>
     <w:rsid w:val="005952A2"/>
     <w:rsid w:val="00595461"/>
     <w:rsid w:val="00595511"/>
     <w:rsid w:val="00595642"/>
     <w:rsid w:val="005957A5"/>
     <w:rsid w:val="00595B54"/>
     <w:rsid w:val="005961C6"/>
     <w:rsid w:val="0059647E"/>
     <w:rsid w:val="005968E4"/>
     <w:rsid w:val="00596922"/>
     <w:rsid w:val="00596A41"/>
     <w:rsid w:val="005970A1"/>
     <w:rsid w:val="0059754C"/>
     <w:rsid w:val="0059763F"/>
     <w:rsid w:val="005976C7"/>
     <w:rsid w:val="005977CE"/>
@@ -32760,50 +31995,51 @@
     <w:rsid w:val="005A311F"/>
     <w:rsid w:val="005A31DE"/>
     <w:rsid w:val="005A3678"/>
     <w:rsid w:val="005A3701"/>
     <w:rsid w:val="005A37D5"/>
     <w:rsid w:val="005A3A5E"/>
     <w:rsid w:val="005A4352"/>
     <w:rsid w:val="005A473A"/>
     <w:rsid w:val="005A4C34"/>
     <w:rsid w:val="005A4DCB"/>
     <w:rsid w:val="005A50A4"/>
     <w:rsid w:val="005A51C0"/>
     <w:rsid w:val="005A56AC"/>
     <w:rsid w:val="005A5746"/>
     <w:rsid w:val="005A580A"/>
     <w:rsid w:val="005A59C2"/>
     <w:rsid w:val="005A5AE3"/>
     <w:rsid w:val="005A5D63"/>
     <w:rsid w:val="005A6007"/>
     <w:rsid w:val="005A60CE"/>
     <w:rsid w:val="005A61B0"/>
     <w:rsid w:val="005A620C"/>
     <w:rsid w:val="005A6293"/>
     <w:rsid w:val="005A63E8"/>
     <w:rsid w:val="005A64D1"/>
+    <w:rsid w:val="005A64D2"/>
     <w:rsid w:val="005A65B9"/>
     <w:rsid w:val="005A682C"/>
     <w:rsid w:val="005A68C5"/>
     <w:rsid w:val="005A6F11"/>
     <w:rsid w:val="005A77FE"/>
     <w:rsid w:val="005A795C"/>
     <w:rsid w:val="005A7A2B"/>
     <w:rsid w:val="005A7B16"/>
     <w:rsid w:val="005A7EF6"/>
     <w:rsid w:val="005B077A"/>
     <w:rsid w:val="005B0971"/>
     <w:rsid w:val="005B185D"/>
     <w:rsid w:val="005B1B4B"/>
     <w:rsid w:val="005B1F01"/>
     <w:rsid w:val="005B24D5"/>
     <w:rsid w:val="005B264D"/>
     <w:rsid w:val="005B2732"/>
     <w:rsid w:val="005B2796"/>
     <w:rsid w:val="005B2A55"/>
     <w:rsid w:val="005B2AF7"/>
     <w:rsid w:val="005B2C51"/>
     <w:rsid w:val="005B31DA"/>
     <w:rsid w:val="005B3264"/>
     <w:rsid w:val="005B361C"/>
     <w:rsid w:val="005B3D73"/>
@@ -32901,50 +32137,51 @@
     <w:rsid w:val="005D696B"/>
     <w:rsid w:val="005D6ABB"/>
     <w:rsid w:val="005D75A7"/>
     <w:rsid w:val="005D79F3"/>
     <w:rsid w:val="005D7C99"/>
     <w:rsid w:val="005E0033"/>
     <w:rsid w:val="005E0168"/>
     <w:rsid w:val="005E05BC"/>
     <w:rsid w:val="005E063E"/>
     <w:rsid w:val="005E0DAB"/>
     <w:rsid w:val="005E0E3F"/>
     <w:rsid w:val="005E1288"/>
     <w:rsid w:val="005E1EB8"/>
     <w:rsid w:val="005E245C"/>
     <w:rsid w:val="005E2ADD"/>
     <w:rsid w:val="005E2D3B"/>
     <w:rsid w:val="005E316E"/>
     <w:rsid w:val="005E34A1"/>
     <w:rsid w:val="005E3832"/>
     <w:rsid w:val="005E3AB2"/>
     <w:rsid w:val="005E3F6E"/>
     <w:rsid w:val="005E40BD"/>
     <w:rsid w:val="005E4154"/>
     <w:rsid w:val="005E42DB"/>
     <w:rsid w:val="005E4361"/>
+    <w:rsid w:val="005E4381"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="005E46E6"/>
     <w:rsid w:val="005E481C"/>
     <w:rsid w:val="005E49AB"/>
     <w:rsid w:val="005E4A11"/>
     <w:rsid w:val="005E4AAC"/>
     <w:rsid w:val="005E4ABF"/>
     <w:rsid w:val="005E5070"/>
     <w:rsid w:val="005E5147"/>
     <w:rsid w:val="005E5D23"/>
     <w:rsid w:val="005E5D53"/>
     <w:rsid w:val="005E5F3E"/>
     <w:rsid w:val="005E63AC"/>
     <w:rsid w:val="005E6495"/>
     <w:rsid w:val="005E7B2B"/>
     <w:rsid w:val="005E7D74"/>
     <w:rsid w:val="005E7F30"/>
     <w:rsid w:val="005F018D"/>
     <w:rsid w:val="005F06C6"/>
     <w:rsid w:val="005F07C7"/>
     <w:rsid w:val="005F092A"/>
     <w:rsid w:val="005F09C7"/>
     <w:rsid w:val="005F0D0F"/>
     <w:rsid w:val="005F139A"/>
     <w:rsid w:val="005F14B8"/>
@@ -33156,149 +32393,155 @@
     <w:rsid w:val="0063523E"/>
     <w:rsid w:val="0063544B"/>
     <w:rsid w:val="00635B2E"/>
     <w:rsid w:val="00635D2F"/>
     <w:rsid w:val="00635E17"/>
     <w:rsid w:val="00635E30"/>
     <w:rsid w:val="00636237"/>
     <w:rsid w:val="006362F7"/>
     <w:rsid w:val="00636321"/>
     <w:rsid w:val="00636586"/>
     <w:rsid w:val="00636FB1"/>
     <w:rsid w:val="006371BD"/>
     <w:rsid w:val="0063723C"/>
     <w:rsid w:val="00637797"/>
     <w:rsid w:val="00637CB0"/>
     <w:rsid w:val="00640100"/>
     <w:rsid w:val="00640328"/>
     <w:rsid w:val="00640404"/>
     <w:rsid w:val="00640958"/>
     <w:rsid w:val="00640A9D"/>
     <w:rsid w:val="00640AC8"/>
     <w:rsid w:val="00641202"/>
     <w:rsid w:val="0064146F"/>
     <w:rsid w:val="006415EB"/>
     <w:rsid w:val="0064161C"/>
+    <w:rsid w:val="00641673"/>
     <w:rsid w:val="006416AE"/>
     <w:rsid w:val="00641824"/>
     <w:rsid w:val="00641BFD"/>
     <w:rsid w:val="00641E00"/>
     <w:rsid w:val="0064229F"/>
     <w:rsid w:val="00642606"/>
     <w:rsid w:val="0064262C"/>
     <w:rsid w:val="0064282B"/>
     <w:rsid w:val="00642F3D"/>
     <w:rsid w:val="00643156"/>
     <w:rsid w:val="00643860"/>
     <w:rsid w:val="00643B11"/>
     <w:rsid w:val="006440BB"/>
     <w:rsid w:val="00644845"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="00644B2A"/>
     <w:rsid w:val="00645605"/>
     <w:rsid w:val="00645995"/>
     <w:rsid w:val="00645BB8"/>
     <w:rsid w:val="00645D35"/>
     <w:rsid w:val="0064605B"/>
     <w:rsid w:val="00646292"/>
     <w:rsid w:val="006467BA"/>
     <w:rsid w:val="00646CFF"/>
     <w:rsid w:val="00647196"/>
     <w:rsid w:val="006471E0"/>
     <w:rsid w:val="006473DB"/>
     <w:rsid w:val="00647978"/>
     <w:rsid w:val="00647C38"/>
     <w:rsid w:val="0065004A"/>
     <w:rsid w:val="006500B5"/>
     <w:rsid w:val="00650146"/>
     <w:rsid w:val="006504C5"/>
+    <w:rsid w:val="0065088A"/>
     <w:rsid w:val="00650B32"/>
     <w:rsid w:val="00650D4A"/>
     <w:rsid w:val="00651126"/>
     <w:rsid w:val="00651AFA"/>
     <w:rsid w:val="00651CCC"/>
+    <w:rsid w:val="00651D22"/>
     <w:rsid w:val="00651D62"/>
     <w:rsid w:val="00652002"/>
     <w:rsid w:val="00652087"/>
     <w:rsid w:val="006523C1"/>
     <w:rsid w:val="006527F2"/>
     <w:rsid w:val="00652C10"/>
     <w:rsid w:val="00652E45"/>
     <w:rsid w:val="00652FF0"/>
     <w:rsid w:val="006532A0"/>
     <w:rsid w:val="006532BD"/>
     <w:rsid w:val="00653373"/>
     <w:rsid w:val="00653522"/>
     <w:rsid w:val="006536E2"/>
     <w:rsid w:val="00653BCB"/>
     <w:rsid w:val="00654355"/>
     <w:rsid w:val="006544FE"/>
     <w:rsid w:val="00654800"/>
     <w:rsid w:val="00654A34"/>
     <w:rsid w:val="00654D45"/>
     <w:rsid w:val="00654E47"/>
     <w:rsid w:val="006551AB"/>
+    <w:rsid w:val="0065530C"/>
     <w:rsid w:val="00655590"/>
     <w:rsid w:val="006555FA"/>
     <w:rsid w:val="00655F13"/>
     <w:rsid w:val="00656094"/>
     <w:rsid w:val="00656201"/>
     <w:rsid w:val="006565C9"/>
     <w:rsid w:val="00656B10"/>
     <w:rsid w:val="00656DBA"/>
     <w:rsid w:val="00656E02"/>
     <w:rsid w:val="00657714"/>
     <w:rsid w:val="00657AE7"/>
     <w:rsid w:val="00657AF6"/>
     <w:rsid w:val="00660057"/>
     <w:rsid w:val="00660148"/>
     <w:rsid w:val="0066015E"/>
     <w:rsid w:val="00660472"/>
     <w:rsid w:val="0066059B"/>
     <w:rsid w:val="00660880"/>
     <w:rsid w:val="00660952"/>
     <w:rsid w:val="00660AC5"/>
     <w:rsid w:val="006611BD"/>
     <w:rsid w:val="0066192D"/>
     <w:rsid w:val="00661A29"/>
     <w:rsid w:val="0066242A"/>
     <w:rsid w:val="0066270E"/>
     <w:rsid w:val="006628B7"/>
     <w:rsid w:val="00662B3D"/>
     <w:rsid w:val="00663229"/>
     <w:rsid w:val="0066326C"/>
     <w:rsid w:val="0066350A"/>
     <w:rsid w:val="0066377D"/>
     <w:rsid w:val="00663CBA"/>
     <w:rsid w:val="0066404D"/>
+    <w:rsid w:val="00664460"/>
     <w:rsid w:val="0066448C"/>
     <w:rsid w:val="006644DC"/>
     <w:rsid w:val="00664ADA"/>
     <w:rsid w:val="0066521C"/>
     <w:rsid w:val="006653FD"/>
     <w:rsid w:val="00665C14"/>
     <w:rsid w:val="00665D46"/>
+    <w:rsid w:val="00665D9A"/>
     <w:rsid w:val="00665E1A"/>
     <w:rsid w:val="00665ED1"/>
     <w:rsid w:val="0066605F"/>
     <w:rsid w:val="00666184"/>
     <w:rsid w:val="00666337"/>
     <w:rsid w:val="006664DA"/>
     <w:rsid w:val="006669AC"/>
     <w:rsid w:val="00666AC7"/>
     <w:rsid w:val="00666AE9"/>
     <w:rsid w:val="00666E77"/>
     <w:rsid w:val="00666F0D"/>
     <w:rsid w:val="00666F84"/>
     <w:rsid w:val="00666FCC"/>
     <w:rsid w:val="006672E3"/>
     <w:rsid w:val="006676D6"/>
     <w:rsid w:val="006676E4"/>
     <w:rsid w:val="006677AB"/>
     <w:rsid w:val="00667ED6"/>
     <w:rsid w:val="00667F32"/>
     <w:rsid w:val="006704A1"/>
     <w:rsid w:val="00670665"/>
     <w:rsid w:val="00670C00"/>
     <w:rsid w:val="00670D64"/>
     <w:rsid w:val="00670DBC"/>
     <w:rsid w:val="00670F15"/>
@@ -33419,162 +32662,167 @@
     <w:rsid w:val="0069640A"/>
     <w:rsid w:val="00696554"/>
     <w:rsid w:val="00696E70"/>
     <w:rsid w:val="00696F0E"/>
     <w:rsid w:val="00696F1B"/>
     <w:rsid w:val="00696F93"/>
     <w:rsid w:val="0069701E"/>
     <w:rsid w:val="00697449"/>
     <w:rsid w:val="0069746C"/>
     <w:rsid w:val="00697506"/>
     <w:rsid w:val="00697638"/>
     <w:rsid w:val="0069770E"/>
     <w:rsid w:val="00697F89"/>
     <w:rsid w:val="00697FEA"/>
     <w:rsid w:val="006A02A1"/>
     <w:rsid w:val="006A067B"/>
     <w:rsid w:val="006A0702"/>
     <w:rsid w:val="006A092F"/>
     <w:rsid w:val="006A0ACD"/>
     <w:rsid w:val="006A0B59"/>
     <w:rsid w:val="006A1231"/>
     <w:rsid w:val="006A1434"/>
     <w:rsid w:val="006A146A"/>
     <w:rsid w:val="006A1586"/>
     <w:rsid w:val="006A15D0"/>
+    <w:rsid w:val="006A1D89"/>
     <w:rsid w:val="006A1E98"/>
     <w:rsid w:val="006A2287"/>
     <w:rsid w:val="006A2999"/>
     <w:rsid w:val="006A2CF1"/>
     <w:rsid w:val="006A3230"/>
     <w:rsid w:val="006A3352"/>
     <w:rsid w:val="006A3538"/>
     <w:rsid w:val="006A35F6"/>
     <w:rsid w:val="006A36A2"/>
     <w:rsid w:val="006A377E"/>
     <w:rsid w:val="006A3D19"/>
     <w:rsid w:val="006A4557"/>
     <w:rsid w:val="006A466F"/>
     <w:rsid w:val="006A473B"/>
     <w:rsid w:val="006A48E3"/>
     <w:rsid w:val="006A4A25"/>
     <w:rsid w:val="006A4CB0"/>
     <w:rsid w:val="006A5069"/>
     <w:rsid w:val="006A5276"/>
     <w:rsid w:val="006A52E0"/>
     <w:rsid w:val="006A5381"/>
     <w:rsid w:val="006A5417"/>
     <w:rsid w:val="006A5458"/>
     <w:rsid w:val="006A599F"/>
     <w:rsid w:val="006A5D4E"/>
     <w:rsid w:val="006A5E3A"/>
     <w:rsid w:val="006A61DF"/>
     <w:rsid w:val="006A6519"/>
     <w:rsid w:val="006A6554"/>
     <w:rsid w:val="006A6A5B"/>
     <w:rsid w:val="006A6AAC"/>
     <w:rsid w:val="006A6B88"/>
     <w:rsid w:val="006A70BC"/>
     <w:rsid w:val="006A72C3"/>
     <w:rsid w:val="006A741E"/>
     <w:rsid w:val="006A74C2"/>
     <w:rsid w:val="006A7773"/>
     <w:rsid w:val="006A77FF"/>
+    <w:rsid w:val="006A7C19"/>
     <w:rsid w:val="006A7FB7"/>
     <w:rsid w:val="006B07AB"/>
     <w:rsid w:val="006B07AD"/>
     <w:rsid w:val="006B0BD5"/>
     <w:rsid w:val="006B0DB6"/>
     <w:rsid w:val="006B11D0"/>
     <w:rsid w:val="006B11EC"/>
     <w:rsid w:val="006B1200"/>
     <w:rsid w:val="006B14EC"/>
     <w:rsid w:val="006B153E"/>
     <w:rsid w:val="006B17F0"/>
     <w:rsid w:val="006B18CA"/>
     <w:rsid w:val="006B1C4A"/>
     <w:rsid w:val="006B20DC"/>
     <w:rsid w:val="006B2144"/>
     <w:rsid w:val="006B21CA"/>
     <w:rsid w:val="006B22A7"/>
     <w:rsid w:val="006B251A"/>
     <w:rsid w:val="006B2711"/>
     <w:rsid w:val="006B28E5"/>
     <w:rsid w:val="006B2D4E"/>
     <w:rsid w:val="006B2F76"/>
     <w:rsid w:val="006B327E"/>
     <w:rsid w:val="006B34EC"/>
     <w:rsid w:val="006B3DD9"/>
     <w:rsid w:val="006B4161"/>
     <w:rsid w:val="006B4197"/>
     <w:rsid w:val="006B4419"/>
     <w:rsid w:val="006B4BE3"/>
     <w:rsid w:val="006B539F"/>
     <w:rsid w:val="006B53EB"/>
     <w:rsid w:val="006B5683"/>
     <w:rsid w:val="006B597A"/>
     <w:rsid w:val="006B5A2D"/>
     <w:rsid w:val="006B5B12"/>
+    <w:rsid w:val="006B5CDB"/>
     <w:rsid w:val="006B6157"/>
     <w:rsid w:val="006B6776"/>
     <w:rsid w:val="006B6791"/>
     <w:rsid w:val="006B67FC"/>
+    <w:rsid w:val="006B682D"/>
     <w:rsid w:val="006B6F20"/>
     <w:rsid w:val="006B7739"/>
     <w:rsid w:val="006B7772"/>
     <w:rsid w:val="006B7791"/>
     <w:rsid w:val="006B7902"/>
     <w:rsid w:val="006B7A60"/>
     <w:rsid w:val="006B7E13"/>
     <w:rsid w:val="006C05FC"/>
     <w:rsid w:val="006C0BE3"/>
     <w:rsid w:val="006C0DF1"/>
     <w:rsid w:val="006C0E56"/>
     <w:rsid w:val="006C15D8"/>
     <w:rsid w:val="006C15FF"/>
     <w:rsid w:val="006C16E3"/>
     <w:rsid w:val="006C1838"/>
     <w:rsid w:val="006C1E80"/>
     <w:rsid w:val="006C2407"/>
     <w:rsid w:val="006C2629"/>
     <w:rsid w:val="006C276B"/>
     <w:rsid w:val="006C2854"/>
     <w:rsid w:val="006C3485"/>
     <w:rsid w:val="006C36F6"/>
     <w:rsid w:val="006C38EC"/>
     <w:rsid w:val="006C3CE3"/>
     <w:rsid w:val="006C410A"/>
     <w:rsid w:val="006C45AD"/>
     <w:rsid w:val="006C48CD"/>
     <w:rsid w:val="006C4DFA"/>
     <w:rsid w:val="006C4E29"/>
     <w:rsid w:val="006C4F11"/>
     <w:rsid w:val="006C5012"/>
     <w:rsid w:val="006C5105"/>
     <w:rsid w:val="006C528E"/>
     <w:rsid w:val="006C57B1"/>
     <w:rsid w:val="006C5961"/>
+    <w:rsid w:val="006C59E6"/>
     <w:rsid w:val="006C5D5B"/>
     <w:rsid w:val="006C5E4D"/>
     <w:rsid w:val="006C6139"/>
     <w:rsid w:val="006C616A"/>
     <w:rsid w:val="006C618D"/>
     <w:rsid w:val="006C61B7"/>
     <w:rsid w:val="006C64D8"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006C67E3"/>
     <w:rsid w:val="006C6CA2"/>
     <w:rsid w:val="006C6CEC"/>
     <w:rsid w:val="006C6E70"/>
     <w:rsid w:val="006C6E8B"/>
     <w:rsid w:val="006C6F9A"/>
     <w:rsid w:val="006C6FB9"/>
     <w:rsid w:val="006C70BC"/>
     <w:rsid w:val="006C79EE"/>
     <w:rsid w:val="006C7A09"/>
     <w:rsid w:val="006C7CF5"/>
     <w:rsid w:val="006D0477"/>
     <w:rsid w:val="006D0984"/>
     <w:rsid w:val="006D0B8C"/>
     <w:rsid w:val="006D0DC9"/>
     <w:rsid w:val="006D0EA0"/>
     <w:rsid w:val="006D1101"/>
@@ -33623,50 +32871,51 @@
     <w:rsid w:val="006E1EF2"/>
     <w:rsid w:val="006E2146"/>
     <w:rsid w:val="006E2147"/>
     <w:rsid w:val="006E221C"/>
     <w:rsid w:val="006E22D0"/>
     <w:rsid w:val="006E2399"/>
     <w:rsid w:val="006E2676"/>
     <w:rsid w:val="006E287B"/>
     <w:rsid w:val="006E2BCB"/>
     <w:rsid w:val="006E2FBB"/>
     <w:rsid w:val="006E34E6"/>
     <w:rsid w:val="006E355D"/>
     <w:rsid w:val="006E36A4"/>
     <w:rsid w:val="006E370B"/>
     <w:rsid w:val="006E3DE2"/>
     <w:rsid w:val="006E3EA7"/>
     <w:rsid w:val="006E3F1F"/>
     <w:rsid w:val="006E40C5"/>
     <w:rsid w:val="006E42C1"/>
     <w:rsid w:val="006E44B0"/>
     <w:rsid w:val="006E44F9"/>
     <w:rsid w:val="006E4C9B"/>
     <w:rsid w:val="006E5490"/>
     <w:rsid w:val="006E5D0B"/>
     <w:rsid w:val="006E5E5F"/>
+    <w:rsid w:val="006E620C"/>
     <w:rsid w:val="006E62C2"/>
     <w:rsid w:val="006E675B"/>
     <w:rsid w:val="006E6907"/>
     <w:rsid w:val="006E6B43"/>
     <w:rsid w:val="006E6EBD"/>
     <w:rsid w:val="006E7248"/>
     <w:rsid w:val="006E735C"/>
     <w:rsid w:val="006E7556"/>
     <w:rsid w:val="006E77AE"/>
     <w:rsid w:val="006E7A50"/>
     <w:rsid w:val="006E7E26"/>
     <w:rsid w:val="006E7E56"/>
     <w:rsid w:val="006F050E"/>
     <w:rsid w:val="006F085F"/>
     <w:rsid w:val="006F09EA"/>
     <w:rsid w:val="006F0B86"/>
     <w:rsid w:val="006F0D47"/>
     <w:rsid w:val="006F0E45"/>
     <w:rsid w:val="006F118B"/>
     <w:rsid w:val="006F1D5F"/>
     <w:rsid w:val="006F1FC8"/>
     <w:rsid w:val="006F2262"/>
     <w:rsid w:val="006F334B"/>
     <w:rsid w:val="006F3374"/>
     <w:rsid w:val="006F33F1"/>
@@ -33795,50 +33044,51 @@
     <w:rsid w:val="00717E32"/>
     <w:rsid w:val="0072044A"/>
     <w:rsid w:val="00720847"/>
     <w:rsid w:val="00720BA2"/>
     <w:rsid w:val="00721031"/>
     <w:rsid w:val="00721335"/>
     <w:rsid w:val="007214C1"/>
     <w:rsid w:val="007214EF"/>
     <w:rsid w:val="007221F3"/>
     <w:rsid w:val="00722363"/>
     <w:rsid w:val="00722697"/>
     <w:rsid w:val="00722746"/>
     <w:rsid w:val="007227B1"/>
     <w:rsid w:val="007227D6"/>
     <w:rsid w:val="00723296"/>
     <w:rsid w:val="007232F3"/>
     <w:rsid w:val="00723325"/>
     <w:rsid w:val="0072337E"/>
     <w:rsid w:val="007233A1"/>
     <w:rsid w:val="00723580"/>
     <w:rsid w:val="00723947"/>
     <w:rsid w:val="00723C2B"/>
     <w:rsid w:val="00723DE9"/>
     <w:rsid w:val="00723FFB"/>
     <w:rsid w:val="00724373"/>
+    <w:rsid w:val="0072474E"/>
     <w:rsid w:val="00724A13"/>
     <w:rsid w:val="00724B87"/>
     <w:rsid w:val="00724BBC"/>
     <w:rsid w:val="00724D1B"/>
     <w:rsid w:val="00725070"/>
     <w:rsid w:val="00725089"/>
     <w:rsid w:val="0072526C"/>
     <w:rsid w:val="007254A4"/>
     <w:rsid w:val="0072564D"/>
     <w:rsid w:val="00725DB5"/>
     <w:rsid w:val="00726336"/>
     <w:rsid w:val="0072651A"/>
     <w:rsid w:val="0072654F"/>
     <w:rsid w:val="00726B71"/>
     <w:rsid w:val="0072706A"/>
     <w:rsid w:val="00727116"/>
     <w:rsid w:val="00727239"/>
     <w:rsid w:val="00727661"/>
     <w:rsid w:val="00727741"/>
     <w:rsid w:val="00727904"/>
     <w:rsid w:val="007301D8"/>
     <w:rsid w:val="00730293"/>
     <w:rsid w:val="007303FA"/>
     <w:rsid w:val="00730409"/>
     <w:rsid w:val="00730F06"/>
@@ -33848,113 +33098,117 @@
     <w:rsid w:val="0073143A"/>
     <w:rsid w:val="00731FC7"/>
     <w:rsid w:val="00732103"/>
     <w:rsid w:val="007325D5"/>
     <w:rsid w:val="00732AAA"/>
     <w:rsid w:val="00733411"/>
     <w:rsid w:val="00733460"/>
     <w:rsid w:val="00733CA3"/>
     <w:rsid w:val="00733CE3"/>
     <w:rsid w:val="007342F5"/>
     <w:rsid w:val="00734EDD"/>
     <w:rsid w:val="00735176"/>
     <w:rsid w:val="00735326"/>
     <w:rsid w:val="00735507"/>
     <w:rsid w:val="00735612"/>
     <w:rsid w:val="00735BB0"/>
     <w:rsid w:val="00735CA8"/>
     <w:rsid w:val="00735DC2"/>
     <w:rsid w:val="00735E04"/>
     <w:rsid w:val="007360EA"/>
     <w:rsid w:val="00736356"/>
     <w:rsid w:val="0073640A"/>
     <w:rsid w:val="00736753"/>
     <w:rsid w:val="0073697E"/>
     <w:rsid w:val="0073714A"/>
+    <w:rsid w:val="007373E0"/>
     <w:rsid w:val="00737539"/>
     <w:rsid w:val="00737753"/>
     <w:rsid w:val="00737B6F"/>
     <w:rsid w:val="00737B95"/>
     <w:rsid w:val="0074003D"/>
     <w:rsid w:val="00740791"/>
     <w:rsid w:val="0074079C"/>
     <w:rsid w:val="00740B1C"/>
     <w:rsid w:val="00741052"/>
     <w:rsid w:val="007411EC"/>
     <w:rsid w:val="007415B6"/>
     <w:rsid w:val="007427FD"/>
     <w:rsid w:val="007429A8"/>
     <w:rsid w:val="00742A0D"/>
     <w:rsid w:val="007431A8"/>
     <w:rsid w:val="00743222"/>
     <w:rsid w:val="00743476"/>
     <w:rsid w:val="00743B13"/>
     <w:rsid w:val="007446B8"/>
     <w:rsid w:val="00744A66"/>
     <w:rsid w:val="00744BB8"/>
     <w:rsid w:val="00744D95"/>
     <w:rsid w:val="00744DD2"/>
     <w:rsid w:val="007450F7"/>
     <w:rsid w:val="00745149"/>
     <w:rsid w:val="0074525E"/>
     <w:rsid w:val="00745AB3"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00745C03"/>
     <w:rsid w:val="00745E15"/>
     <w:rsid w:val="00746117"/>
     <w:rsid w:val="00746CC5"/>
     <w:rsid w:val="00746DDE"/>
     <w:rsid w:val="00746E56"/>
     <w:rsid w:val="00746EEE"/>
     <w:rsid w:val="0074766F"/>
     <w:rsid w:val="00747BFB"/>
+    <w:rsid w:val="00747FAE"/>
     <w:rsid w:val="0075010F"/>
     <w:rsid w:val="00750253"/>
     <w:rsid w:val="007502DF"/>
     <w:rsid w:val="0075053D"/>
     <w:rsid w:val="007506AF"/>
     <w:rsid w:val="007506FE"/>
     <w:rsid w:val="007509DB"/>
     <w:rsid w:val="00750A4C"/>
     <w:rsid w:val="00750F2C"/>
+    <w:rsid w:val="0075188D"/>
     <w:rsid w:val="00752471"/>
     <w:rsid w:val="007526EB"/>
     <w:rsid w:val="00753106"/>
     <w:rsid w:val="00753763"/>
     <w:rsid w:val="00753A86"/>
     <w:rsid w:val="00753B21"/>
     <w:rsid w:val="00753B2A"/>
     <w:rsid w:val="007542C5"/>
     <w:rsid w:val="0075448B"/>
     <w:rsid w:val="00754A40"/>
     <w:rsid w:val="00754EDA"/>
     <w:rsid w:val="0075512F"/>
     <w:rsid w:val="007554DA"/>
     <w:rsid w:val="007556AC"/>
     <w:rsid w:val="0075571D"/>
     <w:rsid w:val="007558F9"/>
     <w:rsid w:val="00755976"/>
+    <w:rsid w:val="00755C64"/>
     <w:rsid w:val="00755E3F"/>
     <w:rsid w:val="00756532"/>
     <w:rsid w:val="0075653C"/>
     <w:rsid w:val="007568BD"/>
     <w:rsid w:val="00756B95"/>
     <w:rsid w:val="00757AB0"/>
     <w:rsid w:val="00757E66"/>
     <w:rsid w:val="00757F93"/>
     <w:rsid w:val="00760608"/>
     <w:rsid w:val="00760DDE"/>
     <w:rsid w:val="0076126B"/>
     <w:rsid w:val="007614E4"/>
     <w:rsid w:val="007616CA"/>
     <w:rsid w:val="00761839"/>
     <w:rsid w:val="007618E2"/>
     <w:rsid w:val="00761A41"/>
     <w:rsid w:val="00761A6F"/>
     <w:rsid w:val="00762461"/>
     <w:rsid w:val="007626AD"/>
     <w:rsid w:val="0076283A"/>
     <w:rsid w:val="0076294B"/>
     <w:rsid w:val="00763459"/>
     <w:rsid w:val="007638B8"/>
     <w:rsid w:val="00763AEE"/>
     <w:rsid w:val="00763E4F"/>
@@ -33973,50 +33227,51 @@
     <w:rsid w:val="007669CD"/>
     <w:rsid w:val="00766A1C"/>
     <w:rsid w:val="00766CFF"/>
     <w:rsid w:val="00766F2F"/>
     <w:rsid w:val="00766F4B"/>
     <w:rsid w:val="00766F73"/>
     <w:rsid w:val="007671FE"/>
     <w:rsid w:val="00767B8C"/>
     <w:rsid w:val="0077000C"/>
     <w:rsid w:val="0077025E"/>
     <w:rsid w:val="007705CD"/>
     <w:rsid w:val="0077065D"/>
     <w:rsid w:val="0077070C"/>
     <w:rsid w:val="00770789"/>
     <w:rsid w:val="00770900"/>
     <w:rsid w:val="00770A7A"/>
     <w:rsid w:val="00771082"/>
     <w:rsid w:val="007710DD"/>
     <w:rsid w:val="00771141"/>
     <w:rsid w:val="007711C9"/>
     <w:rsid w:val="00771653"/>
     <w:rsid w:val="00771707"/>
     <w:rsid w:val="0077170D"/>
     <w:rsid w:val="0077189A"/>
     <w:rsid w:val="00771E78"/>
+    <w:rsid w:val="00771F61"/>
     <w:rsid w:val="00771FF6"/>
     <w:rsid w:val="0077218A"/>
     <w:rsid w:val="007722B1"/>
     <w:rsid w:val="007723BB"/>
     <w:rsid w:val="007727AA"/>
     <w:rsid w:val="007727C2"/>
     <w:rsid w:val="00772923"/>
     <w:rsid w:val="00772FFD"/>
     <w:rsid w:val="00773664"/>
     <w:rsid w:val="0077394B"/>
     <w:rsid w:val="00773C56"/>
     <w:rsid w:val="007743AA"/>
     <w:rsid w:val="007749D1"/>
     <w:rsid w:val="00774B55"/>
     <w:rsid w:val="00774DF7"/>
     <w:rsid w:val="0077526A"/>
     <w:rsid w:val="007753A3"/>
     <w:rsid w:val="007754E7"/>
     <w:rsid w:val="00775792"/>
     <w:rsid w:val="00775953"/>
     <w:rsid w:val="00775991"/>
     <w:rsid w:val="00775B8A"/>
     <w:rsid w:val="00775CE8"/>
     <w:rsid w:val="007761A5"/>
     <w:rsid w:val="0077680E"/>
@@ -34049,84 +33304,86 @@
     <w:rsid w:val="007830F0"/>
     <w:rsid w:val="00783120"/>
     <w:rsid w:val="0078312C"/>
     <w:rsid w:val="0078333B"/>
     <w:rsid w:val="007833CC"/>
     <w:rsid w:val="0078341E"/>
     <w:rsid w:val="007835F3"/>
     <w:rsid w:val="0078363E"/>
     <w:rsid w:val="0078363F"/>
     <w:rsid w:val="00783A1E"/>
     <w:rsid w:val="00783A3F"/>
     <w:rsid w:val="00783C7C"/>
     <w:rsid w:val="00783EBB"/>
     <w:rsid w:val="00784404"/>
     <w:rsid w:val="007850A7"/>
     <w:rsid w:val="0078512F"/>
     <w:rsid w:val="007851D7"/>
     <w:rsid w:val="007855FC"/>
     <w:rsid w:val="00785757"/>
     <w:rsid w:val="007861AB"/>
     <w:rsid w:val="007865F3"/>
     <w:rsid w:val="007869B1"/>
     <w:rsid w:val="00786AA1"/>
     <w:rsid w:val="00786C76"/>
     <w:rsid w:val="00786DCA"/>
+    <w:rsid w:val="00787061"/>
     <w:rsid w:val="00787097"/>
     <w:rsid w:val="007872E1"/>
     <w:rsid w:val="0078773F"/>
     <w:rsid w:val="00787979"/>
     <w:rsid w:val="00787B3E"/>
     <w:rsid w:val="00787B82"/>
     <w:rsid w:val="00787FCF"/>
     <w:rsid w:val="00790214"/>
     <w:rsid w:val="0079066A"/>
     <w:rsid w:val="00790758"/>
     <w:rsid w:val="00790EC9"/>
     <w:rsid w:val="00790FFF"/>
     <w:rsid w:val="0079108B"/>
     <w:rsid w:val="007910D9"/>
     <w:rsid w:val="00791370"/>
     <w:rsid w:val="007913CC"/>
     <w:rsid w:val="007918EE"/>
     <w:rsid w:val="00791946"/>
     <w:rsid w:val="00791A07"/>
     <w:rsid w:val="00791E16"/>
     <w:rsid w:val="00792297"/>
     <w:rsid w:val="007923E4"/>
     <w:rsid w:val="00792439"/>
     <w:rsid w:val="00792460"/>
     <w:rsid w:val="00792584"/>
     <w:rsid w:val="007925BD"/>
     <w:rsid w:val="00792761"/>
     <w:rsid w:val="0079297A"/>
     <w:rsid w:val="0079331D"/>
     <w:rsid w:val="007934A8"/>
     <w:rsid w:val="007934B1"/>
     <w:rsid w:val="0079356E"/>
     <w:rsid w:val="007935BC"/>
     <w:rsid w:val="0079370D"/>
+    <w:rsid w:val="00793872"/>
     <w:rsid w:val="00793A73"/>
     <w:rsid w:val="00793ECF"/>
     <w:rsid w:val="00793F4F"/>
     <w:rsid w:val="007947A5"/>
     <w:rsid w:val="00794869"/>
     <w:rsid w:val="00794C22"/>
     <w:rsid w:val="00795C01"/>
     <w:rsid w:val="00796331"/>
     <w:rsid w:val="00796717"/>
     <w:rsid w:val="00797265"/>
     <w:rsid w:val="00797332"/>
     <w:rsid w:val="0079771A"/>
     <w:rsid w:val="007977C8"/>
     <w:rsid w:val="00797948"/>
     <w:rsid w:val="00797E8F"/>
     <w:rsid w:val="00797F91"/>
     <w:rsid w:val="007A004B"/>
     <w:rsid w:val="007A024D"/>
     <w:rsid w:val="007A031D"/>
     <w:rsid w:val="007A09B2"/>
     <w:rsid w:val="007A0B6B"/>
     <w:rsid w:val="007A0DA1"/>
     <w:rsid w:val="007A0DBA"/>
     <w:rsid w:val="007A1277"/>
     <w:rsid w:val="007A1B1A"/>
@@ -34202,58 +33459,58 @@
     <w:rsid w:val="007B375B"/>
     <w:rsid w:val="007B397B"/>
     <w:rsid w:val="007B3A43"/>
     <w:rsid w:val="007B3E78"/>
     <w:rsid w:val="007B3F37"/>
     <w:rsid w:val="007B3F5C"/>
     <w:rsid w:val="007B44BB"/>
     <w:rsid w:val="007B46E3"/>
     <w:rsid w:val="007B471D"/>
     <w:rsid w:val="007B47E4"/>
     <w:rsid w:val="007B514F"/>
     <w:rsid w:val="007B549B"/>
     <w:rsid w:val="007B56B8"/>
     <w:rsid w:val="007B570F"/>
     <w:rsid w:val="007B5F98"/>
     <w:rsid w:val="007B612F"/>
     <w:rsid w:val="007B6394"/>
     <w:rsid w:val="007B6445"/>
     <w:rsid w:val="007B6DA8"/>
     <w:rsid w:val="007B7749"/>
     <w:rsid w:val="007B7860"/>
     <w:rsid w:val="007B7B7E"/>
     <w:rsid w:val="007B7BC8"/>
     <w:rsid w:val="007B7C57"/>
     <w:rsid w:val="007B7C69"/>
-    <w:rsid w:val="007B7DFD"/>
     <w:rsid w:val="007C011F"/>
     <w:rsid w:val="007C0447"/>
     <w:rsid w:val="007C061C"/>
     <w:rsid w:val="007C09E4"/>
     <w:rsid w:val="007C0E7D"/>
     <w:rsid w:val="007C1150"/>
     <w:rsid w:val="007C1903"/>
+    <w:rsid w:val="007C1FC2"/>
     <w:rsid w:val="007C239E"/>
     <w:rsid w:val="007C23B4"/>
     <w:rsid w:val="007C23C2"/>
     <w:rsid w:val="007C23DB"/>
     <w:rsid w:val="007C291C"/>
     <w:rsid w:val="007C2B8F"/>
     <w:rsid w:val="007C303A"/>
     <w:rsid w:val="007C314E"/>
     <w:rsid w:val="007C347A"/>
     <w:rsid w:val="007C3512"/>
     <w:rsid w:val="007C37E7"/>
     <w:rsid w:val="007C3C1A"/>
     <w:rsid w:val="007C3D52"/>
     <w:rsid w:val="007C3D5A"/>
     <w:rsid w:val="007C4089"/>
     <w:rsid w:val="007C43C4"/>
     <w:rsid w:val="007C4562"/>
     <w:rsid w:val="007C45BD"/>
     <w:rsid w:val="007C45FA"/>
     <w:rsid w:val="007C4736"/>
     <w:rsid w:val="007C499B"/>
     <w:rsid w:val="007C5409"/>
     <w:rsid w:val="007C571A"/>
     <w:rsid w:val="007C5F1D"/>
     <w:rsid w:val="007C6166"/>
@@ -34337,83 +33594,85 @@
     <w:rsid w:val="007E64F1"/>
     <w:rsid w:val="007E66A7"/>
     <w:rsid w:val="007E67A8"/>
     <w:rsid w:val="007E6BFF"/>
     <w:rsid w:val="007E6D40"/>
     <w:rsid w:val="007E6E5F"/>
     <w:rsid w:val="007E6EEF"/>
     <w:rsid w:val="007E752E"/>
     <w:rsid w:val="007E768D"/>
     <w:rsid w:val="007E77CE"/>
     <w:rsid w:val="007E77E7"/>
     <w:rsid w:val="007E7985"/>
     <w:rsid w:val="007E7ABD"/>
     <w:rsid w:val="007E7D93"/>
     <w:rsid w:val="007F01C0"/>
     <w:rsid w:val="007F1564"/>
     <w:rsid w:val="007F180A"/>
     <w:rsid w:val="007F189B"/>
     <w:rsid w:val="007F18D6"/>
     <w:rsid w:val="007F1BDF"/>
     <w:rsid w:val="007F1D1D"/>
     <w:rsid w:val="007F1D30"/>
     <w:rsid w:val="007F1E54"/>
     <w:rsid w:val="007F1F67"/>
     <w:rsid w:val="007F2008"/>
+    <w:rsid w:val="007F20B6"/>
     <w:rsid w:val="007F23FA"/>
     <w:rsid w:val="007F28EF"/>
     <w:rsid w:val="007F29C2"/>
     <w:rsid w:val="007F2CC7"/>
     <w:rsid w:val="007F2F8F"/>
     <w:rsid w:val="007F308E"/>
     <w:rsid w:val="007F32B8"/>
     <w:rsid w:val="007F38B1"/>
     <w:rsid w:val="007F38E4"/>
     <w:rsid w:val="007F3C7D"/>
     <w:rsid w:val="007F422B"/>
     <w:rsid w:val="007F42D1"/>
     <w:rsid w:val="007F4543"/>
     <w:rsid w:val="007F4B75"/>
     <w:rsid w:val="007F4DE2"/>
     <w:rsid w:val="007F4EA7"/>
     <w:rsid w:val="007F5018"/>
     <w:rsid w:val="007F529D"/>
     <w:rsid w:val="007F59D8"/>
     <w:rsid w:val="007F5DAF"/>
     <w:rsid w:val="007F5EA4"/>
     <w:rsid w:val="007F5F5F"/>
     <w:rsid w:val="007F6C8C"/>
     <w:rsid w:val="007F6F5F"/>
     <w:rsid w:val="007F7A94"/>
     <w:rsid w:val="007F7DE8"/>
     <w:rsid w:val="0080010A"/>
     <w:rsid w:val="00800942"/>
     <w:rsid w:val="00800979"/>
     <w:rsid w:val="00800ED7"/>
     <w:rsid w:val="00800EDC"/>
     <w:rsid w:val="00801419"/>
     <w:rsid w:val="00801491"/>
+    <w:rsid w:val="00801643"/>
     <w:rsid w:val="00801803"/>
     <w:rsid w:val="00801E23"/>
     <w:rsid w:val="00801E4B"/>
     <w:rsid w:val="00801EF2"/>
     <w:rsid w:val="00801EFB"/>
     <w:rsid w:val="00802133"/>
     <w:rsid w:val="00802173"/>
     <w:rsid w:val="00802496"/>
     <w:rsid w:val="008031F4"/>
     <w:rsid w:val="00803335"/>
     <w:rsid w:val="008034FD"/>
     <w:rsid w:val="00803D83"/>
     <w:rsid w:val="00804111"/>
     <w:rsid w:val="008041FE"/>
     <w:rsid w:val="00804220"/>
     <w:rsid w:val="0080434B"/>
     <w:rsid w:val="0080462D"/>
     <w:rsid w:val="00804FB5"/>
     <w:rsid w:val="008054A3"/>
     <w:rsid w:val="00805AC0"/>
     <w:rsid w:val="00805B1C"/>
     <w:rsid w:val="0080600A"/>
     <w:rsid w:val="008062E9"/>
     <w:rsid w:val="00806587"/>
     <w:rsid w:val="008067A6"/>
@@ -34529,64 +33788,66 @@
     <w:rsid w:val="00833C91"/>
     <w:rsid w:val="0083409E"/>
     <w:rsid w:val="0083439E"/>
     <w:rsid w:val="0083479A"/>
     <w:rsid w:val="00834D5A"/>
     <w:rsid w:val="0083528A"/>
     <w:rsid w:val="00835496"/>
     <w:rsid w:val="008355D6"/>
     <w:rsid w:val="00835ADE"/>
     <w:rsid w:val="00835B5F"/>
     <w:rsid w:val="00835DCD"/>
     <w:rsid w:val="00835DD9"/>
     <w:rsid w:val="00835DE4"/>
     <w:rsid w:val="00835E14"/>
     <w:rsid w:val="008362AF"/>
     <w:rsid w:val="0083633C"/>
     <w:rsid w:val="008363A9"/>
     <w:rsid w:val="00836878"/>
     <w:rsid w:val="00836C07"/>
     <w:rsid w:val="00836D0A"/>
     <w:rsid w:val="008373C5"/>
     <w:rsid w:val="00837468"/>
     <w:rsid w:val="0083748B"/>
     <w:rsid w:val="0083750D"/>
     <w:rsid w:val="00837A18"/>
+    <w:rsid w:val="00837AE5"/>
     <w:rsid w:val="00840089"/>
     <w:rsid w:val="008400E8"/>
     <w:rsid w:val="008401E6"/>
     <w:rsid w:val="008405CB"/>
     <w:rsid w:val="008407FD"/>
     <w:rsid w:val="008408F6"/>
     <w:rsid w:val="00840B1B"/>
     <w:rsid w:val="00840F05"/>
     <w:rsid w:val="00840F28"/>
     <w:rsid w:val="008411E9"/>
     <w:rsid w:val="008416E0"/>
     <w:rsid w:val="0084171E"/>
     <w:rsid w:val="008417C7"/>
     <w:rsid w:val="0084187A"/>
+    <w:rsid w:val="008419EE"/>
     <w:rsid w:val="00841B45"/>
     <w:rsid w:val="00841CA3"/>
     <w:rsid w:val="00841F4A"/>
     <w:rsid w:val="008424CF"/>
     <w:rsid w:val="00842670"/>
     <w:rsid w:val="00842871"/>
     <w:rsid w:val="00843154"/>
     <w:rsid w:val="0084356D"/>
     <w:rsid w:val="0084362C"/>
     <w:rsid w:val="00843A6D"/>
     <w:rsid w:val="00843C1A"/>
     <w:rsid w:val="0084455E"/>
     <w:rsid w:val="0084460B"/>
     <w:rsid w:val="0084488C"/>
     <w:rsid w:val="00844C8A"/>
     <w:rsid w:val="00844CA6"/>
     <w:rsid w:val="00844FA4"/>
     <w:rsid w:val="00845348"/>
     <w:rsid w:val="008454E8"/>
     <w:rsid w:val="008457EE"/>
     <w:rsid w:val="008458F9"/>
     <w:rsid w:val="00845B37"/>
     <w:rsid w:val="00845C13"/>
     <w:rsid w:val="00845C15"/>
     <w:rsid w:val="008460C1"/>
@@ -34650,50 +33911,51 @@
     <w:rsid w:val="00856715"/>
     <w:rsid w:val="00856948"/>
     <w:rsid w:val="00856CF2"/>
     <w:rsid w:val="008571D4"/>
     <w:rsid w:val="008575F6"/>
     <w:rsid w:val="00857638"/>
     <w:rsid w:val="0085766E"/>
     <w:rsid w:val="00857A9B"/>
     <w:rsid w:val="00857AD3"/>
     <w:rsid w:val="00857EEA"/>
     <w:rsid w:val="0086047A"/>
     <w:rsid w:val="00860C51"/>
     <w:rsid w:val="00860CB9"/>
     <w:rsid w:val="00860EF4"/>
     <w:rsid w:val="008615C1"/>
     <w:rsid w:val="00861605"/>
     <w:rsid w:val="00861865"/>
     <w:rsid w:val="00861DC1"/>
     <w:rsid w:val="00861DF6"/>
     <w:rsid w:val="00862159"/>
     <w:rsid w:val="00862D7C"/>
     <w:rsid w:val="0086310D"/>
     <w:rsid w:val="008632F9"/>
     <w:rsid w:val="0086339E"/>
     <w:rsid w:val="00863A9E"/>
+    <w:rsid w:val="00863D53"/>
     <w:rsid w:val="00863DEF"/>
     <w:rsid w:val="0086400A"/>
     <w:rsid w:val="0086459B"/>
     <w:rsid w:val="00864694"/>
     <w:rsid w:val="00864A30"/>
     <w:rsid w:val="00864B59"/>
     <w:rsid w:val="00864B94"/>
     <w:rsid w:val="00864BA9"/>
     <w:rsid w:val="008651AA"/>
     <w:rsid w:val="0086527E"/>
     <w:rsid w:val="008652C6"/>
     <w:rsid w:val="00865A90"/>
     <w:rsid w:val="00865C98"/>
     <w:rsid w:val="00865F20"/>
     <w:rsid w:val="008663CB"/>
     <w:rsid w:val="00866426"/>
     <w:rsid w:val="00866759"/>
     <w:rsid w:val="00867437"/>
     <w:rsid w:val="00867864"/>
     <w:rsid w:val="00867AA7"/>
     <w:rsid w:val="00867AFD"/>
     <w:rsid w:val="00867B6D"/>
     <w:rsid w:val="00867DA1"/>
     <w:rsid w:val="0087003B"/>
     <w:rsid w:val="008701C8"/>
@@ -34711,50 +33973,51 @@
     <w:rsid w:val="00871B4C"/>
     <w:rsid w:val="00871BDA"/>
     <w:rsid w:val="00871C68"/>
     <w:rsid w:val="00871DB3"/>
     <w:rsid w:val="00871F99"/>
     <w:rsid w:val="00872208"/>
     <w:rsid w:val="008724A2"/>
     <w:rsid w:val="00872AAD"/>
     <w:rsid w:val="008731A3"/>
     <w:rsid w:val="00873255"/>
     <w:rsid w:val="00873299"/>
     <w:rsid w:val="0087358E"/>
     <w:rsid w:val="0087370F"/>
     <w:rsid w:val="008738DD"/>
     <w:rsid w:val="00873ADB"/>
     <w:rsid w:val="00873AF0"/>
     <w:rsid w:val="008743CF"/>
     <w:rsid w:val="00874741"/>
     <w:rsid w:val="00874954"/>
     <w:rsid w:val="00874C65"/>
     <w:rsid w:val="00874E89"/>
     <w:rsid w:val="00875185"/>
     <w:rsid w:val="0087526C"/>
     <w:rsid w:val="008755F8"/>
     <w:rsid w:val="0087574E"/>
+    <w:rsid w:val="00875E6B"/>
     <w:rsid w:val="00876592"/>
     <w:rsid w:val="00876E30"/>
     <w:rsid w:val="00876EE1"/>
     <w:rsid w:val="00876F2A"/>
     <w:rsid w:val="00876FDE"/>
     <w:rsid w:val="00877473"/>
     <w:rsid w:val="00880004"/>
     <w:rsid w:val="00880085"/>
     <w:rsid w:val="008800EE"/>
     <w:rsid w:val="00880E45"/>
     <w:rsid w:val="00880EAB"/>
     <w:rsid w:val="00880EEC"/>
     <w:rsid w:val="00881293"/>
     <w:rsid w:val="008816E4"/>
     <w:rsid w:val="008819D6"/>
     <w:rsid w:val="008819E0"/>
     <w:rsid w:val="008819E2"/>
     <w:rsid w:val="00881C53"/>
     <w:rsid w:val="00881D43"/>
     <w:rsid w:val="00882034"/>
     <w:rsid w:val="008823B1"/>
     <w:rsid w:val="008826FC"/>
     <w:rsid w:val="00882ECB"/>
     <w:rsid w:val="008832EB"/>
     <w:rsid w:val="008835AD"/>
@@ -34987,69 +34250,71 @@
     <w:rsid w:val="008D56CD"/>
     <w:rsid w:val="008D5732"/>
     <w:rsid w:val="008D5859"/>
     <w:rsid w:val="008D5B69"/>
     <w:rsid w:val="008D5EBB"/>
     <w:rsid w:val="008D6256"/>
     <w:rsid w:val="008D626A"/>
     <w:rsid w:val="008D6270"/>
     <w:rsid w:val="008D6342"/>
     <w:rsid w:val="008D65E2"/>
     <w:rsid w:val="008D68B4"/>
     <w:rsid w:val="008D6B13"/>
     <w:rsid w:val="008D6B2B"/>
     <w:rsid w:val="008D6E11"/>
     <w:rsid w:val="008D6FBB"/>
     <w:rsid w:val="008D7361"/>
     <w:rsid w:val="008D74F8"/>
     <w:rsid w:val="008D7856"/>
     <w:rsid w:val="008E0140"/>
     <w:rsid w:val="008E01C9"/>
     <w:rsid w:val="008E0405"/>
     <w:rsid w:val="008E04B0"/>
     <w:rsid w:val="008E04DF"/>
     <w:rsid w:val="008E0911"/>
     <w:rsid w:val="008E0AB4"/>
+    <w:rsid w:val="008E0E18"/>
     <w:rsid w:val="008E0EA2"/>
     <w:rsid w:val="008E1805"/>
     <w:rsid w:val="008E180A"/>
     <w:rsid w:val="008E184A"/>
     <w:rsid w:val="008E1ADB"/>
     <w:rsid w:val="008E29B3"/>
     <w:rsid w:val="008E2BC1"/>
     <w:rsid w:val="008E2F99"/>
     <w:rsid w:val="008E3102"/>
     <w:rsid w:val="008E3215"/>
     <w:rsid w:val="008E323B"/>
     <w:rsid w:val="008E3242"/>
     <w:rsid w:val="008E330B"/>
     <w:rsid w:val="008E3394"/>
     <w:rsid w:val="008E33DA"/>
     <w:rsid w:val="008E38B3"/>
     <w:rsid w:val="008E4224"/>
     <w:rsid w:val="008E4956"/>
     <w:rsid w:val="008E49F1"/>
+    <w:rsid w:val="008E51CE"/>
     <w:rsid w:val="008E5480"/>
     <w:rsid w:val="008E5943"/>
     <w:rsid w:val="008E5A21"/>
     <w:rsid w:val="008E5A64"/>
     <w:rsid w:val="008E5DB1"/>
     <w:rsid w:val="008E6795"/>
     <w:rsid w:val="008E68E9"/>
     <w:rsid w:val="008E68F1"/>
     <w:rsid w:val="008E691A"/>
     <w:rsid w:val="008E6D6D"/>
     <w:rsid w:val="008E6E9B"/>
     <w:rsid w:val="008E7569"/>
     <w:rsid w:val="008E78C0"/>
     <w:rsid w:val="008E7A2E"/>
     <w:rsid w:val="008E7BF5"/>
     <w:rsid w:val="008F014B"/>
     <w:rsid w:val="008F02F9"/>
     <w:rsid w:val="008F0765"/>
     <w:rsid w:val="008F0A57"/>
     <w:rsid w:val="008F1445"/>
     <w:rsid w:val="008F170A"/>
     <w:rsid w:val="008F18CA"/>
     <w:rsid w:val="008F1996"/>
     <w:rsid w:val="008F1B09"/>
     <w:rsid w:val="008F22B6"/>
@@ -35361,50 +34626,51 @@
     <w:rsid w:val="00966304"/>
     <w:rsid w:val="00966455"/>
     <w:rsid w:val="00966512"/>
     <w:rsid w:val="00966626"/>
     <w:rsid w:val="00966A21"/>
     <w:rsid w:val="00966B14"/>
     <w:rsid w:val="00966C9E"/>
     <w:rsid w:val="00966DBF"/>
     <w:rsid w:val="00967024"/>
     <w:rsid w:val="00967096"/>
     <w:rsid w:val="009671D1"/>
     <w:rsid w:val="0096796A"/>
     <w:rsid w:val="00967AA7"/>
     <w:rsid w:val="00967EE2"/>
     <w:rsid w:val="009702D4"/>
     <w:rsid w:val="00970521"/>
     <w:rsid w:val="0097081B"/>
     <w:rsid w:val="00970970"/>
     <w:rsid w:val="009709C2"/>
     <w:rsid w:val="009709FA"/>
     <w:rsid w:val="00970A72"/>
     <w:rsid w:val="00970B5D"/>
     <w:rsid w:val="00970CEF"/>
     <w:rsid w:val="00970D24"/>
     <w:rsid w:val="00970D7E"/>
+    <w:rsid w:val="00971243"/>
     <w:rsid w:val="00971537"/>
     <w:rsid w:val="0097186B"/>
     <w:rsid w:val="00971978"/>
     <w:rsid w:val="00971AD8"/>
     <w:rsid w:val="00971DB1"/>
     <w:rsid w:val="009727F9"/>
     <w:rsid w:val="0097294E"/>
     <w:rsid w:val="00972970"/>
     <w:rsid w:val="00972CF4"/>
     <w:rsid w:val="00973058"/>
     <w:rsid w:val="009732AD"/>
     <w:rsid w:val="009733B4"/>
     <w:rsid w:val="009742B3"/>
     <w:rsid w:val="00974615"/>
     <w:rsid w:val="009748AC"/>
     <w:rsid w:val="00974A00"/>
     <w:rsid w:val="00974ACC"/>
     <w:rsid w:val="00974CEB"/>
     <w:rsid w:val="009750D0"/>
     <w:rsid w:val="00975416"/>
     <w:rsid w:val="009756BF"/>
     <w:rsid w:val="00975768"/>
     <w:rsid w:val="00975A8E"/>
     <w:rsid w:val="00975BC1"/>
     <w:rsid w:val="00976235"/>
@@ -35442,50 +34708,51 @@
     <w:rsid w:val="0098341F"/>
     <w:rsid w:val="009842CC"/>
     <w:rsid w:val="009843EA"/>
     <w:rsid w:val="00984696"/>
     <w:rsid w:val="0098495B"/>
     <w:rsid w:val="00984A7D"/>
     <w:rsid w:val="00984BE9"/>
     <w:rsid w:val="00984EC8"/>
     <w:rsid w:val="0098501E"/>
     <w:rsid w:val="00985789"/>
     <w:rsid w:val="00985A44"/>
     <w:rsid w:val="00985E17"/>
     <w:rsid w:val="009860E7"/>
     <w:rsid w:val="009862E1"/>
     <w:rsid w:val="0098665E"/>
     <w:rsid w:val="0098670D"/>
     <w:rsid w:val="00986B50"/>
     <w:rsid w:val="00986BEB"/>
     <w:rsid w:val="00986DFB"/>
     <w:rsid w:val="00987213"/>
     <w:rsid w:val="0098749F"/>
     <w:rsid w:val="00987B41"/>
     <w:rsid w:val="00987CE7"/>
     <w:rsid w:val="009902AE"/>
     <w:rsid w:val="00990700"/>
+    <w:rsid w:val="009910DB"/>
     <w:rsid w:val="0099150C"/>
     <w:rsid w:val="0099179B"/>
     <w:rsid w:val="00991CE8"/>
     <w:rsid w:val="009920EE"/>
     <w:rsid w:val="009925C2"/>
     <w:rsid w:val="00992679"/>
     <w:rsid w:val="00992AF0"/>
     <w:rsid w:val="009931AF"/>
     <w:rsid w:val="0099389B"/>
     <w:rsid w:val="00993989"/>
     <w:rsid w:val="00993E15"/>
     <w:rsid w:val="00994421"/>
     <w:rsid w:val="00994505"/>
     <w:rsid w:val="0099481E"/>
     <w:rsid w:val="00994A40"/>
     <w:rsid w:val="00994A6B"/>
     <w:rsid w:val="00994BB9"/>
     <w:rsid w:val="00994FD0"/>
     <w:rsid w:val="0099503C"/>
     <w:rsid w:val="009956A4"/>
     <w:rsid w:val="00995744"/>
     <w:rsid w:val="009958B1"/>
     <w:rsid w:val="00995D0C"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="00996612"/>
@@ -35559,82 +34826,84 @@
     <w:rsid w:val="009B23C3"/>
     <w:rsid w:val="009B23C4"/>
     <w:rsid w:val="009B23E1"/>
     <w:rsid w:val="009B27AF"/>
     <w:rsid w:val="009B288D"/>
     <w:rsid w:val="009B2D41"/>
     <w:rsid w:val="009B2D6F"/>
     <w:rsid w:val="009B30C2"/>
     <w:rsid w:val="009B3DCB"/>
     <w:rsid w:val="009B4074"/>
     <w:rsid w:val="009B4168"/>
     <w:rsid w:val="009B435B"/>
     <w:rsid w:val="009B468A"/>
     <w:rsid w:val="009B48F9"/>
     <w:rsid w:val="009B497E"/>
     <w:rsid w:val="009B4AFB"/>
     <w:rsid w:val="009B5266"/>
     <w:rsid w:val="009B52E4"/>
     <w:rsid w:val="009B5840"/>
     <w:rsid w:val="009B5CE8"/>
     <w:rsid w:val="009B5DFC"/>
     <w:rsid w:val="009B5E32"/>
     <w:rsid w:val="009B5EB0"/>
     <w:rsid w:val="009B6290"/>
     <w:rsid w:val="009B7146"/>
+    <w:rsid w:val="009B74C1"/>
     <w:rsid w:val="009B759F"/>
     <w:rsid w:val="009B7660"/>
     <w:rsid w:val="009B788A"/>
     <w:rsid w:val="009B7AFF"/>
     <w:rsid w:val="009B7BB0"/>
     <w:rsid w:val="009B7D43"/>
     <w:rsid w:val="009B7E6B"/>
     <w:rsid w:val="009B7E9D"/>
     <w:rsid w:val="009B7F84"/>
     <w:rsid w:val="009C07B2"/>
     <w:rsid w:val="009C0A60"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C0E15"/>
     <w:rsid w:val="009C101F"/>
     <w:rsid w:val="009C10A3"/>
     <w:rsid w:val="009C1171"/>
     <w:rsid w:val="009C125A"/>
     <w:rsid w:val="009C15A7"/>
     <w:rsid w:val="009C169B"/>
     <w:rsid w:val="009C186A"/>
     <w:rsid w:val="009C19AF"/>
     <w:rsid w:val="009C1A94"/>
     <w:rsid w:val="009C1B3E"/>
     <w:rsid w:val="009C1B6F"/>
     <w:rsid w:val="009C1DB8"/>
     <w:rsid w:val="009C1E28"/>
     <w:rsid w:val="009C30D0"/>
     <w:rsid w:val="009C32A7"/>
     <w:rsid w:val="009C39B0"/>
     <w:rsid w:val="009C39D0"/>
     <w:rsid w:val="009C3CDD"/>
     <w:rsid w:val="009C51CB"/>
+    <w:rsid w:val="009C51CC"/>
     <w:rsid w:val="009C529E"/>
     <w:rsid w:val="009C52BD"/>
     <w:rsid w:val="009C5304"/>
     <w:rsid w:val="009C55D5"/>
     <w:rsid w:val="009C5F3A"/>
     <w:rsid w:val="009C5F3E"/>
     <w:rsid w:val="009C5F83"/>
     <w:rsid w:val="009C5F91"/>
     <w:rsid w:val="009C6381"/>
     <w:rsid w:val="009C6594"/>
     <w:rsid w:val="009C6DAA"/>
     <w:rsid w:val="009C74D0"/>
     <w:rsid w:val="009C7572"/>
     <w:rsid w:val="009C7A37"/>
     <w:rsid w:val="009C7E7B"/>
     <w:rsid w:val="009D00FD"/>
     <w:rsid w:val="009D0449"/>
     <w:rsid w:val="009D0C0E"/>
     <w:rsid w:val="009D0D6B"/>
     <w:rsid w:val="009D0D8C"/>
     <w:rsid w:val="009D1139"/>
     <w:rsid w:val="009D14E8"/>
     <w:rsid w:val="009D19E7"/>
     <w:rsid w:val="009D1CE9"/>
     <w:rsid w:val="009D1EFD"/>
@@ -35647,64 +34916,66 @@
     <w:rsid w:val="009D273B"/>
     <w:rsid w:val="009D29CB"/>
     <w:rsid w:val="009D2E11"/>
     <w:rsid w:val="009D37DA"/>
     <w:rsid w:val="009D3923"/>
     <w:rsid w:val="009D3928"/>
     <w:rsid w:val="009D3E14"/>
     <w:rsid w:val="009D48D4"/>
     <w:rsid w:val="009D4B52"/>
     <w:rsid w:val="009D4BDF"/>
     <w:rsid w:val="009D5526"/>
     <w:rsid w:val="009D5588"/>
     <w:rsid w:val="009D5647"/>
     <w:rsid w:val="009D583A"/>
     <w:rsid w:val="009D5983"/>
     <w:rsid w:val="009D5DAC"/>
     <w:rsid w:val="009D5F3B"/>
     <w:rsid w:val="009D5FB9"/>
     <w:rsid w:val="009D5FFD"/>
     <w:rsid w:val="009D649F"/>
     <w:rsid w:val="009D6C19"/>
     <w:rsid w:val="009D7B04"/>
     <w:rsid w:val="009D7F81"/>
     <w:rsid w:val="009E0565"/>
     <w:rsid w:val="009E06C0"/>
+    <w:rsid w:val="009E08F4"/>
     <w:rsid w:val="009E0A7E"/>
     <w:rsid w:val="009E1386"/>
     <w:rsid w:val="009E1524"/>
     <w:rsid w:val="009E1844"/>
     <w:rsid w:val="009E1A05"/>
     <w:rsid w:val="009E1C2D"/>
     <w:rsid w:val="009E22D7"/>
     <w:rsid w:val="009E2695"/>
     <w:rsid w:val="009E2879"/>
     <w:rsid w:val="009E2D3B"/>
     <w:rsid w:val="009E353C"/>
     <w:rsid w:val="009E3562"/>
     <w:rsid w:val="009E3563"/>
     <w:rsid w:val="009E3EAF"/>
+    <w:rsid w:val="009E3EB7"/>
     <w:rsid w:val="009E4062"/>
     <w:rsid w:val="009E4214"/>
     <w:rsid w:val="009E42E6"/>
     <w:rsid w:val="009E4578"/>
     <w:rsid w:val="009E47FF"/>
     <w:rsid w:val="009E4A70"/>
     <w:rsid w:val="009E4ABD"/>
     <w:rsid w:val="009E4B5D"/>
     <w:rsid w:val="009E4E61"/>
     <w:rsid w:val="009E54EB"/>
     <w:rsid w:val="009E55F5"/>
     <w:rsid w:val="009E5773"/>
     <w:rsid w:val="009E5977"/>
     <w:rsid w:val="009E5B1D"/>
     <w:rsid w:val="009E5B60"/>
     <w:rsid w:val="009E5C14"/>
     <w:rsid w:val="009E69AF"/>
     <w:rsid w:val="009E6BAD"/>
     <w:rsid w:val="009E7423"/>
     <w:rsid w:val="009E7430"/>
     <w:rsid w:val="009E7431"/>
     <w:rsid w:val="009E7683"/>
     <w:rsid w:val="009E7DD8"/>
     <w:rsid w:val="009E7E90"/>
     <w:rsid w:val="009E7EE6"/>
@@ -35789,83 +35060,88 @@
     <w:rsid w:val="00A0691B"/>
     <w:rsid w:val="00A06B8A"/>
     <w:rsid w:val="00A06BAC"/>
     <w:rsid w:val="00A06DDB"/>
     <w:rsid w:val="00A071F4"/>
     <w:rsid w:val="00A07FB4"/>
     <w:rsid w:val="00A101B7"/>
     <w:rsid w:val="00A106CA"/>
     <w:rsid w:val="00A10AAF"/>
     <w:rsid w:val="00A10AC9"/>
     <w:rsid w:val="00A11054"/>
     <w:rsid w:val="00A1136A"/>
     <w:rsid w:val="00A115FD"/>
     <w:rsid w:val="00A11900"/>
     <w:rsid w:val="00A11E82"/>
     <w:rsid w:val="00A11F32"/>
     <w:rsid w:val="00A123FD"/>
     <w:rsid w:val="00A126EB"/>
     <w:rsid w:val="00A12CB4"/>
     <w:rsid w:val="00A1313E"/>
     <w:rsid w:val="00A131BC"/>
     <w:rsid w:val="00A131E3"/>
     <w:rsid w:val="00A135DD"/>
     <w:rsid w:val="00A13847"/>
     <w:rsid w:val="00A13875"/>
+    <w:rsid w:val="00A13909"/>
     <w:rsid w:val="00A13DB5"/>
     <w:rsid w:val="00A14605"/>
     <w:rsid w:val="00A1478F"/>
+    <w:rsid w:val="00A14AD5"/>
     <w:rsid w:val="00A14F3E"/>
     <w:rsid w:val="00A14FA1"/>
+    <w:rsid w:val="00A15271"/>
     <w:rsid w:val="00A15726"/>
     <w:rsid w:val="00A1596F"/>
     <w:rsid w:val="00A159BE"/>
     <w:rsid w:val="00A159CC"/>
     <w:rsid w:val="00A163CF"/>
     <w:rsid w:val="00A167B9"/>
     <w:rsid w:val="00A168BD"/>
     <w:rsid w:val="00A16918"/>
     <w:rsid w:val="00A1693F"/>
     <w:rsid w:val="00A16969"/>
     <w:rsid w:val="00A1698C"/>
     <w:rsid w:val="00A170B7"/>
     <w:rsid w:val="00A17A88"/>
     <w:rsid w:val="00A20971"/>
     <w:rsid w:val="00A20BBD"/>
     <w:rsid w:val="00A20D65"/>
     <w:rsid w:val="00A20FFE"/>
     <w:rsid w:val="00A210D3"/>
     <w:rsid w:val="00A21161"/>
     <w:rsid w:val="00A213FD"/>
     <w:rsid w:val="00A217BC"/>
     <w:rsid w:val="00A21AA1"/>
     <w:rsid w:val="00A21D82"/>
+    <w:rsid w:val="00A22583"/>
     <w:rsid w:val="00A22610"/>
     <w:rsid w:val="00A229BD"/>
     <w:rsid w:val="00A22C2F"/>
     <w:rsid w:val="00A22E4B"/>
     <w:rsid w:val="00A23025"/>
+    <w:rsid w:val="00A2345F"/>
     <w:rsid w:val="00A23729"/>
     <w:rsid w:val="00A23A2E"/>
     <w:rsid w:val="00A23A9C"/>
     <w:rsid w:val="00A241CF"/>
     <w:rsid w:val="00A243F7"/>
     <w:rsid w:val="00A244AE"/>
     <w:rsid w:val="00A244E6"/>
     <w:rsid w:val="00A24620"/>
     <w:rsid w:val="00A24991"/>
     <w:rsid w:val="00A25156"/>
     <w:rsid w:val="00A252DA"/>
     <w:rsid w:val="00A25526"/>
     <w:rsid w:val="00A25C2E"/>
     <w:rsid w:val="00A25CD0"/>
     <w:rsid w:val="00A25CF5"/>
     <w:rsid w:val="00A26540"/>
     <w:rsid w:val="00A26631"/>
     <w:rsid w:val="00A26BE9"/>
     <w:rsid w:val="00A26DBE"/>
     <w:rsid w:val="00A2718E"/>
     <w:rsid w:val="00A27DE9"/>
     <w:rsid w:val="00A300BF"/>
     <w:rsid w:val="00A3038C"/>
     <w:rsid w:val="00A305E2"/>
     <w:rsid w:val="00A308CF"/>
@@ -36044,50 +35320,51 @@
     <w:rsid w:val="00A62D74"/>
     <w:rsid w:val="00A633BC"/>
     <w:rsid w:val="00A63558"/>
     <w:rsid w:val="00A637B3"/>
     <w:rsid w:val="00A63861"/>
     <w:rsid w:val="00A638A6"/>
     <w:rsid w:val="00A64871"/>
     <w:rsid w:val="00A64EF4"/>
     <w:rsid w:val="00A6519C"/>
     <w:rsid w:val="00A652D8"/>
     <w:rsid w:val="00A65321"/>
     <w:rsid w:val="00A65547"/>
     <w:rsid w:val="00A655F8"/>
     <w:rsid w:val="00A6565B"/>
     <w:rsid w:val="00A657EF"/>
     <w:rsid w:val="00A65BDC"/>
     <w:rsid w:val="00A65BEC"/>
     <w:rsid w:val="00A65C03"/>
     <w:rsid w:val="00A65DAA"/>
     <w:rsid w:val="00A65FFF"/>
     <w:rsid w:val="00A66053"/>
     <w:rsid w:val="00A6632D"/>
     <w:rsid w:val="00A66387"/>
     <w:rsid w:val="00A6655C"/>
     <w:rsid w:val="00A6674D"/>
+    <w:rsid w:val="00A66924"/>
     <w:rsid w:val="00A669D2"/>
     <w:rsid w:val="00A66E7E"/>
     <w:rsid w:val="00A66EB4"/>
     <w:rsid w:val="00A673CD"/>
     <w:rsid w:val="00A67989"/>
     <w:rsid w:val="00A67B9B"/>
     <w:rsid w:val="00A67C1D"/>
     <w:rsid w:val="00A67C78"/>
     <w:rsid w:val="00A67F64"/>
     <w:rsid w:val="00A67F89"/>
     <w:rsid w:val="00A705B6"/>
     <w:rsid w:val="00A7067F"/>
     <w:rsid w:val="00A709E6"/>
     <w:rsid w:val="00A70A43"/>
     <w:rsid w:val="00A715ED"/>
     <w:rsid w:val="00A715FC"/>
     <w:rsid w:val="00A7170A"/>
     <w:rsid w:val="00A71712"/>
     <w:rsid w:val="00A718FB"/>
     <w:rsid w:val="00A71D1A"/>
     <w:rsid w:val="00A71F1F"/>
     <w:rsid w:val="00A72618"/>
     <w:rsid w:val="00A7280C"/>
     <w:rsid w:val="00A728D4"/>
     <w:rsid w:val="00A72EFA"/>
@@ -36119,50 +35396,51 @@
     <w:rsid w:val="00A76FA9"/>
     <w:rsid w:val="00A77263"/>
     <w:rsid w:val="00A77A3B"/>
     <w:rsid w:val="00A77B7C"/>
     <w:rsid w:val="00A77D1B"/>
     <w:rsid w:val="00A80039"/>
     <w:rsid w:val="00A802C4"/>
     <w:rsid w:val="00A806DA"/>
     <w:rsid w:val="00A8086F"/>
     <w:rsid w:val="00A80A47"/>
     <w:rsid w:val="00A80C22"/>
     <w:rsid w:val="00A81285"/>
     <w:rsid w:val="00A819CA"/>
     <w:rsid w:val="00A81A9E"/>
     <w:rsid w:val="00A81AD4"/>
     <w:rsid w:val="00A81C2C"/>
     <w:rsid w:val="00A81F97"/>
     <w:rsid w:val="00A827DC"/>
     <w:rsid w:val="00A829B5"/>
     <w:rsid w:val="00A82D9C"/>
     <w:rsid w:val="00A82F76"/>
     <w:rsid w:val="00A83272"/>
     <w:rsid w:val="00A83309"/>
     <w:rsid w:val="00A8345A"/>
     <w:rsid w:val="00A83F7A"/>
+    <w:rsid w:val="00A84223"/>
     <w:rsid w:val="00A84858"/>
     <w:rsid w:val="00A84BC3"/>
     <w:rsid w:val="00A84E83"/>
     <w:rsid w:val="00A8521E"/>
     <w:rsid w:val="00A85511"/>
     <w:rsid w:val="00A85751"/>
     <w:rsid w:val="00A8595D"/>
     <w:rsid w:val="00A86881"/>
     <w:rsid w:val="00A86963"/>
     <w:rsid w:val="00A86F32"/>
     <w:rsid w:val="00A87203"/>
     <w:rsid w:val="00A87577"/>
     <w:rsid w:val="00A875FC"/>
     <w:rsid w:val="00A87B81"/>
     <w:rsid w:val="00A87EED"/>
     <w:rsid w:val="00A87F3C"/>
     <w:rsid w:val="00A9012B"/>
     <w:rsid w:val="00A901D4"/>
     <w:rsid w:val="00A9074C"/>
     <w:rsid w:val="00A907B6"/>
     <w:rsid w:val="00A90A40"/>
     <w:rsid w:val="00A90BC1"/>
     <w:rsid w:val="00A91756"/>
     <w:rsid w:val="00A91ACC"/>
     <w:rsid w:val="00A92031"/>
@@ -36237,50 +35515,51 @@
     <w:rsid w:val="00AA7814"/>
     <w:rsid w:val="00AA7D66"/>
     <w:rsid w:val="00AB01A1"/>
     <w:rsid w:val="00AB03A9"/>
     <w:rsid w:val="00AB0644"/>
     <w:rsid w:val="00AB091A"/>
     <w:rsid w:val="00AB0A99"/>
     <w:rsid w:val="00AB0D38"/>
     <w:rsid w:val="00AB0E03"/>
     <w:rsid w:val="00AB0E54"/>
     <w:rsid w:val="00AB11E0"/>
     <w:rsid w:val="00AB12AD"/>
     <w:rsid w:val="00AB1345"/>
     <w:rsid w:val="00AB13CE"/>
     <w:rsid w:val="00AB179D"/>
     <w:rsid w:val="00AB1819"/>
     <w:rsid w:val="00AB18B0"/>
     <w:rsid w:val="00AB1ADA"/>
     <w:rsid w:val="00AB1BB5"/>
     <w:rsid w:val="00AB1D82"/>
     <w:rsid w:val="00AB23ED"/>
     <w:rsid w:val="00AB2807"/>
     <w:rsid w:val="00AB28BB"/>
     <w:rsid w:val="00AB28E2"/>
     <w:rsid w:val="00AB2DEB"/>
+    <w:rsid w:val="00AB3A8F"/>
     <w:rsid w:val="00AB45F1"/>
     <w:rsid w:val="00AB471E"/>
     <w:rsid w:val="00AB4992"/>
     <w:rsid w:val="00AB4BE4"/>
     <w:rsid w:val="00AB4C35"/>
     <w:rsid w:val="00AB515A"/>
     <w:rsid w:val="00AB5410"/>
     <w:rsid w:val="00AB5941"/>
     <w:rsid w:val="00AB5AD6"/>
     <w:rsid w:val="00AB5DE1"/>
     <w:rsid w:val="00AB5DFA"/>
     <w:rsid w:val="00AB5E37"/>
     <w:rsid w:val="00AB6075"/>
     <w:rsid w:val="00AB6557"/>
     <w:rsid w:val="00AB658D"/>
     <w:rsid w:val="00AB68C7"/>
     <w:rsid w:val="00AB6E08"/>
     <w:rsid w:val="00AB72E8"/>
     <w:rsid w:val="00AB7473"/>
     <w:rsid w:val="00AB74A7"/>
     <w:rsid w:val="00AB79A9"/>
     <w:rsid w:val="00AB7E52"/>
     <w:rsid w:val="00AC0571"/>
     <w:rsid w:val="00AC0E5D"/>
     <w:rsid w:val="00AC0EDB"/>
@@ -36315,73 +35594,76 @@
     <w:rsid w:val="00AC62B1"/>
     <w:rsid w:val="00AC6321"/>
     <w:rsid w:val="00AC6BAC"/>
     <w:rsid w:val="00AC6C62"/>
     <w:rsid w:val="00AC7BA2"/>
     <w:rsid w:val="00AC7C2F"/>
     <w:rsid w:val="00AC7D97"/>
     <w:rsid w:val="00AC7E7F"/>
     <w:rsid w:val="00AD01BE"/>
     <w:rsid w:val="00AD0622"/>
     <w:rsid w:val="00AD096C"/>
     <w:rsid w:val="00AD09C0"/>
     <w:rsid w:val="00AD0F24"/>
     <w:rsid w:val="00AD11AF"/>
     <w:rsid w:val="00AD1850"/>
     <w:rsid w:val="00AD1DB6"/>
     <w:rsid w:val="00AD1FF4"/>
     <w:rsid w:val="00AD2DA3"/>
     <w:rsid w:val="00AD303C"/>
     <w:rsid w:val="00AD387B"/>
     <w:rsid w:val="00AD3B64"/>
     <w:rsid w:val="00AD46A2"/>
     <w:rsid w:val="00AD47C7"/>
     <w:rsid w:val="00AD4AFD"/>
     <w:rsid w:val="00AD4D4D"/>
+    <w:rsid w:val="00AD4DA2"/>
     <w:rsid w:val="00AD4DEE"/>
     <w:rsid w:val="00AD4EA3"/>
     <w:rsid w:val="00AD4ED9"/>
     <w:rsid w:val="00AD4FB3"/>
     <w:rsid w:val="00AD5767"/>
     <w:rsid w:val="00AD5780"/>
     <w:rsid w:val="00AD597F"/>
     <w:rsid w:val="00AD5CB0"/>
     <w:rsid w:val="00AD5F24"/>
     <w:rsid w:val="00AD6427"/>
     <w:rsid w:val="00AD64F3"/>
     <w:rsid w:val="00AD66B8"/>
+    <w:rsid w:val="00AD6A30"/>
     <w:rsid w:val="00AD6B18"/>
     <w:rsid w:val="00AD6C6A"/>
     <w:rsid w:val="00AD6D0A"/>
     <w:rsid w:val="00AD6F00"/>
     <w:rsid w:val="00AD7339"/>
     <w:rsid w:val="00AD7506"/>
     <w:rsid w:val="00AD75A5"/>
     <w:rsid w:val="00AD79B9"/>
     <w:rsid w:val="00AD7C40"/>
     <w:rsid w:val="00AD7D20"/>
     <w:rsid w:val="00AD7D40"/>
+    <w:rsid w:val="00AD7DA4"/>
     <w:rsid w:val="00AE066C"/>
     <w:rsid w:val="00AE0CA3"/>
     <w:rsid w:val="00AE0D70"/>
     <w:rsid w:val="00AE10EE"/>
     <w:rsid w:val="00AE11C4"/>
     <w:rsid w:val="00AE1633"/>
     <w:rsid w:val="00AE16FD"/>
     <w:rsid w:val="00AE1BAB"/>
     <w:rsid w:val="00AE1D81"/>
     <w:rsid w:val="00AE2522"/>
     <w:rsid w:val="00AE299B"/>
     <w:rsid w:val="00AE2A22"/>
     <w:rsid w:val="00AE2A7C"/>
     <w:rsid w:val="00AE2AB9"/>
     <w:rsid w:val="00AE2C26"/>
     <w:rsid w:val="00AE3020"/>
     <w:rsid w:val="00AE34A2"/>
     <w:rsid w:val="00AE39C1"/>
     <w:rsid w:val="00AE3BA5"/>
     <w:rsid w:val="00AE3BAA"/>
     <w:rsid w:val="00AE3DC9"/>
     <w:rsid w:val="00AE3E0C"/>
     <w:rsid w:val="00AE3F76"/>
     <w:rsid w:val="00AE3F84"/>
     <w:rsid w:val="00AE41FF"/>
@@ -36517,80 +35799,83 @@
     <w:rsid w:val="00B1634E"/>
     <w:rsid w:val="00B165ED"/>
     <w:rsid w:val="00B16659"/>
     <w:rsid w:val="00B16A3B"/>
     <w:rsid w:val="00B16AAC"/>
     <w:rsid w:val="00B16D31"/>
     <w:rsid w:val="00B16DC2"/>
     <w:rsid w:val="00B176FA"/>
     <w:rsid w:val="00B1796F"/>
     <w:rsid w:val="00B17AA4"/>
     <w:rsid w:val="00B17B0F"/>
     <w:rsid w:val="00B17D6F"/>
     <w:rsid w:val="00B17FB2"/>
     <w:rsid w:val="00B204C3"/>
     <w:rsid w:val="00B204CB"/>
     <w:rsid w:val="00B20585"/>
     <w:rsid w:val="00B2084E"/>
     <w:rsid w:val="00B20F1D"/>
     <w:rsid w:val="00B21146"/>
     <w:rsid w:val="00B214E3"/>
     <w:rsid w:val="00B217F0"/>
     <w:rsid w:val="00B21CE1"/>
     <w:rsid w:val="00B21E2D"/>
     <w:rsid w:val="00B22070"/>
     <w:rsid w:val="00B22362"/>
+    <w:rsid w:val="00B228DC"/>
     <w:rsid w:val="00B22A7D"/>
     <w:rsid w:val="00B22C46"/>
     <w:rsid w:val="00B23089"/>
     <w:rsid w:val="00B230E6"/>
     <w:rsid w:val="00B239FB"/>
     <w:rsid w:val="00B23CDB"/>
     <w:rsid w:val="00B23FE7"/>
     <w:rsid w:val="00B2419C"/>
     <w:rsid w:val="00B24518"/>
     <w:rsid w:val="00B24907"/>
     <w:rsid w:val="00B24D08"/>
     <w:rsid w:val="00B2552E"/>
     <w:rsid w:val="00B2587E"/>
     <w:rsid w:val="00B25949"/>
     <w:rsid w:val="00B25AB3"/>
     <w:rsid w:val="00B25C24"/>
     <w:rsid w:val="00B25EEA"/>
     <w:rsid w:val="00B26503"/>
+    <w:rsid w:val="00B266B8"/>
     <w:rsid w:val="00B26834"/>
     <w:rsid w:val="00B26AB2"/>
     <w:rsid w:val="00B2742A"/>
     <w:rsid w:val="00B27542"/>
     <w:rsid w:val="00B2762E"/>
     <w:rsid w:val="00B276E7"/>
     <w:rsid w:val="00B27782"/>
     <w:rsid w:val="00B27D95"/>
     <w:rsid w:val="00B27D9E"/>
     <w:rsid w:val="00B27F57"/>
     <w:rsid w:val="00B27F6A"/>
     <w:rsid w:val="00B307E9"/>
+    <w:rsid w:val="00B30B62"/>
     <w:rsid w:val="00B31200"/>
     <w:rsid w:val="00B31658"/>
     <w:rsid w:val="00B3184A"/>
     <w:rsid w:val="00B31895"/>
     <w:rsid w:val="00B31A93"/>
     <w:rsid w:val="00B31B69"/>
     <w:rsid w:val="00B31BD1"/>
     <w:rsid w:val="00B31CAA"/>
     <w:rsid w:val="00B31F56"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B324BD"/>
     <w:rsid w:val="00B32567"/>
     <w:rsid w:val="00B325BC"/>
     <w:rsid w:val="00B329DA"/>
     <w:rsid w:val="00B32A23"/>
     <w:rsid w:val="00B32D81"/>
     <w:rsid w:val="00B330E9"/>
     <w:rsid w:val="00B334B8"/>
     <w:rsid w:val="00B3354F"/>
     <w:rsid w:val="00B335B2"/>
     <w:rsid w:val="00B33C81"/>
     <w:rsid w:val="00B33CD6"/>
     <w:rsid w:val="00B33DF2"/>
     <w:rsid w:val="00B34552"/>
     <w:rsid w:val="00B347EB"/>
@@ -36609,163 +35894,167 @@
     <w:rsid w:val="00B36F7E"/>
     <w:rsid w:val="00B374BB"/>
     <w:rsid w:val="00B3764C"/>
     <w:rsid w:val="00B37B9E"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B37E82"/>
     <w:rsid w:val="00B400A1"/>
     <w:rsid w:val="00B40316"/>
     <w:rsid w:val="00B404BF"/>
     <w:rsid w:val="00B40810"/>
     <w:rsid w:val="00B40975"/>
     <w:rsid w:val="00B40FC8"/>
     <w:rsid w:val="00B4101A"/>
     <w:rsid w:val="00B41593"/>
     <w:rsid w:val="00B41990"/>
     <w:rsid w:val="00B41CB9"/>
     <w:rsid w:val="00B42132"/>
     <w:rsid w:val="00B424CB"/>
     <w:rsid w:val="00B42711"/>
     <w:rsid w:val="00B42EA5"/>
     <w:rsid w:val="00B42F53"/>
     <w:rsid w:val="00B431A8"/>
     <w:rsid w:val="00B431BF"/>
     <w:rsid w:val="00B4347B"/>
     <w:rsid w:val="00B43596"/>
+    <w:rsid w:val="00B435FA"/>
     <w:rsid w:val="00B43DB9"/>
     <w:rsid w:val="00B43EB2"/>
     <w:rsid w:val="00B4429C"/>
     <w:rsid w:val="00B4469F"/>
     <w:rsid w:val="00B44BF9"/>
     <w:rsid w:val="00B44C9F"/>
     <w:rsid w:val="00B44EFC"/>
     <w:rsid w:val="00B45048"/>
     <w:rsid w:val="00B453D6"/>
     <w:rsid w:val="00B453F5"/>
     <w:rsid w:val="00B45682"/>
     <w:rsid w:val="00B45E02"/>
     <w:rsid w:val="00B45E1A"/>
     <w:rsid w:val="00B46220"/>
     <w:rsid w:val="00B46244"/>
     <w:rsid w:val="00B463B7"/>
     <w:rsid w:val="00B464B1"/>
     <w:rsid w:val="00B464BE"/>
     <w:rsid w:val="00B467F3"/>
     <w:rsid w:val="00B46960"/>
     <w:rsid w:val="00B46BB1"/>
     <w:rsid w:val="00B46BBC"/>
     <w:rsid w:val="00B470D1"/>
     <w:rsid w:val="00B47170"/>
     <w:rsid w:val="00B474D9"/>
     <w:rsid w:val="00B47C6D"/>
     <w:rsid w:val="00B50023"/>
     <w:rsid w:val="00B50160"/>
     <w:rsid w:val="00B5036D"/>
     <w:rsid w:val="00B51031"/>
     <w:rsid w:val="00B51125"/>
     <w:rsid w:val="00B512D0"/>
     <w:rsid w:val="00B51317"/>
     <w:rsid w:val="00B51A9A"/>
     <w:rsid w:val="00B5220E"/>
     <w:rsid w:val="00B5223A"/>
     <w:rsid w:val="00B5241A"/>
     <w:rsid w:val="00B528AB"/>
     <w:rsid w:val="00B52CED"/>
     <w:rsid w:val="00B52E4B"/>
     <w:rsid w:val="00B53129"/>
     <w:rsid w:val="00B53157"/>
     <w:rsid w:val="00B53484"/>
     <w:rsid w:val="00B5381E"/>
     <w:rsid w:val="00B5490C"/>
     <w:rsid w:val="00B54975"/>
     <w:rsid w:val="00B54A5A"/>
     <w:rsid w:val="00B54D21"/>
+    <w:rsid w:val="00B54F9C"/>
     <w:rsid w:val="00B55394"/>
     <w:rsid w:val="00B553CB"/>
     <w:rsid w:val="00B55650"/>
     <w:rsid w:val="00B556F3"/>
     <w:rsid w:val="00B55D2E"/>
     <w:rsid w:val="00B55D98"/>
     <w:rsid w:val="00B55E85"/>
     <w:rsid w:val="00B55EEC"/>
     <w:rsid w:val="00B565D9"/>
     <w:rsid w:val="00B56822"/>
     <w:rsid w:val="00B57285"/>
     <w:rsid w:val="00B5760A"/>
     <w:rsid w:val="00B5768F"/>
     <w:rsid w:val="00B57865"/>
     <w:rsid w:val="00B5789E"/>
     <w:rsid w:val="00B578D0"/>
     <w:rsid w:val="00B57939"/>
     <w:rsid w:val="00B57DB5"/>
     <w:rsid w:val="00B602EF"/>
     <w:rsid w:val="00B607A8"/>
+    <w:rsid w:val="00B6084C"/>
     <w:rsid w:val="00B608B1"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B60D27"/>
     <w:rsid w:val="00B60FB0"/>
     <w:rsid w:val="00B610D3"/>
     <w:rsid w:val="00B6110C"/>
     <w:rsid w:val="00B6118B"/>
     <w:rsid w:val="00B61C09"/>
     <w:rsid w:val="00B61C15"/>
     <w:rsid w:val="00B61E62"/>
     <w:rsid w:val="00B625A6"/>
     <w:rsid w:val="00B6275E"/>
     <w:rsid w:val="00B627BD"/>
     <w:rsid w:val="00B628CF"/>
     <w:rsid w:val="00B62B6B"/>
     <w:rsid w:val="00B62DDB"/>
     <w:rsid w:val="00B62E36"/>
     <w:rsid w:val="00B630D5"/>
     <w:rsid w:val="00B63209"/>
     <w:rsid w:val="00B63372"/>
     <w:rsid w:val="00B63568"/>
     <w:rsid w:val="00B63902"/>
     <w:rsid w:val="00B63966"/>
     <w:rsid w:val="00B63D8C"/>
     <w:rsid w:val="00B63DF4"/>
     <w:rsid w:val="00B64205"/>
     <w:rsid w:val="00B64A99"/>
     <w:rsid w:val="00B64EE4"/>
     <w:rsid w:val="00B6538E"/>
     <w:rsid w:val="00B65534"/>
     <w:rsid w:val="00B658FB"/>
     <w:rsid w:val="00B65CCF"/>
     <w:rsid w:val="00B65D39"/>
     <w:rsid w:val="00B65D91"/>
     <w:rsid w:val="00B65D9B"/>
     <w:rsid w:val="00B65D9F"/>
     <w:rsid w:val="00B65E7A"/>
     <w:rsid w:val="00B66273"/>
     <w:rsid w:val="00B66A47"/>
     <w:rsid w:val="00B66C0B"/>
     <w:rsid w:val="00B66C1F"/>
     <w:rsid w:val="00B6725F"/>
     <w:rsid w:val="00B67658"/>
     <w:rsid w:val="00B676CE"/>
     <w:rsid w:val="00B706BA"/>
+    <w:rsid w:val="00B70869"/>
     <w:rsid w:val="00B70D31"/>
     <w:rsid w:val="00B70F73"/>
     <w:rsid w:val="00B70F91"/>
     <w:rsid w:val="00B714FC"/>
     <w:rsid w:val="00B7152E"/>
     <w:rsid w:val="00B71848"/>
     <w:rsid w:val="00B71ABB"/>
     <w:rsid w:val="00B71C33"/>
     <w:rsid w:val="00B71C8F"/>
     <w:rsid w:val="00B71EBE"/>
     <w:rsid w:val="00B71FF3"/>
     <w:rsid w:val="00B720C2"/>
     <w:rsid w:val="00B722BF"/>
     <w:rsid w:val="00B724CE"/>
     <w:rsid w:val="00B72AEC"/>
     <w:rsid w:val="00B72C6A"/>
     <w:rsid w:val="00B73069"/>
     <w:rsid w:val="00B731AA"/>
     <w:rsid w:val="00B732D0"/>
     <w:rsid w:val="00B73B24"/>
     <w:rsid w:val="00B73BE1"/>
     <w:rsid w:val="00B73C2A"/>
     <w:rsid w:val="00B7494C"/>
     <w:rsid w:val="00B752E6"/>
     <w:rsid w:val="00B75457"/>
@@ -36813,50 +36102,51 @@
     <w:rsid w:val="00B8736E"/>
     <w:rsid w:val="00B873F1"/>
     <w:rsid w:val="00B874E7"/>
     <w:rsid w:val="00B87791"/>
     <w:rsid w:val="00B878B2"/>
     <w:rsid w:val="00B87A2D"/>
     <w:rsid w:val="00B87BE4"/>
     <w:rsid w:val="00B87CBC"/>
     <w:rsid w:val="00B87ECF"/>
     <w:rsid w:val="00B87FA8"/>
     <w:rsid w:val="00B907E1"/>
     <w:rsid w:val="00B90A76"/>
     <w:rsid w:val="00B9106A"/>
     <w:rsid w:val="00B91171"/>
     <w:rsid w:val="00B91231"/>
     <w:rsid w:val="00B919A6"/>
     <w:rsid w:val="00B91B52"/>
     <w:rsid w:val="00B92604"/>
     <w:rsid w:val="00B9269F"/>
     <w:rsid w:val="00B92AB4"/>
     <w:rsid w:val="00B92B5E"/>
     <w:rsid w:val="00B92F53"/>
     <w:rsid w:val="00B92FC6"/>
     <w:rsid w:val="00B93DB6"/>
     <w:rsid w:val="00B941E7"/>
+    <w:rsid w:val="00B94CA6"/>
     <w:rsid w:val="00B94FA8"/>
     <w:rsid w:val="00B951D4"/>
     <w:rsid w:val="00B95367"/>
     <w:rsid w:val="00B95371"/>
     <w:rsid w:val="00B959D4"/>
     <w:rsid w:val="00B95D90"/>
     <w:rsid w:val="00B9601C"/>
     <w:rsid w:val="00B968C2"/>
     <w:rsid w:val="00B9701E"/>
     <w:rsid w:val="00B971FC"/>
     <w:rsid w:val="00B9721A"/>
     <w:rsid w:val="00B97A05"/>
     <w:rsid w:val="00B97D96"/>
     <w:rsid w:val="00B97E36"/>
     <w:rsid w:val="00B97FD2"/>
     <w:rsid w:val="00BA024A"/>
     <w:rsid w:val="00BA0844"/>
     <w:rsid w:val="00BA08F7"/>
     <w:rsid w:val="00BA0C50"/>
     <w:rsid w:val="00BA0CAA"/>
     <w:rsid w:val="00BA0D16"/>
     <w:rsid w:val="00BA107E"/>
     <w:rsid w:val="00BA1187"/>
     <w:rsid w:val="00BA1218"/>
     <w:rsid w:val="00BA128F"/>
@@ -36968,95 +36258,97 @@
     <w:rsid w:val="00BC65A6"/>
     <w:rsid w:val="00BC66CE"/>
     <w:rsid w:val="00BC6717"/>
     <w:rsid w:val="00BC69ED"/>
     <w:rsid w:val="00BC6EDC"/>
     <w:rsid w:val="00BC705A"/>
     <w:rsid w:val="00BC70F2"/>
     <w:rsid w:val="00BC7572"/>
     <w:rsid w:val="00BC7ACF"/>
     <w:rsid w:val="00BC7C69"/>
     <w:rsid w:val="00BC7ED1"/>
     <w:rsid w:val="00BC7FF4"/>
     <w:rsid w:val="00BD009C"/>
     <w:rsid w:val="00BD0757"/>
     <w:rsid w:val="00BD0929"/>
     <w:rsid w:val="00BD0F11"/>
     <w:rsid w:val="00BD111B"/>
     <w:rsid w:val="00BD1278"/>
     <w:rsid w:val="00BD12C9"/>
     <w:rsid w:val="00BD1562"/>
     <w:rsid w:val="00BD1582"/>
     <w:rsid w:val="00BD172E"/>
     <w:rsid w:val="00BD1BBB"/>
     <w:rsid w:val="00BD1CEF"/>
     <w:rsid w:val="00BD1F1D"/>
+    <w:rsid w:val="00BD219D"/>
     <w:rsid w:val="00BD2227"/>
     <w:rsid w:val="00BD2258"/>
     <w:rsid w:val="00BD2E91"/>
     <w:rsid w:val="00BD31A0"/>
     <w:rsid w:val="00BD35D9"/>
     <w:rsid w:val="00BD36F7"/>
     <w:rsid w:val="00BD3789"/>
     <w:rsid w:val="00BD39C0"/>
     <w:rsid w:val="00BD3B39"/>
     <w:rsid w:val="00BD3DA4"/>
     <w:rsid w:val="00BD4245"/>
     <w:rsid w:val="00BD444A"/>
     <w:rsid w:val="00BD459E"/>
     <w:rsid w:val="00BD48B7"/>
     <w:rsid w:val="00BD4A2D"/>
     <w:rsid w:val="00BD4B2B"/>
     <w:rsid w:val="00BD4E21"/>
     <w:rsid w:val="00BD4E9F"/>
     <w:rsid w:val="00BD4EC3"/>
     <w:rsid w:val="00BD5258"/>
     <w:rsid w:val="00BD53CD"/>
     <w:rsid w:val="00BD56C4"/>
     <w:rsid w:val="00BD5B07"/>
     <w:rsid w:val="00BD5B0B"/>
     <w:rsid w:val="00BD5CD2"/>
     <w:rsid w:val="00BD5E63"/>
     <w:rsid w:val="00BD6395"/>
     <w:rsid w:val="00BD648F"/>
     <w:rsid w:val="00BD6738"/>
     <w:rsid w:val="00BD69BB"/>
     <w:rsid w:val="00BD6D37"/>
     <w:rsid w:val="00BD6FFE"/>
     <w:rsid w:val="00BD73A2"/>
     <w:rsid w:val="00BE03F8"/>
     <w:rsid w:val="00BE04CA"/>
     <w:rsid w:val="00BE057C"/>
     <w:rsid w:val="00BE090C"/>
     <w:rsid w:val="00BE095B"/>
     <w:rsid w:val="00BE0D45"/>
     <w:rsid w:val="00BE1908"/>
     <w:rsid w:val="00BE1A7F"/>
     <w:rsid w:val="00BE1E4E"/>
     <w:rsid w:val="00BE1F90"/>
     <w:rsid w:val="00BE200A"/>
     <w:rsid w:val="00BE2308"/>
+    <w:rsid w:val="00BE25EF"/>
     <w:rsid w:val="00BE29D9"/>
     <w:rsid w:val="00BE2C17"/>
     <w:rsid w:val="00BE303B"/>
     <w:rsid w:val="00BE32BD"/>
     <w:rsid w:val="00BE36F7"/>
     <w:rsid w:val="00BE40DF"/>
     <w:rsid w:val="00BE443E"/>
     <w:rsid w:val="00BE44EC"/>
     <w:rsid w:val="00BE4740"/>
     <w:rsid w:val="00BE4D96"/>
     <w:rsid w:val="00BE4E26"/>
     <w:rsid w:val="00BE50D8"/>
     <w:rsid w:val="00BE59DE"/>
     <w:rsid w:val="00BE6006"/>
     <w:rsid w:val="00BE6ED3"/>
     <w:rsid w:val="00BE709B"/>
     <w:rsid w:val="00BE71A2"/>
     <w:rsid w:val="00BE7274"/>
     <w:rsid w:val="00BE7595"/>
     <w:rsid w:val="00BE76BE"/>
     <w:rsid w:val="00BE7869"/>
     <w:rsid w:val="00BE7ACD"/>
     <w:rsid w:val="00BF0278"/>
     <w:rsid w:val="00BF02C6"/>
     <w:rsid w:val="00BF0528"/>
@@ -37218,140 +36510,145 @@
     <w:rsid w:val="00C17192"/>
     <w:rsid w:val="00C1724A"/>
     <w:rsid w:val="00C17353"/>
     <w:rsid w:val="00C1736B"/>
     <w:rsid w:val="00C17391"/>
     <w:rsid w:val="00C175BF"/>
     <w:rsid w:val="00C17AD9"/>
     <w:rsid w:val="00C17BAF"/>
     <w:rsid w:val="00C2021D"/>
     <w:rsid w:val="00C203A1"/>
     <w:rsid w:val="00C204D3"/>
     <w:rsid w:val="00C204EB"/>
     <w:rsid w:val="00C20B68"/>
     <w:rsid w:val="00C20F7B"/>
     <w:rsid w:val="00C20F8D"/>
     <w:rsid w:val="00C211A4"/>
     <w:rsid w:val="00C213D9"/>
     <w:rsid w:val="00C215CD"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00C21AD3"/>
     <w:rsid w:val="00C21BBB"/>
     <w:rsid w:val="00C222DD"/>
     <w:rsid w:val="00C228F4"/>
     <w:rsid w:val="00C22CB2"/>
     <w:rsid w:val="00C22F0A"/>
+    <w:rsid w:val="00C23207"/>
     <w:rsid w:val="00C23274"/>
     <w:rsid w:val="00C236C4"/>
     <w:rsid w:val="00C2386E"/>
     <w:rsid w:val="00C238C6"/>
     <w:rsid w:val="00C23A2B"/>
     <w:rsid w:val="00C23A7B"/>
     <w:rsid w:val="00C24039"/>
     <w:rsid w:val="00C2422E"/>
     <w:rsid w:val="00C24571"/>
     <w:rsid w:val="00C248E0"/>
     <w:rsid w:val="00C24912"/>
     <w:rsid w:val="00C24EB7"/>
     <w:rsid w:val="00C24F8C"/>
     <w:rsid w:val="00C251E5"/>
     <w:rsid w:val="00C25FF5"/>
     <w:rsid w:val="00C26313"/>
+    <w:rsid w:val="00C26F6C"/>
     <w:rsid w:val="00C272D1"/>
     <w:rsid w:val="00C2753F"/>
     <w:rsid w:val="00C27A17"/>
     <w:rsid w:val="00C27CE2"/>
     <w:rsid w:val="00C30385"/>
     <w:rsid w:val="00C307FC"/>
     <w:rsid w:val="00C30D8A"/>
     <w:rsid w:val="00C31452"/>
     <w:rsid w:val="00C31943"/>
     <w:rsid w:val="00C31F78"/>
     <w:rsid w:val="00C3276D"/>
     <w:rsid w:val="00C32817"/>
     <w:rsid w:val="00C32912"/>
     <w:rsid w:val="00C32F0F"/>
     <w:rsid w:val="00C33031"/>
     <w:rsid w:val="00C330A0"/>
     <w:rsid w:val="00C33350"/>
     <w:rsid w:val="00C333E7"/>
     <w:rsid w:val="00C33428"/>
     <w:rsid w:val="00C3358A"/>
     <w:rsid w:val="00C33FEF"/>
     <w:rsid w:val="00C33FF7"/>
     <w:rsid w:val="00C34290"/>
     <w:rsid w:val="00C349E7"/>
     <w:rsid w:val="00C34F15"/>
+    <w:rsid w:val="00C352A5"/>
     <w:rsid w:val="00C35376"/>
     <w:rsid w:val="00C3537E"/>
     <w:rsid w:val="00C3546A"/>
     <w:rsid w:val="00C354B3"/>
     <w:rsid w:val="00C35A3B"/>
     <w:rsid w:val="00C35D11"/>
     <w:rsid w:val="00C35D1D"/>
     <w:rsid w:val="00C35DB5"/>
     <w:rsid w:val="00C36CDB"/>
     <w:rsid w:val="00C3786B"/>
     <w:rsid w:val="00C37B0A"/>
     <w:rsid w:val="00C37DDE"/>
     <w:rsid w:val="00C37E0B"/>
     <w:rsid w:val="00C37F86"/>
     <w:rsid w:val="00C4014B"/>
     <w:rsid w:val="00C404C4"/>
     <w:rsid w:val="00C404CF"/>
     <w:rsid w:val="00C40661"/>
     <w:rsid w:val="00C406A8"/>
     <w:rsid w:val="00C40BB7"/>
     <w:rsid w:val="00C40D79"/>
+    <w:rsid w:val="00C40DA8"/>
     <w:rsid w:val="00C40FB0"/>
     <w:rsid w:val="00C41339"/>
     <w:rsid w:val="00C414CA"/>
     <w:rsid w:val="00C41667"/>
     <w:rsid w:val="00C42191"/>
     <w:rsid w:val="00C4239A"/>
     <w:rsid w:val="00C42451"/>
     <w:rsid w:val="00C42482"/>
     <w:rsid w:val="00C42D38"/>
     <w:rsid w:val="00C439DA"/>
     <w:rsid w:val="00C43D1D"/>
     <w:rsid w:val="00C44001"/>
     <w:rsid w:val="00C4417F"/>
     <w:rsid w:val="00C445AB"/>
     <w:rsid w:val="00C4461C"/>
     <w:rsid w:val="00C44804"/>
     <w:rsid w:val="00C44D8C"/>
     <w:rsid w:val="00C452A2"/>
     <w:rsid w:val="00C4547D"/>
     <w:rsid w:val="00C4556B"/>
     <w:rsid w:val="00C45574"/>
     <w:rsid w:val="00C45608"/>
     <w:rsid w:val="00C4567A"/>
     <w:rsid w:val="00C458F4"/>
     <w:rsid w:val="00C45A1F"/>
     <w:rsid w:val="00C45B88"/>
     <w:rsid w:val="00C45D51"/>
     <w:rsid w:val="00C46759"/>
+    <w:rsid w:val="00C46A14"/>
     <w:rsid w:val="00C46CD6"/>
     <w:rsid w:val="00C4718F"/>
     <w:rsid w:val="00C47BEE"/>
     <w:rsid w:val="00C47D5A"/>
     <w:rsid w:val="00C5017D"/>
     <w:rsid w:val="00C50495"/>
     <w:rsid w:val="00C504C7"/>
     <w:rsid w:val="00C50A20"/>
     <w:rsid w:val="00C50A71"/>
     <w:rsid w:val="00C50BF7"/>
     <w:rsid w:val="00C50C3F"/>
     <w:rsid w:val="00C510BD"/>
     <w:rsid w:val="00C511C8"/>
     <w:rsid w:val="00C51207"/>
     <w:rsid w:val="00C51B9D"/>
     <w:rsid w:val="00C521AD"/>
     <w:rsid w:val="00C525BB"/>
     <w:rsid w:val="00C52620"/>
     <w:rsid w:val="00C52ABE"/>
     <w:rsid w:val="00C52AD6"/>
     <w:rsid w:val="00C52D46"/>
     <w:rsid w:val="00C5308B"/>
     <w:rsid w:val="00C53565"/>
     <w:rsid w:val="00C539F8"/>
     <w:rsid w:val="00C53A89"/>
@@ -37399,54 +36696,56 @@
     <w:rsid w:val="00C63270"/>
     <w:rsid w:val="00C635AE"/>
     <w:rsid w:val="00C63765"/>
     <w:rsid w:val="00C6387D"/>
     <w:rsid w:val="00C63C27"/>
     <w:rsid w:val="00C63EE3"/>
     <w:rsid w:val="00C63F78"/>
     <w:rsid w:val="00C64614"/>
     <w:rsid w:val="00C649D2"/>
     <w:rsid w:val="00C64D48"/>
     <w:rsid w:val="00C64FF7"/>
     <w:rsid w:val="00C651A7"/>
     <w:rsid w:val="00C651C0"/>
     <w:rsid w:val="00C651CE"/>
     <w:rsid w:val="00C655E4"/>
     <w:rsid w:val="00C65665"/>
     <w:rsid w:val="00C65972"/>
     <w:rsid w:val="00C65B92"/>
     <w:rsid w:val="00C65C19"/>
     <w:rsid w:val="00C65E77"/>
     <w:rsid w:val="00C66767"/>
     <w:rsid w:val="00C667EA"/>
     <w:rsid w:val="00C669CF"/>
     <w:rsid w:val="00C66E72"/>
     <w:rsid w:val="00C67259"/>
+    <w:rsid w:val="00C674A0"/>
     <w:rsid w:val="00C67A1B"/>
     <w:rsid w:val="00C67C42"/>
     <w:rsid w:val="00C700BC"/>
     <w:rsid w:val="00C703EA"/>
+    <w:rsid w:val="00C7073A"/>
     <w:rsid w:val="00C70764"/>
     <w:rsid w:val="00C70904"/>
     <w:rsid w:val="00C71035"/>
     <w:rsid w:val="00C71524"/>
     <w:rsid w:val="00C719AE"/>
     <w:rsid w:val="00C71E5E"/>
     <w:rsid w:val="00C721A9"/>
     <w:rsid w:val="00C723E6"/>
     <w:rsid w:val="00C730D8"/>
     <w:rsid w:val="00C733B6"/>
     <w:rsid w:val="00C73649"/>
     <w:rsid w:val="00C7368B"/>
     <w:rsid w:val="00C73B4B"/>
     <w:rsid w:val="00C74001"/>
     <w:rsid w:val="00C74472"/>
     <w:rsid w:val="00C74615"/>
     <w:rsid w:val="00C7476C"/>
     <w:rsid w:val="00C7489A"/>
     <w:rsid w:val="00C74918"/>
     <w:rsid w:val="00C74F1D"/>
     <w:rsid w:val="00C75592"/>
     <w:rsid w:val="00C75A68"/>
     <w:rsid w:val="00C75B16"/>
     <w:rsid w:val="00C75B87"/>
     <w:rsid w:val="00C76630"/>
@@ -37496,50 +36795,51 @@
     <w:rsid w:val="00C86432"/>
     <w:rsid w:val="00C864AB"/>
     <w:rsid w:val="00C86C31"/>
     <w:rsid w:val="00C86DA8"/>
     <w:rsid w:val="00C86E1D"/>
     <w:rsid w:val="00C8742F"/>
     <w:rsid w:val="00C874AA"/>
     <w:rsid w:val="00C874C9"/>
     <w:rsid w:val="00C87520"/>
     <w:rsid w:val="00C87581"/>
     <w:rsid w:val="00C876BC"/>
     <w:rsid w:val="00C876DD"/>
     <w:rsid w:val="00C8778A"/>
     <w:rsid w:val="00C87F67"/>
     <w:rsid w:val="00C9069E"/>
     <w:rsid w:val="00C9073E"/>
     <w:rsid w:val="00C90921"/>
     <w:rsid w:val="00C90AFD"/>
     <w:rsid w:val="00C90F29"/>
     <w:rsid w:val="00C91014"/>
     <w:rsid w:val="00C9130A"/>
     <w:rsid w:val="00C91558"/>
     <w:rsid w:val="00C9173E"/>
     <w:rsid w:val="00C917A6"/>
     <w:rsid w:val="00C918C2"/>
+    <w:rsid w:val="00C926E4"/>
     <w:rsid w:val="00C92714"/>
     <w:rsid w:val="00C92810"/>
     <w:rsid w:val="00C929EC"/>
     <w:rsid w:val="00C93211"/>
     <w:rsid w:val="00C9325B"/>
     <w:rsid w:val="00C932B9"/>
     <w:rsid w:val="00C93834"/>
     <w:rsid w:val="00C93A4B"/>
     <w:rsid w:val="00C93C23"/>
     <w:rsid w:val="00C93C9B"/>
     <w:rsid w:val="00C93FB8"/>
     <w:rsid w:val="00C941CF"/>
     <w:rsid w:val="00C949A5"/>
     <w:rsid w:val="00C94BCD"/>
     <w:rsid w:val="00C94F3B"/>
     <w:rsid w:val="00C9539C"/>
     <w:rsid w:val="00C95402"/>
     <w:rsid w:val="00C9552A"/>
     <w:rsid w:val="00C9594A"/>
     <w:rsid w:val="00C95B99"/>
     <w:rsid w:val="00C96049"/>
     <w:rsid w:val="00C9605D"/>
     <w:rsid w:val="00C960A5"/>
     <w:rsid w:val="00C96360"/>
     <w:rsid w:val="00C9670D"/>
@@ -37625,61 +36925,63 @@
     <w:rsid w:val="00CB7BD5"/>
     <w:rsid w:val="00CC0761"/>
     <w:rsid w:val="00CC089A"/>
     <w:rsid w:val="00CC0968"/>
     <w:rsid w:val="00CC0BAC"/>
     <w:rsid w:val="00CC0C86"/>
     <w:rsid w:val="00CC0F21"/>
     <w:rsid w:val="00CC1277"/>
     <w:rsid w:val="00CC1508"/>
     <w:rsid w:val="00CC1916"/>
     <w:rsid w:val="00CC1934"/>
     <w:rsid w:val="00CC1B66"/>
     <w:rsid w:val="00CC1DE7"/>
     <w:rsid w:val="00CC1F64"/>
     <w:rsid w:val="00CC1F9D"/>
     <w:rsid w:val="00CC256B"/>
     <w:rsid w:val="00CC2A62"/>
     <w:rsid w:val="00CC2F69"/>
     <w:rsid w:val="00CC31DF"/>
     <w:rsid w:val="00CC326E"/>
     <w:rsid w:val="00CC34CD"/>
     <w:rsid w:val="00CC3529"/>
     <w:rsid w:val="00CC3642"/>
     <w:rsid w:val="00CC37C1"/>
     <w:rsid w:val="00CC38CC"/>
+    <w:rsid w:val="00CC38CE"/>
     <w:rsid w:val="00CC4730"/>
     <w:rsid w:val="00CC4F41"/>
     <w:rsid w:val="00CC4F7F"/>
     <w:rsid w:val="00CC4FE5"/>
     <w:rsid w:val="00CC50C2"/>
     <w:rsid w:val="00CC518A"/>
     <w:rsid w:val="00CC5288"/>
     <w:rsid w:val="00CC53B6"/>
     <w:rsid w:val="00CC59C0"/>
     <w:rsid w:val="00CC5C46"/>
     <w:rsid w:val="00CC5D85"/>
+    <w:rsid w:val="00CC64BE"/>
     <w:rsid w:val="00CC6612"/>
     <w:rsid w:val="00CC7263"/>
     <w:rsid w:val="00CC754E"/>
     <w:rsid w:val="00CC7732"/>
     <w:rsid w:val="00CC788B"/>
     <w:rsid w:val="00CC7890"/>
     <w:rsid w:val="00CC7EAC"/>
     <w:rsid w:val="00CD0060"/>
     <w:rsid w:val="00CD0165"/>
     <w:rsid w:val="00CD0230"/>
     <w:rsid w:val="00CD03EE"/>
     <w:rsid w:val="00CD0646"/>
     <w:rsid w:val="00CD07FD"/>
     <w:rsid w:val="00CD0968"/>
     <w:rsid w:val="00CD10DC"/>
     <w:rsid w:val="00CD1969"/>
     <w:rsid w:val="00CD1A5E"/>
     <w:rsid w:val="00CD1AFA"/>
     <w:rsid w:val="00CD1FE0"/>
     <w:rsid w:val="00CD212C"/>
     <w:rsid w:val="00CD2856"/>
     <w:rsid w:val="00CD2871"/>
     <w:rsid w:val="00CD2ABC"/>
     <w:rsid w:val="00CD3146"/>
     <w:rsid w:val="00CD3341"/>
@@ -37730,50 +37032,51 @@
     <w:rsid w:val="00CE1635"/>
     <w:rsid w:val="00CE198D"/>
     <w:rsid w:val="00CE1BB6"/>
     <w:rsid w:val="00CE1E6C"/>
     <w:rsid w:val="00CE2027"/>
     <w:rsid w:val="00CE25CC"/>
     <w:rsid w:val="00CE27C7"/>
     <w:rsid w:val="00CE2AFE"/>
     <w:rsid w:val="00CE3062"/>
     <w:rsid w:val="00CE3199"/>
     <w:rsid w:val="00CE32DB"/>
     <w:rsid w:val="00CE34C5"/>
     <w:rsid w:val="00CE3543"/>
     <w:rsid w:val="00CE371F"/>
     <w:rsid w:val="00CE3764"/>
     <w:rsid w:val="00CE3A34"/>
     <w:rsid w:val="00CE3AF7"/>
     <w:rsid w:val="00CE3CD4"/>
     <w:rsid w:val="00CE421F"/>
     <w:rsid w:val="00CE4998"/>
     <w:rsid w:val="00CE4C3E"/>
     <w:rsid w:val="00CE4EF4"/>
     <w:rsid w:val="00CE4F4A"/>
     <w:rsid w:val="00CE5815"/>
     <w:rsid w:val="00CE5A5F"/>
+    <w:rsid w:val="00CE5A9F"/>
     <w:rsid w:val="00CE5C15"/>
     <w:rsid w:val="00CE5F0D"/>
     <w:rsid w:val="00CE601C"/>
     <w:rsid w:val="00CE603D"/>
     <w:rsid w:val="00CE6368"/>
     <w:rsid w:val="00CE636D"/>
     <w:rsid w:val="00CE63AF"/>
     <w:rsid w:val="00CE6494"/>
     <w:rsid w:val="00CE64EE"/>
     <w:rsid w:val="00CE6865"/>
     <w:rsid w:val="00CE6CA1"/>
     <w:rsid w:val="00CE6D06"/>
     <w:rsid w:val="00CE73C5"/>
     <w:rsid w:val="00CE75CF"/>
     <w:rsid w:val="00CE784A"/>
     <w:rsid w:val="00CE7883"/>
     <w:rsid w:val="00CE78B7"/>
     <w:rsid w:val="00CE79BA"/>
     <w:rsid w:val="00CE7DAE"/>
     <w:rsid w:val="00CE7F37"/>
     <w:rsid w:val="00CE7FA2"/>
     <w:rsid w:val="00CF01CC"/>
     <w:rsid w:val="00CF041E"/>
     <w:rsid w:val="00CF04A5"/>
     <w:rsid w:val="00CF0660"/>
@@ -37946,50 +37249,51 @@
     <w:rsid w:val="00D307DC"/>
     <w:rsid w:val="00D308CD"/>
     <w:rsid w:val="00D309E4"/>
     <w:rsid w:val="00D31802"/>
     <w:rsid w:val="00D318B5"/>
     <w:rsid w:val="00D31921"/>
     <w:rsid w:val="00D31D0F"/>
     <w:rsid w:val="00D32019"/>
     <w:rsid w:val="00D32557"/>
     <w:rsid w:val="00D326AA"/>
     <w:rsid w:val="00D3274F"/>
     <w:rsid w:val="00D3280D"/>
     <w:rsid w:val="00D32E48"/>
     <w:rsid w:val="00D331F4"/>
     <w:rsid w:val="00D3360C"/>
     <w:rsid w:val="00D338DD"/>
     <w:rsid w:val="00D33B6D"/>
     <w:rsid w:val="00D33C56"/>
     <w:rsid w:val="00D33CCA"/>
     <w:rsid w:val="00D33EF5"/>
     <w:rsid w:val="00D34266"/>
     <w:rsid w:val="00D346AC"/>
     <w:rsid w:val="00D346D2"/>
     <w:rsid w:val="00D34913"/>
     <w:rsid w:val="00D34A68"/>
+    <w:rsid w:val="00D34A7D"/>
     <w:rsid w:val="00D34BC1"/>
     <w:rsid w:val="00D351A3"/>
     <w:rsid w:val="00D355D1"/>
     <w:rsid w:val="00D358ED"/>
     <w:rsid w:val="00D35985"/>
     <w:rsid w:val="00D35C6B"/>
     <w:rsid w:val="00D35E65"/>
     <w:rsid w:val="00D35E8D"/>
     <w:rsid w:val="00D36178"/>
     <w:rsid w:val="00D363C2"/>
     <w:rsid w:val="00D3673B"/>
     <w:rsid w:val="00D3697D"/>
     <w:rsid w:val="00D37039"/>
     <w:rsid w:val="00D37570"/>
     <w:rsid w:val="00D37A3A"/>
     <w:rsid w:val="00D4059A"/>
     <w:rsid w:val="00D4065C"/>
     <w:rsid w:val="00D406F1"/>
     <w:rsid w:val="00D40884"/>
     <w:rsid w:val="00D40952"/>
     <w:rsid w:val="00D40A03"/>
     <w:rsid w:val="00D411BB"/>
     <w:rsid w:val="00D41261"/>
     <w:rsid w:val="00D4193E"/>
     <w:rsid w:val="00D41B90"/>
@@ -38052,50 +37356,51 @@
     <w:rsid w:val="00D552A6"/>
     <w:rsid w:val="00D553FE"/>
     <w:rsid w:val="00D555EF"/>
     <w:rsid w:val="00D558B7"/>
     <w:rsid w:val="00D55ACB"/>
     <w:rsid w:val="00D55D2A"/>
     <w:rsid w:val="00D55D59"/>
     <w:rsid w:val="00D55D9A"/>
     <w:rsid w:val="00D560B6"/>
     <w:rsid w:val="00D561AA"/>
     <w:rsid w:val="00D561ED"/>
     <w:rsid w:val="00D56BB2"/>
     <w:rsid w:val="00D56C17"/>
     <w:rsid w:val="00D57068"/>
     <w:rsid w:val="00D57AE3"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D57CBC"/>
     <w:rsid w:val="00D57F87"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D60A6F"/>
     <w:rsid w:val="00D60AD8"/>
     <w:rsid w:val="00D60CE5"/>
     <w:rsid w:val="00D60D7D"/>
     <w:rsid w:val="00D61624"/>
     <w:rsid w:val="00D61DE4"/>
+    <w:rsid w:val="00D61E46"/>
     <w:rsid w:val="00D61E60"/>
     <w:rsid w:val="00D62776"/>
     <w:rsid w:val="00D62E25"/>
     <w:rsid w:val="00D63289"/>
     <w:rsid w:val="00D63A55"/>
     <w:rsid w:val="00D6474F"/>
     <w:rsid w:val="00D648C4"/>
     <w:rsid w:val="00D649BF"/>
     <w:rsid w:val="00D6577A"/>
     <w:rsid w:val="00D65A88"/>
     <w:rsid w:val="00D65BD5"/>
     <w:rsid w:val="00D65CFE"/>
     <w:rsid w:val="00D65D03"/>
     <w:rsid w:val="00D65D45"/>
     <w:rsid w:val="00D660BC"/>
     <w:rsid w:val="00D66550"/>
     <w:rsid w:val="00D667CD"/>
     <w:rsid w:val="00D66B16"/>
     <w:rsid w:val="00D66BE6"/>
     <w:rsid w:val="00D66CCD"/>
     <w:rsid w:val="00D66F2F"/>
     <w:rsid w:val="00D66FD9"/>
     <w:rsid w:val="00D670AA"/>
     <w:rsid w:val="00D670C0"/>
     <w:rsid w:val="00D673EB"/>
@@ -38233,91 +37538,94 @@
     <w:rsid w:val="00D93B84"/>
     <w:rsid w:val="00D93C64"/>
     <w:rsid w:val="00D9410B"/>
     <w:rsid w:val="00D942EF"/>
     <w:rsid w:val="00D94646"/>
     <w:rsid w:val="00D946BF"/>
     <w:rsid w:val="00D94B50"/>
     <w:rsid w:val="00D95052"/>
     <w:rsid w:val="00D952B2"/>
     <w:rsid w:val="00D9573C"/>
     <w:rsid w:val="00D957F0"/>
     <w:rsid w:val="00D9598F"/>
     <w:rsid w:val="00D95B32"/>
     <w:rsid w:val="00D95E56"/>
     <w:rsid w:val="00D96BA4"/>
     <w:rsid w:val="00D9705F"/>
     <w:rsid w:val="00D9721B"/>
     <w:rsid w:val="00D97317"/>
     <w:rsid w:val="00D9748B"/>
     <w:rsid w:val="00D97C85"/>
     <w:rsid w:val="00DA00A9"/>
     <w:rsid w:val="00DA0247"/>
     <w:rsid w:val="00DA0312"/>
     <w:rsid w:val="00DA03F7"/>
     <w:rsid w:val="00DA04C0"/>
+    <w:rsid w:val="00DA0A29"/>
     <w:rsid w:val="00DA0A94"/>
     <w:rsid w:val="00DA0C6A"/>
     <w:rsid w:val="00DA100C"/>
     <w:rsid w:val="00DA1A52"/>
+    <w:rsid w:val="00DA1CC5"/>
     <w:rsid w:val="00DA1F69"/>
     <w:rsid w:val="00DA2402"/>
     <w:rsid w:val="00DA2699"/>
     <w:rsid w:val="00DA2A76"/>
     <w:rsid w:val="00DA2B6F"/>
     <w:rsid w:val="00DA2B81"/>
     <w:rsid w:val="00DA2DB9"/>
     <w:rsid w:val="00DA3100"/>
     <w:rsid w:val="00DA3264"/>
     <w:rsid w:val="00DA32A3"/>
     <w:rsid w:val="00DA344F"/>
     <w:rsid w:val="00DA35A2"/>
     <w:rsid w:val="00DA3933"/>
     <w:rsid w:val="00DA3C56"/>
     <w:rsid w:val="00DA402D"/>
     <w:rsid w:val="00DA43B4"/>
     <w:rsid w:val="00DA4472"/>
     <w:rsid w:val="00DA4489"/>
     <w:rsid w:val="00DA484F"/>
     <w:rsid w:val="00DA4897"/>
     <w:rsid w:val="00DA4AEA"/>
     <w:rsid w:val="00DA4DAD"/>
     <w:rsid w:val="00DA588D"/>
     <w:rsid w:val="00DA58C9"/>
     <w:rsid w:val="00DA5B86"/>
     <w:rsid w:val="00DA5E2F"/>
     <w:rsid w:val="00DA609B"/>
     <w:rsid w:val="00DA611D"/>
     <w:rsid w:val="00DA6B14"/>
     <w:rsid w:val="00DA6E6C"/>
     <w:rsid w:val="00DA7251"/>
     <w:rsid w:val="00DA76A4"/>
     <w:rsid w:val="00DA7842"/>
     <w:rsid w:val="00DA7A49"/>
     <w:rsid w:val="00DA7A97"/>
     <w:rsid w:val="00DA7F8D"/>
     <w:rsid w:val="00DB0143"/>
+    <w:rsid w:val="00DB03AA"/>
     <w:rsid w:val="00DB04F8"/>
     <w:rsid w:val="00DB0524"/>
     <w:rsid w:val="00DB0679"/>
     <w:rsid w:val="00DB0849"/>
     <w:rsid w:val="00DB0E0F"/>
     <w:rsid w:val="00DB0E9B"/>
     <w:rsid w:val="00DB105E"/>
     <w:rsid w:val="00DB116F"/>
     <w:rsid w:val="00DB11D9"/>
     <w:rsid w:val="00DB1D07"/>
     <w:rsid w:val="00DB1EB7"/>
     <w:rsid w:val="00DB1F93"/>
     <w:rsid w:val="00DB21D9"/>
     <w:rsid w:val="00DB22B8"/>
     <w:rsid w:val="00DB28B5"/>
     <w:rsid w:val="00DB29FD"/>
     <w:rsid w:val="00DB2A48"/>
     <w:rsid w:val="00DB346E"/>
     <w:rsid w:val="00DB38CB"/>
     <w:rsid w:val="00DB40E2"/>
     <w:rsid w:val="00DB43A7"/>
     <w:rsid w:val="00DB49AB"/>
     <w:rsid w:val="00DB4C80"/>
     <w:rsid w:val="00DB4E80"/>
     <w:rsid w:val="00DB501A"/>
@@ -38369,50 +37677,51 @@
     <w:rsid w:val="00DC621A"/>
     <w:rsid w:val="00DC642F"/>
     <w:rsid w:val="00DC6845"/>
     <w:rsid w:val="00DC68C8"/>
     <w:rsid w:val="00DC6B21"/>
     <w:rsid w:val="00DC6B9D"/>
     <w:rsid w:val="00DC6C61"/>
     <w:rsid w:val="00DC6D12"/>
     <w:rsid w:val="00DC750E"/>
     <w:rsid w:val="00DC7CCD"/>
     <w:rsid w:val="00DC7D07"/>
     <w:rsid w:val="00DC7D9B"/>
     <w:rsid w:val="00DC7F40"/>
     <w:rsid w:val="00DD0074"/>
     <w:rsid w:val="00DD0A59"/>
     <w:rsid w:val="00DD0BAC"/>
     <w:rsid w:val="00DD145A"/>
     <w:rsid w:val="00DD1736"/>
     <w:rsid w:val="00DD17DB"/>
     <w:rsid w:val="00DD1871"/>
     <w:rsid w:val="00DD1A7A"/>
     <w:rsid w:val="00DD1B12"/>
     <w:rsid w:val="00DD1B5C"/>
     <w:rsid w:val="00DD1B95"/>
     <w:rsid w:val="00DD1F60"/>
+    <w:rsid w:val="00DD28D7"/>
     <w:rsid w:val="00DD29BD"/>
     <w:rsid w:val="00DD2D85"/>
     <w:rsid w:val="00DD3271"/>
     <w:rsid w:val="00DD3287"/>
     <w:rsid w:val="00DD3295"/>
     <w:rsid w:val="00DD34B1"/>
     <w:rsid w:val="00DD3508"/>
     <w:rsid w:val="00DD40A3"/>
     <w:rsid w:val="00DD40BC"/>
     <w:rsid w:val="00DD45DA"/>
     <w:rsid w:val="00DD468D"/>
     <w:rsid w:val="00DD4732"/>
     <w:rsid w:val="00DD4844"/>
     <w:rsid w:val="00DD4AFE"/>
     <w:rsid w:val="00DD4BAB"/>
     <w:rsid w:val="00DD4E1E"/>
     <w:rsid w:val="00DD51C5"/>
     <w:rsid w:val="00DD522C"/>
     <w:rsid w:val="00DD58ED"/>
     <w:rsid w:val="00DD5B4D"/>
     <w:rsid w:val="00DD62F9"/>
     <w:rsid w:val="00DD64F7"/>
     <w:rsid w:val="00DD69BD"/>
     <w:rsid w:val="00DD6E3E"/>
     <w:rsid w:val="00DD712F"/>
@@ -38420,50 +37729,51 @@
     <w:rsid w:val="00DD7C05"/>
     <w:rsid w:val="00DE042C"/>
     <w:rsid w:val="00DE0535"/>
     <w:rsid w:val="00DE0605"/>
     <w:rsid w:val="00DE06FF"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0807"/>
     <w:rsid w:val="00DE0844"/>
     <w:rsid w:val="00DE08C1"/>
     <w:rsid w:val="00DE091F"/>
     <w:rsid w:val="00DE09FA"/>
     <w:rsid w:val="00DE0ABC"/>
     <w:rsid w:val="00DE0AD8"/>
     <w:rsid w:val="00DE0DCB"/>
     <w:rsid w:val="00DE1A1A"/>
     <w:rsid w:val="00DE1BB8"/>
     <w:rsid w:val="00DE2061"/>
     <w:rsid w:val="00DE20C4"/>
     <w:rsid w:val="00DE244B"/>
     <w:rsid w:val="00DE2533"/>
     <w:rsid w:val="00DE2883"/>
     <w:rsid w:val="00DE2D42"/>
     <w:rsid w:val="00DE2E75"/>
     <w:rsid w:val="00DE31A0"/>
     <w:rsid w:val="00DE32E9"/>
+    <w:rsid w:val="00DE3373"/>
     <w:rsid w:val="00DE348E"/>
     <w:rsid w:val="00DE371E"/>
     <w:rsid w:val="00DE378D"/>
     <w:rsid w:val="00DE3B57"/>
     <w:rsid w:val="00DE42DB"/>
     <w:rsid w:val="00DE4440"/>
     <w:rsid w:val="00DE4602"/>
     <w:rsid w:val="00DE4BE5"/>
     <w:rsid w:val="00DE52F8"/>
     <w:rsid w:val="00DE531E"/>
     <w:rsid w:val="00DE54DA"/>
     <w:rsid w:val="00DE5EB1"/>
     <w:rsid w:val="00DE610E"/>
     <w:rsid w:val="00DE6888"/>
     <w:rsid w:val="00DE69CE"/>
     <w:rsid w:val="00DE6D68"/>
     <w:rsid w:val="00DE6E55"/>
     <w:rsid w:val="00DE6FF7"/>
     <w:rsid w:val="00DE708A"/>
     <w:rsid w:val="00DE7452"/>
     <w:rsid w:val="00DE7543"/>
     <w:rsid w:val="00DE7C89"/>
     <w:rsid w:val="00DE7CA7"/>
     <w:rsid w:val="00DE7FE2"/>
     <w:rsid w:val="00DF02EC"/>
@@ -38500,50 +37810,51 @@
     <w:rsid w:val="00DF65AE"/>
     <w:rsid w:val="00DF6890"/>
     <w:rsid w:val="00DF69D8"/>
     <w:rsid w:val="00DF6A3C"/>
     <w:rsid w:val="00DF6AB6"/>
     <w:rsid w:val="00DF6D7B"/>
     <w:rsid w:val="00DF6D9A"/>
     <w:rsid w:val="00DF6F82"/>
     <w:rsid w:val="00DF73B2"/>
     <w:rsid w:val="00DF7A2B"/>
     <w:rsid w:val="00DF7E38"/>
     <w:rsid w:val="00E001B6"/>
     <w:rsid w:val="00E0046D"/>
     <w:rsid w:val="00E006D2"/>
     <w:rsid w:val="00E008C0"/>
     <w:rsid w:val="00E008F4"/>
     <w:rsid w:val="00E009BE"/>
     <w:rsid w:val="00E00A9D"/>
     <w:rsid w:val="00E00AC8"/>
     <w:rsid w:val="00E00C07"/>
     <w:rsid w:val="00E00F7D"/>
     <w:rsid w:val="00E012B1"/>
     <w:rsid w:val="00E015C8"/>
     <w:rsid w:val="00E016E4"/>
     <w:rsid w:val="00E0175F"/>
+    <w:rsid w:val="00E01B69"/>
     <w:rsid w:val="00E01C2E"/>
     <w:rsid w:val="00E01D63"/>
     <w:rsid w:val="00E02044"/>
     <w:rsid w:val="00E02375"/>
     <w:rsid w:val="00E026B6"/>
     <w:rsid w:val="00E0350B"/>
     <w:rsid w:val="00E03769"/>
     <w:rsid w:val="00E0435D"/>
     <w:rsid w:val="00E044D9"/>
     <w:rsid w:val="00E04546"/>
     <w:rsid w:val="00E04660"/>
     <w:rsid w:val="00E04819"/>
     <w:rsid w:val="00E04C4A"/>
     <w:rsid w:val="00E04DF3"/>
     <w:rsid w:val="00E04EA0"/>
     <w:rsid w:val="00E04EE1"/>
     <w:rsid w:val="00E053B3"/>
     <w:rsid w:val="00E058A3"/>
     <w:rsid w:val="00E05CE8"/>
     <w:rsid w:val="00E06181"/>
     <w:rsid w:val="00E063E8"/>
     <w:rsid w:val="00E06516"/>
     <w:rsid w:val="00E0656D"/>
     <w:rsid w:val="00E068BE"/>
     <w:rsid w:val="00E069C0"/>
@@ -38562,123 +37873,126 @@
     <w:rsid w:val="00E110A7"/>
     <w:rsid w:val="00E11276"/>
     <w:rsid w:val="00E114EE"/>
     <w:rsid w:val="00E115FA"/>
     <w:rsid w:val="00E11824"/>
     <w:rsid w:val="00E11A78"/>
     <w:rsid w:val="00E11AD3"/>
     <w:rsid w:val="00E11C3D"/>
     <w:rsid w:val="00E11D47"/>
     <w:rsid w:val="00E11DB5"/>
     <w:rsid w:val="00E121D1"/>
     <w:rsid w:val="00E123A8"/>
     <w:rsid w:val="00E125FD"/>
     <w:rsid w:val="00E12709"/>
     <w:rsid w:val="00E127B2"/>
     <w:rsid w:val="00E12A00"/>
     <w:rsid w:val="00E12A13"/>
     <w:rsid w:val="00E12C8A"/>
     <w:rsid w:val="00E12D12"/>
     <w:rsid w:val="00E13AE0"/>
     <w:rsid w:val="00E13DFB"/>
     <w:rsid w:val="00E13FF1"/>
     <w:rsid w:val="00E14103"/>
     <w:rsid w:val="00E141CC"/>
     <w:rsid w:val="00E14404"/>
+    <w:rsid w:val="00E14633"/>
     <w:rsid w:val="00E1476A"/>
     <w:rsid w:val="00E148F9"/>
     <w:rsid w:val="00E14949"/>
     <w:rsid w:val="00E14BF5"/>
     <w:rsid w:val="00E14D9E"/>
     <w:rsid w:val="00E152AB"/>
     <w:rsid w:val="00E1541D"/>
     <w:rsid w:val="00E1545C"/>
     <w:rsid w:val="00E15C73"/>
     <w:rsid w:val="00E15D3A"/>
     <w:rsid w:val="00E166E9"/>
     <w:rsid w:val="00E1682B"/>
     <w:rsid w:val="00E1690B"/>
     <w:rsid w:val="00E16DF2"/>
     <w:rsid w:val="00E17074"/>
     <w:rsid w:val="00E170A9"/>
     <w:rsid w:val="00E1760A"/>
     <w:rsid w:val="00E177F8"/>
     <w:rsid w:val="00E1797A"/>
     <w:rsid w:val="00E17D10"/>
     <w:rsid w:val="00E2004C"/>
     <w:rsid w:val="00E20190"/>
     <w:rsid w:val="00E203D9"/>
     <w:rsid w:val="00E205CA"/>
     <w:rsid w:val="00E20B5A"/>
     <w:rsid w:val="00E20C9C"/>
     <w:rsid w:val="00E20F3C"/>
     <w:rsid w:val="00E21060"/>
     <w:rsid w:val="00E215E2"/>
     <w:rsid w:val="00E21E7E"/>
     <w:rsid w:val="00E22B5B"/>
     <w:rsid w:val="00E23649"/>
     <w:rsid w:val="00E23796"/>
     <w:rsid w:val="00E23C99"/>
     <w:rsid w:val="00E23DCA"/>
     <w:rsid w:val="00E24293"/>
     <w:rsid w:val="00E24665"/>
     <w:rsid w:val="00E24E9D"/>
     <w:rsid w:val="00E255D8"/>
+    <w:rsid w:val="00E2592D"/>
     <w:rsid w:val="00E25BC0"/>
     <w:rsid w:val="00E25FE1"/>
     <w:rsid w:val="00E26BF3"/>
     <w:rsid w:val="00E26F91"/>
     <w:rsid w:val="00E2707B"/>
     <w:rsid w:val="00E2708D"/>
     <w:rsid w:val="00E27158"/>
     <w:rsid w:val="00E273AE"/>
     <w:rsid w:val="00E276A7"/>
     <w:rsid w:val="00E27AEA"/>
     <w:rsid w:val="00E27AF2"/>
     <w:rsid w:val="00E27C09"/>
     <w:rsid w:val="00E27FF1"/>
     <w:rsid w:val="00E3001D"/>
     <w:rsid w:val="00E300BB"/>
     <w:rsid w:val="00E30603"/>
     <w:rsid w:val="00E30947"/>
     <w:rsid w:val="00E30981"/>
     <w:rsid w:val="00E30A28"/>
     <w:rsid w:val="00E31012"/>
     <w:rsid w:val="00E31044"/>
     <w:rsid w:val="00E31651"/>
     <w:rsid w:val="00E31B56"/>
     <w:rsid w:val="00E31FC9"/>
     <w:rsid w:val="00E3367A"/>
     <w:rsid w:val="00E3392D"/>
     <w:rsid w:val="00E339E5"/>
     <w:rsid w:val="00E33D5A"/>
     <w:rsid w:val="00E33D77"/>
     <w:rsid w:val="00E33F12"/>
     <w:rsid w:val="00E3420C"/>
     <w:rsid w:val="00E34377"/>
     <w:rsid w:val="00E343CD"/>
     <w:rsid w:val="00E347FB"/>
+    <w:rsid w:val="00E34DBA"/>
     <w:rsid w:val="00E35214"/>
     <w:rsid w:val="00E353BA"/>
     <w:rsid w:val="00E35594"/>
     <w:rsid w:val="00E35682"/>
     <w:rsid w:val="00E36240"/>
     <w:rsid w:val="00E36F80"/>
     <w:rsid w:val="00E36FB0"/>
     <w:rsid w:val="00E3731A"/>
     <w:rsid w:val="00E37455"/>
     <w:rsid w:val="00E379D9"/>
     <w:rsid w:val="00E37EF2"/>
     <w:rsid w:val="00E403A2"/>
     <w:rsid w:val="00E40497"/>
     <w:rsid w:val="00E4049E"/>
     <w:rsid w:val="00E40592"/>
     <w:rsid w:val="00E407D6"/>
     <w:rsid w:val="00E40877"/>
     <w:rsid w:val="00E4117A"/>
     <w:rsid w:val="00E414CB"/>
     <w:rsid w:val="00E41516"/>
     <w:rsid w:val="00E418EC"/>
     <w:rsid w:val="00E419AA"/>
     <w:rsid w:val="00E41C23"/>
     <w:rsid w:val="00E41E7D"/>
     <w:rsid w:val="00E42044"/>
@@ -38764,164 +38078,168 @@
     <w:rsid w:val="00E62B5C"/>
     <w:rsid w:val="00E62B7A"/>
     <w:rsid w:val="00E62EFD"/>
     <w:rsid w:val="00E62F1B"/>
     <w:rsid w:val="00E62F80"/>
     <w:rsid w:val="00E630DA"/>
     <w:rsid w:val="00E631C9"/>
     <w:rsid w:val="00E632B9"/>
     <w:rsid w:val="00E6347D"/>
     <w:rsid w:val="00E6383C"/>
     <w:rsid w:val="00E6397A"/>
     <w:rsid w:val="00E639C2"/>
     <w:rsid w:val="00E63A66"/>
     <w:rsid w:val="00E63D0B"/>
     <w:rsid w:val="00E63DAC"/>
     <w:rsid w:val="00E63F09"/>
     <w:rsid w:val="00E6410C"/>
     <w:rsid w:val="00E645AC"/>
     <w:rsid w:val="00E645B0"/>
     <w:rsid w:val="00E6575A"/>
     <w:rsid w:val="00E65AEB"/>
     <w:rsid w:val="00E65D7F"/>
     <w:rsid w:val="00E668A7"/>
     <w:rsid w:val="00E66A86"/>
     <w:rsid w:val="00E67559"/>
+    <w:rsid w:val="00E67868"/>
     <w:rsid w:val="00E7006E"/>
     <w:rsid w:val="00E702B9"/>
     <w:rsid w:val="00E70723"/>
     <w:rsid w:val="00E708A0"/>
     <w:rsid w:val="00E708CC"/>
     <w:rsid w:val="00E70C82"/>
     <w:rsid w:val="00E70D52"/>
     <w:rsid w:val="00E71456"/>
     <w:rsid w:val="00E7167C"/>
     <w:rsid w:val="00E716EC"/>
     <w:rsid w:val="00E717D0"/>
     <w:rsid w:val="00E71968"/>
     <w:rsid w:val="00E719A5"/>
     <w:rsid w:val="00E71DCB"/>
     <w:rsid w:val="00E7267D"/>
     <w:rsid w:val="00E72A37"/>
     <w:rsid w:val="00E72C38"/>
     <w:rsid w:val="00E72FCA"/>
     <w:rsid w:val="00E73694"/>
     <w:rsid w:val="00E73A23"/>
     <w:rsid w:val="00E73B3D"/>
     <w:rsid w:val="00E73B73"/>
     <w:rsid w:val="00E73FD6"/>
     <w:rsid w:val="00E74270"/>
     <w:rsid w:val="00E74389"/>
     <w:rsid w:val="00E7448C"/>
     <w:rsid w:val="00E74605"/>
     <w:rsid w:val="00E749EE"/>
     <w:rsid w:val="00E75C6D"/>
     <w:rsid w:val="00E762C3"/>
     <w:rsid w:val="00E764E1"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E76EA5"/>
     <w:rsid w:val="00E77281"/>
     <w:rsid w:val="00E773E2"/>
     <w:rsid w:val="00E77BEB"/>
     <w:rsid w:val="00E77C72"/>
     <w:rsid w:val="00E77CBE"/>
     <w:rsid w:val="00E77E2E"/>
     <w:rsid w:val="00E77EEE"/>
     <w:rsid w:val="00E8027D"/>
     <w:rsid w:val="00E80A8F"/>
     <w:rsid w:val="00E80C58"/>
     <w:rsid w:val="00E81377"/>
     <w:rsid w:val="00E813BC"/>
     <w:rsid w:val="00E823A4"/>
     <w:rsid w:val="00E82540"/>
     <w:rsid w:val="00E82753"/>
     <w:rsid w:val="00E82908"/>
     <w:rsid w:val="00E82926"/>
+    <w:rsid w:val="00E82BAE"/>
     <w:rsid w:val="00E82BC8"/>
     <w:rsid w:val="00E8301B"/>
     <w:rsid w:val="00E83229"/>
     <w:rsid w:val="00E83473"/>
     <w:rsid w:val="00E836EF"/>
     <w:rsid w:val="00E8375E"/>
     <w:rsid w:val="00E83BC6"/>
     <w:rsid w:val="00E83DA0"/>
     <w:rsid w:val="00E84207"/>
     <w:rsid w:val="00E843C3"/>
     <w:rsid w:val="00E845C1"/>
     <w:rsid w:val="00E8492F"/>
     <w:rsid w:val="00E8508A"/>
     <w:rsid w:val="00E8510A"/>
     <w:rsid w:val="00E858F5"/>
     <w:rsid w:val="00E85A5C"/>
     <w:rsid w:val="00E85ACA"/>
     <w:rsid w:val="00E85AE6"/>
     <w:rsid w:val="00E861E3"/>
     <w:rsid w:val="00E86215"/>
     <w:rsid w:val="00E8646D"/>
     <w:rsid w:val="00E8653F"/>
+    <w:rsid w:val="00E865DC"/>
     <w:rsid w:val="00E866BC"/>
     <w:rsid w:val="00E86D87"/>
     <w:rsid w:val="00E86FC8"/>
     <w:rsid w:val="00E87222"/>
     <w:rsid w:val="00E8751D"/>
     <w:rsid w:val="00E87631"/>
     <w:rsid w:val="00E87796"/>
     <w:rsid w:val="00E877A1"/>
     <w:rsid w:val="00E87814"/>
     <w:rsid w:val="00E878B5"/>
     <w:rsid w:val="00E87B30"/>
     <w:rsid w:val="00E87C18"/>
     <w:rsid w:val="00E87D62"/>
     <w:rsid w:val="00E87F01"/>
     <w:rsid w:val="00E900EE"/>
     <w:rsid w:val="00E9030D"/>
     <w:rsid w:val="00E90728"/>
     <w:rsid w:val="00E90F10"/>
     <w:rsid w:val="00E9119E"/>
     <w:rsid w:val="00E91270"/>
     <w:rsid w:val="00E915B6"/>
     <w:rsid w:val="00E91740"/>
     <w:rsid w:val="00E91875"/>
     <w:rsid w:val="00E91C20"/>
     <w:rsid w:val="00E91E3A"/>
     <w:rsid w:val="00E92372"/>
     <w:rsid w:val="00E9239C"/>
     <w:rsid w:val="00E9249D"/>
     <w:rsid w:val="00E92CC1"/>
     <w:rsid w:val="00E92D52"/>
     <w:rsid w:val="00E932F6"/>
     <w:rsid w:val="00E9335C"/>
     <w:rsid w:val="00E933B3"/>
     <w:rsid w:val="00E93A1E"/>
     <w:rsid w:val="00E93AEC"/>
     <w:rsid w:val="00E93FD6"/>
     <w:rsid w:val="00E94170"/>
     <w:rsid w:val="00E94494"/>
     <w:rsid w:val="00E94657"/>
     <w:rsid w:val="00E948F8"/>
     <w:rsid w:val="00E94B8E"/>
     <w:rsid w:val="00E95191"/>
+    <w:rsid w:val="00E95296"/>
     <w:rsid w:val="00E952B8"/>
     <w:rsid w:val="00E9537C"/>
     <w:rsid w:val="00E9579B"/>
     <w:rsid w:val="00E957DC"/>
     <w:rsid w:val="00E95F0D"/>
     <w:rsid w:val="00E961B0"/>
     <w:rsid w:val="00E961F3"/>
     <w:rsid w:val="00E96A01"/>
     <w:rsid w:val="00E96A76"/>
     <w:rsid w:val="00E96D91"/>
     <w:rsid w:val="00E96DC2"/>
     <w:rsid w:val="00E973ED"/>
     <w:rsid w:val="00E97654"/>
     <w:rsid w:val="00E97729"/>
     <w:rsid w:val="00E97A0D"/>
     <w:rsid w:val="00E97E4E"/>
     <w:rsid w:val="00EA0574"/>
     <w:rsid w:val="00EA05A7"/>
     <w:rsid w:val="00EA09AC"/>
     <w:rsid w:val="00EA0F60"/>
     <w:rsid w:val="00EA10B9"/>
     <w:rsid w:val="00EA1184"/>
     <w:rsid w:val="00EA1487"/>
     <w:rsid w:val="00EA1B3F"/>
     <w:rsid w:val="00EA1B93"/>
@@ -38992,50 +38310,51 @@
     <w:rsid w:val="00EB3D1F"/>
     <w:rsid w:val="00EB3D50"/>
     <w:rsid w:val="00EB3E05"/>
     <w:rsid w:val="00EB436F"/>
     <w:rsid w:val="00EB4727"/>
     <w:rsid w:val="00EB4830"/>
     <w:rsid w:val="00EB4B18"/>
     <w:rsid w:val="00EB4B60"/>
     <w:rsid w:val="00EB4BFC"/>
     <w:rsid w:val="00EB4C1F"/>
     <w:rsid w:val="00EB4F11"/>
     <w:rsid w:val="00EB5097"/>
     <w:rsid w:val="00EB53B5"/>
     <w:rsid w:val="00EB557A"/>
     <w:rsid w:val="00EB5661"/>
     <w:rsid w:val="00EB5996"/>
     <w:rsid w:val="00EB5A48"/>
     <w:rsid w:val="00EB5B47"/>
     <w:rsid w:val="00EB5D31"/>
     <w:rsid w:val="00EB5D6A"/>
     <w:rsid w:val="00EB632F"/>
     <w:rsid w:val="00EB64EF"/>
     <w:rsid w:val="00EB69CD"/>
     <w:rsid w:val="00EB7433"/>
     <w:rsid w:val="00EB7A7A"/>
+    <w:rsid w:val="00EB7AEB"/>
     <w:rsid w:val="00EB7BCB"/>
     <w:rsid w:val="00EB7D53"/>
     <w:rsid w:val="00EC0382"/>
     <w:rsid w:val="00EC07AF"/>
     <w:rsid w:val="00EC091D"/>
     <w:rsid w:val="00EC17A7"/>
     <w:rsid w:val="00EC18FE"/>
     <w:rsid w:val="00EC1D67"/>
     <w:rsid w:val="00EC1E45"/>
     <w:rsid w:val="00EC22AB"/>
     <w:rsid w:val="00EC2B36"/>
     <w:rsid w:val="00EC313D"/>
     <w:rsid w:val="00EC321B"/>
     <w:rsid w:val="00EC32C7"/>
     <w:rsid w:val="00EC32D0"/>
     <w:rsid w:val="00EC3927"/>
     <w:rsid w:val="00EC3CC1"/>
     <w:rsid w:val="00EC4121"/>
     <w:rsid w:val="00EC492E"/>
     <w:rsid w:val="00EC4968"/>
     <w:rsid w:val="00EC4A53"/>
     <w:rsid w:val="00EC4ED2"/>
     <w:rsid w:val="00EC4F6F"/>
     <w:rsid w:val="00EC500C"/>
     <w:rsid w:val="00EC50F1"/>
@@ -39072,50 +38391,51 @@
     <w:rsid w:val="00ED25D9"/>
     <w:rsid w:val="00ED264A"/>
     <w:rsid w:val="00ED29AE"/>
     <w:rsid w:val="00ED3126"/>
     <w:rsid w:val="00ED3AD2"/>
     <w:rsid w:val="00ED3F22"/>
     <w:rsid w:val="00ED41E0"/>
     <w:rsid w:val="00ED44D0"/>
     <w:rsid w:val="00ED500C"/>
     <w:rsid w:val="00ED5549"/>
     <w:rsid w:val="00ED557B"/>
     <w:rsid w:val="00ED586D"/>
     <w:rsid w:val="00ED5C73"/>
     <w:rsid w:val="00ED5DAC"/>
     <w:rsid w:val="00ED62B7"/>
     <w:rsid w:val="00ED67CC"/>
     <w:rsid w:val="00ED6A5F"/>
     <w:rsid w:val="00ED6C02"/>
     <w:rsid w:val="00ED6F91"/>
     <w:rsid w:val="00ED705D"/>
     <w:rsid w:val="00ED7260"/>
     <w:rsid w:val="00ED727A"/>
     <w:rsid w:val="00ED736D"/>
     <w:rsid w:val="00ED7BBC"/>
     <w:rsid w:val="00EE008B"/>
+    <w:rsid w:val="00EE02B1"/>
     <w:rsid w:val="00EE04A2"/>
     <w:rsid w:val="00EE06CB"/>
     <w:rsid w:val="00EE0C73"/>
     <w:rsid w:val="00EE15CF"/>
     <w:rsid w:val="00EE20E6"/>
     <w:rsid w:val="00EE2214"/>
     <w:rsid w:val="00EE245B"/>
     <w:rsid w:val="00EE2CC4"/>
     <w:rsid w:val="00EE319F"/>
     <w:rsid w:val="00EE31D3"/>
     <w:rsid w:val="00EE328E"/>
     <w:rsid w:val="00EE352D"/>
     <w:rsid w:val="00EE384C"/>
     <w:rsid w:val="00EE3B1F"/>
     <w:rsid w:val="00EE3E12"/>
     <w:rsid w:val="00EE3EB2"/>
     <w:rsid w:val="00EE454F"/>
     <w:rsid w:val="00EE465C"/>
     <w:rsid w:val="00EE49E2"/>
     <w:rsid w:val="00EE4AB3"/>
     <w:rsid w:val="00EE4B63"/>
     <w:rsid w:val="00EE4E83"/>
     <w:rsid w:val="00EE555C"/>
     <w:rsid w:val="00EE5771"/>
     <w:rsid w:val="00EE58A9"/>
@@ -39153,51 +38473,50 @@
     <w:rsid w:val="00EF3547"/>
     <w:rsid w:val="00EF3F43"/>
     <w:rsid w:val="00EF3FF7"/>
     <w:rsid w:val="00EF4027"/>
     <w:rsid w:val="00EF4128"/>
     <w:rsid w:val="00EF4157"/>
     <w:rsid w:val="00EF4258"/>
     <w:rsid w:val="00EF4568"/>
     <w:rsid w:val="00EF4666"/>
     <w:rsid w:val="00EF4807"/>
     <w:rsid w:val="00EF48F3"/>
     <w:rsid w:val="00EF4C52"/>
     <w:rsid w:val="00EF4E74"/>
     <w:rsid w:val="00EF5047"/>
     <w:rsid w:val="00EF548D"/>
     <w:rsid w:val="00EF55A8"/>
     <w:rsid w:val="00EF574D"/>
     <w:rsid w:val="00EF58EE"/>
     <w:rsid w:val="00EF59AF"/>
     <w:rsid w:val="00EF5AD5"/>
     <w:rsid w:val="00EF5EA6"/>
     <w:rsid w:val="00EF603C"/>
     <w:rsid w:val="00EF62D4"/>
     <w:rsid w:val="00EF653A"/>
     <w:rsid w:val="00EF654D"/>
-    <w:rsid w:val="00EF6E9E"/>
     <w:rsid w:val="00EF6EE8"/>
     <w:rsid w:val="00EF6FCF"/>
     <w:rsid w:val="00EF7232"/>
     <w:rsid w:val="00EF763A"/>
     <w:rsid w:val="00EF7C48"/>
     <w:rsid w:val="00EF7CE1"/>
     <w:rsid w:val="00EF7D29"/>
     <w:rsid w:val="00EF7DF6"/>
     <w:rsid w:val="00F0055E"/>
     <w:rsid w:val="00F005DD"/>
     <w:rsid w:val="00F00658"/>
     <w:rsid w:val="00F00901"/>
     <w:rsid w:val="00F01356"/>
     <w:rsid w:val="00F014B9"/>
     <w:rsid w:val="00F0170C"/>
     <w:rsid w:val="00F018D0"/>
     <w:rsid w:val="00F0199D"/>
     <w:rsid w:val="00F01C0E"/>
     <w:rsid w:val="00F01C8F"/>
     <w:rsid w:val="00F0222D"/>
     <w:rsid w:val="00F024ED"/>
     <w:rsid w:val="00F02566"/>
     <w:rsid w:val="00F0268E"/>
     <w:rsid w:val="00F0280E"/>
     <w:rsid w:val="00F02C65"/>
@@ -39210,50 +38529,51 @@
     <w:rsid w:val="00F03C21"/>
     <w:rsid w:val="00F03D94"/>
     <w:rsid w:val="00F041D1"/>
     <w:rsid w:val="00F04939"/>
     <w:rsid w:val="00F04B24"/>
     <w:rsid w:val="00F04CEC"/>
     <w:rsid w:val="00F04D96"/>
     <w:rsid w:val="00F0506C"/>
     <w:rsid w:val="00F053B2"/>
     <w:rsid w:val="00F0560C"/>
     <w:rsid w:val="00F05771"/>
     <w:rsid w:val="00F05D02"/>
     <w:rsid w:val="00F05D88"/>
     <w:rsid w:val="00F06636"/>
     <w:rsid w:val="00F0665D"/>
     <w:rsid w:val="00F06735"/>
     <w:rsid w:val="00F06B3F"/>
     <w:rsid w:val="00F06B77"/>
     <w:rsid w:val="00F06E8A"/>
     <w:rsid w:val="00F07049"/>
     <w:rsid w:val="00F074C9"/>
     <w:rsid w:val="00F076ED"/>
     <w:rsid w:val="00F07BFA"/>
     <w:rsid w:val="00F103AE"/>
     <w:rsid w:val="00F10734"/>
+    <w:rsid w:val="00F10F3C"/>
     <w:rsid w:val="00F11AA3"/>
     <w:rsid w:val="00F11B9A"/>
     <w:rsid w:val="00F11D8F"/>
     <w:rsid w:val="00F1280E"/>
     <w:rsid w:val="00F12883"/>
     <w:rsid w:val="00F12C07"/>
     <w:rsid w:val="00F131EB"/>
     <w:rsid w:val="00F13355"/>
     <w:rsid w:val="00F133C6"/>
     <w:rsid w:val="00F13521"/>
     <w:rsid w:val="00F1352A"/>
     <w:rsid w:val="00F135B1"/>
     <w:rsid w:val="00F13CD7"/>
     <w:rsid w:val="00F140F5"/>
     <w:rsid w:val="00F14965"/>
     <w:rsid w:val="00F14B43"/>
     <w:rsid w:val="00F14BFD"/>
     <w:rsid w:val="00F14D21"/>
     <w:rsid w:val="00F152B5"/>
     <w:rsid w:val="00F154E6"/>
     <w:rsid w:val="00F15C87"/>
     <w:rsid w:val="00F15DB5"/>
     <w:rsid w:val="00F162DD"/>
     <w:rsid w:val="00F163D5"/>
     <w:rsid w:val="00F16879"/>
@@ -39377,50 +38697,51 @@
     <w:rsid w:val="00F40E0A"/>
     <w:rsid w:val="00F40EDA"/>
     <w:rsid w:val="00F41010"/>
     <w:rsid w:val="00F410A4"/>
     <w:rsid w:val="00F41762"/>
     <w:rsid w:val="00F419F3"/>
     <w:rsid w:val="00F41CD5"/>
     <w:rsid w:val="00F42042"/>
     <w:rsid w:val="00F4226D"/>
     <w:rsid w:val="00F424B3"/>
     <w:rsid w:val="00F42974"/>
     <w:rsid w:val="00F429EE"/>
     <w:rsid w:val="00F42D1C"/>
     <w:rsid w:val="00F42F68"/>
     <w:rsid w:val="00F431EC"/>
     <w:rsid w:val="00F4358A"/>
     <w:rsid w:val="00F437AA"/>
     <w:rsid w:val="00F438BC"/>
     <w:rsid w:val="00F43A01"/>
     <w:rsid w:val="00F43A48"/>
     <w:rsid w:val="00F43BF4"/>
     <w:rsid w:val="00F43D08"/>
     <w:rsid w:val="00F43D68"/>
     <w:rsid w:val="00F43ED6"/>
     <w:rsid w:val="00F43EDB"/>
+    <w:rsid w:val="00F440A9"/>
     <w:rsid w:val="00F44154"/>
     <w:rsid w:val="00F443AC"/>
     <w:rsid w:val="00F44446"/>
     <w:rsid w:val="00F44481"/>
     <w:rsid w:val="00F44675"/>
     <w:rsid w:val="00F447F4"/>
     <w:rsid w:val="00F448A3"/>
     <w:rsid w:val="00F449A3"/>
     <w:rsid w:val="00F45020"/>
     <w:rsid w:val="00F4504A"/>
     <w:rsid w:val="00F452F6"/>
     <w:rsid w:val="00F45312"/>
     <w:rsid w:val="00F45695"/>
     <w:rsid w:val="00F456AF"/>
     <w:rsid w:val="00F4585D"/>
     <w:rsid w:val="00F45BEB"/>
     <w:rsid w:val="00F45FE3"/>
     <w:rsid w:val="00F46204"/>
     <w:rsid w:val="00F46CC9"/>
     <w:rsid w:val="00F46CF0"/>
     <w:rsid w:val="00F479A5"/>
     <w:rsid w:val="00F47A56"/>
     <w:rsid w:val="00F5006C"/>
     <w:rsid w:val="00F504A9"/>
     <w:rsid w:val="00F5062E"/>
@@ -39451,50 +38772,51 @@
     <w:rsid w:val="00F60414"/>
     <w:rsid w:val="00F605CC"/>
     <w:rsid w:val="00F6077E"/>
     <w:rsid w:val="00F608D8"/>
     <w:rsid w:val="00F60E5A"/>
     <w:rsid w:val="00F61107"/>
     <w:rsid w:val="00F611D4"/>
     <w:rsid w:val="00F6182B"/>
     <w:rsid w:val="00F61D3C"/>
     <w:rsid w:val="00F62266"/>
     <w:rsid w:val="00F62296"/>
     <w:rsid w:val="00F62A86"/>
     <w:rsid w:val="00F62C76"/>
     <w:rsid w:val="00F6311C"/>
     <w:rsid w:val="00F63166"/>
     <w:rsid w:val="00F63516"/>
     <w:rsid w:val="00F63C99"/>
     <w:rsid w:val="00F64DAB"/>
     <w:rsid w:val="00F6500C"/>
     <w:rsid w:val="00F655DB"/>
     <w:rsid w:val="00F65B4C"/>
     <w:rsid w:val="00F661B9"/>
     <w:rsid w:val="00F66273"/>
     <w:rsid w:val="00F66E9E"/>
     <w:rsid w:val="00F66FD5"/>
+    <w:rsid w:val="00F67054"/>
     <w:rsid w:val="00F6713B"/>
     <w:rsid w:val="00F67199"/>
     <w:rsid w:val="00F671A8"/>
     <w:rsid w:val="00F67355"/>
     <w:rsid w:val="00F676FC"/>
     <w:rsid w:val="00F67819"/>
     <w:rsid w:val="00F67849"/>
     <w:rsid w:val="00F6784F"/>
     <w:rsid w:val="00F67877"/>
     <w:rsid w:val="00F678FF"/>
     <w:rsid w:val="00F67915"/>
     <w:rsid w:val="00F67B57"/>
     <w:rsid w:val="00F7059E"/>
     <w:rsid w:val="00F705AC"/>
     <w:rsid w:val="00F70B2F"/>
     <w:rsid w:val="00F70BE2"/>
     <w:rsid w:val="00F7130C"/>
     <w:rsid w:val="00F71503"/>
     <w:rsid w:val="00F716D5"/>
     <w:rsid w:val="00F718F7"/>
     <w:rsid w:val="00F71C22"/>
     <w:rsid w:val="00F72134"/>
     <w:rsid w:val="00F723F6"/>
     <w:rsid w:val="00F72504"/>
     <w:rsid w:val="00F72794"/>
@@ -39630,50 +38952,51 @@
     <w:rsid w:val="00F97B05"/>
     <w:rsid w:val="00F97B33"/>
     <w:rsid w:val="00F97B38"/>
     <w:rsid w:val="00F97E60"/>
     <w:rsid w:val="00F97FC2"/>
     <w:rsid w:val="00FA008C"/>
     <w:rsid w:val="00FA030F"/>
     <w:rsid w:val="00FA0372"/>
     <w:rsid w:val="00FA03CC"/>
     <w:rsid w:val="00FA04AE"/>
     <w:rsid w:val="00FA06B5"/>
     <w:rsid w:val="00FA07E8"/>
     <w:rsid w:val="00FA08A0"/>
     <w:rsid w:val="00FA0BC2"/>
     <w:rsid w:val="00FA0DF3"/>
     <w:rsid w:val="00FA111F"/>
     <w:rsid w:val="00FA1149"/>
     <w:rsid w:val="00FA12BA"/>
     <w:rsid w:val="00FA1628"/>
     <w:rsid w:val="00FA1851"/>
     <w:rsid w:val="00FA1963"/>
     <w:rsid w:val="00FA1E68"/>
     <w:rsid w:val="00FA206F"/>
     <w:rsid w:val="00FA21BF"/>
     <w:rsid w:val="00FA2467"/>
+    <w:rsid w:val="00FA28C0"/>
     <w:rsid w:val="00FA2A37"/>
     <w:rsid w:val="00FA2D27"/>
     <w:rsid w:val="00FA2E0F"/>
     <w:rsid w:val="00FA3001"/>
     <w:rsid w:val="00FA3A16"/>
     <w:rsid w:val="00FA3A89"/>
     <w:rsid w:val="00FA4085"/>
     <w:rsid w:val="00FA4616"/>
     <w:rsid w:val="00FA49BA"/>
     <w:rsid w:val="00FA4CFD"/>
     <w:rsid w:val="00FA54FF"/>
     <w:rsid w:val="00FA5EA7"/>
     <w:rsid w:val="00FA5F81"/>
     <w:rsid w:val="00FA62EB"/>
     <w:rsid w:val="00FA63A7"/>
     <w:rsid w:val="00FA67C1"/>
     <w:rsid w:val="00FA691D"/>
     <w:rsid w:val="00FA71C2"/>
     <w:rsid w:val="00FA790D"/>
     <w:rsid w:val="00FA798A"/>
     <w:rsid w:val="00FA7B70"/>
     <w:rsid w:val="00FA7CC3"/>
     <w:rsid w:val="00FB00A7"/>
     <w:rsid w:val="00FB03D5"/>
     <w:rsid w:val="00FB0464"/>
@@ -39690,50 +39013,51 @@
     <w:rsid w:val="00FB247E"/>
     <w:rsid w:val="00FB28AB"/>
     <w:rsid w:val="00FB29BA"/>
     <w:rsid w:val="00FB2FDA"/>
     <w:rsid w:val="00FB30B6"/>
     <w:rsid w:val="00FB3134"/>
     <w:rsid w:val="00FB316A"/>
     <w:rsid w:val="00FB3226"/>
     <w:rsid w:val="00FB34FA"/>
     <w:rsid w:val="00FB37E7"/>
     <w:rsid w:val="00FB37F9"/>
     <w:rsid w:val="00FB3AB0"/>
     <w:rsid w:val="00FB3ABE"/>
     <w:rsid w:val="00FB3DAF"/>
     <w:rsid w:val="00FB41FE"/>
     <w:rsid w:val="00FB4A21"/>
     <w:rsid w:val="00FB4D16"/>
     <w:rsid w:val="00FB4D34"/>
     <w:rsid w:val="00FB4F5A"/>
     <w:rsid w:val="00FB5155"/>
     <w:rsid w:val="00FB53DD"/>
     <w:rsid w:val="00FB59B1"/>
     <w:rsid w:val="00FB5AB6"/>
     <w:rsid w:val="00FB5AE3"/>
     <w:rsid w:val="00FB5EE3"/>
+    <w:rsid w:val="00FB6970"/>
     <w:rsid w:val="00FB6AE2"/>
     <w:rsid w:val="00FB6CA3"/>
     <w:rsid w:val="00FB70E3"/>
     <w:rsid w:val="00FB7252"/>
     <w:rsid w:val="00FB7421"/>
     <w:rsid w:val="00FB7657"/>
     <w:rsid w:val="00FB7CC9"/>
     <w:rsid w:val="00FB7DB8"/>
     <w:rsid w:val="00FC005E"/>
     <w:rsid w:val="00FC0A2B"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC0CC6"/>
     <w:rsid w:val="00FC0F8C"/>
     <w:rsid w:val="00FC17FF"/>
     <w:rsid w:val="00FC1CEA"/>
     <w:rsid w:val="00FC1CFC"/>
     <w:rsid w:val="00FC1F2D"/>
     <w:rsid w:val="00FC2670"/>
     <w:rsid w:val="00FC2889"/>
     <w:rsid w:val="00FC2E53"/>
     <w:rsid w:val="00FC322E"/>
     <w:rsid w:val="00FC34F2"/>
     <w:rsid w:val="00FC3636"/>
     <w:rsid w:val="00FC36C1"/>
     <w:rsid w:val="00FC3918"/>
@@ -42646,51 +41970,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116558685">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rdecicco@revere.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.waypointadventure.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto16.wdp"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://playbrigade.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackstoneheritagecorridor.org/exploring-the-blackstone-river-valley/maps-tours-guides/blackstone-river-bikeway/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.community-boating.org/accessible/welcome/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@masilc.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beaver-brook-reservation" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokerows.org/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8779767272" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto15.wdp"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/action-trackchair-axis-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nashua-river-rail-trail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.golfforall.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PHI4IwHGkZ8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpga.club/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adoyle@communityboating.org" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle-inc.org/beachability/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId131" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto9.wdp"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smoore@holyokerows.org" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemadcrgolf.com/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:6175231038" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/mobility-scooter-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088897581" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/mobility-scooter-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto18.wdp"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revere.org/departments/commission-on-disabilities" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto8.wdp"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId174" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto11.wdp"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/veterans-memorial-bennett-field-swimming-pool" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adaptivegolf.club/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/PDMD" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/upper-charles-river-reservation" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackstoneheritagecorridor.org/exploring-the-blackstone-river-valley/maps-tours-guides/blackstone-river-bikeway/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/blue-hills-reservation" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/uap/eec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/maudslay-state-park" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revererec.org/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemadcrgolf.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spauldingrehab.org/conditions-services/adaptive-sports" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-memorial-golf-course" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/belle-isle-marsh-reservation" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId211" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto14.wdp"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-memorial-golf-course" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId274" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto19.wdp"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokerows.org/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/department-of-conservation-recreation" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EEA-O365/DCR/Workspace/Universal_Access_Program/Shared%20Documents/NEWSLETTERS%20&amp;%20PROG%20SCHEDS/2025/Fall%202025/Versions/Walden%20Pond%20State%20Reservation" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto13.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fred@golfforall.org" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto17.wdp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connecticut-river-greenway-state-park" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-memorial-golf-course" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasc.spauldingrehab.org/default.aspx?tab=icon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessible-golf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/middlesex-fells-reservation" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto7.wdp"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Easterseals%20Massachusetts" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:6174629899" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/action-trackchair-axis-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/porrazzo-memorial-rink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easterseals.com/ma/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpga.club@gmail.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spauldingrehab.org/conditions-services/adaptive-sports" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.friendsofmaudslay.org/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemadcrgolf.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/universal-access" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId93" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto6.wdp"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5087516417" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/maudslay-state-park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.waypointadventure.org/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revere.org/departments/commission-on-disabilities" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/wompatuck-state-park" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holyokerows.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ford.com/bronco-wild-fund/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId180" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto12.wdp"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PRemy@eastersealsma.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.community-boating.org/accessible/schedule-an-appointment/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/windsor-state-forest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasc.spauldingrehab.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto5.wdp"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/norwottuck-rail-trail" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpauldingAdaptiveSports@mgb.org" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle-inc.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/access" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/whitehall-state-park" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.golfforall.org/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masilc.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackstoneheritagecorridor.org/happening-now/worcester-heritage-center/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-river-reservation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto10.wdp"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-river-reservation" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fmcicesports.com/rink/east-boston-porrazzo-skating-arena/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4133203134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventbrite.com/e/all-ability-beach-day-tickets-1990579772685?aff=oddtdtcreator&amp;keep_tld=true" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.waypointadventure.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ford.com/bronco-wild-fund/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackstoneheritagecorridor.org/exploring-the-blackstone-river-valley/maps-tours-guides/blackstone-river-bikeway/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId181" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto12.wdp"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.community-boating.org/accessible/schedule-an-appointment/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpauldingAdaptiveSports@mgb.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masilc.org/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nashua-river-rail-trail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.golfforall.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/quinsigamond-state-park" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/action-trackchair-axis-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@masilc.org" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto15.wdp"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-river-reservation" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId131" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto9.wdp"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4133203134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.golfforall.org/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adoyle@communityboating.org" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PHI4IwHGkZ8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpga.club/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemadcrgolf.com/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/constitution-beach-park" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fmcicesports.com/rink/east-boston-porrazzo-skating-arena/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto8.wdp"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId174" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto11.wdp"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smoore@holyokerows.org" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5088897581" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:6175231038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/mobility-scooter-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/upper-charles-river-reservation" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackstoneheritagecorridor.org/exploring-the-blackstone-river-valley/maps-tours-guides/blackstone-river-bikeway/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/veterans-memorial-bennett-field-swimming-pool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/uap/eec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/mobility-scooter-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto18.wdp"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle-inc.org/beachability/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adaptivegolf.club/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/PDMD" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpeg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/belle-isle-marsh-reservation" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/blue-hills-reservation" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/maudslay-state-park" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revere.org/departments/commission-on-disabilities" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemadcrgolf.com/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spauldingrehab.org/conditions-services/adaptive-sports" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EEA-O365/DCR/Workspace/Universal_Access_Program/Shared%20Documents/NEWSLETTERS%20&amp;%20PROG%20SCHEDS/2025/Fall%202025/Versions/Walden%20Pond%20State%20Reservation" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId212" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto14.wdp"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-memorial-golf-course" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto19.wdp"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revere.org/departments/commission-on-disabilities" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokerows.org/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-memorial-golf-course" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/middlesex-fells-reservation" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto7.wdp"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto13.wdp"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fred@golfforall.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/cochituate-state-park" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto17.wdp"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rdecicco@revere.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beartown-state-forest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/connecticut-river-greenway-state-park" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easterseals.com/ma/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-memorial-golf-course" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasc.spauldingrehab.org/default.aspx?tab=icon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/dcr-power-driven-mobility-devices" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/ponkapoag-golf-course" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/department-of-conservation-recreation" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId93" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto6.wdp"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Easterseals%20Massachusetts" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:6174629899" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/action-trackchair-axis-operating-and-safety-instructions" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/revere-beach-reservation" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/wompatuck-state-park" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holyokerows.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4135842052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masscentralrailtrail.org/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpga.club@gmail.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spauldingrehab.org/conditions-services/adaptive-sports" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.friendsofmaudslay.org/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessible-golf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5087516417" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/maudslay-state-park" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.waypointadventure.org/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/porrazzo-memorial-rink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/hopkinton-state-park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto5.wdp"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/norwottuck-rail-trail" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/nickerson-state-park" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statemadcrgolf.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/universal-access" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PRemy@eastersealsma.org" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/windsor-state-forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/access" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/whitehall-state-park" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto16.wdp"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://playbrigade.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackstoneheritagecorridor.org/happening-now/worcester-heritage-center/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masilc.formstack.com/forms/2026adaday" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-river-reservation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto10.wdp"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.community-boating.org/accessible/welcome/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle-inc.org/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasc.spauldingrehab.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/beaver-brook-reservation" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokerows.org/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8779767272" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -43304,75 +42628,75 @@
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFFD334-A4B5-4225-95EF-E56DA72FBDC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>7472</Words>
-  <Characters>42591</Characters>
+  <Words>7551</Words>
+  <Characters>43043</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>354</Lines>
-  <Paragraphs>99</Paragraphs>
+  <Lines>358</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49964</CharactersWithSpaces>
+  <CharactersWithSpaces>50494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="1212" baseType="variant">
       <vt:variant>
         <vt:i4>4456530</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>603</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mass.gov/dcr/universal-access</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128895</vt:i4>
       </vt:variant>
       <vt:variant>