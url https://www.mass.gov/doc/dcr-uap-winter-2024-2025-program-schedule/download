--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -22,53 +22,53 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="344A5077" w14:textId="451F4255" w:rsidR="00BA08F7" w:rsidRDefault="008D3B2E" w:rsidP="00CC1B66">
+    <w:p w14:paraId="344A5077" w14:textId="237C00D7" w:rsidR="00BA08F7" w:rsidRDefault="008D3B2E" w:rsidP="00CC1B66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1B8F">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6638C9DB" wp14:editId="65A0B0C2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>961390</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5052060" cy="3406775"/>
             <wp:effectExtent l="19050" t="19050" r="15240" b="22225"/>
             <wp:wrapTopAndBottom/>
@@ -280,50 +280,56 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk162602730"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="002842A6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="003F795B" w:rsidRPr="004B1B8F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>DCR’s</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F795B" w:rsidRPr="004B1B8F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Universal</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F795B" w:rsidRPr="004B1B8F">
@@ -28735,51 +28741,51 @@
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81B73">
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81B73">
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81B73">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81B73">
         <w:t>program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C00CDC1" w14:textId="782EE4B4" w:rsidR="0098341F" w:rsidRPr="0098341F" w:rsidRDefault="00F81B73" w:rsidP="0098341F">
+    <w:p w14:paraId="4C00CDC1" w14:textId="1748EB68" w:rsidR="0098341F" w:rsidRPr="0098341F" w:rsidRDefault="00F81B73" w:rsidP="0098341F">
       <w:r w:rsidRPr="00CC0968">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0968">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Day</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -28799,52 +28805,55 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0968">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hike</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002E3EA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Monday,</w:t>
+      <w:r w:rsidR="006834EF" w:rsidRPr="006834EF">
+        <w:t>Wednesday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006834EF">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004F505E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00456D8D">
         <w:t xml:space="preserve">January 1, 2025, </w:t>
       </w:r>
       <w:r w:rsidR="0098341F" w:rsidRPr="0098341F">
         <w:t>11 a.m.–</w:t>
       </w:r>
       <w:r w:rsidR="0098341F">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0098341F" w:rsidRPr="0098341F">
         <w:t xml:space="preserve"> p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2642B6" w14:textId="77777777" w:rsidR="00456D8D" w:rsidRPr="00253F74" w:rsidRDefault="00456D8D" w:rsidP="0014504C">
       <w:pPr>
         <w:spacing w:before="240" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
@@ -31142,73 +31151,73 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54AC079E" w14:textId="77777777" w:rsidR="00B7494C" w:rsidRPr="00F36E97" w:rsidRDefault="00B7494C" w:rsidP="005A0D95">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B7494C" w:rsidRPr="00F36E97" w:rsidSect="00BE4740">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16A35D53" w14:textId="77777777" w:rsidR="000746EB" w:rsidRDefault="000746EB" w:rsidP="00940BE1">
+    <w:p w14:paraId="3D7F8A5E" w14:textId="77777777" w:rsidR="00C17391" w:rsidRDefault="00C17391" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="770BE420" w14:textId="77777777" w:rsidR="000746EB" w:rsidRDefault="000746EB" w:rsidP="00940BE1">
+    <w:p w14:paraId="57E8D1B5" w14:textId="77777777" w:rsidR="00C17391" w:rsidRDefault="00C17391" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70DF74CA" w14:textId="77777777" w:rsidR="000746EB" w:rsidRDefault="000746EB" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="3F929D10" w14:textId="77777777" w:rsidR="00C17391" w:rsidRDefault="00C17391" w:rsidP="00940BE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -31245,51 +31254,51 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29519778" w14:textId="1037A44F" w:rsidR="00C55252" w:rsidRDefault="00091C38" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ABB7D5A" wp14:editId="6AB6455A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1310458668" name="Picture 1310458668" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -31464,51 +31473,51 @@
     <w:r w:rsidR="000F277C">
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidR="000F277C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B397B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="000F277C">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D97C938" w14:textId="77777777" w:rsidR="0061609D" w:rsidRDefault="0061609D" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D1802D" wp14:editId="552F1198">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="534506614" name="Picture 534506614" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -31683,51 +31692,51 @@
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7475BAFB" w14:textId="77777777" w:rsidR="009D238D" w:rsidRDefault="009D238D" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="181A2793" wp14:editId="3E6CF251">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="499530964" name="Picture 499530964" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -31902,51 +31911,51 @@
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FE2D116" w14:textId="77777777" w:rsidR="00A65C03" w:rsidRDefault="00A65C03" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0618DD7A" wp14:editId="02F54BEB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="854224821" name="Picture 854224821" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -32121,51 +32130,51 @@
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E35556E" w14:textId="77777777" w:rsidR="00344BF0" w:rsidRDefault="00344BF0" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37250777" wp14:editId="229C2B03">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1262629207" name="Picture 1262629207" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -32340,62 +32349,62 @@
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="156B6F3B" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5596E0AE" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740"/>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79221BC4" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740" w:rsidP="00D56C17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5A00C6" wp14:editId="3DDCA6BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1666779922" name="Picture 1666779922" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -32570,145 +32579,145 @@
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FDB96E1" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7637F9D8" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DEDD783" w14:textId="77777777" w:rsidR="000746EB" w:rsidRDefault="000746EB" w:rsidP="00940BE1">
+    <w:p w14:paraId="599FC608" w14:textId="77777777" w:rsidR="00C17391" w:rsidRDefault="00C17391" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BA1694F" w14:textId="77777777" w:rsidR="000746EB" w:rsidRDefault="000746EB" w:rsidP="00940BE1">
+    <w:p w14:paraId="119E0F38" w14:textId="77777777" w:rsidR="00C17391" w:rsidRDefault="00C17391" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E26DB93" w14:textId="77777777" w:rsidR="000746EB" w:rsidRDefault="000746EB" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="4AEAE645" w14:textId="77777777" w:rsidR="00C17391" w:rsidRDefault="00C17391" w:rsidP="00940BE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="505C719C" w14:textId="31D8ECA3" w:rsidR="00952D21" w:rsidRDefault="00CB2C63" w:rsidP="00952D21">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505C719C" w14:textId="2DCF546A" w:rsidR="00952D21" w:rsidRDefault="00CB2C63" w:rsidP="00952D21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="00952D21">
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r w:rsidR="00057063">
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00057063">
-      <w:t>19</w:t>
+    <w:r w:rsidR="006834EF">
+      <w:t>26</w:t>
     </w:r>
     <w:r w:rsidR="00952D21">
       <w:t>.24</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="073AC378" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="74697F2C" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EA513B6" w14:textId="36477C4F" w:rsidR="00104434" w:rsidRPr="00A954FE" w:rsidRDefault="00104434" w:rsidP="00A954FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32A759A6" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="59270D1F" w14:textId="77777777" w:rsidR="00E91740" w:rsidRDefault="00E91740"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02312FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81C01B5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -36615,51 +36624,51 @@
   <w:num w:numId="28" w16cid:durableId="1466124667">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="676544489">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1002662842">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1473013573">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1798330971">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="555432561">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="196546566">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -36715,100 +36724,102 @@
     <w:rsid w:val="000237DA"/>
     <w:rsid w:val="0002383C"/>
     <w:rsid w:val="00023D9B"/>
     <w:rsid w:val="00024114"/>
     <w:rsid w:val="000244C3"/>
     <w:rsid w:val="00024536"/>
     <w:rsid w:val="0002468A"/>
     <w:rsid w:val="000248B0"/>
     <w:rsid w:val="0002563B"/>
     <w:rsid w:val="000259F5"/>
     <w:rsid w:val="00025C99"/>
     <w:rsid w:val="00026680"/>
     <w:rsid w:val="000273F0"/>
     <w:rsid w:val="00027B2F"/>
     <w:rsid w:val="000301C7"/>
     <w:rsid w:val="00030554"/>
     <w:rsid w:val="0003101F"/>
     <w:rsid w:val="00031A4E"/>
     <w:rsid w:val="00031AEC"/>
     <w:rsid w:val="00031E10"/>
     <w:rsid w:val="0003289C"/>
     <w:rsid w:val="000328BB"/>
     <w:rsid w:val="00032D2D"/>
     <w:rsid w:val="0003333F"/>
     <w:rsid w:val="000333A8"/>
+    <w:rsid w:val="0003392D"/>
     <w:rsid w:val="00033D9A"/>
     <w:rsid w:val="00034144"/>
     <w:rsid w:val="000344C6"/>
     <w:rsid w:val="0003476F"/>
     <w:rsid w:val="000349C8"/>
     <w:rsid w:val="00034C4F"/>
     <w:rsid w:val="00035570"/>
     <w:rsid w:val="00035678"/>
     <w:rsid w:val="00035EFC"/>
     <w:rsid w:val="000361E3"/>
     <w:rsid w:val="00036918"/>
     <w:rsid w:val="000374B2"/>
     <w:rsid w:val="00037961"/>
     <w:rsid w:val="00037FA5"/>
     <w:rsid w:val="000406D3"/>
     <w:rsid w:val="00040E8E"/>
     <w:rsid w:val="000411D1"/>
     <w:rsid w:val="00041275"/>
     <w:rsid w:val="000421E6"/>
     <w:rsid w:val="00043330"/>
     <w:rsid w:val="00043B86"/>
     <w:rsid w:val="0004419E"/>
     <w:rsid w:val="00044381"/>
     <w:rsid w:val="00044DD3"/>
     <w:rsid w:val="0004526E"/>
     <w:rsid w:val="0004691D"/>
     <w:rsid w:val="00046994"/>
     <w:rsid w:val="00046C28"/>
     <w:rsid w:val="00046C74"/>
     <w:rsid w:val="00046E74"/>
     <w:rsid w:val="00047450"/>
     <w:rsid w:val="000478D7"/>
     <w:rsid w:val="000479AD"/>
     <w:rsid w:val="00047BA1"/>
     <w:rsid w:val="00050B71"/>
     <w:rsid w:val="00050C8C"/>
     <w:rsid w:val="00051B8B"/>
     <w:rsid w:val="000526B8"/>
     <w:rsid w:val="00052D8D"/>
     <w:rsid w:val="000534E4"/>
     <w:rsid w:val="000539F3"/>
     <w:rsid w:val="00053B72"/>
     <w:rsid w:val="00053B88"/>
     <w:rsid w:val="0005464F"/>
     <w:rsid w:val="00055563"/>
     <w:rsid w:val="0005619A"/>
     <w:rsid w:val="00056A97"/>
     <w:rsid w:val="00056AC5"/>
     <w:rsid w:val="00056D23"/>
     <w:rsid w:val="00057063"/>
+    <w:rsid w:val="0006025A"/>
     <w:rsid w:val="0006065C"/>
     <w:rsid w:val="0006070E"/>
     <w:rsid w:val="000607BC"/>
     <w:rsid w:val="00060F56"/>
     <w:rsid w:val="00060FC4"/>
     <w:rsid w:val="00061315"/>
     <w:rsid w:val="000615BB"/>
     <w:rsid w:val="000620C1"/>
     <w:rsid w:val="000626BD"/>
     <w:rsid w:val="00062990"/>
     <w:rsid w:val="00062C61"/>
     <w:rsid w:val="00063221"/>
     <w:rsid w:val="00063FA6"/>
     <w:rsid w:val="0006440D"/>
     <w:rsid w:val="000646E4"/>
     <w:rsid w:val="0006509E"/>
     <w:rsid w:val="00065C6C"/>
     <w:rsid w:val="000667A3"/>
     <w:rsid w:val="00066B2A"/>
     <w:rsid w:val="00066D54"/>
     <w:rsid w:val="00067361"/>
     <w:rsid w:val="000674FA"/>
     <w:rsid w:val="00067A9F"/>
     <w:rsid w:val="00067B58"/>
     <w:rsid w:val="00067CAB"/>
@@ -37458,50 +37469,51 @@
     <w:rsid w:val="00274B09"/>
     <w:rsid w:val="0027622D"/>
     <w:rsid w:val="00276847"/>
     <w:rsid w:val="00276B97"/>
     <w:rsid w:val="00276DAA"/>
     <w:rsid w:val="0027740C"/>
     <w:rsid w:val="00277467"/>
     <w:rsid w:val="0027751A"/>
     <w:rsid w:val="00280044"/>
     <w:rsid w:val="00280269"/>
     <w:rsid w:val="002809BE"/>
     <w:rsid w:val="00280F08"/>
     <w:rsid w:val="002822F7"/>
     <w:rsid w:val="002823A7"/>
     <w:rsid w:val="0028268C"/>
     <w:rsid w:val="00282D79"/>
     <w:rsid w:val="002830DA"/>
     <w:rsid w:val="00283606"/>
     <w:rsid w:val="0028365D"/>
     <w:rsid w:val="002839B8"/>
     <w:rsid w:val="00283A2C"/>
     <w:rsid w:val="00283E88"/>
     <w:rsid w:val="00283FB2"/>
     <w:rsid w:val="002840EB"/>
     <w:rsid w:val="00284240"/>
+    <w:rsid w:val="002842A6"/>
     <w:rsid w:val="0028438E"/>
     <w:rsid w:val="002854BE"/>
     <w:rsid w:val="002855DA"/>
     <w:rsid w:val="002864F9"/>
     <w:rsid w:val="0028729B"/>
     <w:rsid w:val="00287B23"/>
     <w:rsid w:val="002909DB"/>
     <w:rsid w:val="002919D6"/>
     <w:rsid w:val="00291C08"/>
     <w:rsid w:val="00291DA5"/>
     <w:rsid w:val="00292148"/>
     <w:rsid w:val="0029214E"/>
     <w:rsid w:val="002933A3"/>
     <w:rsid w:val="00293634"/>
     <w:rsid w:val="00294DC8"/>
     <w:rsid w:val="0029576A"/>
     <w:rsid w:val="00295A47"/>
     <w:rsid w:val="0029621C"/>
     <w:rsid w:val="0029644E"/>
     <w:rsid w:val="002965D0"/>
     <w:rsid w:val="00296B97"/>
     <w:rsid w:val="00297512"/>
     <w:rsid w:val="00297938"/>
     <w:rsid w:val="0029793E"/>
     <w:rsid w:val="00297A51"/>
@@ -38686,50 +38698,51 @@
     <w:rsid w:val="006722BF"/>
     <w:rsid w:val="00672405"/>
     <w:rsid w:val="00672581"/>
     <w:rsid w:val="00672A3B"/>
     <w:rsid w:val="00672EFF"/>
     <w:rsid w:val="00673F85"/>
     <w:rsid w:val="00674694"/>
     <w:rsid w:val="00674A6F"/>
     <w:rsid w:val="006756A2"/>
     <w:rsid w:val="006760F3"/>
     <w:rsid w:val="006763C7"/>
     <w:rsid w:val="00676586"/>
     <w:rsid w:val="006767ED"/>
     <w:rsid w:val="00676818"/>
     <w:rsid w:val="00676D0B"/>
     <w:rsid w:val="006773CB"/>
     <w:rsid w:val="0067750B"/>
     <w:rsid w:val="00677AA6"/>
     <w:rsid w:val="00677B93"/>
     <w:rsid w:val="00680036"/>
     <w:rsid w:val="00680BED"/>
     <w:rsid w:val="00680CA4"/>
     <w:rsid w:val="0068194F"/>
     <w:rsid w:val="00682310"/>
     <w:rsid w:val="00682E43"/>
+    <w:rsid w:val="006834EF"/>
     <w:rsid w:val="006839A6"/>
     <w:rsid w:val="0068459E"/>
     <w:rsid w:val="00685BB6"/>
     <w:rsid w:val="006861E3"/>
     <w:rsid w:val="006869AA"/>
     <w:rsid w:val="00686B77"/>
     <w:rsid w:val="006872FD"/>
     <w:rsid w:val="00687BA9"/>
     <w:rsid w:val="00687E5F"/>
     <w:rsid w:val="00690080"/>
     <w:rsid w:val="00690180"/>
     <w:rsid w:val="00690392"/>
     <w:rsid w:val="00690BBC"/>
     <w:rsid w:val="00691D36"/>
     <w:rsid w:val="006929BB"/>
     <w:rsid w:val="00692FB9"/>
     <w:rsid w:val="006938E0"/>
     <w:rsid w:val="00693C07"/>
     <w:rsid w:val="00693C19"/>
     <w:rsid w:val="006943F1"/>
     <w:rsid w:val="0069450A"/>
     <w:rsid w:val="00694820"/>
     <w:rsid w:val="00694EB5"/>
     <w:rsid w:val="006951FA"/>
     <w:rsid w:val="006955A8"/>
@@ -38756,50 +38769,51 @@
     <w:rsid w:val="006A6A5B"/>
     <w:rsid w:val="006A70BC"/>
     <w:rsid w:val="006B0BD5"/>
     <w:rsid w:val="006B0DB6"/>
     <w:rsid w:val="006B11EC"/>
     <w:rsid w:val="006B14EC"/>
     <w:rsid w:val="006B17F0"/>
     <w:rsid w:val="006B18CA"/>
     <w:rsid w:val="006B1C4A"/>
     <w:rsid w:val="006B2144"/>
     <w:rsid w:val="006B22A7"/>
     <w:rsid w:val="006B251A"/>
     <w:rsid w:val="006B2711"/>
     <w:rsid w:val="006B28E5"/>
     <w:rsid w:val="006B34EC"/>
     <w:rsid w:val="006B4161"/>
     <w:rsid w:val="006B4419"/>
     <w:rsid w:val="006B4BE3"/>
     <w:rsid w:val="006B597A"/>
     <w:rsid w:val="006B5A2D"/>
     <w:rsid w:val="006B6791"/>
     <w:rsid w:val="006B67FC"/>
     <w:rsid w:val="006B7739"/>
     <w:rsid w:val="006B7791"/>
     <w:rsid w:val="006B7E13"/>
+    <w:rsid w:val="006C0E56"/>
     <w:rsid w:val="006C15FF"/>
     <w:rsid w:val="006C1838"/>
     <w:rsid w:val="006C1E80"/>
     <w:rsid w:val="006C2407"/>
     <w:rsid w:val="006C276B"/>
     <w:rsid w:val="006C3485"/>
     <w:rsid w:val="006C36F6"/>
     <w:rsid w:val="006C3CE3"/>
     <w:rsid w:val="006C45AD"/>
     <w:rsid w:val="006C48CD"/>
     <w:rsid w:val="006C4DFA"/>
     <w:rsid w:val="006C4F11"/>
     <w:rsid w:val="006C5012"/>
     <w:rsid w:val="006C528E"/>
     <w:rsid w:val="006C57B1"/>
     <w:rsid w:val="006C5961"/>
     <w:rsid w:val="006C5D5B"/>
     <w:rsid w:val="006C64D8"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006C6E8B"/>
     <w:rsid w:val="006C6FB9"/>
     <w:rsid w:val="006C70BC"/>
     <w:rsid w:val="006C79EE"/>
     <w:rsid w:val="006C7A09"/>
     <w:rsid w:val="006C7CF5"/>
@@ -40409,50 +40423,51 @@
     <w:rsid w:val="00C0642C"/>
     <w:rsid w:val="00C06A86"/>
     <w:rsid w:val="00C06B09"/>
     <w:rsid w:val="00C070A3"/>
     <w:rsid w:val="00C07B7E"/>
     <w:rsid w:val="00C10238"/>
     <w:rsid w:val="00C103D6"/>
     <w:rsid w:val="00C10468"/>
     <w:rsid w:val="00C10AD1"/>
     <w:rsid w:val="00C10B72"/>
     <w:rsid w:val="00C1114B"/>
     <w:rsid w:val="00C12165"/>
     <w:rsid w:val="00C12ACA"/>
     <w:rsid w:val="00C136ED"/>
     <w:rsid w:val="00C137D2"/>
     <w:rsid w:val="00C139D7"/>
     <w:rsid w:val="00C141B4"/>
     <w:rsid w:val="00C149A8"/>
     <w:rsid w:val="00C14F1F"/>
     <w:rsid w:val="00C15F96"/>
     <w:rsid w:val="00C160D5"/>
     <w:rsid w:val="00C1621A"/>
     <w:rsid w:val="00C164E2"/>
     <w:rsid w:val="00C1651C"/>
     <w:rsid w:val="00C1724A"/>
+    <w:rsid w:val="00C17391"/>
     <w:rsid w:val="00C17AD9"/>
     <w:rsid w:val="00C204EB"/>
     <w:rsid w:val="00C213D9"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00C21AD3"/>
     <w:rsid w:val="00C21BBB"/>
     <w:rsid w:val="00C222DD"/>
     <w:rsid w:val="00C228F4"/>
     <w:rsid w:val="00C22F0A"/>
     <w:rsid w:val="00C236C4"/>
     <w:rsid w:val="00C238C6"/>
     <w:rsid w:val="00C2422E"/>
     <w:rsid w:val="00C24571"/>
     <w:rsid w:val="00C248E0"/>
     <w:rsid w:val="00C24F8C"/>
     <w:rsid w:val="00C272D1"/>
     <w:rsid w:val="00C27A17"/>
     <w:rsid w:val="00C307FC"/>
     <w:rsid w:val="00C3276D"/>
     <w:rsid w:val="00C33031"/>
     <w:rsid w:val="00C33FF7"/>
     <w:rsid w:val="00C3546A"/>
     <w:rsid w:val="00C35D1D"/>
     <w:rsid w:val="00C36CDB"/>
     <w:rsid w:val="00C3786B"/>
@@ -41053,50 +41068,51 @@
     <w:rsid w:val="00E203D9"/>
     <w:rsid w:val="00E205CA"/>
     <w:rsid w:val="00E20C9C"/>
     <w:rsid w:val="00E20F3C"/>
     <w:rsid w:val="00E215E2"/>
     <w:rsid w:val="00E21E7E"/>
     <w:rsid w:val="00E23796"/>
     <w:rsid w:val="00E23C99"/>
     <w:rsid w:val="00E23DCA"/>
     <w:rsid w:val="00E255D8"/>
     <w:rsid w:val="00E25BC0"/>
     <w:rsid w:val="00E26BF3"/>
     <w:rsid w:val="00E26F91"/>
     <w:rsid w:val="00E27158"/>
     <w:rsid w:val="00E273AE"/>
     <w:rsid w:val="00E276A7"/>
     <w:rsid w:val="00E27AF2"/>
     <w:rsid w:val="00E27FF1"/>
     <w:rsid w:val="00E3001D"/>
     <w:rsid w:val="00E30A28"/>
     <w:rsid w:val="00E31012"/>
     <w:rsid w:val="00E3392D"/>
     <w:rsid w:val="00E33D5A"/>
     <w:rsid w:val="00E33D77"/>
     <w:rsid w:val="00E33F12"/>
+    <w:rsid w:val="00E35214"/>
     <w:rsid w:val="00E35682"/>
     <w:rsid w:val="00E36240"/>
     <w:rsid w:val="00E36F80"/>
     <w:rsid w:val="00E3731A"/>
     <w:rsid w:val="00E37455"/>
     <w:rsid w:val="00E37EF2"/>
     <w:rsid w:val="00E407D6"/>
     <w:rsid w:val="00E40877"/>
     <w:rsid w:val="00E4117A"/>
     <w:rsid w:val="00E418EC"/>
     <w:rsid w:val="00E41C23"/>
     <w:rsid w:val="00E41E7D"/>
     <w:rsid w:val="00E42610"/>
     <w:rsid w:val="00E435E3"/>
     <w:rsid w:val="00E43988"/>
     <w:rsid w:val="00E44115"/>
     <w:rsid w:val="00E4449B"/>
     <w:rsid w:val="00E44E46"/>
     <w:rsid w:val="00E458C8"/>
     <w:rsid w:val="00E469CE"/>
     <w:rsid w:val="00E47482"/>
     <w:rsid w:val="00E4752E"/>
     <w:rsid w:val="00E479B3"/>
     <w:rsid w:val="00E47C98"/>
     <w:rsid w:val="00E50DC7"/>
@@ -41234,50 +41250,51 @@
     <w:rsid w:val="00EB4C1F"/>
     <w:rsid w:val="00EB5661"/>
     <w:rsid w:val="00EB5996"/>
     <w:rsid w:val="00EB5D31"/>
     <w:rsid w:val="00EB7D53"/>
     <w:rsid w:val="00EC0382"/>
     <w:rsid w:val="00EC091D"/>
     <w:rsid w:val="00EC17A7"/>
     <w:rsid w:val="00EC1E45"/>
     <w:rsid w:val="00EC22AB"/>
     <w:rsid w:val="00EC2B36"/>
     <w:rsid w:val="00EC32C7"/>
     <w:rsid w:val="00EC3927"/>
     <w:rsid w:val="00EC3CC1"/>
     <w:rsid w:val="00EC492E"/>
     <w:rsid w:val="00EC4968"/>
     <w:rsid w:val="00EC4A53"/>
     <w:rsid w:val="00EC50F1"/>
     <w:rsid w:val="00EC6E4A"/>
     <w:rsid w:val="00EC7246"/>
     <w:rsid w:val="00EC7A42"/>
     <w:rsid w:val="00EC7E6B"/>
     <w:rsid w:val="00ED00B3"/>
     <w:rsid w:val="00ED08C6"/>
     <w:rsid w:val="00ED0E29"/>
+    <w:rsid w:val="00ED0E96"/>
     <w:rsid w:val="00ED15B0"/>
     <w:rsid w:val="00ED16A7"/>
     <w:rsid w:val="00ED25D9"/>
     <w:rsid w:val="00ED29AE"/>
     <w:rsid w:val="00ED557B"/>
     <w:rsid w:val="00ED6C02"/>
     <w:rsid w:val="00ED7260"/>
     <w:rsid w:val="00ED7BBC"/>
     <w:rsid w:val="00EE008B"/>
     <w:rsid w:val="00EE04A2"/>
     <w:rsid w:val="00EE06CB"/>
     <w:rsid w:val="00EE245B"/>
     <w:rsid w:val="00EE2CC4"/>
     <w:rsid w:val="00EE319F"/>
     <w:rsid w:val="00EE31D3"/>
     <w:rsid w:val="00EE3EB2"/>
     <w:rsid w:val="00EE454F"/>
     <w:rsid w:val="00EE465C"/>
     <w:rsid w:val="00EE4AB3"/>
     <w:rsid w:val="00EE555C"/>
     <w:rsid w:val="00EE58A9"/>
     <w:rsid w:val="00EE5969"/>
     <w:rsid w:val="00EE5996"/>
     <w:rsid w:val="00EE6066"/>
     <w:rsid w:val="00EE6B80"/>
@@ -41650,51 +41667,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25B2F759"/>
   <w14:defaultImageDpi w14:val="96"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1366157A-8ECA-484C-AE2C-77261E66DEAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -42572,51 +42589,51 @@
     <w:rsid w:val="00EC7246"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC7246"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="26374242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="71123092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -42997,51 +43014,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2042973333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holyokerows.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/wendell-state-forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.waypointadventure.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/uap/eec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/john-g-asiaf-memorial-rink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EEA-O365/DCR/Workspace/Universal_Access_Program/Shared%20Documents/Vendor%20Shared%20Files/AOA-UAP%20Shared%20Files/Fall/Fall%20UAP%20Travel%20Cycling.xlsx?web=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/middlesex-fells-reservation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/access" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spauldingrehab.org/conditions-services/adaptive-sports" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokerows.org/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-j-buffone-rink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/gardner-veterans-rink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/pittsfield-state-forest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-ski-track" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easterseals.com/ma/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/peter-w-foote-vietnam-veterans-memorial-rink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/wompatuck-state-park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/blue-hills-reservation" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/porrazzo-memorial-rink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/arthur-r-driscoll-memorial-rink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/henry-j-fitzpatrick-rink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holyokerows.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/wendell-state-forest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.waypointadventure.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/uap/eec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/john-g-asiaf-memorial-rink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/EEA-O365/DCR/Workspace/Universal_Access_Program/Shared%20Documents/Vendor%20Shared%20Files/AOA-UAP%20Shared%20Files/Session%20Reports%202024/Fall/Fall%20UAP%20Travel%20Cycling.xlsx?web=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/daughters-of-the-american-revolution-dar-state-forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/middlesex-fells-reservation" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcr/access" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spauldingrehab.org/conditions-services/adaptive-sports" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokerows.org/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/charles-j-buffone-rink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/gardner-veterans-rink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@waypointadventure.org" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/pittsfield-state-forest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypointadventure.org/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/leo-j-martin-ski-track" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/dunn-state-park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easterseals.com/ma/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/peter-w-foote-vietnam-veterans-memorial-rink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/wompatuck-state-park" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCR.UniversalAccess@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-ice-skating-programs-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:programs@alloutadventures.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4134617126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waypoint-adventure.jumbula.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/blue-hills-reservation" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/essential-eligibility-criteria-for-universal-access-program-participants" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/porrazzo-memorial-rink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)&#160;584-2052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/arthur-r-driscoll-memorial-rink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alloutadventures.org/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/locations/henry-j-fitzpatrick-rink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alloutadventures.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/adaptive-cross-country-skiing-and-snowshoeing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(413)%20584-2052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/universal-access-program" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
@@ -43360,52 +43377,52 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="18c9662787ce42a61b1ce72133bd2f9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4e3741b9a45aabc69e8cdbbc3a8ab05" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -43633,105 +43650,89 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A5D53D-DA4E-40B3-ABFA-4A26F657B1B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53232592-3D72-418E-AFD8-410575C91995}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3AD5493-2C38-4203-8D13-A094E3F3888B}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F9DC265-6AB0-4DB5-8772-8A957697FEC8}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>4143</Words>
-  <Characters>23620</Characters>
+  <Words>4148</Words>
+  <Characters>23644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>196</Lines>
+  <Lines>197</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27708</CharactersWithSpaces>
+  <CharactersWithSpaces>27737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lee, Rachael (DCR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009ED0D07EA1F82348A9D06929C7C3981E</vt:lpwstr>