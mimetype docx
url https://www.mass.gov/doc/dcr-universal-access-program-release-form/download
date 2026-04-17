--- v0 (2025-12-19)
+++ v1 (2026-04-17)
@@ -6,2434 +6,3171 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53E0F55C" w14:textId="5923A3B5" w:rsidR="0041749C" w:rsidRDefault="00717388" w:rsidP="0041749C">
+    <w:p w14:paraId="52CE019F" w14:textId="4306C56F" w:rsidR="007A031F" w:rsidRPr="007F6ECD" w:rsidRDefault="00F93159" w:rsidP="00F93159">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D45B46" wp14:editId="084A7526">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D45B46" wp14:editId="0110A08C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5982970</wp:posOffset>
+              <wp:posOffset>6028690</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-106045</wp:posOffset>
+              <wp:posOffset>19050</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="984061" cy="738604"/>
-            <wp:effectExtent l="19050" t="0" r="6539" b="0"/>
+            <wp:extent cx="774115" cy="581025"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="Picture 6" descr="W:\Admin\ADA\LOGOS\UAP\UAP logo curved text 2.png"/>
+            <wp:docPr id="6" name="Picture 6" descr="Universal Access Program path to mountains logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="W:\Admin\ADA\LOGOS\UAP\UAP logo curved text 2.png"/>
+                    <pic:cNvPr id="6" name="Picture 6" descr="Universal Access Program path to mountains logo."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="984061" cy="738604"/>
+                      <a:ext cx="774115" cy="581025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00942694" w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CD171E0" wp14:editId="47143B40">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CD171E0" wp14:editId="1063B5DD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>19050</wp:posOffset>
+              <wp:posOffset>19051</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-95534</wp:posOffset>
+              <wp:posOffset>-95250</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="758872" cy="955343"/>
-            <wp:effectExtent l="19050" t="0" r="3128" b="0"/>
+            <wp:extent cx="609600" cy="767425"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="8" name="Picture 8" descr="W:\Admin\ADA\LOGOS\DCR\DCR Logo without background.png"/>
+            <wp:docPr id="8" name="Picture 8" descr="dcr Massachusetts laurel leaf medallion logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="W:\Admin\ADA\LOGOS\DCR\DCR Logo without background.png"/>
+                    <pic:cNvPr id="8" name="Picture 8" descr="dcr Massachusetts laurel leaf medallion logo."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="758872" cy="955343"/>
+                      <a:ext cx="612754" cy="771396"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0057091E" w:rsidRPr="0057091E">
-        <w:rPr>
+      <w:r w:rsidR="0057091E" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>DCR Universal Access Program</w:t>
       </w:r>
+      <w:r w:rsidR="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0057091E" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Release Form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52CE019F" w14:textId="58DA905C" w:rsidR="007A031F" w:rsidRPr="00821D8A" w:rsidRDefault="0057091E" w:rsidP="0041749C">
-[...14 lines deleted...]
-    <w:p w14:paraId="19F22A03" w14:textId="0298019D" w:rsidR="007A031F" w:rsidRPr="00C32268" w:rsidRDefault="007A031F" w:rsidP="009F32B3">
+    <w:p w14:paraId="19F22A03" w14:textId="0298019D" w:rsidR="007A031F" w:rsidRPr="004E74C2" w:rsidRDefault="007A031F" w:rsidP="009F32B3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C32268">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please complete one form for each participant.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF14DF" w:rsidRPr="00EF14DF">
+      <w:r w:rsidR="00EF14DF" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF14DF" w:rsidRPr="00EF14DF">
-        <w:rPr>
+      <w:r w:rsidR="00EF14DF" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A participant is anyone attending a program, including family members and caregivers.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32268">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a participant is under 18 years of age or has a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">legal guardian, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3B13" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32268">
-        <w:rPr>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> signature </w:t>
       </w:r>
-      <w:r w:rsidR="00CC3B13" w:rsidRPr="00C32268">
-        <w:rPr>
+      <w:r w:rsidR="00CC3B13" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32268">
-        <w:rPr>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a parent or the guardian is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630279B4" w14:textId="53A50633" w:rsidR="003945D6" w:rsidRPr="00821D8A" w:rsidRDefault="00BB4421" w:rsidP="00323E67">
+    <w:p w14:paraId="630279B4" w14:textId="53A50633" w:rsidR="003945D6" w:rsidRPr="004E74C2" w:rsidRDefault="00BB4421" w:rsidP="00323E67">
       <w:pPr>
         <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59937B64" wp14:editId="21AF7F57">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59937B64" wp14:editId="3FD4DC01">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>409630</wp:posOffset>
+                  <wp:posOffset>504825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>141462</wp:posOffset>
+                  <wp:posOffset>169545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4873276" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="109" name="Straight Connector 109"/>
+                <wp:docPr id="109" name="Straight Connector 109">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4873276" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6A21DE8D" id="Straight Connector 109" o:spid="_x0000_s1026" style="position:absolute;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="32.25pt,11.15pt" to="415.95pt,11.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1a5aGvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcu/Zuq2xkrTeHRMml&#10;aqJ+/ACChzUSMAjo2vvvM+BdO2qrSq16wTDMe/PmMd7djtawI4So0bV8vao5Ayex0+7Q8u/fHt7f&#10;cBaTcJ0w6KDlJ4j8dn/1bjf4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY7hUHVBDMRu&#10;TbWp6+tqwND5gBJipOj9dMn3hV8pkOlJqQiJmZaTtlTWUNaXvFb7nWgOQfhey7MM8Q8qrNCOis5U&#10;9yIJ9iPoX6islgEjqrSSaCtUSksoPVA36/qnbr72wkPphcyJfrYp/j9a+fl4554D2TD42ET/HHIX&#10;owo2f0kfG4tZp9ksGBOTFPx4s/2w2V5zJi931QL0IaZHQMvypuVGu9yHaMTxU0xUjFIvKTlsHBto&#10;ejbbui5pEY3uHrQx+bLMAtyZwI6CXjGN6/xqxPAmi07GUXBpouzSycDE/wUU0x3JXk8F8nwtnEJK&#10;cOnCaxxlZ5giBTPwrOxPwHN+hkKZvb8Bz4hSGV2awVY7DL+TvVihpvyLA1Pf2YIX7E7leYs1NETF&#10;ufPA5yl9ey7w5bfcvwIAAP//AwBQSwMEFAAGAAgAAAAhAKGyJPTcAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyo0wRKm8apKqQ+QAsS4ra1nR+w15HtNOnbY8QBjrMzmvm2&#10;2s3WsIv2oXckYLnIgGmSTvXUCnh7PTysgYWIpNA40gKuOsCuvr2psFRuoqO+nGLLUgmFEgV0MQ4l&#10;50F22mJYuEFT8hrnLcYkfcuVxymVW8PzLFtxiz2lhQ4H/dJp+XUarYCPbDLjp2wOssDrOx339tk3&#10;Voj7u3m/BRb1HP/C8IOf0KFOTGc3kgrMCFg9PqWkgDwvgCV/XSw3wM6/B15X/P8D9TcAAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWuWhrwBAADeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAobIk9NwAAAAIAQAADwAAAAAAAAAAAAAAAAAWBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="1C927E71" id="Straight Connector 109" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="39.75pt,13.35pt" to="423.45pt,13.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1a5aGvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcu/Zuq2xkrTeHRMml&#10;aqJ+/ACChzUSMAjo2vvvM+BdO2qrSq16wTDMe/PmMd7djtawI4So0bV8vao5Ayex0+7Q8u/fHt7f&#10;cBaTcJ0w6KDlJ4j8dn/1bjf4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY7hUHVBDMRu&#10;TbWp6+tqwND5gBJipOj9dMn3hV8pkOlJqQiJmZaTtlTWUNaXvFb7nWgOQfhey7MM8Q8qrNCOis5U&#10;9yIJ9iPoX6islgEjqrSSaCtUSksoPVA36/qnbr72wkPphcyJfrYp/j9a+fl4554D2TD42ET/HHIX&#10;owo2f0kfG4tZp9ksGBOTFPx4s/2w2V5zJi931QL0IaZHQMvypuVGu9yHaMTxU0xUjFIvKTlsHBto&#10;ejbbui5pEY3uHrQx+bLMAtyZwI6CXjGN6/xqxPAmi07GUXBpouzSycDE/wUU0x3JXk8F8nwtnEJK&#10;cOnCaxxlZ5giBTPwrOxPwHN+hkKZvb8Bz4hSGV2awVY7DL+TvVihpvyLA1Pf2YIX7E7leYs1NETF&#10;ufPA5yl9ey7w5bfcvwIAAP//AwBQSwMEFAAGAAgAAAAhAFfpv9DcAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4GkTeNUFVIfoAUJcdvazk+x15HtNOnbY8QBjrMzmvm2&#10;2s7WsIv2oXck4HGRAdMkneqpFfD+tn9YAQsRSaFxpAVcdYBtfXtTYancRAd9OcaWpRIKJQroYhxK&#10;zoPstMWwcIOm5DXOW4xJ+pYrj1Mqt4YvsyznFntKCx0O+rXT8us4WgGf2WTGs2z28gmvH3TY2cI3&#10;Voj7u3m3ARb1HP/C8IOf0KFOTCc3kgrMCCjWLykpYJkXwJK/es7XwE6/B15X/P8D9TcAAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWuWhrwBAADeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAV+m/0NwAAAAIAQAADwAAAAAAAAAAAAAAAAAWBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003945D6" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="003945D6" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A87FFB">
+      <w:r w:rsidR="00A87FFB" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Name"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's name."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Name"/>
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0070416A">
-[...29 lines deleted...]
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3E161834" w14:textId="1122BECD" w:rsidR="00B455EF" w:rsidRPr="00821D8A" w:rsidRDefault="00542A34" w:rsidP="00323E67">
+    <w:p w14:paraId="3E161834" w14:textId="444FCCE8" w:rsidR="00B455EF" w:rsidRPr="004E74C2" w:rsidRDefault="00542A34" w:rsidP="00323E67">
       <w:pPr>
         <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E6A909D" wp14:editId="537E5E25">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E6A909D" wp14:editId="6408EB00">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>561707</wp:posOffset>
+                  <wp:posOffset>694690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>147010</wp:posOffset>
+                  <wp:posOffset>156210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4743450" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="102" name="Straight Connector 102"/>
+                <wp:docPr id="102" name="Straight Connector 102">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4743450" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="323D3439" id="Straight Connector 102" o:spid="_x0000_s1026" style="position:absolute;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="44.25pt,11.6pt" to="417.75pt,11.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbP7PbvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/ZuN01lrTeHROml&#10;SqN+/ACChzUSMAjI2vvvO+BdO0qrSq16wTDMe/PmMd7djNawI4So0bV8vao5Ayex0+7Q8h/f7999&#10;5Cwm4Tph0EHLTxD5zf7tm93gG9hgj6aDwIjExWbwLe9T8k1VRdmDFXGFHhxdKgxWJDqGQ9UFMRC7&#10;NdWmrj9UA4bOB5QQI0Xvpku+L/xKgUxflIqQmGk5aUtlDWV9ymu134nmEITvtTzLEP+gwgrtqOhM&#10;dSeSYM9B/0JltQwYUaWVRFuhUlpC6YG6WdevuvnWCw+lFzIn+tmm+P9o5cPx1j0GsmHwsYn+MeQu&#10;RhVs/pI+NhazTrNZMCYmKbi93r7fXpGn8nJXLUAfYvoEaFnetNxol/sQjTh+jomKUeolJYeNYwNN&#10;z+a6rktaRKO7e21MviyzALcmsKOgV0zjOr8aMbzIopNxFFyaKLt0MjDxfwXFdEey11OBPF8Lp5AS&#10;XLrwGkfZGaZIwQw8K/sT8JyfoVBm72/AM6JURpdmsNUOw+9kL1aoKf/iwNR3tuAJu1N53mINDVFx&#10;7jzweUpfngt8+S33PwEAAP//AwBQSwMEFAAGAAgAAAAhAOv2cpraAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ6JCFOJUFVIfoKUS6m1rOz9gryPbadK3x4gDPe7MaPab&#10;erNYwy7ah8GRgOdVBkyTdGqgTsDxY/dUAgsRSaFxpAVcdYBNc39XY6XcTHt9OcSOpRIKFQroYxwr&#10;zoPstcWwcqOm5LXOW4zp9B1XHudUbg3Ps+yFWxwofehx1O+9lt+HyQo4ZbOZvmS7kwVeP2m/ta++&#10;tUI8PizbN2BRL/E/DL/4CR2axHR2E6nAjICyXKekgLzIgSW/LNZJOP8JvKn57YDmBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFs/s9u8AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOv2cpraAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="5B79B9C4" id="Straight Connector 102" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="54.7pt,12.3pt" to="428.2pt,12.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbP7PbvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/ZuN01lrTeHROml&#10;SqN+/ACChzUSMAjI2vvvO+BdO0qrSq16wTDMe/PmMd7djNawI4So0bV8vao5Ayex0+7Q8h/f7999&#10;5Cwm4Tph0EHLTxD5zf7tm93gG9hgj6aDwIjExWbwLe9T8k1VRdmDFXGFHhxdKgxWJDqGQ9UFMRC7&#10;NdWmrj9UA4bOB5QQI0Xvpku+L/xKgUxflIqQmGk5aUtlDWV9ymu134nmEITvtTzLEP+gwgrtqOhM&#10;dSeSYM9B/0JltQwYUaWVRFuhUlpC6YG6WdevuvnWCw+lFzIn+tmm+P9o5cPx1j0GsmHwsYn+MeQu&#10;RhVs/pI+NhazTrNZMCYmKbi93r7fXpGn8nJXLUAfYvoEaFnetNxol/sQjTh+jomKUeolJYeNYwNN&#10;z+a6rktaRKO7e21MviyzALcmsKOgV0zjOr8aMbzIopNxFFyaKLt0MjDxfwXFdEey11OBPF8Lp5AS&#10;XLrwGkfZGaZIwQw8K/sT8JyfoVBm72/AM6JURpdmsNUOw+9kL1aoKf/iwNR3tuAJu1N53mINDVFx&#10;7jzweUpfngt8+S33PwEAAP//AwBQSwMEFAAGAAgAAAAhAOUCrtTbAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTSmhhDhVhdQHaKmEuLm28wP2OrKdJn17FnGA48x+mp2p&#10;NrN37Gxj6gNKuF8IYBZ1MD22Eo5vu7s1sJQVGuUCWgkXm2BTX19VqjRhwr09H3LLKARTqSR0OQ8l&#10;50l31qu0CINFujUhepVJxpabqCYK944vhSi4Vz3Sh04N9rWz+uswegkfYnLjp252+kFd3nG/9U+x&#10;8VLe3szbF2DZzvkPhp/6VB1q6nQKI5rEHGnxvCJUwnJVACNg/ViQcfo1eF3x/wvqbwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBbP7PbvAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDlAq7U2wAAAAkBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003945D6" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="003945D6" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Address</w:t>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
-        <w:tab/>
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A87FFB">
+      <w:r w:rsidR="00A87FFB" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Address"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's street address."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Address"/>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0070416A">
-[...14 lines deleted...]
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="70AB523D" w14:textId="7F183216" w:rsidR="003945D6" w:rsidRPr="00821D8A" w:rsidRDefault="00BB4421" w:rsidP="00323E67">
+    <w:p w14:paraId="70AB523D" w14:textId="7F183216" w:rsidR="003945D6" w:rsidRPr="004E74C2" w:rsidRDefault="00BB4421" w:rsidP="00323E67">
       <w:pPr>
         <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00C31AC4" wp14:editId="10E44ECB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00C31AC4" wp14:editId="452C5AA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>668621</wp:posOffset>
+                  <wp:posOffset>817245</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>139476</wp:posOffset>
+                  <wp:posOffset>167640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4635427" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="108" name="Straight Connector 108"/>
+                <wp:docPr id="108" name="Straight Connector 108">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4635427" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="30E97CAE" id="Straight Connector 108" o:spid="_x0000_s1026" style="position:absolute;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="52.65pt,11pt" to="417.65pt,11pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6obANvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfqPyDuXXu3aRJZ680hUXqp&#10;2qhNPoDgYY0EDAKy9v59B7xrR01VqVUvGIZ5b948xtub0Rp2gBA1upavVzVn4CR22u1b/vR4/+Ga&#10;s5iE64RBBy0/QuQ3u/fvtoNvYIM9mg4CIxIXm8G3vE/JN1UVZQ9WxBV6cHSpMFiR6Bj2VRfEQOzW&#10;VJu6vqwGDJ0PKCFGit5Nl3xX+JUCmb4pFSEx03LSlsoayvqc12q3Fc0+CN9reZIh/kGFFdpR0Znq&#10;TiTBXoJ+Q2W1DBhRpZVEW6FSWkLpgbpZ179086MXHkovZE70s03x/9HKr4db9xDIhsHHJvqHkLsY&#10;VbD5S/rYWMw6zmbBmJik4MXlx08XmyvO5PmuWoA+xPQZ0LK8abnRLvchGnH4EhMVo9RzSg4bxwaa&#10;ns1VXZe0iEZ399qYfFlmAW5NYAdBr5jGdX41YniVRSfjKLg0UXbpaGDi/w6K6Y5kr6cCeb4WTiEl&#10;uHTmNY6yM0yRghl4UvYn4Ck/Q6HM3t+AZ0SpjC7NYKsdht/JXqxQU/7ZganvbMEzdsfyvMUaGqLi&#10;3Gng85S+Phf48lvufgIAAP//AwBQSwMEFAAGAAgAAAAhAF3fzNjZAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTSKgCnGqCqkP0IKEenNt5wfsdWQ7Tfr2bMUBjjP7aXam&#10;3izesbONaQgo4XElgFnUwQzYSfh43z2sgaWs0CgX0Eq42ASb5vamVpUJM+7t+ZA7RiGYKiWhz3ms&#10;OE+6t16lVRgt0q0N0atMMnbcRDVTuHe8EOKZezUgfejVaN96q78Pk5dwFLObvnS706W6fOJ+619i&#10;66W8v1u2r8CyXfIfDNf6VB0a6nQKE5rEHGnxVBIqoShoEwHr8mqcfg3e1Pz/guYHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA+qGwDbwBAADeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAXd/M2NkAAAAJAQAADwAAAAAAAAAAAAAAAAAWBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="13430625" id="Straight Connector 108" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="64.35pt,13.2pt" to="429.35pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6obANvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfqPyDuXXu3aRJZ680hUXqp&#10;2qhNPoDgYY0EDAKy9v59B7xrR01VqVUvGIZ5b948xtub0Rp2gBA1upavVzVn4CR22u1b/vR4/+Ga&#10;s5iE64RBBy0/QuQ3u/fvtoNvYIM9mg4CIxIXm8G3vE/JN1UVZQ9WxBV6cHSpMFiR6Bj2VRfEQOzW&#10;VJu6vqwGDJ0PKCFGit5Nl3xX+JUCmb4pFSEx03LSlsoayvqc12q3Fc0+CN9reZIh/kGFFdpR0Znq&#10;TiTBXoJ+Q2W1DBhRpZVEW6FSWkLpgbpZ179086MXHkovZE70s03x/9HKr4db9xDIhsHHJvqHkLsY&#10;VbD5S/rYWMw6zmbBmJik4MXlx08XmyvO5PmuWoA+xPQZ0LK8abnRLvchGnH4EhMVo9RzSg4bxwaa&#10;ns1VXZe0iEZ399qYfFlmAW5NYAdBr5jGdX41YniVRSfjKLg0UXbpaGDi/w6K6Y5kr6cCeb4WTiEl&#10;uHTmNY6yM0yRghl4UvYn4Ck/Q6HM3t+AZ0SpjC7NYKsdht/JXqxQU/7ZganvbMEzdsfyvMUaGqLi&#10;3Gng85S+Phf48lvufgIAAP//AwBQSwMEFAAGAAgAAAAhACVpL9jbAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4A2SuNUFVIfoAWp6s21Nz9gryPbadK3xxUHOM7sp9mZ&#10;ajNbwy7oQ+9IwPMiA4aknO6pFfD5sXsqgIUoSUvjCAVcMcCmvr+rZKndRHu8HGLLUgiFUgroYhxK&#10;zoPq0MqwcANSujXOWxmT9C3XXk4p3BqeZ9mSW9lT+tDJAd87VN+H0Qo4ZZMZv1SzUy/yeqT91q58&#10;Y4V4fJi3a2AR5/gHw61+qg516nR2I+nATNJ5sUqogHz5CiwBxdvNOP8avK74/wX1DwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD6obANvAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAlaS/Y2wAAAAkBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>City/Town:</w:t>
       </w:r>
-      <w:r w:rsidR="00A87FFB">
+      <w:r w:rsidR="00A87FFB" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CityTown"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's city or town."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="CityTown"/>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007E123E">
-[...29 lines deleted...]
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="777ED5B5" w14:textId="26E40423" w:rsidR="005478D6" w:rsidRDefault="000523CC" w:rsidP="00323E67">
+    <w:p w14:paraId="777ED5B5" w14:textId="7EFA84A0" w:rsidR="005478D6" w:rsidRPr="004E74C2" w:rsidRDefault="00F93159" w:rsidP="00323E67">
       <w:pPr>
         <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11448FDB" wp14:editId="5DB55755">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11448FDB" wp14:editId="519DC773">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>425486</wp:posOffset>
+                  <wp:posOffset>463550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>135523</wp:posOffset>
+                  <wp:posOffset>163830</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2214645" cy="0"/>
+                <wp:extent cx="2214245" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="107" name="Straight Connector 107"/>
+                <wp:docPr id="107" name="Straight Connector 107">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2214645" cy="0"/>
+                          <a:ext cx="2214245" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="297CB188" id="Straight Connector 107" o:spid="_x0000_s1026" style="position:absolute;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="33.5pt,10.65pt" to="207.9pt,10.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUXEXFvAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu/5QmlbWenNIlF6q&#10;NmqbH0DwsEYCBgFde/99B7zrjdqqUqNcMAzz3rx5jLc3szXsACFqdD1vNjVn4CQO2u17/vjj/t1H&#10;zmISbhAGHfT8CJHf7N6+2U6+gxZHNAMERiQudpPv+ZiS76oqyhGsiBv04OhSYbAi0THsqyGIidit&#10;qdq6vq4mDIMPKCFGit4tl3xX+JUCmb4qFSEx03PSlsoayvqU12q3Fd0+CD9qeZIhXqDCCu2o6Ep1&#10;J5JgP4P+g8pqGTCiShuJtkKltITSA3XT1L91830UHkovZE70q03x9Wjll8Otewhkw+RjF/1DyF3M&#10;Ktj8JX1sLmYdV7NgTkxSsG2bq+ur95zJ8111AfoQ0ydAy/Km50a73IfoxOFzTFSMUs8pOWwcm2h6&#10;2g91XdIiGj3ca2PyZZkFuDWBHQS9Ypqb/GrE8CyLTsZR8NJE2aWjgYX/GyimB5LdLAXyfF04hZTg&#10;0pnXOMrOMEUKVuBJ2b+Ap/wMhTJ7/wNeEaUyurSCrXYY/ib7YoVa8s8OLH1nC55wOJbnLdbQEBXn&#10;TgOfp/T5ucAvv+XuFwAAAP//AwBQSwMEFAAGAAgAAAAhACioDtvbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SOyokxZaFOJUFVI/oAWpYjeNJw+wx5HtNOnfY8QCljN3dOec&#10;cjtbIy7kQ+9YQb7IQBDXTvfcKnh/2z88gwgRWaNxTAquFGBb3d6UWGg38YEux9iKVMKhQAVdjEMh&#10;Zag7shgWbiBOWeO8xZhG30rtcUrl1shllq2lxZ7Thw4Heu2o/jqOVsFHNpnxs2729QqvJz7s7MY3&#10;Vqn7u3n3AiLSHP+O4Qc/oUOVmM5uZB2EUbDeJJWoYJmvQKT8MX9KKuffhaxK+V+g+gYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDUXEXFvAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoqA7b2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="6244B386" id="Straight Connector 107" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="36.5pt,12.9pt" to="210.85pt,12.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkXqrpuwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO3CAQvEfKPyDuGT+0ecgazx52tblE&#10;ySqPD2BxM0YCGgEZe/4+DZ6xV0kUKVEuGJqu6uqivb+drWEnCFGj63mzqzkDJ3HQ7tjzb18fXr3j&#10;LCbhBmHQQc/PEPnt4eWL/eQ7aHFEM0BgROJiN/mejyn5rqqiHMGKuEMPji4VBisSHcOxGoKYiN2a&#10;qq3rN9WEYfABJcRI0fvlkh8Kv1Ig0yelIiRmek7aUllDWZ/yWh32ojsG4UctLzLEP6iwQjsqulLd&#10;iyTY96B/obJaBoyo0k6irVApLaH0QN009U/dfBmFh9ILmRP9alP8f7Ty4+nOPQayYfKxi/4x5C5m&#10;FWz+kj42F7POq1kwJyYp2LbNTXvzmjN5vas2oA8xvQe0LG96brTLfYhOnD7ERMUo9ZqSw8axiaan&#10;fVvXJS2i0cODNiZfllmAOxPYSdArprnJr0YMz7LoZBwFtybKLp0NLPyfQTE9kOxmKZDna+MUUoJL&#10;V17jKDvDFClYgRdlfwJe8jMUyuz9DXhFlMro0gq22mH4nezNCrXkXx1Y+s4WPOFwLs9brKEhKs5d&#10;Bj5P6fNzgW+/5eEHAAAA//8DAFBLAwQUAAYACAAAACEARnuNatsAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVI7KjTFAgKcaoKqR/QgoTYufHkAfY4sp0m/XsGsYDlzB3dOafa&#10;Ls6KM4Y4eFKwXmUgkBpvBuoUvL3u755AxKTJaOsJFVwwwra+vqp0afxMBzwfUye4hGKpFfQpjaWU&#10;senR6bjyIxJnrQ9OJx5DJ03QM5c7K/Mse5ROD8Qfej3iS4/N13FyCj6y2U6fTbtvNvryToedK0Lr&#10;lLq9WXbPIBIu6e8YfvAZHWpmOvmJTBRWQbFhlaQgf2ADzu/zdQHi9LuQdSX/C9TfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACRequm7AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEZ7jWrbAAAACAEAAA8AAAAAAAAAAAAAAAAAFQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="004E74C2" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BEF841" wp14:editId="29C09F8B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BEF841" wp14:editId="2CF9755F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3327253</wp:posOffset>
+                  <wp:posOffset>3473450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>140808</wp:posOffset>
+                  <wp:posOffset>168910</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1992652" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="106" name="Straight Connector 106"/>
+                <wp:docPr id="106" name="Straight Connector 106">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1992652" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5EF087B8" id="Straight Connector 106" o:spid="_x0000_s1026" style="position:absolute;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="262pt,11.1pt" to="418.9pt,11.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClVSfwugEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLKRKDTabA+tygVB&#10;BfQDXGe8sWR7LNtssn/P2NlNKkBIVL049njem3nPk93NZA07QogaXce3m5ozcBJ77Q4df/xx/+4j&#10;ZzEJ1wuDDjp+gshv9m/f7EbfQoMDmh4CIxIX29F3fEjJt1UV5QBWxA16cHSpMFiR6BgOVR/ESOzW&#10;VE1dX1Ujht4HlBAjRe/mS74v/EqBTF+VipCY6Tj1lsoayvqU12q/E+0hCD9oeW5DvKALK7SjogvV&#10;nUiC/Qz6DyqrZcCIKm0k2gqV0hKKBlKzrX9T830QHooWMif6xab4erTyy/HWPQSyYfSxjf4hZBWT&#10;CjZ/qT82FbNOi1kwJSYpuL2+bq7eN5zJy121An2I6ROgZXnTcaNd1iFacfwcExWj1EtKDhvHRmJs&#10;PtR1SYtodH+vjcmXZRbg1gR2FPSKadrmVyOGZ1l0Mo6Cq4iySycDM/83UEz3ue25QJ6vlVNICS5d&#10;eI2j7AxT1MECPHf2L+A5P0OhzN7/gBdEqYwuLWCrHYa/tb1aoeb8iwOz7mzBE/an8rzFGhqi4tx5&#10;4POUPj8X+Ppb7n8BAAD//wMAUEsDBBQABgAIAAAAIQCtC31z3AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsqIMLtApxqgqpH9CChNi59uTR2uPIdpr07zFiAcuZubpzTrWZ&#10;nWUXDLH3JOFxUQBD0t701Er4eN89rIHFpMgo6wklXDHCpr69qVRp/ER7vBxSy3IJxVJJ6FIaSs6j&#10;7tCpuPADUr41PjiV8hhaboKacrmzXBTFC3eqp/yhUwO+dajPh9FJ+ComO550s9NLdf2k/datQuOk&#10;vL+bt6/AEs7pLww/+Bkd6sx09COZyKyEZ/GUXZIEIQSwHFgvV9nl+LvgdcX/G9TfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKVVJ/C6AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK0LfXPcAAAACQEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="4D75E77C" id="Straight Connector 106" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="273.5pt,13.3pt" to="430.4pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClVSfwugEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLKRKDTabA+tygVB&#10;BfQDXGe8sWR7LNtssn/P2NlNKkBIVL049njem3nPk93NZA07QogaXce3m5ozcBJ77Q4df/xx/+4j&#10;ZzEJ1wuDDjp+gshv9m/f7EbfQoMDmh4CIxIX29F3fEjJt1UV5QBWxA16cHSpMFiR6BgOVR/ESOzW&#10;VE1dX1Ujht4HlBAjRe/mS74v/EqBTF+VipCY6Tj1lsoayvqU12q/E+0hCD9oeW5DvKALK7SjogvV&#10;nUiC/Qz6DyqrZcCIKm0k2gqV0hKKBlKzrX9T830QHooWMif6xab4erTyy/HWPQSyYfSxjf4hZBWT&#10;CjZ/qT82FbNOi1kwJSYpuL2+bq7eN5zJy121An2I6ROgZXnTcaNd1iFacfwcExWj1EtKDhvHRmJs&#10;PtR1SYtodH+vjcmXZRbg1gR2FPSKadrmVyOGZ1l0Mo6Cq4iySycDM/83UEz3ue25QJ6vlVNICS5d&#10;eI2j7AxT1MECPHf2L+A5P0OhzN7/gBdEqYwuLWCrHYa/tb1aoeb8iwOz7mzBE/an8rzFGhqi4tx5&#10;4POUPj8X+Ppb7n8BAAD//wMAUEsDBBQABgAIAAAAIQAmipRW3AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsqE2BtErjVBVSP6AFCbGb2s6j2OPIdpr07zFiAcuZubpzTrWd&#10;nWUXE2LvScLjQgAzpLzuqZXw/rZ/WAOLCUmj9WQkXE2EbX17U2Gp/UQHczmmluUSiiVK6FIaSs6j&#10;6ozDuPCDoXxrfHCY8hhargNOudxZvhSi4A57yh86HMxrZ9TXcXQSPsVkx7Nq9uoJrx902LlVaJyU&#10;93fzbgMsmTn9heEHP6NDnZlOfiQdmZXw8rzKLknCsiiA5cC6ENnl9LvgdcX/G9TfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKVVJ/C6AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACaKlFbcAAAACQEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>State:</w:t>
       </w:r>
-      <w:r w:rsidR="0010066A">
+      <w:r w:rsidR="0010066A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="State"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's state."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="State"/>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007E123E">
-[...29 lines deleted...]
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006C1B30">
+      <w:r w:rsidR="006C1B30" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006C1B30">
+      <w:r w:rsidR="006C1B30" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B455EF" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00B455EF" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="ZipCode"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's zip code."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="ZipCode"/>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007E123E">
-[...29 lines deleted...]
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2A456797" w14:textId="446455BB" w:rsidR="004F071B" w:rsidRDefault="00BB4421" w:rsidP="00323E67">
+    <w:p w14:paraId="2A456797" w14:textId="446455BB" w:rsidR="004F071B" w:rsidRPr="004E74C2" w:rsidRDefault="00BB4421" w:rsidP="00323E67">
       <w:pPr>
         <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD617B9" wp14:editId="64B4EBEB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD617B9" wp14:editId="79189B3E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>425486</wp:posOffset>
+                  <wp:posOffset>556260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>131570</wp:posOffset>
+                  <wp:posOffset>160020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4889133" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="110" name="Straight Connector 110"/>
+                <wp:docPr id="110" name="Straight Connector 110">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4889133" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="51EB940C" id="Straight Connector 110" o:spid="_x0000_s1026" style="position:absolute;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="33.5pt,10.35pt" to="418.45pt,10.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe9nN8vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZIughI13cOulguC&#10;FR8/wOuMG0u2x7JNk/57xk6brAAhgbg49njemzfPk/3tZA07QYgaXcebTc0ZOIm9dseOf/v68GrH&#10;WUzC9cKgg46fIfLbw8sX+9G3sMUBTQ+BEYmL7eg7PqTk26qKcgAr4gY9OLpUGKxIdAzHqg9iJHZr&#10;qm1dv6lGDL0PKCFGit7Pl/xQ+JUCmT4pFSEx03HSlsoayvqU1+qwF+0xCD9oeZEh/kGFFdpR0YXq&#10;XiTBvgf9C5XVMmBElTYSbYVKaQmlB+qmqX/q5ssgPJReyJzoF5vi/6OVH0937jGQDaOPbfSPIXcx&#10;qWDzl/SxqZh1XsyCKTFJwde73bvm5oYzeb2rVqAPMb0HtCxvOm60y32IVpw+xETFKPWaksPGsZGm&#10;Z/u2rktaRKP7B21MviyzAHcmsJOgV0xTk1+NGJ5l0ck4Cq5NlF06G5j5P4NiuifZzVwgz9fKKaQE&#10;l668xlF2hilSsAAvyv4EvORnKJTZ+xvwgiiV0aUFbLXD8DvZqxVqzr86MPedLXjC/lyet1hDQ1Sc&#10;uwx8ntLn5wJff8vDDwAAAP//AwBQSwMEFAAGAAgAAAAhAAvtCYzbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTSslJcSpKqQ+QAsS4ra1nR+w15HtNOnbY8QBjrOzmvmm&#10;3i3OsosJcfAk4XElgBlSXg/USXh7PTxsgcWEpNF6MhKuJsKuub2psdJ+pqO5nFLHcgjFCiX0KY0V&#10;51H1xmFc+dFQ9lofHKYsQ8d1wDmHO8vXQhTc4UC5ocfRvPRGfZ0mJ+FDzHb6VO1BbfD6Tse9K0Pr&#10;pLy/W/bPwJJZ0t8z/OBndGgy09lPpCOzEooyT0kS1qIElv3tpngCdv498Kbm/wc03wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCe9nN8vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAL7QmM2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="50DC9589" id="Straight Connector 110" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="43.8pt,12.6pt" to="428.75pt,12.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe9nN8vAEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZIughI13cOulguC&#10;FR8/wOuMG0u2x7JNk/57xk6brAAhgbg49njemzfPk/3tZA07QYgaXcebTc0ZOIm9dseOf/v68GrH&#10;WUzC9cKgg46fIfLbw8sX+9G3sMUBTQ+BEYmL7eg7PqTk26qKcgAr4gY9OLpUGKxIdAzHqg9iJHZr&#10;qm1dv6lGDL0PKCFGit7Pl/xQ+JUCmT4pFSEx03HSlsoayvqU1+qwF+0xCD9oeZEh/kGFFdpR0YXq&#10;XiTBvgf9C5XVMmBElTYSbYVKaQmlB+qmqX/q5ssgPJReyJzoF5vi/6OVH0937jGQDaOPbfSPIXcx&#10;qWDzl/SxqZh1XsyCKTFJwde73bvm5oYzeb2rVqAPMb0HtCxvOm60y32IVpw+xETFKPWaksPGsZGm&#10;Z/u2rktaRKP7B21MviyzAHcmsJOgV0xTk1+NGJ5l0ck4Cq5NlF06G5j5P4NiuifZzVwgz9fKKaQE&#10;l668xlF2hilSsAAvyv4EvORnKJTZ+xvwgiiV0aUFbLXD8DvZqxVqzr86MPedLXjC/lyet1hDQ1Sc&#10;uwx8ntLn5wJff8vDDwAAAP//AwBQSwMEFAAGAAgAAAAhADrzB4bbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ1CaKMSpKqQ+QAsS4ra1nR+w15HtNOnbY8QBjrMzmvm2&#10;2a3WsIv2YXQk4HGTAdMknRqpF/D2eniogIWIpNA40gKuOsCuvb1psFZuoaO+nGLPUgmFGgUMMU41&#10;50EO2mLYuElT8jrnLcYkfc+VxyWVW8PzLNtyiyOlhQEn/TJo+XWarYCPbDHzp+wO8gmv73Tc29J3&#10;Voj7u3X/DCzqNf6F4Qc/oUObmM5uJhWYEVCV25QUkBc5sORXRVkAO/8eeNvw/w+03wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCe9nN8vAEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA68weG2wAAAAgBAAAPAAAAAAAAAAAAAAAAABYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004F071B">
+      <w:r w:rsidR="004F071B" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Phone:</w:t>
       </w:r>
-      <w:r w:rsidR="003472E9">
+      <w:r w:rsidR="003472E9" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Phone"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's phone number."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Phone"/>
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0070416A">
-[...29 lines deleted...]
-      <w:r w:rsidR="0070416A">
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070416A" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0830AA7E" w14:textId="160B9412" w:rsidR="004F071B" w:rsidRPr="00821D8A" w:rsidRDefault="004907C0" w:rsidP="00323E67">
+    <w:p w14:paraId="0830AA7E" w14:textId="160B9412" w:rsidR="004F071B" w:rsidRPr="007F6ECD" w:rsidRDefault="004907C0" w:rsidP="004E74C2">
       <w:pPr>
-        <w:spacing w:after="180"/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A0925BC" wp14:editId="31EE9B17">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A0925BC" wp14:editId="4008A2A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>955343</wp:posOffset>
+                  <wp:posOffset>1250315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>145879</wp:posOffset>
+                  <wp:posOffset>173990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4374108" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="104" name="Straight Connector 104"/>
+                <wp:docPr id="104" name="Straight Connector 104">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4374108" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="37437E88" id="Straight Connector 104" o:spid="_x0000_s1026" style="position:absolute;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="75.2pt,11.5pt" to="419.6pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASS3j3uwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azYh2MOD206C7D&#10;VmzrB6gyFQuQREHSYufvR8mJXWzDgBW9yBLJ90g+0rubyRp2hBA1uo43m5ozcBJ77Q4df/xx/+4j&#10;ZzEJ1wuDDjp+gshv9m/f7EbfwhYHND0ERiQutqPv+JCSb6sqygGsiBv04MipMFiR6BkOVR/ESOzW&#10;VNu6/lCNGHofUEKMZL2bnXxf+JUCmb4qFSEx03GqLZUzlPMpn9V+J9pDEH7Q8lyGeEEVVmhHSReq&#10;O5EE+xn0H1RWy4ARVdpItBUqpSWUHqibpv6tm++D8FB6IXGiX2SKr0crvxxv3UMgGUYf2+gfQu5i&#10;UsHmL9XHpiLWaRELpsQkGa/eX181NY1XXnzVCvQhpk+AluVLx412uQ/RiuPnmCgZhV5Cstk4NtL2&#10;bK/ruoRFNLq/18ZkZ9kFuDWBHQVNMU1NnhoxPIuil3FkXJsot3QyMPN/A8V0T2U3c4K8XyunkBJc&#10;uvAaR9EZpqiCBXiu7F/Ac3yGQtm9/wEviJIZXVrAVjsMfyt7lULN8RcF5r6zBE/Yn8p4izS0REW5&#10;88LnLX3+LvD1t9z/AgAA//8DAFBLAwQUAAYACAAAACEA1i20ldsAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhNwk8JcaoKqQ/QgoS4ubbzA/Y6sp0mfXsWcYDjzH6anak3&#10;i3fsZGMaAkq4XQlgFnUwA3YS3l53N2tgKSs0ygW0Es42waa5vKhVZcKMe3s65I5RCKZKSehzHivO&#10;k+6tV2kVRot0a0P0KpOMHTdRzRTuHS+EeOBeDUgfejXal97qr8PkJXyI2U2fut3pUp3fcb/1j7H1&#10;Ul5fLdtnYNku+Q+Gn/pUHRrqdAwTmsQc6XtxR6iEoqRNBKzLpwLY8dfgTc3/L2i+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABJLePe7AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANYttJXbAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:line w14:anchorId="12D6950A" id="Straight Connector 104" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="98.45pt,13.7pt" to="442.85pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASS3j3uwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azYh2MOD206C7D&#10;VmzrB6gyFQuQREHSYufvR8mJXWzDgBW9yBLJ90g+0rubyRp2hBA1uo43m5ozcBJ77Q4df/xx/+4j&#10;ZzEJ1wuDDjp+gshv9m/f7EbfwhYHND0ERiQutqPv+JCSb6sqygGsiBv04MipMFiR6BkOVR/ESOzW&#10;VNu6/lCNGHofUEKMZL2bnXxf+JUCmb4qFSEx03GqLZUzlPMpn9V+J9pDEH7Q8lyGeEEVVmhHSReq&#10;O5EE+xn0H1RWy4ARVdpItBUqpSWUHqibpv6tm++D8FB6IXGiX2SKr0crvxxv3UMgGUYf2+gfQu5i&#10;UsHmL9XHpiLWaRELpsQkGa/eX181NY1XXnzVCvQhpk+AluVLx412uQ/RiuPnmCgZhV5Cstk4NtL2&#10;bK/ruoRFNLq/18ZkZ9kFuDWBHQVNMU1NnhoxPIuil3FkXJsot3QyMPN/A8V0T2U3c4K8XyunkBJc&#10;uvAaR9EZpqiCBXiu7F/Ac3yGQtm9/wEviJIZXVrAVjsMfyt7lULN8RcF5r6zBE/Yn8p4izS0REW5&#10;88LnLX3+LvD1t9z/AgAA//8DAFBLAwQUAAYACAAAACEAlV6EcNwAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVI7KhDgSZN41QVUj+gBQmxc+3Jo9jjyHaa9O8xYgHLO3N050y1&#10;na1hF/ShdyTgcZEBQ1JO99QKeH/bPxTAQpSkpXGEAq4YYFvf3lSy1G6iA16OsWWphEIpBXQxDiXn&#10;QXVoZVi4ASntGuetjCn6lmsvp1RuDV9m2Ypb2VO60MkBXztUX8fRCvjMJjOeVbNXT/L6QYedzX1j&#10;hbi/m3cbYBHn+AfDj35Shzo5ndxIOjCT8nq1TqiAZf4MLAFF8ZIDO/0OeF3x/x/U3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQASS3j3uwEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVXoRw3AAAAAkBAAAPAAAAAAAAAAAAAAAAABUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004F071B">
+      <w:r w:rsidR="004F071B" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
-      <w:r w:rsidR="00090DB9">
+      <w:r w:rsidR="00090DB9" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (optional):</w:t>
       </w:r>
-      <w:r w:rsidR="00010F92">
+      <w:r w:rsidR="00010F92" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Email"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the participant's email address (optional)."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Email"/>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007E123E">
-[...29 lines deleted...]
-      <w:r w:rsidR="007E123E">
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E123E" w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="6137FEB7" w14:textId="7CE2CEB0" w:rsidR="008136AD" w:rsidRPr="00821D8A" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
+    <w:p w14:paraId="6137FEB7" w14:textId="7CE2CEB0" w:rsidR="008136AD" w:rsidRPr="007F6ECD" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001A4178" w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidR="001A4178" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under</w:t>
       </w:r>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>signed, on behalf of the above mentioned participant, in connection with his/her participation in events held by DCR’s Unive</w:t>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sal Access Program hereby release the Commonwealth of Massachusetts, Department of Conservation and Recreation, and its employees, permittees, vendors, agents, representatives, volunteers and other governmental entities working for or with DCR (“Providers”) from any and all liability, loss, damages, costs, claims and/or causes of action, including but not limited to property damage and emotional and bodily injuries, including death, arising in any way from my or my child’s or ward’s enrollment or participation in any program, course or recreational activity of every type and description provided or sponsored by the Providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3396CF" w14:textId="5D18F241" w:rsidR="008136AD" w:rsidRPr="00821D8A" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
+    <w:p w14:paraId="2319C083" w14:textId="77777777" w:rsidR="007F6ECD" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I understand that my or my child’s or ward’s participation in such program, course or recreational activity may involve risk and the possibility of injury to me or to my child or ward, and to others, and of property damage.</w:t>
       </w:r>
-      <w:r w:rsidR="00E642F6">
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="222D655C" w14:textId="38AEC58F" w:rsidR="00A37FD4" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
+    <w:p w14:paraId="3C3396CF" w14:textId="5E594E32" w:rsidR="008136AD" w:rsidRPr="007F6ECD" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I hereby release and hold the Providers harmless from liability for any such injury or damage, whether incurred by me, my minor child or my ward, and including any injury that may occur as a result of emergency care provided by the Providers.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E642F6" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I also hereby indemnify the Providers from any liability, loss, damages, costs, claims and/or causes of action brought by the minor child, the ward, or members of the minor child’s or ward’s family arising from their enrollment or participation, and from claims of others who I or my child or ward injure while participating in such program, course or recreational activity, including any injury that may occur as a result of emergency care provided to others by the Providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222D655C" w14:textId="38AEC58F" w:rsidR="00A37FD4" w:rsidRPr="007F6ECD" w:rsidRDefault="008136AD" w:rsidP="009F32B3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001A4178" w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidR="001A4178" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under</w:t>
       </w:r>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>signed, on behalf of the below mentioned participant, in connection with his/her participation in events held by DCR’s Universal Access Program, gives my permission for the Commonwealth of Massachusetts, including it</w:t>
       </w:r>
-      <w:r w:rsidR="001A4178" w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidR="001A4178" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00821D8A">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DCR, to use photographs and/or videotape of me or the participant for publicity and media purposes, including but not limited to internet publications and inclusion in any DCR publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E2A50B" w14:textId="39477016" w:rsidR="00D21813" w:rsidRDefault="00D21813" w:rsidP="009F32B3">
+    <w:p w14:paraId="21E2A50B" w14:textId="39477016" w:rsidR="00D21813" w:rsidRPr="007F6ECD" w:rsidRDefault="00D21813" w:rsidP="009F32B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk152604334"/>
-      <w:r w:rsidRPr="00D21813">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="009569E1">
-        <w:rPr>
+      <w:r w:rsidR="009569E1" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21813">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">elease </w:t>
       </w:r>
-      <w:r w:rsidR="009569E1">
-        <w:rPr>
+      <w:r w:rsidR="009569E1" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21813">
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orm is valid for 1 year (365 days) from the date of signature.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="23DDCA67" w14:textId="65922B6B" w:rsidR="0028596A" w:rsidRPr="00821D8A" w:rsidRDefault="0070416A" w:rsidP="0028596A">
+    <w:p w14:paraId="23DDCA67" w14:textId="65922B6B" w:rsidR="0028596A" w:rsidRPr="007F6ECD" w:rsidRDefault="0070416A" w:rsidP="0028596A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Signature"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Sign electronically by typing the participant's name."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Signature"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Date"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type today's date."/>
             <w:textInput>
               <w:type w:val="date"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Date"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="42962BF3" w14:textId="39B38922" w:rsidR="00A37FD4" w:rsidRPr="00821D8A" w:rsidRDefault="009C388D" w:rsidP="00546FDC">
+    <w:p w14:paraId="42962BF3" w14:textId="39B38922" w:rsidR="00A37FD4" w:rsidRPr="007F6ECD" w:rsidRDefault="009C388D" w:rsidP="00546FDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADA82CA" wp14:editId="0AD61F60">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADA82CA" wp14:editId="0C9A8AA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4095750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2774950" cy="635"/>
                 <wp:effectExtent l="9525" t="11430" r="6350" b="6985"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Straight Arrow Connector 4"/>
+                <wp:docPr id="4" name="Straight Arrow Connector 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2774950" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="48796BD1" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="32D8909B" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:322.5pt;margin-top:.3pt;width:218.5pt;height:.05pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBODYZkuwEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka7MZcXpI1126&#10;LUC7H8DIsi1MFgVSiZ1/P0l1sq/bMB8ESiQfHx/pzd00WHHSxAZdLZeLUgrtFDbGdbX89vzw5r0U&#10;HMA1YNHpWp41y7vt61eb0Vd6hT3aRpOIII6r0deyD8FXRcGq1wPwAr120dkiDRDilbqiIRgj+mCL&#10;VVneFiNS4wmVZo6v9y9Ouc34batV+Nq2rIOwtYzcQj4pn4d0FtsNVB2B742aacA/sBjAuFj0CnUP&#10;AcSRzF9Qg1GEjG1YKBwKbFujdO4hdrMs/+jmqQevcy9RHPZXmfj/waovp53bU6KuJvfkH1F9Z+Fw&#10;14PrdCbwfPZxcMskVTF6rq4p6cJ+T+IwfsYmxsAxYFZhamlIkLE/MWWxz1ex9RSEio+r9frdh5s4&#10;ExV9t29vMj5Ul1RPHD5pHEQyasmBwHR92KFzcahIy1wITo8cEjGoLgmprsMHY22erXVijOxX67LM&#10;GYzWNMmb4pi6w86SOEFaj/zNNH4LIzy6JqP1GpqPsx3A2Bc7VrduVicJkraPqwM25z1dVIvzyzTn&#10;XUsL8us9Z//8I7Y/AAAA//8DAFBLAwQUAAYACAAAACEAegHQ8NgAAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNnFpiBBlkZNPDdSL94GdgpEdpaw24Jv7/Skt/nzT775ptyv&#10;blQXmsPg2cDjJgFF3Ho7cGfg8/j+kIMKEdni6JkM/FCAfXV7U2Jh/cIfdKljpwTCoUADfYxToXVo&#10;e3IYNn4ilu7kZ4dR4txpO+MicDfqbZJk2uHAcqHHid56ar/rszPwtLNfHrPXtEmXwzHSqa/zw2rM&#10;/d368gwq0hr/luGqL+pQiVPjz2yDGg1ku1R+iTKAutZJvpXcCBx0Ver/+tUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAE4NhmS7AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHoB0PDYAAAABgEAAA8AAAAAAAAAAAAAAAAAFQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1pt"/>
+              <v:shape id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="&quot;&quot;" style="position:absolute;margin-left:322.5pt;margin-top:.3pt;width:218.5pt;height:.05pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBODYZkuwEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka7MZcXpI1126&#10;LUC7H8DIsi1MFgVSiZ1/P0l1sq/bMB8ESiQfHx/pzd00WHHSxAZdLZeLUgrtFDbGdbX89vzw5r0U&#10;HMA1YNHpWp41y7vt61eb0Vd6hT3aRpOIII6r0deyD8FXRcGq1wPwAr120dkiDRDilbqiIRgj+mCL&#10;VVneFiNS4wmVZo6v9y9Ouc34batV+Nq2rIOwtYzcQj4pn4d0FtsNVB2B742aacA/sBjAuFj0CnUP&#10;AcSRzF9Qg1GEjG1YKBwKbFujdO4hdrMs/+jmqQevcy9RHPZXmfj/waovp53bU6KuJvfkH1F9Z+Fw&#10;14PrdCbwfPZxcMskVTF6rq4p6cJ+T+IwfsYmxsAxYFZhamlIkLE/MWWxz1ex9RSEio+r9frdh5s4&#10;ExV9t29vMj5Ul1RPHD5pHEQyasmBwHR92KFzcahIy1wITo8cEjGoLgmprsMHY22erXVijOxX67LM&#10;GYzWNMmb4pi6w86SOEFaj/zNNH4LIzy6JqP1GpqPsx3A2Bc7VrduVicJkraPqwM25z1dVIvzyzTn&#10;XUsL8us9Z//8I7Y/AAAA//8DAFBLAwQUAAYACAAAACEAegHQ8NgAAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNnFpiBBlkZNPDdSL94GdgpEdpaw24Jv7/Skt/nzT775ptyv&#10;blQXmsPg2cDjJgFF3Ho7cGfg8/j+kIMKEdni6JkM/FCAfXV7U2Jh/cIfdKljpwTCoUADfYxToXVo&#10;e3IYNn4ilu7kZ4dR4txpO+MicDfqbZJk2uHAcqHHid56ar/rszPwtLNfHrPXtEmXwzHSqa/zw2rM&#10;/d368gwq0hr/luGqL+pQiVPjz2yDGg1ku1R+iTKAutZJvpXcCBx0Ver/+tUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAE4NhmS7AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHoB0PDYAAAABgEAAA8AAAAAAAAAAAAAAAAAFQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BD859AC" wp14:editId="6E31E2C9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BD859AC" wp14:editId="26545701">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3359150" cy="635"/>
                 <wp:effectExtent l="9525" t="12700" r="12700" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Straight Arrow Connector 3"/>
+                <wp:docPr id="3" name="Straight Arrow Connector 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3359150" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="468F32CA" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:0;margin-top:.4pt;width:264.5pt;height:.05pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnHJg5uwEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi+L7YTpNuMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lO1m23oT4IlEg+Pj7Sm9tpMOKkiDXaOisXRSaUldho29XZz6f7D58y&#10;wR5sAwatqrOz4ux2+/7dZnSVWmKPplEkAojlanR11nvvqjxn2asBeIFO2eBskQbw4Upd3hCMAX0w&#10;+bIobvIRqXGEUjGH17sXZ7ZN+G2rpP/Rtqy8MHUWuPl0UjoP8cy3G6g6AtdrOdOA/2AxgLah6BXq&#10;DjyII+l/oAYtCRlbv5A45Ni2WqrUQ+imLP7q5rEHp1IvQRx2V5n47WDl99PO7ilSl5N9dA8on1lY&#10;3PVgO5UIPJ1dGFwZpcpHx9U1JV7Y7Ukcxm/YhBg4ekwqTC0NETL0J6Yk9vkqtpq8kOFxtVp/Ltdh&#10;JjL4blbrhA/VJdUR+68KBxGNOmNPoLve79DaMFSkMhWC0wP7SAyqS0Ksa/FeG5Nma6wYA/vlx6JI&#10;GYxGN9Eb45i6w86QOEFcj/TNNP4IIzzaJqH1Cpovs+1Bmxc7VDd2VicKErePqwM25z1dVAvzSzTn&#10;XYsL8vqesn//EdtfAAAA//8DAFBLAwQUAAYACAAAACEA+KIkRtUAAAACAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDRUobsqkAiXNFyoXbJt7GEbEdxW4T/p7lBMfRjGbelPvF&#10;DerCU+yDR7hfZaDYt8H0vkP4OL7dbUHFRN7QEDwjfHOEfXV9VVJhwuzf+VKnTkmJjwUh2JTGQuvY&#10;WnYUV2FkL94pTI6SyKnTZqJZyt2g11m20Y56LwuWRn613H7VZ4fw+GA+A21e8iafD8fEJ1tvDwvi&#10;7c3y/AQq8ZL+wvCLL+hQCVMTzt5ENSDIkYQg9OLl653IBmEHuir1f/TqBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOccmDm7AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPiiJEbVAAAAAgEAAA8AAAAAAAAAAAAAAAAAFQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokeweight="1pt"/>
+              <v:shape w14:anchorId="69E045EA" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:.4pt;width:264.5pt;height:.05pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnHJg5uwEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi+L7YTpNuMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lO1m23oT4IlEg+Pj7Sm9tpMOKkiDXaOisXRSaUldho29XZz6f7D58y&#10;wR5sAwatqrOz4ux2+/7dZnSVWmKPplEkAojlanR11nvvqjxn2asBeIFO2eBskQbw4Upd3hCMAX0w&#10;+bIobvIRqXGEUjGH17sXZ7ZN+G2rpP/Rtqy8MHUWuPl0UjoP8cy3G6g6AtdrOdOA/2AxgLah6BXq&#10;DjyII+l/oAYtCRlbv5A45Ni2WqrUQ+imLP7q5rEHp1IvQRx2V5n47WDl99PO7ilSl5N9dA8on1lY&#10;3PVgO5UIPJ1dGFwZpcpHx9U1JV7Y7Ukcxm/YhBg4ekwqTC0NETL0J6Yk9vkqtpq8kOFxtVp/Ltdh&#10;JjL4blbrhA/VJdUR+68KBxGNOmNPoLve79DaMFSkMhWC0wP7SAyqS0Ksa/FeG5Nma6wYA/vlx6JI&#10;GYxGN9Eb45i6w86QOEFcj/TNNP4IIzzaJqH1Cpovs+1Bmxc7VDd2VicKErePqwM25z1dVAvzSzTn&#10;XYsL8vqesn//EdtfAAAA//8DAFBLAwQUAAYACAAAACEA+KIkRtUAAAACAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDRUobsqkAiXNFyoXbJt7GEbEdxW4T/p7lBMfRjGbelPvF&#10;DerCU+yDR7hfZaDYt8H0vkP4OL7dbUHFRN7QEDwjfHOEfXV9VVJhwuzf+VKnTkmJjwUh2JTGQuvY&#10;WnYUV2FkL94pTI6SyKnTZqJZyt2g11m20Y56LwuWRn613H7VZ4fw+GA+A21e8iafD8fEJ1tvDwvi&#10;7c3y/AQq8ZL+wvCLL+hQCVMTzt5ENSDIkYQg9OLl653IBmEHuir1f/TqBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOccmDm7AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPiiJEbVAAAAAgEAAA8AAAAAAAAAAAAAAAAAFQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C46D60" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00C46D60" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
-      <w:r w:rsidR="00154B22">
+      <w:r w:rsidR="00154B22" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Signature/Electronic Signature</w:t>
       </w:r>
-      <w:r w:rsidR="00154B22">
+      <w:r w:rsidR="00154B22" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000F35F6" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="000F35F6" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000F35F6" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="000F35F6" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000F35F6" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="000F35F6" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A37FD4" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00A37FD4" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1620E598" w14:textId="68E40854" w:rsidR="002F1814" w:rsidRDefault="00A37FD4" w:rsidP="009F32B3">
+    <w:p w14:paraId="1620E598" w14:textId="68E40854" w:rsidR="002F1814" w:rsidRPr="004E74C2" w:rsidRDefault="00A37FD4" w:rsidP="004E74C2">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00821D8A">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004E74C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
         <w:t>If participant is under 18 years of age or has a legal guardian, signature of parent/guardian is required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0131CD6D" w14:textId="51A0572B" w:rsidR="0028596A" w:rsidRPr="0028596A" w:rsidRDefault="0070416A" w:rsidP="0028596A">
+    <w:p w14:paraId="0131CD6D" w14:textId="51A0572B" w:rsidR="0028596A" w:rsidRPr="007F6ECD" w:rsidRDefault="0070416A" w:rsidP="0028596A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="GuardianSignature"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="A guardian can sign electronically by typing the guardian's name."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="GuardianSignature"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0028596A">
-        <w:rPr>
+      <w:r w:rsidR="0028596A" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="GuardianName"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Type the name of the legal guardian, if applicable."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="GuardianName"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="0714A34E" w14:textId="744F773B" w:rsidR="00546FDC" w:rsidRPr="00821D8A" w:rsidRDefault="0028596A" w:rsidP="008D43A3">
+    <w:p w14:paraId="0714A34E" w14:textId="4930EC8F" w:rsidR="00546FDC" w:rsidRPr="007F6ECD" w:rsidRDefault="0028596A" w:rsidP="008D43A3">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75F4F09A" wp14:editId="720864E9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75F4F09A" wp14:editId="7CD062DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4095750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2774950" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="37465"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Straight Arrow Connector 2"/>
+                <wp:docPr id="2" name="Straight Arrow Connector 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="2774950" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7223CCF2" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:322.5pt;margin-top:1.15pt;width:218.5pt;height:.05pt;flip:y;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBesleAwQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka7MacXpI1126&#10;LUC73RV92MJkUSCV2Pn3k5Q03dbbMB8ESiQfHx/p1e00OHbQSBZ8y+ezmjPtJSjru5Z/f7p/95Ez&#10;isIr4cDrlh818dv12zerMTR6AT04pZElEE/NGFrexxiaqiLZ60HQDIL2yWkABxHTFbtKoRgT+uCq&#10;RV1fVyOgCghSE6XXu5OTrwu+MVrGb8aQjsy1PHGL5cRy7vJZrVei6VCE3sozDfEPLAZhfSp6gboT&#10;UbA92ldQg5UIBCbOJAwVGGOlLj2kbub1X9089iLo0ksSh8JFJvp/sPLrYeO3mKnLyT+GB5A/iXnY&#10;9MJ3uhB4OoY0uHmWqhoDNZeUfKGwRbYbv4BKMWIfoagwGRyYcTb8yIkZPHXKpiL78SK7niKT6XGx&#10;XH64uUrTkcl3/f6qVBJNBsmpASl+1jCwbLScIgrb9XED3qfxAp4KiMMDxUzxJSEne7i3zpUpO8/G&#10;RGexrOtCicBZlb05jrDbbRyyg8iLUr4zjT/CEPZeFbReC/XpbEdh3clO1Z0/65SlyXtIzQ7UcYvP&#10;+qVJFprnrcur8vu9ZL/8G+tfAAAA//8DAFBLAwQUAAYACAAAACEAsrk4Bd0AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdUKoqjVNBRQVcEJR+gBNv46jxOordNv17tic4&#10;7sxo9k2xGn0nTjjENpCG6USBQKqDbanRsPvZPCxAxGTImi4QarhghFV5e1OY3IYzfeNpmxrBJRRz&#10;o8Gl1OdSxtqhN3ESeiT29mHwJvE5NNIO5szlvpOZUnPpTUv8wZke1w7rw/boNcS9Ux9m+kkbeXl/&#10;ceuvXTW+vWp9fzc+L0EkHNNfGK74jA4lM1XhSDaKTsN89sRbkobsEcTVV4uMhYqFGciykP8HlL8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXrJXgMEBAABjAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsrk4Bd0AAAAIAQAADwAAAAAAAAAAAAAA&#10;AAAbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokeweight="1pt"/>
+              <v:shape w14:anchorId="717FB849" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" alt="&quot;&quot;" style="position:absolute;margin-left:322.5pt;margin-top:1.15pt;width:218.5pt;height:.05pt;flip:y;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBesleAwQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xka7MacXpI1126&#10;LUC73RV92MJkUSCV2Pn3k5Q03dbbMB8ESiQfHx/p1e00OHbQSBZ8y+ezmjPtJSjru5Z/f7p/95Ez&#10;isIr4cDrlh818dv12zerMTR6AT04pZElEE/NGFrexxiaqiLZ60HQDIL2yWkABxHTFbtKoRgT+uCq&#10;RV1fVyOgCghSE6XXu5OTrwu+MVrGb8aQjsy1PHGL5cRy7vJZrVei6VCE3sozDfEPLAZhfSp6gboT&#10;UbA92ldQg5UIBCbOJAwVGGOlLj2kbub1X9089iLo0ksSh8JFJvp/sPLrYeO3mKnLyT+GB5A/iXnY&#10;9MJ3uhB4OoY0uHmWqhoDNZeUfKGwRbYbv4BKMWIfoagwGRyYcTb8yIkZPHXKpiL78SK7niKT6XGx&#10;XH64uUrTkcl3/f6qVBJNBsmpASl+1jCwbLScIgrb9XED3qfxAp4KiMMDxUzxJSEne7i3zpUpO8/G&#10;RGexrOtCicBZlb05jrDbbRyyg8iLUr4zjT/CEPZeFbReC/XpbEdh3clO1Z0/65SlyXtIzQ7UcYvP&#10;+qVJFprnrcur8vu9ZL/8G+tfAAAA//8DAFBLAwQUAAYACAAAACEAsrk4Bd0AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdUKoqjVNBRQVcEJR+gBNv46jxOordNv17tic4&#10;7sxo9k2xGn0nTjjENpCG6USBQKqDbanRsPvZPCxAxGTImi4QarhghFV5e1OY3IYzfeNpmxrBJRRz&#10;o8Gl1OdSxtqhN3ESeiT29mHwJvE5NNIO5szlvpOZUnPpTUv8wZke1w7rw/boNcS9Ux9m+kkbeXl/&#10;ceuvXTW+vWp9fzc+L0EkHNNfGK74jA4lM1XhSDaKTsN89sRbkobsEcTVV4uMhYqFGciykP8HlL8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXrJXgMEBAABjAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsrk4Bd0AAAAIAQAADwAAAAAAAAAAAAAA&#10;AAAbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50BF2AF9" wp14:editId="2B7CE921">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50BF2AF9" wp14:editId="1FC5A825">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>12700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3359150" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="31750" b="37465"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Straight Arrow Connector 1"/>
+                <wp:docPr id="1" name="Straight Arrow Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3359150" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3846FCFE" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1pt;margin-top:1.15pt;width:264.5pt;height:.05pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnHJg5uwEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi+L7YTpNuMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lO1m23oT4IlEg+Pj7Sm9tpMOKkiDXaOisXRSaUldho29XZz6f7D58y&#10;wR5sAwatqrOz4ux2+/7dZnSVWmKPplEkAojlanR11nvvqjxn2asBeIFO2eBskQbw4Upd3hCMAX0w&#10;+bIobvIRqXGEUjGH17sXZ7ZN+G2rpP/Rtqy8MHUWuPl0UjoP8cy3G6g6AtdrOdOA/2AxgLah6BXq&#10;DjyII+l/oAYtCRlbv5A45Ni2WqrUQ+imLP7q5rEHp1IvQRx2V5n47WDl99PO7ilSl5N9dA8on1lY&#10;3PVgO5UIPJ1dGFwZpcpHx9U1JV7Y7Ukcxm/YhBg4ekwqTC0NETL0J6Yk9vkqtpq8kOFxtVp/Ltdh&#10;JjL4blbrhA/VJdUR+68KBxGNOmNPoLve79DaMFSkMhWC0wP7SAyqS0Ksa/FeG5Nma6wYA/vlx6JI&#10;GYxGN9Eb45i6w86QOEFcj/TNNP4IIzzaJqH1Cpovs+1Bmxc7VDd2VicKErePqwM25z1dVAvzSzTn&#10;XYsL8vqesn//EdtfAAAA//8DAFBLAwQUAAYACAAAACEAxyHry9gAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU/DMAyG70j8h8iTuLF0Hx1TaToBEueJjgs3t/Haao1TNdla/j3mBCfr0Wu9fpwf&#10;ZterG42h82xgtUxAEdfedtwY+Dy9P+5BhYhssfdMBr4pwKG4v8sxs37iD7qVsVFSwiFDA22MQ6Z1&#10;qFtyGJZ+IJbs7EeHUXBstB1xknLX63WS7LTDjuVCiwO9tVRfyqsz8LS1Xx53r2mVTsdTpHNb7o+z&#10;MQ+L+eUZVKQ5/i3Dr76oQyFOlb+yDao3sJZPoowNKEnTzUq4Et6CLnL93774AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOccmDm7AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMch68vYAAAABQEAAA8AAAAAAAAAAAAAAAAAFQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1pt"/>
+              <v:shape w14:anchorId="3ECD004A" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" alt="&quot;&quot;" style="position:absolute;margin-left:1pt;margin-top:1.15pt;width:264.5pt;height:.05pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnHJg5uwEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi+L7YTpNuMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lO1m23oT4IlEg+Pj7Sm9tpMOKkiDXaOisXRSaUldho29XZz6f7D58y&#10;wR5sAwatqrOz4ux2+/7dZnSVWmKPplEkAojlanR11nvvqjxn2asBeIFO2eBskQbw4Upd3hCMAX0w&#10;+bIobvIRqXGEUjGH17sXZ7ZN+G2rpP/Rtqy8MHUWuPl0UjoP8cy3G6g6AtdrOdOA/2AxgLah6BXq&#10;DjyII+l/oAYtCRlbv5A45Ni2WqrUQ+imLP7q5rEHp1IvQRx2V5n47WDl99PO7ilSl5N9dA8on1lY&#10;3PVgO5UIPJ1dGFwZpcpHx9U1JV7Y7Ukcxm/YhBg4ekwqTC0NETL0J6Yk9vkqtpq8kOFxtVp/Ltdh&#10;JjL4blbrhA/VJdUR+68KBxGNOmNPoLve79DaMFSkMhWC0wP7SAyqS0Ksa/FeG5Nma6wYA/vlx6JI&#10;GYxGN9Eb45i6w86QOEFcj/TNNP4IIzzaJqH1Cpovs+1Bmxc7VDd2VicKErePqwM25z1dVAvzSzTn&#10;XYsL8vqesn//EdtfAAAA//8DAFBLAwQUAAYACAAAACEAxyHry9gAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU/DMAyG70j8h8iTuLF0Hx1TaToBEueJjgs3t/Haao1TNdla/j3mBCfr0Wu9fpwf&#10;ZterG42h82xgtUxAEdfedtwY+Dy9P+5BhYhssfdMBr4pwKG4v8sxs37iD7qVsVFSwiFDA22MQ6Z1&#10;qFtyGJZ+IJbs7EeHUXBstB1xknLX63WS7LTDjuVCiwO9tVRfyqsz8LS1Xx53r2mVTsdTpHNb7o+z&#10;MQ+L+eUZVKQ5/i3Dr76oQyFOlb+yDao3sJZPoowNKEnTzUq4Et6CLnL93774AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOccmDm7AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMch68vYAAAABQEAAA8AAAAAAAAAAAAAAAAAFQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A37FD4" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="00A37FD4" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Parent/Legal Guardian</w:t>
       </w:r>
-      <w:r w:rsidR="00154B22">
+      <w:r w:rsidR="00154B22" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Signature/Electronic Signature</w:t>
       </w:r>
-      <w:r w:rsidR="001818F2" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="001818F2" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001818F2" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="001818F2" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7980" w:rsidRPr="00821D8A">
-[...2 lines deleted...]
-      <w:r w:rsidR="002758FE" w:rsidRPr="00821D8A">
+      <w:r w:rsidR="002758FE" w:rsidRPr="007F6ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Parent/Legal Guardian Name (Please Print)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00546FDC" w:rsidRPr="00821D8A" w:rsidSect="002F1814">
+    <w:sectPr w:rsidR="00546FDC" w:rsidRPr="007F6ECD" w:rsidSect="002F1814">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="136D11F8" w14:textId="77777777" w:rsidR="007D06EA" w:rsidRDefault="007D06EA" w:rsidP="00193E67">
+    <w:p w14:paraId="6C092F2E" w14:textId="77777777" w:rsidR="007B7A19" w:rsidRDefault="007B7A19" w:rsidP="00193E67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59E6C192" w14:textId="77777777" w:rsidR="007D06EA" w:rsidRDefault="007D06EA" w:rsidP="00193E67">
+    <w:p w14:paraId="11B77759" w14:textId="77777777" w:rsidR="007B7A19" w:rsidRDefault="007B7A19" w:rsidP="00193E67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1096DE77" w14:textId="77777777" w:rsidR="007D06EA" w:rsidRDefault="007D06EA">
+    <w:p w14:paraId="74493D1A" w14:textId="77777777" w:rsidR="007B7A19" w:rsidRDefault="007B7A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DBCE02A" w14:textId="77777777" w:rsidR="007D06EA" w:rsidRDefault="007D06EA" w:rsidP="00193E67">
+    <w:p w14:paraId="70E91C5A" w14:textId="77777777" w:rsidR="007B7A19" w:rsidRDefault="007B7A19" w:rsidP="00193E67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07B82D96" w14:textId="77777777" w:rsidR="007D06EA" w:rsidRDefault="007D06EA" w:rsidP="00193E67">
+    <w:p w14:paraId="0390B7D8" w14:textId="77777777" w:rsidR="007B7A19" w:rsidRDefault="007B7A19" w:rsidP="00193E67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A2B6FE4" w14:textId="77777777" w:rsidR="007D06EA" w:rsidRDefault="007D06EA">
+    <w:p w14:paraId="58DC458F" w14:textId="77777777" w:rsidR="007B7A19" w:rsidRDefault="007B7A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056C36F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="880E23C6"/>
     <w:lvl w:ilvl="0" w:tplc="24F07742">
       <w:start w:val="2018"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2510,54 +3247,53 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1442601338">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jjUFlgmTsinnzdEOLe5ldoYgLht8cARUy+td6VK/XCbNH9PVoxCVkUfgiCb0CmVFqx2jAPsaidXtGDD0BqbyMw==" w:salt="+/ja1OjbPh4CoBdPi2SEqA=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="115"/>
   <w:drawingGridVerticalSpacing w:val="187"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0059346B"/>
@@ -2638,120 +3374,127 @@
     <w:rsid w:val="0037029B"/>
     <w:rsid w:val="00373462"/>
     <w:rsid w:val="00384506"/>
     <w:rsid w:val="003945D6"/>
     <w:rsid w:val="003A34A4"/>
     <w:rsid w:val="003E1F48"/>
     <w:rsid w:val="003E51AE"/>
     <w:rsid w:val="003F4C5E"/>
     <w:rsid w:val="00401F27"/>
     <w:rsid w:val="00405D2E"/>
     <w:rsid w:val="0041749C"/>
     <w:rsid w:val="004178CE"/>
     <w:rsid w:val="004231A0"/>
     <w:rsid w:val="00431F4D"/>
     <w:rsid w:val="00435C9B"/>
     <w:rsid w:val="004414F2"/>
     <w:rsid w:val="00454D9E"/>
     <w:rsid w:val="0046305A"/>
     <w:rsid w:val="0046340C"/>
     <w:rsid w:val="004669B4"/>
     <w:rsid w:val="0047586B"/>
     <w:rsid w:val="00477012"/>
     <w:rsid w:val="004907C0"/>
     <w:rsid w:val="004910AA"/>
     <w:rsid w:val="00493B1B"/>
+    <w:rsid w:val="00496E5B"/>
     <w:rsid w:val="004976C2"/>
     <w:rsid w:val="004A029D"/>
     <w:rsid w:val="004A0752"/>
     <w:rsid w:val="004B2307"/>
     <w:rsid w:val="004C516F"/>
     <w:rsid w:val="004C65A9"/>
     <w:rsid w:val="004D0CC0"/>
     <w:rsid w:val="004D2CBB"/>
     <w:rsid w:val="004E2188"/>
     <w:rsid w:val="004E551C"/>
+    <w:rsid w:val="004E74C2"/>
     <w:rsid w:val="004F071B"/>
     <w:rsid w:val="00500FC4"/>
     <w:rsid w:val="00515A61"/>
     <w:rsid w:val="00524CFC"/>
     <w:rsid w:val="00527FA8"/>
     <w:rsid w:val="0054231A"/>
     <w:rsid w:val="005424D1"/>
     <w:rsid w:val="00542A34"/>
     <w:rsid w:val="00546FDC"/>
     <w:rsid w:val="005478D6"/>
     <w:rsid w:val="00551090"/>
     <w:rsid w:val="0057091E"/>
     <w:rsid w:val="00573B9C"/>
     <w:rsid w:val="0059106D"/>
     <w:rsid w:val="0059346B"/>
     <w:rsid w:val="00596BEF"/>
     <w:rsid w:val="005B25D9"/>
     <w:rsid w:val="005E5734"/>
     <w:rsid w:val="005E7058"/>
     <w:rsid w:val="005F2846"/>
     <w:rsid w:val="005F3C94"/>
     <w:rsid w:val="006158DF"/>
     <w:rsid w:val="006312BA"/>
     <w:rsid w:val="006312E9"/>
     <w:rsid w:val="00634115"/>
     <w:rsid w:val="00634C22"/>
     <w:rsid w:val="006849E0"/>
     <w:rsid w:val="006A1372"/>
     <w:rsid w:val="006B79E7"/>
     <w:rsid w:val="006C1B30"/>
+    <w:rsid w:val="006C4C71"/>
     <w:rsid w:val="006C5312"/>
     <w:rsid w:val="006D1260"/>
     <w:rsid w:val="006D1331"/>
     <w:rsid w:val="006F56E0"/>
     <w:rsid w:val="00701972"/>
     <w:rsid w:val="0070416A"/>
     <w:rsid w:val="00704FF2"/>
     <w:rsid w:val="00717388"/>
     <w:rsid w:val="007202CE"/>
     <w:rsid w:val="00737174"/>
     <w:rsid w:val="00741615"/>
     <w:rsid w:val="00745374"/>
     <w:rsid w:val="007506ED"/>
     <w:rsid w:val="00757A4A"/>
+    <w:rsid w:val="0078084E"/>
     <w:rsid w:val="007861D9"/>
     <w:rsid w:val="007A031F"/>
     <w:rsid w:val="007A4472"/>
+    <w:rsid w:val="007B7A19"/>
     <w:rsid w:val="007D06EA"/>
     <w:rsid w:val="007E123E"/>
     <w:rsid w:val="007E1F02"/>
     <w:rsid w:val="007E2634"/>
     <w:rsid w:val="007F0D33"/>
     <w:rsid w:val="007F5AF1"/>
     <w:rsid w:val="007F5CBE"/>
+    <w:rsid w:val="007F6ECD"/>
     <w:rsid w:val="00810716"/>
     <w:rsid w:val="008136AD"/>
     <w:rsid w:val="00814A12"/>
     <w:rsid w:val="00821D8A"/>
     <w:rsid w:val="0082336E"/>
     <w:rsid w:val="008236B4"/>
+    <w:rsid w:val="008366D1"/>
     <w:rsid w:val="008524C9"/>
     <w:rsid w:val="0085676A"/>
     <w:rsid w:val="00875CD7"/>
     <w:rsid w:val="00892A5F"/>
     <w:rsid w:val="00893EF9"/>
     <w:rsid w:val="008A3FAF"/>
     <w:rsid w:val="008D43A3"/>
     <w:rsid w:val="008D55AB"/>
     <w:rsid w:val="008F38E2"/>
     <w:rsid w:val="009107EB"/>
     <w:rsid w:val="009170A9"/>
     <w:rsid w:val="00927357"/>
     <w:rsid w:val="00942694"/>
     <w:rsid w:val="00953DCD"/>
     <w:rsid w:val="009569E1"/>
     <w:rsid w:val="0096685B"/>
     <w:rsid w:val="00967465"/>
     <w:rsid w:val="00970110"/>
     <w:rsid w:val="009A0E8D"/>
     <w:rsid w:val="009B25BB"/>
     <w:rsid w:val="009B2803"/>
     <w:rsid w:val="009B51A4"/>
     <w:rsid w:val="009C2372"/>
     <w:rsid w:val="009C388D"/>
     <w:rsid w:val="009C3964"/>
@@ -2791,142 +3534,146 @@
     <w:rsid w:val="00C509E6"/>
     <w:rsid w:val="00C55368"/>
     <w:rsid w:val="00C55BF0"/>
     <w:rsid w:val="00C56E54"/>
     <w:rsid w:val="00C61D1D"/>
     <w:rsid w:val="00C632DA"/>
     <w:rsid w:val="00C670B9"/>
     <w:rsid w:val="00C823DB"/>
     <w:rsid w:val="00C923DA"/>
     <w:rsid w:val="00CA709C"/>
     <w:rsid w:val="00CA754A"/>
     <w:rsid w:val="00CB46E6"/>
     <w:rsid w:val="00CC3B13"/>
     <w:rsid w:val="00CC42A5"/>
     <w:rsid w:val="00CC44F4"/>
     <w:rsid w:val="00CD1278"/>
     <w:rsid w:val="00CD1FBE"/>
     <w:rsid w:val="00CF3E63"/>
     <w:rsid w:val="00CF666F"/>
     <w:rsid w:val="00D04AD7"/>
     <w:rsid w:val="00D13FEA"/>
     <w:rsid w:val="00D14262"/>
     <w:rsid w:val="00D2035C"/>
     <w:rsid w:val="00D21813"/>
     <w:rsid w:val="00D27680"/>
+    <w:rsid w:val="00D32724"/>
     <w:rsid w:val="00D37F55"/>
     <w:rsid w:val="00D5545D"/>
     <w:rsid w:val="00D81EC0"/>
     <w:rsid w:val="00D8531F"/>
     <w:rsid w:val="00D85A86"/>
     <w:rsid w:val="00D902F8"/>
     <w:rsid w:val="00DA58DA"/>
     <w:rsid w:val="00DB145F"/>
     <w:rsid w:val="00DC0C04"/>
     <w:rsid w:val="00DC3B70"/>
     <w:rsid w:val="00DD7534"/>
     <w:rsid w:val="00DF0591"/>
     <w:rsid w:val="00DF6671"/>
     <w:rsid w:val="00E02E76"/>
     <w:rsid w:val="00E03EAF"/>
     <w:rsid w:val="00E04508"/>
     <w:rsid w:val="00E10404"/>
     <w:rsid w:val="00E1706E"/>
     <w:rsid w:val="00E2201F"/>
     <w:rsid w:val="00E25D3F"/>
     <w:rsid w:val="00E3018A"/>
     <w:rsid w:val="00E623B6"/>
     <w:rsid w:val="00E642F6"/>
     <w:rsid w:val="00E64CCC"/>
     <w:rsid w:val="00E74B75"/>
     <w:rsid w:val="00E871F8"/>
     <w:rsid w:val="00E87C8E"/>
     <w:rsid w:val="00E93B7E"/>
     <w:rsid w:val="00EA0B07"/>
     <w:rsid w:val="00EC65E2"/>
     <w:rsid w:val="00EE4A8B"/>
     <w:rsid w:val="00EE5848"/>
     <w:rsid w:val="00EF0E5E"/>
     <w:rsid w:val="00EF14DF"/>
     <w:rsid w:val="00EF29A2"/>
     <w:rsid w:val="00EF41DE"/>
     <w:rsid w:val="00EF6A54"/>
     <w:rsid w:val="00F01A82"/>
     <w:rsid w:val="00F06E6D"/>
     <w:rsid w:val="00F13536"/>
     <w:rsid w:val="00F227BE"/>
     <w:rsid w:val="00F2487E"/>
+    <w:rsid w:val="00F42C4E"/>
     <w:rsid w:val="00F44D25"/>
     <w:rsid w:val="00F46D50"/>
     <w:rsid w:val="00F633DE"/>
     <w:rsid w:val="00F652BA"/>
     <w:rsid w:val="00F65BD4"/>
     <w:rsid w:val="00F741B6"/>
     <w:rsid w:val="00F757F7"/>
     <w:rsid w:val="00F81EE8"/>
     <w:rsid w:val="00F930CE"/>
+    <w:rsid w:val="00F93159"/>
     <w:rsid w:val="00F946E7"/>
     <w:rsid w:val="00FA49A5"/>
     <w:rsid w:val="00FB0B40"/>
     <w:rsid w:val="00FB6160"/>
+    <w:rsid w:val="00FC122E"/>
     <w:rsid w:val="00FC2236"/>
     <w:rsid w:val="00FF65CD"/>
     <w:rsid w:val="00FF78D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026" style="mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" fillcolor="window" strokecolor="windowText">
       <v:fill color="window"/>
       <v:stroke color="windowText" weight="2pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="007AE045"/>
   <w15:docId w15:val="{866E0F42-A64B-4762-85D7-0445E711FA7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3571,51 +4318,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00737174"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00737174"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1379283701">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -3899,75 +4646,100 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dc845f37b5da2619e4f8a0216bbc3280">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8c02ffb27424faabb7ebfc39d7585a33" ns2:_="" ns3:_="" ns4:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0ab345b-2a5a-468e-873f-32f913e42a2d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3991,50 +4763,55 @@
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e093a1bc-1c2e-4793-ac76-079c19000c69" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4138,151 +4915,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4BE0E12-FF78-44ED-BB8A-2B1B74DE9719}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C7F241B-7F22-428B-BE8B-5A00E6705D23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FC34E6-CCED-41F3-9108-C3951C153965}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92F7090D-93EA-4489-96FB-816423382FD3}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19B205CD-D357-448B-AF9F-47FDF806D7FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>459</Words>
-  <Characters>2622</Characters>
+  <Characters>2619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOEEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3075</CharactersWithSpaces>
+  <CharactersWithSpaces>3072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hubbard, Donna (DCR)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009ED0D07EA1F82348A9D06929C7C3981E</vt:lpwstr>
   </property>