--- v0 (2025-12-06)
+++ v1 (2026-04-15)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="344A5077" w14:textId="1798D993" w:rsidR="00BA08F7" w:rsidRDefault="001C1083" w:rsidP="009F214F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="214C7ABB" wp14:editId="415C22E5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5375275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>69850</wp:posOffset>
             </wp:positionV>
@@ -1146,95 +1146,95 @@
       </w:pPr>
       <w:r w:rsidRPr="00BF02C6">
         <w:t>This program</w:t>
       </w:r>
       <w:r w:rsidR="00660148">
         <w:t xml:space="preserve">, operated by </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C33FF7" w:rsidRPr="00C33FF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Holyoke Rows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C33FF7" w:rsidRPr="00C33FF7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006D6BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF02C6">
         <w:t>is free to individuals with disabilities and their families. While receiving instruction and the opportunity to practice, rowers also have the chance to participate in competitions! Our program serves people of all capabilities, from beginners to leisure rowers, to competitive racers!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9B8A22" w14:textId="2FF7ADF5" w:rsidR="005A6293" w:rsidRPr="00095AD2" w:rsidRDefault="00000000" w:rsidP="00095AD2">
+    <w:p w14:paraId="2C9B8A22" w14:textId="2FF7ADF5" w:rsidR="005A6293" w:rsidRPr="00095AD2" w:rsidRDefault="005A6293" w:rsidP="00095AD2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="005A6293" w:rsidRPr="00095AD2">
+        <w:r w:rsidRPr="00095AD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Connecticut River</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A6293" w:rsidRPr="00095AD2">
+      <w:r w:rsidRPr="00095AD2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A6293" w:rsidRPr="00095AD2">
+      <w:r w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="0009315A" w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">25 Jones </w:t>
       </w:r>
       <w:r w:rsidR="001760B3" w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ferry Rd.</w:t>
       </w:r>
-      <w:r w:rsidR="005A6293" w:rsidRPr="00095AD2">
+      <w:r w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Holyoke</w:t>
       </w:r>
       <w:r w:rsidR="007B6394" w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660F1277" w14:textId="25A615BE" w:rsidR="005A6293" w:rsidRPr="00BF02C6" w:rsidRDefault="005A6293" w:rsidP="00940BE1">
       <w:r w:rsidRPr="00BF02C6">
         <w:t>Thursdays, By Appointment Only</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446108C7" w14:textId="3C528E45" w:rsidR="00F56A0A" w:rsidRDefault="00C3546A" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1448,70 +1448,70 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F30E06" w:rsidRPr="00F30E06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1DFD6A" w14:textId="6942C743" w:rsidR="000A5342" w:rsidRDefault="00781B8E" w:rsidP="000A5342">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50C94">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C9DBEEC" wp14:editId="45397680">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C9DBEEC" wp14:editId="5A17167E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-100965</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>2432685</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1123950" cy="439420"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1" name="Picture 1" descr="Massachusetts Alternative Finance Program"/>
+            <wp:docPr id="1" name="Picture 1" descr="Easterseals Massachusetts logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Massachusetts Alternative Finance Program"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Easterseals Massachusetts logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1123950" cy="439420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -1562,78 +1562,78 @@
         </w:rPr>
         <w:t>Pool Program</w:t>
       </w:r>
       <w:r w:rsidR="000A5342" w:rsidRPr="00BF36FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4632F0EC" w14:textId="78C991A3" w:rsidR="00075FB9" w:rsidRPr="00B26AB2" w:rsidRDefault="00D4789F" w:rsidP="00D4789F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0887C05B" wp14:editId="37A2FFFC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0887C05B" wp14:editId="3D8714EA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>552450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5133975" cy="3999865"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="19685"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-80" y="-103"/>
                 <wp:lineTo x="-80" y="21603"/>
                 <wp:lineTo x="21640" y="21603"/>
                 <wp:lineTo x="21640" y="-103"/>
                 <wp:lineTo x="-80" y="-103"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="83902757" name="Picture 1" descr="A group of people playing in a pool. "/>
+            <wp:docPr id="83902757" name="Picture 1" descr="A group of people are practicing moving thier arms in the pool. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="83902757" name="Picture 1" descr="A group of people playing in a pool. "/>
+                    <pic:cNvPr id="83902757" name="Picture 1" descr="A group of people are practicing moving thier arms in the pool. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId36" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4479" t="642" r="45" b="160"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5133975" cy="3999865"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -1694,81 +1694,81 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Join us for an adapted recreational swim program! Led by aquatics instructors</w:t>
       </w:r>
       <w:r w:rsidR="00631A8F">
         <w:t xml:space="preserve"> and a lifeguard</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, groups will participate in fun safety activities and water games </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">that maximize independence in the water. This </w:t>
       </w:r>
       <w:r w:rsidR="007910D9">
         <w:t xml:space="preserve">swim program </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is a six-week, recreational program and does not provide swim lessons. The swim program is open to individuals with disabilities of all ages and their families. This is a special opportunity to swim with new friends before the pool opens to the public! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B7D568" w14:textId="45F2B990" w:rsidR="00B060AC" w:rsidRPr="00095AD2" w:rsidRDefault="00000000" w:rsidP="00095AD2">
+    <w:p w14:paraId="19B7D568" w14:textId="45F2B990" w:rsidR="00B060AC" w:rsidRPr="00095AD2" w:rsidRDefault="00B060AC" w:rsidP="00095AD2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="00B060AC" w:rsidRPr="00095AD2">
+        <w:r w:rsidRPr="00095AD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Bennett Field Pool</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B060AC" w:rsidRPr="00095AD2">
+      <w:r w:rsidRPr="00095AD2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0025362D" w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1260 Main St., </w:t>
       </w:r>
-      <w:r w:rsidR="00B060AC" w:rsidRPr="00095AD2">
+      <w:r w:rsidRPr="00095AD2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Worcester</w:t>
       </w:r>
-      <w:r w:rsidR="00B060AC" w:rsidRPr="00095AD2">
+      <w:r w:rsidRPr="00095AD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42904379" w14:textId="5810D6CA" w:rsidR="00714FFA" w:rsidRDefault="00B060AC" w:rsidP="00937323">
       <w:r>
         <w:t>Tuesdays</w:t>
       </w:r>
       <w:r w:rsidR="00B8034C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00CC34CD">
         <w:t xml:space="preserve"> Children 5</w:t>
       </w:r>
       <w:r w:rsidR="009D649F">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00CC34CD">
         <w:t>12 (9</w:t>
       </w:r>
       <w:r w:rsidR="009D649F">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00964E0F">
         <w:t>9:45 a.m.)</w:t>
       </w:r>
@@ -2106,70 +2106,70 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D75215E" w14:textId="7732DBD4" w:rsidR="00061315" w:rsidRPr="00DB57C1" w:rsidRDefault="003E179E" w:rsidP="00EB25E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk161997875"/>
       <w:r w:rsidRPr="00DB57C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421AEB99" wp14:editId="238204B7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421AEB99" wp14:editId="56CBF180">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>85725</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="561975" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="59" name="Picture 59" descr="Logo: Waypoint Adventure"/>
+            <wp:docPr id="59" name="Picture 59" descr="Waypoint Adventure logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="16" name="Picture 16" descr="Logo: Waypoint Adventure"/>
+                    <pic:cNvPr id="59" name="Picture 59" descr="Waypoint Adventure logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="561975" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -2424,51 +2424,59 @@
       </w:r>
       <w:r w:rsidR="002A0BD9">
         <w:t xml:space="preserve">We have </w:t>
       </w:r>
       <w:r w:rsidR="005968E4" w:rsidRPr="005968E4">
         <w:t>a variety of bikes that offer different amounts of support. </w:t>
       </w:r>
       <w:r w:rsidR="001B2363" w:rsidRPr="00F5231F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F80AC9" w:rsidRPr="00F80AC9">
         <w:t>We will match up two riders (a Captain and a Stoker)</w:t>
       </w:r>
       <w:r w:rsidR="00C82626">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F80AC9" w:rsidRPr="00F80AC9">
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F80AC9" w:rsidRPr="00F80AC9">
         <w:t>Captain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F80AC9" w:rsidRPr="00F80AC9">
-        <w:t xml:space="preserve"> will be the leader and the Stoker is the other half of the team, who works with the Captain to enjoy the adventure of tandem cycling.  Some of our bikes are more traditional upright bicycles that require teamwork and balance.  We also have other models that are side by side or recumbent, low to the ground, tandems. Some have two wheels and require more balance while others are quite sturdy with three wheels and supportive seats. </w:t>
+        <w:t xml:space="preserve"> will be the leader and the Stoker is the other half of the team, who works with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F80AC9" w:rsidRPr="00F80AC9">
+        <w:t>Captain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F80AC9" w:rsidRPr="00F80AC9">
+        <w:t xml:space="preserve"> to enjoy the adventure of tandem cycling.  Some of our bikes are more traditional upright bicycles that require teamwork and balance.  We also have other models that are side by side or recumbent, low to the ground, tandems. Some have two wheels and require more balance while others are quite sturdy with three wheels and supportive seats. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A73DAEF" w14:textId="0DEF355F" w:rsidR="0023672B" w:rsidRPr="009A0419" w:rsidRDefault="00FA1851" w:rsidP="00095AD2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="141414"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Herter Park</w:t>
       </w:r>
       <w:r w:rsidRPr="0016495C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="0028438E" w:rsidRPr="0016495C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
@@ -2505,78 +2513,78 @@
       <w:r>
         <w:t>Friday</w:t>
       </w:r>
       <w:r w:rsidR="0023672B" w:rsidRPr="00540596">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00823225" w:rsidRPr="00540596">
         <w:t xml:space="preserve">10 a.m.-1:30 p.m. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13298E1C" w14:textId="1635DFD7" w:rsidR="00124272" w:rsidRDefault="00835DD9" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="009A0419">
         <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C36CF2" w14:textId="77777777" w:rsidR="009833DA" w:rsidRDefault="00000000" w:rsidP="009833DA">
+    <w:p w14:paraId="13C36CF2" w14:textId="77777777" w:rsidR="009833DA" w:rsidRDefault="009833DA" w:rsidP="009833DA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidR="009833DA" w:rsidRPr="009833DA">
+        <w:r w:rsidRPr="009833DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Wompatuck State Park</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009833DA" w:rsidRPr="00BF3BE5">
+      <w:r w:rsidRPr="00BF3BE5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009833DA">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009833DA" w:rsidRPr="007D2B53">
+      <w:r w:rsidRPr="007D2B53">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>204 Union St, Hingham, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B372D3F" w14:textId="77777777" w:rsidR="009833DA" w:rsidRPr="00540596" w:rsidRDefault="009833DA" w:rsidP="009833DA">
       <w:r>
         <w:t>Friday</w:t>
       </w:r>
       <w:r w:rsidRPr="00540596">
         <w:t xml:space="preserve">, 10 a.m.-1:30 p.m. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECF9F9B" w14:textId="77777777" w:rsidR="009833DA" w:rsidRDefault="009833DA" w:rsidP="009833DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>August 16</w:t>
@@ -3854,74 +3862,58 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007C69DD" w:rsidRPr="00E91C20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C69DD" w:rsidRPr="00493E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waltham, </w:t>
       </w:r>
       <w:r w:rsidR="008D2235" w:rsidRPr="00493E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Public Boat Launch</w:t>
       </w:r>
       <w:r w:rsidR="000D6840" w:rsidRPr="00493E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000D6840" w:rsidRPr="00493E63">
+        <w:t>, W</w:t>
+      </w:r>
+      <w:r w:rsidR="00234102" w:rsidRPr="00493E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>W</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Ave</w:t>
+        <w:t>oerd Ave</w:t>
       </w:r>
       <w:r w:rsidR="00234102">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFB2BF2" w14:textId="715A8146" w:rsidR="007C69DD" w:rsidRPr="00902B2E" w:rsidRDefault="00855FB4" w:rsidP="007C69DD">
       <w:r>
         <w:t>Saturday, 1</w:t>
       </w:r>
       <w:r w:rsidR="007C69DD" w:rsidRPr="00902B2E">
         <w:t>0 a.m.–</w:t>
       </w:r>
       <w:r w:rsidR="00A655F8">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="007C69DD" w:rsidRPr="00902B2E">
         <w:t xml:space="preserve"> p.m.</w:t>
       </w:r>
       <w:r w:rsidR="00A655F8">
         <w:t xml:space="preserve"> &amp; 1-3 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D1C37E" w14:textId="1A3ABBEB" w:rsidR="007C69DD" w:rsidRDefault="00855FB4" w:rsidP="007C69DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4025,82 +4017,82 @@
       <w:pPr>
         <w:spacing w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00781B8E" w:rsidRPr="00DB57C1">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D9CA86E" wp14:editId="2CEE6C9B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D9CA86E" wp14:editId="16D032BC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4238625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>136525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1631950" cy="477520"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="1765" y="0"/>
                 <wp:lineTo x="252" y="10340"/>
                 <wp:lineTo x="0" y="20681"/>
                 <wp:lineTo x="21432" y="20681"/>
                 <wp:lineTo x="21432" y="18096"/>
                 <wp:lineTo x="13363" y="13787"/>
                 <wp:lineTo x="8573" y="13787"/>
                 <wp:lineTo x="3278" y="0"/>
                 <wp:lineTo x="1765" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="60" name="Picture 60" descr="Logo: All Out Adventures"/>
+            <wp:docPr id="60" name="Picture 60" descr="All Out Adventures logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="15" name="Picture 15" descr="Logo: All Out Adventures"/>
+                    <pic:cNvPr id="60" name="Picture 60" descr="All Out Adventures logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1631950" cy="477520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -4123,70 +4115,82 @@
       </w:r>
       <w:r w:rsidR="00F11B9A" w:rsidRPr="00DB57C1">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EA5F5F" w:rsidRPr="00DB57C1">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LL </w:t>
       </w:r>
       <w:r w:rsidR="00854A23" w:rsidRPr="00DB57C1">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A32256D" wp14:editId="54AD6776">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A32256D" wp14:editId="04232DA3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>76565760</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3647440" cy="3101975"/>
             <wp:effectExtent l="25082" t="13018" r="16193" b="16192"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1373134889" name="Picture 6"/>
+            <wp:docPr id="1373134889" name="Picture 6">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1373134889" name="Picture 6"/>
+                    <pic:cNvPr id="1373134889" name="Picture 6">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId63" cstate="email">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId64">
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="5000" contrast="1000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4058" r="7775"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
@@ -4508,62 +4512,62 @@
       <w:r w:rsidRPr="00072596">
         <w:t xml:space="preserve">We have an array of cycles that can accommodate riders of all abilities from stable, comfortable recumbent trikes to handcycles to tandem recumbent trikes to wheelchair tandems. This program is open to people with disabilities and their families and friends. Instruction, equipment, and assistance as needed are provided. </w:t>
       </w:r>
       <w:r w:rsidR="00E866BC">
         <w:t xml:space="preserve">Sign up for </w:t>
       </w:r>
       <w:r w:rsidR="00AF1DD7">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E27FF1">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D66BE6">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00E27FF1">
         <w:t>1.5-hour</w:t>
       </w:r>
       <w:r w:rsidR="00AF1DD7">
         <w:t xml:space="preserve"> time slot during the program time</w:t>
       </w:r>
       <w:r w:rsidR="00FB0CD6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E6BE82" w14:textId="4FD59F41" w:rsidR="00FE44C1" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00C54157">
+    <w:p w14:paraId="14E6BE82" w14:textId="4FD59F41" w:rsidR="00FE44C1" w:rsidRPr="000874A6" w:rsidRDefault="00307190" w:rsidP="00C54157">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId69" w:history="1">
-        <w:r w:rsidR="00307190" w:rsidRPr="00E04660">
+        <w:r w:rsidRPr="00E04660">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:szCs w:val="27"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Blackstone </w:t>
         </w:r>
         <w:r w:rsidR="005820A9" w:rsidRPr="00E04660">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:szCs w:val="27"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">River </w:t>
         </w:r>
         <w:r w:rsidR="00FB3DAF" w:rsidRPr="00E04660">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4780,63 +4784,63 @@
       <w:r w:rsidRPr="0009688D">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0009688D">
         <w:t xml:space="preserve"> a.m</w:t>
       </w:r>
       <w:r w:rsidRPr="003740FC">
         <w:t>.–3 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299D4C8D" w14:textId="1B9ED6F3" w:rsidR="00672405" w:rsidRDefault="00672405">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>June 26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1969345D" w14:textId="7FE90622" w:rsidR="00D40884" w:rsidRPr="008F1445" w:rsidRDefault="00000000" w:rsidP="008F1445">
+    <w:p w14:paraId="1969345D" w14:textId="7FE90622" w:rsidR="00D40884" w:rsidRPr="008F1445" w:rsidRDefault="00005A83" w:rsidP="008F1445">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId71" w:history="1">
-        <w:r w:rsidR="00005A83" w:rsidRPr="004B08F4">
+        <w:r w:rsidRPr="004B08F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:szCs w:val="27"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Norwottuck Rail Trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00957F4E" w:rsidRPr="004B08F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00957F4E" w:rsidRPr="000874A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="27"/>
@@ -5563,92 +5567,71 @@
       </w:r>
       <w:r w:rsidR="00A54B9D">
         <w:t xml:space="preserve">(as needed) provided. </w:t>
       </w:r>
       <w:r w:rsidR="00FA21BF">
         <w:t xml:space="preserve">Sign up for a 1.25-hour time slot during the program time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A8D857" w14:textId="17A77E34" w:rsidR="00B512D0" w:rsidRPr="00DB38CB" w:rsidRDefault="00FF6865" w:rsidP="00DB38CB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D12DB3">
         <w:t xml:space="preserve">Kayaking on </w:t>
       </w:r>
       <w:r w:rsidR="00FC0A2B" w:rsidRPr="00D12DB3">
         <w:t xml:space="preserve">Cheshire Reservoir </w:t>
       </w:r>
       <w:r w:rsidR="00FC0A2B" w:rsidRPr="005A5D63">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C805CB" w:rsidRPr="005A5D63">
         <w:t>Farn</w:t>
       </w:r>
       <w:r w:rsidR="00556119" w:rsidRPr="005A5D63">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C805CB" w:rsidRPr="005A5D63">
-        <w:t>ms</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Crossing</w:t>
+        <w:t>ms Crossing</w:t>
       </w:r>
       <w:r w:rsidR="00A37C12" w:rsidRPr="000874A6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00955176" w:rsidRPr="00955176">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955176" w:rsidRPr="00DB38CB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">50 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Rd,</w:t>
+        <w:t>50 Farnams Rd,</w:t>
       </w:r>
       <w:r w:rsidR="00A37C12" w:rsidRPr="00DB38CB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004408D9" w:rsidRPr="00DB38CB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cheshire, MA</w:t>
       </w:r>
       <w:r w:rsidR="00B512D0" w:rsidRPr="00DB38CB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69807F09" w14:textId="400E9CEC" w:rsidR="00B512D0" w:rsidRDefault="002F456D" w:rsidP="00C876BC">
       <w:pPr>
@@ -6609,78 +6592,78 @@
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00861865" w:rsidRPr="00B42711">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58870283" wp14:editId="590FBF65">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58870283" wp14:editId="4E675CA7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>29210</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>66675</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="427355" cy="551180"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20903"/>
                 <wp:lineTo x="20220" y="20903"/>
                 <wp:lineTo x="20220" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="61" name="Picture 61" descr="Logo: MPGA"/>
+            <wp:docPr id="61" name="Picture 61" descr="MPGA logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="34" name="Picture 34" descr="Logo: MPGA"/>
+                    <pic:cNvPr id="61" name="Picture 61" descr="MPGA logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId91" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427355" cy="551180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -6832,63 +6815,63 @@
       </w:pPr>
       <w:r w:rsidRPr="00771707">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Locations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidR="00BC4F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ECCDE5C" w14:textId="69F589DF" w:rsidR="00A32D5D" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00940BE1">
+    <w:p w14:paraId="3ECCDE5C" w14:textId="69F589DF" w:rsidR="00A32D5D" w:rsidRPr="000874A6" w:rsidRDefault="007B375B" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId96" w:history="1">
-        <w:r w:rsidR="007B375B" w:rsidRPr="00447450">
+        <w:r w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Ponkapoag</w:t>
         </w:r>
         <w:r w:rsidR="00A32D5D" w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t xml:space="preserve"> Golf Course</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003749F1" w:rsidRPr="00EA69B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003749F1" w:rsidRPr="00EA69B3">
@@ -6900,63 +6883,63 @@
       <w:r w:rsidR="00442C9A" w:rsidRPr="00442C9A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>2167 Washington Street,</w:t>
       </w:r>
       <w:r w:rsidR="00442C9A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00210D74" w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Canton</w:t>
       </w:r>
       <w:r w:rsidR="00A32D5D" w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>, MA,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6563F88A" w14:textId="7922F1DB" w:rsidR="000B44EA" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00940BE1">
+    <w:p w14:paraId="6563F88A" w14:textId="7922F1DB" w:rsidR="000B44EA" w:rsidRPr="000874A6" w:rsidRDefault="007B375B" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId97" w:history="1">
-        <w:r w:rsidR="007B375B" w:rsidRPr="00447450">
+        <w:r w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Leo J. Martin</w:t>
         </w:r>
         <w:r w:rsidR="004B1C82" w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00702F22" w:rsidRPr="00447450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t xml:space="preserve">Memorial </w:t>
         </w:r>
         <w:r w:rsidR="003749F1" w:rsidRPr="00447450">
           <w:rPr>
@@ -7001,59 +6984,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1C82" w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Weston, MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3120138D" w14:textId="473198D0" w:rsidR="002E31F4" w:rsidRDefault="000B44EA" w:rsidP="00CF25D3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B44EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Contact: </w:t>
       </w:r>
       <w:r w:rsidRPr="000B44EA">
-        <w:t xml:space="preserve">Steve </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Steve Kuketz, </w:t>
       </w:r>
       <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidR="00BC4F41" w:rsidRPr="00D34BC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>mpga.club@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B44EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk165298714"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "tel:5088897581"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00186909">
         <w:rPr>
@@ -7185,144 +7160,144 @@
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EB07F9" w:rsidRPr="00B42711">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637E0683" wp14:editId="43817779">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637E0683" wp14:editId="7D905A6C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>190500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-38100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="653415" cy="438150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1173497067" name="Picture 3" descr="Text&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1173497067" name="Picture 3" descr="Golf for All logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1173497067" name="Picture 3" descr="Text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1173497067" name="Picture 3" descr="Golf for All logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId101" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="653415" cy="438150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="005D6260" w:rsidRPr="00B42711">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:t>GOLF FOR ALL-Golfing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EFC788" w14:textId="42B8B96E" w:rsidR="00945F10" w:rsidRPr="00945F10" w:rsidRDefault="00000000" w:rsidP="00EB3D50">
+    <w:p w14:paraId="06EFC788" w14:textId="42B8B96E" w:rsidR="00945F10" w:rsidRPr="00945F10" w:rsidRDefault="002F0D3A" w:rsidP="00EB3D50">
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:hyperlink r:id="rId102" w:history="1">
-        <w:r w:rsidR="002F0D3A" w:rsidRPr="0077218A">
+        <w:r w:rsidRPr="0077218A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Golf for All</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002F0D3A" w:rsidRPr="0077218A">
+      <w:r w:rsidRPr="0077218A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002F0D3A" w:rsidRPr="002F0D3A">
+      <w:r w:rsidRPr="002F0D3A">
         <w:t>runs year-round programming for veterans, people with autism, Parkinson’s Disease, spinal cord injuries and paralysis, cerebral palsy, golfers with amputations, golfers with visual impairments, and more. Golf instruction is tailored to suit the specific needs of each participant and is taught by PGA Professionals who have successfully completed a certification process for teaching golfers with adaptive needs. Golfers of all abilities and gender are welcome, and no previous experience is necessary. During each clinic, golfers are provided with instruction, balls, adaptive equipment</w:t>
       </w:r>
       <w:r w:rsidR="00203F78">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002F0D3A" w:rsidRPr="002F0D3A">
+      <w:r w:rsidRPr="002F0D3A">
         <w:t xml:space="preserve"> and vehicles, as needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711A52BB" w14:textId="49E713B0" w:rsidR="004544B5" w:rsidRPr="004544B5" w:rsidRDefault="004544B5" w:rsidP="00940BE1">
       <w:pPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004544B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId103" w:history="1">
         <w:r w:rsidR="00935386" w:rsidRPr="00935386">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>golfforall.org</w:t>
         </w:r>
@@ -7336,89 +7311,89 @@
       </w:pPr>
       <w:r w:rsidRPr="00771707">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Locations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId104" w:history="1">
         <w:r w:rsidR="00935386">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>DCR Golf Courses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EB7972B" w14:textId="4F0817D4" w:rsidR="00935386" w:rsidRPr="000874A6" w:rsidRDefault="00000000" w:rsidP="00940BE1">
+    <w:p w14:paraId="0EB7972B" w14:textId="4F0817D4" w:rsidR="00935386" w:rsidRPr="000874A6" w:rsidRDefault="00935386" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId105" w:history="1">
-        <w:r w:rsidR="00935386" w:rsidRPr="00EB385C">
+        <w:r w:rsidRPr="00EB385C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="2"/>
           </w:rPr>
           <w:t>Ponkapoag Golf Course</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00935386" w:rsidRPr="000874A6">
+      <w:r w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00935386" w:rsidRPr="00442C9A">
+      <w:r w:rsidRPr="00442C9A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>2167 Washington Street,</w:t>
       </w:r>
-      <w:r w:rsidR="00935386">
+      <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00935386" w:rsidRPr="000874A6">
+      <w:r w:rsidRPr="000874A6">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Canton, MA,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_Hlk167799202"/>
     <w:p w14:paraId="342F117B" w14:textId="7D009C91" w:rsidR="00935386" w:rsidRPr="000874A6" w:rsidRDefault="00EF59AF" w:rsidP="00940BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://www.mass.gov/locations/leo-j-martin-memorial-golf-course"</w:instrText>
       </w:r>
       <w:r>
@@ -7619,70 +7594,70 @@
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EB07F9" w:rsidRPr="003D26BA">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10953600" wp14:editId="02212CF6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10953600" wp14:editId="183A6995">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-143510</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-95250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="923290" cy="466090"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="261415604" name="Picture 6" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="261415604" name="Picture 6" descr="Community Boating logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="261415604" name="Picture 6" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="261415604" name="Picture 6" descr="Community Boating logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId110" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="923290" cy="466090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -7804,59 +7779,51 @@
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00021A07">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E40BD">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00021A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId112" w:history="1">
         <w:r w:rsidRPr="00021A07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Charles River Reservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DB11D9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0002383C" w:rsidRPr="0002383C">
-        <w:t xml:space="preserve">21 David G </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Way, Boston</w:t>
+        <w:t>21 David G Mugar Way, Boston</w:t>
       </w:r>
       <w:r w:rsidR="0002383C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0002383C" w:rsidRPr="0002383C">
         <w:t xml:space="preserve"> MA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5154EC66" w14:textId="6234EC45" w:rsidR="00543A2D" w:rsidRDefault="00543A2D" w:rsidP="003A7A5E">
       <w:pPr>
         <w:spacing w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB45F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dates</w:t>
       </w:r>
       <w:r>
@@ -8145,81 +8112,81 @@
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E4449B" w:rsidRPr="00D561ED">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AD1F6CA" wp14:editId="2DDCA177">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AD1F6CA" wp14:editId="0857D062">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-95250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="390525" cy="563245"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="6322" y="0"/>
                 <wp:lineTo x="0" y="731"/>
                 <wp:lineTo x="0" y="21186"/>
                 <wp:lineTo x="3161" y="21186"/>
                 <wp:lineTo x="21073" y="21186"/>
                 <wp:lineTo x="21073" y="731"/>
                 <wp:lineTo x="15805" y="0"/>
                 <wp:lineTo x="6322" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1507131613" name="Picture 3"/>
+            <wp:docPr id="1507131613" name="Picture 3" descr="Spaulding Adaptive Sports logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="1507131613" name="Picture 3" descr="Spaulding Adaptive Sports logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId117">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="390525" cy="563245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -8837,118 +8804,118 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E00776D" w14:textId="6D69331E" w:rsidR="00EF2283" w:rsidRPr="00BA674E" w:rsidRDefault="00FA2D27" w:rsidP="00BA674E">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA674E">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B91417B" wp14:editId="573C687D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B91417B" wp14:editId="55FB2EC2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>34925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1287780" cy="254635"/>
             <wp:effectExtent l="19050" t="190500" r="7620" b="183515"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="944736191" name="Picture 1"/>
+            <wp:docPr id="944736191" name="Picture 1" descr="AccesSport America logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="944736191" name="Picture 1" descr="AccesSport America logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId127" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm rot="20632469">
                       <a:off x="0" y="0"/>
                       <a:ext cx="1287780" cy="254635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00BA674E">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A83AC12" wp14:editId="65C1CF59">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A83AC12" wp14:editId="5D3E8888">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>106045</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>515620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5783580" cy="1908175"/>
             <wp:effectExtent l="19050" t="19050" r="26670" b="15875"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2098733750" name="Picture 1" descr="A group of people are riding four- person Hawaiian Outrigger Canoes. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2098733750" name="Picture 1" descr="A group of people are riding four- person Hawaiian Outrigger Canoes. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId128" cstate="email">
@@ -9461,70 +9428,70 @@
       <w:pPr>
         <w:spacing w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00D54B66" w:rsidRPr="004D56BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC81573" wp14:editId="349A5DDF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC81573" wp14:editId="0F2BFD19">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-240665</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-127790</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="464820" cy="457835"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1409539967" name="Picture 1409539967" descr="State seal of MA. Sigillum Reipublicae Massachusettensis, with native american in middle"/>
+            <wp:docPr id="1409539967" name="Picture 1409539967" descr="State seal of MA. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="State seal of MA. Sigillum Reipublicae Massachusettensis, with native american in middle"/>
+                    <pic:cNvPr id="1409539967" name="Picture 1409539967" descr="State seal of MA. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId134" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="464820" cy="457835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -9671,70 +9638,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF0643C" w14:textId="48784F55" w:rsidR="00510488" w:rsidRPr="00CC4F41" w:rsidRDefault="00510488" w:rsidP="001F7DB8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55576079" wp14:editId="1DA9703E">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55576079" wp14:editId="549A8381">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4119880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2497455</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2905125" cy="2167890"/>
             <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
             <wp:wrapNone/>
-            <wp:docPr id="773923772" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="773923772" name="Picture 4">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="773923772" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="773923772" name="Picture 4">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId135" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905125" cy="2167890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -10061,66 +10040,66 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hike, kayak, swim, listen to music and hang out with </w:t>
       </w:r>
       <w:r w:rsidR="008C00FF" w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>friends</w:t>
       </w:r>
       <w:r w:rsidR="00DA2699" w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Light lunch and drinks provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11087110" w14:textId="7D8CB022" w:rsidR="00DA2699" w:rsidRPr="00CC4F41" w:rsidRDefault="00000000" w:rsidP="002456CC">
+    <w:p w14:paraId="11087110" w14:textId="7D8CB022" w:rsidR="00DA2699" w:rsidRPr="00CC4F41" w:rsidRDefault="00C44001" w:rsidP="002456CC">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId140" w:history="1">
-        <w:r w:rsidR="00C44001" w:rsidRPr="00CC4F41">
+        <w:r w:rsidRPr="00CC4F41">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>DCR's Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C44001" w:rsidRPr="00CC4F41">
+      <w:r w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D4EC5" w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>will host a</w:t>
       </w:r>
       <w:r w:rsidR="0087370F" w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ccessible</w:t>
       </w:r>
       <w:r w:rsidR="00DA2699" w:rsidRPr="00CC4F41">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00312F6A" w:rsidRPr="00CC4F41">
         <w:rPr>
@@ -10432,78 +10411,78 @@
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6E085E" w14:textId="578C4BAA" w:rsidR="00102252" w:rsidRDefault="003B6DFD" w:rsidP="003B6DFD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B665029" wp14:editId="475048DA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B665029" wp14:editId="2B4D17CA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>74295</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-64135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="892810" cy="417195"/>
             <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20712"/>
                 <wp:lineTo x="21201" y="20712"/>
                 <wp:lineTo x="21201" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1268885270" name="Picture 3" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1268885270" name="Picture 3" descr="Triangle Inc logo&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1268885270" name="Picture 3" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1268885270" name="Picture 3" descr="Triangle Inc logo&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId146" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="892810" cy="417195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -11353,51 +11332,67 @@
       <w:r w:rsidR="00DB43A7">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a.m. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF09F3">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00DB43A7">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C62736" w14:textId="6A668625" w:rsidR="00D85BB7" w:rsidRDefault="00D85BB7" w:rsidP="00A61201">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Register on-line by August </w:t>
+        <w:t xml:space="preserve">Register </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>on-line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by August </w:t>
       </w:r>
       <w:r w:rsidR="004E42C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0019346F" w:rsidRPr="0019346F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="0019346F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F4C1B">
@@ -11761,70 +11756,82 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00483418" w:rsidRPr="00483418">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B4E39B" wp14:editId="3FDE9542">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B4E39B" wp14:editId="46B3DC08">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4119880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2497455</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2905125" cy="2167890"/>
             <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
             <wp:wrapNone/>
-            <wp:docPr id="743139835" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="743139835" name="Picture 4">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="773923772" name="Picture 4" descr="A picture containing grass, outdoor, person, lawn mower&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="743139835" name="Picture 4">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId135" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2905125" cy="2167890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -11962,62 +11969,62 @@
         <w:t xml:space="preserve">11 a.m. – </w:t>
       </w:r>
       <w:r w:rsidR="006B1C4A">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00483418">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28516FD1" w14:textId="7B3346CE" w:rsidR="00502CDD" w:rsidRPr="00757E66" w:rsidRDefault="00000000" w:rsidP="00A14605">
+    <w:p w14:paraId="28516FD1" w14:textId="7B3346CE" w:rsidR="00502CDD" w:rsidRPr="00757E66" w:rsidRDefault="00502CDD" w:rsidP="00A14605">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId158" w:history="1">
-        <w:r w:rsidR="00502CDD" w:rsidRPr="009B5DFC">
+        <w:r w:rsidRPr="009B5DFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs w:val="0"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">Porrazzo </w:t>
         </w:r>
         <w:r w:rsidR="005852F6" w:rsidRPr="009B5DFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs w:val="0"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Memorial Rink</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DC1D946" w14:textId="01DF5434" w:rsidR="00EE6B80" w:rsidRDefault="00A40C1B" w:rsidP="00757E66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A40C1B">
@@ -12383,51 +12390,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The rink is cold, so please dress warmly and bring your winter coat, gloves or mittens, and a hat! Face masks are welcome and appreciated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4A0FEB" w14:textId="6D65A537" w:rsidR="00BF3035" w:rsidRPr="00BF3035" w:rsidRDefault="00E9030D" w:rsidP="00BF3035">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393F53">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1330A0F5" wp14:editId="5DDF9772">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1330A0F5" wp14:editId="42C6BC9C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>11770</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="626745" cy="626745"/>
             <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21009"/>
                 <wp:lineTo x="21009" y="21009"/>
                 <wp:lineTo x="21009" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1875760064" name="Picture 11" descr="The international symbol of accessibility."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -12464,78 +12471,78 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CE4998">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D1F82F5" wp14:editId="61A6AC2E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D1F82F5" wp14:editId="7C0D1634">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5150485</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="653415" cy="615950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20709"/>
                 <wp:lineTo x="20781" y="20709"/>
                 <wp:lineTo x="20781" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="931729220" name="Picture 9"/>
+            <wp:docPr id="931729220" name="Picture 9" descr="International symbol of accessibility "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="931729220" name="Picture 9" descr="International symbol of accessibility "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId163" cstate="email">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="653415" cy="615950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -12543,158 +12550,158 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BF3035" w:rsidRPr="00BF3035">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Coming Event</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23516D95" w14:textId="77777777" w:rsidR="00BF3035" w:rsidRPr="00BF3035" w:rsidRDefault="00000000" w:rsidP="00BF3035">
+    <w:p w14:paraId="23516D95" w14:textId="77777777" w:rsidR="00BF3035" w:rsidRPr="00BF3035" w:rsidRDefault="00BF3035" w:rsidP="00BF3035">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId164" w:history="1">
-        <w:r w:rsidR="00BF3035" w:rsidRPr="00BF3035">
+        <w:r w:rsidRPr="00BF3035">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Department of Conservation and Recreation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF3035" w:rsidRPr="00BF3035">
+      <w:r w:rsidRPr="00BF3035">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId165" w:history="1">
-        <w:r w:rsidR="00BF3035" w:rsidRPr="00BF3035">
+        <w:r w:rsidRPr="00BF3035">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="473D8FCF" w14:textId="27DDF0EB" w:rsidR="00BF3035" w:rsidRPr="00A40C1B" w:rsidRDefault="00000000" w:rsidP="009D5FFD">
+    <w:p w14:paraId="473D8FCF" w14:textId="27DDF0EB" w:rsidR="00BF3035" w:rsidRPr="00A40C1B" w:rsidRDefault="00BF3035" w:rsidP="009D5FFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId166" w:history="1">
-        <w:r w:rsidR="00BF3035" w:rsidRPr="00BF3035">
+        <w:r w:rsidRPr="00BF3035">
           <w:rPr>
             <w:rFonts w:cs="Segoe UI"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mass.gov/dcr/universal-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00BF3035" w:rsidRPr="00A40C1B" w:rsidSect="00BE4740">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC8C363" w14:textId="77777777" w:rsidR="00FB5476" w:rsidRDefault="00FB5476" w:rsidP="00940BE1">
+    <w:p w14:paraId="0876DED7" w14:textId="77777777" w:rsidR="002D1BD9" w:rsidRDefault="002D1BD9" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37FB35FD" w14:textId="77777777" w:rsidR="00FB5476" w:rsidRDefault="00FB5476" w:rsidP="00940BE1">
+    <w:p w14:paraId="31AA2F1C" w14:textId="77777777" w:rsidR="002D1BD9" w:rsidRDefault="002D1BD9" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B5466A2" w14:textId="77777777" w:rsidR="00FB5476" w:rsidRDefault="00FB5476" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="288CF37A" w14:textId="77777777" w:rsidR="002D1BD9" w:rsidRDefault="002D1BD9" w:rsidP="00940BE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12710,51 +12717,51 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29519778" w14:textId="1037A44F" w:rsidR="00C55252" w:rsidRDefault="00091C38" w:rsidP="006500B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ABB7D5A" wp14:editId="6AB6455A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>8293100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="436880" cy="540385"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1863961089" name="Picture 1863961089" descr="dcr Massachusetts logo with a laurel leaf in a circle."/>
@@ -12929,73 +12936,73 @@
     <w:r w:rsidR="000F277C">
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidR="000F277C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B397B">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="000F277C">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="788F5AC2" w14:textId="77777777" w:rsidR="00FB5476" w:rsidRDefault="00FB5476" w:rsidP="00940BE1">
+    <w:p w14:paraId="7C59378B" w14:textId="77777777" w:rsidR="002D1BD9" w:rsidRDefault="002D1BD9" w:rsidP="00940BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CCA70FE" w14:textId="77777777" w:rsidR="00FB5476" w:rsidRDefault="00FB5476" w:rsidP="00940BE1">
+    <w:p w14:paraId="018B9AA4" w14:textId="77777777" w:rsidR="002D1BD9" w:rsidRDefault="002D1BD9" w:rsidP="00940BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D6F1F5D" w14:textId="77777777" w:rsidR="00FB5476" w:rsidRDefault="00FB5476" w:rsidP="00940BE1"/>
+    <w:p w14:paraId="2EDEAF56" w14:textId="77777777" w:rsidR="002D1BD9" w:rsidRDefault="002D1BD9" w:rsidP="00940BE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31CB95B8" w14:textId="623A79BD" w:rsidR="005D6269" w:rsidRPr="00170CF5" w:rsidRDefault="0032554C" w:rsidP="0032554C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00170CF5">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00170CF5">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00170CF5">
       <w:rPr>
         <w:sz w:val="24"/>
@@ -13021,51 +13028,51 @@
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="002D400C">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidR="00DD522C" w:rsidRPr="00170CF5">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/2024</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EFA44EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15E41928"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15000,52 +15007,52 @@
   <w:num w:numId="11" w16cid:durableId="2001762589">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="944381452">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="682362457">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="281155450">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2050451554">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1156147033">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1875383115">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -15524,50 +15531,51 @@
     <w:rsid w:val="002A4070"/>
     <w:rsid w:val="002A44B2"/>
     <w:rsid w:val="002A44EC"/>
     <w:rsid w:val="002A5E36"/>
     <w:rsid w:val="002B01FE"/>
     <w:rsid w:val="002B0541"/>
     <w:rsid w:val="002B065E"/>
     <w:rsid w:val="002B0DC6"/>
     <w:rsid w:val="002B0F99"/>
     <w:rsid w:val="002B2FC5"/>
     <w:rsid w:val="002B30AC"/>
     <w:rsid w:val="002B3210"/>
     <w:rsid w:val="002B3D2A"/>
     <w:rsid w:val="002B4C3E"/>
     <w:rsid w:val="002B4F33"/>
     <w:rsid w:val="002B59F4"/>
     <w:rsid w:val="002B6BE6"/>
     <w:rsid w:val="002C0B84"/>
     <w:rsid w:val="002C1222"/>
     <w:rsid w:val="002C15E2"/>
     <w:rsid w:val="002C36B9"/>
     <w:rsid w:val="002C3729"/>
     <w:rsid w:val="002C5100"/>
     <w:rsid w:val="002D095A"/>
     <w:rsid w:val="002D0BB0"/>
+    <w:rsid w:val="002D1BD9"/>
     <w:rsid w:val="002D382D"/>
     <w:rsid w:val="002D393A"/>
     <w:rsid w:val="002D400C"/>
     <w:rsid w:val="002D4F28"/>
     <w:rsid w:val="002D70EC"/>
     <w:rsid w:val="002D7D3E"/>
     <w:rsid w:val="002E02C1"/>
     <w:rsid w:val="002E0365"/>
     <w:rsid w:val="002E301D"/>
     <w:rsid w:val="002E3023"/>
     <w:rsid w:val="002E31F4"/>
     <w:rsid w:val="002E38E4"/>
     <w:rsid w:val="002E44AD"/>
     <w:rsid w:val="002E5F7C"/>
     <w:rsid w:val="002E69AD"/>
     <w:rsid w:val="002E76F6"/>
     <w:rsid w:val="002E7B5E"/>
     <w:rsid w:val="002E7D38"/>
     <w:rsid w:val="002F00F3"/>
     <w:rsid w:val="002F0A03"/>
     <w:rsid w:val="002F0D3A"/>
     <w:rsid w:val="002F1ACA"/>
     <w:rsid w:val="002F1CA2"/>
     <w:rsid w:val="002F3785"/>
     <w:rsid w:val="002F37B9"/>
@@ -16251,50 +16259,51 @@
     <w:rsid w:val="006F3D8E"/>
     <w:rsid w:val="006F7F0C"/>
     <w:rsid w:val="0070099B"/>
     <w:rsid w:val="00700E66"/>
     <w:rsid w:val="00702F22"/>
     <w:rsid w:val="00703673"/>
     <w:rsid w:val="007037C3"/>
     <w:rsid w:val="00705555"/>
     <w:rsid w:val="00706451"/>
     <w:rsid w:val="00706945"/>
     <w:rsid w:val="007075C6"/>
     <w:rsid w:val="00707958"/>
     <w:rsid w:val="00711E19"/>
     <w:rsid w:val="007124B6"/>
     <w:rsid w:val="00712F5A"/>
     <w:rsid w:val="00713DD8"/>
     <w:rsid w:val="00714EE3"/>
     <w:rsid w:val="00714FFA"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="007161C5"/>
     <w:rsid w:val="00717263"/>
     <w:rsid w:val="0071783B"/>
     <w:rsid w:val="0072044A"/>
     <w:rsid w:val="007214EF"/>
     <w:rsid w:val="007227B1"/>
+    <w:rsid w:val="007239D2"/>
     <w:rsid w:val="00723C2B"/>
     <w:rsid w:val="00723DE9"/>
     <w:rsid w:val="00724BBC"/>
     <w:rsid w:val="0072654F"/>
     <w:rsid w:val="0072706A"/>
     <w:rsid w:val="00727116"/>
     <w:rsid w:val="00730293"/>
     <w:rsid w:val="00730F06"/>
     <w:rsid w:val="0073131B"/>
     <w:rsid w:val="00732AAA"/>
     <w:rsid w:val="00733460"/>
     <w:rsid w:val="00734EDD"/>
     <w:rsid w:val="00735176"/>
     <w:rsid w:val="00735326"/>
     <w:rsid w:val="0073697E"/>
     <w:rsid w:val="00737539"/>
     <w:rsid w:val="00737B6F"/>
     <w:rsid w:val="0074079C"/>
     <w:rsid w:val="007429A8"/>
     <w:rsid w:val="00744BB8"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00745C03"/>
     <w:rsid w:val="00746DDE"/>
     <w:rsid w:val="0074766F"/>
     <w:rsid w:val="00750F2C"/>
@@ -16597,50 +16606,51 @@
     <w:rsid w:val="008D4B3D"/>
     <w:rsid w:val="008D5141"/>
     <w:rsid w:val="008D5859"/>
     <w:rsid w:val="008D5EBB"/>
     <w:rsid w:val="008D6E11"/>
     <w:rsid w:val="008D6FBB"/>
     <w:rsid w:val="008E04B0"/>
     <w:rsid w:val="008E1805"/>
     <w:rsid w:val="008E180A"/>
     <w:rsid w:val="008E3215"/>
     <w:rsid w:val="008E323B"/>
     <w:rsid w:val="008E3242"/>
     <w:rsid w:val="008E4224"/>
     <w:rsid w:val="008E5A21"/>
     <w:rsid w:val="008E7A2E"/>
     <w:rsid w:val="008E7BF5"/>
     <w:rsid w:val="008F02F9"/>
     <w:rsid w:val="008F1445"/>
     <w:rsid w:val="008F170A"/>
     <w:rsid w:val="008F1B09"/>
     <w:rsid w:val="008F2523"/>
     <w:rsid w:val="008F275B"/>
     <w:rsid w:val="008F3209"/>
     <w:rsid w:val="008F3640"/>
     <w:rsid w:val="008F38B4"/>
+    <w:rsid w:val="008F586A"/>
     <w:rsid w:val="008F6E06"/>
     <w:rsid w:val="00900137"/>
     <w:rsid w:val="00900428"/>
     <w:rsid w:val="00900ACA"/>
     <w:rsid w:val="00900D56"/>
     <w:rsid w:val="00900DC7"/>
     <w:rsid w:val="009014C7"/>
     <w:rsid w:val="009016DE"/>
     <w:rsid w:val="0090232E"/>
     <w:rsid w:val="00902B2E"/>
     <w:rsid w:val="00902CAA"/>
     <w:rsid w:val="00903510"/>
     <w:rsid w:val="00903BBD"/>
     <w:rsid w:val="00904D66"/>
     <w:rsid w:val="00905868"/>
     <w:rsid w:val="009069DC"/>
     <w:rsid w:val="00907FCA"/>
     <w:rsid w:val="0091012D"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="009118CB"/>
     <w:rsid w:val="00912D64"/>
     <w:rsid w:val="00913A29"/>
     <w:rsid w:val="009158AA"/>
     <w:rsid w:val="00915D51"/>
     <w:rsid w:val="009208E7"/>
@@ -17084,50 +17094,51 @@
     <w:rsid w:val="00BC0680"/>
     <w:rsid w:val="00BC0E0B"/>
     <w:rsid w:val="00BC15C8"/>
     <w:rsid w:val="00BC2140"/>
     <w:rsid w:val="00BC2E55"/>
     <w:rsid w:val="00BC464E"/>
     <w:rsid w:val="00BC46E8"/>
     <w:rsid w:val="00BC4F41"/>
     <w:rsid w:val="00BC4F4F"/>
     <w:rsid w:val="00BC5390"/>
     <w:rsid w:val="00BC65A6"/>
     <w:rsid w:val="00BC6717"/>
     <w:rsid w:val="00BD1278"/>
     <w:rsid w:val="00BD12C9"/>
     <w:rsid w:val="00BD1F1D"/>
     <w:rsid w:val="00BD2E91"/>
     <w:rsid w:val="00BD3789"/>
     <w:rsid w:val="00BD3B39"/>
     <w:rsid w:val="00BD4E21"/>
     <w:rsid w:val="00BD4EC3"/>
     <w:rsid w:val="00BD56C4"/>
     <w:rsid w:val="00BD5CD2"/>
     <w:rsid w:val="00BD6738"/>
     <w:rsid w:val="00BD69BB"/>
     <w:rsid w:val="00BD73A2"/>
+    <w:rsid w:val="00BD7889"/>
     <w:rsid w:val="00BE04CA"/>
     <w:rsid w:val="00BE095B"/>
     <w:rsid w:val="00BE0D45"/>
     <w:rsid w:val="00BE4740"/>
     <w:rsid w:val="00BE4D96"/>
     <w:rsid w:val="00BE50D8"/>
     <w:rsid w:val="00BE709B"/>
     <w:rsid w:val="00BE7595"/>
     <w:rsid w:val="00BE7869"/>
     <w:rsid w:val="00BF02C6"/>
     <w:rsid w:val="00BF101D"/>
     <w:rsid w:val="00BF1ED8"/>
     <w:rsid w:val="00BF3035"/>
     <w:rsid w:val="00BF3267"/>
     <w:rsid w:val="00BF36FC"/>
     <w:rsid w:val="00BF3805"/>
     <w:rsid w:val="00BF3BE5"/>
     <w:rsid w:val="00BF3EC3"/>
     <w:rsid w:val="00BF485C"/>
     <w:rsid w:val="00BF4F99"/>
     <w:rsid w:val="00BF6279"/>
     <w:rsid w:val="00BF73B9"/>
     <w:rsid w:val="00BF7ABD"/>
     <w:rsid w:val="00C008E6"/>
     <w:rsid w:val="00C0114E"/>
@@ -17181,50 +17192,51 @@
     <w:rsid w:val="00C47BEE"/>
     <w:rsid w:val="00C5017D"/>
     <w:rsid w:val="00C50A20"/>
     <w:rsid w:val="00C50A71"/>
     <w:rsid w:val="00C54157"/>
     <w:rsid w:val="00C54920"/>
     <w:rsid w:val="00C54C03"/>
     <w:rsid w:val="00C54D82"/>
     <w:rsid w:val="00C55080"/>
     <w:rsid w:val="00C55252"/>
     <w:rsid w:val="00C56AF6"/>
     <w:rsid w:val="00C56F47"/>
     <w:rsid w:val="00C5702C"/>
     <w:rsid w:val="00C57373"/>
     <w:rsid w:val="00C60375"/>
     <w:rsid w:val="00C61509"/>
     <w:rsid w:val="00C61D39"/>
     <w:rsid w:val="00C651CE"/>
     <w:rsid w:val="00C65665"/>
     <w:rsid w:val="00C723E6"/>
     <w:rsid w:val="00C73649"/>
     <w:rsid w:val="00C7476C"/>
     <w:rsid w:val="00C75592"/>
     <w:rsid w:val="00C76630"/>
     <w:rsid w:val="00C76F4B"/>
+    <w:rsid w:val="00C7740A"/>
     <w:rsid w:val="00C7779D"/>
     <w:rsid w:val="00C777DC"/>
     <w:rsid w:val="00C77D2E"/>
     <w:rsid w:val="00C805CB"/>
     <w:rsid w:val="00C8097E"/>
     <w:rsid w:val="00C80FA8"/>
     <w:rsid w:val="00C82626"/>
     <w:rsid w:val="00C82E2F"/>
     <w:rsid w:val="00C84A28"/>
     <w:rsid w:val="00C8629F"/>
     <w:rsid w:val="00C87520"/>
     <w:rsid w:val="00C87581"/>
     <w:rsid w:val="00C876BC"/>
     <w:rsid w:val="00C876DD"/>
     <w:rsid w:val="00C87F67"/>
     <w:rsid w:val="00C90921"/>
     <w:rsid w:val="00C91558"/>
     <w:rsid w:val="00C917A6"/>
     <w:rsid w:val="00C918C2"/>
     <w:rsid w:val="00C92714"/>
     <w:rsid w:val="00C929EC"/>
     <w:rsid w:val="00C949A5"/>
     <w:rsid w:val="00C9539C"/>
     <w:rsid w:val="00C9552A"/>
     <w:rsid w:val="00C96049"/>
@@ -17334,50 +17346,51 @@
     <w:rsid w:val="00D21366"/>
     <w:rsid w:val="00D215EA"/>
     <w:rsid w:val="00D21969"/>
     <w:rsid w:val="00D225E5"/>
     <w:rsid w:val="00D22EF2"/>
     <w:rsid w:val="00D2321B"/>
     <w:rsid w:val="00D23C07"/>
     <w:rsid w:val="00D24CC1"/>
     <w:rsid w:val="00D278B1"/>
     <w:rsid w:val="00D308CD"/>
     <w:rsid w:val="00D31921"/>
     <w:rsid w:val="00D331F4"/>
     <w:rsid w:val="00D346D2"/>
     <w:rsid w:val="00D3697D"/>
     <w:rsid w:val="00D37A3A"/>
     <w:rsid w:val="00D4059A"/>
     <w:rsid w:val="00D4065C"/>
     <w:rsid w:val="00D40884"/>
     <w:rsid w:val="00D4193E"/>
     <w:rsid w:val="00D41BD0"/>
     <w:rsid w:val="00D44075"/>
     <w:rsid w:val="00D44495"/>
     <w:rsid w:val="00D46B3C"/>
     <w:rsid w:val="00D4789F"/>
     <w:rsid w:val="00D478C8"/>
+    <w:rsid w:val="00D51A36"/>
     <w:rsid w:val="00D51DBB"/>
     <w:rsid w:val="00D52803"/>
     <w:rsid w:val="00D52B1F"/>
     <w:rsid w:val="00D53177"/>
     <w:rsid w:val="00D53718"/>
     <w:rsid w:val="00D53867"/>
     <w:rsid w:val="00D54826"/>
     <w:rsid w:val="00D54B66"/>
     <w:rsid w:val="00D560B6"/>
     <w:rsid w:val="00D561ED"/>
     <w:rsid w:val="00D57F87"/>
     <w:rsid w:val="00D649BF"/>
     <w:rsid w:val="00D65D45"/>
     <w:rsid w:val="00D667CD"/>
     <w:rsid w:val="00D66B16"/>
     <w:rsid w:val="00D66BE6"/>
     <w:rsid w:val="00D673EB"/>
     <w:rsid w:val="00D701FD"/>
     <w:rsid w:val="00D70D57"/>
     <w:rsid w:val="00D71659"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D71D9B"/>
     <w:rsid w:val="00D7229E"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D7352D"/>
@@ -17670,50 +17683,51 @@
     <w:rsid w:val="00F24F1E"/>
     <w:rsid w:val="00F30E06"/>
     <w:rsid w:val="00F30EDF"/>
     <w:rsid w:val="00F3232E"/>
     <w:rsid w:val="00F326DF"/>
     <w:rsid w:val="00F334E3"/>
     <w:rsid w:val="00F33FB5"/>
     <w:rsid w:val="00F3467F"/>
     <w:rsid w:val="00F3499F"/>
     <w:rsid w:val="00F349F0"/>
     <w:rsid w:val="00F34E05"/>
     <w:rsid w:val="00F36051"/>
     <w:rsid w:val="00F37528"/>
     <w:rsid w:val="00F37634"/>
     <w:rsid w:val="00F37A41"/>
     <w:rsid w:val="00F4048E"/>
     <w:rsid w:val="00F40C13"/>
     <w:rsid w:val="00F40EDA"/>
     <w:rsid w:val="00F41010"/>
     <w:rsid w:val="00F410A4"/>
     <w:rsid w:val="00F41762"/>
     <w:rsid w:val="00F42F68"/>
     <w:rsid w:val="00F43EDB"/>
     <w:rsid w:val="00F44154"/>
     <w:rsid w:val="00F443AC"/>
+    <w:rsid w:val="00F44670"/>
     <w:rsid w:val="00F447F4"/>
     <w:rsid w:val="00F448A3"/>
     <w:rsid w:val="00F46CF0"/>
     <w:rsid w:val="00F5006C"/>
     <w:rsid w:val="00F504A9"/>
     <w:rsid w:val="00F50693"/>
     <w:rsid w:val="00F50A65"/>
     <w:rsid w:val="00F50C94"/>
     <w:rsid w:val="00F5231F"/>
     <w:rsid w:val="00F53710"/>
     <w:rsid w:val="00F54A98"/>
     <w:rsid w:val="00F55202"/>
     <w:rsid w:val="00F56A0A"/>
     <w:rsid w:val="00F605CC"/>
     <w:rsid w:val="00F608D8"/>
     <w:rsid w:val="00F62A86"/>
     <w:rsid w:val="00F62C76"/>
     <w:rsid w:val="00F655DB"/>
     <w:rsid w:val="00F661B9"/>
     <w:rsid w:val="00F66E9E"/>
     <w:rsid w:val="00F67819"/>
     <w:rsid w:val="00F678FF"/>
     <w:rsid w:val="00F70B2F"/>
     <w:rsid w:val="00F70D09"/>
     <w:rsid w:val="00F71503"/>
@@ -17841,51 +17855,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25B2F759"/>
   <w14:defaultImageDpi w14:val="96"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{612FE203-2E73-4CAF-9D45-04A1E4D7AF50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18761,51 +18775,51 @@
     <w:rsid w:val="00EC7246"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC7246"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="71123092">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="248196420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19334,52 +19348,52 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="18c9662787ce42a61b1ce72133bd2f9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4e3741b9a45aabc69e8cdbbc3a8ab05" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -19607,51 +19621,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A5D53D-DA4E-40B3-ABFA-4A26F657B1B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53232592-3D72-418E-AFD8-410575C91995}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3AD5493-2C38-4203-8D13-A094E3F3888B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{720FB827-6D75-4015-BC7A-6F90B3A85210}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>3604</Words>
   <Characters>20549</Characters>