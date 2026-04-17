--- v0 (2025-12-06)
+++ v1 (2026-04-17)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32ABC968" w14:textId="3597CB90" w:rsidR="00145C66" w:rsidRPr="00895E9C" w:rsidRDefault="00A27C62" w:rsidP="00777939">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">DCR </w:t>
       </w:r>
       <w:r w:rsidR="00895E9C" w:rsidRPr="00895E9C">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>niversal Access Program</w:t>
       </w:r>
       <w:r w:rsidR="00203AC3" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00145C66" w:rsidRPr="00895E9C">
         <w:t>Winter 2023-2024 Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D647A88" w14:textId="1BE4BFA7" w:rsidR="002811A3" w:rsidRPr="00895E9C" w:rsidRDefault="002E6111" w:rsidP="00263AB1">
       <w:r w:rsidRPr="002E6111">
         <w:rPr>
           <w:noProof/>
@@ -90,119 +90,100 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAEEEC6" w14:textId="528E1C84" w:rsidR="00195AD2" w:rsidRDefault="00195AD2" w:rsidP="00195AD2">
       <w:r w:rsidRPr="00195AD2">
         <w:t xml:space="preserve">DCR’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00195AD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Universal Access Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00195AD2">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> outdoor recreation opportunities in Massachusetts state parks for visitors of all abilities. Accessibility is achieved through site improvements, specialized adaptive recreation equipment, and accessible recreation programs.</w:t>
+        <w:t xml:space="preserve"> is dedicated to providing outdoor recreation opportunities in Massachusetts state parks for visitors of all abilities. Accessibility is achieved through site improvements, specialized adaptive recreation equipment, and accessible recreation programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0A0D04" w14:textId="17A7D54F" w:rsidR="00895E9C" w:rsidRPr="00895E9C" w:rsidRDefault="00895E9C" w:rsidP="00263AB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
         <w:t>General information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A219DD" w14:textId="28A50BDF" w:rsidR="00895E9C" w:rsidRPr="00895E9C" w:rsidRDefault="00895E9C" w:rsidP="00777939">
       <w:r w:rsidRPr="00895E9C">
         <w:t>The Universal Access Program (UAP) offers adaptive, accessible programming seasonally at state parks, pools, and rinks.</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>We partner throughout the year with</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="14558F"/>
           </w:rPr>
           <w:t>All Out Adventures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00895E9C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="14558F"/>
           </w:rPr>
-          <w:t>Easterseals</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> Massachusetts</w:t>
+          <w:t>Easterseals Massachusetts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00895E9C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="14558F"/>
           </w:rPr>
           <w:t>Holyoke Rows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00895E9C">
         <w:t>, and</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -275,65 +256,54 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171AE061" w14:textId="77777777" w:rsidR="000A2A14" w:rsidRDefault="000A2A14" w:rsidP="000A2A14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Release Forms and Pre-registration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F62614" w14:textId="77777777" w:rsidR="000A2A14" w:rsidRDefault="00895E9C" w:rsidP="000A2A14">
       <w:r w:rsidRPr="00895E9C">
         <w:t>A current</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>release form</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
-        <w:t xml:space="preserve">is required for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> our programs, and you must pre-register with the organization running the program.</w:t>
+        <w:t>is required for all of our programs, and you must pre-register with the organization running the program.</w:t>
       </w:r>
       <w:r w:rsidR="000A2A14">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>To pre-register for an activity, in the event there is inclement weather, or if you need to cancel, please contact the providing organization listed for each program.</w:t>
+        <w:t xml:space="preserve"> To pre-register for an activity, in the event there is inclement weather, or if you need to cancel, please contact the providing organization listed for each program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2CCB5B" w14:textId="77777777" w:rsidR="00F2439C" w:rsidRDefault="00F2439C" w:rsidP="00F2439C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F2439C">
         <w:t>Essential Eligibility Criteria and Program Attendance Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F822A5" w14:textId="263A88D4" w:rsidR="00954BC2" w:rsidRDefault="00895E9C" w:rsidP="00954BC2">
       <w:r w:rsidRPr="00895E9C">
         <w:t>You must also meet the</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:color w:val="14558F"/>
           </w:rPr>
@@ -403,59 +373,51 @@
         </w:r>
         <w:r w:rsidR="003341BF" w:rsidRPr="003341BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>413) 461-7126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003341BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2703634E" w14:textId="7BF74F4A" w:rsidR="00954BC2" w:rsidRPr="00895E9C" w:rsidRDefault="00954BC2" w:rsidP="00954BC2">
       <w:r>
         <w:t xml:space="preserve">Check out </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="003341BF" w:rsidRPr="003341BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mass.gov/dcr/access</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> to keep </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> with our activities!</w:t>
+        <w:t xml:space="preserve"> to keep up-to-date with our activities!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D69E0F" w14:textId="2C9564A6" w:rsidR="009063FA" w:rsidRDefault="009063FA" w:rsidP="009063FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Supported Programs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BBBF75" w14:textId="3BA422C4" w:rsidR="00895E9C" w:rsidRPr="00895E9C" w:rsidRDefault="00895E9C" w:rsidP="00777939">
       <w:r w:rsidRPr="00895E9C">
         <w:t>Several organizations also offer adaptive programming at DCR locations on their own, sometimes with the use of DCR equipment. These are called</w:t>
       </w:r>
       <w:r w:rsidR="009F7F5C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>supported</w:t>
@@ -1259,59 +1221,51 @@
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>with Waypoint Adventure</w:t>
       </w:r>
       <w:r w:rsidR="00057A80">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00057A80" w:rsidRPr="00057A80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
             <w:szCs w:val="27"/>
           </w:rPr>
-          <w:t>waypointadventure.or</w:t>
-[...7 lines deleted...]
-          <w:t>g</w:t>
+          <w:t>waypointadventure.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00057A80">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D20D662" w14:textId="06E44BC7" w:rsidR="004A1F9A" w:rsidRDefault="004A1F9A" w:rsidP="004A1F9A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Adaptive cross-country skiing lessons are also available at</w:t>
@@ -2621,86 +2575,86 @@
           </w:rPr>
           <w:t>DCR.UniversalAccess@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D9D2B8B" w14:textId="77777777" w:rsidR="002442E9" w:rsidRDefault="002442E9">
       <w:pPr>
         <w:spacing w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF25ABE" w14:textId="53DCEDD7" w:rsidR="00EC2FC7" w:rsidRDefault="00EC2FC7" w:rsidP="002442E9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>North Adams</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F6F228" w14:textId="0AC9EF6A" w:rsidR="00CA1F4F" w:rsidRPr="00895E9C" w:rsidRDefault="00CA1F4F" w:rsidP="00263AB1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00390AC3" w:rsidRPr="00895E9C">
         <w:t>Peter W. Foote Vietnam Veterans Memorial Rink</w:t>
       </w:r>
       <w:r w:rsidR="000D34B5" w:rsidRPr="00895E9C">
         <w:t>, North Adams</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AE9D06" w14:textId="17CF4CFC" w:rsidR="00390AC3" w:rsidRPr="00895E9C" w:rsidRDefault="001C705B" w:rsidP="00263AB1">
       <w:r w:rsidRPr="00895E9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dates and times: </w:t>
       </w:r>
       <w:r w:rsidR="00390AC3" w:rsidRPr="00895E9C">
         <w:t>Thursdays, 11:30 a.m.–1:30 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308FF99A" w14:textId="0CE3CB47" w:rsidR="00963C6F" w:rsidRPr="00895E9C" w:rsidRDefault="00963C6F" w:rsidP="00263AB1">
       <w:r w:rsidRPr="00895E9C">
         <w:t>January 4</w:t>
       </w:r>
       <w:r w:rsidR="00390AC3" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>February 15</w:t>
       </w:r>
       <w:r w:rsidR="00390AC3" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>March 14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD29440" w14:textId="77777777" w:rsidR="00432709" w:rsidRPr="00895E9C" w:rsidRDefault="00432709" w:rsidP="00263AB1">
       <w:r w:rsidRPr="00895E9C">
@@ -2959,66 +2913,63 @@
           </w:rPr>
           <w:t>DCR.UniversalAccess@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26924139" w14:textId="77777777" w:rsidR="002442E9" w:rsidRDefault="002442E9">
       <w:pPr>
         <w:spacing w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1065D75B" w14:textId="2CD29B08" w:rsidR="006D1526" w:rsidRPr="00895E9C" w:rsidRDefault="006D1526" w:rsidP="00263AB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
+        <w:lastRenderedPageBreak/>
         <w:t>Supported Programs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621FA161" w14:textId="2B7D651F" w:rsidR="00981818" w:rsidRPr="00895E9C" w:rsidRDefault="00981818" w:rsidP="008D7FF5">
       <w:pPr>
         <w:spacing w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
-        <w:t xml:space="preserve">Several organizations also offer adaptive programming at DCR locations on their own, sometimes with the use of DCR equipment. These are called supported programs. These </w:t>
-[...3 lines deleted...]
-        <w:t>supported programs may have their own requirements and release forms. Please contact the providing organization for more information about a supported program.</w:t>
+        <w:t>Several organizations also offer adaptive programming at DCR locations on their own, sometimes with the use of DCR equipment. These are called supported programs. These supported programs may have their own requirements and release forms. Please contact the providing organization for more information about a supported program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF74FC" w14:textId="6D03C3D0" w:rsidR="006259F3" w:rsidRPr="00895E9C" w:rsidRDefault="006259F3" w:rsidP="00263AB1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
         <w:t>Spaulding Adaptive Sports Center's Community Sled Hockey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9ABD5E" w14:textId="57BB9C06" w:rsidR="0042605D" w:rsidRPr="00895E9C" w:rsidRDefault="008B276B" w:rsidP="00263AB1">
       <w:r w:rsidRPr="00895E9C">
         <w:t>Spaulding Adaptive Sports</w:t>
       </w:r>
       <w:r w:rsidR="006267A7" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F57046" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">Centers (SASC) </w:t>
       </w:r>
       <w:r w:rsidR="006267A7" w:rsidRPr="00895E9C">
         <w:t>offer</w:t>
       </w:r>
       <w:r w:rsidR="00D10806" w:rsidRPr="00895E9C">
         <w:t>s</w:t>
@@ -3169,242 +3120,237 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">or call </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="0057593B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(978) 464-2300</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0057593B">
         <w:t>, ext. 3308</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63223805" w14:textId="652FB057" w:rsidR="00C35057" w:rsidRPr="00895E9C" w:rsidRDefault="00C35057" w:rsidP="00263AB1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para Nordic Ski Clinic </w:t>
       </w:r>
       <w:r w:rsidR="001B646A" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">with Ski Boston </w:t>
       </w:r>
       <w:r w:rsidR="001E177A" w:rsidRPr="00895E9C">
         <w:t>at Leo J. Martin Ski Course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48866590" w14:textId="4522788B" w:rsidR="00070DA7" w:rsidRPr="00895E9C" w:rsidRDefault="00070DA7" w:rsidP="00263AB1">
       <w:r w:rsidRPr="00895E9C">
         <w:t>January 27, 2024</w:t>
       </w:r>
       <w:r w:rsidR="00D869A4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E9C">
         <w:t>10:30 a.m.–1:30 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292227D0" w14:textId="3318196C" w:rsidR="004C03D1" w:rsidRPr="00895E9C" w:rsidRDefault="00603625" w:rsidP="00263AB1">
+    <w:p w14:paraId="292227D0" w14:textId="3318196C" w:rsidR="004C03D1" w:rsidRPr="00895E9C" w:rsidRDefault="0064663C" w:rsidP="00263AB1">
       <w:hyperlink r:id="rId68" w:history="1">
-        <w:r w:rsidR="0064663C" w:rsidRPr="00895E9C">
+        <w:r w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>All-ages i</w:t>
         </w:r>
         <w:r w:rsidR="0095729F" w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ntroduction to Para Nordic skiing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0095729F" w:rsidRPr="00895E9C">
         <w:t xml:space="preserve"> as a sit, standing skier or a skier with visual impairment.</w:t>
       </w:r>
-      <w:r w:rsidR="0064663C" w:rsidRPr="00895E9C">
+      <w:r w:rsidRPr="00895E9C">
         <w:t xml:space="preserve"> No previous experience is required. </w:t>
       </w:r>
       <w:r w:rsidR="0095729F" w:rsidRPr="00895E9C">
-        <w:t xml:space="preserve">Learn more about the sport and further opportunities to ski, train and even compete. On-snow training, with all </w:t>
-[...3 lines deleted...]
-        <w:t>equipment provided. Coaching provided by U.S. Paralympics Nordic Team Coach, BethAnn Chamberlain.</w:t>
+        <w:t>Learn more about the sport and further opportunities to ski, train and even compete. On-snow training, with all equipment provided. Coaching provided by U.S. Paralympics Nordic Team Coach, BethAnn Chamberlain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D94A4C9" w14:textId="07B14F30" w:rsidR="00602064" w:rsidRPr="00895E9C" w:rsidRDefault="004C03D1" w:rsidP="00263AB1">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E9C">
         <w:t xml:space="preserve">Cost is $15 per skier which includes your trail pass and gear rental. If cost is a barrier to participate, please email </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidR="002C01DA" w:rsidRPr="00895E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>grants@skiboston.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00602064" w:rsidRPr="00895E9C" w:rsidSect="00920BD0">
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="367"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC0D849" w14:textId="77777777" w:rsidR="00946B6D" w:rsidRDefault="00946B6D" w:rsidP="00920BD0">
+    <w:p w14:paraId="0EBCA682" w14:textId="77777777" w:rsidR="00372913" w:rsidRDefault="00372913" w:rsidP="00920BD0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48E9AF12" w14:textId="77777777" w:rsidR="00946B6D" w:rsidRDefault="00946B6D" w:rsidP="00920BD0">
+    <w:p w14:paraId="7013AEA7" w14:textId="77777777" w:rsidR="00372913" w:rsidRDefault="00372913" w:rsidP="00920BD0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="178C8303" w14:textId="77777777" w:rsidR="00946B6D" w:rsidRDefault="00946B6D">
+    <w:p w14:paraId="75D7883D" w14:textId="77777777" w:rsidR="00372913" w:rsidRDefault="00372913">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="APHont">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="40002048" w:usb2="00000000" w:usb3="00000000" w:csb0="20000111" w:csb1="41000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2089724679"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="25E79A53" w14:textId="5117816C" w:rsidR="00920BD0" w:rsidRDefault="004F0195" w:rsidP="002442E9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="9270"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5200CCB9" wp14:editId="4DDB5363">
                   <wp:extent cx="412000" cy="509051"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
                   <wp:docPr id="11" name="Picture 11" descr="Logo: DCR Department of Conservation and Recreation"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3585,83 +3531,83 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00920BD0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0783F435" w14:textId="77777777" w:rsidR="00946B6D" w:rsidRDefault="00946B6D" w:rsidP="00920BD0">
+    <w:p w14:paraId="6C0A79A3" w14:textId="77777777" w:rsidR="00372913" w:rsidRDefault="00372913" w:rsidP="00920BD0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EBC4B3E" w14:textId="77777777" w:rsidR="00946B6D" w:rsidRDefault="00946B6D" w:rsidP="00920BD0">
+    <w:p w14:paraId="5A57ECBA" w14:textId="77777777" w:rsidR="00372913" w:rsidRDefault="00372913" w:rsidP="00920BD0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19798D02" w14:textId="77777777" w:rsidR="00946B6D" w:rsidRDefault="00946B6D">
+    <w:p w14:paraId="711229C5" w14:textId="77777777" w:rsidR="00372913" w:rsidRDefault="00372913">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029D79F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E1EE11C"/>
     <w:lvl w:ilvl="0" w:tplc="1C1A78B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6126,58 +6072,58 @@
   <w:num w:numId="16" w16cid:durableId="234171143">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1596358547">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1221284716">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="531648245">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1393770683">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="896164395">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1593465365">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MHgUKs6h6l9pWirrF9qso698DROC9HMMyKOJyiJiodQsf/0j6E6dI5oXrEVanhPN+4mh8j10LTK4dWBGTMHprg==" w:salt="Js3pJM6xr2dTcpBgMciZdA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00925315"/>
     <w:rsid w:val="000012BE"/>
     <w:rsid w:val="00002CFC"/>
     <w:rsid w:val="00021271"/>
     <w:rsid w:val="00032EFC"/>
@@ -6232,50 +6178,51 @@
     <w:rsid w:val="00266DC3"/>
     <w:rsid w:val="00277BC7"/>
     <w:rsid w:val="0028059C"/>
     <w:rsid w:val="002811A3"/>
     <w:rsid w:val="00291FA4"/>
     <w:rsid w:val="002A5E17"/>
     <w:rsid w:val="002B6B1D"/>
     <w:rsid w:val="002C01DA"/>
     <w:rsid w:val="002C2F1A"/>
     <w:rsid w:val="002C6EAB"/>
     <w:rsid w:val="002E26C3"/>
     <w:rsid w:val="002E6111"/>
     <w:rsid w:val="002E7C8C"/>
     <w:rsid w:val="002F34FA"/>
     <w:rsid w:val="002F3915"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="00310F45"/>
     <w:rsid w:val="003179CC"/>
     <w:rsid w:val="003262C8"/>
     <w:rsid w:val="00332954"/>
     <w:rsid w:val="003341BF"/>
     <w:rsid w:val="00343328"/>
     <w:rsid w:val="003434B6"/>
     <w:rsid w:val="003513B8"/>
     <w:rsid w:val="00354C66"/>
+    <w:rsid w:val="00372913"/>
     <w:rsid w:val="00390AC3"/>
     <w:rsid w:val="003A0558"/>
     <w:rsid w:val="003A2D2A"/>
     <w:rsid w:val="003A4DD5"/>
     <w:rsid w:val="003B71D0"/>
     <w:rsid w:val="003C2134"/>
     <w:rsid w:val="003C46B0"/>
     <w:rsid w:val="003D4931"/>
     <w:rsid w:val="003D4FC9"/>
     <w:rsid w:val="00401A42"/>
     <w:rsid w:val="00407060"/>
     <w:rsid w:val="00421A4A"/>
     <w:rsid w:val="004224A7"/>
     <w:rsid w:val="0042605D"/>
     <w:rsid w:val="0042667B"/>
     <w:rsid w:val="00432709"/>
     <w:rsid w:val="00432BD4"/>
     <w:rsid w:val="0043626B"/>
     <w:rsid w:val="00446D06"/>
     <w:rsid w:val="00450CB4"/>
     <w:rsid w:val="00475B2D"/>
     <w:rsid w:val="00480ADB"/>
     <w:rsid w:val="00484DB7"/>
     <w:rsid w:val="00487AFF"/>
     <w:rsid w:val="00492E0E"/>
@@ -6404,155 +6351,157 @@
     <w:rsid w:val="00BA596E"/>
     <w:rsid w:val="00BA7B03"/>
     <w:rsid w:val="00BC1D75"/>
     <w:rsid w:val="00BC4992"/>
     <w:rsid w:val="00BC6840"/>
     <w:rsid w:val="00BD0C12"/>
     <w:rsid w:val="00BD2E91"/>
     <w:rsid w:val="00BE3E8B"/>
     <w:rsid w:val="00BE5241"/>
     <w:rsid w:val="00BF3A83"/>
     <w:rsid w:val="00BF7F0B"/>
     <w:rsid w:val="00C07A07"/>
     <w:rsid w:val="00C14E31"/>
     <w:rsid w:val="00C35057"/>
     <w:rsid w:val="00C63A51"/>
     <w:rsid w:val="00C65A98"/>
     <w:rsid w:val="00C707A3"/>
     <w:rsid w:val="00C77390"/>
     <w:rsid w:val="00C919E7"/>
     <w:rsid w:val="00CA1F4F"/>
     <w:rsid w:val="00CA403B"/>
     <w:rsid w:val="00CA42FF"/>
     <w:rsid w:val="00CC31CD"/>
     <w:rsid w:val="00CE1DD8"/>
     <w:rsid w:val="00CF0FA8"/>
+    <w:rsid w:val="00D02C3A"/>
     <w:rsid w:val="00D045D8"/>
     <w:rsid w:val="00D06FCE"/>
     <w:rsid w:val="00D10806"/>
     <w:rsid w:val="00D23969"/>
     <w:rsid w:val="00D45363"/>
     <w:rsid w:val="00D45854"/>
     <w:rsid w:val="00D650AA"/>
     <w:rsid w:val="00D76C32"/>
     <w:rsid w:val="00D869A4"/>
     <w:rsid w:val="00D86ADE"/>
     <w:rsid w:val="00DA1D6E"/>
     <w:rsid w:val="00DA2D12"/>
     <w:rsid w:val="00DA3718"/>
     <w:rsid w:val="00DB6837"/>
     <w:rsid w:val="00DD798D"/>
     <w:rsid w:val="00DE74CC"/>
     <w:rsid w:val="00E01A03"/>
     <w:rsid w:val="00E04998"/>
     <w:rsid w:val="00E16CE4"/>
     <w:rsid w:val="00E23567"/>
     <w:rsid w:val="00E32737"/>
     <w:rsid w:val="00E3641D"/>
     <w:rsid w:val="00E50D3E"/>
     <w:rsid w:val="00E51243"/>
     <w:rsid w:val="00E56085"/>
     <w:rsid w:val="00E6350D"/>
     <w:rsid w:val="00E67543"/>
     <w:rsid w:val="00E94283"/>
     <w:rsid w:val="00EC2FC7"/>
     <w:rsid w:val="00EE23E3"/>
     <w:rsid w:val="00EF5817"/>
     <w:rsid w:val="00F03225"/>
     <w:rsid w:val="00F20B85"/>
     <w:rsid w:val="00F20CC3"/>
     <w:rsid w:val="00F2439C"/>
     <w:rsid w:val="00F449CC"/>
     <w:rsid w:val="00F523F9"/>
     <w:rsid w:val="00F57046"/>
     <w:rsid w:val="00F6711E"/>
     <w:rsid w:val="00F67C86"/>
+    <w:rsid w:val="00F753F2"/>
     <w:rsid w:val="00F86A1A"/>
     <w:rsid w:val="00F967D2"/>
     <w:rsid w:val="00FA72F5"/>
     <w:rsid w:val="00FB647C"/>
     <w:rsid w:val="00FE2B36"/>
     <w:rsid w:val="00FE6AA2"/>
     <w:rsid w:val="06931BE6"/>
     <w:rsid w:val="080B8512"/>
     <w:rsid w:val="114B4937"/>
     <w:rsid w:val="195DCE69"/>
     <w:rsid w:val="1C0A67EF"/>
     <w:rsid w:val="1CE9D375"/>
     <w:rsid w:val="34B45C8C"/>
     <w:rsid w:val="3E0794B4"/>
     <w:rsid w:val="4180CD80"/>
     <w:rsid w:val="41EEE901"/>
     <w:rsid w:val="46545676"/>
     <w:rsid w:val="5199CF69"/>
     <w:rsid w:val="55FB8673"/>
     <w:rsid w:val="579756D4"/>
     <w:rsid w:val="59D42258"/>
     <w:rsid w:val="59D55CFC"/>
     <w:rsid w:val="5B7ABA5C"/>
     <w:rsid w:val="5C519F9A"/>
     <w:rsid w:val="5EF9EC77"/>
     <w:rsid w:val="636316E5"/>
     <w:rsid w:val="698C48B5"/>
     <w:rsid w:val="6D32FFBD"/>
     <w:rsid w:val="6D5B8657"/>
     <w:rsid w:val="76E94040"/>
     <w:rsid w:val="78B04101"/>
     <w:rsid w:val="79091B29"/>
     <w:rsid w:val="7F507838"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E7BD551"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FBFE65A8-062C-4A2B-8358-459D730EF6B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7271,51 +7220,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
       <w:color w:val="141414"/>
       <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C41E3"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="529728685">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2086947447">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8020,52 +7969,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f6ab2f73055ba80ec78def0832cd725">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ba1f4e987f9ffbdf1a77aecc1997797" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ab345b-2a5a-468e-873f-32f913e42a2d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009ED0D07EA1F82348A9D06929C7C3981E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="642624a789f0d4e6706687141cc287fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ab345b-2a5a-468e-873f-32f913e42a2d" xmlns:ns3="e093a1bc-1c2e-4793-ac76-079c19000c69" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d67b0180d09d60a09020e18b2c61199" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <xsd:import namespace="e093a1bc-1c2e-4793-ac76-079c19000c69"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -8265,108 +8234,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1052149-835A-4736-8542-17475DAE0A85}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{952E9D03-17BB-4606-9316-ADFE7ED35A6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a0ab345b-2a5a-468e-873f-32f913e42a2d"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F48D4F5-A262-4AF1-92B4-BCB5C122238E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20C57B5B-8352-4AFE-B760-D302814F6BC4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>1888</Words>
-  <Characters>10767</Characters>
+  <Characters>10768</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12630</CharactersWithSpaces>
+  <CharactersWithSpaces>12631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lee, Rachael (DCR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009ED0D07EA1F82348A9D06929C7C3981E</vt:lpwstr>
   </property>