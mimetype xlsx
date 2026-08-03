--- v0 (2026-02-08)
+++ v1 (2026-08-03)
@@ -1,158 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25330"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EOL-DET-HURLEY-05/Shared/ESShare/DCS Analysis and Reporting/FY23 Reports/FY23 Q1 09302022/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/laurie_pinkham_mass_gov/Documents/Desktop/uploaded/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="11_0AF0487787B1D6A6942B36392F02BFAF5E74A281" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{008313C9-ECEA-439F-84AD-6C379EDC7EE8}"/>
+  <xr:revisionPtr revIDLastSave="85" documentId="11_0AF0487787B1D6A6942B36392F02BFAF5E74A281" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{85E66F7F-385A-4EE0-83D3-2C5E97BB880D}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" tabRatio="938" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="938" firstSheet="1" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Sheet" sheetId="10" r:id="rId1"/>
     <sheet name="1. Plan vs Actual" sheetId="1" r:id="rId2"/>
     <sheet name="2.Populations" sheetId="2" r:id="rId3"/>
     <sheet name="3. Job Seeker Services" sheetId="3" r:id="rId4"/>
     <sheet name="4. Ethnicity" sheetId="4" r:id="rId5"/>
     <sheet name="5.Gender&amp;Age" sheetId="5" r:id="rId6"/>
     <sheet name="6. Education" sheetId="6" r:id="rId7"/>
     <sheet name="7. mnth to mnth" sheetId="7" r:id="rId8"/>
     <sheet name="8. yr to yr" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1. Plan vs Actual'!$A$1:$P$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2.Populations'!$A$1:$L$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'3. Job Seeker Services'!$A$1:$J$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'4. Ethnicity'!$A$1:$P$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'5.Gender&amp;Age'!$A$1:$N$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'6. Education'!$A$1:$P$31</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'7. mnth to mnth'!$A$1:$M$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'8. yr to yr'!$A$1:$G$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'7. mnth to mnth'!$A$1:$M$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'8. yr to yr'!$A$1:$G$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover Sheet'!$A$1:$G$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K15" i="2" l="1"/>
   <c r="G25" i="1" l="1"/>
   <c r="G24" i="1"/>
   <c r="G23" i="1"/>
   <c r="G22" i="1"/>
   <c r="G21" i="1"/>
   <c r="G20" i="1"/>
   <c r="G19" i="1"/>
   <c r="G18" i="1"/>
   <c r="G17" i="1"/>
   <c r="G16" i="1"/>
   <c r="G15" i="1"/>
   <c r="G14" i="1"/>
   <c r="G13" i="1"/>
   <c r="G12" i="1"/>
-  <c r="C26" i="7"/>
-[...4 lines deleted...]
-  <c r="D20" i="7"/>
+  <c r="C19" i="7"/>
+  <c r="D19" i="7"/>
+  <c r="C16" i="7"/>
+  <c r="D16" i="7"/>
+  <c r="F27" i="9"/>
+  <c r="G27" i="9" s="1"/>
+  <c r="F28" i="9"/>
+  <c r="G28" i="9" s="1"/>
+  <c r="F29" i="9"/>
+  <c r="G29" i="9" s="1"/>
   <c r="F30" i="9"/>
   <c r="G30" i="9" s="1"/>
   <c r="F31" i="9"/>
   <c r="G31" i="9" s="1"/>
   <c r="F32" i="9"/>
   <c r="G32" i="9" s="1"/>
-  <c r="F33" i="9"/>
-[...9 lines deleted...]
-  <c r="B17" i="7"/>
+  <c r="F26" i="9"/>
+  <c r="G26" i="9" s="1"/>
+  <c r="C14" i="7"/>
+  <c r="D14" i="7"/>
+  <c r="B14" i="7"/>
   <c r="A3" i="3"/>
-  <c r="B26" i="7"/>
-[...4 lines deleted...]
-  <c r="B14" i="7"/>
+  <c r="B19" i="7"/>
+  <c r="D12" i="7"/>
+  <c r="C12" i="7"/>
+  <c r="B16" i="7"/>
+  <c r="B12" i="7"/>
   <c r="P25" i="1"/>
   <c r="P24" i="1"/>
   <c r="P23" i="1"/>
   <c r="P22" i="1"/>
   <c r="P21" i="1"/>
   <c r="P20" i="1"/>
   <c r="P19" i="1"/>
   <c r="P18" i="1"/>
   <c r="P17" i="1"/>
   <c r="P16" i="1"/>
   <c r="P15" i="1"/>
   <c r="P14" i="1"/>
   <c r="P13" i="1"/>
   <c r="P12" i="1"/>
   <c r="P11" i="1"/>
   <c r="P10" i="1"/>
   <c r="M25" i="1"/>
   <c r="M24" i="1"/>
   <c r="M23" i="1"/>
   <c r="M22" i="1"/>
   <c r="M21" i="1"/>
   <c r="M20" i="1"/>
   <c r="M19" i="1"/>
   <c r="M18" i="1"/>
   <c r="M17" i="1"/>
@@ -198,59 +196,59 @@
   <c r="D11" i="1"/>
   <c r="D10" i="1"/>
   <c r="E27" i="2"/>
   <c r="E11" i="2"/>
   <c r="E12" i="2"/>
   <c r="E13" i="2"/>
   <c r="E14" i="2"/>
   <c r="E15" i="2"/>
   <c r="E16" i="2"/>
   <c r="E17" i="2"/>
   <c r="E18" i="2"/>
   <c r="E19" i="2"/>
   <c r="E20" i="2"/>
   <c r="E21" i="2"/>
   <c r="E22" i="2"/>
   <c r="E23" i="2"/>
   <c r="E24" i="2"/>
   <c r="E25" i="2"/>
   <c r="E26" i="2"/>
   <c r="E10" i="2"/>
   <c r="A3" i="2"/>
   <c r="B26" i="4"/>
   <c r="J26" i="4" s="1"/>
   <c r="G27" i="2"/>
   <c r="G26" i="2"/>
-  <c r="A4" i="9"/>
+  <c r="A3" i="9"/>
   <c r="K27" i="2"/>
   <c r="I27" i="2"/>
-  <c r="F16" i="9"/>
+  <c r="F13" i="9"/>
   <c r="B25" i="5"/>
   <c r="H25" i="5" s="1"/>
   <c r="A3" i="7"/>
   <c r="A3" i="6"/>
-  <c r="A3" i="9"/>
+  <c r="A2" i="9"/>
   <c r="A2" i="7"/>
   <c r="A2" i="6"/>
   <c r="A2" i="5"/>
   <c r="A3" i="5"/>
   <c r="A2" i="4"/>
   <c r="A3" i="4"/>
   <c r="A2" i="3"/>
   <c r="A2" i="2"/>
   <c r="B9" i="6"/>
   <c r="P9" i="6" s="1"/>
   <c r="B10" i="6"/>
   <c r="F10" i="6" s="1"/>
   <c r="B11" i="6"/>
   <c r="N11" i="6" s="1"/>
   <c r="B12" i="6"/>
   <c r="F12" i="6" s="1"/>
   <c r="B13" i="6"/>
   <c r="N13" i="6" s="1"/>
   <c r="B14" i="6"/>
   <c r="L14" i="6" s="1"/>
   <c r="B15" i="6"/>
   <c r="J15" i="6" s="1"/>
   <c r="B16" i="6"/>
   <c r="H16" i="6" s="1"/>
   <c r="B17" i="6"/>
@@ -419,128 +417,128 @@
   <c r="I20" i="2"/>
   <c r="I21" i="2"/>
   <c r="I22" i="2"/>
   <c r="I23" i="2"/>
   <c r="I24" i="2"/>
   <c r="I25" i="2"/>
   <c r="I26" i="2"/>
   <c r="G10" i="2"/>
   <c r="G11" i="2"/>
   <c r="G12" i="2"/>
   <c r="G13" i="2"/>
   <c r="H13" i="2" s="1"/>
   <c r="G14" i="2"/>
   <c r="G15" i="2"/>
   <c r="G16" i="2"/>
   <c r="G17" i="2"/>
   <c r="G18" i="2"/>
   <c r="G19" i="2"/>
   <c r="G20" i="2"/>
   <c r="G21" i="2"/>
   <c r="H21" i="2" s="1"/>
   <c r="G22" i="2"/>
   <c r="G23" i="2"/>
   <c r="G24" i="2"/>
   <c r="G25" i="2"/>
-  <c r="F12" i="9"/>
-[...2 lines deleted...]
-  <c r="G11" i="9" s="1"/>
+  <c r="F9" i="9"/>
+  <c r="G9" i="9" s="1"/>
+  <c r="F8" i="9"/>
+  <c r="G8" i="9" s="1"/>
+  <c r="C8" i="9"/>
+  <c r="C9" i="9"/>
+  <c r="C10" i="9"/>
   <c r="C11" i="9"/>
   <c r="C12" i="9"/>
-  <c r="C13" i="9"/>
   <c r="C14" i="9"/>
   <c r="C15" i="9"/>
   <c r="C17" i="9"/>
   <c r="C18" i="9"/>
+  <c r="C19" i="9"/>
   <c r="C20" i="9"/>
   <c r="C21" i="9"/>
   <c r="C22" i="9"/>
   <c r="C23" i="9"/>
   <c r="C24" i="9"/>
-  <c r="C25" i="9"/>
   <c r="C26" i="9"/>
   <c r="C27" i="9"/>
+  <c r="C28" i="9"/>
   <c r="C29" i="9"/>
   <c r="C30" i="9"/>
   <c r="C31" i="9"/>
   <c r="C32" i="9"/>
-  <c r="C33" i="9"/>
   <c r="C34" i="9"/>
-  <c r="C35" i="9"/>
-[...8 lines deleted...]
-  <c r="G25" i="9" s="1"/>
+  <c r="F34" i="9"/>
+  <c r="G34" i="9" s="1"/>
+  <c r="F24" i="9"/>
+  <c r="G24" i="9" s="1"/>
   <c r="F23" i="9"/>
   <c r="G23" i="9" s="1"/>
-  <c r="F24" i="9"/>
-[...2 lines deleted...]
-  <c r="G21" i="9" s="1"/>
   <c r="F22" i="9"/>
   <c r="G22" i="9" s="1"/>
   <c r="F20" i="9"/>
   <c r="G20" i="9" s="1"/>
+  <c r="F21" i="9"/>
+  <c r="G21" i="9" s="1"/>
   <c r="F18" i="9"/>
   <c r="G18" i="9" s="1"/>
+  <c r="F19" i="9"/>
+  <c r="G19" i="9" s="1"/>
   <c r="F17" i="9"/>
   <c r="G17" i="9" s="1"/>
-  <c r="F13" i="9"/>
-  <c r="G13" i="9" s="1"/>
+  <c r="F15" i="9"/>
+  <c r="G15" i="9" s="1"/>
   <c r="F14" i="9"/>
   <c r="G14" i="9" s="1"/>
-  <c r="F15" i="9"/>
-[...2 lines deleted...]
-  <c r="E35" i="9"/>
+  <c r="F10" i="9"/>
+  <c r="G10" i="9" s="1"/>
+  <c r="F11" i="9"/>
+  <c r="G11" i="9" s="1"/>
+  <c r="F12" i="9"/>
+  <c r="G12" i="9" s="1"/>
   <c r="E34" i="9"/>
-  <c r="E33" i="9"/>
   <c r="E32" i="9"/>
   <c r="E31" i="9"/>
   <c r="E30" i="9"/>
   <c r="E29" i="9"/>
+  <c r="E28" i="9"/>
   <c r="E27" i="9"/>
   <c r="E26" i="9"/>
-  <c r="E25" i="9"/>
+  <c r="E24" i="9"/>
   <c r="E23" i="9"/>
-  <c r="E24" i="9"/>
-  <c r="E21" i="9"/>
   <c r="E22" i="9"/>
   <c r="E20" i="9"/>
+  <c r="E21" i="9"/>
   <c r="E18" i="9"/>
+  <c r="E19" i="9"/>
   <c r="E17" i="9"/>
   <c r="E15" i="9"/>
   <c r="E14" i="9"/>
-  <c r="E13" i="9"/>
   <c r="E12" i="9"/>
   <c r="E11" i="9"/>
+  <c r="E10" i="9"/>
+  <c r="E9" i="9"/>
+  <c r="E8" i="9"/>
   <c r="D26" i="4"/>
   <c r="N19" i="5"/>
   <c r="F16" i="6"/>
   <c r="N16" i="6"/>
   <c r="P19" i="6"/>
   <c r="H9" i="4"/>
   <c r="P10" i="4"/>
   <c r="L17" i="4"/>
   <c r="H19" i="6"/>
   <c r="J18" i="5"/>
   <c r="F17" i="4"/>
   <c r="N17" i="4"/>
   <c r="J15" i="4"/>
   <c r="D11" i="6"/>
   <c r="L21" i="6"/>
   <c r="J22" i="5"/>
   <c r="J20" i="4"/>
   <c r="J24" i="6"/>
   <c r="F18" i="5"/>
   <c r="D12" i="6"/>
   <c r="L16" i="6"/>
   <c r="L12" i="6"/>
   <c r="L20" i="6"/>
   <c r="J16" i="6"/>
   <c r="N22" i="5"/>
@@ -874,148 +872,83 @@
   <c r="N26" i="4"/>
   <c r="J15" i="2"/>
   <c r="F19" i="2"/>
   <c r="L20" i="2"/>
   <c r="N19" i="4"/>
   <c r="F24" i="2"/>
   <c r="D17" i="2"/>
   <c r="J22" i="2"/>
   <c r="D21" i="4"/>
   <c r="F21" i="4"/>
   <c r="H24" i="2"/>
   <c r="F22" i="2"/>
   <c r="H17" i="2"/>
   <c r="J21" i="4"/>
   <c r="F19" i="4"/>
   <c r="H21" i="4"/>
   <c r="N21" i="4"/>
   <c r="H20" i="2"/>
   <c r="L24" i="2"/>
   <c r="D19" i="4"/>
   <c r="L11" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="155">
   <si>
     <t>TAB 3 - JOB SEEKERS</t>
   </si>
   <si>
     <t>OSCCAR Summary by Workforce Area</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUMMARY BY AREA</t>
   </si>
   <si>
     <t>Table 1 - Planned versus Actual Job Seekers Served</t>
   </si>
   <si>
     <t>Table 2 - Populations Served</t>
   </si>
   <si>
     <t>Table 3 - Services Provided</t>
   </si>
   <si>
     <t>Table 4 - Ethnicity</t>
   </si>
   <si>
-    <t>Table 5 - Gender &amp; Age</t>
-[...1 lines deleted...]
-  <si>
     <t>Table 6 - Education</t>
-  </si>
-[...1 lines deleted...]
-    <t>STATEWIDE TREND ANALYSIS</t>
   </si>
   <si>
     <t xml:space="preserve">Table 7: Month to Month </t>
   </si>
   <si>
     <t>Table 8: Year to Year</t>
   </si>
   <si>
     <t>Rev. 7/30/2004</t>
   </si>
   <si>
     <t>OSCCAR is the One-Stop Career Center Activity Report</t>
-  </si>
-[...54 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Table 1 - Planned versus Actual</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>d</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
     <t>Total Customers Served</t>
   </si>
@@ -1389,240 +1322,277 @@
     <t>Some Coll/Voc Degrees</t>
   </si>
   <si>
     <t>Associate</t>
   </si>
   <si>
     <t>Bachelors</t>
   </si>
   <si>
     <t>Advanced</t>
   </si>
   <si>
     <t>FY23 Quarter Ending September 30, 2022</t>
   </si>
   <si>
     <t>FY23 Qtr 1</t>
   </si>
   <si>
     <t>09/30/22
 YTD Customers</t>
   </si>
   <si>
     <t>FY22 to FY23
 Change by Category</t>
   </si>
+  <si>
+    <t>Tab 3 - Job Seekers</t>
+  </si>
+  <si>
+    <t>Summary by Area</t>
+  </si>
+  <si>
+    <t>Statewide Trend Analysis</t>
+  </si>
+  <si>
+    <t>Table 5 - Gender and Age</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Compiled by MassHire Department of Career Services from Workforce Board Plans; monthly </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>OSCCARs,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Statewide All Offices OSCCAR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Statewide Rapid Response OSCCAR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Percent of Area Total</t>
+  </si>
+  <si>
+    <t>end of worksheet</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...9 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <i/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...26 lines deleted...]
-      <sz val="10.5"/>
+      <sz val="12"/>
       <color indexed="22"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...16 lines deleted...]
-      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="39"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="64">
+  <borders count="63">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="12"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="12"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="12"/>
       </top>
       <bottom/>
@@ -2373,65 +2343,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color rgb="FF0000FF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color rgb="FF0000FF"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
@@ -2449,604 +2404,587 @@
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="12"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="190">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="11"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...412 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="3" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="4" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="4" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45148" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3879AB46-54DA-433C-8DCA-0A55E7BAE617}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3056,58 +2994,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45149" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62B6AF68-5EC0-40BE-97D8-30784532DCE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3117,58 +3055,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45150" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9E4ED8-7FCF-4579-97D0-F15ADC3BBB0A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3178,58 +3116,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45151" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E374B1-EF72-417E-846C-E0D08EEB8454}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3239,58 +3177,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45152" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB220104-8FD8-4D7A-9BBC-B934830127BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3300,58 +3238,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45153" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FAB47AE-5B6E-4B91-85EA-811867FDBEB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3361,58 +3299,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45154" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{214E30AC-6662-4BF3-BE2D-C962BC7A8BE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3422,58 +3360,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45155" name="Text Box 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A133435-CED2-4D12-82C3-1FA8D5CCC77C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3483,58 +3421,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45156" name="Text Box 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{170F0FF0-0CF4-462F-B42F-8D21DCAAB581}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3544,58 +3482,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45157" name="Text Box 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E4C69C5-401D-4093-A076-9DD3D9B25C3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1990725" y="4810125"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3610,58 +3548,58 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46632" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D654FFBC-1999-4AEA-91C5-9B6331F4A9A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3671,58 +3609,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46633" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{134B358B-561A-4CA5-A0A2-AED41CE4814A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3732,58 +3670,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46634" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A37EE437-C0EE-4249-93F1-A033C655FF05}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3793,58 +3731,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46635" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F86C528-7CB1-40D8-B851-C26FCF7A3BD5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3854,58 +3792,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46636" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{223C4BBD-E137-4977-99CC-923B37432288}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3915,58 +3853,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46637" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60528676-9312-4382-A922-1D31F3101729}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -3976,58 +3914,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46638" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC60C116-3E2E-48D2-8054-A7C838395A7A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4037,58 +3975,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46639" name="Text Box 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E782A10-0B29-4DE4-9186-3E8EBE616F72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4098,58 +4036,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46640" name="Text Box 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{245D486C-F7A9-416F-8952-004FE0EA1956}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4159,58 +4097,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46641" name="Text Box 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB102133-FA7E-4E85-A2F9-A33142DB47CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4220,58 +4158,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46642" name="Text Box 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{763216A7-E132-4C1C-810F-1424329157A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4281,58 +4219,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46643" name="Text Box 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2168D532-3219-44B5-AB6C-861EF730F563}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4342,58 +4280,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46644" name="Text Box 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85D88100-3C63-4F9B-8D49-EA3535769E05}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4403,58 +4341,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46645" name="Text Box 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD2549EE-7149-42AF-9DE5-35877138CBC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4464,58 +4402,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46646" name="Text Box 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2743036-57B2-41A3-ADF6-B8EB92CFE049}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4525,58 +4463,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46647" name="Text Box 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4F3B2A0-5BE7-4669-97E5-499F5C6AC8A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4586,58 +4524,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46648" name="Text Box 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B6E4B75-157E-4DCE-960D-89378063BA55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4647,58 +4585,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46649" name="Text Box 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D445290-0CA1-4F5E-95AB-790EE6588D93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4708,58 +4646,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46650" name="Text Box 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8E69C0C-3999-4B94-BD5B-7A662B62779B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4769,58 +4707,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46651" name="Text Box 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F4305EC-2468-4DB2-BC42-BCDA63CDB400}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4830,58 +4768,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46652" name="Text Box 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14AC4EAE-4D26-415A-B83D-30A08D82EAF0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4891,58 +4829,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46653" name="Text Box 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62CAC8C6-47BC-4486-9780-F9C9EF934D36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4952,58 +4890,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46654" name="Text Box 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F8932A-3FA7-4165-8241-2732F24D718B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5013,58 +4951,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46655" name="Text Box 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA6A06BC-D6A6-4007-98FB-16BBE2742F53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5074,58 +5012,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46656" name="Text Box 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0455745F-1EF2-42E7-B452-C8DC63360DBE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5135,58 +5073,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46657" name="Text Box 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2F3FBEE-B623-451A-9C24-FD2B7C6C982F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5196,58 +5134,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46658" name="Text Box 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7B714CA-2F17-40AC-B34E-E7876DA6A6D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5257,58 +5195,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46659" name="Text Box 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8376FF32-5EA4-457B-BA8C-BFBF77873F3B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5318,58 +5256,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46660" name="Text Box 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374BF35B-F8D6-4C0F-9BB0-F8CCE496919B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5379,58 +5317,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46661" name="Text Box 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8CADF16-C583-4105-989A-83D51E76CBD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5440,58 +5378,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46662" name="Text Box 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9999E6F1-B0A3-4CAD-BF96-522774EAE6AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5501,58 +5439,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46663" name="Text Box 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F51208-FA4F-4890-8458-7EB93A1877E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5562,58 +5500,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46664" name="Text Box 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5AE90FB-3920-40AA-B709-B23FF9FEA175}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5623,58 +5561,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46665" name="Text Box 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D44FB39-0885-4550-95D9-043E2751583C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5684,58 +5622,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46666" name="Text Box 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C8111CB-5790-498C-BB50-564789A034DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5745,58 +5683,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46667" name="Text Box 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F614D82-48EA-4BE3-8AAC-EFDB23DC24F4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5806,58 +5744,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46668" name="Text Box 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33412403-837C-4945-A198-9A7E92B832A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5867,58 +5805,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46669" name="Text Box 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01AABD80-7091-4796-B715-BC935636231F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5928,58 +5866,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46670" name="Text Box 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CD9AF8D-7FCB-41A6-BC87-1AAE2FC28DD7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -5989,58 +5927,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46671" name="Text Box 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16288CE1-2CEF-43DA-939D-33444132F2AA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="7143750"/>
           <a:ext cx="76200" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6050,58 +5988,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46672" name="Text Box 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{787967B7-28AA-4912-84CE-738B068F6FDE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6111,58 +6049,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46673" name="Text Box 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F511C7E-CF9C-4670-9791-539A1FEC34F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6172,58 +6110,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46674" name="Text Box 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80B30D36-1340-4D84-90F5-62E90DFF3196}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6233,58 +6171,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46675" name="Text Box 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A4E503-F364-4B1A-8CA6-F94777B2CA42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6294,58 +6232,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46676" name="Text Box 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{933FC57F-4679-4A5E-A34B-4ECAD956F272}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6355,58 +6293,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46677" name="Text Box 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B426EB99-4862-43DF-90FE-451AC5DB3374}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6416,58 +6354,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46678" name="Text Box 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74C8BC82-5699-4562-9D5B-3D6E0080311E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6477,58 +6415,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46679" name="Text Box 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{774CFCDB-8331-4A22-B613-504408C85F4E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6538,58 +6476,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46680" name="Text Box 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F41A6D-43AF-47C9-8A07-F9B7D635AB01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6599,58 +6537,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46681" name="Text Box 51">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03CDAC4C-BB7C-48D1-AAF7-0D7ABDC00887}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6660,58 +6598,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46682" name="Text Box 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C28402-049B-4462-B713-DFA69CE2DA15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6721,58 +6659,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46683" name="Text Box 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8B9BDB6-E071-42F4-8B73-8DFFE2442C7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6782,58 +6720,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46684" name="Text Box 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90C5D1DE-D484-410C-800B-17DAF53FAF44}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6843,58 +6781,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46685" name="Text Box 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74D51CDD-B3F1-4B33-9E60-BD40FC098670}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6904,58 +6842,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46686" name="Text Box 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C66281C6-9C8E-4D84-827D-ED4032305A67}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6965,58 +6903,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46687" name="Text Box 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28A1C117-CB0D-4C14-A336-39CB5D7F8E4C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7026,58 +6964,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46688" name="Text Box 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8896CAD5-EE31-43E2-8C36-F7724258BE4D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7087,58 +7025,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46689" name="Text Box 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3551178-44E6-47E1-852A-5D160499651E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7148,58 +7086,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46690" name="Text Box 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3AE6D22-B9D0-4E02-8A14-11C405B0E399}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7209,58 +7147,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46691" name="Text Box 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4033A9BB-B924-40D0-B925-C2737514298C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="6943725"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -7270,197 +7208,163 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7631,9100 +7535,8958 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="A14" workbookViewId="0">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.81640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.7265625" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="63.26953125" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.7265625" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.81640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1.7265625" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.54296875" style="1" customWidth="1"/>
     <col min="10" max="10" width="21.453125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.54296875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.453125" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.1796875" style="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:20" ht="4.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="2:20" ht="16" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="5"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="2:20" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B4" s="2"/>
-      <c r="C4" s="133"/>
-[...2 lines deleted...]
-      <c r="F4" s="133"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
       <c r="G4" s="6"/>
     </row>
     <row r="5" spans="2:20" ht="22" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B5" s="2"/>
-      <c r="C5" s="152" t="s">
-[...4 lines deleted...]
-      <c r="F5" s="152"/>
+      <c r="C5" s="143" t="s">
+        <v>148</v>
+      </c>
+      <c r="D5" s="143"/>
+      <c r="E5" s="143"/>
+      <c r="F5" s="143"/>
       <c r="G5" s="6"/>
     </row>
     <row r="6" spans="2:20" ht="23.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="2"/>
       <c r="C6" s="7"/>
-      <c r="D6" s="153" t="s">
+      <c r="D6" s="133" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="154"/>
+      <c r="E6" s="144"/>
       <c r="F6" s="8"/>
       <c r="G6" s="6"/>
     </row>
     <row r="7" spans="2:20" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="2"/>
       <c r="C7" s="7"/>
-      <c r="D7" s="153" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="154"/>
+      <c r="D7" s="133" t="s">
+        <v>144</v>
+      </c>
+      <c r="E7" s="144"/>
       <c r="F7" s="8"/>
       <c r="G7" s="6"/>
     </row>
     <row r="8" spans="2:20" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B8" s="2"/>
       <c r="C8" s="7"/>
       <c r="D8" s="9"/>
       <c r="E8" s="10"/>
       <c r="F8" s="8"/>
       <c r="G8" s="6"/>
     </row>
     <row r="9" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B9" s="2"/>
       <c r="C9" s="7"/>
       <c r="D9" s="9"/>
       <c r="E9" s="11" t="s">
-        <v>2</v>
+        <v>149</v>
       </c>
       <c r="F9" s="8"/>
       <c r="G9" s="6"/>
     </row>
     <row r="10" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B10" s="2"/>
       <c r="C10" s="7"/>
       <c r="D10" s="9"/>
       <c r="E10" s="11"/>
       <c r="F10" s="8"/>
       <c r="G10" s="6"/>
     </row>
     <row r="11" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B11" s="2"/>
       <c r="C11" s="7"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G11" s="6"/>
-      <c r="S11" s="132"/>
-      <c r="T11" s="132"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="21"/>
     </row>
     <row r="12" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B12" s="2"/>
       <c r="C12" s="7"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B13" s="2"/>
       <c r="C13" s="7"/>
       <c r="D13" s="12"/>
       <c r="E13" s="11" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B14" s="2"/>
       <c r="C14" s="7"/>
       <c r="D14" s="12"/>
       <c r="E14" s="11" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G14" s="6"/>
     </row>
     <row r="15" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B15" s="2"/>
       <c r="C15" s="7"/>
       <c r="D15" s="12"/>
       <c r="E15" s="11" t="s">
-        <v>7</v>
+        <v>151</v>
       </c>
       <c r="G15" s="6"/>
     </row>
     <row r="16" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B16" s="2"/>
       <c r="C16" s="7"/>
       <c r="D16" s="12"/>
       <c r="E16" s="11" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G16" s="6"/>
     </row>
     <row r="17" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B17" s="2"/>
       <c r="C17" s="7"/>
       <c r="D17" s="12"/>
       <c r="E17" s="11"/>
       <c r="G17" s="6"/>
     </row>
     <row r="18" spans="2:7" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B18" s="2"/>
       <c r="D18" s="10"/>
       <c r="E18" s="13" t="s">
-        <v>9</v>
+        <v>150</v>
       </c>
       <c r="F18" s="14"/>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="2:7" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B19" s="2"/>
       <c r="D19" s="10"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="6"/>
     </row>
     <row r="20" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B20" s="2"/>
       <c r="C20" s="7"/>
       <c r="D20" s="12"/>
       <c r="E20" s="11" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B21" s="2"/>
       <c r="C21" s="7"/>
       <c r="D21" s="12"/>
       <c r="E21" s="11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B22" s="2"/>
       <c r="C22" s="7"/>
       <c r="D22" s="10"/>
       <c r="E22" s="11"/>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="2:7" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B23" s="2"/>
       <c r="E23" s="15"/>
       <c r="G23" s="6"/>
     </row>
     <row r="24" spans="2:7" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B24" s="2"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="6"/>
     </row>
-    <row r="25" spans="2:7" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:7" ht="15.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B25" s="2"/>
-      <c r="C25" s="3" t="s">
-        <v>12</v>
+      <c r="C25" s="25" t="s">
+        <v>9</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="6"/>
     </row>
-    <row r="26" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="F27" s="151"/>
+    <row r="26" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C26" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" spans="2:7" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C27" s="142" t="s">
+        <v>152</v>
+      </c>
+      <c r="D27" s="142"/>
+      <c r="E27" s="142"/>
+      <c r="F27" s="142"/>
     </row>
     <row r="28" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="F28" s="18"/>
+      <c r="F28" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:R32"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+    <sheetView topLeftCell="A9" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30:P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.7265625" style="14" customWidth="1"/>
     <col min="2" max="2" width="7.453125" style="14" customWidth="1"/>
     <col min="3" max="3" width="7.26953125" style="14" customWidth="1"/>
     <col min="4" max="4" width="7" style="14" customWidth="1"/>
-    <col min="5" max="6" width="7.26953125" style="14" customWidth="1"/>
+    <col min="5" max="5" width="10.90625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="7.26953125" style="14" customWidth="1"/>
     <col min="7" max="10" width="6.7265625" style="14" customWidth="1"/>
     <col min="11" max="12" width="7.26953125" style="14" customWidth="1"/>
     <col min="13" max="16" width="6.7265625" style="14" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="131" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="163"/>
-[...13 lines deleted...]
-      <c r="P1" s="163"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
+      <c r="M1" s="131"/>
+      <c r="N1" s="131"/>
+      <c r="O1" s="131"/>
+      <c r="P1" s="131"/>
     </row>
     <row r="2" spans="1:18" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="s">
+      <c r="A2" s="133" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="153"/>
-[...13 lines deleted...]
-      <c r="P2" s="153"/>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
+      <c r="O2" s="133"/>
+      <c r="P2" s="133"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="153" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="19"/>
+      <c r="A3" s="133" t="s">
+        <v>144</v>
+      </c>
+      <c r="B3" s="133"/>
+      <c r="C3" s="133"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="133"/>
+      <c r="O3" s="133"/>
+      <c r="P3" s="133"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
     </row>
     <row r="5" spans="1:18" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
-[...16 lines deleted...]
-      <c r="P5" s="163"/>
+      <c r="A5" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="131"/>
+      <c r="F5" s="131"/>
+      <c r="G5" s="131"/>
+      <c r="H5" s="131"/>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="131"/>
+      <c r="L5" s="131"/>
+      <c r="M5" s="131"/>
+      <c r="N5" s="131"/>
+      <c r="O5" s="131"/>
+      <c r="P5" s="131"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
     </row>
     <row r="6" spans="1:18" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="7" spans="1:18" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="145" t="s">
+    <row r="7" spans="1:18" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="155"/>
+      <c r="D7" s="155"/>
+      <c r="E7" s="152" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="153"/>
+      <c r="G7" s="154"/>
+      <c r="H7" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="153"/>
+      <c r="J7" s="154"/>
+      <c r="K7" s="152" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="167" t="s">
+      <c r="L7" s="153"/>
+      <c r="M7" s="154"/>
+      <c r="N7" s="155" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="167"/>
-[...1 lines deleted...]
-      <c r="E7" s="164" t="s">
+      <c r="O7" s="155"/>
+      <c r="P7" s="156"/>
+    </row>
+    <row r="8" spans="1:18" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="31"/>
+      <c r="B8" s="145" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="165"/>
-[...1 lines deleted...]
-      <c r="H7" s="164" t="s">
+      <c r="C8" s="145"/>
+      <c r="D8" s="145"/>
+      <c r="E8" s="148" t="s">
         <v>19</v>
       </c>
-      <c r="I7" s="165"/>
-[...1 lines deleted...]
-      <c r="K7" s="164" t="s">
+      <c r="F8" s="149"/>
+      <c r="G8" s="150"/>
+      <c r="H8" s="146" t="s">
         <v>20</v>
       </c>
-      <c r="L7" s="165"/>
-[...1 lines deleted...]
-      <c r="N7" s="167" t="s">
+      <c r="I8" s="146"/>
+      <c r="J8" s="146"/>
+      <c r="K8" s="146" t="s">
         <v>21</v>
       </c>
-      <c r="O7" s="167"/>
-[...4 lines deleted...]
-      <c r="B8" s="155" t="s">
+      <c r="L8" s="146"/>
+      <c r="M8" s="146"/>
+      <c r="N8" s="145" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="155"/>
-[...1 lines deleted...]
-      <c r="E8" s="158" t="s">
+      <c r="O8" s="145"/>
+      <c r="P8" s="137"/>
+    </row>
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="A9" s="36"/>
+      <c r="B9" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="159"/>
-[...1 lines deleted...]
-      <c r="H8" s="156" t="s">
+      <c r="C9" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="I8" s="156"/>
-[...1 lines deleted...]
-      <c r="K8" s="156" t="s">
+      <c r="D9" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="L8" s="156"/>
-[...1 lines deleted...]
-      <c r="N8" s="155" t="s">
+      <c r="E9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="N9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="O9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="P9" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="155"/>
-[...54 lines deleted...]
-      <c r="B10" s="149">
+      <c r="B10" s="39">
         <v>3000</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="40">
         <v>846</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="41">
         <f>C10/B10</f>
         <v>0.28199999999999997</v>
       </c>
-      <c r="E10" s="114">
+      <c r="E10" s="42">
         <v>2700</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="40">
         <v>807</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="43">
         <f>F10/E10</f>
         <v>0.29888888888888887</v>
       </c>
-      <c r="H10" s="114">
+      <c r="H10" s="42">
         <v>175</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="40">
         <v>54</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="43">
         <f>I10/H10</f>
         <v>0.30857142857142855</v>
       </c>
-      <c r="K10" s="112">
+      <c r="K10" s="44">
         <v>1750</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="40">
         <v>449</v>
       </c>
-      <c r="M10" s="24">
+      <c r="M10" s="41">
         <f>L10/K10</f>
         <v>0.25657142857142856</v>
       </c>
-      <c r="N10" s="112">
+      <c r="N10" s="44">
         <v>150</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="40">
         <v>37</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="45">
         <f>O10/N10</f>
         <v>0.24666666666666667</v>
       </c>
     </row>
-    <row r="11" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B11" s="149">
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="39">
         <v>9158</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="40">
         <v>2819</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="41">
         <f t="shared" ref="D11:D25" si="0">C11/B11</f>
         <v>0.30781830093906964</v>
       </c>
-      <c r="E11" s="114">
+      <c r="E11" s="42">
         <v>8115</v>
       </c>
-      <c r="F11" s="23">
+      <c r="F11" s="40">
         <v>2523</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="43">
         <f t="shared" ref="G11:G25" si="1">F11/E11</f>
         <v>0.31090573012939005</v>
       </c>
-      <c r="H11" s="114">
+      <c r="H11" s="42">
         <v>708</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="40">
         <v>255</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="43">
         <f t="shared" ref="J11:J25" si="2">I11/H11</f>
         <v>0.36016949152542371</v>
       </c>
-      <c r="K11" s="112">
+      <c r="K11" s="44">
         <v>4906</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="40">
         <v>1644</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="41">
         <f>L11/K11</f>
         <v>0.33509987770077454</v>
       </c>
-      <c r="N11" s="112">
+      <c r="N11" s="44">
         <v>316</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="40">
         <v>121</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="45">
         <f t="shared" ref="P11:P25" si="3">O11/N11</f>
         <v>0.38291139240506328</v>
       </c>
     </row>
-    <row r="12" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" s="149">
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="39">
         <v>5100</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="40">
         <v>2443</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="41">
         <f t="shared" si="0"/>
         <v>0.47901960784313724</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="24">
         <v>4547</v>
       </c>
-      <c r="F12" s="23">
+      <c r="F12" s="40">
         <v>2295</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="43">
         <f t="shared" si="1"/>
         <v>0.50472839234660216</v>
       </c>
-      <c r="H12" s="114">
+      <c r="H12" s="42">
         <v>561</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="40">
         <v>263</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="43">
         <f t="shared" si="2"/>
         <v>0.46880570409982175</v>
       </c>
-      <c r="K12" s="112">
+      <c r="K12" s="44">
         <v>3060</v>
       </c>
-      <c r="L12" s="23">
+      <c r="L12" s="40">
         <v>1503</v>
       </c>
-      <c r="M12" s="24">
+      <c r="M12" s="41">
         <f t="shared" ref="M12:M25" si="4">L12/K12</f>
         <v>0.49117647058823527</v>
       </c>
-      <c r="N12" s="112">
+      <c r="N12" s="44">
         <v>342</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="40">
         <v>66</v>
       </c>
-      <c r="P12" s="26">
+      <c r="P12" s="45">
         <f t="shared" si="3"/>
         <v>0.19298245614035087</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B13" s="149">
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="39">
         <v>4500</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="40">
         <v>1646</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="41">
         <f t="shared" si="0"/>
         <v>0.36577777777777776</v>
       </c>
-      <c r="E13" s="114">
+      <c r="E13" s="42">
         <v>4230</v>
       </c>
-      <c r="F13" s="23">
+      <c r="F13" s="40">
         <v>1540</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="43">
         <f t="shared" si="1"/>
         <v>0.36406619385342792</v>
       </c>
-      <c r="H13" s="114">
+      <c r="H13" s="42">
         <v>250</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="40">
         <v>103</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="43">
         <f t="shared" si="2"/>
         <v>0.41199999999999998</v>
       </c>
-      <c r="K13" s="112">
+      <c r="K13" s="44">
         <v>2997</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="40">
         <v>1146</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M13" s="41">
         <f t="shared" si="4"/>
         <v>0.38238238238238237</v>
       </c>
-      <c r="N13" s="112">
+      <c r="N13" s="44">
         <v>200</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="40">
         <v>74</v>
       </c>
-      <c r="P13" s="26">
+      <c r="P13" s="45">
         <f t="shared" si="3"/>
         <v>0.37</v>
       </c>
     </row>
-    <row r="14" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="149">
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="39">
         <v>2900</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="40">
         <v>1134</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="41">
         <f t="shared" si="0"/>
         <v>0.39103448275862068</v>
       </c>
-      <c r="E14" s="114">
+      <c r="E14" s="42">
         <v>2030</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F14" s="40">
         <v>1066</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="43">
         <f t="shared" si="1"/>
         <v>0.52512315270935961</v>
       </c>
-      <c r="H14" s="114">
+      <c r="H14" s="42">
         <v>102</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="40">
         <v>96</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="43">
         <f t="shared" si="2"/>
         <v>0.94117647058823528</v>
       </c>
-      <c r="K14" s="112">
+      <c r="K14" s="44">
         <v>1653</v>
       </c>
-      <c r="L14" s="23">
+      <c r="L14" s="40">
         <v>810</v>
       </c>
-      <c r="M14" s="24">
+      <c r="M14" s="41">
         <f t="shared" si="4"/>
         <v>0.49001814882032668</v>
       </c>
-      <c r="N14" s="112">
+      <c r="N14" s="44">
         <v>116</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="40">
         <v>69</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="45">
         <f t="shared" si="3"/>
         <v>0.59482758620689657</v>
       </c>
     </row>
-    <row r="15" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="149">
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="39">
         <v>6500</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="40">
         <v>2063</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="41">
         <f t="shared" si="0"/>
         <v>0.31738461538461538</v>
       </c>
-      <c r="E15" s="114">
+      <c r="E15" s="42">
         <v>5900</v>
       </c>
-      <c r="F15" s="23">
+      <c r="F15" s="40">
         <v>1951</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="43">
         <f t="shared" si="1"/>
         <v>0.33067796610169492</v>
       </c>
-      <c r="H15" s="114">
+      <c r="H15" s="42">
         <v>400</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="40">
         <v>181</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J15" s="43">
         <f t="shared" si="2"/>
         <v>0.45250000000000001</v>
       </c>
-      <c r="K15" s="112">
+      <c r="K15" s="44">
         <v>4000</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="40">
         <v>1457</v>
       </c>
-      <c r="M15" s="24">
+      <c r="M15" s="41">
         <f t="shared" si="4"/>
         <v>0.36425000000000002</v>
       </c>
-      <c r="N15" s="112">
+      <c r="N15" s="44">
         <v>300</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="40">
         <v>113</v>
       </c>
-      <c r="P15" s="26">
+      <c r="P15" s="45">
         <f t="shared" si="3"/>
         <v>0.37666666666666665</v>
       </c>
     </row>
-    <row r="16" spans="1:18" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="149">
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="39">
         <v>3200</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="40">
         <v>1056</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="41">
         <f t="shared" si="0"/>
         <v>0.33</v>
       </c>
-      <c r="E16" s="114">
+      <c r="E16" s="42">
         <v>3000</v>
       </c>
-      <c r="F16" s="23">
+      <c r="F16" s="40">
         <v>972</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="43">
         <f t="shared" si="1"/>
         <v>0.32400000000000001</v>
       </c>
-      <c r="H16" s="114">
+      <c r="H16" s="42">
         <v>485</v>
       </c>
-      <c r="I16" s="23">
+      <c r="I16" s="40">
         <v>179</v>
       </c>
-      <c r="J16" s="25">
+      <c r="J16" s="43">
         <f t="shared" si="2"/>
         <v>0.36907216494845363</v>
       </c>
-      <c r="K16" s="112">
+      <c r="K16" s="44">
         <v>1000</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="40">
         <v>610</v>
       </c>
-      <c r="M16" s="24">
+      <c r="M16" s="41">
         <f t="shared" si="4"/>
         <v>0.61</v>
       </c>
-      <c r="N16" s="112">
+      <c r="N16" s="44">
         <v>175</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="40">
         <v>46</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="45">
         <f t="shared" si="3"/>
         <v>0.26285714285714284</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B17" s="149">
+    <row r="17" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="39">
         <v>5355</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="40">
         <v>2165</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="41">
         <f t="shared" si="0"/>
         <v>0.40429505135387489</v>
       </c>
-      <c r="E17" s="114">
+      <c r="E17" s="42">
         <v>4744</v>
       </c>
-      <c r="F17" s="23">
+      <c r="F17" s="40">
         <v>1928</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="43">
         <f t="shared" si="1"/>
         <v>0.40640809443507586</v>
       </c>
-      <c r="H17" s="114">
+      <c r="H17" s="42">
         <v>500</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="40">
         <v>223</v>
       </c>
-      <c r="J17" s="25">
+      <c r="J17" s="43">
         <f t="shared" si="2"/>
         <v>0.44600000000000001</v>
       </c>
-      <c r="K17" s="112">
+      <c r="K17" s="44">
         <v>3054</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="40">
         <v>1224</v>
       </c>
-      <c r="M17" s="24">
+      <c r="M17" s="41">
         <f t="shared" si="4"/>
         <v>0.40078585461689586</v>
       </c>
-      <c r="N17" s="112">
+      <c r="N17" s="44">
         <v>186</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="40">
         <v>60</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P17" s="45">
         <f t="shared" si="3"/>
         <v>0.32258064516129031</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B18" s="149">
+    <row r="18" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="39">
         <v>4037</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="40">
         <v>1192</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="41">
         <f t="shared" si="0"/>
         <v>0.29526876393361406</v>
       </c>
-      <c r="E18" s="114">
+      <c r="E18" s="42">
         <v>3725</v>
       </c>
-      <c r="F18" s="23">
+      <c r="F18" s="40">
         <v>1100</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="43">
         <f t="shared" si="1"/>
         <v>0.29530201342281881</v>
       </c>
-      <c r="H18" s="114">
+      <c r="H18" s="42">
         <v>278</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I18" s="40">
         <v>125</v>
       </c>
-      <c r="J18" s="25">
+      <c r="J18" s="43">
         <f t="shared" si="2"/>
         <v>0.44964028776978415</v>
       </c>
-      <c r="K18" s="112">
+      <c r="K18" s="44">
         <v>2185</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L18" s="40">
         <v>715</v>
       </c>
-      <c r="M18" s="24">
+      <c r="M18" s="41">
         <f t="shared" si="4"/>
         <v>0.32723112128146453</v>
       </c>
-      <c r="N18" s="112">
+      <c r="N18" s="44">
         <v>200</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="40">
         <v>70</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="45">
         <f t="shared" si="3"/>
         <v>0.35</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="149">
+    <row r="19" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="39">
         <v>14000</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="40">
         <v>5200</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="41">
         <f t="shared" si="0"/>
         <v>0.37142857142857144</v>
       </c>
-      <c r="E19" s="114">
+      <c r="E19" s="42">
         <v>12880</v>
       </c>
-      <c r="F19" s="23">
+      <c r="F19" s="40">
         <v>4808</v>
       </c>
-      <c r="G19" s="25">
+      <c r="G19" s="43">
         <f t="shared" si="1"/>
         <v>0.3732919254658385</v>
       </c>
-      <c r="H19" s="114">
+      <c r="H19" s="42">
         <v>1260</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I19" s="40">
         <v>472</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J19" s="43">
         <f t="shared" si="2"/>
         <v>0.3746031746031746</v>
       </c>
-      <c r="K19" s="112">
+      <c r="K19" s="44">
         <v>5840</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L19" s="40">
         <v>1936</v>
       </c>
-      <c r="M19" s="24">
+      <c r="M19" s="41">
         <f t="shared" si="4"/>
         <v>0.33150684931506852</v>
       </c>
-      <c r="N19" s="112">
+      <c r="N19" s="44">
         <v>441</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="40">
         <v>107</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="45">
         <f t="shared" si="3"/>
         <v>0.24263038548752835</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="149">
+    <row r="20" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="39">
         <v>5800</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="40">
         <v>2474</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="41">
         <f t="shared" si="0"/>
         <v>0.42655172413793102</v>
       </c>
-      <c r="E20" s="114">
+      <c r="E20" s="42">
         <v>5400</v>
       </c>
-      <c r="F20" s="23">
+      <c r="F20" s="40">
         <v>2259</v>
       </c>
-      <c r="G20" s="25">
+      <c r="G20" s="43">
         <f t="shared" si="1"/>
         <v>0.41833333333333333</v>
       </c>
-      <c r="H20" s="114">
+      <c r="H20" s="42">
         <v>250</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="40">
         <v>102</v>
       </c>
-      <c r="J20" s="25">
+      <c r="J20" s="43">
         <f t="shared" si="2"/>
         <v>0.40799999999999997</v>
       </c>
-      <c r="K20" s="112">
+      <c r="K20" s="44">
         <v>4200</v>
       </c>
-      <c r="L20" s="23">
+      <c r="L20" s="40">
         <v>1724</v>
       </c>
-      <c r="M20" s="24">
+      <c r="M20" s="41">
         <f t="shared" si="4"/>
         <v>0.41047619047619049</v>
       </c>
-      <c r="N20" s="112">
+      <c r="N20" s="44">
         <v>215</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="40">
         <v>77</v>
       </c>
-      <c r="P20" s="26">
+      <c r="P20" s="45">
         <f t="shared" si="3"/>
         <v>0.35813953488372091</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="149">
+    <row r="21" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="39">
         <v>8000</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="40">
         <v>2386</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="41">
         <f t="shared" si="0"/>
         <v>0.29825000000000002</v>
       </c>
-      <c r="E21" s="114">
+      <c r="E21" s="42">
         <v>6720</v>
       </c>
-      <c r="F21" s="23">
+      <c r="F21" s="40">
         <v>2234</v>
       </c>
-      <c r="G21" s="25">
+      <c r="G21" s="43">
         <f t="shared" si="1"/>
         <v>0.33244047619047618</v>
       </c>
-      <c r="H21" s="114">
+      <c r="H21" s="42">
         <v>432</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I21" s="40">
         <v>160</v>
       </c>
-      <c r="J21" s="25">
+      <c r="J21" s="43">
         <f t="shared" si="2"/>
         <v>0.37037037037037035</v>
       </c>
-      <c r="K21" s="112">
+      <c r="K21" s="44">
         <v>6240</v>
       </c>
-      <c r="L21" s="23">
+      <c r="L21" s="40">
         <v>1749</v>
       </c>
-      <c r="M21" s="24">
+      <c r="M21" s="41">
         <f t="shared" si="4"/>
         <v>0.28028846153846154</v>
       </c>
-      <c r="N21" s="112">
+      <c r="N21" s="44">
         <v>400</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="40">
         <v>105</v>
       </c>
-      <c r="P21" s="26">
+      <c r="P21" s="45">
         <f t="shared" si="3"/>
         <v>0.26250000000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="149">
+    <row r="22" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="39">
         <v>8250</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C22" s="40">
         <v>2326</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="41">
         <f t="shared" si="0"/>
         <v>0.28193939393939393</v>
       </c>
-      <c r="E22" s="114">
+      <c r="E22" s="42">
         <v>7700</v>
       </c>
-      <c r="F22" s="23">
+      <c r="F22" s="40">
         <v>2205</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="43">
         <f t="shared" si="1"/>
         <v>0.28636363636363638</v>
       </c>
-      <c r="H22" s="114">
+      <c r="H22" s="42">
         <v>425</v>
       </c>
-      <c r="I22" s="23">
+      <c r="I22" s="40">
         <v>169</v>
       </c>
-      <c r="J22" s="25">
+      <c r="J22" s="43">
         <f t="shared" si="2"/>
         <v>0.39764705882352941</v>
       </c>
-      <c r="K22" s="112">
+      <c r="K22" s="44">
         <v>6000</v>
       </c>
-      <c r="L22" s="23">
+      <c r="L22" s="40">
         <v>1849</v>
       </c>
-      <c r="M22" s="24">
+      <c r="M22" s="41">
         <f t="shared" si="4"/>
         <v>0.30816666666666664</v>
       </c>
-      <c r="N22" s="112">
+      <c r="N22" s="44">
         <v>330</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="40">
         <v>93</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P22" s="45">
         <f t="shared" si="3"/>
         <v>0.2818181818181818</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="149">
+    <row r="23" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="39">
         <v>3650</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="40">
         <v>1027</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="41">
         <f t="shared" si="0"/>
         <v>0.28136986301369865</v>
       </c>
-      <c r="E23" s="114">
+      <c r="E23" s="42">
         <v>2700</v>
       </c>
-      <c r="F23" s="23">
+      <c r="F23" s="40">
         <v>915</v>
       </c>
-      <c r="G23" s="25">
+      <c r="G23" s="43">
         <f t="shared" si="1"/>
         <v>0.33888888888888891</v>
       </c>
-      <c r="H23" s="114">
+      <c r="H23" s="42">
         <v>180</v>
       </c>
-      <c r="I23" s="23">
+      <c r="I23" s="40">
         <v>85</v>
       </c>
-      <c r="J23" s="25">
+      <c r="J23" s="43">
         <f t="shared" si="2"/>
         <v>0.47222222222222221</v>
       </c>
-      <c r="K23" s="112">
+      <c r="K23" s="44">
         <v>2235</v>
       </c>
-      <c r="L23" s="23">
+      <c r="L23" s="40">
         <v>718</v>
       </c>
-      <c r="M23" s="24">
+      <c r="M23" s="41">
         <f t="shared" si="4"/>
         <v>0.32125279642058163</v>
       </c>
-      <c r="N23" s="112">
+      <c r="N23" s="44">
         <v>184</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="40">
         <v>51</v>
       </c>
-      <c r="P23" s="26">
+      <c r="P23" s="45">
         <f t="shared" si="3"/>
         <v>0.27717391304347827</v>
       </c>
     </row>
-    <row r="24" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="149">
+    <row r="24" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="39">
         <v>5000</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="40">
         <v>1492</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="41">
         <f t="shared" si="0"/>
         <v>0.2984</v>
       </c>
-      <c r="E24" s="114">
+      <c r="E24" s="42">
         <v>3500</v>
       </c>
-      <c r="F24" s="23">
+      <c r="F24" s="40">
         <v>1268</v>
       </c>
-      <c r="G24" s="25">
+      <c r="G24" s="43">
         <f t="shared" si="1"/>
         <v>0.36228571428571427</v>
       </c>
-      <c r="H24" s="114">
+      <c r="H24" s="42">
         <v>275</v>
       </c>
-      <c r="I24" s="23">
+      <c r="I24" s="40">
         <v>104</v>
       </c>
-      <c r="J24" s="25">
+      <c r="J24" s="43">
         <f t="shared" si="2"/>
         <v>0.37818181818181817</v>
       </c>
-      <c r="K24" s="112">
+      <c r="K24" s="44">
         <v>3000</v>
       </c>
-      <c r="L24" s="23">
+      <c r="L24" s="40">
         <v>769</v>
       </c>
-      <c r="M24" s="24">
+      <c r="M24" s="41">
         <f t="shared" si="4"/>
         <v>0.25633333333333336</v>
       </c>
-      <c r="N24" s="112">
+      <c r="N24" s="44">
         <v>300</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="40">
         <v>76</v>
       </c>
-      <c r="P24" s="26">
+      <c r="P24" s="45">
         <f t="shared" si="3"/>
         <v>0.25333333333333335</v>
       </c>
     </row>
-    <row r="25" spans="1:17" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B25" s="150">
+    <row r="25" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="46">
         <v>5148</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="40">
         <v>1737</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="41">
         <f t="shared" si="0"/>
         <v>0.33741258741258739</v>
       </c>
-      <c r="E25" s="114">
+      <c r="E25" s="42">
         <v>4920</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F25" s="40">
         <v>1651</v>
       </c>
-      <c r="G25" s="25">
+      <c r="G25" s="43">
         <f t="shared" si="1"/>
         <v>0.33556910569105691</v>
       </c>
-      <c r="H25" s="114">
+      <c r="H25" s="42">
         <v>275</v>
       </c>
-      <c r="I25" s="23">
+      <c r="I25" s="40">
         <v>180</v>
       </c>
-      <c r="J25" s="25">
+      <c r="J25" s="43">
         <f t="shared" si="2"/>
         <v>0.65454545454545454</v>
       </c>
-      <c r="K25" s="112">
+      <c r="K25" s="44">
         <v>3500</v>
       </c>
-      <c r="L25" s="23">
+      <c r="L25" s="40">
         <v>1361</v>
       </c>
-      <c r="M25" s="24">
+      <c r="M25" s="41">
         <f t="shared" si="4"/>
         <v>0.38885714285714285</v>
       </c>
-      <c r="N25" s="112">
+      <c r="N25" s="44">
         <v>200</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O25" s="40">
         <v>95</v>
       </c>
-      <c r="P25" s="26">
+      <c r="P25" s="45">
         <f t="shared" si="3"/>
         <v>0.47499999999999998</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C26" s="112">
+    <row r="26" spans="1:17" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="44">
         <v>293</v>
       </c>
-      <c r="D26" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="115">
+      <c r="D26" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" s="49">
         <v>284</v>
       </c>
-      <c r="G26" s="25" t="s">
-[...5 lines deleted...]
-      <c r="I26" s="115">
+      <c r="G26" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="I26" s="49">
         <v>3</v>
       </c>
-      <c r="J26" s="25" t="s">
-[...5 lines deleted...]
-      <c r="L26" s="112">
+      <c r="J26" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="K26" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="L26" s="44">
         <v>99</v>
       </c>
-      <c r="M26" s="24" t="s">
-[...5 lines deleted...]
-      <c r="O26" s="112">
+      <c r="M26" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="N26" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="O26" s="44">
         <v>9</v>
       </c>
-      <c r="P26" s="26" t="s">
-[...7 lines deleted...]
-      <c r="B27" s="123">
+      <c r="P26" s="45" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="24" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="51">
         <f>SUM(B10:B26)</f>
         <v>93598</v>
       </c>
-      <c r="C27" s="113">
+      <c r="C27" s="52">
         <v>29533</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="53">
         <f>C27/B27</f>
         <v>0.31553024637278576</v>
       </c>
-      <c r="E27" s="113">
+      <c r="E27" s="52">
         <f>SUM(E10:E26)</f>
         <v>82811</v>
       </c>
-      <c r="F27" s="113">
+      <c r="F27" s="52">
         <v>27098</v>
       </c>
-      <c r="G27" s="29">
+      <c r="G27" s="54">
         <f>F27/E27</f>
         <v>0.32722705920711015</v>
       </c>
-      <c r="H27" s="113">
+      <c r="H27" s="52">
         <f>SUM(H10:H26)</f>
         <v>6556</v>
       </c>
-      <c r="I27" s="113">
+      <c r="I27" s="52">
         <v>2577</v>
       </c>
-      <c r="J27" s="29">
+      <c r="J27" s="54">
         <f>I27/H27</f>
         <v>0.3930750457596095</v>
       </c>
-      <c r="K27" s="113">
+      <c r="K27" s="52">
         <f>SUM(K10:K26)</f>
         <v>55620</v>
       </c>
-      <c r="L27" s="113">
+      <c r="L27" s="52">
         <v>17230</v>
       </c>
-      <c r="M27" s="28">
+      <c r="M27" s="53">
         <f>L27/K27</f>
         <v>0.30978065444084862</v>
       </c>
-      <c r="N27" s="113">
+      <c r="N27" s="52">
         <f>SUM(N10:N26)</f>
         <v>4055</v>
       </c>
-      <c r="O27" s="113">
+      <c r="O27" s="52">
         <v>1165</v>
       </c>
-      <c r="P27" s="30">
+      <c r="P27" s="55">
         <f>O27/N27</f>
         <v>0.28729963008631321</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="1" t="s">
+    <row r="28" spans="1:17" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+    </row>
+    <row r="29" spans="1:17" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+    </row>
+    <row r="30" spans="1:17" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+      <c r="Q30" s="56"/>
+    </row>
+    <row r="31" spans="1:17" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="147"/>
+      <c r="C31" s="147"/>
+      <c r="D31" s="147"/>
+      <c r="E31" s="147"/>
+      <c r="F31" s="147"/>
+      <c r="G31" s="147"/>
+      <c r="H31" s="147"/>
+      <c r="I31" s="147"/>
+      <c r="J31" s="147"/>
+      <c r="K31" s="147"/>
+      <c r="L31" s="147"/>
+      <c r="M31" s="147"/>
+      <c r="N31" s="147"/>
+      <c r="O31" s="147"/>
+      <c r="P31" s="147"/>
+      <c r="Q31" s="56"/>
+    </row>
+    <row r="32" spans="1:17" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="1"/>
-[...98 lines deleted...]
-      <c r="Q32" s="1"/>
+      <c r="B32" s="151"/>
+      <c r="C32" s="151"/>
+      <c r="D32" s="151"/>
+      <c r="E32" s="151"/>
+      <c r="F32" s="151"/>
+      <c r="G32" s="151"/>
+      <c r="H32" s="151"/>
+      <c r="I32" s="151"/>
+      <c r="J32" s="151"/>
+      <c r="K32" s="151"/>
+      <c r="L32" s="151"/>
+      <c r="M32" s="151"/>
+      <c r="N32" s="151"/>
+      <c r="O32" s="151"/>
+      <c r="P32" s="151"/>
+      <c r="Q32" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="K7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="A32:P32"/>
     <mergeCell ref="K8:M8"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="N8:P8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:P32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="A31" sqref="A31:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21.81640625" style="14" customWidth="1"/>
     <col min="2" max="2" width="10.1796875" style="14" customWidth="1"/>
     <col min="3" max="4" width="7.453125" style="14" customWidth="1"/>
     <col min="5" max="5" width="11" style="14" customWidth="1"/>
     <col min="6" max="6" width="7.7265625" style="14" customWidth="1"/>
     <col min="7" max="7" width="10.81640625" style="14" customWidth="1"/>
     <col min="8" max="8" width="6.81640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.54296875" style="14" customWidth="1"/>
     <col min="10" max="10" width="7" style="14" customWidth="1"/>
     <col min="11" max="11" width="8.1796875" style="14" customWidth="1"/>
     <col min="12" max="12" width="6.81640625" style="14" customWidth="1"/>
     <col min="13" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="163"/>
+      <c r="A1" s="131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
     </row>
     <row r="2" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="str">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B2" s="153"/>
-[...13 lines deleted...]
-      <c r="P2" s="140"/>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
     </row>
     <row r="3" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="153" t="str">
+      <c r="A3" s="133" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="153"/>
-[...13 lines deleted...]
-      <c r="P3" s="140"/>
+      <c r="B3" s="133"/>
+      <c r="C3" s="133"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
     </row>
     <row r="5" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
-[...12 lines deleted...]
-      <c r="L5" s="163"/>
+      <c r="A5" s="131" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="131"/>
+      <c r="F5" s="131"/>
+      <c r="G5" s="131"/>
+      <c r="H5" s="131"/>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="131"/>
+      <c r="L5" s="131"/>
       <c r="M5" s="11"/>
     </row>
     <row r="6" spans="1:16" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="7" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="173" t="s">
+    <row r="7" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="161" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="155" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="155"/>
+      <c r="E7" s="157" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="157"/>
+      <c r="G7" s="157"/>
+      <c r="H7" s="157"/>
+      <c r="I7" s="157"/>
+      <c r="J7" s="157"/>
+      <c r="K7" s="157"/>
+      <c r="L7" s="158"/>
+    </row>
+    <row r="8" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="162"/>
+      <c r="B8" s="159"/>
+      <c r="C8" s="159"/>
+      <c r="D8" s="159"/>
+      <c r="E8" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="159"/>
+      <c r="G8" s="159" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="167" t="s">
+      <c r="H8" s="159"/>
+      <c r="I8" s="159" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="167" t="s">
+      <c r="J8" s="159"/>
+      <c r="K8" s="159" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="160"/>
+    </row>
+    <row r="9" spans="1:16" s="58" customFormat="1" ht="62" x14ac:dyDescent="0.35">
+      <c r="A9" s="57"/>
+      <c r="B9" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="167"/>
-      <c r="E7" s="169" t="s">
+      <c r="C9" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="F7" s="169"/>
-[...24 lines deleted...]
-      <c r="K8" s="171" t="s">
+      <c r="F9" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="172"/>
-[...3 lines deleted...]
-      <c r="B9" s="135" t="s">
+      <c r="H9" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="135" t="s">
-[...23 lines deleted...]
-      <c r="K9" s="135" t="s">
+      <c r="L9" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="L9" s="21" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="33">
+      <c r="B10" s="59">
         <f>'1. Plan vs Actual'!C10</f>
         <v>846</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="40">
         <v>414</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="41">
         <f>C10/B10</f>
         <v>0.48936170212765956</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="40">
         <f>'1. Plan vs Actual'!F10</f>
         <v>807</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="41">
         <f>E10/B10</f>
         <v>0.95390070921985815</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="40">
         <f>'1. Plan vs Actual'!I10</f>
         <v>54</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="41">
         <f>G10/B10</f>
         <v>6.3829787234042548E-2</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="59">
         <f>'1. Plan vs Actual'!L10</f>
         <v>449</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="41">
         <f>I10/B10</f>
         <v>0.53073286052009461</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="40">
         <f>'1. Plan vs Actual'!O10</f>
         <v>37</v>
       </c>
-      <c r="L10" s="26">
+      <c r="L10" s="45">
         <f>K10/B10</f>
         <v>4.3735224586288417E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B11" s="33">
+    <row r="11" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="59">
         <f>'1. Plan vs Actual'!C11</f>
         <v>2819</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="40">
         <v>1731</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="41">
         <f t="shared" ref="D11:D27" si="0">C11/B11</f>
         <v>0.61404753458673289</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="40">
         <f>'1. Plan vs Actual'!F11</f>
         <v>2523</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="41">
         <f t="shared" ref="F11:F27" si="1">E11/B11</f>
         <v>0.89499822632139059</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="40">
         <f>'1. Plan vs Actual'!I11</f>
         <v>255</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="41">
         <f t="shared" ref="H11:H27" si="2">G11/B11</f>
         <v>9.0457609081234486E-2</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="59">
         <f>'1. Plan vs Actual'!L11</f>
         <v>1644</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="41">
         <f t="shared" ref="J11:J27" si="3">I11/B11</f>
         <v>0.58318552678254698</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="40">
         <f>'1. Plan vs Actual'!O11</f>
         <v>121</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="45">
         <f t="shared" ref="L11:L27" si="4">K11/B11</f>
         <v>4.2923022348350479E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" s="33">
+    <row r="12" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="59">
         <f>'1. Plan vs Actual'!C12</f>
         <v>2443</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="40">
         <v>1447</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="41">
         <f t="shared" si="0"/>
         <v>0.59230454359394191</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="40">
         <f>'1. Plan vs Actual'!F12</f>
         <v>2295</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="41">
         <f t="shared" si="1"/>
         <v>0.93941874744167009</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="40">
         <f>'1. Plan vs Actual'!I12</f>
         <v>263</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="41">
         <f t="shared" si="2"/>
         <v>0.1076545231273025</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="59">
         <f>'1. Plan vs Actual'!L12</f>
         <v>1503</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J12" s="41">
         <f t="shared" si="3"/>
         <v>0.61522717969709373</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="40">
         <f>'1. Plan vs Actual'!O12</f>
         <v>66</v>
       </c>
-      <c r="L12" s="26">
+      <c r="L12" s="45">
         <f t="shared" si="4"/>
         <v>2.7015963978714697E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B13" s="33">
+    <row r="13" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="59">
         <f>'1. Plan vs Actual'!C13</f>
         <v>1646</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="40">
         <v>963</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="41">
         <f t="shared" si="0"/>
         <v>0.58505467800729039</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="40">
         <f>'1. Plan vs Actual'!F13</f>
         <v>1540</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="41">
         <f t="shared" si="1"/>
         <v>0.93560145808019446</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="40">
         <f>'1. Plan vs Actual'!I13</f>
         <v>103</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H13" s="41">
         <f t="shared" si="2"/>
         <v>6.2575941676792229E-2</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="59">
         <f>'1. Plan vs Actual'!L13</f>
         <v>1146</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J13" s="41">
         <f t="shared" si="3"/>
         <v>0.69623329283110569</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="40">
         <f>'1. Plan vs Actual'!O13</f>
         <v>74</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L13" s="45">
         <f t="shared" si="4"/>
         <v>4.4957472660996353E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="33">
+    <row r="14" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="59">
         <f>'1. Plan vs Actual'!C14</f>
         <v>1134</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="40">
         <v>598</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="41">
         <f t="shared" si="0"/>
         <v>0.52733686067019403</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="40">
         <f>'1. Plan vs Actual'!F14</f>
         <v>1066</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="41">
         <f t="shared" si="1"/>
         <v>0.94003527336860671</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="40">
         <f>'1. Plan vs Actual'!I14</f>
         <v>96</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="41">
         <f t="shared" si="2"/>
         <v>8.4656084656084651E-2</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="59">
         <f>'1. Plan vs Actual'!L14</f>
         <v>810</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="41">
         <f t="shared" si="3"/>
         <v>0.7142857142857143</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="40">
         <f>'1. Plan vs Actual'!O14</f>
         <v>69</v>
       </c>
-      <c r="L14" s="26">
+      <c r="L14" s="45">
         <f t="shared" si="4"/>
         <v>6.0846560846560843E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="33">
+    <row r="15" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="59">
         <f>'1. Plan vs Actual'!C15</f>
         <v>2063</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="40">
         <v>1179</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="41">
         <f t="shared" si="0"/>
         <v>0.57149781871061556</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="40">
         <f>'1. Plan vs Actual'!F15</f>
         <v>1951</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="41">
         <f t="shared" si="1"/>
         <v>0.94571013087736311</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="40">
         <f>'1. Plan vs Actual'!I15</f>
         <v>181</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="41">
         <f t="shared" si="2"/>
         <v>8.7736306349975757E-2</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="59">
         <f>'1. Plan vs Actual'!L15</f>
         <v>1457</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="41">
         <f t="shared" si="3"/>
         <v>0.70625302956858949</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="40">
         <f>'1. Plan vs Actual'!O15</f>
         <v>113</v>
       </c>
-      <c r="L15" s="26">
+      <c r="L15" s="45">
         <f t="shared" si="4"/>
         <v>5.4774600096946194E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="33">
+    <row r="16" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="59">
         <f>'1. Plan vs Actual'!C16</f>
         <v>1056</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="40">
         <v>592</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="41">
         <f t="shared" si="0"/>
         <v>0.56060606060606055</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="40">
         <f>'1. Plan vs Actual'!F16</f>
         <v>972</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="41">
         <f t="shared" si="1"/>
         <v>0.92045454545454541</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="40">
         <f>'1. Plan vs Actual'!I16</f>
         <v>179</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="41">
         <f t="shared" si="2"/>
         <v>0.16950757575757575</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I16" s="59">
         <f>'1. Plan vs Actual'!L16</f>
         <v>610</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="41">
         <f t="shared" si="3"/>
         <v>0.57765151515151514</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="40">
         <f>'1. Plan vs Actual'!O16</f>
         <v>46</v>
       </c>
-      <c r="L16" s="26">
+      <c r="L16" s="45">
         <f t="shared" si="4"/>
         <v>4.3560606060606064E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B17" s="33">
+    <row r="17" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="59">
         <f>'1. Plan vs Actual'!C17</f>
         <v>2165</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="40">
         <v>1014</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="41">
         <f t="shared" si="0"/>
         <v>0.46836027713625866</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="40">
         <f>'1. Plan vs Actual'!F17</f>
         <v>1928</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="41">
         <f t="shared" si="1"/>
         <v>0.8905311778290993</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="40">
         <f>'1. Plan vs Actual'!I17</f>
         <v>223</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H17" s="41">
         <f t="shared" si="2"/>
         <v>0.10300230946882218</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="59">
         <f>'1. Plan vs Actual'!L17</f>
         <v>1224</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="41">
         <f t="shared" si="3"/>
         <v>0.56535796766743651</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="40">
         <f>'1. Plan vs Actual'!O17</f>
         <v>60</v>
       </c>
-      <c r="L17" s="26">
+      <c r="L17" s="45">
         <f t="shared" si="4"/>
         <v>2.771362586605081E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B18" s="33">
+    <row r="18" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="59">
         <f>'1. Plan vs Actual'!C18</f>
         <v>1192</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="40">
         <v>579</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="41">
         <f t="shared" si="0"/>
         <v>0.48573825503355705</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="40">
         <f>'1. Plan vs Actual'!F18</f>
         <v>1100</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="41">
         <f t="shared" si="1"/>
         <v>0.92281879194630867</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="40">
         <f>'1. Plan vs Actual'!I18</f>
         <v>125</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="41">
         <f t="shared" si="2"/>
         <v>0.10486577181208054</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="59">
         <f>'1. Plan vs Actual'!L18</f>
         <v>715</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="41">
         <f t="shared" si="3"/>
         <v>0.59983221476510062</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="40">
         <f>'1. Plan vs Actual'!O18</f>
         <v>70</v>
       </c>
-      <c r="L18" s="26">
+      <c r="L18" s="45">
         <f t="shared" si="4"/>
         <v>5.8724832214765099E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="33">
+    <row r="19" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="59">
         <f>'1. Plan vs Actual'!C19</f>
         <v>5200</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="40">
         <v>2188</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="41">
         <f t="shared" si="0"/>
         <v>0.42076923076923078</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="40">
         <f>'1. Plan vs Actual'!F19</f>
         <v>4808</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="41">
         <f t="shared" si="1"/>
         <v>0.92461538461538462</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="40">
         <f>'1. Plan vs Actual'!I19</f>
         <v>472</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="41">
         <f t="shared" si="2"/>
         <v>9.0769230769230769E-2</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="59">
         <f>'1. Plan vs Actual'!L19</f>
         <v>1936</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="41">
         <f t="shared" si="3"/>
         <v>0.37230769230769228</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="40">
         <f>'1. Plan vs Actual'!O19</f>
         <v>107</v>
       </c>
-      <c r="L19" s="26">
+      <c r="L19" s="45">
         <f t="shared" si="4"/>
         <v>2.0576923076923076E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="33">
+    <row r="20" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="59">
         <f>'1. Plan vs Actual'!C20</f>
         <v>2474</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="40">
         <v>1510</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="41">
         <f t="shared" si="0"/>
         <v>0.6103476151980598</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="40">
         <f>'1. Plan vs Actual'!F20</f>
         <v>2259</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="41">
         <f t="shared" si="1"/>
         <v>0.91309620048504447</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="40">
         <f>'1. Plan vs Actual'!I20</f>
         <v>102</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="41">
         <f t="shared" si="2"/>
         <v>4.1228779304769606E-2</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="59">
         <f>'1. Plan vs Actual'!L20</f>
         <v>1724</v>
       </c>
-      <c r="J20" s="24">
+      <c r="J20" s="41">
         <f t="shared" si="3"/>
         <v>0.6968472109943411</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="40">
         <f>'1. Plan vs Actual'!O20</f>
         <v>77</v>
       </c>
-      <c r="L20" s="26">
+      <c r="L20" s="45">
         <f t="shared" si="4"/>
         <v>3.1123686337914309E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="33">
+    <row r="21" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="59">
         <f>'1. Plan vs Actual'!C21</f>
         <v>2386</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="40">
         <v>1598</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="41">
         <f t="shared" si="0"/>
         <v>0.66974015088013417</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E21" s="40">
         <f>'1. Plan vs Actual'!F21</f>
         <v>2234</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="41">
         <f t="shared" si="1"/>
         <v>0.93629505448449291</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="40">
         <f>'1. Plan vs Actual'!I21</f>
         <v>160</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="41">
         <f t="shared" si="2"/>
         <v>6.7057837384744343E-2</v>
       </c>
-      <c r="I21" s="33">
+      <c r="I21" s="59">
         <f>'1. Plan vs Actual'!L21</f>
         <v>1749</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="41">
         <f t="shared" si="3"/>
         <v>0.73302598491198656</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="40">
         <f>'1. Plan vs Actual'!O21</f>
         <v>105</v>
       </c>
-      <c r="L21" s="26">
+      <c r="L21" s="45">
         <f t="shared" si="4"/>
         <v>4.4006705783738477E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="33">
+    <row r="22" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="59">
         <f>'1. Plan vs Actual'!C22</f>
         <v>2326</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C22" s="40">
         <v>1649</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="41">
         <f t="shared" si="0"/>
         <v>0.7089423903697335</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="40">
         <f>'1. Plan vs Actual'!F22</f>
         <v>2205</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="41">
         <f t="shared" si="1"/>
         <v>0.9479793637145314</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="40">
         <f>'1. Plan vs Actual'!I22</f>
         <v>169</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="41">
         <f t="shared" si="2"/>
         <v>7.2656921754084267E-2</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="59">
         <f>'1. Plan vs Actual'!L22</f>
         <v>1849</v>
       </c>
-      <c r="J22" s="24">
+      <c r="J22" s="41">
         <f t="shared" si="3"/>
         <v>0.79492691315563202</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="40">
         <f>'1. Plan vs Actual'!O22</f>
         <v>93</v>
       </c>
-      <c r="L22" s="26">
+      <c r="L22" s="45">
         <f t="shared" si="4"/>
         <v>3.9982803095442818E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="33">
+    <row r="23" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="59">
         <f>'1. Plan vs Actual'!C23</f>
         <v>1027</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="40">
         <v>552</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="41">
         <f t="shared" si="0"/>
         <v>0.53748782862706912</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="40">
         <f>'1. Plan vs Actual'!F23</f>
         <v>915</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="41">
         <f t="shared" si="1"/>
         <v>0.89094449853943525</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="40">
         <f>'1. Plan vs Actual'!I23</f>
         <v>85</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="41">
         <f t="shared" si="2"/>
         <v>8.2765335929892894E-2</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="59">
         <f>'1. Plan vs Actual'!L23</f>
         <v>718</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="41">
         <f t="shared" si="3"/>
         <v>0.69912366114897762</v>
       </c>
-      <c r="K23" s="23">
+      <c r="K23" s="40">
         <f>'1. Plan vs Actual'!O23</f>
         <v>51</v>
       </c>
-      <c r="L23" s="26">
+      <c r="L23" s="45">
         <f t="shared" si="4"/>
         <v>4.9659201557935732E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="33">
+    <row r="24" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="59">
         <f>'1. Plan vs Actual'!C24</f>
         <v>1492</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="40">
         <v>793</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="41">
         <f t="shared" si="0"/>
         <v>0.53150134048257369</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="40">
         <f>'1. Plan vs Actual'!F24</f>
         <v>1268</v>
       </c>
-      <c r="F24" s="24">
+      <c r="F24" s="41">
         <f t="shared" si="1"/>
         <v>0.84986595174262736</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="40">
         <f>'1. Plan vs Actual'!I24</f>
         <v>104</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="41">
         <f t="shared" si="2"/>
         <v>6.9705093833780166E-2</v>
       </c>
-      <c r="I24" s="33">
+      <c r="I24" s="59">
         <f>'1. Plan vs Actual'!L24</f>
         <v>769</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="41">
         <f t="shared" si="3"/>
         <v>0.51541554959785518</v>
       </c>
-      <c r="K24" s="23">
+      <c r="K24" s="40">
         <f>'1. Plan vs Actual'!O24</f>
         <v>76</v>
       </c>
-      <c r="L24" s="26">
+      <c r="L24" s="45">
         <f t="shared" si="4"/>
         <v>5.0938337801608578E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B25" s="33">
+    <row r="25" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="59">
         <f>'1. Plan vs Actual'!C25</f>
         <v>1737</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="40">
         <v>1020</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="41">
         <f t="shared" si="0"/>
         <v>0.58721934369602768</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="40">
         <f>'1. Plan vs Actual'!F25</f>
         <v>1651</v>
       </c>
-      <c r="F25" s="24">
+      <c r="F25" s="41">
         <f t="shared" si="1"/>
         <v>0.95048934945308006</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G25" s="40">
         <f>'1. Plan vs Actual'!I25</f>
         <v>180</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H25" s="41">
         <f t="shared" si="2"/>
         <v>0.10362694300518134</v>
       </c>
-      <c r="I25" s="33">
+      <c r="I25" s="59">
         <f>'1. Plan vs Actual'!L25</f>
         <v>1361</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="41">
         <f t="shared" si="3"/>
         <v>0.78353483016695447</v>
       </c>
-      <c r="K25" s="23">
+      <c r="K25" s="40">
         <f>'1. Plan vs Actual'!O25</f>
         <v>95</v>
       </c>
-      <c r="L25" s="26">
+      <c r="L25" s="45">
         <f t="shared" si="4"/>
         <v>5.4691997697179043E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B26" s="112">
+    <row r="26" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="44">
         <f>'1. Plan vs Actual'!C26</f>
         <v>293</v>
       </c>
-      <c r="C26" s="112">
+      <c r="C26" s="44">
         <v>235</v>
       </c>
-      <c r="D26" s="24">
+      <c r="D26" s="41">
         <f t="shared" si="0"/>
         <v>0.80204778156996592</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="40">
         <f>'1. Plan vs Actual'!F26</f>
         <v>284</v>
       </c>
-      <c r="F26" s="24">
+      <c r="F26" s="41">
         <f t="shared" si="1"/>
         <v>0.96928327645051193</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G26" s="40">
         <f>'1. Plan vs Actual'!I26</f>
         <v>3</v>
       </c>
-      <c r="H26" s="24">
+      <c r="H26" s="41">
         <f t="shared" si="2"/>
         <v>1.0238907849829351E-2</v>
       </c>
-      <c r="I26" s="112">
+      <c r="I26" s="44">
         <f>'1. Plan vs Actual'!L26</f>
         <v>99</v>
       </c>
-      <c r="J26" s="24">
+      <c r="J26" s="41">
         <f t="shared" si="3"/>
         <v>0.33788395904436858</v>
       </c>
-      <c r="K26" s="112">
+      <c r="K26" s="44">
         <f>'1. Plan vs Actual'!O26</f>
         <v>9</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L26" s="45">
         <f t="shared" si="4"/>
         <v>3.0716723549488054E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B27" s="113">
+    <row r="27" spans="1:16" s="24" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="52">
         <f>'1. Plan vs Actual'!C27</f>
         <v>29533</v>
       </c>
-      <c r="C27" s="113">
+      <c r="C27" s="52">
         <v>16270</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="53">
         <f t="shared" si="0"/>
         <v>0.55090915247350425</v>
       </c>
-      <c r="E27" s="34">
+      <c r="E27" s="61">
         <f>'1. Plan vs Actual'!F27</f>
         <v>27098</v>
       </c>
-      <c r="F27" s="28">
+      <c r="F27" s="53">
         <f t="shared" si="1"/>
         <v>0.91754985947922663</v>
       </c>
-      <c r="G27" s="34">
+      <c r="G27" s="61">
         <f>'1. Plan vs Actual'!I27</f>
         <v>2577</v>
       </c>
-      <c r="H27" s="28">
+      <c r="H27" s="53">
         <f t="shared" si="2"/>
         <v>8.7258321200013547E-2</v>
       </c>
-      <c r="I27" s="113">
+      <c r="I27" s="52">
         <f>+'1. Plan vs Actual'!L27</f>
         <v>17230</v>
       </c>
-      <c r="J27" s="28">
+      <c r="J27" s="53">
         <f t="shared" si="3"/>
         <v>0.58341516269935323</v>
       </c>
-      <c r="K27" s="113">
+      <c r="K27" s="52">
         <f>+'1. Plan vs Actual'!O27</f>
         <v>1165</v>
       </c>
-      <c r="L27" s="30">
+      <c r="L27" s="55">
         <f t="shared" si="4"/>
         <v>3.9447397826160566E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="1" t="s">
+    <row r="28" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+    </row>
+    <row r="29" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+    </row>
+    <row r="30" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+    </row>
+    <row r="31" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="147"/>
+      <c r="C31" s="147"/>
+      <c r="D31" s="147"/>
+      <c r="E31" s="147"/>
+      <c r="F31" s="147"/>
+      <c r="G31" s="147"/>
+      <c r="H31" s="147"/>
+      <c r="I31" s="147"/>
+      <c r="J31" s="147"/>
+      <c r="K31" s="147"/>
+      <c r="L31" s="147"/>
+      <c r="M31" s="147"/>
+      <c r="N31" s="147"/>
+      <c r="O31" s="147"/>
+      <c r="P31" s="147"/>
+    </row>
+    <row r="32" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="1"/>
-[...93 lines deleted...]
-      <c r="P32" s="161"/>
+      <c r="B32" s="151"/>
+      <c r="C32" s="151"/>
+      <c r="D32" s="151"/>
+      <c r="E32" s="151"/>
+      <c r="F32" s="151"/>
+      <c r="G32" s="151"/>
+      <c r="H32" s="151"/>
+      <c r="I32" s="151"/>
+      <c r="J32" s="151"/>
+      <c r="K32" s="151"/>
+      <c r="L32" s="151"/>
+      <c r="M32" s="151"/>
+      <c r="N32" s="151"/>
+      <c r="O32" s="151"/>
+      <c r="P32" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A32:P32"/>
     <mergeCell ref="E7:L7"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A31:P31"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="J4" sqref="J1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.81640625" style="14" customWidth="1"/>
-    <col min="2" max="2" width="10.7265625" style="14" customWidth="1"/>
-    <col min="3" max="3" width="10.453125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="20.90625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="15.7265625" style="14" customWidth="1"/>
     <col min="4" max="4" width="10.7265625" style="14" customWidth="1"/>
     <col min="5" max="5" width="9.81640625" style="14" customWidth="1"/>
     <col min="6" max="6" width="9.1796875" style="14"/>
-    <col min="7" max="7" width="11.7265625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="17.26953125" style="14" customWidth="1"/>
     <col min="8" max="8" width="10" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.1796875" style="14"/>
-    <col min="10" max="10" width="11.81640625" style="14" customWidth="1"/>
+    <col min="10" max="10" width="17.6328125" style="14" customWidth="1"/>
     <col min="11" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="131" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="163"/>
-[...7 lines deleted...]
-      <c r="J1" s="163"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
     </row>
     <row r="2" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="str">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B2" s="175"/>
-[...7 lines deleted...]
-      <c r="J2" s="175"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
     </row>
     <row r="3" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="153" t="str">
+      <c r="A3" s="133" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="175"/>
-[...7 lines deleted...]
-      <c r="J3" s="175"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
     </row>
     <row r="5" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
+      <c r="A5" s="131" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="131"/>
+      <c r="F5" s="131"/>
+      <c r="G5" s="131"/>
+      <c r="H5" s="131"/>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+    </row>
+    <row r="6" spans="1:10" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:10" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="58" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="A8" s="31"/>
+      <c r="B8" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="H8" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="40">
+        <v>269</v>
+      </c>
+      <c r="C9" s="40">
+        <v>407</v>
+      </c>
+      <c r="D9" s="40">
+        <v>422</v>
+      </c>
+      <c r="E9" s="40">
+        <v>186</v>
+      </c>
+      <c r="F9" s="40">
+        <v>365</v>
+      </c>
+      <c r="G9" s="40">
+        <v>60</v>
+      </c>
+      <c r="H9" s="40">
+        <v>123</v>
+      </c>
+      <c r="I9" s="40">
+        <v>10</v>
+      </c>
+      <c r="J9" s="62">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="40">
+        <v>1102</v>
+      </c>
+      <c r="C10" s="40">
+        <v>2005</v>
+      </c>
+      <c r="D10" s="40">
+        <v>1685</v>
+      </c>
+      <c r="E10" s="40">
+        <v>441</v>
+      </c>
+      <c r="F10" s="40">
+        <v>1720</v>
+      </c>
+      <c r="G10" s="40">
+        <v>699</v>
+      </c>
+      <c r="H10" s="40">
+        <v>154</v>
+      </c>
+      <c r="I10" s="40">
+        <v>60</v>
+      </c>
+      <c r="J10" s="62">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="40">
+        <v>1354</v>
+      </c>
+      <c r="C11" s="40">
+        <v>1709</v>
+      </c>
+      <c r="D11" s="40">
+        <v>1181</v>
+      </c>
+      <c r="E11" s="40">
+        <v>175</v>
+      </c>
+      <c r="F11" s="40">
+        <v>1688</v>
+      </c>
+      <c r="G11" s="40">
+        <v>13</v>
+      </c>
+      <c r="H11" s="40">
+        <v>322</v>
+      </c>
+      <c r="I11" s="40">
+        <v>333</v>
+      </c>
+      <c r="J11" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="40">
+        <v>1004</v>
+      </c>
+      <c r="C12" s="40">
+        <v>1162</v>
+      </c>
+      <c r="D12" s="40">
+        <v>1006</v>
+      </c>
+      <c r="E12" s="40">
+        <v>228</v>
+      </c>
+      <c r="F12" s="40">
+        <v>1289</v>
+      </c>
+      <c r="G12" s="40">
+        <v>49</v>
+      </c>
+      <c r="H12" s="40">
+        <v>75</v>
+      </c>
+      <c r="I12" s="40">
+        <v>20</v>
+      </c>
+      <c r="J12" s="62">
         <v>5</v>
       </c>
-      <c r="B5" s="163"/>
-[...32 lines deleted...]
-      <c r="H7" s="143" t="s">
+    </row>
+    <row r="13" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="40">
+        <v>477</v>
+      </c>
+      <c r="C13" s="40">
+        <v>658</v>
+      </c>
+      <c r="D13" s="40">
+        <v>577</v>
+      </c>
+      <c r="E13" s="40">
+        <v>162</v>
+      </c>
+      <c r="F13" s="40">
+        <v>687</v>
+      </c>
+      <c r="G13" s="40">
+        <v>6</v>
+      </c>
+      <c r="H13" s="40">
+        <v>30</v>
+      </c>
+      <c r="I13" s="40">
+        <v>13</v>
+      </c>
+      <c r="J13" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="40">
+        <v>1339</v>
+      </c>
+      <c r="C14" s="40">
+        <v>1327</v>
+      </c>
+      <c r="D14" s="40">
+        <v>1267</v>
+      </c>
+      <c r="E14" s="40">
+        <v>149</v>
+      </c>
+      <c r="F14" s="40">
+        <v>1803</v>
+      </c>
+      <c r="G14" s="40">
+        <v>184</v>
+      </c>
+      <c r="H14" s="40">
+        <v>77</v>
+      </c>
+      <c r="I14" s="40">
+        <v>51</v>
+      </c>
+      <c r="J14" s="62">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="40">
+        <v>481</v>
+      </c>
+      <c r="C15" s="40">
+        <v>524</v>
+      </c>
+      <c r="D15" s="40">
+        <v>693</v>
+      </c>
+      <c r="E15" s="40">
+        <v>237</v>
+      </c>
+      <c r="F15" s="40">
+        <v>608</v>
+      </c>
+      <c r="G15" s="40">
+        <v>5</v>
+      </c>
+      <c r="H15" s="40">
+        <v>36</v>
+      </c>
+      <c r="I15" s="40">
+        <v>40</v>
+      </c>
+      <c r="J15" s="62">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="40">
+        <v>1057</v>
+      </c>
+      <c r="C16" s="40">
+        <v>1408</v>
+      </c>
+      <c r="D16" s="40">
+        <v>1003</v>
+      </c>
+      <c r="E16" s="40">
+        <v>558</v>
+      </c>
+      <c r="F16" s="40">
+        <v>1640</v>
+      </c>
+      <c r="G16" s="40">
+        <v>124</v>
+      </c>
+      <c r="H16" s="40">
+        <v>155</v>
+      </c>
+      <c r="I16" s="40">
+        <v>90</v>
+      </c>
+      <c r="J16" s="62">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="40">
+        <v>717</v>
+      </c>
+      <c r="C17" s="40">
+        <v>824</v>
+      </c>
+      <c r="D17" s="40">
+        <v>731</v>
+      </c>
+      <c r="E17" s="40">
+        <v>67</v>
+      </c>
+      <c r="F17" s="40">
+        <v>919</v>
+      </c>
+      <c r="G17" s="40">
+        <v>82</v>
+      </c>
+      <c r="H17" s="40">
+        <v>23</v>
+      </c>
+      <c r="I17" s="40">
+        <v>64</v>
+      </c>
+      <c r="J17" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="40">
+        <v>1993</v>
+      </c>
+      <c r="C18" s="40">
+        <v>3007</v>
+      </c>
+      <c r="D18" s="40">
+        <v>3404</v>
+      </c>
+      <c r="E18" s="40">
+        <v>830</v>
+      </c>
+      <c r="F18" s="40">
+        <v>3252</v>
+      </c>
+      <c r="G18" s="40">
+        <v>150</v>
+      </c>
+      <c r="H18" s="40">
+        <v>84</v>
+      </c>
+      <c r="I18" s="40">
+        <v>319</v>
+      </c>
+      <c r="J18" s="62">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="40">
+        <v>1289</v>
+      </c>
+      <c r="C19" s="40">
+        <v>1659</v>
+      </c>
+      <c r="D19" s="40">
+        <v>1598</v>
+      </c>
+      <c r="E19" s="40">
+        <v>924</v>
+      </c>
+      <c r="F19" s="40">
+        <v>1967</v>
+      </c>
+      <c r="G19" s="40">
+        <v>534</v>
+      </c>
+      <c r="H19" s="40">
+        <v>180</v>
+      </c>
+      <c r="I19" s="40">
+        <v>59</v>
+      </c>
+      <c r="J19" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="40">
+        <v>1234</v>
+      </c>
+      <c r="C20" s="40">
+        <v>1450</v>
+      </c>
+      <c r="D20" s="40">
+        <v>1715</v>
+      </c>
+      <c r="E20" s="40">
+        <v>185</v>
+      </c>
+      <c r="F20" s="40">
+        <v>1687</v>
+      </c>
+      <c r="G20" s="40">
+        <v>95</v>
+      </c>
+      <c r="H20" s="40">
+        <v>112</v>
+      </c>
+      <c r="I20" s="40">
+        <v>33</v>
+      </c>
+      <c r="J20" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="40">
+        <v>1334</v>
+      </c>
+      <c r="C21" s="40">
+        <v>1531</v>
+      </c>
+      <c r="D21" s="40">
+        <v>1733</v>
+      </c>
+      <c r="E21" s="40">
+        <v>64</v>
+      </c>
+      <c r="F21" s="40">
+        <v>1703</v>
+      </c>
+      <c r="G21" s="40">
+        <v>56</v>
+      </c>
+      <c r="H21" s="40">
+        <v>208</v>
+      </c>
+      <c r="I21" s="40">
+        <v>53</v>
+      </c>
+      <c r="J21" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="40">
+        <v>624</v>
+      </c>
+      <c r="C22" s="40">
+        <v>702</v>
+      </c>
+      <c r="D22" s="40">
+        <v>739</v>
+      </c>
+      <c r="E22" s="40">
+        <v>53</v>
+      </c>
+      <c r="F22" s="40">
+        <v>788</v>
+      </c>
+      <c r="G22" s="40">
+        <v>34</v>
+      </c>
+      <c r="H22" s="40">
+        <v>22</v>
+      </c>
+      <c r="I22" s="40">
+        <v>54</v>
+      </c>
+      <c r="J22" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="40">
+        <v>583</v>
+      </c>
+      <c r="C23" s="40">
+        <v>691</v>
+      </c>
+      <c r="D23" s="40">
+        <v>880</v>
+      </c>
+      <c r="E23" s="40">
         <v>61</v>
       </c>
-      <c r="I7" s="143" t="s">
-[...20 lines deleted...]
-      <c r="F8" s="135" t="s">
+      <c r="F23" s="40">
+        <v>860</v>
+      </c>
+      <c r="G23" s="40">
+        <v>27</v>
+      </c>
+      <c r="H23" s="40">
+        <v>138</v>
+      </c>
+      <c r="I23" s="40">
+        <v>134</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="40">
+        <v>1124</v>
+      </c>
+      <c r="C24" s="40">
+        <v>1215</v>
+      </c>
+      <c r="D24" s="40">
+        <v>1076</v>
+      </c>
+      <c r="E24" s="40">
+        <v>258</v>
+      </c>
+      <c r="F24" s="40">
+        <v>1441</v>
+      </c>
+      <c r="G24" s="40">
+        <v>87</v>
+      </c>
+      <c r="H24" s="40">
+        <v>177</v>
+      </c>
+      <c r="I24" s="40">
+        <v>74</v>
+      </c>
+      <c r="J24" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="44">
+        <v>0</v>
+      </c>
+      <c r="C25" s="44">
+        <v>242</v>
+      </c>
+      <c r="D25" s="44">
         <v>68</v>
       </c>
-      <c r="G8" s="135" t="s">
-[...34 lines deleted...]
-      <c r="H9" s="23">
+      <c r="E25" s="44">
+        <v>6</v>
+      </c>
+      <c r="F25" s="44">
+        <v>192</v>
+      </c>
+      <c r="G25" s="44">
+        <v>0</v>
+      </c>
+      <c r="H25" s="44">
+        <v>0</v>
+      </c>
+      <c r="I25" s="44">
+        <v>0</v>
+      </c>
+      <c r="J25" s="63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="24" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="52">
+        <v>15699</v>
+      </c>
+      <c r="C26" s="52">
+        <v>18768</v>
+      </c>
+      <c r="D26" s="52">
+        <v>18936</v>
+      </c>
+      <c r="E26" s="52">
+        <v>4556</v>
+      </c>
+      <c r="F26" s="52">
+        <v>21743</v>
+      </c>
+      <c r="G26" s="52">
+        <v>2171</v>
+      </c>
+      <c r="H26" s="52">
+        <v>1887</v>
+      </c>
+      <c r="I26" s="52">
+        <v>1410</v>
+      </c>
+      <c r="J26" s="64">
         <v>123</v>
       </c>
-      <c r="I9" s="23">
-[...89 lines deleted...]
-      <c r="G12" s="23">
+    </row>
+    <row r="27" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+    </row>
+    <row r="28" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+    </row>
+    <row r="29" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="147"/>
+      <c r="C29" s="147"/>
+      <c r="D29" s="147"/>
+      <c r="E29" s="147"/>
+      <c r="F29" s="147"/>
+      <c r="G29" s="147"/>
+      <c r="H29" s="147"/>
+      <c r="I29" s="147"/>
+      <c r="J29" s="147"/>
+      <c r="K29" s="147"/>
+      <c r="L29" s="147"/>
+      <c r="M29" s="147"/>
+      <c r="N29" s="147"/>
+      <c r="O29" s="147"/>
+      <c r="P29" s="147"/>
+    </row>
+    <row r="30" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+    </row>
+    <row r="31" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="H12" s="23">
-[...555 lines deleted...]
-      <c r="P31" s="161"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="151"/>
+      <c r="G31" s="151"/>
+      <c r="H31" s="151"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="151"/>
+      <c r="K31" s="151"/>
+      <c r="L31" s="151"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="151"/>
+      <c r="O31" s="151"/>
+      <c r="P31" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A30:P30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21" style="14" customWidth="1"/>
     <col min="2" max="2" width="9.81640625" style="14" customWidth="1"/>
     <col min="3" max="3" width="7.81640625" style="14" customWidth="1"/>
     <col min="4" max="4" width="6.453125" style="14" customWidth="1"/>
     <col min="5" max="5" width="9.54296875" style="14" customWidth="1"/>
     <col min="6" max="6" width="6.453125" style="14" customWidth="1"/>
     <col min="7" max="7" width="9.1796875" style="14"/>
     <col min="8" max="8" width="6.453125" style="14" customWidth="1"/>
-    <col min="9" max="9" width="9.1796875" style="14"/>
+    <col min="9" max="9" width="13" style="14" customWidth="1"/>
     <col min="10" max="10" width="6.453125" style="14" customWidth="1"/>
     <col min="11" max="11" width="7" style="14" customWidth="1"/>
     <col min="12" max="12" width="6.453125" style="14" customWidth="1"/>
     <col min="13" max="13" width="9.1796875" style="14"/>
     <col min="14" max="14" width="6.453125" style="14" customWidth="1"/>
     <col min="15" max="15" width="7" style="14" customWidth="1"/>
     <col min="16" max="16" width="6.453125" style="14" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="163"/>
+      <c r="A1" s="131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
+      <c r="M1" s="131"/>
+      <c r="N1" s="131"/>
+      <c r="O1" s="131"/>
+      <c r="P1" s="131"/>
     </row>
     <row r="2" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="str">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B2" s="175"/>
-[...13 lines deleted...]
-      <c r="P2" s="175"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
     </row>
     <row r="3" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="153" t="str">
+      <c r="A3" s="133" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="175"/>
-[...13 lines deleted...]
-      <c r="P3" s="175"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
+      <c r="N3" s="130"/>
+      <c r="O3" s="130"/>
+      <c r="P3" s="130"/>
     </row>
     <row r="4" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
-[...16 lines deleted...]
-      <c r="P5" s="163"/>
+      <c r="A5" s="131" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="131"/>
+      <c r="F5" s="131"/>
+      <c r="G5" s="131"/>
+      <c r="H5" s="131"/>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="131"/>
+      <c r="L5" s="131"/>
+      <c r="M5" s="131"/>
+      <c r="N5" s="131"/>
+      <c r="O5" s="131"/>
+      <c r="P5" s="131"/>
     </row>
     <row r="6" spans="1:16" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="7" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="145" t="s">
+    <row r="7" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="143" t="s">
+      <c r="F7" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="143" t="s">
+      <c r="G7" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="P7" s="65" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="58" customFormat="1" ht="62" x14ac:dyDescent="0.35">
+      <c r="A8" s="31"/>
+      <c r="B8" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="143" t="s">
-[...26 lines deleted...]
-      <c r="M7" s="143" t="s">
+      <c r="C8" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="N7" s="143" t="s">
+      <c r="D8" s="35" t="s">
         <v>76</v>
       </c>
-      <c r="O7" s="143" t="s">
+      <c r="E8" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="P7" s="36" t="s">
+      <c r="F8" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="G8" s="35" t="s">
         <v>78</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C8" s="135" t="s">
+      <c r="H8" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="I8" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="D8" s="135" t="s">
+      <c r="J8" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="K8" s="35" t="s">
         <v>80</v>
       </c>
-      <c r="E8" s="135" t="s">
+      <c r="L8" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="F8" s="135" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="135" t="s">
+      <c r="N8" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="O8" s="35" t="s">
         <v>82</v>
       </c>
-      <c r="H8" s="135" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="135" t="s">
+      <c r="P8" s="66" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="135" t="s">
-[...25 lines deleted...]
-      <c r="B9" s="33">
+    </row>
+    <row r="9" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="59">
         <f>'1. Plan vs Actual'!C10</f>
         <v>846</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="40">
         <v>616</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="41">
         <f>C9/B9</f>
         <v>0.72813238770685584</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="40">
         <v>130</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="41">
         <f>E9/B9</f>
         <v>0.15366430260047281</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="40">
         <v>103</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="41">
         <f>G9/B9</f>
         <v>0.12174940898345153</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="40">
         <v>17</v>
       </c>
-      <c r="J9" s="118">
+      <c r="J9" s="67">
         <f>I9/B9</f>
         <v>2.0094562647754138E-2</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="40">
         <v>29</v>
       </c>
-      <c r="L9" s="118">
+      <c r="L9" s="67">
         <f>K9/B9</f>
         <v>3.4278959810874705E-2</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="40">
         <v>7</v>
       </c>
-      <c r="N9" s="118">
+      <c r="N9" s="67">
         <f>M9/B9</f>
         <v>8.2742316784869974E-3</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="40">
         <v>51</v>
       </c>
-      <c r="P9" s="26">
+      <c r="P9" s="45">
         <f>O9/B9</f>
         <v>6.0283687943262408E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B10" s="33">
+    <row r="10" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="59">
         <f>'1. Plan vs Actual'!C11</f>
         <v>2819</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="40">
         <v>1237</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="41">
         <f t="shared" ref="D10:D26" si="0">C10/B10</f>
         <v>0.43880808797445903</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="40">
         <v>1044</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="41">
         <f t="shared" ref="F10:F26" si="1">E10/B10</f>
         <v>0.37034409365023058</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="40">
         <v>459</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="41">
         <f t="shared" ref="H10:H26" si="2">G10/B10</f>
         <v>0.16282369634622207</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="40">
         <v>51</v>
       </c>
-      <c r="J10" s="118">
+      <c r="J10" s="67">
         <f t="shared" ref="J10:J26" si="3">I10/B10</f>
         <v>1.8091521816246896E-2</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="40">
         <v>201</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="41">
         <f t="shared" ref="L10:L26" si="4">K10/B10</f>
         <v>7.1301880099326004E-2</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="40">
         <v>12</v>
       </c>
-      <c r="N10" s="118">
+      <c r="N10" s="67">
         <f t="shared" ref="N10:N26" si="5">M10/B10</f>
         <v>4.2568286626463283E-3</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="40">
         <v>275</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="45">
         <f t="shared" ref="P10:P26" si="6">O10/B10</f>
         <v>9.7552323518978357E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B11" s="33">
+    <row r="11" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="59">
         <f>'1. Plan vs Actual'!C12</f>
         <v>2443</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="40">
         <v>1691</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="41">
         <f t="shared" si="0"/>
         <v>0.69218174375767494</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="40">
         <v>412</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="41">
         <f t="shared" si="1"/>
         <v>0.1686451084731887</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="40">
         <v>429</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="41">
         <f t="shared" si="2"/>
         <v>0.17560376586164553</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="40">
         <v>36</v>
       </c>
-      <c r="J11" s="118">
+      <c r="J11" s="67">
         <f t="shared" si="3"/>
         <v>1.4735980352026197E-2</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="40">
         <v>91</v>
       </c>
-      <c r="L11" s="24">
+      <c r="L11" s="41">
         <f t="shared" si="4"/>
         <v>3.7249283667621778E-2</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="40">
         <v>13</v>
       </c>
-      <c r="N11" s="118">
+      <c r="N11" s="67">
         <f t="shared" si="5"/>
         <v>5.3213262382316821E-3</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="40">
         <v>212</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="45">
         <f t="shared" si="6"/>
         <v>8.6778550961932044E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" s="33">
+    <row r="12" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="59">
         <f>'1. Plan vs Actual'!C13</f>
         <v>1646</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="40">
         <v>911</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="41">
         <f t="shared" si="0"/>
         <v>0.55346294046172539</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="40">
         <v>500</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="41">
         <f t="shared" si="1"/>
         <v>0.30376670716889431</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="40">
         <v>167</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="41">
         <f t="shared" si="2"/>
         <v>0.10145808019441069</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="40">
         <v>30</v>
       </c>
-      <c r="J12" s="118">
+      <c r="J12" s="67">
         <f t="shared" si="3"/>
         <v>1.8226002430133656E-2</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="40">
         <v>53</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L12" s="41">
         <f t="shared" si="4"/>
         <v>3.2199270959902791E-2</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="40">
         <v>5</v>
       </c>
-      <c r="N12" s="118">
+      <c r="N12" s="67">
         <f t="shared" si="5"/>
         <v>3.0376670716889429E-3</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="40">
         <v>135</v>
       </c>
-      <c r="P12" s="26">
+      <c r="P12" s="45">
         <f t="shared" si="6"/>
         <v>8.2017010935601459E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B13" s="33">
+    <row r="13" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="59">
         <f>'1. Plan vs Actual'!C14</f>
         <v>1134</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="40">
         <v>902</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="41">
         <f t="shared" si="0"/>
         <v>0.79541446208112876</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="40">
         <v>130</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="41">
         <f t="shared" si="1"/>
         <v>0.1146384479717813</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="40">
         <v>78</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H13" s="41">
         <f t="shared" si="2"/>
         <v>6.8783068783068779E-2</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="40">
         <v>30</v>
       </c>
-      <c r="J13" s="118">
+      <c r="J13" s="67">
         <f t="shared" si="3"/>
         <v>2.6455026455026454E-2</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="40">
         <v>31</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L13" s="41">
         <f t="shared" si="4"/>
         <v>2.7336860670194002E-2</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="40">
         <v>6</v>
       </c>
-      <c r="N13" s="118">
+      <c r="N13" s="67">
         <f t="shared" si="5"/>
         <v>5.2910052910052907E-3</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="40">
         <v>57</v>
       </c>
-      <c r="P13" s="26">
+      <c r="P13" s="45">
         <f t="shared" si="6"/>
         <v>5.0264550264550262E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="33">
+    <row r="14" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="59">
         <f>'1. Plan vs Actual'!C15</f>
         <v>2063</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="40">
         <v>1483</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="41">
         <f t="shared" si="0"/>
         <v>0.7188560349006301</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="40">
         <v>264</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="41">
         <f t="shared" si="1"/>
         <v>0.12796897721764422</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="40">
         <v>344</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="41">
         <f t="shared" si="2"/>
         <v>0.16674745516238487</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="40">
         <v>24</v>
       </c>
-      <c r="J14" s="118">
+      <c r="J14" s="67">
         <f t="shared" si="3"/>
         <v>1.16335433834222E-2</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="40">
         <v>66</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="41">
         <f t="shared" si="4"/>
         <v>3.1992244304411055E-2</v>
       </c>
-      <c r="M14" s="23">
+      <c r="M14" s="40">
         <v>9</v>
       </c>
-      <c r="N14" s="118">
+      <c r="N14" s="67">
         <f t="shared" si="5"/>
         <v>4.362578768783325E-3</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="40">
         <v>189</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="45">
         <f t="shared" si="6"/>
         <v>9.161415414444983E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="33">
+    <row r="15" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="59">
         <f>'1. Plan vs Actual'!C16</f>
         <v>1056</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="40">
         <v>851</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="41">
         <f t="shared" si="0"/>
         <v>0.80587121212121215</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="40">
         <v>104</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="41">
         <f t="shared" si="1"/>
         <v>9.8484848484848481E-2</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="40">
         <v>126</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="41">
         <f t="shared" si="2"/>
         <v>0.11931818181818182</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="40">
         <v>25</v>
       </c>
-      <c r="J15" s="118">
+      <c r="J15" s="67">
         <f t="shared" si="3"/>
         <v>2.3674242424242424E-2</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="40">
         <v>38</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="41">
         <f t="shared" si="4"/>
         <v>3.5984848484848488E-2</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="40">
         <v>3</v>
       </c>
-      <c r="N15" s="118">
+      <c r="N15" s="67">
         <f t="shared" si="5"/>
         <v>2.840909090909091E-3</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="40">
         <v>56</v>
       </c>
-      <c r="P15" s="26">
+      <c r="P15" s="45">
         <f t="shared" si="6"/>
         <v>5.3030303030303032E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="33">
+    <row r="16" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="59">
         <f>'1. Plan vs Actual'!C17</f>
         <v>2165</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="40">
         <v>1337</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="41">
         <f t="shared" si="0"/>
         <v>0.6175519630484988</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="40">
         <v>251</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="41">
         <f t="shared" si="1"/>
         <v>0.11593533487297922</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="40">
         <v>498</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="41">
         <f t="shared" si="2"/>
         <v>0.23002309468822171</v>
       </c>
-      <c r="I16" s="23">
+      <c r="I16" s="40">
         <v>24</v>
       </c>
-      <c r="J16" s="118">
+      <c r="J16" s="67">
         <f t="shared" si="3"/>
         <v>1.1085450346420323E-2</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="40">
         <v>248</v>
       </c>
-      <c r="L16" s="24">
+      <c r="L16" s="41">
         <f t="shared" si="4"/>
         <v>0.11454965357967667</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="40">
         <v>6</v>
       </c>
-      <c r="N16" s="118">
+      <c r="N16" s="67">
         <f t="shared" si="5"/>
         <v>2.7713625866050808E-3</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="40">
         <v>204</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="45">
         <f t="shared" si="6"/>
         <v>9.4226327944572752E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B17" s="33">
+    <row r="17" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59">
         <f>'1. Plan vs Actual'!C18</f>
         <v>1192</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="40">
         <v>774</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="41">
         <f t="shared" si="0"/>
         <v>0.64932885906040272</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="40">
         <v>217</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="41">
         <f t="shared" si="1"/>
         <v>0.18204697986577181</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="40">
         <v>194</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H17" s="41">
         <f t="shared" si="2"/>
         <v>0.16275167785234898</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="40">
         <v>29</v>
       </c>
-      <c r="J17" s="118">
+      <c r="J17" s="67">
         <f t="shared" si="3"/>
         <v>2.4328859060402684E-2</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="40">
         <v>30</v>
       </c>
-      <c r="L17" s="24">
+      <c r="L17" s="41">
         <f t="shared" si="4"/>
         <v>2.5167785234899327E-2</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="40">
         <v>10</v>
       </c>
-      <c r="N17" s="118">
+      <c r="N17" s="67">
         <f t="shared" si="5"/>
         <v>8.389261744966443E-3</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="40">
         <v>180</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P17" s="45">
         <f t="shared" si="6"/>
         <v>0.15100671140939598</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B18" s="33">
+    <row r="18" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59">
         <f>'1. Plan vs Actual'!C19</f>
         <v>5200</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="40">
         <v>2334</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="41">
         <f t="shared" si="0"/>
         <v>0.44884615384615384</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="40">
         <v>943</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="41">
         <f t="shared" si="1"/>
         <v>0.18134615384615385</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="40">
         <v>2286</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="41">
         <f t="shared" si="2"/>
         <v>0.43961538461538463</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I18" s="40">
         <v>91</v>
       </c>
-      <c r="J18" s="118">
+      <c r="J18" s="67">
         <f t="shared" si="3"/>
         <v>1.7500000000000002E-2</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="40">
         <v>80</v>
       </c>
-      <c r="L18" s="24">
+      <c r="L18" s="41">
         <f t="shared" si="4"/>
         <v>1.5384615384615385E-2</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="40">
         <v>37</v>
       </c>
-      <c r="N18" s="118">
+      <c r="N18" s="67">
         <f t="shared" si="5"/>
         <v>7.1153846153846154E-3</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="40">
         <v>721</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="45">
         <f t="shared" si="6"/>
         <v>0.13865384615384616</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="33">
+    <row r="19" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="59">
         <f>'1. Plan vs Actual'!C20</f>
         <v>2474</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="40">
         <v>1230</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="41">
         <f t="shared" si="0"/>
         <v>0.49717057396928049</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="40">
         <v>209</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="41">
         <f t="shared" si="1"/>
         <v>8.4478577202910271E-2</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="40">
         <v>1126</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="41">
         <f t="shared" si="2"/>
         <v>0.45513338722716251</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I19" s="40">
         <v>31</v>
       </c>
-      <c r="J19" s="118">
+      <c r="J19" s="67">
         <f t="shared" si="3"/>
         <v>1.2530315278900566E-2</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="40">
         <v>95</v>
       </c>
-      <c r="L19" s="24">
+      <c r="L19" s="41">
         <f t="shared" si="4"/>
         <v>3.839935327405012E-2</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="40">
         <v>10</v>
       </c>
-      <c r="N19" s="118">
+      <c r="N19" s="67">
         <f t="shared" si="5"/>
         <v>4.0420371867421184E-3</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="40">
         <v>425</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="45">
         <f t="shared" si="6"/>
         <v>0.17178658043654002</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="33">
+    <row r="20" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="59">
         <f>'1. Plan vs Actual'!C21</f>
         <v>2386</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="40">
         <v>1544</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="41">
         <f t="shared" si="0"/>
         <v>0.64710813076278295</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="40">
         <v>344</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="41">
         <f t="shared" si="1"/>
         <v>0.14417435037720033</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="40">
         <v>353</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="41">
         <f t="shared" si="2"/>
         <v>0.14794635373009221</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="40">
         <v>31</v>
       </c>
-      <c r="J20" s="118">
+      <c r="J20" s="67">
         <f t="shared" si="3"/>
         <v>1.2992455993294216E-2</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="40">
         <v>201</v>
       </c>
-      <c r="L20" s="24">
+      <c r="L20" s="41">
         <f t="shared" si="4"/>
         <v>8.4241408214585076E-2</v>
       </c>
-      <c r="M20" s="23">
+      <c r="M20" s="40">
         <v>8</v>
       </c>
-      <c r="N20" s="118">
+      <c r="N20" s="67">
         <f t="shared" si="5"/>
         <v>3.3528918692372171E-3</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="40">
         <v>206</v>
       </c>
-      <c r="P20" s="26">
+      <c r="P20" s="45">
         <f t="shared" si="6"/>
         <v>8.6336965632858337E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="33">
+    <row r="21" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="59">
         <f>'1. Plan vs Actual'!C22</f>
         <v>2326</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="40">
         <v>1716</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="41">
         <f t="shared" si="0"/>
         <v>0.73774720550300943</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E21" s="40">
         <v>282</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="41">
         <f t="shared" si="1"/>
         <v>0.12123817712811694</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="40">
         <v>244</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="41">
         <f t="shared" si="2"/>
         <v>0.10490111779879621</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I21" s="40">
         <v>23</v>
       </c>
-      <c r="J21" s="118">
+      <c r="J21" s="67">
         <f t="shared" si="3"/>
         <v>9.888220120378332E-3</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="40">
         <v>158</v>
       </c>
-      <c r="L21" s="24">
+      <c r="L21" s="41">
         <f t="shared" si="4"/>
         <v>6.7927773000859851E-2</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M21" s="40">
         <v>5</v>
       </c>
-      <c r="N21" s="118">
+      <c r="N21" s="67">
         <f t="shared" si="5"/>
         <v>2.1496130696474634E-3</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="40">
         <v>119</v>
       </c>
-      <c r="P21" s="26">
+      <c r="P21" s="45">
         <f t="shared" si="6"/>
         <v>5.1160791057609629E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="33">
+    <row r="22" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="59">
         <f>'1. Plan vs Actual'!C23</f>
         <v>1027</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C22" s="40">
         <v>777</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="41">
         <f t="shared" si="0"/>
         <v>0.75657254138266794</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="40">
         <v>94</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="41">
         <f t="shared" si="1"/>
         <v>9.1528724440116851E-2</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="40">
         <v>175</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="41">
         <f t="shared" si="2"/>
         <v>0.17039922103213243</v>
       </c>
-      <c r="I22" s="23">
+      <c r="I22" s="40">
         <v>12</v>
       </c>
-      <c r="J22" s="118">
+      <c r="J22" s="67">
         <f t="shared" si="3"/>
         <v>1.1684518013631937E-2</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="40">
         <v>43</v>
       </c>
-      <c r="L22" s="24">
+      <c r="L22" s="41">
         <f t="shared" si="4"/>
         <v>4.1869522882181112E-2</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="40">
         <v>0</v>
       </c>
-      <c r="N22" s="118">
+      <c r="N22" s="67">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="40">
         <v>75</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P22" s="45">
         <f t="shared" si="6"/>
         <v>7.3028237585199607E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="33">
+    <row r="23" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="59">
         <f>'1. Plan vs Actual'!C24</f>
         <v>1492</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="40">
         <v>1023</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="41">
         <f t="shared" si="0"/>
         <v>0.68565683646112596</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="40">
         <v>222</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="41">
         <f t="shared" si="1"/>
         <v>0.1487935656836461</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="40">
         <v>297</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="41">
         <f t="shared" si="2"/>
         <v>0.19906166219839141</v>
       </c>
-      <c r="I23" s="23">
+      <c r="I23" s="40">
         <v>26</v>
       </c>
-      <c r="J23" s="118">
+      <c r="J23" s="67">
         <f t="shared" si="3"/>
         <v>1.7426273458445041E-2</v>
       </c>
-      <c r="K23" s="23">
+      <c r="K23" s="40">
         <v>98</v>
       </c>
-      <c r="L23" s="24">
+      <c r="L23" s="41">
         <f t="shared" si="4"/>
         <v>6.5683646112600538E-2</v>
       </c>
-      <c r="M23" s="23">
+      <c r="M23" s="40">
         <v>5</v>
       </c>
-      <c r="N23" s="118">
+      <c r="N23" s="67">
         <f t="shared" si="5"/>
         <v>3.351206434316354E-3</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="40">
         <v>129</v>
       </c>
-      <c r="P23" s="26">
+      <c r="P23" s="45">
         <f t="shared" si="6"/>
         <v>8.6461126005361932E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="33">
+    <row r="24" spans="1:16" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="59">
         <f>'1. Plan vs Actual'!C25</f>
         <v>1737</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="40">
         <v>1104</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="41">
         <f t="shared" si="0"/>
         <v>0.63557858376511223</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="40">
         <v>368</v>
       </c>
-      <c r="F24" s="24">
+      <c r="F24" s="41">
         <f t="shared" si="1"/>
         <v>0.21185952792170409</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="40">
         <v>142</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="41">
         <f t="shared" si="2"/>
         <v>8.1750143926309735E-2</v>
       </c>
-      <c r="I24" s="23">
+      <c r="I24" s="40">
         <v>27</v>
       </c>
-      <c r="J24" s="118">
+      <c r="J24" s="67">
         <f t="shared" si="3"/>
         <v>1.5544041450777202E-2</v>
       </c>
-      <c r="K24" s="23">
+      <c r="K24" s="40">
         <v>148</v>
       </c>
-      <c r="L24" s="24">
+      <c r="L24" s="41">
         <f t="shared" si="4"/>
         <v>8.5204375359815773E-2</v>
       </c>
-      <c r="M24" s="23">
+      <c r="M24" s="40">
         <v>8</v>
       </c>
-      <c r="N24" s="118">
+      <c r="N24" s="67">
         <f t="shared" si="5"/>
         <v>4.6056419113413936E-3</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="40">
         <v>107</v>
       </c>
-      <c r="P24" s="26">
+      <c r="P24" s="45">
         <f t="shared" si="6"/>
         <v>6.1600460564191134E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B25" s="33">
+    <row r="25" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="59">
         <f>'1. Plan vs Actual'!C26</f>
         <v>293</v>
       </c>
-      <c r="C25" s="112">
+      <c r="C25" s="44">
         <v>146</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="41">
         <f t="shared" si="0"/>
         <v>0.49829351535836175</v>
       </c>
-      <c r="E25" s="112">
+      <c r="E25" s="44">
         <v>39</v>
       </c>
-      <c r="F25" s="24">
+      <c r="F25" s="41">
         <f t="shared" si="1"/>
         <v>0.13310580204778158</v>
       </c>
-      <c r="G25" s="112">
+      <c r="G25" s="44">
         <v>69</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H25" s="41">
         <f t="shared" si="2"/>
         <v>0.23549488054607509</v>
       </c>
-      <c r="I25" s="112">
+      <c r="I25" s="44">
         <v>6</v>
       </c>
-      <c r="J25" s="118">
+      <c r="J25" s="67">
         <f t="shared" si="3"/>
         <v>2.0477815699658702E-2</v>
       </c>
-      <c r="K25" s="112">
+      <c r="K25" s="44">
         <v>47</v>
       </c>
-      <c r="L25" s="24">
+      <c r="L25" s="41">
         <f t="shared" si="4"/>
         <v>0.16040955631399317</v>
       </c>
-      <c r="M25" s="112">
+      <c r="M25" s="44">
         <v>1</v>
       </c>
-      <c r="N25" s="118">
+      <c r="N25" s="67">
         <f t="shared" si="5"/>
         <v>3.4129692832764505E-3</v>
       </c>
-      <c r="O25" s="112">
+      <c r="O25" s="44">
         <v>24</v>
       </c>
-      <c r="P25" s="26">
+      <c r="P25" s="45">
         <f t="shared" si="6"/>
         <v>8.191126279863481E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B26" s="113">
+    <row r="26" spans="1:16" s="24" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="52">
         <f>'1. Plan vs Actual'!C27</f>
         <v>29533</v>
       </c>
-      <c r="C26" s="113">
+      <c r="C26" s="52">
         <v>17608</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="53">
         <f t="shared" si="0"/>
         <v>0.59621440422578131</v>
       </c>
-      <c r="E26" s="113">
+      <c r="E26" s="52">
         <v>5246</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="53">
         <f t="shared" si="1"/>
         <v>0.17763180171333762</v>
       </c>
-      <c r="G26" s="113">
+      <c r="G26" s="52">
         <v>6802</v>
       </c>
-      <c r="H26" s="28">
+      <c r="H26" s="53">
         <f t="shared" si="2"/>
         <v>0.23031862662106795</v>
       </c>
-      <c r="I26" s="113">
+      <c r="I26" s="52">
         <v>473</v>
       </c>
-      <c r="J26" s="38">
+      <c r="J26" s="68">
         <f t="shared" si="3"/>
         <v>1.6015982121694375E-2</v>
       </c>
-      <c r="K26" s="113">
+      <c r="K26" s="52">
         <v>1458</v>
       </c>
-      <c r="L26" s="28">
+      <c r="L26" s="53">
         <f t="shared" si="4"/>
         <v>4.9368503030508243E-2</v>
       </c>
-      <c r="M26" s="113">
+      <c r="M26" s="52">
         <v>140</v>
       </c>
-      <c r="N26" s="38">
+      <c r="N26" s="68">
         <f t="shared" si="5"/>
         <v>4.7404598246029864E-3</v>
       </c>
-      <c r="O26" s="113">
+      <c r="O26" s="52">
         <v>2987</v>
       </c>
-      <c r="P26" s="30">
+      <c r="P26" s="55">
         <f t="shared" si="6"/>
         <v>0.10114109640063658</v>
       </c>
     </row>
-    <row r="27" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="1" t="s">
+    <row r="27" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+    </row>
+    <row r="28" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+    </row>
+    <row r="29" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="147"/>
+      <c r="C29" s="147"/>
+      <c r="D29" s="147"/>
+      <c r="E29" s="147"/>
+      <c r="F29" s="147"/>
+      <c r="G29" s="147"/>
+      <c r="H29" s="147"/>
+      <c r="I29" s="147"/>
+      <c r="J29" s="147"/>
+      <c r="K29" s="147"/>
+      <c r="L29" s="147"/>
+      <c r="M29" s="147"/>
+      <c r="N29" s="147"/>
+      <c r="O29" s="147"/>
+      <c r="P29" s="147"/>
+    </row>
+    <row r="30" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+    </row>
+    <row r="31" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="1"/>
-[...93 lines deleted...]
-      <c r="P31" s="161"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="151"/>
+      <c r="G31" s="151"/>
+      <c r="H31" s="151"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="151"/>
+      <c r="K31" s="151"/>
+      <c r="L31" s="151"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="151"/>
+      <c r="O31" s="151"/>
+      <c r="P31" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A30:P30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:Q31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="N4" sqref="N1:N1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21.26953125" style="14" customWidth="1"/>
-    <col min="2" max="2" width="10.1796875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="15.453125" style="14" customWidth="1"/>
     <col min="3" max="3" width="8.26953125" style="14" customWidth="1"/>
-    <col min="4" max="4" width="7.453125" style="14" customWidth="1"/>
+    <col min="4" max="4" width="16.7265625" style="14" customWidth="1"/>
     <col min="5" max="5" width="8.7265625" style="14" customWidth="1"/>
-    <col min="6" max="6" width="6.26953125" style="14" customWidth="1"/>
+    <col min="6" max="6" width="13.1796875" style="14" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="14" customWidth="1"/>
-    <col min="8" max="8" width="6.453125" style="14" customWidth="1"/>
+    <col min="8" max="8" width="14.08984375" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.7265625" style="14" customWidth="1"/>
-    <col min="10" max="10" width="6.453125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="10.81640625" style="14" customWidth="1"/>
     <col min="11" max="11" width="8.7265625" style="14" customWidth="1"/>
-    <col min="12" max="12" width="6.453125" style="14" customWidth="1"/>
+    <col min="12" max="12" width="11.7265625" style="14" customWidth="1"/>
     <col min="13" max="13" width="8.7265625" style="14" customWidth="1"/>
-    <col min="14" max="14" width="6.453125" style="14" customWidth="1"/>
+    <col min="14" max="14" width="12.90625" style="14" customWidth="1"/>
     <col min="15" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="176"/>
+      <c r="A1" s="131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="163"/>
+      <c r="C1" s="163"/>
+      <c r="D1" s="163"/>
+      <c r="E1" s="163"/>
+      <c r="F1" s="163"/>
+      <c r="G1" s="163"/>
+      <c r="H1" s="163"/>
+      <c r="I1" s="163"/>
+      <c r="J1" s="163"/>
+      <c r="K1" s="163"/>
+      <c r="L1" s="163"/>
+      <c r="M1" s="163"/>
+      <c r="N1" s="163"/>
     </row>
     <row r="2" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="str">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B2" s="153"/>
-[...11 lines deleted...]
-      <c r="N2" s="153"/>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
+      <c r="N2" s="133"/>
     </row>
     <row r="3" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="153" t="str">
+      <c r="A3" s="133" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="153"/>
-[...11 lines deleted...]
-      <c r="N3" s="153"/>
+      <c r="B3" s="133"/>
+      <c r="C3" s="133"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="133"/>
     </row>
     <row r="5" spans="1:15" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
+      <c r="A5" s="131" t="s">
+        <v>84</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="135"/>
+      <c r="F5" s="135"/>
+      <c r="G5" s="135"/>
+      <c r="H5" s="135"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+      <c r="K5" s="135"/>
+      <c r="L5" s="135"/>
+      <c r="M5" s="135"/>
+      <c r="N5" s="135"/>
+    </row>
+    <row r="6" spans="1:15" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:15" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="L7" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="N7" s="30" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" s="58" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="31"/>
+      <c r="B8" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="D8" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="E8" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="G8" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="75" t="s">
+        <v>153</v>
+      </c>
+      <c r="I8" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="163"/>
-[...63 lines deleted...]
-      <c r="C8" s="43" t="s">
+      <c r="J8" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="K8" s="74" t="s">
         <v>89</v>
       </c>
-      <c r="D8" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="137" t="s">
+      <c r="L8" s="75" t="s">
+        <v>153</v>
+      </c>
+      <c r="M8" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="F8" s="136" t="s">
-[...31 lines deleted...]
-      <c r="B9" s="46">
+      <c r="N8" s="37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="76">
         <f>'1. Plan vs Actual'!C10</f>
         <v>846</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="77">
         <v>431</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="45">
         <f>C9/B9</f>
         <v>0.50945626477541373</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="78">
         <v>45</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="79">
         <f>E9/B9</f>
         <v>5.3191489361702128E-2</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="80">
         <v>50</v>
       </c>
-      <c r="H9" s="51">
+      <c r="H9" s="81">
         <f t="shared" ref="H9:H26" si="0">G9/B9</f>
         <v>5.9101654846335699E-2</v>
       </c>
-      <c r="I9" s="48">
+      <c r="I9" s="78">
         <v>435</v>
       </c>
-      <c r="J9" s="49">
+      <c r="J9" s="79">
         <f>I9/B9</f>
         <v>0.51418439716312059</v>
       </c>
-      <c r="K9" s="50">
+      <c r="K9" s="80">
         <v>112</v>
       </c>
-      <c r="L9" s="51">
+      <c r="L9" s="81">
         <f>K9/B9</f>
         <v>0.13238770685579196</v>
       </c>
-      <c r="M9" s="48">
+      <c r="M9" s="78">
         <v>204</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="45">
         <f>M9/B9</f>
         <v>0.24113475177304963</v>
       </c>
-      <c r="O9" s="52"/>
-[...5 lines deleted...]
-      <c r="B10" s="46">
+      <c r="O9" s="82"/>
+    </row>
+    <row r="10" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="76">
         <f>'1. Plan vs Actual'!C11</f>
         <v>2819</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="77">
         <v>1500</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="45">
         <f t="shared" ref="D10:D24" si="1">C10/B10</f>
         <v>0.53210358283079107</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="78">
         <v>13</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="79">
         <f t="shared" ref="F10:F26" si="2">E10/B10</f>
         <v>4.6115643845335225E-3</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="80">
         <v>70</v>
       </c>
-      <c r="H10" s="51">
+      <c r="H10" s="81">
         <f t="shared" si="0"/>
         <v>2.4831500532103583E-2</v>
       </c>
-      <c r="I10" s="48">
+      <c r="I10" s="78">
         <v>1586</v>
       </c>
-      <c r="J10" s="49">
+      <c r="J10" s="79">
         <f t="shared" ref="J10:J26" si="3">I10/B10</f>
         <v>0.56261085491308971</v>
       </c>
-      <c r="K10" s="50">
+      <c r="K10" s="80">
         <v>470</v>
       </c>
-      <c r="L10" s="51">
+      <c r="L10" s="81">
         <f t="shared" ref="L10:L26" si="4">K10/B10</f>
         <v>0.1667257892869812</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="78">
         <v>679</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="45">
         <f t="shared" ref="N10:N26" si="5">M10/B10</f>
         <v>0.24086555516140476</v>
       </c>
-      <c r="O10" s="52"/>
-[...5 lines deleted...]
-      <c r="B11" s="46">
+      <c r="O10" s="82"/>
+    </row>
+    <row r="11" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="76">
         <f>'1. Plan vs Actual'!C12</f>
         <v>2443</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="77">
         <v>1290</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="45">
         <f t="shared" si="1"/>
         <v>0.52803929594760546</v>
       </c>
-      <c r="E11" s="48">
+      <c r="E11" s="78">
         <v>297</v>
       </c>
-      <c r="F11" s="49">
+      <c r="F11" s="79">
         <f t="shared" si="2"/>
         <v>0.12157183790421613</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="80">
         <v>105</v>
       </c>
-      <c r="H11" s="51">
+      <c r="H11" s="81">
         <f t="shared" si="0"/>
         <v>4.2979942693409739E-2</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="78">
         <v>1225</v>
       </c>
-      <c r="J11" s="49">
+      <c r="J11" s="79">
         <f t="shared" si="3"/>
         <v>0.50143266475644699</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K11" s="80">
         <v>364</v>
       </c>
-      <c r="L11" s="51">
+      <c r="L11" s="81">
         <f t="shared" si="4"/>
         <v>0.14899713467048711</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="78">
         <v>452</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="45">
         <f t="shared" si="5"/>
         <v>0.18501841997544002</v>
       </c>
-      <c r="O11" s="52"/>
-[...5 lines deleted...]
-      <c r="B12" s="46">
+      <c r="O11" s="82"/>
+    </row>
+    <row r="12" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="76">
         <f>'1. Plan vs Actual'!C13</f>
         <v>1646</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="77">
         <v>938</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="45">
         <f t="shared" si="1"/>
         <v>0.56986634264884573</v>
       </c>
-      <c r="E12" s="48">
+      <c r="E12" s="78">
         <v>15</v>
       </c>
-      <c r="F12" s="49">
+      <c r="F12" s="79">
         <f t="shared" si="2"/>
         <v>9.113001215066828E-3</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G12" s="80">
         <v>37</v>
       </c>
-      <c r="H12" s="51">
+      <c r="H12" s="81">
         <f t="shared" si="0"/>
         <v>2.2478736330498177E-2</v>
       </c>
-      <c r="I12" s="48">
+      <c r="I12" s="78">
         <v>870</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="79">
         <f t="shared" si="3"/>
         <v>0.52855407047387604</v>
       </c>
-      <c r="K12" s="50">
+      <c r="K12" s="80">
         <v>296</v>
       </c>
-      <c r="L12" s="51">
+      <c r="L12" s="81">
         <f t="shared" si="4"/>
         <v>0.17982989064398541</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="78">
         <v>428</v>
       </c>
-      <c r="N12" s="26">
+      <c r="N12" s="45">
         <f t="shared" si="5"/>
         <v>0.2600243013365735</v>
       </c>
-      <c r="O12" s="52"/>
-[...5 lines deleted...]
-      <c r="B13" s="46">
+      <c r="O12" s="82"/>
+    </row>
+    <row r="13" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="76">
         <f>'1. Plan vs Actual'!C14</f>
         <v>1134</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="77">
         <v>632</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="45">
         <f t="shared" si="1"/>
         <v>0.55731922398589062</v>
       </c>
-      <c r="E13" s="48">
+      <c r="E13" s="78">
         <v>20</v>
       </c>
-      <c r="F13" s="49">
+      <c r="F13" s="79">
         <f t="shared" si="2"/>
         <v>1.7636684303350969E-2</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="80">
         <v>19</v>
       </c>
-      <c r="H13" s="51">
+      <c r="H13" s="81">
         <f t="shared" si="0"/>
         <v>1.6754850088183421E-2</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="78">
         <v>439</v>
       </c>
-      <c r="J13" s="49">
+      <c r="J13" s="79">
         <f t="shared" si="3"/>
         <v>0.3871252204585538</v>
       </c>
-      <c r="K13" s="50">
+      <c r="K13" s="80">
         <v>199</v>
       </c>
-      <c r="L13" s="51">
+      <c r="L13" s="81">
         <f t="shared" si="4"/>
         <v>0.17548500881834214</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="78">
         <v>457</v>
       </c>
-      <c r="N13" s="26">
+      <c r="N13" s="45">
         <f t="shared" si="5"/>
         <v>0.40299823633156967</v>
       </c>
-      <c r="O13" s="52"/>
-[...5 lines deleted...]
-      <c r="B14" s="46">
+      <c r="O13" s="82"/>
+    </row>
+    <row r="14" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="76">
         <f>'1. Plan vs Actual'!C15</f>
         <v>2063</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="77">
         <v>968</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="45">
         <f t="shared" si="1"/>
         <v>0.46921958313136208</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="78">
         <v>47</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F14" s="79">
         <f t="shared" si="2"/>
         <v>2.2782355792535142E-2</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="80">
         <v>81</v>
       </c>
-      <c r="H14" s="51">
+      <c r="H14" s="81">
         <f t="shared" si="0"/>
         <v>3.9263208919049927E-2</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="78">
         <v>1013</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J14" s="79">
         <f t="shared" si="3"/>
         <v>0.49103247697527874</v>
       </c>
-      <c r="K14" s="50">
+      <c r="K14" s="80">
         <v>358</v>
       </c>
-      <c r="L14" s="51">
+      <c r="L14" s="81">
         <f t="shared" si="4"/>
         <v>0.1735336888027145</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="78">
         <v>564</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="45">
         <f t="shared" si="5"/>
         <v>0.27338826951042172</v>
       </c>
-      <c r="O14" s="52"/>
-[...5 lines deleted...]
-      <c r="B15" s="46">
+      <c r="O14" s="82"/>
+    </row>
+    <row r="15" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="76">
         <f>'1. Plan vs Actual'!C16</f>
         <v>1056</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="77">
         <v>553</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="45">
         <f t="shared" si="1"/>
         <v>0.52367424242424243</v>
       </c>
-      <c r="E15" s="48">
+      <c r="E15" s="78">
         <v>12</v>
       </c>
-      <c r="F15" s="49">
+      <c r="F15" s="79">
         <f t="shared" si="2"/>
         <v>1.1363636363636364E-2</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G15" s="80">
         <v>30</v>
       </c>
-      <c r="H15" s="51">
+      <c r="H15" s="81">
         <f t="shared" si="0"/>
         <v>2.8409090909090908E-2</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="78">
         <v>559</v>
       </c>
-      <c r="J15" s="49">
+      <c r="J15" s="79">
         <f t="shared" si="3"/>
         <v>0.52935606060606055</v>
       </c>
-      <c r="K15" s="50">
+      <c r="K15" s="80">
         <v>180</v>
       </c>
-      <c r="L15" s="51">
+      <c r="L15" s="81">
         <f t="shared" si="4"/>
         <v>0.17045454545454544</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="78">
         <v>275</v>
       </c>
-      <c r="N15" s="26">
+      <c r="N15" s="45">
         <f t="shared" si="5"/>
         <v>0.26041666666666669</v>
       </c>
-      <c r="O15" s="52"/>
-[...5 lines deleted...]
-      <c r="B16" s="46">
+      <c r="O15" s="82"/>
+    </row>
+    <row r="16" spans="1:15" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="76">
         <f>'1. Plan vs Actual'!C17</f>
         <v>2165</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="77">
         <v>1146</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="45">
         <f t="shared" si="1"/>
         <v>0.52933025404157041</v>
       </c>
-      <c r="E16" s="48">
+      <c r="E16" s="78">
         <v>82</v>
       </c>
-      <c r="F16" s="49">
+      <c r="F16" s="79">
         <f t="shared" si="2"/>
         <v>3.7875288683602772E-2</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="80">
         <v>123</v>
       </c>
-      <c r="H16" s="51">
+      <c r="H16" s="81">
         <f t="shared" si="0"/>
         <v>5.6812933025404154E-2</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="78">
         <v>1103</v>
       </c>
-      <c r="J16" s="49">
+      <c r="J16" s="79">
         <f t="shared" si="3"/>
         <v>0.50946882217090073</v>
       </c>
-      <c r="K16" s="50">
+      <c r="K16" s="80">
         <v>338</v>
       </c>
-      <c r="L16" s="51">
+      <c r="L16" s="81">
         <f t="shared" si="4"/>
         <v>0.15612009237875288</v>
       </c>
-      <c r="M16" s="48">
+      <c r="M16" s="78">
         <v>519</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="45">
         <f t="shared" si="5"/>
         <v>0.2397228637413395</v>
       </c>
-      <c r="O16" s="52"/>
-[...5 lines deleted...]
-      <c r="B17" s="46">
+      <c r="O16" s="82"/>
+    </row>
+    <row r="17" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="76">
         <f>'1. Plan vs Actual'!C18</f>
         <v>1192</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="77">
         <v>690</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="45">
         <f t="shared" si="1"/>
         <v>0.57885906040268453</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E17" s="78">
         <v>56</v>
       </c>
-      <c r="F17" s="49">
+      <c r="F17" s="79">
         <f t="shared" si="2"/>
         <v>4.6979865771812082E-2</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="80">
         <v>45</v>
       </c>
-      <c r="H17" s="51">
+      <c r="H17" s="81">
         <f t="shared" si="0"/>
         <v>3.7751677852348994E-2</v>
       </c>
-      <c r="I17" s="48">
+      <c r="I17" s="78">
         <v>675</v>
       </c>
-      <c r="J17" s="49">
+      <c r="J17" s="79">
         <f t="shared" si="3"/>
         <v>0.5662751677852349</v>
       </c>
-      <c r="K17" s="50">
+      <c r="K17" s="80">
         <v>194</v>
       </c>
-      <c r="L17" s="51">
+      <c r="L17" s="81">
         <f t="shared" si="4"/>
         <v>0.16275167785234898</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="78">
         <v>222</v>
       </c>
-      <c r="N17" s="26">
+      <c r="N17" s="45">
         <f t="shared" si="5"/>
         <v>0.18624161073825504</v>
       </c>
-      <c r="O17" s="52"/>
-[...5 lines deleted...]
-      <c r="B18" s="46">
+      <c r="O17" s="82"/>
+    </row>
+    <row r="18" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="76">
         <f>'1. Plan vs Actual'!C19</f>
         <v>5200</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="77">
         <v>2559</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="45">
         <f t="shared" si="1"/>
         <v>0.49211538461538462</v>
       </c>
-      <c r="E18" s="48">
+      <c r="E18" s="78">
         <v>434</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="79">
         <f t="shared" si="2"/>
         <v>8.3461538461538462E-2</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="80">
         <v>316</v>
       </c>
-      <c r="H18" s="51">
+      <c r="H18" s="81">
         <f t="shared" si="0"/>
         <v>6.076923076923077E-2</v>
       </c>
-      <c r="I18" s="48">
+      <c r="I18" s="78">
         <v>2945</v>
       </c>
-      <c r="J18" s="49">
+      <c r="J18" s="79">
         <f t="shared" si="3"/>
         <v>0.56634615384615383</v>
       </c>
-      <c r="K18" s="50">
+      <c r="K18" s="80">
         <v>740</v>
       </c>
-      <c r="L18" s="51">
+      <c r="L18" s="81">
         <f t="shared" si="4"/>
         <v>0.1423076923076923</v>
       </c>
-      <c r="M18" s="48">
+      <c r="M18" s="78">
         <v>765</v>
       </c>
-      <c r="N18" s="26">
+      <c r="N18" s="45">
         <f t="shared" si="5"/>
         <v>0.14711538461538462</v>
       </c>
-      <c r="O18" s="52"/>
-[...5 lines deleted...]
-      <c r="B19" s="46">
+      <c r="O18" s="82"/>
+    </row>
+    <row r="19" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="76">
         <f>'1. Plan vs Actual'!C20</f>
         <v>2474</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="77">
         <v>1395</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="45">
         <f t="shared" si="1"/>
         <v>0.56386418755052548</v>
       </c>
-      <c r="E19" s="48">
+      <c r="E19" s="78">
         <v>52</v>
       </c>
-      <c r="F19" s="49">
+      <c r="F19" s="79">
         <f t="shared" si="2"/>
         <v>2.1018593371059015E-2</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="80">
         <v>93</v>
       </c>
-      <c r="H19" s="51">
+      <c r="H19" s="81">
         <f t="shared" si="0"/>
         <v>3.7590945836701695E-2</v>
       </c>
-      <c r="I19" s="48">
+      <c r="I19" s="78">
         <v>1212</v>
       </c>
-      <c r="J19" s="49">
+      <c r="J19" s="79">
         <f t="shared" si="3"/>
         <v>0.4898949070331447</v>
       </c>
-      <c r="K19" s="50">
+      <c r="K19" s="80">
         <v>475</v>
       </c>
-      <c r="L19" s="51">
+      <c r="L19" s="81">
         <f t="shared" si="4"/>
         <v>0.19199676637025059</v>
       </c>
-      <c r="M19" s="48">
+      <c r="M19" s="78">
         <v>642</v>
       </c>
-      <c r="N19" s="26">
+      <c r="N19" s="45">
         <f t="shared" si="5"/>
         <v>0.25949878738884397</v>
       </c>
-      <c r="O19" s="52"/>
-[...5 lines deleted...]
-      <c r="B20" s="46">
+      <c r="O19" s="82"/>
+    </row>
+    <row r="20" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="76">
         <f>'1. Plan vs Actual'!C21</f>
         <v>2386</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="77">
         <v>1240</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="45">
         <f t="shared" si="1"/>
         <v>0.51969823973176865</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="78">
         <v>36</v>
       </c>
-      <c r="F20" s="49">
+      <c r="F20" s="79">
         <f t="shared" si="2"/>
         <v>1.5088013411567477E-2</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G20" s="80">
         <v>35</v>
       </c>
-      <c r="H20" s="51">
+      <c r="H20" s="81">
         <f t="shared" si="0"/>
         <v>1.4668901927912825E-2</v>
       </c>
-      <c r="I20" s="48">
+      <c r="I20" s="78">
         <v>1182</v>
       </c>
-      <c r="J20" s="49">
+      <c r="J20" s="79">
         <f t="shared" si="3"/>
         <v>0.49538977367979881</v>
       </c>
-      <c r="K20" s="50">
+      <c r="K20" s="80">
         <v>425</v>
       </c>
-      <c r="L20" s="51">
+      <c r="L20" s="81">
         <f t="shared" si="4"/>
         <v>0.17812238055322716</v>
       </c>
-      <c r="M20" s="48">
+      <c r="M20" s="78">
         <v>708</v>
       </c>
-      <c r="N20" s="26">
+      <c r="N20" s="45">
         <f t="shared" si="5"/>
         <v>0.29673093042749371</v>
       </c>
-      <c r="O20" s="52"/>
-[...5 lines deleted...]
-      <c r="B21" s="46">
+      <c r="O20" s="82"/>
+    </row>
+    <row r="21" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="76">
         <f>'1. Plan vs Actual'!C22</f>
         <v>2326</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="77">
         <v>1174</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="45">
         <f t="shared" si="1"/>
         <v>0.50472914875322439</v>
       </c>
-      <c r="E21" s="48">
+      <c r="E21" s="78">
         <v>35</v>
       </c>
-      <c r="F21" s="49">
+      <c r="F21" s="79">
         <f t="shared" si="2"/>
         <v>1.5047291487532245E-2</v>
       </c>
-      <c r="G21" s="50">
+      <c r="G21" s="80">
         <v>62</v>
       </c>
-      <c r="H21" s="51">
+      <c r="H21" s="81">
         <f t="shared" si="0"/>
         <v>2.6655202063628546E-2</v>
       </c>
-      <c r="I21" s="48">
+      <c r="I21" s="78">
         <v>1012</v>
       </c>
-      <c r="J21" s="49">
+      <c r="J21" s="79">
         <f t="shared" si="3"/>
         <v>0.43508168529664659</v>
       </c>
-      <c r="K21" s="50">
+      <c r="K21" s="80">
         <v>467</v>
       </c>
-      <c r="L21" s="51">
+      <c r="L21" s="81">
         <f t="shared" si="4"/>
         <v>0.20077386070507308</v>
       </c>
-      <c r="M21" s="48">
+      <c r="M21" s="78">
         <v>750</v>
       </c>
-      <c r="N21" s="26">
+      <c r="N21" s="45">
         <f t="shared" si="5"/>
         <v>0.32244196044711954</v>
       </c>
-      <c r="O21" s="52"/>
-[...5 lines deleted...]
-      <c r="B22" s="46">
+      <c r="O21" s="82"/>
+    </row>
+    <row r="22" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="76">
         <f>'1. Plan vs Actual'!C23</f>
         <v>1027</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="77">
         <v>478</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="45">
         <f t="shared" si="1"/>
         <v>0.46543330087633883</v>
       </c>
-      <c r="E22" s="48">
+      <c r="E22" s="78">
         <v>17</v>
       </c>
-      <c r="F22" s="49">
+      <c r="F22" s="79">
         <f t="shared" si="2"/>
         <v>1.6553067185978577E-2</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G22" s="80">
         <v>41</v>
       </c>
-      <c r="H22" s="51">
+      <c r="H22" s="81">
         <f t="shared" si="0"/>
         <v>3.9922103213242452E-2</v>
       </c>
-      <c r="I22" s="48">
+      <c r="I22" s="78">
         <v>519</v>
       </c>
-      <c r="J22" s="49">
+      <c r="J22" s="79">
         <f t="shared" si="3"/>
         <v>0.50535540408958135</v>
       </c>
-      <c r="K22" s="50">
+      <c r="K22" s="80">
         <v>176</v>
       </c>
-      <c r="L22" s="51">
+      <c r="L22" s="81">
         <f t="shared" si="4"/>
         <v>0.17137293086660174</v>
       </c>
-      <c r="M22" s="48">
+      <c r="M22" s="78">
         <v>274</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="45">
         <f t="shared" si="5"/>
         <v>0.26679649464459593</v>
       </c>
-      <c r="O22" s="52"/>
-[...5 lines deleted...]
-      <c r="B23" s="46">
+      <c r="O22" s="82"/>
+    </row>
+    <row r="23" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="76">
         <f>'1. Plan vs Actual'!C24</f>
         <v>1492</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="77">
         <v>726</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="45">
         <f t="shared" si="1"/>
         <v>0.48659517426273458</v>
       </c>
-      <c r="E23" s="48">
+      <c r="E23" s="78">
         <v>37</v>
       </c>
-      <c r="F23" s="49">
+      <c r="F23" s="79">
         <f t="shared" si="2"/>
         <v>2.4798927613941018E-2</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G23" s="80">
         <v>78</v>
       </c>
-      <c r="H23" s="51">
+      <c r="H23" s="81">
         <f t="shared" si="0"/>
         <v>5.2278820375335121E-2</v>
       </c>
-      <c r="I23" s="48">
+      <c r="I23" s="78">
         <v>779</v>
       </c>
-      <c r="J23" s="49">
+      <c r="J23" s="79">
         <f t="shared" si="3"/>
         <v>0.52211796246648789</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K23" s="80">
         <v>229</v>
       </c>
-      <c r="L23" s="51">
+      <c r="L23" s="81">
         <f t="shared" si="4"/>
         <v>0.153485254691689</v>
       </c>
-      <c r="M23" s="48">
+      <c r="M23" s="78">
         <v>369</v>
       </c>
-      <c r="N23" s="26">
+      <c r="N23" s="45">
         <f t="shared" si="5"/>
         <v>0.24731903485254692</v>
       </c>
-      <c r="O23" s="52"/>
-[...5 lines deleted...]
-      <c r="B24" s="46">
+      <c r="O23" s="82"/>
+    </row>
+    <row r="24" spans="1:17" s="24" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="76">
         <f>'1. Plan vs Actual'!C25</f>
         <v>1737</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="77">
         <v>891</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="45">
         <f t="shared" si="1"/>
         <v>0.51295336787564771</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="78">
         <v>23</v>
       </c>
-      <c r="F24" s="49">
+      <c r="F24" s="79">
         <f t="shared" si="2"/>
         <v>1.3241220495106506E-2</v>
       </c>
-      <c r="G24" s="50">
+      <c r="G24" s="80">
         <v>48</v>
       </c>
-      <c r="H24" s="51">
+      <c r="H24" s="81">
         <f t="shared" si="0"/>
         <v>2.7633851468048358E-2</v>
       </c>
-      <c r="I24" s="48">
+      <c r="I24" s="78">
         <v>832</v>
       </c>
-      <c r="J24" s="49">
+      <c r="J24" s="79">
         <f t="shared" si="3"/>
         <v>0.47898675877950492</v>
       </c>
-      <c r="K24" s="50">
+      <c r="K24" s="80">
         <v>301</v>
       </c>
-      <c r="L24" s="51">
+      <c r="L24" s="81">
         <f t="shared" si="4"/>
         <v>0.17328727691421991</v>
       </c>
-      <c r="M24" s="48">
+      <c r="M24" s="78">
         <v>533</v>
       </c>
-      <c r="N24" s="26">
+      <c r="N24" s="45">
         <f t="shared" si="5"/>
         <v>0.3068508923431203</v>
       </c>
-      <c r="O24" s="52"/>
-[...6 lines deleted...]
-      <c r="B25" s="53">
+      <c r="O24" s="82"/>
+      <c r="Q24" s="82"/>
+    </row>
+    <row r="25" spans="1:17" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="83">
         <f>'1. Plan vs Actual'!C26</f>
         <v>293</v>
       </c>
-      <c r="C25" s="119">
+      <c r="C25" s="84">
         <v>152</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="45">
         <f>C25/B25</f>
         <v>0.51877133105802042</v>
       </c>
-      <c r="E25" s="120">
+      <c r="E25" s="48">
         <v>0</v>
       </c>
-      <c r="F25" s="49">
+      <c r="F25" s="79">
         <f>E25/B25</f>
         <v>0</v>
       </c>
-      <c r="G25" s="121">
+      <c r="G25" s="85">
         <v>1</v>
       </c>
-      <c r="H25" s="51">
+      <c r="H25" s="81">
         <f t="shared" si="0"/>
         <v>3.4129692832764505E-3</v>
       </c>
-      <c r="I25" s="120">
+      <c r="I25" s="48">
         <v>88</v>
       </c>
-      <c r="J25" s="49">
+      <c r="J25" s="79">
         <f t="shared" si="3"/>
         <v>0.30034129692832767</v>
       </c>
-      <c r="K25" s="121">
+      <c r="K25" s="85">
         <v>85</v>
       </c>
-      <c r="L25" s="51">
+      <c r="L25" s="81">
         <f t="shared" si="4"/>
         <v>0.29010238907849828</v>
       </c>
-      <c r="M25" s="120">
+      <c r="M25" s="48">
         <v>119</v>
       </c>
-      <c r="N25" s="26">
+      <c r="N25" s="45">
         <f t="shared" si="5"/>
         <v>0.4061433447098976</v>
       </c>
-      <c r="O25" s="52"/>
-[...5 lines deleted...]
-      <c r="B26" s="54">
+      <c r="O25" s="82"/>
+    </row>
+    <row r="26" spans="1:17" s="24" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="86">
         <f>'1. Plan vs Actual'!C27</f>
         <v>29533</v>
       </c>
-      <c r="C26" s="122">
+      <c r="C26" s="87">
         <v>15148</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="55">
         <f>C26/B26</f>
         <v>0.51291775302204312</v>
       </c>
-      <c r="E26" s="123">
+      <c r="E26" s="51">
         <v>1227</v>
       </c>
-      <c r="F26" s="55">
+      <c r="F26" s="88">
         <f t="shared" si="2"/>
         <v>4.1546744319913315E-2</v>
       </c>
-      <c r="G26" s="124">
+      <c r="G26" s="89">
         <v>1242</v>
       </c>
-      <c r="H26" s="56">
+      <c r="H26" s="90">
         <f t="shared" si="0"/>
         <v>4.2054650729692208E-2</v>
       </c>
-      <c r="I26" s="123">
+      <c r="I26" s="51">
         <v>15281</v>
       </c>
-      <c r="J26" s="55">
+      <c r="J26" s="88">
         <f t="shared" si="3"/>
         <v>0.51742118985541596</v>
       </c>
-      <c r="K26" s="124">
+      <c r="K26" s="89">
         <v>4859</v>
       </c>
-      <c r="L26" s="56">
+      <c r="L26" s="90">
         <f t="shared" si="4"/>
         <v>0.16452781634104222</v>
       </c>
-      <c r="M26" s="123">
+      <c r="M26" s="51">
         <v>6923</v>
       </c>
-      <c r="N26" s="30">
+      <c r="N26" s="55">
         <f t="shared" si="5"/>
         <v>0.23441573832661769</v>
       </c>
-      <c r="O26" s="52"/>
-[...3 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="O26" s="82"/>
+      <c r="P26" s="82"/>
+    </row>
+    <row r="27" spans="1:17" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+    </row>
+    <row r="28" spans="1:17" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+    </row>
+    <row r="29" spans="1:17" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="147"/>
+      <c r="C29" s="147"/>
+      <c r="D29" s="147"/>
+      <c r="E29" s="147"/>
+      <c r="F29" s="147"/>
+      <c r="G29" s="147"/>
+      <c r="H29" s="147"/>
+      <c r="I29" s="147"/>
+      <c r="J29" s="147"/>
+      <c r="K29" s="147"/>
+      <c r="L29" s="147"/>
+      <c r="M29" s="147"/>
+      <c r="N29" s="147"/>
+      <c r="O29" s="147"/>
+      <c r="P29" s="147"/>
+    </row>
+    <row r="30" spans="1:17" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+    </row>
+    <row r="31" spans="1:17" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="1"/>
-[...93 lines deleted...]
-      <c r="P31" s="161"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="151"/>
+      <c r="G31" s="151"/>
+      <c r="H31" s="151"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="151"/>
+      <c r="K31" s="151"/>
+      <c r="L31" s="151"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="151"/>
+      <c r="O31" s="151"/>
+      <c r="P31" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A30:P30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:P31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView topLeftCell="E13" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="P4" sqref="P1:P1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.26953125" style="52" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9.1796875" style="52"/>
+    <col min="1" max="1" width="21.26953125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="13.7265625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="8.26953125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="7.81640625" style="19" customWidth="1"/>
+    <col min="5" max="5" width="12.81640625" style="19" customWidth="1"/>
+    <col min="6" max="6" width="9.90625" style="19" customWidth="1"/>
+    <col min="7" max="7" width="9.453125" style="19" customWidth="1"/>
+    <col min="8" max="8" width="9.08984375" style="19" customWidth="1"/>
+    <col min="9" max="9" width="10.90625" style="19" customWidth="1"/>
+    <col min="10" max="10" width="9.6328125" style="19" customWidth="1"/>
+    <col min="11" max="11" width="13.6328125" style="19" customWidth="1"/>
+    <col min="12" max="12" width="10.08984375" style="19" customWidth="1"/>
+    <col min="13" max="13" width="13.54296875" style="19" customWidth="1"/>
+    <col min="14" max="14" width="10.7265625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="15.54296875" style="19" customWidth="1"/>
+    <col min="16" max="16" width="10.6328125" style="19" customWidth="1"/>
+    <col min="17" max="16384" width="9.1796875" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="178"/>
+      <c r="A1" s="131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="164"/>
+      <c r="C1" s="164"/>
+      <c r="D1" s="164"/>
+      <c r="E1" s="164"/>
+      <c r="F1" s="164"/>
+      <c r="G1" s="164"/>
+      <c r="H1" s="164"/>
+      <c r="I1" s="164"/>
+      <c r="J1" s="164"/>
+      <c r="K1" s="164"/>
+      <c r="L1" s="164"/>
+      <c r="M1" s="164"/>
+      <c r="N1" s="164"/>
+      <c r="O1" s="164"/>
+      <c r="P1" s="164"/>
     </row>
     <row r="2" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="str">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B2" s="175"/>
-[...13 lines deleted...]
-      <c r="P2" s="175"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
     </row>
     <row r="3" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="179" t="str">
+      <c r="A3" s="134" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="175"/>
-[...13 lines deleted...]
-      <c r="P3" s="154"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
+      <c r="N3" s="130"/>
+      <c r="O3" s="130"/>
+      <c r="P3" s="144"/>
     </row>
     <row r="5" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
-[...16 lines deleted...]
-      <c r="P5" s="163"/>
+      <c r="A5" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="131"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="131"/>
+      <c r="E5" s="131"/>
+      <c r="F5" s="131"/>
+      <c r="G5" s="131"/>
+      <c r="H5" s="131"/>
+      <c r="I5" s="131"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="131"/>
+      <c r="L5" s="131"/>
+      <c r="M5" s="131"/>
+      <c r="N5" s="131"/>
+      <c r="O5" s="131"/>
+      <c r="P5" s="131"/>
     </row>
     <row r="6" spans="1:16" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="7" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="57" t="s">
+    <row r="7" spans="1:16" s="82" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="92" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="92" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="143" t="s">
+      <c r="F7" s="92" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="58" t="s">
+      <c r="G7" s="92" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="92" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="92" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="92" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="L7" s="92" t="s">
+        <v>70</v>
+      </c>
+      <c r="M7" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="N7" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="O7" s="92" t="s">
+        <v>91</v>
+      </c>
+      <c r="P7" s="93" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="97" customFormat="1" ht="62" x14ac:dyDescent="0.35">
+      <c r="A8" s="94"/>
+      <c r="B8" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="58" t="s">
-[...29 lines deleted...]
-      <c r="N7" s="58" t="s">
+      <c r="C8" s="95" t="s">
+        <v>92</v>
+      </c>
+      <c r="D8" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="O7" s="58" t="s">
+      <c r="E8" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="F8" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="G8" s="95" t="s">
+        <v>94</v>
+      </c>
+      <c r="H8" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="I8" s="95" t="s">
         <v>95</v>
       </c>
-      <c r="P7" s="59" t="s">
-[...8 lines deleted...]
-      <c r="C8" s="61" t="s">
+      <c r="J8" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="K8" s="95" t="s">
         <v>96</v>
       </c>
-      <c r="D8" s="61" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="61" t="s">
+      <c r="L8" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" s="95" t="s">
         <v>97</v>
       </c>
-      <c r="F8" s="61" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="61" t="s">
+      <c r="N8" s="95" t="s">
+        <v>76</v>
+      </c>
+      <c r="O8" s="95" t="s">
         <v>98</v>
       </c>
-      <c r="H8" s="61" t="s">
-[...31 lines deleted...]
-      <c r="B9" s="33">
+      <c r="P8" s="96" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="59">
         <f>'1. Plan vs Actual'!C10</f>
         <v>846</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="40">
         <v>72</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="41">
         <f>C9/B9</f>
         <v>8.5106382978723402E-2</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="40">
         <v>285</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="41">
         <f>E9/B9</f>
         <v>0.33687943262411346</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="40">
         <v>124</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="41">
         <f>G9/B9</f>
         <v>0.14657210401891252</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="40">
         <v>66</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="41">
         <f>I9/B9</f>
         <v>7.8014184397163122E-2</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="40">
         <v>136</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="41">
         <f>K9/B9</f>
         <v>0.16075650118203311</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="40">
         <v>67</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="41">
         <f>M9/B9</f>
         <v>7.9196217494089838E-2</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="40">
         <v>96</v>
       </c>
-      <c r="P9" s="26">
+      <c r="P9" s="45">
         <f>O9/B9</f>
         <v>0.11347517730496454</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B10" s="33">
+    <row r="10" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="98" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="59">
         <f>'1. Plan vs Actual'!C11</f>
         <v>2819</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="40">
         <v>127</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="41">
         <f t="shared" ref="D10:D26" si="0">C10/B10</f>
         <v>4.5051436679673644E-2</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="40">
         <v>778</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="41">
         <f t="shared" ref="F10:F26" si="1">E10/B10</f>
         <v>0.27598439162823696</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="40">
         <v>439</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="41">
         <f t="shared" ref="H10:H26" si="2">G10/B10</f>
         <v>0.15572898190847817</v>
       </c>
-      <c r="I10" s="23">
+      <c r="I10" s="40">
         <v>211</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="41">
         <f t="shared" ref="J10:J26" si="3">I10/B10</f>
         <v>7.4849237318197939E-2</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="40">
         <v>776</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="41">
         <f t="shared" ref="L10:L26" si="4">K10/B10</f>
         <v>0.27527492018446259</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="40">
         <v>456</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="41">
         <f t="shared" ref="N10:N26" si="5">M10/B10</f>
         <v>0.16175948918056049</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="40">
         <v>32</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="45">
         <f t="shared" ref="P10:P26" si="6">O10/B10</f>
         <v>1.1351543100390209E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B11" s="33">
+    <row r="11" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="98" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="59">
         <f>'1. Plan vs Actual'!C12</f>
         <v>2443</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="40">
         <v>459</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="41">
         <f t="shared" si="0"/>
         <v>0.18788374948833403</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="40">
         <v>794</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="41">
         <f t="shared" si="1"/>
         <v>0.32501023331968892</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="40">
         <v>299</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="41">
         <f t="shared" si="2"/>
         <v>0.1223905034793287</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="40">
         <v>203</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="41">
         <f t="shared" si="3"/>
         <v>8.3094555873925502E-2</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="40">
         <v>453</v>
       </c>
-      <c r="L11" s="24">
+      <c r="L11" s="41">
         <f t="shared" si="4"/>
         <v>0.18542775276299631</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="40">
         <v>213</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="41">
         <f t="shared" si="5"/>
         <v>8.718788374948834E-2</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="40">
         <v>22</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="45">
         <f t="shared" si="6"/>
         <v>9.005321326238231E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" s="33">
+    <row r="12" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="98" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="59">
         <f>'1. Plan vs Actual'!C13</f>
         <v>1646</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="40">
         <v>91</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="41">
         <f t="shared" si="0"/>
         <v>5.5285540704738761E-2</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="40">
         <v>520</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="41">
         <f t="shared" si="1"/>
         <v>0.31591737545565007</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="40">
         <v>287</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="41">
         <f t="shared" si="2"/>
         <v>0.17436208991494531</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="40">
         <v>163</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J12" s="41">
         <f t="shared" si="3"/>
         <v>9.9027946537059541E-2</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="40">
         <v>380</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L12" s="41">
         <f t="shared" si="4"/>
         <v>0.23086269744835966</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="40">
         <v>194</v>
       </c>
-      <c r="N12" s="24">
+      <c r="N12" s="41">
         <f t="shared" si="5"/>
         <v>0.11786148238153099</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O12" s="40">
         <v>11</v>
       </c>
-      <c r="P12" s="26">
+      <c r="P12" s="45">
         <f t="shared" si="6"/>
         <v>6.6828675577156743E-3</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B13" s="33">
+    <row r="13" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="59">
         <f>'1. Plan vs Actual'!C14</f>
         <v>1134</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="40">
         <v>58</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="41">
         <f t="shared" si="0"/>
         <v>5.114638447971781E-2</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="40">
         <v>246</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="41">
         <f t="shared" si="1"/>
         <v>0.21693121693121692</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="40">
         <v>186</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H13" s="41">
         <f t="shared" si="2"/>
         <v>0.16402116402116401</v>
       </c>
-      <c r="I13" s="23">
+      <c r="I13" s="40">
         <v>115</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J13" s="41">
         <f t="shared" si="3"/>
         <v>0.10141093474426807</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="40">
         <v>349</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L13" s="41">
         <f t="shared" si="4"/>
         <v>0.30776014109347444</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="40">
         <v>179</v>
       </c>
-      <c r="N13" s="24">
+      <c r="N13" s="41">
         <f t="shared" si="5"/>
         <v>0.15784832451499117</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="40">
         <v>1</v>
       </c>
-      <c r="P13" s="26">
+      <c r="P13" s="45">
         <f t="shared" si="6"/>
         <v>8.8183421516754845E-4</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="33">
+    <row r="14" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="98" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="59">
         <f>'1. Plan vs Actual'!C15</f>
         <v>2063</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="40">
         <v>152</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="41">
         <f t="shared" si="0"/>
         <v>7.3679108095007273E-2</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="40">
         <v>667</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="41">
         <f t="shared" si="1"/>
         <v>0.32331555986427535</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="40">
         <v>302</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="41">
         <f t="shared" si="2"/>
         <v>0.14638875424139602</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="40">
         <v>202</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="41">
         <f t="shared" si="3"/>
         <v>9.7915656810470195E-2</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="40">
         <v>490</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="41">
         <f t="shared" si="4"/>
         <v>0.23751817741153661</v>
       </c>
-      <c r="M14" s="23">
+      <c r="M14" s="40">
         <v>213</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="41">
         <f t="shared" si="5"/>
         <v>0.10324769752787204</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="40">
         <v>37</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="45">
         <f t="shared" si="6"/>
         <v>1.7935046049442561E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="33">
+    <row r="15" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="59">
         <f>'1. Plan vs Actual'!C16</f>
         <v>1056</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="40">
         <v>60</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="41">
         <f t="shared" si="0"/>
         <v>5.6818181818181816E-2</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="40">
         <v>318</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="41">
         <f t="shared" si="1"/>
         <v>0.30113636363636365</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="40">
         <v>190</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="41">
         <f t="shared" si="2"/>
         <v>0.17992424242424243</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="40">
         <v>85</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="41">
         <f t="shared" si="3"/>
         <v>8.049242424242424E-2</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="40">
         <v>226</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="41">
         <f t="shared" si="4"/>
         <v>0.21401515151515152</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="40">
         <v>141</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="41">
         <f t="shared" si="5"/>
         <v>0.13352272727272727</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="40">
         <v>36</v>
       </c>
-      <c r="P15" s="26">
+      <c r="P15" s="45">
         <f t="shared" si="6"/>
         <v>3.4090909090909088E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="33">
+    <row r="16" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="98" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="59">
         <f>'1. Plan vs Actual'!C17</f>
         <v>2165</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="40">
         <v>236</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="41">
         <f t="shared" si="0"/>
         <v>0.10900692840646652</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="40">
         <v>688</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="41">
         <f t="shared" si="1"/>
         <v>0.31778290993071595</v>
       </c>
-      <c r="G16" s="23">
+      <c r="G16" s="40">
         <v>306</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="41">
         <f t="shared" si="2"/>
         <v>0.14133949191685913</v>
       </c>
-      <c r="I16" s="23">
+      <c r="I16" s="40">
         <v>160</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="41">
         <f t="shared" si="3"/>
         <v>7.3903002309468821E-2</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="40">
         <v>461</v>
       </c>
-      <c r="L16" s="24">
+      <c r="L16" s="41">
         <f t="shared" si="4"/>
         <v>0.21293302540415704</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="40">
         <v>218</v>
       </c>
-      <c r="N16" s="24">
+      <c r="N16" s="41">
         <f t="shared" si="5"/>
         <v>0.10069284064665127</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O16" s="40">
         <v>96</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="45">
         <f t="shared" si="6"/>
         <v>4.4341801385681293E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B17" s="33">
+    <row r="17" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="98" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59">
         <f>'1. Plan vs Actual'!C18</f>
         <v>1192</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="40">
         <v>175</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="41">
         <f t="shared" si="0"/>
         <v>0.14681208053691275</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="40">
         <v>460</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="41">
         <f t="shared" si="1"/>
         <v>0.38590604026845637</v>
       </c>
-      <c r="G17" s="23">
+      <c r="G17" s="40">
         <v>166</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H17" s="41">
         <f t="shared" si="2"/>
         <v>0.13926174496644295</v>
       </c>
-      <c r="I17" s="23">
+      <c r="I17" s="40">
         <v>102</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="41">
         <f t="shared" si="3"/>
         <v>8.557046979865772E-2</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="40">
         <v>191</v>
       </c>
-      <c r="L17" s="24">
+      <c r="L17" s="41">
         <f t="shared" si="4"/>
         <v>0.16023489932885907</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="40">
         <v>94</v>
       </c>
-      <c r="N17" s="24">
+      <c r="N17" s="41">
         <f t="shared" si="5"/>
         <v>7.8859060402684561E-2</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="40">
         <v>4</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P17" s="45">
         <f t="shared" si="6"/>
         <v>3.3557046979865771E-3</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B18" s="33">
+    <row r="18" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="98" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59">
         <f>'1. Plan vs Actual'!C19</f>
         <v>5200</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="40">
         <v>1004</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="41">
         <f t="shared" si="0"/>
         <v>0.19307692307692309</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="40">
         <v>1845</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="41">
         <f t="shared" si="1"/>
         <v>0.35480769230769232</v>
       </c>
-      <c r="G18" s="23">
+      <c r="G18" s="40">
         <v>741</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="41">
         <f t="shared" si="2"/>
         <v>0.14249999999999999</v>
       </c>
-      <c r="I18" s="23">
+      <c r="I18" s="40">
         <v>316</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="41">
         <f t="shared" si="3"/>
         <v>6.076923076923077E-2</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="40">
         <v>498</v>
       </c>
-      <c r="L18" s="24">
+      <c r="L18" s="41">
         <f t="shared" si="4"/>
         <v>9.5769230769230773E-2</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="40">
         <v>246</v>
       </c>
-      <c r="N18" s="24">
+      <c r="N18" s="41">
         <f t="shared" si="5"/>
         <v>4.7307692307692308E-2</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="40">
         <v>550</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="45">
         <f t="shared" si="6"/>
         <v>0.10576923076923077</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="33">
+    <row r="19" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="59">
         <f>'1. Plan vs Actual'!C20</f>
         <v>2474</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="40">
         <v>215</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="41">
         <f t="shared" si="0"/>
         <v>8.690379951495554E-2</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="40">
         <v>816</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="41">
         <f t="shared" si="1"/>
         <v>0.32983023443815684</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="40">
         <v>322</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="41">
         <f t="shared" si="2"/>
         <v>0.13015359741309621</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I19" s="40">
         <v>192</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="41">
         <f t="shared" si="3"/>
         <v>7.7607113985448672E-2</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="40">
         <v>548</v>
       </c>
-      <c r="L19" s="24">
+      <c r="L19" s="41">
         <f t="shared" si="4"/>
         <v>0.22150363783346808</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="40">
         <v>316</v>
       </c>
-      <c r="N19" s="24">
+      <c r="N19" s="41">
         <f t="shared" si="5"/>
         <v>0.12772837510105092</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="40">
         <v>65</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="45">
         <f t="shared" si="6"/>
         <v>2.6273241713823767E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="33">
+    <row r="20" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="59">
         <f>'1. Plan vs Actual'!C21</f>
         <v>2386</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="40">
         <v>117</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="41">
         <f t="shared" si="0"/>
         <v>4.9036043587594301E-2</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="40">
         <v>435</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="41">
         <f t="shared" si="1"/>
         <v>0.18231349538977368</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="40">
         <v>290</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="41">
         <f t="shared" si="2"/>
         <v>0.12154233025984912</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="40">
         <v>181</v>
       </c>
-      <c r="J20" s="24">
+      <c r="J20" s="41">
         <f t="shared" si="3"/>
         <v>7.5859178541492031E-2</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="40">
         <v>820</v>
       </c>
-      <c r="L20" s="24">
+      <c r="L20" s="41">
         <f t="shared" si="4"/>
         <v>0.34367141659681477</v>
       </c>
-      <c r="M20" s="23">
+      <c r="M20" s="40">
         <v>535</v>
       </c>
-      <c r="N20" s="24">
+      <c r="N20" s="41">
         <f t="shared" si="5"/>
         <v>0.2242246437552389</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="40">
         <v>8</v>
       </c>
-      <c r="P20" s="26">
+      <c r="P20" s="45">
         <f t="shared" si="6"/>
         <v>3.3528918692372171E-3</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="33">
+    <row r="21" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="98" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="59">
         <f>'1. Plan vs Actual'!C22</f>
         <v>2326</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="40">
         <v>89</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="41">
         <f t="shared" si="0"/>
         <v>3.8263112639724851E-2</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E21" s="40">
         <v>485</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="41">
         <f t="shared" si="1"/>
         <v>0.20851246775580395</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="40">
         <v>252</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="41">
         <f t="shared" si="2"/>
         <v>0.10834049871023216</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I21" s="40">
         <v>182</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="41">
         <f t="shared" si="3"/>
         <v>7.8245915735167676E-2</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="40">
         <v>782</v>
       </c>
-      <c r="L21" s="24">
+      <c r="L21" s="41">
         <f t="shared" si="4"/>
         <v>0.33619948409286327</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M21" s="40">
         <v>526</v>
       </c>
-      <c r="N21" s="24">
+      <c r="N21" s="41">
         <f t="shared" si="5"/>
         <v>0.22613929492691315</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="40">
         <v>10</v>
       </c>
-      <c r="P21" s="26">
+      <c r="P21" s="45">
         <f t="shared" si="6"/>
         <v>4.2992261392949269E-3</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="33">
+    <row r="22" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="98" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="59">
         <f>'1. Plan vs Actual'!C23</f>
         <v>1027</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C22" s="40">
         <v>59</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="41">
         <f t="shared" si="0"/>
         <v>5.744888023369036E-2</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="40">
         <v>359</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="41">
         <f t="shared" si="1"/>
         <v>0.34956183057448881</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="40">
         <v>148</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="41">
         <f t="shared" si="2"/>
         <v>0.14410905550146055</v>
       </c>
-      <c r="I22" s="23">
+      <c r="I22" s="40">
         <v>104</v>
       </c>
-      <c r="J22" s="24">
+      <c r="J22" s="41">
         <f t="shared" si="3"/>
         <v>0.10126582278481013</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="40">
         <v>243</v>
       </c>
-      <c r="L22" s="24">
+      <c r="L22" s="41">
         <f t="shared" si="4"/>
         <v>0.23661148977604674</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="40">
         <v>112</v>
       </c>
-      <c r="N22" s="24">
+      <c r="N22" s="41">
         <f t="shared" si="5"/>
         <v>0.10905550146056475</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="40">
         <v>2</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P22" s="45">
         <f t="shared" si="6"/>
         <v>1.9474196689386564E-3</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="33">
+    <row r="23" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="59">
         <f>'1. Plan vs Actual'!C24</f>
         <v>1492</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="40">
         <v>115</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="41">
         <f t="shared" si="0"/>
         <v>7.7077747989276135E-2</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="40">
         <v>489</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="41">
         <f t="shared" si="1"/>
         <v>0.32774798927613941</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="40">
         <v>209</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="41">
         <f t="shared" si="2"/>
         <v>0.1400804289544236</v>
       </c>
-      <c r="I23" s="23">
+      <c r="I23" s="40">
         <v>119</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="41">
         <f t="shared" si="3"/>
         <v>7.975871313672922E-2</v>
       </c>
-      <c r="K23" s="23">
+      <c r="K23" s="40">
         <v>364</v>
       </c>
-      <c r="L23" s="24">
+      <c r="L23" s="41">
         <f t="shared" si="4"/>
         <v>0.24396782841823056</v>
       </c>
-      <c r="M23" s="23">
+      <c r="M23" s="40">
         <v>159</v>
       </c>
-      <c r="N23" s="24">
+      <c r="N23" s="41">
         <f t="shared" si="5"/>
         <v>0.10656836461126006</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="40">
         <v>37</v>
       </c>
-      <c r="P23" s="26">
+      <c r="P23" s="45">
         <f t="shared" si="6"/>
         <v>2.4798927613941018E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="33">
+    <row r="24" spans="1:16" s="82" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="98" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="59">
         <f>'1. Plan vs Actual'!C25</f>
         <v>1737</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="40">
         <v>83</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="41">
         <f t="shared" si="0"/>
         <v>4.7783534830166952E-2</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="40">
         <v>455</v>
       </c>
-      <c r="F24" s="24">
+      <c r="F24" s="41">
         <f t="shared" si="1"/>
         <v>0.26194588370754174</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="40">
         <v>269</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="41">
         <f t="shared" si="2"/>
         <v>0.15486470926885434</v>
       </c>
-      <c r="I24" s="23">
+      <c r="I24" s="40">
         <v>147</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="41">
         <f t="shared" si="3"/>
         <v>8.46286701208981E-2</v>
       </c>
-      <c r="K24" s="23">
+      <c r="K24" s="40">
         <v>542</v>
       </c>
-      <c r="L24" s="24">
+      <c r="L24" s="41">
         <f t="shared" si="4"/>
         <v>0.31203223949337938</v>
       </c>
-      <c r="M24" s="23">
+      <c r="M24" s="40">
         <v>228</v>
       </c>
-      <c r="N24" s="24">
+      <c r="N24" s="41">
         <f t="shared" si="5"/>
         <v>0.13126079447322972</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="40">
         <v>13</v>
       </c>
-      <c r="P24" s="26">
+      <c r="P24" s="45">
         <f t="shared" si="6"/>
         <v>7.4841681059297643E-3</v>
       </c>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B25" s="112">
+    <row r="25" spans="1:16" s="82" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="98" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="44">
         <f>'1. Plan vs Actual'!C26</f>
         <v>293</v>
       </c>
-      <c r="C25" s="112">
+      <c r="C25" s="44">
         <v>23</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="41">
         <f t="shared" si="0"/>
         <v>7.8498293515358364E-2</v>
       </c>
-      <c r="E25" s="112">
+      <c r="E25" s="44">
         <v>134</v>
       </c>
-      <c r="F25" s="24">
+      <c r="F25" s="41">
         <f t="shared" si="1"/>
         <v>0.45733788395904434</v>
       </c>
-      <c r="G25" s="112">
+      <c r="G25" s="44">
         <v>32</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H25" s="41">
         <f t="shared" si="2"/>
         <v>0.10921501706484642</v>
       </c>
-      <c r="I25" s="112">
+      <c r="I25" s="44">
         <v>33</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="41">
         <f t="shared" si="3"/>
         <v>0.11262798634812286</v>
       </c>
-      <c r="K25" s="112">
+      <c r="K25" s="44">
         <v>42</v>
       </c>
-      <c r="L25" s="24">
+      <c r="L25" s="41">
         <f t="shared" si="4"/>
         <v>0.14334470989761092</v>
       </c>
-      <c r="M25" s="112">
+      <c r="M25" s="44">
         <v>18</v>
       </c>
-      <c r="N25" s="24">
+      <c r="N25" s="41">
         <f t="shared" si="5"/>
         <v>6.1433447098976107E-2</v>
       </c>
-      <c r="O25" s="112">
+      <c r="O25" s="44">
         <v>11</v>
       </c>
-      <c r="P25" s="26">
+      <c r="P25" s="45">
         <f t="shared" si="6"/>
         <v>3.7542662116040959E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B26" s="113">
+    <row r="26" spans="1:16" s="82" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="52">
         <f>'1. Plan vs Actual'!C27</f>
         <v>29533</v>
       </c>
-      <c r="C26" s="113">
+      <c r="C26" s="52">
         <v>3115</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="53">
         <f t="shared" si="0"/>
         <v>0.10547523109741645</v>
       </c>
-      <c r="E26" s="113">
+      <c r="E26" s="52">
         <v>9319</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="53">
         <f t="shared" si="1"/>
         <v>0.31554532218196596</v>
       </c>
-      <c r="G26" s="113">
+      <c r="G26" s="52">
         <v>4212</v>
       </c>
-      <c r="H26" s="28">
+      <c r="H26" s="53">
         <f t="shared" si="2"/>
         <v>0.14262011986591272</v>
       </c>
-      <c r="I26" s="113">
+      <c r="I26" s="52">
         <v>2342</v>
       </c>
-      <c r="J26" s="28">
+      <c r="J26" s="53">
         <f t="shared" si="3"/>
         <v>7.9301120780144244E-2</v>
       </c>
-      <c r="K26" s="113">
+      <c r="K26" s="52">
         <v>6192</v>
       </c>
-      <c r="L26" s="28">
+      <c r="L26" s="53">
         <f t="shared" si="4"/>
         <v>0.20966376595672637</v>
       </c>
-      <c r="M26" s="113">
+      <c r="M26" s="52">
         <v>3325</v>
       </c>
-      <c r="N26" s="28">
+      <c r="N26" s="53">
         <f t="shared" si="5"/>
         <v>0.11258592083432092</v>
       </c>
-      <c r="O26" s="113">
+      <c r="O26" s="52">
         <v>1028</v>
       </c>
-      <c r="P26" s="30">
+      <c r="P26" s="55">
         <f t="shared" si="6"/>
         <v>3.4808519283513355E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:16" s="14" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="1" t="s">
+    <row r="27" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+    </row>
+    <row r="28" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+    </row>
+    <row r="29" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="147" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="147"/>
+      <c r="C29" s="147"/>
+      <c r="D29" s="147"/>
+      <c r="E29" s="147"/>
+      <c r="F29" s="147"/>
+      <c r="G29" s="147"/>
+      <c r="H29" s="147"/>
+      <c r="I29" s="147"/>
+      <c r="J29" s="147"/>
+      <c r="K29" s="147"/>
+      <c r="L29" s="147"/>
+      <c r="M29" s="147"/>
+      <c r="N29" s="147"/>
+      <c r="O29" s="147"/>
+      <c r="P29" s="147"/>
+    </row>
+    <row r="30" spans="1:16" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+    </row>
+    <row r="31" spans="1:16" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="151" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="1"/>
-[...93 lines deleted...]
-      <c r="P31" s="161"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="151"/>
+      <c r="G31" s="151"/>
+      <c r="H31" s="151"/>
+      <c r="I31" s="151"/>
+      <c r="J31" s="151"/>
+      <c r="K31" s="151"/>
+      <c r="L31" s="151"/>
+      <c r="M31" s="151"/>
+      <c r="N31" s="151"/>
+      <c r="O31" s="151"/>
+      <c r="P31" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A30:P30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8"/>
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.81640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="45" style="14" customWidth="1"/>
     <col min="2" max="13" width="8.26953125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="163" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="182"/>
+      <c r="A1" s="131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
     </row>
     <row r="2" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="153" t="str">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B2" s="175"/>
-[...10 lines deleted...]
-      <c r="M2" s="175"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
     </row>
     <row r="3" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="153" t="str">
+      <c r="A3" s="133" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="175"/>
-[...10 lines deleted...]
-      <c r="M3" s="175"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
     </row>
     <row r="4" spans="1:15" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="66"/>
-[...11 lines deleted...]
-      <c r="M4" s="66"/>
+      <c r="A4" s="107"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
     </row>
     <row r="5" spans="1:15" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A5" s="163" t="s">
+      <c r="A5" s="131" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="135"/>
+      <c r="F5" s="135"/>
+      <c r="G5" s="135"/>
+      <c r="H5" s="135"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+      <c r="K5" s="135"/>
+      <c r="L5" s="135"/>
+      <c r="M5" s="135"/>
+    </row>
+    <row r="6" spans="1:15" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:15" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="100" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="M7" s="30" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" s="23" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="101"/>
+      <c r="B8" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D8" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="E8" s="32" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="177"/>
-[...56 lines deleted...]
-      <c r="B8" s="69" t="s">
+      <c r="F8" s="32" t="s">
         <v>104</v>
       </c>
-      <c r="C8" s="69" t="s">
+      <c r="G8" s="32" t="s">
         <v>105</v>
       </c>
-      <c r="D8" s="69" t="s">
+      <c r="H8" s="32" t="s">
         <v>106</v>
       </c>
-      <c r="E8" s="69" t="s">
+      <c r="I8" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="F8" s="69" t="s">
+      <c r="J8" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="G8" s="69" t="s">
+      <c r="K8" s="32" t="s">
         <v>109</v>
       </c>
-      <c r="H8" s="69" t="s">
+      <c r="L8" s="32" t="s">
         <v>110</v>
       </c>
-      <c r="I8" s="69" t="s">
+      <c r="M8" s="102" t="s">
         <v>111</v>
       </c>
-      <c r="J8" s="69" t="s">
+    </row>
+    <row r="9" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="108" t="s">
         <v>112</v>
       </c>
-      <c r="K8" s="69" t="s">
+      <c r="B9" s="44">
+        <v>13326</v>
+      </c>
+      <c r="C9" s="44">
+        <v>22624</v>
+      </c>
+      <c r="D9" s="44">
+        <v>29533</v>
+      </c>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="103"/>
+    </row>
+    <row r="10" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="108" t="s">
         <v>113</v>
       </c>
-      <c r="L8" s="69" t="s">
+      <c r="B10" s="44">
+        <v>13326</v>
+      </c>
+      <c r="C10" s="44">
+        <v>15457</v>
+      </c>
+      <c r="D10" s="44">
+        <v>14620</v>
+      </c>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="104"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="103"/>
+      <c r="O10" s="105"/>
+    </row>
+    <row r="11" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="108" t="s">
         <v>114</v>
       </c>
-      <c r="M8" s="70" t="s">
+      <c r="B11" s="44">
+        <v>12252</v>
+      </c>
+      <c r="C11" s="44">
+        <v>20735</v>
+      </c>
+      <c r="D11" s="44">
+        <v>27098</v>
+      </c>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="103"/>
+    </row>
+    <row r="12" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="108" t="s">
         <v>115</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A10" s="75" t="s">
+      <c r="B12" s="67">
+        <f>B11/B9</f>
+        <v>0.91940567312021615</v>
+      </c>
+      <c r="C12" s="67">
+        <f>C11/C9</f>
+        <v>0.91650459688826025</v>
+      </c>
+      <c r="D12" s="67">
+        <f>D11/D9</f>
+        <v>0.91754985947922663</v>
+      </c>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="106"/>
+      <c r="N12" s="23"/>
+    </row>
+    <row r="13" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="108" t="s">
         <v>116</v>
       </c>
-      <c r="B10" s="112">
-[...19 lines deleted...]
-      <c r="A11" s="75" t="s">
+      <c r="B13" s="44">
+        <v>1383</v>
+      </c>
+      <c r="C13" s="44">
+        <v>2056</v>
+      </c>
+      <c r="D13" s="44">
+        <v>2577</v>
+      </c>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="103"/>
+    </row>
+    <row r="14" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="108" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" s="67">
+        <f>B13/B9</f>
+        <v>0.10378208014407925</v>
+      </c>
+      <c r="C14" s="67">
+        <f>C13/C9</f>
+        <v>9.0876944837340878E-2</v>
+      </c>
+      <c r="D14" s="67">
+        <f>D13/D9</f>
+        <v>8.7258321200013547E-2</v>
+      </c>
+      <c r="E14" s="67"/>
+      <c r="F14" s="67"/>
+      <c r="G14" s="67"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="67"/>
+      <c r="K14" s="67"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="106"/>
+    </row>
+    <row r="15" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="108" t="s">
         <v>117</v>
       </c>
-      <c r="B11" s="112">
-[...35 lines deleted...]
-      <c r="A13" s="75" t="s">
+      <c r="B15" s="44">
+        <v>6884</v>
+      </c>
+      <c r="C15" s="44">
+        <v>12703</v>
+      </c>
+      <c r="D15" s="44">
+        <v>17230</v>
+      </c>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="103"/>
+    </row>
+    <row r="16" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="108" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" s="67">
+        <f>B15/B9</f>
+        <v>0.51658412126669673</v>
+      </c>
+      <c r="C16" s="67">
+        <f>C15/C9</f>
+        <v>0.56148338048090518</v>
+      </c>
+      <c r="D16" s="67">
+        <f>D15/D9</f>
+        <v>0.58341516269935323</v>
+      </c>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="106"/>
+    </row>
+    <row r="17" spans="1:13" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="108" t="s">
         <v>118</v>
       </c>
-      <c r="B13" s="112">
-[...19 lines deleted...]
-      <c r="A14" s="75" t="s">
+      <c r="B17" s="44">
+        <v>593</v>
+      </c>
+      <c r="C17" s="44">
+        <v>910</v>
+      </c>
+      <c r="D17" s="44">
+        <v>1165</v>
+      </c>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="44"/>
+      <c r="K17" s="44"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="103"/>
+    </row>
+    <row r="18" spans="1:13" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="109" t="s">
         <v>119</v>
       </c>
-      <c r="B14" s="118">
-[...38 lines deleted...]
-      <c r="A16" s="75" t="s">
+      <c r="B18" s="44">
+        <v>135</v>
+      </c>
+      <c r="C18" s="44">
+        <v>204</v>
+      </c>
+      <c r="D18" s="44">
+        <v>293</v>
+      </c>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="103"/>
+    </row>
+    <row r="19" spans="1:13" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="108" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="67">
+        <f>B18/B9</f>
+        <v>1.0130571814497974E-2</v>
+      </c>
+      <c r="C19" s="67">
+        <f>C18/C9</f>
+        <v>9.0169731258840178E-3</v>
+      </c>
+      <c r="D19" s="67">
+        <f>D18/D9</f>
+        <v>9.9211052043476789E-3</v>
+      </c>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="106"/>
+    </row>
+    <row r="20" spans="1:13" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="165" t="s">
         <v>120</v>
       </c>
-      <c r="B16" s="112">
-[...259 lines deleted...]
-      <c r="E29" s="178"/>
+      <c r="B20" s="166"/>
+      <c r="C20" s="144"/>
+      <c r="D20" s="144"/>
+      <c r="E20" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A20:E20"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" errors="blank" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet10"/>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+    <sheetView tabSelected="1" topLeftCell="A24" workbookViewId="0">
+      <selection activeCell="A35" sqref="A35:D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.26953125" style="1" customWidth="1"/>
-    <col min="2" max="5" width="15.54296875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="15.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.54296875" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.1796875" style="1" customWidth="1"/>
     <col min="7" max="7" width="17" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
-[...12 lines deleted...]
-      <c r="A3" s="153" t="str">
+    <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="131" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+    </row>
+    <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="133" t="str">
         <f>'1. Plan vs Actual'!A2</f>
         <v>OSCCAR Summary by Workforce Area</v>
       </c>
-      <c r="B3" s="175"/>
-[...7 lines deleted...]
-      <c r="A4" s="179" t="str">
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+    </row>
+    <row r="3" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="134" t="str">
         <f>'1. Plan vs Actual'!A3</f>
         <v>FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B4" s="179"/>
-[...17 lines deleted...]
-      <c r="A6" s="163" t="s">
+      <c r="B3" s="134"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="134"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="134"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="131" t="s">
+        <v>121</v>
+      </c>
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="135"/>
+    </row>
+    <row r="5" spans="1:16" s="24" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="111" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="138"/>
+      <c r="B6" s="136" t="s">
+        <v>122</v>
+      </c>
+      <c r="C6" s="137"/>
+      <c r="D6" s="140" t="s">
+        <v>145</v>
+      </c>
+      <c r="E6" s="141"/>
+      <c r="F6" s="136" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="137"/>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="139"/>
+      <c r="B7" s="109" t="s">
         <v>125</v>
       </c>
-      <c r="B6" s="177"/>
-[...40 lines deleted...]
-      <c r="B9" s="185" t="s">
+      <c r="C7" s="112" t="s">
+        <v>124</v>
+      </c>
+      <c r="D7" s="113" t="s">
+        <v>146</v>
+      </c>
+      <c r="E7" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="F7" s="109" t="s">
+        <v>147</v>
+      </c>
+      <c r="G7" s="112" t="s">
         <v>126</v>
       </c>
-      <c r="C9" s="162"/>
-[...4 lines deleted...]
-      <c r="F9" s="185" t="s">
+    </row>
+    <row r="8" spans="1:16" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="177" t="s">
         <v>127</v>
       </c>
-      <c r="G9" s="162"/>
-[...6 lines deleted...]
-      <c r="C10" s="86" t="s">
+      <c r="B8" s="178">
+        <v>26273</v>
+      </c>
+      <c r="C8" s="179">
+        <f t="shared" ref="C8:C15" si="0">B8/$B$8</f>
+        <v>1</v>
+      </c>
+      <c r="D8" s="180">
+        <v>29533</v>
+      </c>
+      <c r="E8" s="181">
+        <f>D8/$D$8</f>
+        <v>1</v>
+      </c>
+      <c r="F8" s="182">
+        <f t="shared" ref="F8:F15" si="1">D8-B8</f>
+        <v>3260</v>
+      </c>
+      <c r="G8" s="179">
+        <f t="shared" ref="G8:G15" si="2">F8/B8</f>
+        <v>0.1240817569367792</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="115" t="s">
         <v>128</v>
       </c>
-      <c r="D10" s="87" t="s">
-[...43 lines deleted...]
-      <c r="B12" s="129">
+      <c r="B9" s="116">
         <v>2302</v>
       </c>
-      <c r="C12" s="94">
+      <c r="C9" s="117">
         <f t="shared" si="0"/>
         <v>8.7618467628363714E-2</v>
       </c>
-      <c r="D12" s="126">
+      <c r="D9" s="118">
         <v>2577</v>
       </c>
-      <c r="E12" s="95">
-        <f>D12/$D$11</f>
+      <c r="E9" s="119">
+        <f>D9/$D$8</f>
         <v>8.7258321200013547E-2</v>
       </c>
-      <c r="F12" s="96">
+      <c r="F9" s="120">
         <f t="shared" si="1"/>
         <v>275</v>
       </c>
-      <c r="G12" s="94">
+      <c r="G9" s="117">
         <f t="shared" si="2"/>
         <v>0.11946133796698523</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="129">
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="115" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="116">
         <v>14163</v>
       </c>
-      <c r="C13" s="94">
+      <c r="C10" s="117">
         <f t="shared" si="0"/>
         <v>0.53907052867963312</v>
       </c>
-      <c r="D13" s="126">
+      <c r="D10" s="118">
         <v>17230</v>
       </c>
-      <c r="E13" s="95">
-        <f>D13/$D$11</f>
+      <c r="E10" s="119">
+        <f>D10/$D$8</f>
         <v>0.58341516269935323</v>
       </c>
-      <c r="F13" s="96">
+      <c r="F10" s="120">
         <f t="shared" si="1"/>
         <v>3067</v>
       </c>
-      <c r="G13" s="94">
+      <c r="G10" s="117">
         <f t="shared" si="2"/>
         <v>0.2165501659252983</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B14" s="129">
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="115" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="116">
         <v>1252</v>
       </c>
-      <c r="C14" s="94">
+      <c r="C11" s="117">
         <f t="shared" si="0"/>
         <v>4.765348456590416E-2</v>
       </c>
-      <c r="D14" s="126">
+      <c r="D11" s="118">
         <v>1165</v>
       </c>
-      <c r="E14" s="95">
-        <f>D14/$D$11</f>
+      <c r="E11" s="119">
+        <f>D11/$D$8</f>
         <v>3.9447397826160566E-2</v>
       </c>
-      <c r="F14" s="96">
+      <c r="F11" s="120">
         <f t="shared" si="1"/>
         <v>-87</v>
       </c>
-      <c r="G14" s="94">
+      <c r="G11" s="117">
         <f t="shared" si="2"/>
         <v>-6.9488817891373802E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B15" s="129">
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="115" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="116">
         <v>24313</v>
       </c>
-      <c r="C15" s="94">
+      <c r="C12" s="117">
         <f t="shared" si="0"/>
         <v>0.92539869828340882</v>
       </c>
-      <c r="D15" s="126">
+      <c r="D12" s="118">
         <v>27098</v>
       </c>
-      <c r="E15" s="95">
-        <f>D15/$D$11</f>
+      <c r="E12" s="119">
+        <f>D12/$D$8</f>
         <v>0.91754985947922663</v>
       </c>
-      <c r="F15" s="96">
+      <c r="F12" s="120">
         <f t="shared" si="1"/>
         <v>2785</v>
       </c>
-      <c r="G15" s="94">
+      <c r="G12" s="117">
         <f t="shared" si="2"/>
         <v>0.11454777279644635</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="14" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F16" s="101">
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="167" t="s">
+        <v>129</v>
+      </c>
+      <c r="B13" s="168"/>
+      <c r="C13" s="169"/>
+      <c r="D13" s="170"/>
+      <c r="E13" s="171"/>
+      <c r="F13" s="175">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G16" s="102"/>
-[...5 lines deleted...]
-      <c r="B17" s="129">
+      <c r="G13" s="176"/>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="115" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" s="116">
         <v>11595</v>
       </c>
-      <c r="C17" s="94">
+      <c r="C14" s="117">
         <f t="shared" si="0"/>
         <v>0.4413275986754463</v>
       </c>
-      <c r="D17" s="126">
+      <c r="D14" s="118">
         <v>14147</v>
       </c>
-      <c r="E17" s="95">
-        <f>D17/$D$11</f>
+      <c r="E14" s="119">
+        <f>D14/$D$8</f>
         <v>0.47902346527613177</v>
       </c>
-      <c r="F17" s="96">
+      <c r="F14" s="120">
         <f t="shared" si="1"/>
         <v>2552</v>
       </c>
-      <c r="G17" s="94">
+      <c r="G14" s="117">
         <f t="shared" si="2"/>
         <v>0.22009486847779214</v>
       </c>
-      <c r="H17" s="78"/>
-[...5 lines deleted...]
-      <c r="B18" s="129">
+      <c r="H14" s="105"/>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="115" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="116">
         <v>14503</v>
       </c>
-      <c r="C18" s="94">
+      <c r="C15" s="117">
         <f t="shared" si="0"/>
         <v>0.55201157081414376</v>
       </c>
-      <c r="D18" s="126">
+      <c r="D15" s="118">
         <v>15148</v>
       </c>
-      <c r="E18" s="95">
-        <f>D18/$D$11</f>
+      <c r="E15" s="119">
+        <f>D15/$D$8</f>
         <v>0.51291775302204312</v>
       </c>
-      <c r="F18" s="96">
+      <c r="F15" s="120">
         <f t="shared" si="1"/>
         <v>645</v>
       </c>
-      <c r="G18" s="94">
+      <c r="G15" s="117">
         <f t="shared" si="2"/>
         <v>4.4473557195063088E-2</v>
       </c>
-      <c r="H18" s="78"/>
-[...16 lines deleted...]
-      <c r="B20" s="129">
+      <c r="H15" s="105"/>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="167" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="168"/>
+      <c r="C16" s="169"/>
+      <c r="D16" s="170"/>
+      <c r="E16" s="171"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="173"/>
+    </row>
+    <row r="17" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="115" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="116">
         <v>16516</v>
       </c>
-      <c r="C20" s="94">
-        <f t="shared" ref="C20:C27" si="3">B20/$B$11</f>
+      <c r="C17" s="117">
+        <f t="shared" ref="C17:C24" si="3">B17/$B$8</f>
         <v>0.62863015262817346</v>
       </c>
-      <c r="D20" s="126">
+      <c r="D17" s="118">
         <v>17608</v>
       </c>
-      <c r="E20" s="95">
-        <f t="shared" ref="E20:E27" si="4">D20/$D$11</f>
+      <c r="E17" s="119">
+        <f t="shared" ref="E17:E24" si="4">D17/$D$8</f>
         <v>0.59621440422578131</v>
       </c>
-      <c r="F20" s="96">
-        <f t="shared" ref="F20:F35" si="5">D20-B20</f>
+      <c r="F17" s="120">
+        <f t="shared" ref="F17:F32" si="5">D17-B17</f>
         <v>1092</v>
       </c>
-      <c r="G20" s="94">
-        <f t="shared" ref="G20:G27" si="6">F20/B20</f>
+      <c r="G17" s="117">
+        <f t="shared" ref="G17:G24" si="6">F17/B17</f>
         <v>6.6117704044562853E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="129">
+    <row r="18" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="115" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" s="116">
         <v>3873</v>
       </c>
-      <c r="C21" s="94">
+      <c r="C18" s="117">
         <f t="shared" si="3"/>
         <v>0.1474136946675294</v>
       </c>
-      <c r="D21" s="126">
+      <c r="D18" s="118">
         <v>5246</v>
       </c>
-      <c r="E21" s="95">
+      <c r="E18" s="119">
         <f t="shared" si="4"/>
         <v>0.17763180171333762</v>
       </c>
-      <c r="F21" s="96">
+      <c r="F18" s="120">
         <f t="shared" si="5"/>
         <v>1373</v>
       </c>
-      <c r="G21" s="94">
+      <c r="G18" s="117">
         <f t="shared" si="6"/>
         <v>0.35450555125225924</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B22" s="129">
+    <row r="19" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="115" t="s">
+        <v>133</v>
+      </c>
+      <c r="B19" s="116">
         <v>5277</v>
       </c>
-      <c r="C22" s="94">
+      <c r="C19" s="117">
         <f t="shared" si="3"/>
         <v>0.20085258630533248</v>
       </c>
-      <c r="D22" s="126">
+      <c r="D19" s="118">
         <v>6802</v>
       </c>
-      <c r="E22" s="95">
+      <c r="E19" s="119">
         <f t="shared" si="4"/>
         <v>0.23031862662106795</v>
       </c>
-      <c r="F22" s="96">
+      <c r="F19" s="120">
         <f t="shared" si="5"/>
         <v>1525</v>
       </c>
-      <c r="G22" s="94">
+      <c r="G19" s="117">
         <f t="shared" si="6"/>
         <v>0.28898995641462955</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B23" s="129">
+    <row r="20" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="115" t="s">
+        <v>134</v>
+      </c>
+      <c r="B20" s="116">
         <v>345</v>
       </c>
-      <c r="C23" s="94">
+      <c r="C20" s="117">
         <f t="shared" si="3"/>
         <v>1.3131351577665283E-2</v>
       </c>
-      <c r="D23" s="126">
+      <c r="D20" s="118">
         <v>473</v>
       </c>
-      <c r="E23" s="95">
+      <c r="E20" s="119">
         <f t="shared" si="4"/>
         <v>1.6015982121694375E-2</v>
       </c>
-      <c r="F23" s="96">
+      <c r="F20" s="120">
         <f t="shared" si="5"/>
         <v>128</v>
       </c>
-      <c r="G23" s="94">
+      <c r="G20" s="117">
         <f t="shared" si="6"/>
         <v>0.37101449275362319</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" s="129">
+    <row r="21" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="115" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="116">
         <v>1247</v>
       </c>
-      <c r="C24" s="94">
+      <c r="C21" s="117">
         <f t="shared" si="3"/>
         <v>4.7463175122749592E-2</v>
       </c>
-      <c r="D24" s="126">
+      <c r="D21" s="118">
         <v>1458</v>
       </c>
-      <c r="E24" s="95">
+      <c r="E21" s="119">
         <f t="shared" si="4"/>
         <v>4.9368503030508243E-2</v>
       </c>
-      <c r="F24" s="96">
+      <c r="F21" s="120">
         <f t="shared" si="5"/>
         <v>211</v>
       </c>
-      <c r="G24" s="94">
+      <c r="G21" s="117">
         <f t="shared" si="6"/>
         <v>0.16920609462710506</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="129">
+    <row r="22" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="115" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" s="116">
         <v>85</v>
       </c>
-      <c r="C25" s="94">
+      <c r="C22" s="117">
         <f t="shared" si="3"/>
         <v>3.2352605336276787E-3</v>
       </c>
-      <c r="D25" s="126">
+      <c r="D22" s="118">
         <v>140</v>
       </c>
-      <c r="E25" s="95">
+      <c r="E22" s="119">
         <f t="shared" si="4"/>
         <v>4.7404598246029864E-3</v>
       </c>
-      <c r="F25" s="96">
+      <c r="F22" s="120">
         <f t="shared" si="5"/>
         <v>55</v>
       </c>
-      <c r="G25" s="94">
+      <c r="G22" s="117">
         <f t="shared" si="6"/>
         <v>0.6470588235294118</v>
       </c>
-      <c r="H25" s="111"/>
-[...5 lines deleted...]
-      <c r="B26" s="129">
+      <c r="H22" s="121"/>
+    </row>
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="115" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="116">
         <v>1469</v>
       </c>
-      <c r="C26" s="94">
+      <c r="C23" s="117">
         <f t="shared" si="3"/>
         <v>5.591291439881247E-2</v>
       </c>
-      <c r="D26" s="126">
+      <c r="D23" s="118">
         <v>2987</v>
       </c>
-      <c r="E26" s="95">
+      <c r="E23" s="119">
         <f t="shared" si="4"/>
         <v>0.10114109640063658</v>
       </c>
-      <c r="F26" s="96">
+      <c r="F23" s="120">
         <f t="shared" si="5"/>
         <v>1518</v>
       </c>
-      <c r="G26" s="94">
+      <c r="G23" s="117">
         <f t="shared" si="6"/>
         <v>1.033356024506467</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B27" s="129">
+    <row r="24" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="115" t="s">
+        <v>136</v>
+      </c>
+      <c r="B24" s="116">
         <v>3712</v>
       </c>
-      <c r="C27" s="94">
+      <c r="C24" s="117">
         <f t="shared" si="3"/>
         <v>0.14128573059795227</v>
       </c>
-      <c r="D27" s="126">
+      <c r="D24" s="118">
         <v>4724</v>
       </c>
-      <c r="E27" s="95">
+      <c r="E24" s="119">
         <f t="shared" si="4"/>
         <v>0.15995665865303221</v>
       </c>
-      <c r="F27" s="96">
+      <c r="F24" s="120">
         <f t="shared" si="5"/>
         <v>1012</v>
       </c>
-      <c r="G27" s="94">
+      <c r="G24" s="117">
         <f t="shared" si="6"/>
         <v>0.27262931034482757</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="B29" s="129">
+    <row r="25" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="167" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" s="168"/>
+      <c r="C25" s="169"/>
+      <c r="D25" s="170"/>
+      <c r="E25" s="171"/>
+      <c r="F25" s="172"/>
+      <c r="G25" s="173"/>
+    </row>
+    <row r="26" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="115" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" s="116">
         <v>2560</v>
       </c>
-      <c r="C29" s="94">
-        <f t="shared" ref="C29:C35" si="7">B29/$B$11</f>
+      <c r="C26" s="117">
+        <f t="shared" ref="C26:C32" si="7">B26/$B$8</f>
         <v>9.7438434895139495E-2</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D26" s="118">
         <v>3115</v>
       </c>
-      <c r="E29" s="95">
-        <f t="shared" ref="E29:E35" si="8">D29/$D$11</f>
+      <c r="E26" s="119">
+        <f t="shared" ref="E26:E32" si="8">D26/$D$8</f>
         <v>0.10547523109741645</v>
       </c>
-      <c r="F29" s="96">
+      <c r="F26" s="120">
         <f t="shared" si="5"/>
         <v>555</v>
       </c>
-      <c r="G29" s="94">
-        <f t="shared" ref="G29:G35" si="9">F29/B29</f>
+      <c r="G26" s="117">
+        <f t="shared" ref="G26:G32" si="9">F26/B26</f>
         <v>0.216796875</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B30" s="129">
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="115" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" s="116">
         <v>7604</v>
       </c>
-      <c r="C30" s="94">
+      <c r="C27" s="117">
         <f t="shared" si="7"/>
         <v>0.28942260114946905</v>
       </c>
-      <c r="D30" s="126">
+      <c r="D27" s="118">
         <v>9319</v>
       </c>
-      <c r="E30" s="95">
+      <c r="E27" s="119">
         <f t="shared" si="8"/>
         <v>0.31554532218196596</v>
       </c>
-      <c r="F30" s="96">
+      <c r="F27" s="120">
         <f t="shared" si="5"/>
         <v>1715</v>
       </c>
-      <c r="G30" s="94">
+      <c r="G27" s="117">
         <f t="shared" si="9"/>
         <v>0.22553918990005262</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B31" s="129">
+    <row r="28" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="115" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" s="116">
         <v>3859</v>
       </c>
-      <c r="C31" s="94">
+      <c r="C28" s="117">
         <f t="shared" si="7"/>
         <v>0.1468808282266966</v>
       </c>
-      <c r="D31" s="126">
+      <c r="D28" s="118">
         <v>4212</v>
       </c>
-      <c r="E31" s="95">
+      <c r="E28" s="119">
         <f t="shared" si="8"/>
         <v>0.14262011986591272</v>
       </c>
-      <c r="F31" s="96">
+      <c r="F28" s="120">
         <f t="shared" si="5"/>
         <v>353</v>
       </c>
-      <c r="G31" s="94">
+      <c r="G28" s="117">
         <f t="shared" si="9"/>
         <v>9.1474475252656132E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B32" s="129">
+    <row r="29" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="B29" s="116">
         <v>2360</v>
       </c>
-      <c r="C32" s="94">
+      <c r="C29" s="117">
         <f t="shared" si="7"/>
         <v>8.9826057168956724E-2</v>
       </c>
-      <c r="D32" s="126">
+      <c r="D29" s="118">
         <v>2342</v>
       </c>
-      <c r="E32" s="95">
+      <c r="E29" s="119">
         <f t="shared" si="8"/>
         <v>7.9301120780144244E-2</v>
       </c>
-      <c r="F32" s="96">
+      <c r="F29" s="120">
         <f t="shared" si="5"/>
         <v>-18</v>
       </c>
-      <c r="G32" s="94">
+      <c r="G29" s="117">
         <f t="shared" si="9"/>
         <v>-7.6271186440677969E-3</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B33" s="129">
+    <row r="30" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="115" t="s">
+        <v>142</v>
+      </c>
+      <c r="B30" s="116">
         <v>5844</v>
       </c>
-      <c r="C33" s="94">
+      <c r="C30" s="117">
         <f t="shared" si="7"/>
         <v>0.22243367715906062</v>
       </c>
-      <c r="D33" s="126">
+      <c r="D30" s="118">
         <v>6192</v>
       </c>
-      <c r="E33" s="95">
+      <c r="E30" s="119">
         <f t="shared" si="8"/>
         <v>0.20966376595672637</v>
       </c>
-      <c r="F33" s="96">
+      <c r="F30" s="120">
         <f t="shared" si="5"/>
         <v>348</v>
       </c>
-      <c r="G33" s="94">
+      <c r="G30" s="117">
         <f t="shared" si="9"/>
         <v>5.9548254620123205E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B34" s="129">
+    <row r="31" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="115" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" s="116">
         <v>3213</v>
       </c>
-      <c r="C34" s="94">
+      <c r="C31" s="117">
         <f t="shared" si="7"/>
         <v>0.12229284817112625</v>
       </c>
-      <c r="D34" s="126">
+      <c r="D31" s="118">
         <v>3325</v>
       </c>
-      <c r="E34" s="95">
+      <c r="E31" s="119">
         <f t="shared" si="8"/>
         <v>0.11258592083432092</v>
       </c>
-      <c r="F34" s="96">
+      <c r="F31" s="120">
         <f t="shared" si="5"/>
         <v>112</v>
       </c>
-      <c r="G34" s="94">
+      <c r="G31" s="117">
         <f t="shared" si="9"/>
         <v>3.4858387799564274E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="14" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B35" s="129">
+    <row r="32" spans="1:8" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" s="116">
         <v>833</v>
       </c>
-      <c r="C35" s="94">
+      <c r="C32" s="117">
         <f t="shared" si="7"/>
         <v>3.170555322955125E-2</v>
       </c>
-      <c r="D35" s="126">
+      <c r="D32" s="118">
         <v>1028</v>
       </c>
-      <c r="E35" s="95">
+      <c r="E32" s="119">
         <f t="shared" si="8"/>
         <v>3.4808519283513355E-2</v>
       </c>
-      <c r="F35" s="96">
+      <c r="F32" s="120">
         <f t="shared" si="5"/>
         <v>195</v>
       </c>
-      <c r="G35" s="94">
+      <c r="G32" s="117">
         <f t="shared" si="9"/>
         <v>0.23409363745498199</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="14" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="B37" s="131">
+    <row r="33" spans="1:7" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="174" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="168"/>
+      <c r="C33" s="169"/>
+      <c r="D33" s="170"/>
+      <c r="E33" s="171"/>
+      <c r="F33" s="172"/>
+      <c r="G33" s="173"/>
+    </row>
+    <row r="34" spans="1:7" s="7" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="99"/>
+      <c r="B34" s="123">
         <v>97</v>
       </c>
-      <c r="C37" s="107">
-        <f>B37/$B$11</f>
+      <c r="C34" s="124">
+        <f>B34/$B$8</f>
         <v>3.6920031971986451E-3</v>
       </c>
-      <c r="D37" s="127">
+      <c r="D34" s="125">
         <v>293</v>
       </c>
-      <c r="E37" s="108">
-        <f>D37/$D$11</f>
+      <c r="E34" s="126">
+        <f>D34/$D$8</f>
         <v>9.9211052043476789E-3</v>
       </c>
-      <c r="F37" s="109">
-        <f>D37-B37</f>
+      <c r="F34" s="87">
+        <f>D34-B34</f>
         <v>196</v>
       </c>
-      <c r="G37" s="110">
-        <f>F37/B37</f>
+      <c r="G34" s="127">
+        <f>F34/B34</f>
         <v>2.0206185567010309</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="D39" s="178"/>
+    <row r="35" spans="1:7" s="128" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="129" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="130"/>
+      <c r="C35" s="130"/>
+      <c r="D35" s="130"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>154</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="A39:D39"/>
+  <mergeCells count="9">
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
-    <mergeCell ref="A6:G6"/>
-[...4 lines deleted...]
-    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
@@ -16968,50 +16730,56 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF1C7984-7DA4-4704-925F-E5FD96E22971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a543ae4e-6060-48c8-a421-709023b87e3c"/>
     <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Cover Sheet</vt:lpstr>
       <vt:lpstr>1. Plan vs Actual</vt:lpstr>