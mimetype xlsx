--- v0 (2025-12-21)
+++ v1 (2026-08-03)
@@ -1,126 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25930"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EOL-DET-HURLEY-05/Shared/ESShare/DCS Analysis and Reporting/FY23 Reports/FY23 Q1 09302022/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/laurie_pinkham_mass_gov/Documents/Desktop/uploaded/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1009" documentId="8_{700455B2-A235-41B5-961D-499665C04612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F57001DB-01DF-41D4-ADE8-675E1D39E8C5}"/>
+  <xr:revisionPtr revIDLastSave="1033" documentId="8_{700455B2-A235-41B5-961D-499665C04612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8AEB10BC-B640-41BC-9122-46B5A46C57A1}"/>
   <bookViews>
-    <workbookView xWindow="13500" yWindow="420" windowWidth="15315" windowHeight="14295" tabRatio="762" firstSheet="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="762" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Sheet" sheetId="4" r:id="rId1"/>
     <sheet name="1.veterans &amp; employment" sheetId="1" r:id="rId2"/>
     <sheet name="2. services to veterans" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'1.veterans &amp; employment'!$A$1:$K$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'1.veterans &amp; employment'!$A$1:$K$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover Sheet'!$C$2:$F$30</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'1.veterans &amp; employment'!$7:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'1.veterans &amp; employment'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H19" i="1" l="1"/>
+  <c r="H18" i="1" l="1"/>
   <c r="A3" i="3"/>
-  <c r="H17" i="1"/>
-[...1 lines deleted...]
-  <c r="H28" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H14" i="1"/>
   <c r="H26" i="1"/>
   <c r="H25" i="1"/>
   <c r="H24" i="1"/>
   <c r="H23" i="1"/>
   <c r="H22" i="1"/>
   <c r="H21" i="1"/>
   <c r="H20" i="1"/>
-  <c r="H18" i="1"/>
-[...1 lines deleted...]
-  <c r="H14" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H15" i="1"/>
   <c r="H13" i="1"/>
   <c r="H12" i="1"/>
-  <c r="B28" i="1"/>
-[...1 lines deleted...]
-  <c r="C28" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="B26" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="C26" i="1"/>
   <c r="A2" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="79">
   <si>
     <t>TAB 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>VETERANS ACTIVITY REPORT</t>
   </si>
   <si>
     <t>LVER/DVOP Grants Summary by Workforce Area</t>
   </si>
   <si>
     <t>FY23 Quarter Ending September 30, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Table 1:  Staff Assignments, </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Table 1: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Veterans Served, and</t>
     </r>
   </si>
   <si>
@@ -134,53 +132,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Employment Outcomes</t>
     </r>
   </si>
   <si>
     <t>Table 2:  Services Provided</t>
   </si>
   <si>
     <t>* One-Stop Career Center Activity Report</t>
   </si>
   <si>
     <t xml:space="preserve">LVER Local Veterans Employment Representative </t>
   </si>
   <si>
     <t>DVOP Disabled Veterans Outreach Program</t>
   </si>
   <si>
     <t>Compiled from ad hoc Crystal report to produce OSCCAR-like data for Veterans served by LVER/DVOP grants.</t>
   </si>
   <si>
     <t>Compiled by MassHire Department of Career Services</t>
   </si>
   <si>
-    <t xml:space="preserve"> TAB 4 - VETERANS ACTIVITY REPORT</t>
-[...1 lines deleted...]
-  <si>
     <t>LVER/DVOP Grants Summary</t>
   </si>
   <si>
     <t xml:space="preserve"> FY23 Quarter Ending September 30, 2022</t>
   </si>
   <si>
     <t>Table 1 - Staff Assignments, Veterans Served, and Employment Outcomes</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>d</t>
   </si>
   <si>
     <t>Staff Assignments</t>
   </si>
   <si>
     <t>Veterans Served</t>
@@ -245,182 +240,179 @@
   <si>
     <t>Greater New Bedford</t>
   </si>
   <si>
     <t>Hampden</t>
   </si>
   <si>
     <t>Merrimack Valley</t>
   </si>
   <si>
     <t>Metro North</t>
   </si>
   <si>
     <t>Metro South West</t>
   </si>
   <si>
     <t>North Central Mass</t>
   </si>
   <si>
     <t>North Shore</t>
   </si>
   <si>
     <t>South Shore</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>Statewide All Offices**</t>
   </si>
   <si>
     <t xml:space="preserve">** The Statewide All Offices total is not equal to the sum of the WDB counts for the following reasons:  </t>
   </si>
   <si>
     <t xml:space="preserve">    a) Individuals receiving services in more than one area are counted in each area but are counted only once in the statewide total.</t>
   </si>
   <si>
     <t>FTE - Full Time Employee funded by the LVER/DVOP grant.</t>
+  </si>
+  <si>
+    <t>Table 2 - Services Provided</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>Assessment/Testing</t>
+  </si>
+  <si>
+    <t>Workshops</t>
+  </si>
+  <si>
+    <t>Counseling</t>
+  </si>
+  <si>
+    <t>Resource Room</t>
+  </si>
+  <si>
+    <t>Job Search</t>
+  </si>
+  <si>
+    <t>Job Development</t>
+  </si>
+  <si>
+    <t>Job Referrals</t>
+  </si>
+  <si>
+    <t>Training Services</t>
+  </si>
+  <si>
+    <t>Referrals to Other Non CC Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*The Statewide All Offices total is not equal to the sum of the WDB counts for the following reasons:  </t>
+  </si>
+  <si>
+    <t>Tab 4</t>
+  </si>
+  <si>
+    <t>Veterans Activity Report</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Employment Outcomes are based on administrative data entered at Career Centers.  Employment Outcomes above represent only a portion of the employed veterans that will be verified through wage record matching and reported in federal performance reports.  </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
+        <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>See Tab 10 - Labor Exchange and Veterans Performance Reports</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">   </t>
-[...68 lines deleted...]
-    <t xml:space="preserve">*The Statewide All Offices total is not equal to the sum of the WDB counts for the following reasons:  </t>
+    <t>Tab 4 - Veterans Activity Report</t>
+  </si>
+  <si>
+    <t>end of worksheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tab 4 - Veterans Activity Report</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00;[Red]&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
@@ -428,98 +420,92 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="16"/>
+      <i/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="42">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="12"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="12"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="12"/>
       </top>
       <bottom/>
@@ -652,228 +638,70 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="12"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thick">
-[...11 lines deleted...]
-        <color indexed="12"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...106 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...24 lines deleted...]
-        <color indexed="12"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="12"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -995,554 +823,472 @@
       </right>
       <top style="thick">
         <color indexed="12"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="12"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="7"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="15"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="15"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="7"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="15"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="11"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="11"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...32 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1686,2370 +1432,1829 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="C1:R30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView zoomScale="59" zoomScaleNormal="59" workbookViewId="0">
+      <selection activeCell="C26" sqref="C26:E30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.81640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="68" style="1" customWidth="1"/>
-    <col min="6" max="6" width="20.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="6" max="6" width="20.7265625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="0.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="1.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.54296875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.453125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="9.1796875" style="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:18" ht="13.5" thickBot="1">
-[...17 lines deleted...]
-    <row r="2" spans="3:18" ht="18.75" customHeight="1" thickTop="1">
+    <row r="1" spans="3:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="3:18" ht="18.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="4"/>
-      <c r="G2" s="78"/>
-[...12 lines deleted...]
-    <row r="3" spans="3:18" ht="18.75" customHeight="1">
+    </row>
+    <row r="3" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="5"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
-      <c r="F3" s="79"/>
-[...13 lines deleted...]
-    <row r="4" spans="3:18" ht="18.75" customHeight="1">
+      <c r="F3" s="54"/>
+    </row>
+    <row r="4" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="5"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
-      <c r="F4" s="79"/>
-[...35 lines deleted...]
-    <row r="6" spans="3:18" ht="18.75" customHeight="1">
+      <c r="F4" s="54"/>
+    </row>
+    <row r="5" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C5" s="80" t="s">
+        <v>73</v>
+      </c>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="82"/>
+    </row>
+    <row r="6" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="5"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
-      <c r="F6" s="79"/>
-[...14 lines deleted...]
-      <c r="C7" s="89" t="s">
+      <c r="F6" s="54"/>
+    </row>
+    <row r="7" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C7" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="82"/>
+    </row>
+    <row r="8" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C8" s="7"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="56"/>
+    </row>
+    <row r="9" spans="3:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C9" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="90"/>
-[...34 lines deleted...]
-      <c r="C9" s="92" t="s">
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="85"/>
+    </row>
+    <row r="10" spans="3:18" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C10" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="93"/>
-[...53 lines deleted...]
-    <row r="12" spans="3:18" ht="18.75" customHeight="1">
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="85"/>
+    </row>
+    <row r="11" spans="3:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C11" s="57"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="56"/>
+    </row>
+    <row r="12" spans="3:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C12" s="7"/>
-      <c r="D12" s="85"/>
-      <c r="E12" s="80"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="55"/>
       <c r="F12" s="8"/>
-      <c r="G12" s="78"/>
-[...12 lines deleted...]
-    <row r="13" spans="3:18" ht="16.5" customHeight="1">
+    </row>
+    <row r="13" spans="3:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C13" s="5"/>
-      <c r="D13" s="84"/>
+      <c r="D13" s="59"/>
       <c r="E13" s="6"/>
       <c r="F13" s="9"/>
-      <c r="G13" s="78"/>
-[...12 lines deleted...]
-    <row r="14" spans="3:18" ht="11.25" customHeight="1">
+    </row>
+    <row r="14" spans="3:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C14" s="5"/>
-      <c r="D14" s="88"/>
+      <c r="D14" s="62"/>
       <c r="E14" s="10"/>
       <c r="F14" s="9"/>
-      <c r="G14" s="78"/>
-[...12 lines deleted...]
-    <row r="15" spans="3:18" ht="18.75">
+    </row>
+    <row r="15" spans="3:18" ht="18.5" x14ac:dyDescent="0.45">
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F15" s="14"/>
-      <c r="G15" s="78"/>
-[...12 lines deleted...]
-    <row r="16" spans="3:18" ht="18" customHeight="1">
+      <c r="Q15" s="58"/>
+      <c r="R15" s="58"/>
+    </row>
+    <row r="16" spans="3:18" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C16" s="5"/>
       <c r="D16" s="15"/>
       <c r="E16" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="54"/>
+    </row>
+    <row r="17" spans="3:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="C17" s="11"/>
+      <c r="E17" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="F16" s="79"/>
-[...18 lines deleted...]
-      </c>
       <c r="F17" s="14"/>
     </row>
-    <row r="18" spans="3:6" ht="18.75">
+    <row r="18" spans="3:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="C18" s="11"/>
-      <c r="D18" s="78"/>
       <c r="E18" s="16"/>
       <c r="F18" s="14"/>
     </row>
-    <row r="19" spans="3:6" ht="18.75">
+    <row r="19" spans="3:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="C19" s="11"/>
-      <c r="D19" s="78"/>
       <c r="E19" s="16"/>
       <c r="F19" s="14"/>
     </row>
-    <row r="20" spans="3:6" ht="18.75">
+    <row r="20" spans="3:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="C20" s="5"/>
       <c r="D20" s="17"/>
       <c r="E20" s="13" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-    <row r="21" spans="3:6" ht="15.75">
+        <v>6</v>
+      </c>
+      <c r="F20" s="54"/>
+    </row>
+    <row r="21" spans="3:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="C21" s="5"/>
       <c r="D21" s="17"/>
       <c r="E21" s="6"/>
-      <c r="F21" s="79"/>
-[...1 lines deleted...]
-    <row r="22" spans="3:6" ht="15.75">
+      <c r="F21" s="54"/>
+    </row>
+    <row r="22" spans="3:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="C22" s="5"/>
       <c r="D22" s="6"/>
       <c r="E22" s="18"/>
-      <c r="F22" s="79"/>
-[...1 lines deleted...]
-    <row r="23" spans="3:6">
+      <c r="F22" s="54"/>
+    </row>
+    <row r="23" spans="3:6" x14ac:dyDescent="0.3">
       <c r="C23" s="19"/>
-      <c r="D23" s="78"/>
       <c r="E23" s="20"/>
-      <c r="F23" s="79"/>
-[...1 lines deleted...]
-    <row r="24" spans="3:6" ht="13.5" thickBot="1">
+      <c r="F23" s="54"/>
+    </row>
+    <row r="24" spans="3:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C24" s="21"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="23"/>
     </row>
-    <row r="25" spans="3:6" ht="8.25" customHeight="1" thickTop="1">
+    <row r="25" spans="3:6" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
     </row>
-    <row r="26" spans="3:6" ht="12.75" customHeight="1">
-      <c r="C26" s="25" t="s">
+    <row r="26" spans="3:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+    </row>
+    <row r="27" spans="3:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C27" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D26" s="78"/>
-[...4 lines deleted...]
-      <c r="C27" s="25" t="s">
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+    </row>
+    <row r="28" spans="3:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C28" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D27" s="78"/>
-[...4 lines deleted...]
-      <c r="C28" s="25" t="s">
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+    </row>
+    <row r="29" spans="3:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C29" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="78"/>
-[...4 lines deleted...]
-      <c r="C29" s="78" t="s">
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+    </row>
+    <row r="30" spans="3:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C30" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D29" s="78"/>
-[...9 lines deleted...]
-      <c r="F30" s="26"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.7" bottom="0.7" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:O40"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="4" width="8.28515625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="4" width="8.26953125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="14.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.7265625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13.1796875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.7265625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.7265625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="7.7265625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="8.1" customHeight="1">
-      <c r="A1" s="27"/>
+    <row r="1" spans="1:14" ht="8.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="26"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
-      <c r="L1" s="78"/>
-[...4 lines deleted...]
-      <c r="A2" s="96" t="s">
+    </row>
+    <row r="2" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="76" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="6"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="6"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="96"/>
-[...14 lines deleted...]
-      <c r="A3" s="95" t="s">
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="6"/>
+    </row>
+    <row r="5" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="95"/>
-[...14 lines deleted...]
-      <c r="A4" s="95" t="s">
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="6"/>
+    </row>
+    <row r="6" spans="1:14" s="27" customFormat="1" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="62"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+    </row>
+    <row r="7" spans="1:14" s="27" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="95"/>
-[...30 lines deleted...]
-      <c r="A6" s="96" t="s">
+      <c r="B7" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="96"/>
-[...30 lines deleted...]
-      <c r="A8" s="99" t="s">
+      <c r="C7" s="86"/>
+      <c r="D7" s="97"/>
+      <c r="E7" s="101" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="107" t="s">
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="97"/>
-[...1 lines deleted...]
-      <c r="E8" s="112" t="s">
+      <c r="J7" s="87"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+    </row>
+    <row r="8" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="89"/>
+      <c r="B8" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="F8" s="97"/>
-[...2 lines deleted...]
-      <c r="I8" s="97" t="s">
+      <c r="C8" s="94"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="J8" s="98"/>
-[...7 lines deleted...]
-      <c r="B9" s="104" t="s">
+      <c r="F8" s="99"/>
+      <c r="G8" s="99"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="105"/>
-[...1 lines deleted...]
-      <c r="E9" s="109" t="s">
+      <c r="J8" s="92"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="28"/>
+    </row>
+    <row r="9" spans="1:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="F9" s="110"/>
-[...2 lines deleted...]
-      <c r="I9" s="102" t="s">
+      <c r="B9" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="J9" s="103"/>
-[...6 lines deleted...]
-      <c r="A10" s="76" t="s">
+      <c r="C9" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="D9" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="33" t="s">
+      <c r="E9" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="34" t="s">
+      <c r="F9" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="35" t="s">
+      <c r="G9" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="F10" s="72" t="s">
+      <c r="H9" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="72" t="s">
+      <c r="I9" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="H10" s="34" t="s">
+      <c r="J9" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I10" s="32" t="s">
+      <c r="K9" s="29"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="58"/>
+      <c r="N9" s="58"/>
+    </row>
+    <row r="10" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="J10" s="36" t="s">
+      <c r="B10" s="36">
+        <v>0</v>
+      </c>
+      <c r="C10" s="37">
+        <v>1</v>
+      </c>
+      <c r="D10" s="38">
+        <v>1</v>
+      </c>
+      <c r="E10" s="39"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="28"/>
+    </row>
+    <row r="11" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="K10" s="31"/>
-[...5 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="B11" s="36">
+        <v>0</v>
+      </c>
+      <c r="C11" s="37">
+        <v>2</v>
+      </c>
+      <c r="D11" s="38">
+        <v>2</v>
+      </c>
+      <c r="E11" s="39">
+        <v>57</v>
+      </c>
+      <c r="F11" s="50">
+        <v>1</v>
+      </c>
+      <c r="G11" s="50">
+        <v>50</v>
+      </c>
+      <c r="H11" s="51">
+        <f t="shared" ref="H11:H26" si="0">G11/E11</f>
+        <v>0.8771929824561403</v>
+      </c>
+      <c r="I11" s="40">
+        <v>6</v>
+      </c>
+      <c r="J11" s="41">
+        <v>41.37</v>
+      </c>
+      <c r="K11" s="29"/>
+      <c r="L11" s="28"/>
+    </row>
+    <row r="12" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="38">
-[...26 lines deleted...]
-      <c r="C12" s="39">
+      <c r="B12" s="36">
+        <v>0</v>
+      </c>
+      <c r="C12" s="37">
         <v>2</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>2</v>
       </c>
-      <c r="E12" s="41">
-[...36 lines deleted...]
-      <c r="E13" s="41">
+      <c r="E12" s="39">
         <v>16</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F12" s="50">
         <v>4</v>
       </c>
-      <c r="G13" s="73">
+      <c r="G12" s="50">
         <v>9</v>
       </c>
-      <c r="H13" s="75">
+      <c r="H12" s="51">
         <f t="shared" si="0"/>
         <v>0.5625</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I12" s="40">
         <v>2</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J12" s="41">
         <v>25.42</v>
       </c>
-      <c r="K13" s="31"/>
-[...11 lines deleted...]
-      <c r="C14" s="39">
+      <c r="K12" s="29"/>
+      <c r="L12" s="28"/>
+    </row>
+    <row r="13" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="36">
+        <v>0</v>
+      </c>
+      <c r="C13" s="37">
         <v>1</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D13" s="38">
         <v>1</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E13" s="39">
         <v>14</v>
       </c>
-      <c r="F14" s="73">
+      <c r="F13" s="50">
         <v>2</v>
       </c>
-      <c r="G14" s="73">
+      <c r="G13" s="50">
         <v>14</v>
       </c>
-      <c r="H14" s="75">
+      <c r="H13" s="51">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I13" s="40">
         <v>4</v>
       </c>
-      <c r="J14" s="43">
+      <c r="J13" s="41">
         <v>21.33</v>
       </c>
-      <c r="K14" s="31"/>
-[...11 lines deleted...]
-      <c r="C15" s="39">
+      <c r="K13" s="29"/>
+      <c r="L13" s="28"/>
+    </row>
+    <row r="14" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="36">
+        <v>0</v>
+      </c>
+      <c r="C14" s="37">
         <v>1</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D14" s="38">
         <v>1</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E14" s="39">
         <v>21</v>
       </c>
-      <c r="F15" s="73">
-[...2 lines deleted...]
-      <c r="G15" s="73">
+      <c r="F14" s="50">
+        <v>0</v>
+      </c>
+      <c r="G14" s="50">
         <v>19</v>
       </c>
-      <c r="H15" s="75">
+      <c r="H14" s="51">
         <f t="shared" si="0"/>
         <v>0.90476190476190477</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I14" s="40">
         <v>6</v>
       </c>
-      <c r="J15" s="43">
+      <c r="J14" s="41">
         <v>21.22</v>
       </c>
-      <c r="K15" s="31"/>
-[...11 lines deleted...]
-      <c r="C16" s="39">
+      <c r="K14" s="29"/>
+      <c r="L14" s="28"/>
+    </row>
+    <row r="15" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="36">
+        <v>0</v>
+      </c>
+      <c r="C15" s="37">
         <v>2</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D15" s="38">
         <v>2</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E15" s="39">
         <v>41</v>
       </c>
-      <c r="F16" s="73">
+      <c r="F15" s="50">
         <v>4</v>
       </c>
-      <c r="G16" s="73">
+      <c r="G15" s="50">
         <v>34</v>
       </c>
-      <c r="H16" s="75">
+      <c r="H15" s="51">
         <f t="shared" si="0"/>
         <v>0.82926829268292679</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I15" s="40">
         <v>12</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J15" s="41">
         <v>26.32</v>
       </c>
-      <c r="K16" s="31"/>
-[...11 lines deleted...]
-      <c r="C17" s="39">
+      <c r="K15" s="29"/>
+      <c r="L15" s="28"/>
+    </row>
+    <row r="16" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="36">
+        <v>0</v>
+      </c>
+      <c r="C16" s="37">
         <v>1</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D16" s="38">
         <v>1</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E16" s="39">
         <v>21</v>
       </c>
-      <c r="F17" s="73">
+      <c r="F16" s="50">
         <v>6</v>
       </c>
-      <c r="G17" s="73">
+      <c r="G16" s="50">
         <v>16</v>
       </c>
-      <c r="H17" s="75">
+      <c r="H16" s="51">
         <f t="shared" si="0"/>
         <v>0.76190476190476186</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I16" s="40">
         <v>1</v>
       </c>
-      <c r="J17" s="43">
+      <c r="J16" s="41">
         <v>38.18</v>
       </c>
-      <c r="K17" s="31"/>
-[...12 lines deleted...]
-      <c r="C18" s="39">
+      <c r="K16" s="29"/>
+      <c r="L16" s="28"/>
+    </row>
+    <row r="17" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="36">
+        <v>0</v>
+      </c>
+      <c r="C17" s="37">
         <v>1</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D17" s="38">
         <v>1</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E17" s="39">
         <v>15</v>
       </c>
-      <c r="F18" s="73">
+      <c r="F17" s="50">
         <v>1</v>
       </c>
-      <c r="G18" s="73">
+      <c r="G17" s="50">
         <v>13</v>
       </c>
-      <c r="H18" s="75">
+      <c r="H17" s="51">
         <f t="shared" si="0"/>
         <v>0.8666666666666667</v>
       </c>
-      <c r="I18" s="42">
-[...16 lines deleted...]
-      <c r="C19" s="39">
+      <c r="I17" s="40">
+        <v>0</v>
+      </c>
+      <c r="J17" s="41"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="28"/>
+    </row>
+    <row r="18" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="36">
+        <v>0</v>
+      </c>
+      <c r="C18" s="37">
         <v>1</v>
       </c>
-      <c r="D19" s="40">
+      <c r="D18" s="38">
         <v>1</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E18" s="39">
         <v>48</v>
       </c>
-      <c r="F19" s="73">
+      <c r="F18" s="50">
         <v>5</v>
       </c>
-      <c r="G19" s="73">
+      <c r="G18" s="50">
         <v>46</v>
       </c>
-      <c r="H19" s="75">
-        <f>IF(G19&gt;0,G19/E19,0)</f>
+      <c r="H18" s="51">
+        <f>IF(G18&gt;0,G18/E18,0)</f>
         <v>0.95833333333333337</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I18" s="40">
         <v>11</v>
       </c>
-      <c r="J19" s="43">
+      <c r="J18" s="41">
         <v>26.95</v>
       </c>
-      <c r="K19" s="31"/>
-[...12 lines deleted...]
-      <c r="C20" s="39">
+      <c r="K18" s="29"/>
+      <c r="L18" s="28"/>
+    </row>
+    <row r="19" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="36">
+        <v>0</v>
+      </c>
+      <c r="C19" s="37">
         <v>2</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D19" s="38">
         <v>2</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E19" s="39">
         <v>18</v>
       </c>
-      <c r="F20" s="73">
-[...2 lines deleted...]
-      <c r="G20" s="73">
+      <c r="F19" s="50">
+        <v>0</v>
+      </c>
+      <c r="G19" s="50">
         <v>10</v>
       </c>
-      <c r="H20" s="75">
+      <c r="H19" s="51">
         <f t="shared" si="0"/>
         <v>0.55555555555555558</v>
       </c>
-      <c r="I20" s="42">
+      <c r="I19" s="40">
         <v>1</v>
       </c>
-      <c r="J20" s="43">
+      <c r="J19" s="41">
         <v>45</v>
       </c>
-      <c r="K20" s="31"/>
-[...12 lines deleted...]
-      <c r="C21" s="39">
+      <c r="K19" s="29"/>
+      <c r="L19" s="28"/>
+    </row>
+    <row r="20" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="36">
+        <v>0</v>
+      </c>
+      <c r="C20" s="37">
         <v>2</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D20" s="38">
         <v>2</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E20" s="39">
         <v>22</v>
       </c>
-      <c r="F21" s="73">
+      <c r="F20" s="50">
         <v>3</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G20" s="50">
         <v>20</v>
       </c>
-      <c r="H21" s="75">
+      <c r="H20" s="51">
         <f t="shared" si="0"/>
         <v>0.90909090909090906</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I20" s="40">
         <v>2</v>
       </c>
-      <c r="J21" s="43">
+      <c r="J20" s="41">
         <v>33.1</v>
       </c>
-      <c r="K21" s="31"/>
-[...12 lines deleted...]
-      <c r="C22" s="39">
+      <c r="K20" s="29"/>
+      <c r="L20" s="28"/>
+    </row>
+    <row r="21" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="36">
+        <v>0</v>
+      </c>
+      <c r="C21" s="37">
         <v>2</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D21" s="38">
         <v>2</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E21" s="39">
         <v>59</v>
       </c>
-      <c r="F22" s="73">
+      <c r="F21" s="50">
         <v>6</v>
       </c>
-      <c r="G22" s="73">
+      <c r="G21" s="50">
         <v>58</v>
       </c>
-      <c r="H22" s="75">
+      <c r="H21" s="51">
         <f t="shared" si="0"/>
         <v>0.98305084745762716</v>
       </c>
-      <c r="I22" s="42">
+      <c r="I21" s="40">
         <v>16</v>
       </c>
-      <c r="J22" s="43">
+      <c r="J21" s="41">
         <v>27.26</v>
       </c>
-      <c r="K22" s="31"/>
-[...12 lines deleted...]
-      <c r="C23" s="39">
+      <c r="K21" s="29"/>
+      <c r="L21" s="28"/>
+    </row>
+    <row r="22" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="36">
+        <v>0</v>
+      </c>
+      <c r="C22" s="37">
         <v>2</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D22" s="38">
         <v>2</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E22" s="39">
         <v>36</v>
       </c>
-      <c r="F23" s="73">
+      <c r="F22" s="50">
         <v>6</v>
       </c>
-      <c r="G23" s="73">
+      <c r="G22" s="50">
         <v>35</v>
       </c>
-      <c r="H23" s="75">
+      <c r="H22" s="51">
         <f t="shared" si="0"/>
         <v>0.97222222222222221</v>
       </c>
-      <c r="I23" s="42">
+      <c r="I22" s="40">
         <v>6</v>
       </c>
-      <c r="J23" s="43">
+      <c r="J22" s="41">
         <v>55.2</v>
       </c>
-      <c r="K23" s="31"/>
-[...12 lines deleted...]
-      <c r="C24" s="39">
+      <c r="K22" s="29"/>
+      <c r="L22" s="28"/>
+    </row>
+    <row r="23" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="36">
+        <v>0</v>
+      </c>
+      <c r="C23" s="37">
         <v>2</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D23" s="38">
         <v>2</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E23" s="39">
         <v>24</v>
       </c>
-      <c r="F24" s="73">
+      <c r="F23" s="50">
         <v>4</v>
       </c>
-      <c r="G24" s="73">
+      <c r="G23" s="50">
         <v>24</v>
       </c>
-      <c r="H24" s="75">
+      <c r="H23" s="51">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I23" s="40">
         <v>7</v>
       </c>
-      <c r="J24" s="43">
+      <c r="J23" s="41">
         <v>26</v>
       </c>
-      <c r="K24" s="31"/>
-[...12 lines deleted...]
-      <c r="C25" s="39">
+      <c r="K23" s="29"/>
+      <c r="L23" s="28"/>
+    </row>
+    <row r="24" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="36">
+        <v>0</v>
+      </c>
+      <c r="C24" s="37">
         <v>2</v>
       </c>
-      <c r="D25" s="40">
+      <c r="D24" s="38">
         <v>2</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E24" s="39">
         <v>39</v>
       </c>
-      <c r="F25" s="73">
+      <c r="F24" s="50">
         <v>3</v>
       </c>
-      <c r="G25" s="73">
+      <c r="G24" s="50">
         <v>33</v>
       </c>
-      <c r="H25" s="75">
+      <c r="H24" s="51">
         <f t="shared" si="0"/>
         <v>0.84615384615384615</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I24" s="40">
         <v>1</v>
       </c>
-      <c r="J25" s="43">
+      <c r="J24" s="41">
         <v>62.5</v>
       </c>
-      <c r="K25" s="31"/>
-[...12 lines deleted...]
-      <c r="C26" s="39">
+      <c r="K24" s="29"/>
+      <c r="L24" s="28"/>
+    </row>
+    <row r="25" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="36">
+        <v>0</v>
+      </c>
+      <c r="C25" s="37">
         <v>2</v>
       </c>
-      <c r="D26" s="40">
+      <c r="D25" s="38">
         <v>2</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E25" s="39">
         <v>50</v>
       </c>
-      <c r="F26" s="73">
+      <c r="F25" s="50">
         <v>1</v>
       </c>
-      <c r="G26" s="73">
+      <c r="G25" s="50">
         <v>48</v>
       </c>
-      <c r="H26" s="75">
+      <c r="H25" s="51">
         <f t="shared" si="0"/>
         <v>0.96</v>
       </c>
-      <c r="I26" s="42">
+      <c r="I25" s="40">
         <v>10</v>
       </c>
-      <c r="J26" s="43">
+      <c r="J25" s="41">
         <v>22.49</v>
       </c>
-      <c r="K26" s="31"/>
-[...33 lines deleted...]
-        <f>SUM(C11:C27)</f>
+      <c r="K25" s="29"/>
+      <c r="L25" s="28"/>
+    </row>
+    <row r="26" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="36">
+        <f>SUM(B10:B25)</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="37">
+        <f>SUM(C10:C25)</f>
         <v>26</v>
       </c>
-      <c r="D28" s="40">
-        <f>SUM(D11:D27)</f>
+      <c r="D26" s="38">
+        <f>SUM(D10:D25)</f>
         <v>26</v>
       </c>
-      <c r="E28" s="45">
+      <c r="E26" s="42">
         <v>453</v>
       </c>
-      <c r="F28" s="77">
+      <c r="F26" s="53">
         <v>59</v>
       </c>
-      <c r="G28" s="71">
+      <c r="G26" s="48">
         <v>404</v>
       </c>
-      <c r="H28" s="75">
+      <c r="H26" s="51">
         <f t="shared" si="0"/>
         <v>0.89183222958057395</v>
       </c>
-      <c r="I28" s="46">
+      <c r="I26" s="43">
         <v>85</v>
       </c>
-      <c r="J28" s="43">
+      <c r="J26" s="41">
         <v>28.74</v>
       </c>
-      <c r="K28" s="31"/>
-[...41 lines deleted...]
-        <v>52</v>
+      <c r="K26" s="29"/>
+      <c r="L26" s="28"/>
+    </row>
+    <row r="27" spans="1:12" s="6" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="6" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="6" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="90" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+    </row>
+    <row r="31" spans="1:12" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
-      <c r="J31" s="6"/>
+      <c r="J31" s="45"/>
       <c r="K31" s="6"/>
-      <c r="L31" s="78"/>
-[...83 lines deleted...]
-      <c r="L40" s="55"/>
+    </row>
+    <row r="36" spans="10:12" x14ac:dyDescent="0.3">
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A34:J34"/>
-[...1 lines deleted...]
-    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A30:J30"/>
+    <mergeCell ref="I8:J8"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="E9:H9"/>
+    <mergeCell ref="B7:D7"/>
     <mergeCell ref="E8:H8"/>
+    <mergeCell ref="E7:H7"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:J4"/>
-    <mergeCell ref="A6:J6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="A7:A8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.63" right="0.59" top="0.49" bottom="0.5" header="0" footer="0"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25:J25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.36328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" style="1"/>
+    <col min="7" max="7" width="16.36328125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="11.81640625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.75">
-[...14 lines deleted...]
-      <c r="A2" s="95" t="str">
+    <row r="1" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="76" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+    </row>
+    <row r="2" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="78" t="str">
         <f>'1.veterans &amp; employment'!A3</f>
         <v>LVER/DVOP Grants Summary</v>
       </c>
-      <c r="B2" s="118"/>
-[...10 lines deleted...]
-      <c r="A3" s="95" t="str">
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="78" t="str">
         <f>'1.veterans &amp; employment'!A4</f>
         <v xml:space="preserve"> FY23 Quarter Ending September 30, 2022</v>
       </c>
-      <c r="B3" s="95"/>
-[...22 lines deleted...]
-      <c r="A5" s="96" t="s">
+      <c r="B3" s="78"/>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+    </row>
+    <row r="4" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="F5" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="B5" s="96"/>
-[...34 lines deleted...]
-      <c r="A8" s="59" t="s">
+      <c r="G5" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="60" t="s">
+      <c r="H5" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="60" t="s">
+      <c r="I5" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="D8" s="60" t="s">
+      <c r="J5" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="E8" s="60" t="s">
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="67" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="60" t="s">
+      <c r="C6" s="67" t="s">
         <v>64</v>
       </c>
-      <c r="G8" s="60" t="s">
+      <c r="D6" s="67" t="s">
         <v>65</v>
       </c>
-      <c r="H8" s="60" t="s">
+      <c r="E6" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="60" t="s">
+      <c r="F6" s="67" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="61" t="s">
+      <c r="G6" s="67" t="s">
         <v>68</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="62" t="s">
+      <c r="H6" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="62" t="s">
+      <c r="I6" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="D9" s="62" t="s">
+      <c r="J6" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E9" s="62" t="s">
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="47"/>
+    </row>
+    <row r="8" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="46">
+        <v>3</v>
+      </c>
+      <c r="C8" s="46">
+        <v>12</v>
+      </c>
+      <c r="D8" s="46">
+        <v>49</v>
+      </c>
+      <c r="E8" s="46">
+        <v>0</v>
+      </c>
+      <c r="F8" s="46">
+        <v>21</v>
+      </c>
+      <c r="G8" s="46">
+        <v>3</v>
+      </c>
+      <c r="H8" s="46">
+        <v>0</v>
+      </c>
+      <c r="I8" s="46">
+        <v>0</v>
+      </c>
+      <c r="J8" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="46">
+        <v>3</v>
+      </c>
+      <c r="C9" s="46">
+        <v>3</v>
+      </c>
+      <c r="D9" s="46">
+        <v>9</v>
+      </c>
+      <c r="E9" s="46">
+        <v>0</v>
+      </c>
+      <c r="F9" s="46">
+        <v>12</v>
+      </c>
+      <c r="G9" s="46">
+        <v>0</v>
+      </c>
+      <c r="H9" s="46">
+        <v>3</v>
+      </c>
+      <c r="I9" s="46">
+        <v>0</v>
+      </c>
+      <c r="J9" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="46">
+        <v>5</v>
+      </c>
+      <c r="C10" s="46">
+        <v>2</v>
+      </c>
+      <c r="D10" s="46">
+        <v>14</v>
+      </c>
+      <c r="E10" s="46">
+        <v>0</v>
+      </c>
+      <c r="F10" s="46">
+        <v>14</v>
+      </c>
+      <c r="G10" s="46">
+        <v>0</v>
+      </c>
+      <c r="H10" s="46">
+        <v>0</v>
+      </c>
+      <c r="I10" s="46">
+        <v>0</v>
+      </c>
+      <c r="J10" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="46">
+        <v>7</v>
+      </c>
+      <c r="C11" s="46">
+        <v>14</v>
+      </c>
+      <c r="D11" s="46">
+        <v>19</v>
+      </c>
+      <c r="E11" s="46">
+        <v>0</v>
+      </c>
+      <c r="F11" s="46">
+        <v>18</v>
+      </c>
+      <c r="G11" s="46">
+        <v>4</v>
+      </c>
+      <c r="H11" s="46">
+        <v>8</v>
+      </c>
+      <c r="I11" s="46">
+        <v>0</v>
+      </c>
+      <c r="J11" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="46">
+        <v>15</v>
+      </c>
+      <c r="C12" s="46">
+        <v>25</v>
+      </c>
+      <c r="D12" s="46">
+        <v>32</v>
+      </c>
+      <c r="E12" s="46">
+        <v>0</v>
+      </c>
+      <c r="F12" s="46">
+        <v>39</v>
+      </c>
+      <c r="G12" s="46">
+        <v>1</v>
+      </c>
+      <c r="H12" s="46">
+        <v>5</v>
+      </c>
+      <c r="I12" s="46">
+        <v>0</v>
+      </c>
+      <c r="J12" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="46">
+        <v>9</v>
+      </c>
+      <c r="C13" s="46">
+        <v>12</v>
+      </c>
+      <c r="D13" s="46">
+        <v>16</v>
+      </c>
+      <c r="E13" s="46">
+        <v>0</v>
+      </c>
+      <c r="F13" s="46">
+        <v>11</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0</v>
+      </c>
+      <c r="H13" s="46">
+        <v>2</v>
+      </c>
+      <c r="I13" s="46">
+        <v>0</v>
+      </c>
+      <c r="J13" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="46">
+        <v>8</v>
+      </c>
+      <c r="C14" s="46">
+        <v>5</v>
+      </c>
+      <c r="D14" s="46">
+        <v>9</v>
+      </c>
+      <c r="E14" s="46">
+        <v>2</v>
+      </c>
+      <c r="F14" s="46">
+        <v>7</v>
+      </c>
+      <c r="G14" s="46">
+        <v>0</v>
+      </c>
+      <c r="H14" s="46">
+        <v>0</v>
+      </c>
+      <c r="I14" s="46">
+        <v>0</v>
+      </c>
+      <c r="J14" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="46">
+        <v>23</v>
+      </c>
+      <c r="C15" s="46">
+        <v>20</v>
+      </c>
+      <c r="D15" s="46">
+        <v>35</v>
+      </c>
+      <c r="E15" s="46">
+        <v>0</v>
+      </c>
+      <c r="F15" s="46">
+        <v>40</v>
+      </c>
+      <c r="G15" s="46">
+        <v>0</v>
+      </c>
+      <c r="H15" s="46">
+        <v>0</v>
+      </c>
+      <c r="I15" s="46">
+        <v>0</v>
+      </c>
+      <c r="J15" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="46">
+        <v>0</v>
+      </c>
+      <c r="C16" s="46">
+        <v>0</v>
+      </c>
+      <c r="D16" s="46">
+        <v>10</v>
+      </c>
+      <c r="E16" s="46">
+        <v>0</v>
+      </c>
+      <c r="F16" s="46">
+        <v>10</v>
+      </c>
+      <c r="G16" s="46">
+        <v>0</v>
+      </c>
+      <c r="H16" s="46">
+        <v>6</v>
+      </c>
+      <c r="I16" s="46">
+        <v>0</v>
+      </c>
+      <c r="J16" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="46">
+        <v>9</v>
+      </c>
+      <c r="C17" s="46">
+        <v>5</v>
+      </c>
+      <c r="D17" s="46">
+        <v>13</v>
+      </c>
+      <c r="E17" s="46">
+        <v>0</v>
+      </c>
+      <c r="F17" s="46">
+        <v>21</v>
+      </c>
+      <c r="G17" s="46">
+        <v>0</v>
+      </c>
+      <c r="H17" s="46">
+        <v>1</v>
+      </c>
+      <c r="I17" s="46">
+        <v>0</v>
+      </c>
+      <c r="J17" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="46">
+        <v>6</v>
+      </c>
+      <c r="C18" s="46">
+        <v>6</v>
+      </c>
+      <c r="D18" s="46">
+        <v>3</v>
+      </c>
+      <c r="E18" s="46">
+        <v>0</v>
+      </c>
+      <c r="F18" s="46">
+        <v>59</v>
+      </c>
+      <c r="G18" s="46">
+        <v>0</v>
+      </c>
+      <c r="H18" s="46">
+        <v>11</v>
+      </c>
+      <c r="I18" s="46">
+        <v>0</v>
+      </c>
+      <c r="J18" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="46">
+        <v>13</v>
+      </c>
+      <c r="C19" s="46">
+        <v>9</v>
+      </c>
+      <c r="D19" s="46">
+        <v>18</v>
+      </c>
+      <c r="E19" s="46">
+        <v>0</v>
+      </c>
+      <c r="F19" s="46">
+        <v>31</v>
+      </c>
+      <c r="G19" s="46">
+        <v>0</v>
+      </c>
+      <c r="H19" s="46">
+        <v>1</v>
+      </c>
+      <c r="I19" s="46">
+        <v>1</v>
+      </c>
+      <c r="J19" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="46">
+        <v>12</v>
+      </c>
+      <c r="C20" s="46">
+        <v>9</v>
+      </c>
+      <c r="D20" s="46">
+        <v>18</v>
+      </c>
+      <c r="E20" s="46">
+        <v>0</v>
+      </c>
+      <c r="F20" s="46">
+        <v>15</v>
+      </c>
+      <c r="G20" s="46">
+        <v>0</v>
+      </c>
+      <c r="H20" s="46">
+        <v>9</v>
+      </c>
+      <c r="I20" s="46">
+        <v>1</v>
+      </c>
+      <c r="J20" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="46">
+        <v>7</v>
+      </c>
+      <c r="C21" s="46">
+        <v>14</v>
+      </c>
+      <c r="D21" s="46">
+        <v>33</v>
+      </c>
+      <c r="E21" s="46">
+        <v>0</v>
+      </c>
+      <c r="F21" s="46">
+        <v>7</v>
+      </c>
+      <c r="G21" s="46">
+        <v>8</v>
+      </c>
+      <c r="H21" s="46">
+        <v>0</v>
+      </c>
+      <c r="I21" s="46">
+        <v>0</v>
+      </c>
+      <c r="J21" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="6" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="66" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="46">
+        <v>16</v>
+      </c>
+      <c r="C22" s="46">
+        <v>33</v>
+      </c>
+      <c r="D22" s="46">
+        <v>46</v>
+      </c>
+      <c r="E22" s="46">
+        <v>0</v>
+      </c>
+      <c r="F22" s="46">
+        <v>48</v>
+      </c>
+      <c r="G22" s="46">
+        <v>3</v>
+      </c>
+      <c r="H22" s="46">
+        <v>3</v>
+      </c>
+      <c r="I22" s="46">
+        <v>7</v>
+      </c>
+      <c r="J22" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="6" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="F9" s="62" t="s">
-[...11 lines deleted...]
-      <c r="J9" s="63" t="s">
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="69"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="69"/>
+      <c r="N23" s="69"/>
+    </row>
+    <row r="24" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="73"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="73"/>
+      <c r="J24" s="73"/>
+      <c r="K24" s="69"/>
+      <c r="L24" s="69"/>
+      <c r="M24" s="69"/>
+      <c r="N24" s="69"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="74" t="s">
         <v>77</v>
       </c>
-    </row>
-[...664 lines deleted...]
-      <c r="N32" s="78"/>
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="75"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="75"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="J26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A29:J29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A23:J23"/>
+    <mergeCell ref="A24:J24"/>
+    <mergeCell ref="A25:J25"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
-    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.75" top="0.7" bottom="0.7" header="0.7" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
@@ -4280,71 +3485,138 @@
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="b72976aa-e7d9-498e-b08a-d3d9e47e4056">
       <UserInfo>
         <DisplayName>Burke, Matthew (EOL)</DisplayName>
         <AccountId>84</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="b72976aa-e7d9-498e-b08a-d3d9e47e4056" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a543ae4e-6060-48c8-a421-709023b87e3c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8142FDE5-01BA-4FFB-9485-3EF87CB96FF1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8142FDE5-01BA-4FFB-9485-3EF87CB96FF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a543ae4e-6060-48c8-a421-709023b87e3c"/>
+    <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D9917C5-9435-444F-9EA6-3821CB42B1BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D9917C5-9435-444F-9EA6-3821CB42B1BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25E23BCF-9C0F-4461-B73B-F6E70FE7252F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25E23BCF-9C0F-4461-B73B-F6E70FE7252F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{256BEF9E-E19D-4389-A2A0-7304D98FFE3E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{256BEF9E-E19D-4389-A2A0-7304D98FFE3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
+    <ds:schemaRef ds:uri="a543ae4e-6060-48c8-a421-709023b87e3c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Cover Sheet</vt:lpstr>
+      <vt:lpstr>1.veterans &amp; employment</vt:lpstr>
+      <vt:lpstr>2. services to veterans</vt:lpstr>
+      <vt:lpstr>'1.veterans &amp; employment'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Cover Sheet'!Print_Area</vt:lpstr>
+      <vt:lpstr>'1.veterans &amp; employment'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>DCS</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Veteran Summary</dc:title>
   <dc:subject/>
   <dc:creator>TBruce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Burke, Matthew (EOL)</vt:lpwstr>
   </property>