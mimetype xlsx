--- v0 (2025-11-01)
+++ v1 (2026-08-03)
@@ -1,73 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25924"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EOL-DET-HURLEY-05/Shared/ESShare/DCS Analysis and Reporting/FY23 Reports/FY23 Q1 09302022/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/laurie_pinkham_mass_gov/Documents/Desktop/uploaded/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_A3CE98F8BC5110896DB65C6909CD0ACD19C837FE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="11_A3CE98F8BC5110896DB65C6909CD0ACD19C837FE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C760E586-B9D9-4205-83BA-BCFE81BC7569}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10020" windowHeight="5580" tabRatio="847" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="847" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Sheet" sheetId="10" r:id="rId1"/>
     <sheet name="1 RES Summary" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 RES Summary'!$A$1:$J$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover Sheet'!$A$1:$G$29</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D5" i="3" l="1"/>
   <c r="F5" i="3"/>
   <c r="H5" i="3"/>
   <c r="D6" i="3"/>
   <c r="F6" i="3"/>
   <c r="H6" i="3"/>
   <c r="D7" i="3"/>
   <c r="F7" i="3"/>
   <c r="H7" i="3"/>
   <c r="D8" i="3"/>
   <c r="F8" i="3"/>
   <c r="H8" i="3"/>
   <c r="D9" i="3"/>
   <c r="F9" i="3"/>
   <c r="H9" i="3"/>
   <c r="D10" i="3"/>
   <c r="F10" i="3"/>
   <c r="H10" i="3"/>
   <c r="D11" i="3"/>
   <c r="F11" i="3"/>
@@ -101,165 +115,168 @@
   <c r="H20" i="3"/>
   <c r="D21" i="3"/>
   <c r="F21" i="3"/>
   <c r="H21" i="3"/>
   <c r="J5" i="3"/>
   <c r="J6" i="3"/>
   <c r="J7" i="3"/>
   <c r="J8" i="3"/>
   <c r="J9" i="3"/>
   <c r="J10" i="3"/>
   <c r="J11" i="3"/>
   <c r="J12" i="3"/>
   <c r="J13" i="3"/>
   <c r="J14" i="3"/>
   <c r="J15" i="3"/>
   <c r="J16" i="3"/>
   <c r="J17" i="3"/>
   <c r="J18" i="3"/>
   <c r="J19" i="3"/>
   <c r="J20" i="3"/>
   <c r="J21" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>TAB 5 - RES GOALS SUMMARY</t>
   </si>
   <si>
     <t>FY22 Quarter Ending September 30, 2021</t>
   </si>
   <si>
     <t>SUMMARY BY AREA</t>
   </si>
   <si>
     <t>Table 1 - RES Customers Served</t>
   </si>
   <si>
     <t>Rev. 7/30/2004</t>
   </si>
   <si>
     <t>Data Source:  MOSES Production Report</t>
   </si>
   <si>
     <t xml:space="preserve">Compiled by MassHire Department of Career Services  </t>
   </si>
   <si>
-    <t>TAB 5 - REEMPLOYMENT SERVICES (RES) GOAL SUMMARY</t>
-[...4 lines deleted...]
-  <si>
     <t>Table 1 - Services Provided</t>
   </si>
   <si>
     <t>RES Enrollments</t>
   </si>
   <si>
     <t>Reportable Service After Enrollment</t>
   </si>
   <si>
-    <t>% Received Reportable Service</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered Training On or After Enrollment</t>
   </si>
   <si>
-    <t>% Entered Training</t>
-[...1 lines deleted...]
-  <si>
     <t>Employment On or After Enrollment</t>
   </si>
   <si>
-    <t>% Entered Employment</t>
-[...1 lines deleted...]
-  <si>
     <t>Notified to Attend CCS</t>
   </si>
   <si>
-    <t>% RES Enrolled</t>
-[...1 lines deleted...]
-  <si>
     <t>Berkshire</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Bristol</t>
   </si>
   <si>
     <t>Brockton</t>
   </si>
   <si>
     <t>Cape Cod &amp; Islands</t>
   </si>
   <si>
     <t>Central Mass</t>
   </si>
   <si>
     <t>Franklin Hampshire</t>
   </si>
   <si>
     <t>Greater Lowell</t>
   </si>
   <si>
     <t>Greater New Bedford</t>
   </si>
   <si>
     <t>Hampden</t>
   </si>
   <si>
     <t>Merrimack Valley</t>
   </si>
   <si>
     <t>Metro North</t>
   </si>
   <si>
     <t>Metro South West</t>
   </si>
   <si>
     <t>North Central Mass</t>
   </si>
   <si>
     <t>North Shore</t>
   </si>
   <si>
     <t>South Shore</t>
   </si>
   <si>
     <t>Statewide Totals</t>
+  </si>
+  <si>
+    <t>Tab 5 - Re-employment Services (RES) Goal Summary</t>
+  </si>
+  <si>
+    <t>FY23 Quarter Ending September 30, 2022</t>
+  </si>
+  <si>
+    <t>Percent Received Reportable Service</t>
+  </si>
+  <si>
+    <t>Percent Entered Employment</t>
+  </si>
+  <si>
+    <t>Percent Entered Training</t>
+  </si>
+  <si>
+    <t>Percent RES Enrolled</t>
+  </si>
+  <si>
+    <t>end of worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -288,68 +305,68 @@
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="39"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="12"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
@@ -561,357 +578,312 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color rgb="FF0000FF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" indent="11"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1052,1122 +1024,1104 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T29"/>
+  <dimension ref="B1:T29"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="14" width="9.140625" style="1"/>
+    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.81640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="20.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="63.26953125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.7265625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="0.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="1.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.54296875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="21.453125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.453125" style="1" customWidth="1"/>
+    <col min="13" max="14" width="9.1796875" style="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:20" ht="13.5" thickBot="1"/>
-    <row r="2" spans="2:20" ht="4.5" customHeight="1" thickTop="1" thickBot="1">
+    <row r="1" spans="2:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:20" ht="4.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
-    <row r="3" spans="2:20" ht="15.95" customHeight="1" thickTop="1" thickBot="1">
+    <row r="3" spans="2:20" ht="16" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="5"/>
       <c r="G3" s="6"/>
     </row>
-    <row r="4" spans="2:20" ht="18" customHeight="1" thickTop="1" thickBot="1">
+    <row r="4" spans="2:20" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B4" s="2"/>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
       <c r="G4" s="6"/>
     </row>
-    <row r="5" spans="2:20" ht="14.25" thickTop="1" thickBot="1">
+    <row r="5" spans="2:20" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B5" s="2"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="2:20" ht="23.25" customHeight="1" thickTop="1" thickBot="1">
+    <row r="6" spans="2:20" ht="23.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B6" s="2"/>
       <c r="G6" s="7"/>
     </row>
-    <row r="7" spans="2:20" ht="16.5" customHeight="1" thickTop="1" thickBot="1">
+    <row r="7" spans="2:20" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B7" s="2"/>
       <c r="G7" s="6"/>
     </row>
-    <row r="8" spans="2:20" ht="16.5" customHeight="1" thickTop="1" thickBot="1">
+    <row r="8" spans="2:20" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B8" s="2"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="10"/>
       <c r="F8" s="11"/>
       <c r="G8" s="6"/>
     </row>
-    <row r="9" spans="2:20" ht="22.5" thickTop="1" thickBot="1">
+    <row r="9" spans="2:20" ht="22" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B9" s="2"/>
-      <c r="C9" s="44" t="s">
+      <c r="C9" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="44"/>
-[...1 lines deleted...]
-      <c r="F9" s="44"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
       <c r="G9" s="6"/>
     </row>
-    <row r="10" spans="2:20" ht="17.25" thickTop="1" thickBot="1">
+    <row r="10" spans="2:20" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="2"/>
       <c r="C10" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="6"/>
     </row>
-    <row r="11" spans="2:20" ht="20.25" thickTop="1" thickBot="1">
+    <row r="11" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B11" s="2"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="10"/>
       <c r="F11" s="11"/>
       <c r="G11" s="6"/>
-      <c r="S11" s="42"/>
-[...2 lines deleted...]
-    <row r="12" spans="2:20" ht="20.25" thickTop="1" thickBot="1">
+      <c r="S11" s="22"/>
+      <c r="T11" s="22"/>
+    </row>
+    <row r="12" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B12" s="2"/>
-      <c r="C12" s="47" t="s">
+      <c r="C12" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="47"/>
-[...1 lines deleted...]
-      <c r="F12" s="47"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
       <c r="G12" s="6"/>
     </row>
-    <row r="13" spans="2:20" ht="20.25" thickTop="1" thickBot="1">
+    <row r="13" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B13" s="2"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="12"/>
       <c r="F13" s="11"/>
       <c r="G13" s="6"/>
     </row>
-    <row r="14" spans="2:20" ht="20.25" thickTop="1" thickBot="1">
+    <row r="14" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B14" s="2"/>
-      <c r="C14" s="47" t="s">
+      <c r="C14" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="D14" s="47"/>
-[...1 lines deleted...]
-      <c r="F14" s="47"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
       <c r="G14" s="6"/>
     </row>
-    <row r="15" spans="2:20" ht="20.25" thickTop="1" thickBot="1">
+    <row r="15" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B15" s="2"/>
       <c r="C15" s="8"/>
       <c r="D15" s="13"/>
       <c r="E15" s="12"/>
-      <c r="F15" s="14"/>
       <c r="G15" s="6"/>
     </row>
-    <row r="16" spans="2:20" ht="20.25" thickTop="1" thickBot="1">
+    <row r="16" spans="2:20" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B16" s="2"/>
       <c r="C16" s="8"/>
       <c r="D16" s="13"/>
       <c r="E16" s="12"/>
-      <c r="F16" s="14"/>
       <c r="G16" s="6"/>
     </row>
-    <row r="17" spans="1:9" ht="20.25" thickTop="1" thickBot="1">
+    <row r="17" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B17" s="2"/>
       <c r="C17" s="8"/>
       <c r="D17" s="13"/>
       <c r="E17" s="12"/>
-      <c r="F17" s="14"/>
       <c r="G17" s="6"/>
     </row>
-    <row r="18" spans="1:9" ht="24.75" customHeight="1" thickTop="1" thickBot="1">
+    <row r="18" spans="2:7" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B18" s="2"/>
-      <c r="C18" s="14"/>
-[...2 lines deleted...]
-      <c r="F18" s="17"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="15"/>
       <c r="G18" s="6"/>
     </row>
-    <row r="19" spans="1:9" ht="24.75" customHeight="1" thickTop="1" thickBot="1">
+    <row r="19" spans="2:7" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B19" s="2"/>
-      <c r="C19" s="14"/>
-[...2 lines deleted...]
-      <c r="F19" s="17"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="15"/>
       <c r="G19" s="6"/>
     </row>
-    <row r="20" spans="1:9" ht="20.25" thickTop="1" thickBot="1">
+    <row r="20" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B20" s="2"/>
       <c r="C20" s="8"/>
       <c r="D20" s="13"/>
       <c r="E20" s="12"/>
-      <c r="F20" s="14"/>
       <c r="G20" s="6"/>
     </row>
-    <row r="21" spans="1:9" ht="20.25" thickTop="1" thickBot="1">
+    <row r="21" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B21" s="2"/>
       <c r="C21" s="8"/>
       <c r="D21" s="13"/>
       <c r="E21" s="12"/>
-      <c r="F21" s="14"/>
       <c r="G21" s="6"/>
     </row>
-    <row r="22" spans="1:9" ht="20.25" thickTop="1" thickBot="1">
+    <row r="22" spans="2:7" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B22" s="2"/>
       <c r="C22" s="8"/>
-      <c r="D22" s="15"/>
+      <c r="D22" s="10"/>
       <c r="E22" s="12"/>
-      <c r="F22" s="14"/>
       <c r="G22" s="6"/>
     </row>
-    <row r="23" spans="1:9" ht="14.25" thickTop="1" thickBot="1">
+    <row r="23" spans="2:7" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B23" s="2"/>
-      <c r="C23" s="14"/>
-[...2 lines deleted...]
-      <c r="F23" s="14"/>
+      <c r="E23" s="16"/>
       <c r="G23" s="6"/>
     </row>
-    <row r="24" spans="1:9" ht="14.25" thickTop="1" thickBot="1">
+    <row r="24" spans="2:7" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B24" s="2"/>
-      <c r="C24" s="19"/>
-[...2 lines deleted...]
-      <c r="F24" s="19"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
       <c r="G24" s="6"/>
     </row>
-    <row r="25" spans="1:9" ht="4.5" customHeight="1" thickTop="1">
+    <row r="25" spans="2:7" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B25" s="2"/>
       <c r="C25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="6"/>
     </row>
-    <row r="26" spans="1:9" s="14" customFormat="1" ht="12.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="B28" s="14"/>
+    <row r="26" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="18"/>
+    </row>
+    <row r="27" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="47"/>
+    </row>
+    <row r="28" spans="2:7" x14ac:dyDescent="0.3">
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D28" s="14"/>
-[...9 lines deleted...]
-      <c r="C29" s="14" t="s">
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="C29" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D29" s="14"/>
-[...4 lines deleted...]
-      <c r="I29" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C10:F10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:P29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="20.81640625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="16.6328125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="15.6328125" style="15" customWidth="1"/>
+    <col min="4" max="4" width="11.26953125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="13.7265625" style="15" customWidth="1"/>
+    <col min="6" max="6" width="17.36328125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="17.1796875" style="15" customWidth="1"/>
+    <col min="8" max="8" width="17.90625" style="15" customWidth="1"/>
+    <col min="9" max="10" width="11.26953125" style="15" customWidth="1"/>
+    <col min="11" max="16384" width="9.1796875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.75">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+    </row>
+    <row r="3" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="A2" s="51" t="s">
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:10" s="27" customFormat="1" ht="50.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="24"/>
+      <c r="B4" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="52"/>
-[...10 lines deleted...]
-      <c r="A3" s="53" t="s">
+      <c r="C4" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="53"/>
-[...11 lines deleted...]
-      <c r="B4" s="24" t="s">
+      <c r="D4" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="24" t="s">
+      <c r="F4" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="24" t="s">
+      <c r="H4" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="24" t="s">
+      <c r="J4" s="26" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="24" t="s">
-[...19 lines deleted...]
-      <c r="B5" s="28">
+      <c r="B5" s="29">
         <v>178</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="29">
         <v>129</v>
       </c>
-      <c r="D5" s="29">
+      <c r="D5" s="30">
         <f>C5/B5</f>
         <v>0.7247191011235955</v>
       </c>
-      <c r="E5" s="28">
+      <c r="E5" s="29">
         <v>0</v>
       </c>
-      <c r="F5" s="29">
+      <c r="F5" s="30">
         <f>E5/B5</f>
         <v>0</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="29">
         <v>39</v>
       </c>
-      <c r="H5" s="29">
+      <c r="H5" s="30">
         <f>G5/B5</f>
         <v>0.21910112359550563</v>
       </c>
-      <c r="I5" s="28">
+      <c r="I5" s="29">
         <v>197</v>
       </c>
-      <c r="J5" s="30">
+      <c r="J5" s="31">
         <f>B5/I5</f>
         <v>0.90355329949238583</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B6" s="28">
+    <row r="6" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="29">
         <v>1394</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="29">
         <v>757</v>
       </c>
-      <c r="D6" s="29">
+      <c r="D6" s="30">
         <f t="shared" ref="D6:D21" si="0">C6/B6</f>
         <v>0.54304160688665715</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="29">
         <v>4</v>
       </c>
-      <c r="F6" s="29">
+      <c r="F6" s="30">
         <f t="shared" ref="F6:F21" si="1">E6/B6</f>
         <v>2.8694404591104736E-3</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="29">
         <v>80</v>
       </c>
-      <c r="H6" s="29">
+      <c r="H6" s="30">
         <f t="shared" ref="H6:H21" si="2">G6/B6</f>
         <v>5.7388809182209469E-2</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="29">
         <v>1500</v>
       </c>
-      <c r="J6" s="30">
+      <c r="J6" s="31">
         <f t="shared" ref="J6:J21" si="3">B6/I6</f>
         <v>0.92933333333333334</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B7" s="28">
+    <row r="7" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="29">
         <v>1383</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="29">
         <v>921</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="30">
         <f t="shared" si="0"/>
         <v>0.66594360086767901</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="29">
         <v>29</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="30">
         <f t="shared" si="1"/>
         <v>2.0968908170643528E-2</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="29">
         <v>137</v>
       </c>
-      <c r="H7" s="29">
+      <c r="H7" s="30">
         <f t="shared" si="2"/>
         <v>9.9060014461315973E-2</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="29">
         <v>1231</v>
       </c>
-      <c r="J7" s="30">
+      <c r="J7" s="31">
         <f t="shared" si="3"/>
         <v>1.1234768480909829</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B8" s="28">
+    <row r="8" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="29">
         <v>845</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="29">
         <v>614</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="30">
         <f t="shared" si="0"/>
         <v>0.72662721893491122</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="29">
         <v>1</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="30">
         <f t="shared" si="1"/>
         <v>1.1834319526627219E-3</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="29">
         <v>76</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="30">
         <f t="shared" si="2"/>
         <v>8.9940828402366862E-2</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="29">
         <v>612</v>
       </c>
-      <c r="J8" s="30">
+      <c r="J8" s="31">
         <f t="shared" si="3"/>
         <v>1.380718954248366</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B9" s="28">
+    <row r="9" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="29">
         <v>360</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="29">
         <v>290</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="30">
         <f t="shared" si="0"/>
         <v>0.80555555555555558</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="29">
         <v>2</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="30">
         <f t="shared" si="1"/>
         <v>5.5555555555555558E-3</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="29">
         <v>28</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="30">
         <f t="shared" si="2"/>
         <v>7.7777777777777779E-2</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="29">
         <v>245</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="31">
         <f t="shared" si="3"/>
         <v>1.4693877551020409</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B10" s="28">
+    <row r="10" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="29">
         <v>1325</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="29">
         <v>823</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="30">
         <f t="shared" si="0"/>
         <v>0.62113207547169813</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="29">
         <v>1</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="30">
         <f t="shared" si="1"/>
         <v>7.5471698113207543E-4</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="29">
         <v>137</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="30">
         <f t="shared" si="2"/>
         <v>0.10339622641509434</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="29">
         <v>1368</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="31">
         <f t="shared" si="3"/>
         <v>0.9685672514619883</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B11" s="28">
+    <row r="11" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="29">
         <v>385</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="29">
         <v>290</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="30">
         <f t="shared" si="0"/>
         <v>0.75324675324675328</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="29">
         <v>0</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="29">
         <v>22</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="30">
         <f t="shared" si="2"/>
         <v>5.7142857142857141E-2</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="29">
         <v>279</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="31">
         <f t="shared" si="3"/>
         <v>1.3799283154121864</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B12" s="28">
+    <row r="12" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="29">
         <v>735</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="29">
         <v>533</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="30">
         <f t="shared" si="0"/>
         <v>0.72517006802721085</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="29">
         <v>6</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="30">
         <f t="shared" si="1"/>
         <v>8.1632653061224497E-3</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="29">
         <v>93</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="30">
         <f t="shared" si="2"/>
         <v>0.12653061224489795</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="29">
         <v>737</v>
       </c>
-      <c r="J12" s="30">
+      <c r="J12" s="31">
         <f t="shared" si="3"/>
         <v>0.99728629579375849</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B13" s="28">
+    <row r="13" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="29">
         <v>520</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="29">
         <v>367</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="30">
         <f t="shared" si="0"/>
         <v>0.70576923076923082</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="29">
         <v>14</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="30">
         <f t="shared" si="1"/>
         <v>2.6923076923076925E-2</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="29">
         <v>27</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="30">
         <f t="shared" si="2"/>
         <v>5.1923076923076926E-2</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="29">
         <v>485</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="31">
         <f t="shared" si="3"/>
         <v>1.0721649484536082</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B14" s="28">
+    <row r="14" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="29">
         <v>1449</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="29">
         <v>929</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="30">
         <f t="shared" si="0"/>
         <v>0.6411318150448585</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="29">
         <v>4</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="30">
         <f t="shared" si="1"/>
         <v>2.7605244996549345E-3</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="29">
         <v>102</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="30">
         <f t="shared" si="2"/>
         <v>7.0393374741200831E-2</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="29">
         <v>1396</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="31">
         <f t="shared" si="3"/>
         <v>1.0379656160458453</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B15" s="28">
+    <row r="15" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="29">
         <v>1240</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="29">
         <v>889</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="30">
         <f t="shared" si="0"/>
         <v>0.71693548387096773</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="29">
         <v>1</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="30">
         <f t="shared" si="1"/>
         <v>8.0645161290322581E-4</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="29">
         <v>129</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="30">
         <f t="shared" si="2"/>
         <v>0.10403225806451613</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="29">
         <v>919</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J15" s="31">
         <f t="shared" si="3"/>
         <v>1.3492927094668117</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B16" s="28">
+    <row r="16" spans="1:10" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="29">
         <v>1355</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="29">
         <v>913</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="30">
         <f t="shared" si="0"/>
         <v>0.67380073800738005</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="29">
         <v>4</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="30">
         <f t="shared" si="1"/>
         <v>2.9520295202952029E-3</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="29">
         <v>118</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="30">
         <f t="shared" si="2"/>
         <v>8.7084870848708487E-2</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="29">
         <v>1513</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="31">
         <f t="shared" si="3"/>
         <v>0.89557171183079975</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B17" s="28">
+    <row r="17" spans="1:16" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="29">
         <v>1549</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="29">
         <v>1058</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="30">
         <f t="shared" si="0"/>
         <v>0.68302130406714012</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="29">
         <v>1</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="30">
         <f t="shared" si="1"/>
         <v>6.4557779212395089E-4</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="29">
         <v>156</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="30">
         <f t="shared" si="2"/>
         <v>0.10071013557133635</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="29">
         <v>1647</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="31">
         <f t="shared" si="3"/>
         <v>0.94049787492410442</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B18" s="28">
+    <row r="18" spans="1:16" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="29">
         <v>623</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="29">
         <v>395</v>
       </c>
-      <c r="D18" s="29">
+      <c r="D18" s="30">
         <f t="shared" si="0"/>
         <v>0.63402889245585869</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="29">
         <v>1</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F18" s="30">
         <f t="shared" si="1"/>
         <v>1.6051364365971107E-3</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="29">
         <v>42</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H18" s="30">
         <f t="shared" si="2"/>
         <v>6.741573033707865E-2</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="29">
         <v>549</v>
       </c>
-      <c r="J18" s="30">
+      <c r="J18" s="31">
         <f t="shared" si="3"/>
         <v>1.1347905282331512</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="31" customFormat="1" ht="19.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B19" s="28">
+    <row r="19" spans="1:16" s="32" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="29">
         <v>672</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="29">
         <v>376</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="30">
         <f t="shared" si="0"/>
         <v>0.55952380952380953</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="29">
         <v>1</v>
       </c>
-      <c r="F19" s="29">
+      <c r="F19" s="30">
         <f t="shared" si="1"/>
         <v>1.488095238095238E-3</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="29">
         <v>23</v>
       </c>
-      <c r="H19" s="29">
+      <c r="H19" s="30">
         <f t="shared" si="2"/>
         <v>3.4226190476190479E-2</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="29">
         <v>873</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="31">
         <f t="shared" si="3"/>
         <v>0.76975945017182135</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="31" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="B20" s="33">
+    <row r="20" spans="1:16" s="32" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="34">
         <v>1084</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="34">
         <v>765</v>
       </c>
-      <c r="D20" s="34">
+      <c r="D20" s="35">
         <f t="shared" si="0"/>
         <v>0.705719557195572</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="34">
         <v>7</v>
       </c>
-      <c r="F20" s="34">
+      <c r="F20" s="35">
         <f t="shared" si="1"/>
         <v>6.4575645756457566E-3</v>
       </c>
-      <c r="G20" s="33">
+      <c r="G20" s="34">
         <v>52</v>
       </c>
-      <c r="H20" s="34">
+      <c r="H20" s="35">
         <f t="shared" si="2"/>
         <v>4.797047970479705E-2</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="34">
         <v>943</v>
       </c>
-      <c r="J20" s="35">
+      <c r="J20" s="36">
         <f t="shared" si="3"/>
         <v>1.1495227995758219</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="31" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="B21" s="37">
+    <row r="21" spans="1:16" s="32" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="38">
         <v>15097</v>
       </c>
-      <c r="C21" s="37">
+      <c r="C21" s="38">
         <v>10049</v>
       </c>
-      <c r="D21" s="38">
+      <c r="D21" s="39">
         <f t="shared" si="0"/>
         <v>0.66562893290057623</v>
       </c>
-      <c r="E21" s="37">
+      <c r="E21" s="38">
         <v>76</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="39">
         <f t="shared" si="1"/>
         <v>5.034112737629993E-3</v>
       </c>
-      <c r="G21" s="37">
+      <c r="G21" s="38">
         <v>1261</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="39">
         <f t="shared" si="2"/>
         <v>8.3526528449360801E-2</v>
       </c>
-      <c r="I21" s="37">
+      <c r="I21" s="38">
         <v>14494</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J21" s="40">
         <f t="shared" si="3"/>
         <v>1.0416034221056989</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="13.5" thickTop="1">
-      <c r="A22" s="1"/>
+    <row r="22" spans="1:16" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
-    <row r="24" spans="1:16">
-[...42 lines deleted...]
-      <c r="P29" s="43"/>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A24" s="41"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
+      <c r="I24" s="42"/>
+      <c r="J24" s="42"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A25" s="41"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="L25" s="20"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A24:J24"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.79" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005739B83D9EC05746835EEFEAC1333386" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="404f54cce78412f772f11987147cff3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a543ae4e-6060-48c8-a421-709023b87e3c" xmlns:ns3="b72976aa-e7d9-498e-b08a-d3d9e47e4056" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad2c8b6c99a2ad6f374eab2666c316c1" ns2:_="" ns3:_="">
     <xsd:import namespace="a543ae4e-6060-48c8-a421-709023b87e3c"/>
     <xsd:import namespace="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -2340,81 +2294,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3748171-86DF-4B2E-A32F-8C094CE28ED6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CE87E84-29E6-4647-8621-C54E5AA104D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{485D1F67-5005-4E55-B115-D4AC0C5B8BE7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3748171-86DF-4B2E-A32F-8C094CE28ED6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a543ae4e-6060-48c8-a421-709023b87e3c"/>
+    <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CE87E84-29E6-4647-8621-C54E5AA104D0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{485D1F67-5005-4E55-B115-D4AC0C5B8BE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Cover Sheet</vt:lpstr>
+      <vt:lpstr>1 RES Summary</vt:lpstr>
+      <vt:lpstr>'1 RES Summary'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Cover Sheet'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>DCS</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Job Seeker Summary</dc:title>
   <dc:subject/>
   <dc:creator>TBruce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Boucher, Joan (DWD)</vt:lpwstr>
   </property>