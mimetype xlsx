--- v0 (2025-12-21)
+++ v1 (2026-08-03)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25330"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EOL-DET-HURLEY-05/Shared/ESShare/DCS Analysis and Reporting/FY23 Reports/FY23 Q1 09302022/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/laurie_pinkham_mass_gov/Documents/Desktop/uploaded/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="11_FB508043404FAEA238E5144F26598A3343AB2CB9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{92B07F0E-064A-4B7D-8FB2-5B5432DA281B}"/>
+  <xr:revisionPtr revIDLastSave="138" documentId="11_FB508043404FAEA238E5144F26598A3343AB2CB9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F3E30C0-1496-4759-9243-DF707C242168}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" tabRatio="883" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="883" firstSheet="1" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Sheet " sheetId="8" r:id="rId1"/>
     <sheet name="1 Adult Part" sheetId="1" r:id="rId2"/>
     <sheet name="2 Adult Exits" sheetId="3" r:id="rId3"/>
     <sheet name="3 Adult Characteristics" sheetId="5" r:id="rId4"/>
     <sheet name="4 Dis Wrk Part" sheetId="9" r:id="rId5"/>
     <sheet name="5 Dis Wrk Exits" sheetId="4" r:id="rId6"/>
     <sheet name="6 Dis Worker Characteristics" sheetId="6" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'1 Adult Part'!$A$1:$R$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'1 Adult Part'!$A$1:$R$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2 Adult Exits'!$A$1:$N$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'3 Adult Characteristics'!$A$1:$O$22</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'4 Dis Wrk Part'!$A$1:$R$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'4 Dis Wrk Part'!$A$1:$R$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'5 Dis Wrk Exits'!$A$1:$N$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'6 Dis Worker Characteristics'!$A$1:$N$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover Sheet '!$B$1:$G$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G9" i="4" l="1"/>
   <c r="G22" i="9"/>
   <c r="G9" i="3"/>
@@ -417,144 +418,103 @@
   <c r="I23" i="1"/>
   <c r="J23" i="1" s="1"/>
   <c r="L23" i="1"/>
   <c r="M23" i="1" s="1"/>
   <c r="O23" i="1"/>
   <c r="P23" i="1"/>
   <c r="Q23" i="1"/>
   <c r="R23" i="1"/>
   <c r="I22" i="4"/>
   <c r="J22" i="4" l="1"/>
   <c r="G22" i="3"/>
   <c r="J23" i="9"/>
   <c r="D23" i="9"/>
   <c r="I22" i="3"/>
   <c r="D22" i="3"/>
   <c r="J22" i="3"/>
   <c r="D22" i="4"/>
   <c r="G23" i="9"/>
   <c r="G23" i="1"/>
   <c r="G22" i="4"/>
   <c r="M23" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="87">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="96">
   <si>
     <t>Table 1 - Participation and Activity</t>
   </si>
   <si>
     <t>Table 2 - Exit and Outcome</t>
   </si>
   <si>
     <t>Table 3 - Characteristics</t>
-  </si>
-[...1 lines deleted...]
-    <t>DISLOCATED WORKERS</t>
   </si>
   <si>
     <t>Table 4 - Participation and Activity</t>
   </si>
   <si>
     <t>Table 5 - Exit and Outcome</t>
   </si>
   <si>
     <t>Table 6 - Characteristics</t>
   </si>
   <si>
     <t>Data Source:  Crystal Reports/MOSES Database</t>
   </si>
   <si>
     <t xml:space="preserve">Compiled by MassHire Department of Career Services  </t>
-  </si>
-[...5 lines deleted...]
- AREA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Enrollments by Activity</t>
   </si>
   <si>
     <t xml:space="preserve">  Participants</t>
   </si>
   <si>
     <t>Enrollments</t>
   </si>
   <si>
     <t>(Multiple Counts)</t>
   </si>
   <si>
     <t>Annual
 Plan</t>
   </si>
   <si>
-    <t>YTD
-[...6 lines deleted...]
-  <si>
     <t>New Annual
 Plan</t>
-  </si>
-[...12 lines deleted...]
-GED</t>
   </si>
   <si>
     <t>ESL</t>
   </si>
   <si>
     <t xml:space="preserve">Occup
 Skills*      </t>
   </si>
   <si>
     <t>OJT</t>
   </si>
   <si>
     <t xml:space="preserve">Other       </t>
   </si>
   <si>
     <t>Berkshire</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Bristol</t>
   </si>
   <si>
     <t>Brockton</t>
@@ -574,94 +534,66 @@
   <si>
     <t>Greater New Bedford</t>
   </si>
   <si>
     <t>Hampden</t>
   </si>
   <si>
     <t>Merrimack Valley</t>
   </si>
   <si>
     <t>Metro North</t>
   </si>
   <si>
     <t>Metro South/West</t>
   </si>
   <si>
     <t>North Central</t>
   </si>
   <si>
     <t>North Shore</t>
   </si>
   <si>
     <t>South Shore</t>
   </si>
   <si>
-    <t>STATE TOTALS</t>
-[...10 lines deleted...]
-  <si>
     <t>Total Exits</t>
   </si>
   <si>
     <t>Entered Employments</t>
   </si>
   <si>
     <t>Exclusions</t>
   </si>
   <si>
-    <t>E.E. Rate at Exit</t>
-[...1 lines deleted...]
-  <si>
     <t>Average Wage</t>
   </si>
   <si>
     <t>Credentials</t>
   </si>
   <si>
-    <t>% of Plan</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered Employments include:  unsubsidized employment; military; and apprenticeship.</t>
-  </si>
-[...8 lines deleted...]
-AREA</t>
   </si>
   <si>
     <t>Percentage of Total Participants</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Age 55
 or   Older</t>
   </si>
   <si>
     <t>Hispanic
 or Latino</t>
   </si>
   <si>
     <t>Black or
 African American</t>
   </si>
   <si>
     <t>Asian or
 Pacific Islander</t>
   </si>
   <si>
     <t>Disabled</t>
@@ -675,87 +607,189 @@
   </si>
   <si>
     <t>Limited
 English</t>
   </si>
   <si>
     <t>Math or
 Reading 
 Level &lt; 9.0</t>
   </si>
   <si>
     <t>Offender</t>
   </si>
   <si>
     <t>Vet</t>
   </si>
   <si>
     <t>Single
 Parent</t>
   </si>
   <si>
     <t>Low
 Income</t>
   </si>
   <si>
-    <t>TABLE 4 - DISLOCATED WORKER PARTICIPATION &amp; ACTIVITY SUMMARY</t>
-[...10 lines deleted...]
-  <si>
     <t>Age 55 or Older</t>
-  </si>
-[...2 lines deleted...]
-Claimant</t>
   </si>
   <si>
     <t>Veteran</t>
   </si>
   <si>
     <t>1 ABE/GED</t>
+  </si>
+  <si>
+    <t>Tab 6 - WIOA Title I Participant Summaries</t>
+  </si>
+  <si>
+    <t>FY23 Quartyer Ending September 30, 2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Adults</t>
+  </si>
+  <si>
+    <t>Dislocated Workers</t>
+  </si>
+  <si>
+    <t>FY23 Quarter Ending September 30, 2022</t>
+  </si>
+  <si>
+    <t>Workforce
+ Area</t>
+  </si>
+  <si>
+    <t>Percent
+of Plan</t>
+  </si>
+  <si>
+    <t>New and Carry-In Plan</t>
+  </si>
+  <si>
+    <t>New and Carry-in Year-to-Date</t>
+  </si>
+  <si>
+    <t>Year-to-Date
+Actual</t>
+  </si>
+  <si>
+    <t>Year-To-Date
+Actual</t>
+  </si>
+  <si>
+    <t>New Year-To-Date
+Actualate</t>
+  </si>
+  <si>
+    <t>ABE/
+GED</t>
+  </si>
+  <si>
+    <t>On-the-Job Training</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Table 2 - Adult Exit and Outcome Summary </t>
+  </si>
+  <si>
+    <t>Year-to-date
+Actual</t>
+  </si>
+  <si>
+    <t>Percent of Plan</t>
+  </si>
+  <si>
+    <t>Entered Employments Rate at Exit</t>
+  </si>
+  <si>
+    <t>Exclusions: Exiters who leave the program for medical reasons or who are institutionalized are not counted in Entered Employment rate.</t>
+  </si>
+  <si>
+    <t>Table 3 - Adult Participation Characteristics Summary</t>
+  </si>
+  <si>
+    <t>Workforce
+Area</t>
+  </si>
+  <si>
+    <t>State Totals</t>
+  </si>
+  <si>
+    <t>Table 4 - Dislocated Worker Participation and Activity Summary</t>
+  </si>
+  <si>
+    <t>New Year-to-date
+Actual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Occupational
+Skills*      </t>
+  </si>
+  <si>
+    <t>New and Carry-in Year-to-date</t>
+  </si>
+  <si>
+    <t>Table 5 - Dislocated Worker Exit and Outcome Summary</t>
+  </si>
+  <si>
+    <t>State totals</t>
+  </si>
+  <si>
+    <t>Table 6 - Dislocated Worker Participant Characteristics Summary</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Workforce Area
+ </t>
+  </si>
+  <si>
+    <t>Unemployment Insurance
+Claimant</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> * Occupational Training includes workplace training, private sector training programs, skill upgrading and retraining, entrepreneurial, job readiness and customized training.</t>
+  </si>
+  <si>
+    <t>Table 1 - Adult Participation and Activity Summary</t>
+  </si>
+  <si>
+    <t>end of worksheet</t>
+  </si>
+  <si>
+    <t>Less
+Than High School</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="0[$%-409]"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -773,57 +807,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="39"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1730,1070 +1757,1116 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="299">
+  <cellXfs count="325">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="8"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...73 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...125 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="4" fillId="4" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="40" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="4" fillId="0" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="4" fillId="0" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="4" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2953,7292 +3026,7259 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:H32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView topLeftCell="A21" zoomScale="85" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C26" sqref="C26:F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="3" customWidth="1"/>
     <col min="2" max="2" width="0.81640625" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.7265625" style="3" customWidth="1"/>
     <col min="4" max="4" width="24.453125" style="3" customWidth="1"/>
     <col min="5" max="5" width="63.26953125" style="3" customWidth="1"/>
     <col min="6" max="6" width="20.7265625" style="3" customWidth="1"/>
     <col min="7" max="7" width="0.81640625" style="3" customWidth="1"/>
     <col min="8" max="8" width="1.7265625" style="3" customWidth="1"/>
     <col min="9" max="9" width="16.54296875" style="3" customWidth="1"/>
     <col min="10" max="10" width="21.453125" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.453125" style="3" customWidth="1"/>
     <col min="13" max="14" width="9.1796875" style="3"/>
     <col min="15" max="15" width="11" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="4.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="2:8" ht="18.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="1"/>
-      <c r="C2" s="230"/>
-[...2 lines deleted...]
-      <c r="F2" s="232"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="278"/>
+      <c r="E2" s="278"/>
+      <c r="F2" s="279"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="2:8" ht="18.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="1"/>
-      <c r="C3" s="225"/>
-[...2 lines deleted...]
-      <c r="F3" s="227"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="72"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="2:8" ht="18.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B4" s="1"/>
-      <c r="C4" s="233"/>
-[...2 lines deleted...]
-      <c r="F4" s="235"/>
+      <c r="C4" s="280"/>
+      <c r="D4" s="281"/>
+      <c r="E4" s="281"/>
+      <c r="F4" s="282"/>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="2:8" ht="18.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="1"/>
-      <c r="C5" s="236"/>
-[...2 lines deleted...]
-      <c r="F5" s="238"/>
+      <c r="C5" s="283"/>
+      <c r="D5" s="284"/>
+      <c r="E5" s="284"/>
+      <c r="F5" s="285"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="2:8" ht="18.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B6" s="1"/>
-      <c r="C6" s="233" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="235"/>
+      <c r="C6" s="280" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" s="281"/>
+      <c r="E6" s="281"/>
+      <c r="F6" s="282"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="2:8" ht="19.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B7" s="1"/>
-      <c r="C7" s="233" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="235"/>
+      <c r="C7" s="280" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="281"/>
+      <c r="E7" s="281"/>
+      <c r="F7" s="282"/>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="2:8" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="1"/>
-      <c r="C8" s="236"/>
-[...2 lines deleted...]
-      <c r="F8" s="238"/>
+      <c r="C8" s="283"/>
+      <c r="D8" s="284"/>
+      <c r="E8" s="284"/>
+      <c r="F8" s="285"/>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="2:8" s="7" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="4"/>
-      <c r="C9" s="225"/>
-      <c r="D9" s="226"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="71"/>
       <c r="E9" s="5"/>
-      <c r="F9" s="227"/>
+      <c r="F9" s="72"/>
       <c r="G9" s="6"/>
     </row>
     <row r="10" spans="2:8" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="4"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="10" t="s">
-        <v>2</v>
+        <v>63</v>
       </c>
       <c r="F10" s="11"/>
       <c r="G10" s="6"/>
     </row>
     <row r="11" spans="2:8" s="7" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="4"/>
-      <c r="C11" s="225"/>
-      <c r="D11" s="226"/>
+      <c r="C11" s="70"/>
+      <c r="D11" s="71"/>
       <c r="E11" s="12"/>
-      <c r="F11" s="227"/>
+      <c r="F11" s="72"/>
       <c r="G11" s="6"/>
     </row>
     <row r="12" spans="2:8" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B12" s="4"/>
       <c r="C12" s="13"/>
       <c r="D12" s="14"/>
       <c r="E12" s="15" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="2:8" s="7" customFormat="1" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B13" s="4"/>
       <c r="C13" s="8"/>
       <c r="E13" s="17"/>
       <c r="F13" s="18"/>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="2:8" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B14" s="19"/>
       <c r="E14" s="15" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F14" s="14"/>
       <c r="G14" s="20"/>
       <c r="H14" s="14"/>
     </row>
     <row r="15" spans="2:8" s="7" customFormat="1" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B15" s="4"/>
       <c r="C15" s="8"/>
       <c r="E15" s="17"/>
       <c r="F15" s="18"/>
       <c r="G15" s="6"/>
     </row>
     <row r="16" spans="2:8" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B16" s="4"/>
       <c r="C16" s="13"/>
       <c r="D16" s="14"/>
       <c r="E16" s="15" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F16" s="16"/>
       <c r="G16" s="6"/>
     </row>
     <row r="17" spans="2:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B17" s="1"/>
-      <c r="C17" s="225"/>
+      <c r="C17" s="70"/>
       <c r="D17" s="7"/>
       <c r="E17" s="12"/>
       <c r="F17" s="18"/>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="2:7" s="7" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B18" s="4"/>
       <c r="C18" s="8"/>
       <c r="E18" s="12"/>
       <c r="F18" s="18"/>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="2:7" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B19" s="4"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="21" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="F19" s="11"/>
       <c r="G19" s="6"/>
     </row>
     <row r="20" spans="2:7" s="7" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B20" s="4"/>
-      <c r="C20" s="225"/>
-      <c r="D20" s="226"/>
+      <c r="C20" s="70"/>
+      <c r="D20" s="71"/>
       <c r="E20" s="12"/>
-      <c r="F20" s="227"/>
+      <c r="F20" s="72"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="2:7" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B21" s="4"/>
       <c r="C21" s="13"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F21" s="16"/>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="2:7" s="7" customFormat="1" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B22" s="4"/>
       <c r="C22" s="8"/>
       <c r="E22" s="17"/>
       <c r="F22" s="18"/>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="2:7" s="7" customFormat="1" ht="21.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B23" s="4"/>
       <c r="C23" s="13"/>
       <c r="D23" s="14"/>
       <c r="E23" s="15" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F23" s="16"/>
       <c r="G23" s="6"/>
     </row>
     <row r="24" spans="2:7" s="7" customFormat="1" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B24" s="4"/>
       <c r="C24" s="8"/>
       <c r="E24" s="17"/>
       <c r="F24" s="18"/>
       <c r="G24" s="6"/>
     </row>
     <row r="25" spans="2:7" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B25" s="4"/>
       <c r="C25" s="13"/>
       <c r="D25" s="14"/>
       <c r="E25" s="15" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F25" s="16"/>
       <c r="G25" s="6"/>
     </row>
     <row r="26" spans="2:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B26" s="1"/>
-      <c r="C26" s="236"/>
-[...2 lines deleted...]
-      <c r="F26" s="238"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="71"/>
+      <c r="F26" s="72"/>
       <c r="G26" s="2"/>
     </row>
     <row r="27" spans="2:7" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B27" s="1"/>
-      <c r="C27" s="242"/>
-[...2 lines deleted...]
-      <c r="F27" s="244"/>
+      <c r="C27" s="289"/>
+      <c r="D27" s="290"/>
+      <c r="E27" s="290"/>
+      <c r="F27" s="291"/>
       <c r="G27" s="2"/>
     </row>
     <row r="28" spans="2:7" ht="14" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B28" s="1"/>
-      <c r="C28" s="239"/>
-[...2 lines deleted...]
-      <c r="F28" s="241"/>
+      <c r="C28" s="286"/>
+      <c r="D28" s="287"/>
+      <c r="E28" s="287"/>
+      <c r="F28" s="288"/>
       <c r="G28" s="2"/>
     </row>
     <row r="29" spans="2:7" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B29" s="1"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
     <row r="30" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C30" s="22"/>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="31" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C31" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
       <c r="F31" s="23"/>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="32" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C32" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
       <c r="F32" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="C8:F8"/>
-    <mergeCell ref="C26:F26"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.38" right="0.34" top="0.24" bottom="0.25" header="0.44" footer="1"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:S28"/>
+  <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView topLeftCell="A15" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25:Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.453125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="23.1796875" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.26953125" style="3" customWidth="1"/>
-    <col min="3" max="3" width="6.453125" style="3" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="6" style="3" customWidth="1"/>
+    <col min="3" max="3" width="12.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.54296875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="10.7265625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16.54296875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.36328125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.7265625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="12.26953125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="11.1796875" style="3" customWidth="1"/>
+    <col min="11" max="11" width="11.453125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="14.6328125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.1796875" style="3" customWidth="1"/>
+    <col min="14" max="14" width="13.453125" style="3" customWidth="1"/>
     <col min="15" max="15" width="6.7265625" style="3" customWidth="1"/>
-    <col min="16" max="16" width="6" style="30" customWidth="1"/>
-    <col min="17" max="17" width="6.453125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="12.90625" style="25" customWidth="1"/>
+    <col min="17" max="17" width="16.26953125" style="3" customWidth="1"/>
     <col min="18" max="18" width="7.26953125" style="3" customWidth="1"/>
     <col min="19" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="250" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="252"/>
+      <c r="A1" s="258" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="259"/>
+      <c r="C1" s="259"/>
+      <c r="D1" s="259"/>
+      <c r="E1" s="259"/>
+      <c r="F1" s="259"/>
+      <c r="G1" s="259"/>
+      <c r="H1" s="259"/>
+      <c r="I1" s="259"/>
+      <c r="J1" s="259"/>
+      <c r="K1" s="259"/>
+      <c r="L1" s="259"/>
+      <c r="M1" s="259"/>
+      <c r="N1" s="259"/>
+      <c r="O1" s="259"/>
+      <c r="P1" s="259"/>
+      <c r="Q1" s="259"/>
+      <c r="R1" s="260"/>
     </row>
     <row r="2" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="253" t="s">
-[...18 lines deleted...]
-      <c r="R2" s="255"/>
+      <c r="A2" s="261" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="262"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
+      <c r="E2" s="262"/>
+      <c r="F2" s="262"/>
+      <c r="G2" s="262"/>
+      <c r="H2" s="262"/>
+      <c r="I2" s="262"/>
+      <c r="J2" s="262"/>
+      <c r="K2" s="262"/>
+      <c r="L2" s="262"/>
+      <c r="M2" s="262"/>
+      <c r="N2" s="262"/>
+      <c r="O2" s="262"/>
+      <c r="P2" s="262"/>
+      <c r="Q2" s="262"/>
+      <c r="R2" s="263"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="256" t="s">
+      <c r="A3" s="264" t="s">
+        <v>93</v>
+      </c>
+      <c r="B3" s="265"/>
+      <c r="C3" s="265"/>
+      <c r="D3" s="265"/>
+      <c r="E3" s="265"/>
+      <c r="F3" s="265"/>
+      <c r="G3" s="265"/>
+      <c r="H3" s="265"/>
+      <c r="I3" s="265"/>
+      <c r="J3" s="265"/>
+      <c r="K3" s="265"/>
+      <c r="L3" s="265"/>
+      <c r="M3" s="265"/>
+      <c r="N3" s="265"/>
+      <c r="O3" s="265"/>
+      <c r="P3" s="265"/>
+      <c r="Q3" s="265"/>
+      <c r="R3" s="266"/>
+    </row>
+    <row r="4" spans="1:19" s="76" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="258" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="270"/>
+      <c r="D4" s="271"/>
+      <c r="E4" s="269" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="270"/>
+      <c r="G4" s="271"/>
+      <c r="H4" s="269" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="270"/>
+      <c r="J4" s="270"/>
+      <c r="K4" s="270"/>
+      <c r="L4" s="270"/>
+      <c r="M4" s="271"/>
+      <c r="N4" s="269" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="270"/>
+      <c r="P4" s="270"/>
+      <c r="Q4" s="270"/>
+      <c r="R4" s="271"/>
+    </row>
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="267"/>
+      <c r="B5" s="272" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="257"/>
-[...18 lines deleted...]
-      <c r="A4" s="265" t="s">
+      <c r="C5" s="273"/>
+      <c r="D5" s="274"/>
+      <c r="E5" s="272" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="259" t="s">
+      <c r="F5" s="273"/>
+      <c r="G5" s="274"/>
+      <c r="H5" s="272" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="273"/>
+      <c r="J5" s="273"/>
+      <c r="K5" s="273"/>
+      <c r="L5" s="273"/>
+      <c r="M5" s="274"/>
+      <c r="N5" s="272" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="260"/>
-[...1 lines deleted...]
-      <c r="E4" s="259" t="s">
+      <c r="O5" s="273"/>
+      <c r="P5" s="273"/>
+      <c r="Q5" s="273"/>
+      <c r="R5" s="274"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="268"/>
+      <c r="B6" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="260"/>
-[...1 lines deleted...]
-      <c r="H4" s="259" t="s">
+      <c r="C6" s="79" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="82" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="H6" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="I4" s="260"/>
-[...4 lines deleted...]
-      <c r="N4" s="259" t="s">
+      <c r="I6" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="J6" s="82" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="82" t="s">
+        <v>68</v>
+      </c>
+      <c r="L6" s="82" t="s">
+        <v>69</v>
+      </c>
+      <c r="M6" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="N6" s="79" t="s">
+        <v>73</v>
+      </c>
+      <c r="O6" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="260"/>
-[...6 lines deleted...]
-      <c r="B5" s="262" t="s">
+      <c r="P6" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="263"/>
-[...14 lines deleted...]
-      <c r="N5" s="262" t="s">
+      <c r="Q6" s="79" t="s">
+        <v>74</v>
+      </c>
+      <c r="R6" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="O5" s="263"/>
-[...6 lines deleted...]
-      <c r="B6" s="25" t="s">
+      <c r="S6" s="71"/>
+    </row>
+    <row r="7" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="26" t="s">
-[...53 lines deleted...]
-      <c r="B7" s="32">
+      <c r="B7" s="84">
         <v>55</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="85">
         <v>15</v>
       </c>
-      <c r="D7" s="34">
+      <c r="D7" s="86">
         <f t="shared" ref="D7:D23" si="0">(C7/B7)</f>
         <v>0.27272727272727271</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E7" s="87">
         <v>43</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="88">
         <v>4</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="86">
         <f t="shared" ref="G7:G23" si="1">(F7/E7)</f>
         <v>9.3023255813953487E-2</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="89">
         <v>33</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="85">
         <v>2</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="90">
         <f t="shared" ref="J7:J23" si="2">(I7/H7)</f>
         <v>6.0606060606060608E-2</v>
       </c>
-      <c r="K7" s="36">
+      <c r="K7" s="88">
         <v>42</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="91">
         <v>11</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="92">
         <f>+L7/K7</f>
         <v>0.26190476190476192</v>
       </c>
-      <c r="N7" s="41" t="s">
-[...5 lines deleted...]
-      <c r="P7" s="39">
+      <c r="N7" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="94">
+        <v>0</v>
+      </c>
+      <c r="P7" s="91">
         <v>11</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="95">
         <v>3</v>
       </c>
-      <c r="R7" s="44">
+      <c r="R7" s="96">
         <v>3</v>
       </c>
-      <c r="S7" s="45"/>
-[...5 lines deleted...]
-      <c r="B8" s="48">
+      <c r="S7" s="97"/>
+    </row>
+    <row r="8" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="100">
         <v>144</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="101">
         <v>98</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="102">
         <f t="shared" si="0"/>
         <v>0.68055555555555558</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="103">
         <v>75</v>
       </c>
-      <c r="F8" s="52">
+      <c r="F8" s="104">
         <v>29</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="102">
         <f t="shared" si="1"/>
         <v>0.38666666666666666</v>
       </c>
-      <c r="H8" s="37">
+      <c r="H8" s="89">
         <v>55</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="101">
         <v>31</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="105">
         <f t="shared" si="2"/>
         <v>0.5636363636363636</v>
       </c>
-      <c r="K8" s="52">
+      <c r="K8" s="104">
         <v>106</v>
       </c>
-      <c r="L8" s="54">
+      <c r="L8" s="106">
         <v>80</v>
       </c>
-      <c r="M8" s="55">
+      <c r="M8" s="107">
         <f>+L8/K8</f>
         <v>0.75471698113207553</v>
       </c>
-      <c r="N8" s="56">
-[...5 lines deleted...]
-      <c r="P8" s="54">
+      <c r="N8" s="108">
+        <v>0</v>
+      </c>
+      <c r="O8" s="109">
+        <v>0</v>
+      </c>
+      <c r="P8" s="106">
         <v>80</v>
       </c>
-      <c r="Q8" s="58">
-[...11 lines deleted...]
-      <c r="B9" s="48">
+      <c r="Q8" s="110">
+        <v>0</v>
+      </c>
+      <c r="R8" s="111">
+        <v>0</v>
+      </c>
+      <c r="S8" s="97"/>
+    </row>
+    <row r="9" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="100">
         <v>67</v>
       </c>
-      <c r="C9" s="60">
+      <c r="C9" s="112">
         <v>32</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="113">
         <f t="shared" si="0"/>
         <v>0.47761194029850745</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="103">
         <v>40</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F9" s="104">
         <v>10</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="102">
         <f t="shared" si="1"/>
         <v>0.25</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="89">
         <v>21</v>
       </c>
-      <c r="I9" s="60">
+      <c r="I9" s="112">
         <v>12</v>
       </c>
-      <c r="J9" s="53">
+      <c r="J9" s="105">
         <f t="shared" si="2"/>
         <v>0.5714285714285714</v>
       </c>
-      <c r="K9" s="52">
+      <c r="K9" s="104">
         <v>28</v>
       </c>
-      <c r="L9" s="54">
+      <c r="L9" s="106">
         <v>25</v>
       </c>
-      <c r="M9" s="55">
+      <c r="M9" s="107">
         <f t="shared" ref="M9:M22" si="3">+L9/K9</f>
         <v>0.8928571428571429</v>
       </c>
-      <c r="N9" s="62">
-[...5 lines deleted...]
-      <c r="P9" s="64">
+      <c r="N9" s="114">
+        <v>0</v>
+      </c>
+      <c r="O9" s="115">
+        <v>0</v>
+      </c>
+      <c r="P9" s="116">
         <v>25</v>
       </c>
-      <c r="Q9" s="65">
-[...11 lines deleted...]
-      <c r="B10" s="67">
+      <c r="Q9" s="117">
+        <v>0</v>
+      </c>
+      <c r="R9" s="118">
+        <v>0</v>
+      </c>
+      <c r="S9" s="97"/>
+    </row>
+    <row r="10" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="119">
         <v>106</v>
       </c>
-      <c r="C10" s="60">
+      <c r="C10" s="112">
         <v>60</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="113">
         <f t="shared" si="0"/>
         <v>0.56603773584905659</v>
       </c>
-      <c r="E10" s="68">
+      <c r="E10" s="120">
         <v>45</v>
       </c>
-      <c r="F10" s="52">
+      <c r="F10" s="104">
         <v>8</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="102">
         <f t="shared" si="1"/>
         <v>0.17777777777777778</v>
       </c>
-      <c r="H10" s="69">
+      <c r="H10" s="121">
         <v>19</v>
       </c>
-      <c r="I10" s="60">
+      <c r="I10" s="112">
         <v>9</v>
       </c>
-      <c r="J10" s="53">
+      <c r="J10" s="105">
         <f>IF(H10&gt;0,I10/H10,0)</f>
         <v>0.47368421052631576</v>
       </c>
-      <c r="K10" s="52">
+      <c r="K10" s="104">
         <v>37</v>
       </c>
-      <c r="L10" s="54">
+      <c r="L10" s="106">
         <v>34</v>
       </c>
-      <c r="M10" s="55">
+      <c r="M10" s="107">
         <f t="shared" si="3"/>
         <v>0.91891891891891897</v>
       </c>
-      <c r="N10" s="62">
-[...5 lines deleted...]
-      <c r="P10" s="64">
+      <c r="N10" s="114">
+        <v>0</v>
+      </c>
+      <c r="O10" s="115">
+        <v>0</v>
+      </c>
+      <c r="P10" s="116">
         <v>34</v>
       </c>
-      <c r="Q10" s="65">
-[...11 lines deleted...]
-      <c r="B11" s="48">
+      <c r="Q10" s="117">
+        <v>0</v>
+      </c>
+      <c r="R10" s="118">
+        <v>0</v>
+      </c>
+      <c r="S10" s="97"/>
+    </row>
+    <row r="11" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="100">
         <v>43</v>
       </c>
-      <c r="C11" s="60">
+      <c r="C11" s="112">
         <v>23</v>
       </c>
-      <c r="D11" s="61">
+      <c r="D11" s="113">
         <f t="shared" si="0"/>
         <v>0.53488372093023251</v>
       </c>
-      <c r="E11" s="70">
+      <c r="E11" s="122">
         <v>23</v>
       </c>
-      <c r="F11" s="52">
+      <c r="F11" s="104">
         <v>6</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="102">
         <f t="shared" si="1"/>
         <v>0.2608695652173913</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="89">
         <v>8</v>
       </c>
-      <c r="I11" s="60">
+      <c r="I11" s="112">
         <v>5</v>
       </c>
-      <c r="J11" s="53">
+      <c r="J11" s="105">
         <f>IF(H11&gt;0,I11/H11,0)</f>
         <v>0.625</v>
       </c>
-      <c r="K11" s="52">
+      <c r="K11" s="104">
         <v>17</v>
       </c>
-      <c r="L11" s="54">
+      <c r="L11" s="106">
         <v>11</v>
       </c>
-      <c r="M11" s="55">
+      <c r="M11" s="107">
         <f>IF(K11&gt;0,L11/K11,0)</f>
         <v>0.6470588235294118</v>
       </c>
-      <c r="N11" s="62">
-[...5 lines deleted...]
-      <c r="P11" s="64">
+      <c r="N11" s="114">
+        <v>0</v>
+      </c>
+      <c r="O11" s="115">
+        <v>0</v>
+      </c>
+      <c r="P11" s="116">
         <v>11</v>
       </c>
-      <c r="Q11" s="65">
-[...11 lines deleted...]
-      <c r="B12" s="71">
+      <c r="Q11" s="117">
+        <v>0</v>
+      </c>
+      <c r="R11" s="118">
+        <v>0</v>
+      </c>
+      <c r="S11" s="97"/>
+    </row>
+    <row r="12" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="123">
         <v>85</v>
       </c>
-      <c r="C12" s="60">
+      <c r="C12" s="112">
         <v>28</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="113">
         <f t="shared" si="0"/>
         <v>0.32941176470588235</v>
       </c>
-      <c r="E12" s="72">
+      <c r="E12" s="124">
         <v>62</v>
       </c>
-      <c r="F12" s="52">
+      <c r="F12" s="104">
         <v>5</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G12" s="102">
         <f t="shared" si="1"/>
         <v>8.0645161290322578E-2</v>
       </c>
-      <c r="H12" s="37">
+      <c r="H12" s="89">
         <v>55</v>
       </c>
-      <c r="I12" s="60">
+      <c r="I12" s="112">
         <v>12</v>
       </c>
-      <c r="J12" s="53">
+      <c r="J12" s="105">
         <f t="shared" si="2"/>
         <v>0.21818181818181817</v>
       </c>
-      <c r="K12" s="52">
+      <c r="K12" s="104">
         <v>78</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L12" s="106">
         <v>32</v>
       </c>
-      <c r="M12" s="55">
+      <c r="M12" s="107">
         <f t="shared" si="3"/>
         <v>0.41025641025641024</v>
       </c>
-      <c r="N12" s="62">
-[...5 lines deleted...]
-      <c r="P12" s="64">
+      <c r="N12" s="114">
+        <v>0</v>
+      </c>
+      <c r="O12" s="115">
+        <v>0</v>
+      </c>
+      <c r="P12" s="116">
         <v>32</v>
       </c>
-      <c r="Q12" s="65">
-[...11 lines deleted...]
-      <c r="B13" s="48">
+      <c r="Q12" s="117">
+        <v>0</v>
+      </c>
+      <c r="R12" s="118">
+        <v>0</v>
+      </c>
+      <c r="S12" s="97"/>
+    </row>
+    <row r="13" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="100">
         <v>50</v>
       </c>
-      <c r="C13" s="60">
+      <c r="C13" s="112">
         <v>33</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="113">
         <f t="shared" si="0"/>
         <v>0.66</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="103">
         <v>22</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F13" s="104">
         <v>11</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="102">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
-      <c r="H13" s="37">
+      <c r="H13" s="89">
         <v>18</v>
       </c>
-      <c r="I13" s="60">
+      <c r="I13" s="112">
         <v>12</v>
       </c>
-      <c r="J13" s="53">
+      <c r="J13" s="105">
         <f t="shared" si="2"/>
         <v>0.66666666666666663</v>
       </c>
-      <c r="K13" s="52">
+      <c r="K13" s="104">
         <v>28</v>
       </c>
-      <c r="L13" s="54">
+      <c r="L13" s="106">
         <v>24</v>
       </c>
-      <c r="M13" s="55">
+      <c r="M13" s="107">
         <f t="shared" si="3"/>
         <v>0.8571428571428571</v>
       </c>
-      <c r="N13" s="62">
-[...5 lines deleted...]
-      <c r="P13" s="64">
+      <c r="N13" s="114">
+        <v>0</v>
+      </c>
+      <c r="O13" s="115">
+        <v>0</v>
+      </c>
+      <c r="P13" s="116">
         <v>24</v>
       </c>
-      <c r="Q13" s="65">
-[...11 lines deleted...]
-      <c r="B14" s="48">
+      <c r="Q13" s="117">
+        <v>0</v>
+      </c>
+      <c r="R13" s="118">
+        <v>0</v>
+      </c>
+      <c r="S13" s="97"/>
+    </row>
+    <row r="14" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="83" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="100">
         <v>50</v>
       </c>
-      <c r="C14" s="60">
+      <c r="C14" s="112">
         <v>27</v>
       </c>
-      <c r="D14" s="61">
+      <c r="D14" s="113">
         <f t="shared" si="0"/>
         <v>0.54</v>
       </c>
-      <c r="E14" s="51">
+      <c r="E14" s="103">
         <v>23</v>
       </c>
-      <c r="F14" s="52">
+      <c r="F14" s="104">
         <v>6</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="102">
         <f t="shared" si="1"/>
         <v>0.2608695652173913</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="89">
         <v>16</v>
       </c>
-      <c r="I14" s="60">
+      <c r="I14" s="112">
         <v>11</v>
       </c>
-      <c r="J14" s="53">
+      <c r="J14" s="105">
         <f t="shared" si="2"/>
         <v>0.6875</v>
       </c>
-      <c r="K14" s="52">
+      <c r="K14" s="104">
         <v>40</v>
       </c>
-      <c r="L14" s="54">
+      <c r="L14" s="106">
         <v>30</v>
       </c>
-      <c r="M14" s="55">
+      <c r="M14" s="107">
         <f t="shared" si="3"/>
         <v>0.75</v>
       </c>
-      <c r="N14" s="62">
-[...5 lines deleted...]
-      <c r="P14" s="64">
+      <c r="N14" s="114">
+        <v>0</v>
+      </c>
+      <c r="O14" s="115">
+        <v>0</v>
+      </c>
+      <c r="P14" s="116">
         <v>30</v>
       </c>
-      <c r="Q14" s="65">
-[...11 lines deleted...]
-      <c r="B15" s="48">
+      <c r="Q14" s="117">
+        <v>0</v>
+      </c>
+      <c r="R14" s="118">
+        <v>0</v>
+      </c>
+      <c r="S14" s="97"/>
+    </row>
+    <row r="15" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="100">
         <v>134</v>
       </c>
-      <c r="C15" s="60">
+      <c r="C15" s="112">
         <v>62</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="113">
         <f t="shared" si="0"/>
         <v>0.46268656716417911</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="103">
         <v>90</v>
       </c>
-      <c r="F15" s="52">
+      <c r="F15" s="104">
         <v>15</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G15" s="102">
         <f t="shared" si="1"/>
         <v>0.16666666666666666</v>
       </c>
-      <c r="H15" s="37">
+      <c r="H15" s="89">
         <v>80</v>
       </c>
-      <c r="I15" s="60">
+      <c r="I15" s="112">
         <v>14</v>
       </c>
-      <c r="J15" s="53">
+      <c r="J15" s="105">
         <f t="shared" si="2"/>
         <v>0.17499999999999999</v>
       </c>
-      <c r="K15" s="52">
+      <c r="K15" s="104">
         <v>124</v>
       </c>
-      <c r="L15" s="54">
+      <c r="L15" s="106">
         <v>42</v>
       </c>
-      <c r="M15" s="55">
+      <c r="M15" s="107">
         <f t="shared" si="3"/>
         <v>0.33870967741935482</v>
       </c>
-      <c r="N15" s="62">
-[...5 lines deleted...]
-      <c r="P15" s="64">
+      <c r="N15" s="114">
+        <v>0</v>
+      </c>
+      <c r="O15" s="115">
+        <v>0</v>
+      </c>
+      <c r="P15" s="116">
         <v>41</v>
       </c>
-      <c r="Q15" s="65">
+      <c r="Q15" s="117">
         <v>1</v>
       </c>
-      <c r="R15" s="66">
+      <c r="R15" s="118">
         <v>3</v>
       </c>
-      <c r="S15" s="45"/>
-[...5 lines deleted...]
-      <c r="B16" s="48">
+      <c r="S15" s="97"/>
+    </row>
+    <row r="16" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="100">
         <v>327</v>
       </c>
-      <c r="C16" s="60">
+      <c r="C16" s="112">
         <v>217</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="113">
         <f t="shared" si="0"/>
         <v>0.66360856269113155</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="103">
         <v>125</v>
       </c>
-      <c r="F16" s="52">
+      <c r="F16" s="104">
         <v>76</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="102">
         <f t="shared" si="1"/>
         <v>0.60799999999999998</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="89">
         <v>148</v>
       </c>
-      <c r="I16" s="60">
+      <c r="I16" s="112">
         <v>85</v>
       </c>
-      <c r="J16" s="53">
+      <c r="J16" s="105">
         <f t="shared" si="2"/>
         <v>0.57432432432432434</v>
       </c>
-      <c r="K16" s="52">
+      <c r="K16" s="104">
         <v>166</v>
       </c>
-      <c r="L16" s="54">
+      <c r="L16" s="106">
         <v>171</v>
       </c>
-      <c r="M16" s="55">
+      <c r="M16" s="107">
         <f t="shared" si="3"/>
         <v>1.0301204819277108</v>
       </c>
-      <c r="N16" s="62">
+      <c r="N16" s="114">
         <v>1</v>
       </c>
-      <c r="O16" s="63">
-[...2 lines deleted...]
-      <c r="P16" s="64">
+      <c r="O16" s="115">
+        <v>0</v>
+      </c>
+      <c r="P16" s="116">
         <v>170</v>
       </c>
-      <c r="Q16" s="65">
+      <c r="Q16" s="117">
         <v>2</v>
       </c>
-      <c r="R16" s="66">
-[...8 lines deleted...]
-      <c r="B17" s="48">
+      <c r="R16" s="118">
+        <v>0</v>
+      </c>
+      <c r="S16" s="97"/>
+    </row>
+    <row r="17" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="100">
         <v>96</v>
       </c>
-      <c r="C17" s="60">
+      <c r="C17" s="112">
         <v>23</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="113">
         <f t="shared" si="0"/>
         <v>0.23958333333333334</v>
       </c>
-      <c r="E17" s="72">
+      <c r="E17" s="124">
         <v>70</v>
       </c>
-      <c r="F17" s="52">
+      <c r="F17" s="104">
         <v>7</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="102">
         <f t="shared" si="1"/>
         <v>0.1</v>
       </c>
-      <c r="H17" s="69">
+      <c r="H17" s="121">
         <v>70</v>
       </c>
-      <c r="I17" s="60">
+      <c r="I17" s="112">
         <v>6</v>
       </c>
-      <c r="J17" s="53">
+      <c r="J17" s="105">
         <f>IF(H17&gt;0,I17/H17,0)</f>
         <v>8.5714285714285715E-2</v>
       </c>
-      <c r="K17" s="103">
+      <c r="K17" s="125">
         <v>70</v>
       </c>
-      <c r="L17" s="54">
+      <c r="L17" s="106">
         <v>22</v>
       </c>
-      <c r="M17" s="53">
+      <c r="M17" s="105">
         <f>IF(K17&gt;0,L17/K17,0)</f>
         <v>0.31428571428571428</v>
       </c>
-      <c r="N17" s="62">
-[...5 lines deleted...]
-      <c r="P17" s="64">
+      <c r="N17" s="114">
+        <v>0</v>
+      </c>
+      <c r="O17" s="115">
+        <v>0</v>
+      </c>
+      <c r="P17" s="116">
         <v>22</v>
       </c>
-      <c r="Q17" s="65">
-[...2 lines deleted...]
-      <c r="R17" s="66">
+      <c r="Q17" s="117">
+        <v>0</v>
+      </c>
+      <c r="R17" s="118">
         <v>1</v>
       </c>
-      <c r="S17" s="45"/>
-[...5 lines deleted...]
-      <c r="B18" s="48">
+      <c r="S17" s="97"/>
+    </row>
+    <row r="18" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="100">
         <v>145</v>
       </c>
-      <c r="C18" s="60">
+      <c r="C18" s="112">
         <v>61</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="113">
         <f t="shared" si="0"/>
         <v>0.4206896551724138</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="103">
         <v>90</v>
       </c>
-      <c r="F18" s="52">
+      <c r="F18" s="104">
         <v>10</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="102">
         <f t="shared" si="1"/>
         <v>0.1111111111111111</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="89">
         <v>56</v>
       </c>
-      <c r="I18" s="60">
+      <c r="I18" s="112">
         <v>18</v>
       </c>
-      <c r="J18" s="53">
+      <c r="J18" s="105">
         <f t="shared" si="2"/>
         <v>0.32142857142857145</v>
       </c>
-      <c r="K18" s="52">
+      <c r="K18" s="104">
         <v>96</v>
       </c>
-      <c r="L18" s="54">
+      <c r="L18" s="106">
         <v>58</v>
       </c>
-      <c r="M18" s="55">
+      <c r="M18" s="107">
         <f t="shared" si="3"/>
         <v>0.60416666666666663</v>
       </c>
-      <c r="N18" s="62">
-[...5 lines deleted...]
-      <c r="P18" s="64">
+      <c r="N18" s="114">
+        <v>0</v>
+      </c>
+      <c r="O18" s="115">
+        <v>0</v>
+      </c>
+      <c r="P18" s="116">
         <v>58</v>
       </c>
-      <c r="Q18" s="65">
-[...11 lines deleted...]
-      <c r="B19" s="48">
+      <c r="Q18" s="117">
+        <v>0</v>
+      </c>
+      <c r="R18" s="118">
+        <v>0</v>
+      </c>
+      <c r="S18" s="97"/>
+    </row>
+    <row r="19" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="100">
         <v>97</v>
       </c>
-      <c r="C19" s="60">
+      <c r="C19" s="112">
         <v>34</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="113">
         <f t="shared" si="0"/>
         <v>0.35051546391752575</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="103">
         <v>75</v>
       </c>
-      <c r="F19" s="52">
+      <c r="F19" s="104">
         <v>9</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="102">
         <f t="shared" si="1"/>
         <v>0.12</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="89">
         <v>37</v>
       </c>
-      <c r="I19" s="60">
+      <c r="I19" s="112">
         <v>9</v>
       </c>
-      <c r="J19" s="53">
+      <c r="J19" s="105">
         <f t="shared" si="2"/>
         <v>0.24324324324324326</v>
       </c>
-      <c r="K19" s="52">
+      <c r="K19" s="104">
         <v>55</v>
       </c>
-      <c r="L19" s="54">
+      <c r="L19" s="106">
         <v>24</v>
       </c>
-      <c r="M19" s="55">
+      <c r="M19" s="107">
         <f t="shared" si="3"/>
         <v>0.43636363636363634</v>
       </c>
-      <c r="N19" s="62">
-[...5 lines deleted...]
-      <c r="P19" s="64">
+      <c r="N19" s="114">
+        <v>0</v>
+      </c>
+      <c r="O19" s="115">
+        <v>0</v>
+      </c>
+      <c r="P19" s="116">
         <v>24</v>
       </c>
-      <c r="Q19" s="65">
-[...11 lines deleted...]
-      <c r="B20" s="48">
+      <c r="Q19" s="117">
+        <v>0</v>
+      </c>
+      <c r="R19" s="118">
+        <v>0</v>
+      </c>
+      <c r="S19" s="97"/>
+    </row>
+    <row r="20" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="100">
         <v>19</v>
       </c>
-      <c r="C20" s="60">
+      <c r="C20" s="112">
         <v>2</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="113">
         <f t="shared" si="0"/>
         <v>0.10526315789473684</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="103">
         <v>17</v>
       </c>
-      <c r="F20" s="52">
+      <c r="F20" s="104">
         <v>1</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G20" s="102">
         <f t="shared" si="1"/>
         <v>5.8823529411764705E-2</v>
       </c>
-      <c r="H20" s="37">
+      <c r="H20" s="89">
         <v>10</v>
       </c>
-      <c r="I20" s="60">
+      <c r="I20" s="112">
         <v>2</v>
       </c>
-      <c r="J20" s="53">
+      <c r="J20" s="105">
         <f t="shared" si="2"/>
         <v>0.2</v>
       </c>
-      <c r="K20" s="52">
+      <c r="K20" s="104">
         <v>12</v>
       </c>
-      <c r="L20" s="54">
+      <c r="L20" s="106">
         <v>2</v>
       </c>
-      <c r="M20" s="55">
+      <c r="M20" s="107">
         <f t="shared" si="3"/>
         <v>0.16666666666666666</v>
       </c>
-      <c r="N20" s="62">
-[...5 lines deleted...]
-      <c r="P20" s="64">
+      <c r="N20" s="114">
+        <v>0</v>
+      </c>
+      <c r="O20" s="115">
+        <v>0</v>
+      </c>
+      <c r="P20" s="116">
         <v>2</v>
       </c>
-      <c r="Q20" s="65">
-[...11 lines deleted...]
-      <c r="B21" s="48">
+      <c r="Q20" s="117">
+        <v>0</v>
+      </c>
+      <c r="R20" s="118">
+        <v>0</v>
+      </c>
+      <c r="S20" s="97"/>
+    </row>
+    <row r="21" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="100">
         <v>84</v>
       </c>
-      <c r="C21" s="60">
+      <c r="C21" s="112">
         <v>26</v>
       </c>
-      <c r="D21" s="61">
+      <c r="D21" s="113">
         <f t="shared" si="0"/>
         <v>0.30952380952380953</v>
       </c>
-      <c r="E21" s="51">
+      <c r="E21" s="103">
         <v>60</v>
       </c>
-      <c r="F21" s="52">
+      <c r="F21" s="104">
         <v>8</v>
       </c>
-      <c r="G21" s="50">
+      <c r="G21" s="102">
         <f t="shared" si="1"/>
         <v>0.13333333333333333</v>
       </c>
-      <c r="H21" s="69">
+      <c r="H21" s="121">
         <v>60</v>
       </c>
-      <c r="I21" s="60">
+      <c r="I21" s="112">
         <v>12</v>
       </c>
-      <c r="J21" s="53">
+      <c r="J21" s="105">
         <f>IF(H21&gt;0,I21/H21,0)</f>
         <v>0.2</v>
       </c>
-      <c r="K21" s="103">
+      <c r="K21" s="125">
         <v>84</v>
       </c>
-      <c r="L21" s="54">
+      <c r="L21" s="106">
         <v>29</v>
       </c>
-      <c r="M21" s="53">
+      <c r="M21" s="105">
         <f>IF(K21&gt;0,L21/K21,0)</f>
         <v>0.34523809523809523</v>
       </c>
-      <c r="N21" s="62">
-[...5 lines deleted...]
-      <c r="P21" s="64">
+      <c r="N21" s="114">
+        <v>0</v>
+      </c>
+      <c r="O21" s="115">
+        <v>0</v>
+      </c>
+      <c r="P21" s="116">
         <v>29</v>
       </c>
-      <c r="Q21" s="65">
-[...11 lines deleted...]
-      <c r="B22" s="48">
+      <c r="Q21" s="117">
+        <v>0</v>
+      </c>
+      <c r="R21" s="118">
+        <v>0</v>
+      </c>
+      <c r="S21" s="97"/>
+    </row>
+    <row r="22" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="100">
         <v>256</v>
       </c>
-      <c r="C22" s="74">
+      <c r="C22" s="127">
         <v>67</v>
       </c>
-      <c r="D22" s="75">
+      <c r="D22" s="128">
         <f t="shared" si="0"/>
         <v>0.26171875</v>
       </c>
-      <c r="E22" s="51">
-[...2 lines deleted...]
-      <c r="F22" s="76">
+      <c r="E22" s="103">
+        <v>0</v>
+      </c>
+      <c r="F22" s="129">
         <v>18</v>
       </c>
-      <c r="G22" s="75">
+      <c r="G22" s="128">
         <f>IF(E22&gt;0,F22/E22,0)</f>
         <v>0</v>
       </c>
-      <c r="H22" s="69">
-[...2 lines deleted...]
-      <c r="I22" s="74">
+      <c r="H22" s="121">
+        <v>0</v>
+      </c>
+      <c r="I22" s="127">
         <v>14</v>
       </c>
-      <c r="J22" s="75">
+      <c r="J22" s="128">
         <f>IF(H22&gt;0,I22/H22,0)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="223">
+      <c r="K22" s="130">
         <v>100</v>
       </c>
-      <c r="L22" s="78">
+      <c r="L22" s="131">
         <v>40</v>
       </c>
-      <c r="M22" s="55">
+      <c r="M22" s="107">
         <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
-      <c r="N22" s="79">
-[...5 lines deleted...]
-      <c r="P22" s="78">
+      <c r="N22" s="132">
+        <v>0</v>
+      </c>
+      <c r="O22" s="133">
+        <v>0</v>
+      </c>
+      <c r="P22" s="131">
         <v>38</v>
       </c>
-      <c r="Q22" s="81">
+      <c r="Q22" s="134">
         <v>2</v>
       </c>
-      <c r="R22" s="82">
-[...8 lines deleted...]
-      <c r="B23" s="84">
+      <c r="R22" s="135">
+        <v>0</v>
+      </c>
+      <c r="S22" s="97"/>
+    </row>
+    <row r="23" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="137">
         <f>SUM(B7:B22)</f>
         <v>1758</v>
       </c>
-      <c r="C23" s="85">
+      <c r="C23" s="138">
         <f>SUM(C7:C22)</f>
         <v>808</v>
       </c>
-      <c r="D23" s="86">
+      <c r="D23" s="139">
         <f t="shared" si="0"/>
         <v>0.45961319681456198</v>
       </c>
-      <c r="E23" s="87">
+      <c r="E23" s="140">
         <f>SUM(E7:E22)</f>
         <v>860</v>
       </c>
-      <c r="F23" s="85">
+      <c r="F23" s="138">
         <f>SUM(F7:F22)</f>
         <v>223</v>
       </c>
-      <c r="G23" s="86">
+      <c r="G23" s="139">
         <f t="shared" si="1"/>
         <v>0.25930232558139538</v>
       </c>
-      <c r="H23" s="88">
+      <c r="H23" s="141">
         <v>602</v>
       </c>
-      <c r="I23" s="85">
+      <c r="I23" s="138">
         <f>SUM(I7:I22)</f>
         <v>254</v>
       </c>
-      <c r="J23" s="89">
+      <c r="J23" s="142">
         <f t="shared" si="2"/>
         <v>0.42192691029900331</v>
       </c>
-      <c r="K23" s="85">
+      <c r="K23" s="138">
         <v>849</v>
       </c>
-      <c r="L23" s="90">
+      <c r="L23" s="143">
         <f>SUM(L7:L22)</f>
         <v>635</v>
       </c>
-      <c r="M23" s="91">
+      <c r="M23" s="144">
         <f>+L23/K23</f>
         <v>0.74793875147232036</v>
       </c>
-      <c r="N23" s="92">
-[...2 lines deleted...]
-      <c r="O23" s="93">
+      <c r="N23" s="145">
+        <v>0</v>
+      </c>
+      <c r="O23" s="146">
         <f>SUM(O7:O22)</f>
         <v>0</v>
       </c>
-      <c r="P23" s="94">
+      <c r="P23" s="147">
         <f>SUM(P7:P22)</f>
         <v>631</v>
       </c>
-      <c r="Q23" s="94">
+      <c r="Q23" s="147">
         <f>SUM(Q7:Q22)</f>
         <v>8</v>
       </c>
-      <c r="R23" s="95">
+      <c r="R23" s="148">
         <f>SUM(R7:R22)</f>
         <v>7</v>
       </c>
-      <c r="S23" s="45"/>
-[...40 lines deleted...]
-      <c r="R25" s="249"/>
+      <c r="S23" s="97"/>
+    </row>
+    <row r="24" spans="1:19" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="292" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="292"/>
+      <c r="C24" s="292"/>
+      <c r="D24" s="292"/>
+      <c r="E24" s="292"/>
+      <c r="F24" s="292"/>
+      <c r="G24" s="292"/>
+      <c r="H24" s="292"/>
+      <c r="I24" s="292"/>
+      <c r="J24" s="292"/>
+      <c r="K24" s="292"/>
+      <c r="L24" s="292"/>
+      <c r="M24" s="292"/>
+      <c r="N24" s="292"/>
+      <c r="O24" s="292"/>
+      <c r="P24" s="292"/>
+      <c r="Q24" s="292"/>
+      <c r="R24" s="292"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="256" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="257"/>
+      <c r="C25" s="257"/>
+      <c r="D25" s="257"/>
+      <c r="E25" s="257"/>
+      <c r="F25" s="257"/>
+      <c r="G25" s="257"/>
+      <c r="H25" s="257"/>
+      <c r="I25" s="257"/>
+      <c r="J25" s="257"/>
+      <c r="K25" s="257"/>
+      <c r="L25" s="257"/>
+      <c r="M25" s="257"/>
+      <c r="N25" s="257"/>
+      <c r="O25" s="257"/>
+      <c r="P25" s="257"/>
+      <c r="Q25" s="257"/>
     </row>
     <row r="26" spans="1:19" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A26" s="245" t="s">
-[...55 lines deleted...]
-      <c r="Q28" s="142"/>
+      <c r="A26" s="256"/>
+      <c r="B26" s="257"/>
+      <c r="C26" s="257"/>
+      <c r="D26" s="257"/>
+      <c r="E26" s="257"/>
+      <c r="F26" s="257"/>
+      <c r="G26" s="257"/>
+      <c r="H26" s="257"/>
+      <c r="I26" s="257"/>
+      <c r="J26" s="257"/>
+      <c r="K26" s="257"/>
+      <c r="L26" s="257"/>
+      <c r="M26" s="257"/>
+      <c r="N26" s="257"/>
+      <c r="O26" s="257"/>
+      <c r="P26" s="257"/>
+      <c r="Q26" s="257"/>
+    </row>
+    <row r="27" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="32"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="32"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-    <mergeCell ref="A27:Q27"/>
+  <mergeCells count="15">
     <mergeCell ref="A26:Q26"/>
-    <mergeCell ref="A24:Q24"/>
-    <mergeCell ref="A25:R25"/>
+    <mergeCell ref="A25:Q25"/>
+    <mergeCell ref="A24:R24"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:R5"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.3" right="0.3" top="0.57999999999999996" bottom="0.28999999999999998" header="0.12" footer="0.13"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.54296875" style="3" customWidth="1"/>
-    <col min="2" max="2" width="8" style="144" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="10" width="8.54296875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8" style="33" customWidth="1"/>
+    <col min="3" max="3" width="12" style="34" customWidth="1"/>
+    <col min="4" max="4" width="17.6328125" style="35" customWidth="1"/>
+    <col min="5" max="5" width="8.54296875" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15.6328125" style="36" customWidth="1"/>
+    <col min="7" max="7" width="17.6328125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.08984375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="8.54296875" style="3" customWidth="1"/>
+    <col min="10" max="10" width="23.26953125" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.54296875" style="3" customWidth="1"/>
-    <col min="12" max="12" width="9.453125" style="146" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="8" style="147" customWidth="1"/>
+    <col min="12" max="12" width="17.26953125" style="35" customWidth="1"/>
+    <col min="13" max="13" width="8" style="34" customWidth="1"/>
+    <col min="14" max="14" width="14" style="36" customWidth="1"/>
     <col min="15" max="15" width="9.7265625" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="250" t="str">
+      <c r="A1" s="258" t="str">
         <f>+'1 Adult Part'!A1:O1</f>
-        <v>TAB 6 - WIOA TITLE I PARTICIPANT SUMMARIES</v>
-[...14 lines deleted...]
-      <c r="O1" s="229"/>
+        <v>Tab 6 - WIOA Title I Participant Summaries</v>
+      </c>
+      <c r="B1" s="270"/>
+      <c r="C1" s="270"/>
+      <c r="D1" s="270"/>
+      <c r="E1" s="270"/>
+      <c r="F1" s="270"/>
+      <c r="G1" s="270"/>
+      <c r="H1" s="270"/>
+      <c r="I1" s="270"/>
+      <c r="J1" s="270"/>
+      <c r="K1" s="270"/>
+      <c r="L1" s="270"/>
+      <c r="M1" s="270"/>
+      <c r="N1" s="271"/>
+      <c r="O1" s="73"/>
     </row>
     <row r="2" spans="1:15" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="268" t="str">
+      <c r="A2" s="293" t="str">
         <f>'1 Adult Part'!$A$2</f>
-        <v>FY23 QUARTER ENDING SEPTEMBER 30, 2022</v>
-[...13 lines deleted...]
-      <c r="N2" s="270"/>
+        <v>FY23 Quarter Ending September 30, 2022</v>
+      </c>
+      <c r="B2" s="294"/>
+      <c r="C2" s="294"/>
+      <c r="D2" s="294"/>
+      <c r="E2" s="294"/>
+      <c r="F2" s="294"/>
+      <c r="G2" s="294"/>
+      <c r="H2" s="294"/>
+      <c r="I2" s="294"/>
+      <c r="J2" s="294"/>
+      <c r="K2" s="294"/>
+      <c r="L2" s="294"/>
+      <c r="M2" s="294"/>
+      <c r="N2" s="295"/>
     </row>
     <row r="3" spans="1:15" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="278" t="s">
-[...48 lines deleted...]
-      <c r="B5" s="97" t="s">
+      <c r="A3" s="301" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="302"/>
+      <c r="C3" s="302"/>
+      <c r="D3" s="302"/>
+      <c r="E3" s="302"/>
+      <c r="F3" s="302"/>
+      <c r="G3" s="302"/>
+      <c r="H3" s="302"/>
+      <c r="I3" s="302"/>
+      <c r="J3" s="302"/>
+      <c r="K3" s="302"/>
+      <c r="L3" s="302"/>
+      <c r="M3" s="302"/>
+      <c r="N3" s="303"/>
+    </row>
+    <row r="4" spans="1:15" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="304" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="299" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="299"/>
+      <c r="D4" s="300"/>
+      <c r="E4" s="298" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="299"/>
+      <c r="G4" s="300"/>
+      <c r="H4" s="149" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="296" t="s">
+        <v>78</v>
+      </c>
+      <c r="J4" s="297"/>
+      <c r="K4" s="296" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="297"/>
+      <c r="M4" s="298" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" s="300"/>
+    </row>
+    <row r="5" spans="1:15" s="7" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="305"/>
+      <c r="B5" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="150" t="s">
+        <v>76</v>
+      </c>
+      <c r="D5" s="151" t="s">
+        <v>77</v>
+      </c>
+      <c r="E5" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="152" t="s">
+        <v>76</v>
+      </c>
+      <c r="G5" s="151" t="s">
+        <v>77</v>
+      </c>
+      <c r="H5" s="153" t="s">
+        <v>76</v>
+      </c>
+      <c r="I5" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="153" t="s">
+        <v>76</v>
+      </c>
+      <c r="K5" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="153" t="s">
+        <v>76</v>
+      </c>
+      <c r="M5" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="154" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="97" t="s">
-[...40 lines deleted...]
-      <c r="B6" s="37">
+      <c r="B6" s="89">
         <v>38</v>
       </c>
-      <c r="C6" s="103">
+      <c r="C6" s="125">
         <v>5</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="102">
         <f t="shared" ref="D6:D22" si="0">C6/B6</f>
         <v>0.13157894736842105</v>
       </c>
-      <c r="E6" s="35">
+      <c r="E6" s="87">
         <v>29</v>
       </c>
-      <c r="F6" s="104">
+      <c r="F6" s="155">
         <v>2</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="102">
         <f t="shared" ref="G6:G22" si="1">F6/E6</f>
         <v>6.8965517241379309E-2</v>
       </c>
-      <c r="H6" s="104">
-[...2 lines deleted...]
-      <c r="I6" s="105">
+      <c r="H6" s="155">
+        <v>0</v>
+      </c>
+      <c r="I6" s="156">
         <f t="shared" ref="I6:I22" si="2">+E6/B6</f>
         <v>0.76315789473684215</v>
       </c>
-      <c r="J6" s="50">
+      <c r="J6" s="102">
         <f>IF(F6=0,0, F6/(C6-H6))</f>
         <v>0.4</v>
       </c>
-      <c r="K6" s="106">
+      <c r="K6" s="157">
         <v>18</v>
       </c>
-      <c r="L6" s="107">
+      <c r="L6" s="158">
         <v>16.75</v>
       </c>
-      <c r="M6" s="108">
+      <c r="M6" s="159">
         <v>27</v>
       </c>
-      <c r="N6" s="109">
+      <c r="N6" s="160">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="37">
+    <row r="7" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="89">
         <v>117</v>
       </c>
-      <c r="C7" s="103">
+      <c r="C7" s="125">
         <v>22</v>
       </c>
-      <c r="D7" s="111">
+      <c r="D7" s="161">
         <f t="shared" si="0"/>
         <v>0.18803418803418803</v>
       </c>
-      <c r="E7" s="51">
+      <c r="E7" s="103">
         <v>82</v>
       </c>
-      <c r="F7" s="104">
+      <c r="F7" s="155">
         <v>12</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="102">
         <f t="shared" si="1"/>
         <v>0.14634146341463414</v>
       </c>
-      <c r="H7" s="104">
-[...2 lines deleted...]
-      <c r="I7" s="105">
+      <c r="H7" s="155">
+        <v>0</v>
+      </c>
+      <c r="I7" s="156">
         <f t="shared" si="2"/>
         <v>0.70085470085470081</v>
       </c>
-      <c r="J7" s="50">
+      <c r="J7" s="102">
         <f t="shared" ref="J7:J22" si="3">(F7/(C7-H7))</f>
         <v>0.54545454545454541</v>
       </c>
-      <c r="K7" s="106">
+      <c r="K7" s="157">
         <v>15.5</v>
       </c>
-      <c r="L7" s="107">
+      <c r="L7" s="158">
         <v>19.753333333333334</v>
       </c>
-      <c r="M7" s="112">
+      <c r="M7" s="162">
         <v>40</v>
       </c>
-      <c r="N7" s="109">
+      <c r="N7" s="160">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="37">
+    <row r="8" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="89">
         <v>48</v>
       </c>
-      <c r="C8" s="113">
+      <c r="C8" s="163">
         <v>3</v>
       </c>
-      <c r="D8" s="61">
+      <c r="D8" s="113">
         <f t="shared" si="0"/>
         <v>6.25E-2</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="103">
         <v>37</v>
       </c>
-      <c r="F8" s="114">
+      <c r="F8" s="164">
         <v>3</v>
       </c>
-      <c r="G8" s="111">
+      <c r="G8" s="161">
         <f t="shared" si="1"/>
         <v>8.1081081081081086E-2</v>
       </c>
-      <c r="H8" s="115">
-[...2 lines deleted...]
-      <c r="I8" s="116">
+      <c r="H8" s="165">
+        <v>0</v>
+      </c>
+      <c r="I8" s="166">
         <f t="shared" si="2"/>
         <v>0.77083333333333337</v>
       </c>
-      <c r="J8" s="61">
+      <c r="J8" s="113">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
-      <c r="K8" s="106">
+      <c r="K8" s="157">
         <v>17.25</v>
       </c>
-      <c r="L8" s="117">
+      <c r="L8" s="167">
         <v>21.166666666666664</v>
       </c>
-      <c r="M8" s="112">
+      <c r="M8" s="162">
         <v>13</v>
       </c>
-      <c r="N8" s="118">
+      <c r="N8" s="168">
         <v>13</v>
       </c>
     </row>
-    <row r="9" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B9" s="69">
+    <row r="9" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="121">
         <v>53</v>
       </c>
-      <c r="C9" s="113">
+      <c r="C9" s="163">
         <v>14</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="113">
         <f t="shared" si="0"/>
         <v>0.26415094339622641</v>
       </c>
-      <c r="E9" s="68">
+      <c r="E9" s="120">
         <v>42</v>
       </c>
-      <c r="F9" s="114">
+      <c r="F9" s="164">
         <v>2</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="113">
         <f>IF(E9&gt;0,F9/E9,0)</f>
         <v>4.7619047619047616E-2</v>
       </c>
-      <c r="H9" s="114">
-[...2 lines deleted...]
-      <c r="I9" s="116">
+      <c r="H9" s="164">
+        <v>0</v>
+      </c>
+      <c r="I9" s="166">
         <f t="shared" si="2"/>
         <v>0.79245283018867929</v>
       </c>
-      <c r="J9" s="61">
+      <c r="J9" s="113">
         <f t="shared" si="3"/>
         <v>0.14285714285714285</v>
       </c>
-      <c r="K9" s="119">
+      <c r="K9" s="169">
         <v>16.25</v>
       </c>
-      <c r="L9" s="117">
+      <c r="L9" s="167">
         <v>18.625</v>
       </c>
-      <c r="M9" s="120">
+      <c r="M9" s="170">
         <v>29</v>
       </c>
-      <c r="N9" s="118">
+      <c r="N9" s="168">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B10" s="37">
+    <row r="10" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="89">
         <v>28</v>
       </c>
-      <c r="C10" s="113">
+      <c r="C10" s="163">
         <v>5</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="113">
         <f t="shared" si="0"/>
         <v>0.17857142857142858</v>
       </c>
-      <c r="E10" s="51">
+      <c r="E10" s="103">
         <v>22</v>
       </c>
-      <c r="F10" s="114">
+      <c r="F10" s="164">
         <v>5</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G10" s="113">
         <f t="shared" si="1"/>
         <v>0.22727272727272727</v>
       </c>
-      <c r="H10" s="114">
-[...2 lines deleted...]
-      <c r="I10" s="116">
+      <c r="H10" s="164">
+        <v>0</v>
+      </c>
+      <c r="I10" s="166">
         <f t="shared" si="2"/>
         <v>0.7857142857142857</v>
       </c>
-      <c r="J10" s="61">
+      <c r="J10" s="113">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
-      <c r="K10" s="106">
+      <c r="K10" s="157">
         <v>18</v>
       </c>
-      <c r="L10" s="117">
+      <c r="L10" s="167">
         <v>17.405128205128204</v>
       </c>
-      <c r="M10" s="112">
+      <c r="M10" s="162">
         <v>15</v>
       </c>
-      <c r="N10" s="118">
+      <c r="N10" s="168">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="37">
+    <row r="11" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="89">
         <v>48</v>
       </c>
-      <c r="C11" s="113">
+      <c r="C11" s="163">
         <v>9</v>
       </c>
-      <c r="D11" s="61">
+      <c r="D11" s="113">
         <f t="shared" si="0"/>
         <v>0.1875</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="103">
         <v>41</v>
       </c>
-      <c r="F11" s="114">
+      <c r="F11" s="164">
         <v>6</v>
       </c>
-      <c r="G11" s="121">
+      <c r="G11" s="171">
         <f t="shared" si="1"/>
         <v>0.14634146341463414</v>
       </c>
-      <c r="H11" s="122">
-[...2 lines deleted...]
-      <c r="I11" s="116">
+      <c r="H11" s="172">
+        <v>0</v>
+      </c>
+      <c r="I11" s="166">
         <f t="shared" si="2"/>
         <v>0.85416666666666663</v>
       </c>
-      <c r="J11" s="61">
+      <c r="J11" s="113">
         <f t="shared" si="3"/>
         <v>0.66666666666666663</v>
       </c>
-      <c r="K11" s="106">
+      <c r="K11" s="157">
         <v>17</v>
       </c>
-      <c r="L11" s="117">
+      <c r="L11" s="167">
         <v>24.701666666666664</v>
       </c>
-      <c r="M11" s="112">
+      <c r="M11" s="162">
         <v>50</v>
       </c>
-      <c r="N11" s="118">
+      <c r="N11" s="168">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B12" s="37">
+    <row r="12" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="89">
         <v>21</v>
       </c>
-      <c r="C12" s="113">
+      <c r="C12" s="163">
         <v>7</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="113">
         <f t="shared" si="0"/>
         <v>0.33333333333333331</v>
       </c>
-      <c r="E12" s="51">
+      <c r="E12" s="103">
         <v>18</v>
       </c>
-      <c r="F12" s="114">
+      <c r="F12" s="164">
         <v>3</v>
       </c>
-      <c r="G12" s="61">
+      <c r="G12" s="113">
         <f t="shared" si="1"/>
         <v>0.16666666666666666</v>
       </c>
-      <c r="H12" s="114">
-[...2 lines deleted...]
-      <c r="I12" s="116">
+      <c r="H12" s="164">
+        <v>0</v>
+      </c>
+      <c r="I12" s="166">
         <f t="shared" si="2"/>
         <v>0.8571428571428571</v>
       </c>
-      <c r="J12" s="61">
+      <c r="J12" s="113">
         <f t="shared" si="3"/>
         <v>0.42857142857142855</v>
       </c>
-      <c r="K12" s="106">
+      <c r="K12" s="157">
         <v>16</v>
       </c>
-      <c r="L12" s="117">
+      <c r="L12" s="167">
         <v>21.423333333333336</v>
       </c>
-      <c r="M12" s="112">
+      <c r="M12" s="162">
         <v>20</v>
       </c>
-      <c r="N12" s="118">
+      <c r="N12" s="168">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B13" s="37">
+    <row r="13" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="83" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="89">
         <v>33</v>
       </c>
-      <c r="C13" s="113">
+      <c r="C13" s="163">
         <v>4</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="113">
         <f t="shared" si="0"/>
         <v>0.12121212121212122</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="103">
         <v>27</v>
       </c>
-      <c r="F13" s="114">
+      <c r="F13" s="164">
         <v>4</v>
       </c>
-      <c r="G13" s="111">
+      <c r="G13" s="161">
         <f t="shared" si="1"/>
         <v>0.14814814814814814</v>
       </c>
-      <c r="H13" s="115">
-[...2 lines deleted...]
-      <c r="I13" s="116">
+      <c r="H13" s="165">
+        <v>0</v>
+      </c>
+      <c r="I13" s="166">
         <f t="shared" si="2"/>
         <v>0.81818181818181823</v>
       </c>
-      <c r="J13" s="61">
+      <c r="J13" s="113">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
-      <c r="K13" s="106">
+      <c r="K13" s="157">
         <v>17</v>
       </c>
-      <c r="L13" s="117">
+      <c r="L13" s="167">
         <v>22.110576923076923</v>
       </c>
-      <c r="M13" s="112">
+      <c r="M13" s="162">
         <v>30</v>
       </c>
-      <c r="N13" s="118">
+      <c r="N13" s="168">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B14" s="37">
+    <row r="14" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="89">
         <v>73</v>
       </c>
-      <c r="C14" s="113">
+      <c r="C14" s="163">
         <v>14</v>
       </c>
-      <c r="D14" s="61">
+      <c r="D14" s="113">
         <f t="shared" si="0"/>
         <v>0.19178082191780821</v>
       </c>
-      <c r="E14" s="51">
+      <c r="E14" s="103">
         <v>59</v>
       </c>
-      <c r="F14" s="114">
+      <c r="F14" s="164">
         <v>6</v>
       </c>
-      <c r="G14" s="61">
+      <c r="G14" s="113">
         <f t="shared" si="1"/>
         <v>0.10169491525423729</v>
       </c>
-      <c r="H14" s="114">
-[...2 lines deleted...]
-      <c r="I14" s="116">
+      <c r="H14" s="164">
+        <v>0</v>
+      </c>
+      <c r="I14" s="166">
         <f t="shared" si="2"/>
         <v>0.80821917808219179</v>
       </c>
-      <c r="J14" s="61">
+      <c r="J14" s="113">
         <f t="shared" si="3"/>
         <v>0.42857142857142855</v>
       </c>
-      <c r="K14" s="106">
+      <c r="K14" s="157">
         <v>17.5</v>
       </c>
-      <c r="L14" s="117">
+      <c r="L14" s="167">
         <v>22.245374999999999</v>
       </c>
-      <c r="M14" s="112">
+      <c r="M14" s="162">
         <v>74</v>
       </c>
-      <c r="N14" s="118">
+      <c r="N14" s="168">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B15" s="37">
+    <row r="15" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="89">
         <v>195</v>
       </c>
-      <c r="C15" s="113">
+      <c r="C15" s="163">
         <v>33</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="113">
         <f t="shared" si="0"/>
         <v>0.16923076923076924</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="103">
         <v>150</v>
       </c>
-      <c r="F15" s="114">
+      <c r="F15" s="164">
         <v>17</v>
       </c>
-      <c r="G15" s="61">
+      <c r="G15" s="113">
         <f>IF(E15=0,0,F15/E15)</f>
         <v>0.11333333333333333</v>
       </c>
-      <c r="H15" s="114">
+      <c r="H15" s="164">
         <v>2</v>
       </c>
-      <c r="I15" s="116">
+      <c r="I15" s="166">
         <f t="shared" si="2"/>
         <v>0.76923076923076927</v>
       </c>
-      <c r="J15" s="61">
+      <c r="J15" s="113">
         <f t="shared" si="3"/>
         <v>0.54838709677419351</v>
       </c>
-      <c r="K15" s="106">
+      <c r="K15" s="157">
         <v>15.25</v>
       </c>
-      <c r="L15" s="117">
+      <c r="L15" s="167">
         <v>22.496742081447966</v>
       </c>
-      <c r="M15" s="112">
+      <c r="M15" s="162">
         <v>116</v>
       </c>
-      <c r="N15" s="118">
+      <c r="N15" s="168">
         <v>72</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="37">
+    <row r="16" spans="1:15" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="89">
         <v>49</v>
       </c>
-      <c r="C16" s="113">
+      <c r="C16" s="163">
         <v>5</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="113">
         <f t="shared" si="0"/>
         <v>0.10204081632653061</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="103">
         <v>39</v>
       </c>
-      <c r="F16" s="114">
+      <c r="F16" s="164">
         <v>2</v>
       </c>
-      <c r="G16" s="61">
+      <c r="G16" s="113">
         <f t="shared" si="1"/>
         <v>5.128205128205128E-2</v>
       </c>
-      <c r="H16" s="114">
-[...2 lines deleted...]
-      <c r="I16" s="116">
+      <c r="H16" s="164">
+        <v>0</v>
+      </c>
+      <c r="I16" s="166">
         <f t="shared" si="2"/>
         <v>0.79591836734693877</v>
       </c>
-      <c r="J16" s="61">
+      <c r="J16" s="113">
         <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
-      <c r="K16" s="106">
+      <c r="K16" s="157">
         <v>16</v>
       </c>
-      <c r="L16" s="117">
+      <c r="L16" s="167">
         <v>27.98076923076923</v>
       </c>
-      <c r="M16" s="120">
+      <c r="M16" s="170">
         <v>49</v>
       </c>
-      <c r="N16" s="118">
+      <c r="N16" s="168">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B17" s="37">
+    <row r="17" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="89">
         <v>71</v>
       </c>
-      <c r="C17" s="113">
+      <c r="C17" s="163">
         <v>5</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="113">
         <f t="shared" si="0"/>
         <v>7.0422535211267609E-2</v>
       </c>
-      <c r="E17" s="51">
+      <c r="E17" s="103">
         <v>59</v>
       </c>
-      <c r="F17" s="114">
+      <c r="F17" s="164">
         <v>3</v>
       </c>
-      <c r="G17" s="61">
+      <c r="G17" s="113">
         <f t="shared" si="1"/>
         <v>5.0847457627118647E-2</v>
       </c>
-      <c r="H17" s="114">
+      <c r="H17" s="164">
         <v>1</v>
       </c>
-      <c r="I17" s="116">
+      <c r="I17" s="166">
         <f t="shared" si="2"/>
         <v>0.83098591549295775</v>
       </c>
-      <c r="J17" s="61">
+      <c r="J17" s="113">
         <f t="shared" si="3"/>
         <v>0.75</v>
       </c>
-      <c r="K17" s="106">
+      <c r="K17" s="157">
         <v>18</v>
       </c>
-      <c r="L17" s="117">
+      <c r="L17" s="167">
         <v>24.28</v>
       </c>
-      <c r="M17" s="112">
+      <c r="M17" s="162">
         <v>48</v>
       </c>
-      <c r="N17" s="118">
+      <c r="N17" s="168">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B18" s="37">
+    <row r="18" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="89">
         <v>41</v>
       </c>
-      <c r="C18" s="113">
+      <c r="C18" s="163">
         <v>4</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="113">
         <f t="shared" si="0"/>
         <v>9.7560975609756101E-2</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="103">
         <v>35</v>
       </c>
-      <c r="F18" s="114">
+      <c r="F18" s="164">
         <v>2</v>
       </c>
-      <c r="G18" s="61">
+      <c r="G18" s="113">
         <f t="shared" si="1"/>
         <v>5.7142857142857141E-2</v>
       </c>
-      <c r="H18" s="114">
-[...2 lines deleted...]
-      <c r="I18" s="116">
+      <c r="H18" s="164">
+        <v>0</v>
+      </c>
+      <c r="I18" s="166">
         <f t="shared" si="2"/>
         <v>0.85365853658536583</v>
       </c>
-      <c r="J18" s="61">
+      <c r="J18" s="113">
         <f t="shared" si="3"/>
         <v>0.5</v>
       </c>
-      <c r="K18" s="106">
+      <c r="K18" s="157">
         <v>19</v>
       </c>
-      <c r="L18" s="117">
+      <c r="L18" s="167">
         <v>18.5</v>
       </c>
-      <c r="M18" s="112">
+      <c r="M18" s="162">
         <v>46</v>
       </c>
-      <c r="N18" s="118">
+      <c r="N18" s="168">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="110" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B19" s="37">
+    <row r="19" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="89">
         <v>12</v>
       </c>
-      <c r="C19" s="113">
+      <c r="C19" s="163">
         <v>1</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="113">
         <f t="shared" si="0"/>
         <v>8.3333333333333329E-2</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="103">
         <v>10</v>
       </c>
-      <c r="F19" s="114">
+      <c r="F19" s="164">
         <v>1</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="102">
         <f t="shared" si="1"/>
         <v>0.1</v>
       </c>
-      <c r="H19" s="104">
-[...2 lines deleted...]
-      <c r="I19" s="116">
+      <c r="H19" s="155">
+        <v>0</v>
+      </c>
+      <c r="I19" s="166">
         <f t="shared" si="2"/>
         <v>0.83333333333333337</v>
       </c>
-      <c r="J19" s="61">
+      <c r="J19" s="113">
         <f>IF(F19=0,0,F19/(C19-H19))</f>
         <v>1</v>
       </c>
-      <c r="K19" s="106">
+      <c r="K19" s="157">
         <v>15.1</v>
       </c>
-      <c r="L19" s="117">
+      <c r="L19" s="167">
         <v>10</v>
       </c>
-      <c r="M19" s="112">
+      <c r="M19" s="162">
         <v>9</v>
       </c>
-      <c r="N19" s="118">
-[...7 lines deleted...]
-      <c r="B20" s="69">
+      <c r="N19" s="168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="121">
         <v>52</v>
       </c>
-      <c r="C20" s="113">
+      <c r="C20" s="163">
         <v>1</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="113">
         <f t="shared" si="0"/>
         <v>1.9230769230769232E-2</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="103">
         <v>46</v>
       </c>
-      <c r="F20" s="114">
-[...2 lines deleted...]
-      <c r="G20" s="50">
+      <c r="F20" s="164">
+        <v>0</v>
+      </c>
+      <c r="G20" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H20" s="104">
-[...2 lines deleted...]
-      <c r="I20" s="116">
+      <c r="H20" s="155">
+        <v>0</v>
+      </c>
+      <c r="I20" s="166">
         <f t="shared" si="2"/>
         <v>0.88461538461538458</v>
       </c>
-      <c r="J20" s="61">
+      <c r="J20" s="113">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K20" s="106">
+      <c r="K20" s="157">
         <v>14.25</v>
       </c>
-      <c r="L20" s="117">
-[...2 lines deleted...]
-      <c r="M20" s="120">
+      <c r="L20" s="167">
+        <v>0</v>
+      </c>
+      <c r="M20" s="170">
         <v>84</v>
       </c>
-      <c r="N20" s="118">
+      <c r="N20" s="168">
         <v>8</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="110" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="123">
+    <row r="21" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="173">
         <v>128</v>
       </c>
-      <c r="C21" s="124">
+      <c r="C21" s="174">
         <v>7</v>
       </c>
-      <c r="D21" s="75">
+      <c r="D21" s="128">
         <f t="shared" si="0"/>
         <v>5.46875E-2</v>
       </c>
-      <c r="E21" s="70">
+      <c r="E21" s="122">
         <v>96</v>
       </c>
-      <c r="F21" s="122">
+      <c r="F21" s="172">
         <v>4</v>
       </c>
-      <c r="G21" s="111">
+      <c r="G21" s="161">
         <f t="shared" si="1"/>
         <v>4.1666666666666664E-2</v>
       </c>
-      <c r="H21" s="125">
+      <c r="H21" s="175">
         <v>1</v>
       </c>
-      <c r="I21" s="116">
+      <c r="I21" s="166">
         <f t="shared" si="2"/>
         <v>0.75</v>
       </c>
-      <c r="J21" s="121">
+      <c r="J21" s="171">
         <f t="shared" si="3"/>
         <v>0.66666666666666663</v>
       </c>
-      <c r="K21" s="106">
+      <c r="K21" s="157">
         <v>19</v>
       </c>
-      <c r="L21" s="126">
+      <c r="L21" s="176">
         <v>24</v>
       </c>
-      <c r="M21" s="222">
+      <c r="M21" s="177">
         <v>20</v>
       </c>
-      <c r="N21" s="127">
+      <c r="N21" s="178">
         <v>13</v>
       </c>
     </row>
-    <row r="22" spans="1:17" s="110" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="128">
+    <row r="22" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="179">
         <f>SUM(B6:B21)</f>
         <v>1007</v>
       </c>
-      <c r="C22" s="129">
+      <c r="C22" s="180">
         <f>SUM(C6:C21)</f>
         <v>139</v>
       </c>
-      <c r="D22" s="130">
+      <c r="D22" s="181">
         <f t="shared" si="0"/>
         <v>0.13803376365441908</v>
       </c>
-      <c r="E22" s="87">
+      <c r="E22" s="140">
         <f>SUM(E6:E21)</f>
         <v>792</v>
       </c>
-      <c r="F22" s="131">
+      <c r="F22" s="182">
         <f>SUM(F6:F21)</f>
         <v>72</v>
       </c>
-      <c r="G22" s="130">
+      <c r="G22" s="181">
         <f t="shared" si="1"/>
         <v>9.0909090909090912E-2</v>
       </c>
-      <c r="H22" s="131">
+      <c r="H22" s="182">
         <f>SUM(H6:H21)</f>
         <v>4</v>
       </c>
-      <c r="I22" s="132">
+      <c r="I22" s="183">
         <f t="shared" si="2"/>
         <v>0.78649453823237336</v>
       </c>
-      <c r="J22" s="130">
+      <c r="J22" s="181">
         <f t="shared" si="3"/>
         <v>0.53333333333333333</v>
       </c>
-      <c r="K22" s="133">
+      <c r="K22" s="184">
         <v>16.763666666666666</v>
       </c>
-      <c r="L22" s="134">
+      <c r="L22" s="185">
         <v>21.485504896723647</v>
       </c>
-      <c r="M22" s="135">
+      <c r="M22" s="186">
         <f>SUM(M6:M21)</f>
         <v>670</v>
       </c>
-      <c r="N22" s="136">
+      <c r="N22" s="187">
         <f>SUM(N6:N21)</f>
         <v>224</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="142" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="N24" s="143"/>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="188" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="189"/>
+      <c r="C23" s="190"/>
+      <c r="D23" s="191"/>
+      <c r="E23" s="190"/>
+      <c r="F23" s="192"/>
+      <c r="L23" s="191"/>
+      <c r="M23" s="190"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="189"/>
+      <c r="C24" s="190"/>
+      <c r="D24" s="191"/>
+      <c r="E24" s="190"/>
+      <c r="F24" s="192"/>
+      <c r="L24" s="191"/>
+      <c r="M24" s="190"/>
+      <c r="N24" s="193"/>
     </row>
     <row r="25" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="245"/>
-[...15 lines deleted...]
-      <c r="Q25" s="246"/>
+      <c r="A25" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="75"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="75"/>
+      <c r="K25" s="75"/>
+      <c r="L25" s="75"/>
+      <c r="M25" s="75"/>
+      <c r="N25" s="75"/>
+      <c r="O25" s="75"/>
+      <c r="P25" s="75"/>
+      <c r="Q25" s="75"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="A25:Q25"/>
+  <mergeCells count="9">
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.49" right="0.5" top="0.68" bottom="0.56999999999999995" header="0.17" footer="0.13"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:W23"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.453125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="7.54296875" style="182" customWidth="1"/>
-    <col min="3" max="4" width="8" style="3" customWidth="1"/>
+    <col min="2" max="2" width="7.54296875" style="62" customWidth="1"/>
+    <col min="3" max="3" width="8" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.90625" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="3" customWidth="1"/>
-    <col min="6" max="7" width="8.1796875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="8.1796875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.6328125" style="3" customWidth="1"/>
     <col min="8" max="8" width="7" style="3" customWidth="1"/>
-    <col min="9" max="10" width="7.54296875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="16.26953125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.54296875" style="3" customWidth="1"/>
-    <col min="12" max="15" width="7.7265625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="14.7265625" style="3" customWidth="1"/>
+    <col min="13" max="15" width="7.7265625" style="3" customWidth="1"/>
     <col min="16" max="17" width="9.1796875" style="3"/>
     <col min="18" max="18" width="8.81640625" style="3" customWidth="1"/>
     <col min="19" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="250" t="str">
+      <c r="A1" s="258" t="str">
         <f>+'1 Adult Part'!A1:O1</f>
-        <v>TAB 6 - WIOA TITLE I PARTICIPANT SUMMARIES</v>
-[...14 lines deleted...]
-      <c r="O1" s="272"/>
+        <v>Tab 6 - WIOA Title I Participant Summaries</v>
+      </c>
+      <c r="B1" s="270"/>
+      <c r="C1" s="270"/>
+      <c r="D1" s="270"/>
+      <c r="E1" s="270"/>
+      <c r="F1" s="270"/>
+      <c r="G1" s="270"/>
+      <c r="H1" s="270"/>
+      <c r="I1" s="270"/>
+      <c r="J1" s="270"/>
+      <c r="K1" s="270"/>
+      <c r="L1" s="270"/>
+      <c r="M1" s="270"/>
+      <c r="N1" s="270"/>
+      <c r="O1" s="271"/>
     </row>
     <row r="2" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="253" t="str">
+      <c r="A2" s="261" t="str">
         <f>'1 Adult Part'!$A$2</f>
-        <v>FY23 QUARTER ENDING SEPTEMBER 30, 2022</v>
-[...14 lines deleted...]
-      <c r="O2" s="270"/>
+        <v>FY23 Quarter Ending September 30, 2022</v>
+      </c>
+      <c r="B2" s="294"/>
+      <c r="C2" s="294"/>
+      <c r="D2" s="294"/>
+      <c r="E2" s="294"/>
+      <c r="F2" s="294"/>
+      <c r="G2" s="294"/>
+      <c r="H2" s="294"/>
+      <c r="I2" s="294"/>
+      <c r="J2" s="294"/>
+      <c r="K2" s="294"/>
+      <c r="L2" s="294"/>
+      <c r="M2" s="294"/>
+      <c r="N2" s="294"/>
+      <c r="O2" s="295"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="256" t="s">
-[...15 lines deleted...]
-      <c r="O3" s="280"/>
+      <c r="A3" s="264" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="302"/>
+      <c r="C3" s="302"/>
+      <c r="D3" s="302"/>
+      <c r="E3" s="302"/>
+      <c r="F3" s="302"/>
+      <c r="G3" s="302"/>
+      <c r="H3" s="302"/>
+      <c r="I3" s="302"/>
+      <c r="J3" s="302"/>
+      <c r="K3" s="302"/>
+      <c r="L3" s="302"/>
+      <c r="M3" s="302"/>
+      <c r="N3" s="302"/>
+      <c r="O3" s="303"/>
     </row>
     <row r="4" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="281" t="s">
-[...51 lines deleted...]
-      <c r="L5" s="149" t="s">
+      <c r="A4" s="304" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="296" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="306"/>
+      <c r="D4" s="306"/>
+      <c r="E4" s="306"/>
+      <c r="F4" s="306"/>
+      <c r="G4" s="306"/>
+      <c r="H4" s="306"/>
+      <c r="I4" s="306"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="306"/>
+      <c r="L4" s="306"/>
+      <c r="M4" s="306"/>
+      <c r="N4" s="306"/>
+      <c r="O4" s="297"/>
+    </row>
+    <row r="5" spans="1:19" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="305"/>
+      <c r="B5" s="194" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="195" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" s="195" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5" s="195" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="195" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="195" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" s="196" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" s="195" t="s">
+        <v>51</v>
+      </c>
+      <c r="J5" s="195" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="195" t="s">
+        <v>53</v>
+      </c>
+      <c r="L5" s="195" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="196" t="s">
+        <v>55</v>
+      </c>
+      <c r="N5" s="195" t="s">
+        <v>56</v>
+      </c>
+      <c r="O5" s="197" t="s">
+        <v>57</v>
+      </c>
+      <c r="R5" s="37"/>
+      <c r="S5" s="37"/>
+    </row>
+    <row r="6" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="198">
+        <v>73.333333333333329</v>
+      </c>
+      <c r="C6" s="199">
+        <v>0</v>
+      </c>
+      <c r="D6" s="200">
+        <v>26.666666666666664</v>
+      </c>
+      <c r="E6" s="199">
+        <v>26.666666666666664</v>
+      </c>
+      <c r="F6" s="199">
+        <v>0</v>
+      </c>
+      <c r="G6" s="200">
+        <v>13.333333333333332</v>
+      </c>
+      <c r="H6" s="199">
+        <v>0</v>
+      </c>
+      <c r="I6" s="200">
+        <v>86.666666666666657</v>
+      </c>
+      <c r="J6" s="199">
+        <v>0</v>
+      </c>
+      <c r="K6" s="200">
+        <v>20</v>
+      </c>
+      <c r="L6" s="200">
+        <v>0</v>
+      </c>
+      <c r="M6" s="201">
+        <v>6.6666666666666661</v>
+      </c>
+      <c r="N6" s="200">
+        <v>53.333333333333329</v>
+      </c>
+      <c r="O6" s="202">
+        <v>93.333333333333343</v>
+      </c>
+      <c r="P6" s="42"/>
+    </row>
+    <row r="7" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="203">
+        <v>72.448979591836732</v>
+      </c>
+      <c r="C7" s="204">
+        <v>16.326530612244898</v>
+      </c>
+      <c r="D7" s="205">
+        <v>23.469387755102037</v>
+      </c>
+      <c r="E7" s="204">
+        <v>55.102040816326536</v>
+      </c>
+      <c r="F7" s="204">
+        <v>4.0816326530612246</v>
+      </c>
+      <c r="G7" s="205">
+        <v>7.1428571428571432</v>
+      </c>
+      <c r="H7" s="204">
+        <v>2.0408163265306123</v>
+      </c>
+      <c r="I7" s="205">
+        <v>59.183673469387756</v>
+      </c>
+      <c r="J7" s="204">
+        <v>0</v>
+      </c>
+      <c r="K7" s="205">
+        <v>6.1224489795918364</v>
+      </c>
+      <c r="L7" s="205">
+        <v>4.0816326530612246</v>
+      </c>
+      <c r="M7" s="206">
+        <v>2.0408163265306123</v>
+      </c>
+      <c r="N7" s="205">
+        <v>12.244897959183673</v>
+      </c>
+      <c r="O7" s="207">
+        <v>65.306122448979593</v>
+      </c>
+      <c r="P7" s="42"/>
+    </row>
+    <row r="8" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="208">
+        <v>81.25</v>
+      </c>
+      <c r="C8" s="209">
+        <v>6.25</v>
+      </c>
+      <c r="D8" s="210">
+        <v>9.375</v>
+      </c>
+      <c r="E8" s="209">
+        <v>28.125</v>
+      </c>
+      <c r="F8" s="209">
+        <v>0</v>
+      </c>
+      <c r="G8" s="210">
+        <v>3.125</v>
+      </c>
+      <c r="H8" s="209">
+        <v>3.125</v>
+      </c>
+      <c r="I8" s="210">
+        <v>93.75</v>
+      </c>
+      <c r="J8" s="209">
+        <v>0</v>
+      </c>
+      <c r="K8" s="210">
+        <v>40.625</v>
+      </c>
+      <c r="L8" s="210">
+        <v>0</v>
+      </c>
+      <c r="M8" s="211">
+        <v>0</v>
+      </c>
+      <c r="N8" s="210">
+        <v>59.375</v>
+      </c>
+      <c r="O8" s="212">
+        <v>96.875</v>
+      </c>
+      <c r="P8" s="42"/>
+    </row>
+    <row r="9" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="208">
+        <v>81.666666666666671</v>
+      </c>
+      <c r="C9" s="209">
+        <v>8.3333333333333339</v>
+      </c>
+      <c r="D9" s="210">
+        <v>13.333333333333332</v>
+      </c>
+      <c r="E9" s="209">
+        <v>63.333333333333329</v>
+      </c>
+      <c r="F9" s="209">
+        <v>1.6666666666666665</v>
+      </c>
+      <c r="G9" s="210">
+        <v>5</v>
+      </c>
+      <c r="H9" s="209">
+        <v>3.333333333333333</v>
+      </c>
+      <c r="I9" s="210">
+        <v>90</v>
+      </c>
+      <c r="J9" s="209">
+        <v>0</v>
+      </c>
+      <c r="K9" s="210">
+        <v>20</v>
+      </c>
+      <c r="L9" s="210">
+        <v>5</v>
+      </c>
+      <c r="M9" s="211">
+        <v>1.6666666666666665</v>
+      </c>
+      <c r="N9" s="210">
+        <v>53.333333333333329</v>
+      </c>
+      <c r="O9" s="212">
+        <v>91.666666666666657</v>
+      </c>
+      <c r="P9" s="42"/>
+    </row>
+    <row r="10" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="208">
+        <v>86.956521739130437</v>
+      </c>
+      <c r="C10" s="209">
+        <v>8.695652173913043</v>
+      </c>
+      <c r="D10" s="210">
+        <v>8.695652173913043</v>
+      </c>
+      <c r="E10" s="209">
+        <v>17.391304347826086</v>
+      </c>
+      <c r="F10" s="209">
+        <v>13.043478260869565</v>
+      </c>
+      <c r="G10" s="210">
+        <v>8.695652173913043</v>
+      </c>
+      <c r="H10" s="209">
+        <v>17.391304347826086</v>
+      </c>
+      <c r="I10" s="210">
+        <v>60.869565217391298</v>
+      </c>
+      <c r="J10" s="209">
+        <v>0</v>
+      </c>
+      <c r="K10" s="210">
+        <v>0</v>
+      </c>
+      <c r="L10" s="210">
+        <v>0</v>
+      </c>
+      <c r="M10" s="211">
+        <v>4.3478260869565215</v>
+      </c>
+      <c r="N10" s="210">
+        <v>60.869565217391298</v>
+      </c>
+      <c r="O10" s="212">
+        <v>82.608695652173921</v>
+      </c>
+      <c r="P10" s="42"/>
+    </row>
+    <row r="11" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="208">
+        <v>71.428571428571431</v>
+      </c>
+      <c r="C11" s="209">
+        <v>10.714285714285714</v>
+      </c>
+      <c r="D11" s="210">
+        <v>39.285714285714285</v>
+      </c>
+      <c r="E11" s="209">
+        <v>17.857142857142858</v>
+      </c>
+      <c r="F11" s="209">
+        <v>3.5714285714285716</v>
+      </c>
+      <c r="G11" s="210">
+        <v>10.714285714285714</v>
+      </c>
+      <c r="H11" s="209">
+        <v>0</v>
+      </c>
+      <c r="I11" s="210">
         <v>75</v>
       </c>
-      <c r="M5" s="150" t="s">
-[...12 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="J11" s="209">
+        <v>0</v>
+      </c>
+      <c r="K11" s="210">
+        <v>42.857142857142854</v>
+      </c>
+      <c r="L11" s="210">
+        <v>0</v>
+      </c>
+      <c r="M11" s="211">
+        <v>7.1428571428571432</v>
+      </c>
+      <c r="N11" s="210">
+        <v>46.428571428571431</v>
+      </c>
+      <c r="O11" s="212">
+        <v>85.714285714285708</v>
+      </c>
+      <c r="P11" s="42"/>
+    </row>
+    <row r="12" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="208">
+        <v>69.696969696969703</v>
+      </c>
+      <c r="C12" s="209">
+        <v>6.0606060606060597</v>
+      </c>
+      <c r="D12" s="210">
+        <v>30.303030303030305</v>
+      </c>
+      <c r="E12" s="209">
+        <v>21.212121212121211</v>
+      </c>
+      <c r="F12" s="209">
+        <v>6.0606060606060597</v>
+      </c>
+      <c r="G12" s="210">
+        <v>33.333333333333336</v>
+      </c>
+      <c r="H12" s="209">
+        <v>3.0303030303030298</v>
+      </c>
+      <c r="I12" s="210">
+        <v>96.969696969696955</v>
+      </c>
+      <c r="J12" s="209">
+        <v>3.0303030303030298</v>
+      </c>
+      <c r="K12" s="210">
+        <v>3.0303030303030298</v>
+      </c>
+      <c r="L12" s="210">
+        <v>3.0303030303030298</v>
+      </c>
+      <c r="M12" s="211">
+        <v>3.0303030303030298</v>
+      </c>
+      <c r="N12" s="210">
+        <v>48.484848484848477</v>
+      </c>
+      <c r="O12" s="212">
+        <v>96.969696969696955</v>
+      </c>
+      <c r="P12" s="42"/>
+    </row>
+    <row r="13" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="83" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="208">
+        <v>92.592592592592595</v>
+      </c>
+      <c r="C13" s="209">
+        <v>3.7037037037037037</v>
+      </c>
+      <c r="D13" s="210">
+        <v>40.74074074074074</v>
+      </c>
+      <c r="E13" s="209">
+        <v>22.222222222222221</v>
+      </c>
+      <c r="F13" s="209">
+        <v>11.111111111111111</v>
+      </c>
+      <c r="G13" s="210">
+        <v>14.814814814814815</v>
+      </c>
+      <c r="H13" s="209">
+        <v>0</v>
+      </c>
+      <c r="I13" s="210">
+        <v>96.296296296296291</v>
+      </c>
+      <c r="J13" s="209">
+        <v>0</v>
+      </c>
+      <c r="K13" s="210">
+        <v>44.444444444444443</v>
+      </c>
+      <c r="L13" s="210">
+        <v>3.7037037037037037</v>
+      </c>
+      <c r="M13" s="211">
+        <v>3.7037037037037037</v>
+      </c>
+      <c r="N13" s="210">
+        <v>88.888888888888886</v>
+      </c>
+      <c r="O13" s="212">
+        <v>100</v>
+      </c>
+      <c r="P13" s="42"/>
+    </row>
+    <row r="14" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="208">
+        <v>69.354838709677409</v>
+      </c>
+      <c r="C14" s="209">
+        <v>6.4516129032258061</v>
+      </c>
+      <c r="D14" s="210">
+        <v>22.58064516129032</v>
+      </c>
+      <c r="E14" s="209">
+        <v>30.64516129032258</v>
+      </c>
+      <c r="F14" s="209">
+        <v>3.225806451612903</v>
+      </c>
+      <c r="G14" s="210">
+        <v>6.4516129032258061</v>
+      </c>
+      <c r="H14" s="209">
+        <v>4.838709677419355</v>
+      </c>
+      <c r="I14" s="210">
+        <v>93.548387096774192</v>
+      </c>
+      <c r="J14" s="209">
+        <v>0</v>
+      </c>
+      <c r="K14" s="210">
+        <v>53.225806451612904</v>
+      </c>
+      <c r="L14" s="210">
+        <v>3.225806451612903</v>
+      </c>
+      <c r="M14" s="211">
+        <v>0</v>
+      </c>
+      <c r="N14" s="210">
+        <v>41.935483870967744</v>
+      </c>
+      <c r="O14" s="212">
+        <v>95.161290322580641</v>
+      </c>
+      <c r="P14" s="42"/>
+    </row>
+    <row r="15" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="208">
+        <v>55.299539170506911</v>
+      </c>
+      <c r="C15" s="209">
+        <v>4.6082949308755756</v>
+      </c>
+      <c r="D15" s="210">
+        <v>59.907834101382484</v>
+      </c>
+      <c r="E15" s="209">
+        <v>17.972350230414747</v>
+      </c>
+      <c r="F15" s="209">
+        <v>2.7649769585253456</v>
+      </c>
+      <c r="G15" s="210">
+        <v>8.2949308755760356</v>
+      </c>
+      <c r="H15" s="209">
+        <v>6.9124423963133639</v>
+      </c>
+      <c r="I15" s="210">
+        <v>76.497695852534562</v>
+      </c>
+      <c r="J15" s="209">
+        <v>0</v>
+      </c>
+      <c r="K15" s="210">
+        <v>19.815668202764979</v>
+      </c>
+      <c r="L15" s="210">
+        <v>5.9907834101382491</v>
+      </c>
+      <c r="M15" s="211">
+        <v>2.7649769585253456</v>
+      </c>
+      <c r="N15" s="210">
+        <v>32.718894009216591</v>
+      </c>
+      <c r="O15" s="212">
+        <v>93.087557603686633</v>
+      </c>
+      <c r="P15" s="42"/>
+    </row>
+    <row r="16" spans="1:19" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="208">
+        <v>69.565217391304344</v>
+      </c>
+      <c r="C16" s="209">
+        <v>4.3478260869565215</v>
+      </c>
+      <c r="D16" s="210">
+        <v>69.565217391304344</v>
+      </c>
+      <c r="E16" s="209">
+        <v>26.086956521739129</v>
+      </c>
+      <c r="F16" s="209">
+        <v>0</v>
+      </c>
+      <c r="G16" s="210">
+        <v>8.695652173913043</v>
+      </c>
+      <c r="H16" s="209">
+        <v>0</v>
+      </c>
+      <c r="I16" s="210">
+        <v>52.173913043478258</v>
+      </c>
+      <c r="J16" s="209">
+        <v>0</v>
+      </c>
+      <c r="K16" s="210">
+        <v>0</v>
+      </c>
+      <c r="L16" s="210">
+        <v>0</v>
+      </c>
+      <c r="M16" s="211">
+        <v>4.3478260869565215</v>
+      </c>
+      <c r="N16" s="210">
+        <v>56.521739130434781</v>
+      </c>
+      <c r="O16" s="212">
+        <v>73.913043478260875</v>
+      </c>
+      <c r="P16" s="42"/>
+    </row>
+    <row r="17" spans="1:23" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="208">
+        <v>72.131147540983605</v>
+      </c>
+      <c r="C17" s="209">
+        <v>14.754098360655737</v>
+      </c>
+      <c r="D17" s="210">
+        <v>29.508196721311474</v>
+      </c>
+      <c r="E17" s="209">
+        <v>29.508196721311474</v>
+      </c>
+      <c r="F17" s="209">
+        <v>3.278688524590164</v>
+      </c>
+      <c r="G17" s="210">
+        <v>8.1967213114754092</v>
+      </c>
+      <c r="H17" s="209">
+        <v>0</v>
+      </c>
+      <c r="I17" s="210">
+        <v>90.163934426229517</v>
+      </c>
+      <c r="J17" s="209">
+        <v>0</v>
+      </c>
+      <c r="K17" s="210">
+        <v>14.754098360655737</v>
+      </c>
+      <c r="L17" s="210">
+        <v>0</v>
+      </c>
+      <c r="M17" s="211">
+        <v>3.278688524590164</v>
+      </c>
+      <c r="N17" s="210">
+        <v>27.868852459016395</v>
+      </c>
+      <c r="O17" s="212">
+        <v>91.803278688524586</v>
+      </c>
+      <c r="P17" s="42"/>
+    </row>
+    <row r="18" spans="1:23" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="153">
-[...44 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="B18" s="208">
+        <v>73.529411764705884</v>
+      </c>
+      <c r="C18" s="209">
+        <v>11.764705882352942</v>
+      </c>
+      <c r="D18" s="210">
+        <v>23.529411764705884</v>
+      </c>
+      <c r="E18" s="209">
+        <v>23.529411764705884</v>
+      </c>
+      <c r="F18" s="209">
+        <v>0</v>
+      </c>
+      <c r="G18" s="210">
+        <v>11.764705882352942</v>
+      </c>
+      <c r="H18" s="209">
+        <v>0</v>
+      </c>
+      <c r="I18" s="210">
+        <v>97.058823529411768</v>
+      </c>
+      <c r="J18" s="209">
+        <v>0</v>
+      </c>
+      <c r="K18" s="210">
+        <v>8.8235294117647065</v>
+      </c>
+      <c r="L18" s="210">
+        <v>0</v>
+      </c>
+      <c r="M18" s="211">
+        <v>0</v>
+      </c>
+      <c r="N18" s="210">
+        <v>44.117647058823529</v>
+      </c>
+      <c r="O18" s="212">
+        <v>97.058823529411768</v>
+      </c>
+      <c r="P18" s="42"/>
+    </row>
+    <row r="19" spans="1:23" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="159">
-[...44 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="B19" s="208">
+        <v>100</v>
+      </c>
+      <c r="C19" s="209">
+        <v>0</v>
+      </c>
+      <c r="D19" s="210">
+        <v>0</v>
+      </c>
+      <c r="E19" s="209">
+        <v>50</v>
+      </c>
+      <c r="F19" s="209">
+        <v>0</v>
+      </c>
+      <c r="G19" s="210">
+        <v>0</v>
+      </c>
+      <c r="H19" s="209">
+        <v>0</v>
+      </c>
+      <c r="I19" s="210">
+        <v>100</v>
+      </c>
+      <c r="J19" s="209">
+        <v>0</v>
+      </c>
+      <c r="K19" s="210">
+        <v>50</v>
+      </c>
+      <c r="L19" s="210">
+        <v>0</v>
+      </c>
+      <c r="M19" s="211">
+        <v>0</v>
+      </c>
+      <c r="N19" s="210">
+        <v>0</v>
+      </c>
+      <c r="O19" s="212">
+        <v>100</v>
+      </c>
+      <c r="P19" s="42"/>
+    </row>
+    <row r="20" spans="1:23" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="164">
-[...44 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="B20" s="208">
+        <v>84.615384615384613</v>
+      </c>
+      <c r="C20" s="209">
+        <v>7.6923076923076925</v>
+      </c>
+      <c r="D20" s="210">
+        <v>42.307692307692307</v>
+      </c>
+      <c r="E20" s="209">
+        <v>15.384615384615385</v>
+      </c>
+      <c r="F20" s="209">
+        <v>0</v>
+      </c>
+      <c r="G20" s="210">
+        <v>15.384615384615385</v>
+      </c>
+      <c r="H20" s="209">
+        <v>0</v>
+      </c>
+      <c r="I20" s="210">
+        <v>88.461538461538453</v>
+      </c>
+      <c r="J20" s="209">
+        <v>0</v>
+      </c>
+      <c r="K20" s="210">
+        <v>57.692307692307693</v>
+      </c>
+      <c r="L20" s="210">
+        <v>0</v>
+      </c>
+      <c r="M20" s="211">
+        <v>0</v>
+      </c>
+      <c r="N20" s="210">
+        <v>34.615384615384613</v>
+      </c>
+      <c r="O20" s="212">
+        <v>96.153846153846146</v>
+      </c>
+      <c r="P20" s="42"/>
+    </row>
+    <row r="21" spans="1:23" s="27" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="126" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="164">
-[...575 lines deleted...]
-      <c r="B21" s="169">
+      <c r="B21" s="213">
         <v>74.626865671641795</v>
       </c>
-      <c r="C21" s="170">
+      <c r="C21" s="214">
         <v>16.417910447761194</v>
       </c>
-      <c r="D21" s="171">
+      <c r="D21" s="215">
         <v>14.925373134328359</v>
       </c>
-      <c r="E21" s="170">
+      <c r="E21" s="214">
         <v>37.313432835820898</v>
       </c>
-      <c r="F21" s="170">
+      <c r="F21" s="214">
         <v>4.4776119402985071</v>
       </c>
-      <c r="G21" s="171">
+      <c r="G21" s="215">
         <v>17.910447761194028</v>
       </c>
-      <c r="H21" s="170">
+      <c r="H21" s="214">
         <v>1.4925373134328359</v>
       </c>
-      <c r="I21" s="171">
+      <c r="I21" s="215">
         <v>88.059701492537314</v>
       </c>
-      <c r="J21" s="170">
-[...2 lines deleted...]
-      <c r="K21" s="171">
+      <c r="J21" s="214">
+        <v>0</v>
+      </c>
+      <c r="K21" s="215">
         <v>35.820895522388057</v>
       </c>
-      <c r="L21" s="171">
+      <c r="L21" s="215">
         <v>2.9850746268656718</v>
       </c>
-      <c r="M21" s="172">
+      <c r="M21" s="216">
         <v>2.9850746268656718</v>
       </c>
-      <c r="N21" s="171">
+      <c r="N21" s="215">
         <v>52.238805970149251</v>
       </c>
-      <c r="O21" s="173">
+      <c r="O21" s="217">
         <v>97.014925373134318</v>
       </c>
-      <c r="P21" s="158"/>
-[...5 lines deleted...]
-      <c r="B22" s="174">
+      <c r="P21" s="42"/>
+    </row>
+    <row r="22" spans="1:23" s="27" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="218">
         <v>70.17326732673267</v>
       </c>
-      <c r="C22" s="175">
+      <c r="C22" s="219">
         <v>8.9108910891089117</v>
       </c>
-      <c r="D22" s="176">
+      <c r="D22" s="220">
         <v>34.529702970297031</v>
       </c>
-      <c r="E22" s="175">
+      <c r="E22" s="219">
         <v>30.56930693069307</v>
       </c>
-      <c r="F22" s="177">
+      <c r="F22" s="221">
         <v>3.3415841584158414</v>
       </c>
-      <c r="G22" s="175">
+      <c r="G22" s="219">
         <v>10.148514851485148</v>
       </c>
-      <c r="H22" s="177">
+      <c r="H22" s="221">
         <v>3.5891089108910892</v>
       </c>
-      <c r="I22" s="175">
+      <c r="I22" s="219">
         <v>81.188118811881182</v>
       </c>
-      <c r="J22" s="178">
+      <c r="J22" s="222">
         <v>0.12376237623762376</v>
       </c>
-      <c r="K22" s="175">
+      <c r="K22" s="219">
         <v>23.143564356435647</v>
       </c>
-      <c r="L22" s="178">
+      <c r="L22" s="222">
         <v>3.217821782178218</v>
       </c>
-      <c r="M22" s="175">
+      <c r="M22" s="219">
         <v>2.4752475247524752</v>
       </c>
-      <c r="N22" s="177">
+      <c r="N22" s="221">
         <v>40.099009900990097</v>
       </c>
-      <c r="O22" s="179">
+      <c r="O22" s="223">
         <v>89.727722772277232</v>
       </c>
-      <c r="P22" s="158"/>
-[...5 lines deleted...]
-      <c r="W22" s="181"/>
+      <c r="P22" s="42"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.3">
-      <c r="A23" s="146"/>
+      <c r="A23" s="35" t="s">
+        <v>94</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.35" right="0.35" top="0.75" bottom="0.56999999999999995" header="0.12" footer="0.13"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:S28"/>
+  <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25:Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.453125" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.26953125" style="3" customWidth="1"/>
     <col min="3" max="3" width="6.453125" style="3" customWidth="1"/>
-    <col min="4" max="4" width="6.26953125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.1796875" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.1796875" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.26953125" style="3" customWidth="1"/>
-    <col min="7" max="7" width="6.453125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="6.7265625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="15.453125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="12.81640625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="10.90625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="11.90625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="12.1796875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="12.36328125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="12.08984375" style="3" customWidth="1"/>
     <col min="14" max="14" width="6" style="3" customWidth="1"/>
     <col min="15" max="15" width="6.7265625" style="3" customWidth="1"/>
-    <col min="16" max="16" width="6" style="30" customWidth="1"/>
+    <col min="16" max="16" width="12.7265625" style="25" customWidth="1"/>
     <col min="17" max="17" width="6.453125" style="3" customWidth="1"/>
     <col min="18" max="18" width="7.26953125" style="3" customWidth="1"/>
     <col min="19" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="250" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="252"/>
+      <c r="A1" s="258" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="259"/>
+      <c r="C1" s="259"/>
+      <c r="D1" s="259"/>
+      <c r="E1" s="259"/>
+      <c r="F1" s="259"/>
+      <c r="G1" s="259"/>
+      <c r="H1" s="259"/>
+      <c r="I1" s="259"/>
+      <c r="J1" s="259"/>
+      <c r="K1" s="259"/>
+      <c r="L1" s="259"/>
+      <c r="M1" s="259"/>
+      <c r="N1" s="259"/>
+      <c r="O1" s="259"/>
+      <c r="P1" s="259"/>
+      <c r="Q1" s="259"/>
+      <c r="R1" s="260"/>
     </row>
     <row r="2" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="253" t="str">
+      <c r="A2" s="261" t="str">
         <f>'1 Adult Part'!A2:R2</f>
-        <v>FY23 QUARTER ENDING SEPTEMBER 30, 2022</v>
-[...17 lines deleted...]
-      <c r="R2" s="255"/>
+        <v>FY23 Quarter Ending September 30, 2022</v>
+      </c>
+      <c r="B2" s="262"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
+      <c r="E2" s="262"/>
+      <c r="F2" s="262"/>
+      <c r="G2" s="262"/>
+      <c r="H2" s="262"/>
+      <c r="I2" s="262"/>
+      <c r="J2" s="262"/>
+      <c r="K2" s="262"/>
+      <c r="L2" s="262"/>
+      <c r="M2" s="262"/>
+      <c r="N2" s="262"/>
+      <c r="O2" s="262"/>
+      <c r="P2" s="262"/>
+      <c r="Q2" s="262"/>
+      <c r="R2" s="263"/>
     </row>
     <row r="3" spans="1:19" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="256" t="s">
-[...21 lines deleted...]
-      <c r="A4" s="265" t="s">
+      <c r="A3" s="264" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="265"/>
+      <c r="C3" s="265"/>
+      <c r="D3" s="265"/>
+      <c r="E3" s="265"/>
+      <c r="F3" s="265"/>
+      <c r="G3" s="265"/>
+      <c r="H3" s="265"/>
+      <c r="I3" s="265"/>
+      <c r="J3" s="265"/>
+      <c r="K3" s="265"/>
+      <c r="L3" s="265"/>
+      <c r="M3" s="265"/>
+      <c r="N3" s="265"/>
+      <c r="O3" s="265"/>
+      <c r="P3" s="265"/>
+      <c r="Q3" s="265"/>
+      <c r="R3" s="266"/>
+    </row>
+    <row r="4" spans="1:19" s="76" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="258" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="270"/>
+      <c r="D4" s="271"/>
+      <c r="E4" s="269" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="270"/>
+      <c r="G4" s="271"/>
+      <c r="H4" s="269" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="270"/>
+      <c r="J4" s="270"/>
+      <c r="K4" s="270"/>
+      <c r="L4" s="270"/>
+      <c r="M4" s="271"/>
+      <c r="N4" s="269" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="270"/>
+      <c r="P4" s="270"/>
+      <c r="Q4" s="270"/>
+      <c r="R4" s="271"/>
+    </row>
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="267"/>
+      <c r="B5" s="272" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="273"/>
+      <c r="D5" s="274"/>
+      <c r="E5" s="272" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="273"/>
+      <c r="G5" s="274"/>
+      <c r="H5" s="272" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="273"/>
+      <c r="J5" s="273"/>
+      <c r="K5" s="273"/>
+      <c r="L5" s="273"/>
+      <c r="M5" s="274"/>
+      <c r="N5" s="272" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="273"/>
+      <c r="P5" s="273"/>
+      <c r="Q5" s="273"/>
+      <c r="R5" s="274"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="268"/>
+      <c r="B6" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="82" t="s">
+        <v>76</v>
+      </c>
+      <c r="G6" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="H6" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="82" t="s">
+        <v>84</v>
+      </c>
+      <c r="J6" s="82" t="s">
+        <v>67</v>
+      </c>
+      <c r="K6" s="82" t="s">
+        <v>68</v>
+      </c>
+      <c r="L6" s="82" t="s">
+        <v>86</v>
+      </c>
+      <c r="M6" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="N6" s="79" t="s">
+        <v>73</v>
+      </c>
+      <c r="O6" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="P6" s="79" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q6" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="S6" s="71"/>
+    </row>
+    <row r="7" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="84">
         <v>63</v>
       </c>
-      <c r="B4" s="259" t="s">
+      <c r="C7" s="85">
         <v>14</v>
       </c>
-      <c r="C4" s="260"/>
-[...115 lines deleted...]
-      <c r="D7" s="183">
+      <c r="D7" s="224">
         <f>C7/B7</f>
         <v>0.22222222222222221</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E7" s="87">
         <v>50</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="88">
         <v>4</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="86">
         <f t="shared" ref="G7:G23" si="0">(F7/E7)</f>
         <v>0.08</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="89">
         <v>43</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="85">
         <v>6</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="90">
         <f t="shared" ref="J7:J23" si="1">(I7/H7)</f>
         <v>0.13953488372093023</v>
       </c>
-      <c r="K7" s="218">
+      <c r="K7" s="225">
         <v>55</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="91">
         <v>15</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="92">
         <f>+L7/K7</f>
         <v>0.27272727272727271</v>
       </c>
-      <c r="N7" s="41">
-[...5 lines deleted...]
-      <c r="P7" s="39">
+      <c r="N7" s="93">
+        <v>0</v>
+      </c>
+      <c r="O7" s="94">
+        <v>0</v>
+      </c>
+      <c r="P7" s="91">
         <v>15</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="95">
         <v>1</v>
       </c>
-      <c r="R7" s="44">
+      <c r="R7" s="96">
         <v>1</v>
       </c>
-      <c r="S7" s="45"/>
-[...5 lines deleted...]
-      <c r="B8" s="48">
+      <c r="S7" s="97"/>
+    </row>
+    <row r="8" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="100">
         <v>112</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="101">
         <v>51</v>
       </c>
-      <c r="D8" s="121">
+      <c r="D8" s="171">
         <f t="shared" ref="D8:D23" si="2">C8/B8</f>
         <v>0.45535714285714285</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="103">
         <v>75</v>
       </c>
-      <c r="F8" s="52">
+      <c r="F8" s="104">
         <v>14</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="102">
         <f t="shared" si="0"/>
         <v>0.18666666666666668</v>
       </c>
-      <c r="H8" s="37">
+      <c r="H8" s="89">
         <v>45</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="101">
         <v>20</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="105">
         <f t="shared" si="1"/>
         <v>0.44444444444444442</v>
       </c>
-      <c r="K8" s="52">
+      <c r="K8" s="104">
         <v>78</v>
       </c>
-      <c r="L8" s="54">
+      <c r="L8" s="106">
         <v>50</v>
       </c>
-      <c r="M8" s="55">
+      <c r="M8" s="107">
         <f>+L8/K8</f>
         <v>0.64102564102564108</v>
       </c>
-      <c r="N8" s="56">
-[...2 lines deleted...]
-      <c r="O8" s="57">
+      <c r="N8" s="108">
+        <v>0</v>
+      </c>
+      <c r="O8" s="109">
         <v>6</v>
       </c>
-      <c r="P8" s="54">
+      <c r="P8" s="106">
         <v>46</v>
       </c>
-      <c r="Q8" s="58">
-[...11 lines deleted...]
-      <c r="B9" s="48">
+      <c r="Q8" s="110">
+        <v>0</v>
+      </c>
+      <c r="R8" s="111">
+        <v>0</v>
+      </c>
+      <c r="S8" s="97"/>
+    </row>
+    <row r="9" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="100">
         <v>103</v>
       </c>
-      <c r="C9" s="60">
+      <c r="C9" s="112">
         <v>46</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="113">
         <f t="shared" si="2"/>
         <v>0.44660194174757284</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="103">
         <v>55</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F9" s="104">
         <v>5</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="102">
         <f t="shared" si="0"/>
         <v>9.0909090909090912E-2</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="89">
         <v>25</v>
       </c>
-      <c r="I9" s="60">
+      <c r="I9" s="112">
         <v>7</v>
       </c>
-      <c r="J9" s="53">
+      <c r="J9" s="105">
         <f t="shared" si="1"/>
         <v>0.28000000000000003</v>
       </c>
-      <c r="K9" s="52">
+      <c r="K9" s="104">
         <v>28</v>
       </c>
-      <c r="L9" s="54">
+      <c r="L9" s="106">
         <v>39</v>
       </c>
-      <c r="M9" s="55">
+      <c r="M9" s="107">
         <f t="shared" ref="M9:M20" si="3">+L9/K9</f>
         <v>1.3928571428571428</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N9" s="114">
         <v>3</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="115">
         <v>1</v>
       </c>
-      <c r="P9" s="64">
+      <c r="P9" s="116">
         <v>35</v>
       </c>
-      <c r="Q9" s="65">
-[...2 lines deleted...]
-      <c r="R9" s="66">
+      <c r="Q9" s="117">
+        <v>0</v>
+      </c>
+      <c r="R9" s="118">
         <v>3</v>
       </c>
-      <c r="S9" s="45"/>
-[...5 lines deleted...]
-      <c r="B10" s="67">
+      <c r="S9" s="97"/>
+    </row>
+    <row r="10" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="119">
         <v>155</v>
       </c>
-      <c r="C10" s="60">
+      <c r="C10" s="112">
         <v>71</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="113">
         <f t="shared" si="2"/>
         <v>0.45806451612903226</v>
       </c>
-      <c r="E10" s="68">
+      <c r="E10" s="120">
         <v>100</v>
       </c>
-      <c r="F10" s="52">
+      <c r="F10" s="104">
         <v>13</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="102">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
-      <c r="H10" s="69">
+      <c r="H10" s="121">
         <v>19</v>
       </c>
-      <c r="I10" s="60">
+      <c r="I10" s="112">
         <v>14</v>
       </c>
-      <c r="J10" s="53">
+      <c r="J10" s="105">
         <f>IF(H10&gt;0,I10/H10,0)</f>
         <v>0.73684210526315785</v>
       </c>
-      <c r="K10" s="52">
+      <c r="K10" s="104">
         <v>28</v>
       </c>
-      <c r="L10" s="54">
+      <c r="L10" s="106">
         <v>47</v>
       </c>
-      <c r="M10" s="55">
+      <c r="M10" s="107">
         <f t="shared" si="3"/>
         <v>1.6785714285714286</v>
       </c>
-      <c r="N10" s="62">
+      <c r="N10" s="114">
         <v>1</v>
       </c>
-      <c r="O10" s="63">
+      <c r="O10" s="115">
         <v>1</v>
       </c>
-      <c r="P10" s="64">
+      <c r="P10" s="116">
         <v>43</v>
       </c>
-      <c r="Q10" s="65">
+      <c r="Q10" s="117">
         <v>3</v>
       </c>
-      <c r="R10" s="66">
-[...5 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="R10" s="118">
+        <v>0</v>
+      </c>
+      <c r="S10" s="97"/>
+    </row>
+    <row r="11" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="100">
+        <v>100</v>
+      </c>
+      <c r="C11" s="112">
         <v>37</v>
       </c>
-      <c r="B11" s="48">
-[...5 lines deleted...]
-      <c r="D11" s="61">
+      <c r="D11" s="113">
         <f t="shared" si="2"/>
         <v>0.37</v>
       </c>
-      <c r="E11" s="70">
+      <c r="E11" s="122">
         <v>62</v>
       </c>
-      <c r="F11" s="52">
+      <c r="F11" s="104">
         <v>5</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="102">
         <f t="shared" si="0"/>
         <v>8.0645161290322578E-2</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="89">
         <v>25</v>
       </c>
-      <c r="I11" s="60">
+      <c r="I11" s="112">
         <v>4</v>
       </c>
-      <c r="J11" s="53">
+      <c r="J11" s="105">
         <f t="shared" si="1"/>
         <v>0.16</v>
       </c>
-      <c r="K11" s="52">
+      <c r="K11" s="104">
         <v>45</v>
       </c>
-      <c r="L11" s="54">
+      <c r="L11" s="106">
         <v>24</v>
       </c>
-      <c r="M11" s="55">
+      <c r="M11" s="107">
         <f t="shared" si="3"/>
         <v>0.53333333333333333</v>
       </c>
-      <c r="N11" s="62">
-[...5 lines deleted...]
-      <c r="P11" s="64">
+      <c r="N11" s="114">
+        <v>0</v>
+      </c>
+      <c r="O11" s="115">
+        <v>0</v>
+      </c>
+      <c r="P11" s="116">
         <v>24</v>
       </c>
-      <c r="Q11" s="65">
-[...11 lines deleted...]
-      <c r="B12" s="71">
+      <c r="Q11" s="117">
+        <v>0</v>
+      </c>
+      <c r="R11" s="118">
+        <v>0</v>
+      </c>
+      <c r="S11" s="97"/>
+    </row>
+    <row r="12" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="123">
         <v>88</v>
       </c>
-      <c r="C12" s="60">
+      <c r="C12" s="112">
         <v>24</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="113">
         <f t="shared" si="2"/>
         <v>0.27272727272727271</v>
       </c>
-      <c r="E12" s="72">
+      <c r="E12" s="124">
         <v>70</v>
       </c>
-      <c r="F12" s="52">
+      <c r="F12" s="104">
         <v>6</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G12" s="102">
         <f t="shared" si="0"/>
         <v>8.5714285714285715E-2</v>
       </c>
-      <c r="H12" s="37">
+      <c r="H12" s="89">
         <v>63</v>
       </c>
-      <c r="I12" s="60">
+      <c r="I12" s="112">
         <v>12</v>
       </c>
-      <c r="J12" s="53">
+      <c r="J12" s="105">
         <f t="shared" si="1"/>
         <v>0.19047619047619047</v>
       </c>
-      <c r="K12" s="52">
+      <c r="K12" s="104">
         <v>81</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L12" s="106">
         <v>28</v>
       </c>
-      <c r="M12" s="55">
+      <c r="M12" s="107">
         <f t="shared" si="3"/>
         <v>0.34567901234567899</v>
       </c>
-      <c r="N12" s="62">
-[...5 lines deleted...]
-      <c r="P12" s="64">
+      <c r="N12" s="114">
+        <v>0</v>
+      </c>
+      <c r="O12" s="115">
+        <v>0</v>
+      </c>
+      <c r="P12" s="116">
         <v>28</v>
       </c>
-      <c r="Q12" s="65">
-[...11 lines deleted...]
-      <c r="B13" s="48">
+      <c r="Q12" s="117">
+        <v>0</v>
+      </c>
+      <c r="R12" s="118">
+        <v>0</v>
+      </c>
+      <c r="S12" s="97"/>
+    </row>
+    <row r="13" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="100">
         <v>52</v>
       </c>
-      <c r="C13" s="60">
+      <c r="C13" s="112">
         <v>16</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="113">
         <f t="shared" si="2"/>
         <v>0.30769230769230771</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="103">
         <v>29</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F13" s="104">
         <v>2</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="102">
         <f t="shared" si="0"/>
         <v>6.8965517241379309E-2</v>
       </c>
-      <c r="H13" s="37">
+      <c r="H13" s="89">
         <v>23</v>
       </c>
-      <c r="I13" s="60">
+      <c r="I13" s="112">
         <v>6</v>
       </c>
-      <c r="J13" s="53">
+      <c r="J13" s="105">
         <f t="shared" si="1"/>
         <v>0.2608695652173913</v>
       </c>
-      <c r="K13" s="52">
+      <c r="K13" s="104">
         <v>36</v>
       </c>
-      <c r="L13" s="54">
+      <c r="L13" s="106">
         <v>17</v>
       </c>
-      <c r="M13" s="55">
+      <c r="M13" s="107">
         <f t="shared" si="3"/>
         <v>0.47222222222222221</v>
       </c>
-      <c r="N13" s="62">
-[...5 lines deleted...]
-      <c r="P13" s="64">
+      <c r="N13" s="114">
+        <v>0</v>
+      </c>
+      <c r="O13" s="115">
+        <v>0</v>
+      </c>
+      <c r="P13" s="116">
         <v>17</v>
       </c>
-      <c r="Q13" s="65">
-[...11 lines deleted...]
-      <c r="B14" s="48">
+      <c r="Q13" s="117">
+        <v>0</v>
+      </c>
+      <c r="R13" s="118">
+        <v>0</v>
+      </c>
+      <c r="S13" s="97"/>
+    </row>
+    <row r="14" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="83" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="100">
         <v>165</v>
       </c>
-      <c r="C14" s="60">
+      <c r="C14" s="112">
         <v>81</v>
       </c>
-      <c r="D14" s="61">
+      <c r="D14" s="113">
         <f t="shared" si="2"/>
         <v>0.49090909090909091</v>
       </c>
-      <c r="E14" s="51">
+      <c r="E14" s="103">
         <v>100</v>
       </c>
-      <c r="F14" s="52">
+      <c r="F14" s="104">
         <v>28</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="102">
         <f t="shared" si="0"/>
         <v>0.28000000000000003</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="89">
         <v>65</v>
       </c>
-      <c r="I14" s="60">
+      <c r="I14" s="112">
         <v>14</v>
       </c>
-      <c r="J14" s="53">
+      <c r="J14" s="105">
         <f t="shared" si="1"/>
         <v>0.2153846153846154</v>
       </c>
-      <c r="K14" s="52">
+      <c r="K14" s="104">
         <v>110</v>
       </c>
-      <c r="L14" s="54">
+      <c r="L14" s="106">
         <v>54</v>
       </c>
-      <c r="M14" s="55">
+      <c r="M14" s="107">
         <f t="shared" si="3"/>
         <v>0.49090909090909091</v>
       </c>
-      <c r="N14" s="62">
-[...5 lines deleted...]
-      <c r="P14" s="64">
+      <c r="N14" s="114">
+        <v>0</v>
+      </c>
+      <c r="O14" s="115">
+        <v>0</v>
+      </c>
+      <c r="P14" s="116">
         <v>54</v>
       </c>
-      <c r="Q14" s="65">
-[...11 lines deleted...]
-      <c r="B15" s="48">
+      <c r="Q14" s="117">
+        <v>0</v>
+      </c>
+      <c r="R14" s="118">
+        <v>0</v>
+      </c>
+      <c r="S14" s="97"/>
+    </row>
+    <row r="15" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="83" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="100">
         <v>107</v>
       </c>
-      <c r="C15" s="60">
+      <c r="C15" s="112">
         <v>30</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="113">
         <f t="shared" si="2"/>
         <v>0.28037383177570091</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="103">
         <v>59</v>
       </c>
-      <c r="F15" s="52">
+      <c r="F15" s="104">
         <v>8</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G15" s="102">
         <f t="shared" si="0"/>
         <v>0.13559322033898305</v>
       </c>
-      <c r="H15" s="37">
+      <c r="H15" s="89">
         <v>47</v>
       </c>
-      <c r="I15" s="60">
+      <c r="I15" s="112">
         <v>9</v>
       </c>
-      <c r="J15" s="53">
+      <c r="J15" s="105">
         <f t="shared" si="1"/>
         <v>0.19148936170212766</v>
       </c>
-      <c r="K15" s="52">
+      <c r="K15" s="104">
         <v>95</v>
       </c>
-      <c r="L15" s="54">
+      <c r="L15" s="106">
         <v>25</v>
       </c>
-      <c r="M15" s="55">
+      <c r="M15" s="107">
         <f t="shared" si="3"/>
         <v>0.26315789473684209</v>
       </c>
-      <c r="N15" s="62">
-[...5 lines deleted...]
-      <c r="P15" s="64">
+      <c r="N15" s="114">
+        <v>0</v>
+      </c>
+      <c r="O15" s="115">
+        <v>0</v>
+      </c>
+      <c r="P15" s="116">
         <v>25</v>
       </c>
-      <c r="Q15" s="65">
-[...11 lines deleted...]
-      <c r="B16" s="48">
+      <c r="Q15" s="117">
+        <v>0</v>
+      </c>
+      <c r="R15" s="118">
+        <v>0</v>
+      </c>
+      <c r="S15" s="97"/>
+    </row>
+    <row r="16" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="100">
         <v>300</v>
       </c>
-      <c r="C16" s="60">
+      <c r="C16" s="112">
         <v>90</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="113">
         <f t="shared" si="2"/>
         <v>0.3</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="103">
         <v>213</v>
       </c>
-      <c r="F16" s="52">
+      <c r="F16" s="104">
         <v>35</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="102">
         <f t="shared" si="0"/>
         <v>0.16431924882629109</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="89">
         <v>132</v>
       </c>
-      <c r="I16" s="60">
+      <c r="I16" s="112">
         <v>37</v>
       </c>
-      <c r="J16" s="53">
+      <c r="J16" s="105">
         <f t="shared" si="1"/>
         <v>0.28030303030303028</v>
       </c>
-      <c r="K16" s="52">
+      <c r="K16" s="104">
         <v>150</v>
       </c>
-      <c r="L16" s="54">
+      <c r="L16" s="106">
         <v>66</v>
       </c>
-      <c r="M16" s="55">
+      <c r="M16" s="107">
         <f t="shared" si="3"/>
         <v>0.44</v>
       </c>
-      <c r="N16" s="62">
-[...5 lines deleted...]
-      <c r="P16" s="64">
+      <c r="N16" s="114">
+        <v>0</v>
+      </c>
+      <c r="O16" s="115">
+        <v>0</v>
+      </c>
+      <c r="P16" s="116">
         <v>63</v>
       </c>
-      <c r="Q16" s="65">
+      <c r="Q16" s="117">
         <v>3</v>
       </c>
-      <c r="R16" s="66">
+      <c r="R16" s="118">
         <v>2</v>
       </c>
-      <c r="S16" s="45"/>
-[...5 lines deleted...]
-      <c r="B17" s="48">
+      <c r="S16" s="97"/>
+    </row>
+    <row r="17" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="100">
         <v>128</v>
       </c>
-      <c r="C17" s="60">
+      <c r="C17" s="112">
         <v>35</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="113">
         <f t="shared" si="2"/>
         <v>0.2734375</v>
       </c>
-      <c r="E17" s="72">
+      <c r="E17" s="124">
         <v>83</v>
       </c>
-      <c r="F17" s="52">
+      <c r="F17" s="104">
         <v>8</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="102">
         <f t="shared" si="0"/>
         <v>9.6385542168674704E-2</v>
       </c>
-      <c r="H17" s="37">
+      <c r="H17" s="89">
         <v>83</v>
       </c>
-      <c r="I17" s="60">
+      <c r="I17" s="112">
         <v>6</v>
       </c>
-      <c r="J17" s="53">
+      <c r="J17" s="105">
         <f>IF(H17&gt;0,I17/H17,0)</f>
         <v>7.2289156626506021E-2</v>
       </c>
-      <c r="K17" s="103">
+      <c r="K17" s="125">
         <v>94</v>
       </c>
-      <c r="L17" s="54">
+      <c r="L17" s="106">
         <v>26</v>
       </c>
-      <c r="M17" s="53">
+      <c r="M17" s="105">
         <f>IF(K17&gt;0,L17/K17,0)</f>
         <v>0.27659574468085107</v>
       </c>
-      <c r="N17" s="62">
-[...2 lines deleted...]
-      <c r="O17" s="63">
+      <c r="N17" s="114">
+        <v>0</v>
+      </c>
+      <c r="O17" s="115">
         <v>7</v>
       </c>
-      <c r="P17" s="64">
+      <c r="P17" s="116">
         <v>23</v>
       </c>
-      <c r="Q17" s="65">
-[...11 lines deleted...]
-      <c r="B18" s="48">
+      <c r="Q17" s="117">
+        <v>0</v>
+      </c>
+      <c r="R17" s="118">
+        <v>0</v>
+      </c>
+      <c r="S17" s="97"/>
+    </row>
+    <row r="18" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="100">
         <v>167</v>
       </c>
-      <c r="C18" s="60">
+      <c r="C18" s="112">
         <v>67</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="113">
         <f t="shared" si="2"/>
         <v>0.40119760479041916</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="103">
         <v>95</v>
       </c>
-      <c r="F18" s="52">
+      <c r="F18" s="104">
         <v>11</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="102">
         <f t="shared" si="0"/>
         <v>0.11578947368421053</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="89">
         <v>54</v>
       </c>
-      <c r="I18" s="60">
+      <c r="I18" s="112">
         <v>20</v>
       </c>
-      <c r="J18" s="53">
+      <c r="J18" s="105">
         <f t="shared" si="1"/>
         <v>0.37037037037037035</v>
       </c>
-      <c r="K18" s="52">
+      <c r="K18" s="104">
         <v>107</v>
       </c>
-      <c r="L18" s="54">
+      <c r="L18" s="106">
         <v>67</v>
       </c>
-      <c r="M18" s="55">
+      <c r="M18" s="107">
         <f t="shared" si="3"/>
         <v>0.62616822429906538</v>
       </c>
-      <c r="N18" s="62">
+      <c r="N18" s="114">
         <v>1</v>
       </c>
-      <c r="O18" s="63">
+      <c r="O18" s="115">
         <v>2</v>
       </c>
-      <c r="P18" s="64">
+      <c r="P18" s="116">
         <v>65</v>
       </c>
-      <c r="Q18" s="65">
-[...11 lines deleted...]
-      <c r="B19" s="48">
+      <c r="Q18" s="117">
+        <v>0</v>
+      </c>
+      <c r="R18" s="118">
+        <v>0</v>
+      </c>
+      <c r="S18" s="97"/>
+    </row>
+    <row r="19" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="100">
         <v>251</v>
       </c>
-      <c r="C19" s="60">
+      <c r="C19" s="112">
         <v>92</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="113">
         <f t="shared" si="2"/>
         <v>0.36653386454183268</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="103">
         <v>175</v>
       </c>
-      <c r="F19" s="52">
+      <c r="F19" s="104">
         <v>26</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="102">
         <f t="shared" si="0"/>
         <v>0.14857142857142858</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="89">
         <v>100</v>
       </c>
-      <c r="I19" s="60">
+      <c r="I19" s="112">
         <v>19</v>
       </c>
-      <c r="J19" s="53">
+      <c r="J19" s="105">
         <f t="shared" si="1"/>
         <v>0.19</v>
       </c>
-      <c r="K19" s="52">
+      <c r="K19" s="104">
         <v>158</v>
       </c>
-      <c r="L19" s="54">
+      <c r="L19" s="106">
         <v>63</v>
       </c>
-      <c r="M19" s="55">
+      <c r="M19" s="107">
         <f t="shared" si="3"/>
         <v>0.39873417721518989</v>
       </c>
-      <c r="N19" s="62">
-[...5 lines deleted...]
-      <c r="P19" s="64">
+      <c r="N19" s="114">
+        <v>0</v>
+      </c>
+      <c r="O19" s="115">
+        <v>0</v>
+      </c>
+      <c r="P19" s="116">
         <v>63</v>
       </c>
-      <c r="Q19" s="65">
-[...11 lines deleted...]
-      <c r="B20" s="48">
+      <c r="Q19" s="117">
+        <v>0</v>
+      </c>
+      <c r="R19" s="118">
+        <v>0</v>
+      </c>
+      <c r="S19" s="97"/>
+    </row>
+    <row r="20" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="100">
         <v>41</v>
       </c>
-      <c r="C20" s="60">
+      <c r="C20" s="112">
         <v>11</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="113">
         <f t="shared" si="2"/>
         <v>0.26829268292682928</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="103">
         <v>35</v>
       </c>
-      <c r="F20" s="52">
+      <c r="F20" s="104">
         <v>4</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G20" s="102">
         <f t="shared" si="0"/>
         <v>0.11428571428571428</v>
       </c>
-      <c r="H20" s="37">
+      <c r="H20" s="89">
         <v>28</v>
       </c>
-      <c r="I20" s="60">
+      <c r="I20" s="112">
         <v>5</v>
       </c>
-      <c r="J20" s="53">
+      <c r="J20" s="105">
         <f t="shared" si="1"/>
         <v>0.17857142857142858</v>
       </c>
-      <c r="K20" s="52">
+      <c r="K20" s="104">
         <v>34</v>
       </c>
-      <c r="L20" s="54">
+      <c r="L20" s="106">
         <v>12</v>
       </c>
-      <c r="M20" s="55">
+      <c r="M20" s="107">
         <f t="shared" si="3"/>
         <v>0.35294117647058826</v>
       </c>
-      <c r="N20" s="62">
-[...5 lines deleted...]
-      <c r="P20" s="64">
+      <c r="N20" s="114">
+        <v>0</v>
+      </c>
+      <c r="O20" s="115">
+        <v>0</v>
+      </c>
+      <c r="P20" s="116">
         <v>12</v>
       </c>
-      <c r="Q20" s="65">
-[...11 lines deleted...]
-      <c r="B21" s="48">
+      <c r="Q20" s="117">
+        <v>0</v>
+      </c>
+      <c r="R20" s="118">
+        <v>0</v>
+      </c>
+      <c r="S20" s="97"/>
+    </row>
+    <row r="21" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="100">
         <v>139</v>
       </c>
-      <c r="C21" s="60">
+      <c r="C21" s="112">
         <v>56</v>
       </c>
-      <c r="D21" s="61">
+      <c r="D21" s="113">
         <f t="shared" si="2"/>
         <v>0.40287769784172661</v>
       </c>
-      <c r="E21" s="51">
+      <c r="E21" s="103">
         <v>85</v>
       </c>
-      <c r="F21" s="52">
+      <c r="F21" s="104">
         <v>8</v>
       </c>
-      <c r="G21" s="50">
+      <c r="G21" s="102">
         <f t="shared" si="0"/>
         <v>9.4117647058823528E-2</v>
       </c>
-      <c r="H21" s="37">
+      <c r="H21" s="89">
         <v>85</v>
       </c>
-      <c r="I21" s="60">
+      <c r="I21" s="112">
         <v>14</v>
       </c>
-      <c r="J21" s="53">
+      <c r="J21" s="105">
         <f>IF(H21&gt;0,I21/H21,0)</f>
         <v>0.16470588235294117</v>
       </c>
-      <c r="K21" s="103">
+      <c r="K21" s="125">
         <v>139</v>
       </c>
-      <c r="L21" s="54">
+      <c r="L21" s="106">
         <v>57</v>
       </c>
-      <c r="M21" s="53">
+      <c r="M21" s="105">
         <f>IF(K21&gt;0,L21/K21,0)</f>
         <v>0.41007194244604317</v>
       </c>
-      <c r="N21" s="62">
-[...5 lines deleted...]
-      <c r="P21" s="64">
+      <c r="N21" s="114">
+        <v>0</v>
+      </c>
+      <c r="O21" s="115">
+        <v>0</v>
+      </c>
+      <c r="P21" s="116">
         <v>57</v>
       </c>
-      <c r="Q21" s="65">
-[...11 lines deleted...]
-      <c r="B22" s="48">
+      <c r="Q21" s="117">
+        <v>0</v>
+      </c>
+      <c r="R21" s="118">
+        <v>0</v>
+      </c>
+      <c r="S21" s="97"/>
+    </row>
+    <row r="22" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="100">
         <v>384</v>
       </c>
-      <c r="C22" s="74">
+      <c r="C22" s="127">
         <v>98</v>
       </c>
-      <c r="D22" s="111">
+      <c r="D22" s="161">
         <f t="shared" si="2"/>
         <v>0.25520833333333331</v>
       </c>
-      <c r="E22" s="51">
-[...2 lines deleted...]
-      <c r="F22" s="76">
+      <c r="E22" s="103">
+        <v>0</v>
+      </c>
+      <c r="F22" s="129">
         <v>29</v>
       </c>
-      <c r="G22" s="75">
+      <c r="G22" s="128">
         <f>IF(E22&gt;0,F22/E22,0)</f>
         <v>0</v>
       </c>
-      <c r="H22" s="37">
-[...2 lines deleted...]
-      <c r="I22" s="74">
+      <c r="H22" s="89">
+        <v>0</v>
+      </c>
+      <c r="I22" s="127">
         <v>29</v>
       </c>
-      <c r="J22" s="77">
+      <c r="J22" s="226">
         <f>IF(H22&gt;0,I22/H22,0)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="223">
+      <c r="K22" s="130">
         <v>175</v>
       </c>
-      <c r="L22" s="78">
+      <c r="L22" s="131">
         <v>74</v>
       </c>
-      <c r="M22" s="55">
+      <c r="M22" s="107">
         <f>IF(K22&gt;0,L22/K22,0)</f>
         <v>0.42285714285714288</v>
       </c>
-      <c r="N22" s="79">
+      <c r="N22" s="132">
         <v>2</v>
       </c>
-      <c r="O22" s="80">
+      <c r="O22" s="133">
         <v>18</v>
       </c>
-      <c r="P22" s="78">
+      <c r="P22" s="131">
         <v>62</v>
       </c>
-      <c r="Q22" s="81">
+      <c r="Q22" s="134">
         <v>1</v>
       </c>
-      <c r="R22" s="82">
-[...8 lines deleted...]
-      <c r="B23" s="84">
+      <c r="R22" s="135">
+        <v>0</v>
+      </c>
+      <c r="S22" s="97"/>
+    </row>
+    <row r="23" spans="1:19" s="98" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="137">
         <f>SUM(B7:B22)</f>
         <v>2355</v>
       </c>
-      <c r="C23" s="85">
+      <c r="C23" s="138">
         <f>SUM(C7:C22)</f>
         <v>819</v>
       </c>
-      <c r="D23" s="130">
+      <c r="D23" s="181">
         <f t="shared" si="2"/>
         <v>0.34777070063694265</v>
       </c>
-      <c r="E23" s="87">
+      <c r="E23" s="140">
         <f>SUM(E7:E22)</f>
         <v>1286</v>
       </c>
-      <c r="F23" s="85">
+      <c r="F23" s="138">
         <f>SUM(F7:F22)</f>
         <v>206</v>
       </c>
-      <c r="G23" s="86">
+      <c r="G23" s="139">
         <f t="shared" si="0"/>
         <v>0.16018662519440124</v>
       </c>
-      <c r="H23" s="88">
+      <c r="H23" s="141">
         <f>SUM(H7:H22)</f>
         <v>837</v>
       </c>
-      <c r="I23" s="85">
+      <c r="I23" s="138">
         <f>SUM(I7:I22)</f>
         <v>222</v>
       </c>
-      <c r="J23" s="89">
+      <c r="J23" s="142">
         <f t="shared" si="1"/>
         <v>0.26523297491039427</v>
       </c>
-      <c r="K23" s="85">
+      <c r="K23" s="138">
         <f>SUM(K7:K22)</f>
         <v>1413</v>
       </c>
-      <c r="L23" s="90">
+      <c r="L23" s="143">
         <f>SUM(L7:L22)</f>
         <v>664</v>
       </c>
-      <c r="M23" s="91">
+      <c r="M23" s="144">
         <f>+L23/K23</f>
         <v>0.4699221514508139</v>
       </c>
-      <c r="N23" s="92">
+      <c r="N23" s="145">
         <f>SUM(N7:N22)</f>
         <v>7</v>
       </c>
-      <c r="O23" s="93">
+      <c r="O23" s="146">
         <f>SUM(O7:O22)</f>
         <v>35</v>
       </c>
-      <c r="P23" s="94">
+      <c r="P23" s="147">
         <f>SUM(P7:P22)</f>
         <v>632</v>
       </c>
-      <c r="Q23" s="94">
+      <c r="Q23" s="147">
         <f>SUM(Q7:Q22)</f>
         <v>8</v>
       </c>
-      <c r="R23" s="95">
+      <c r="R23" s="148">
         <v>22</v>
       </c>
-      <c r="S23" s="45"/>
-[...39 lines deleted...]
-      <c r="Q25" s="246"/>
+      <c r="S23" s="97"/>
+    </row>
+    <row r="24" spans="1:19" s="7" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="275" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="276"/>
+      <c r="C24" s="276"/>
+      <c r="D24" s="276"/>
+      <c r="E24" s="276"/>
+      <c r="F24" s="276"/>
+      <c r="G24" s="276"/>
+      <c r="H24" s="276"/>
+      <c r="I24" s="276"/>
+      <c r="J24" s="276"/>
+      <c r="K24" s="276"/>
+      <c r="L24" s="276"/>
+      <c r="M24" s="276"/>
+      <c r="N24" s="276"/>
+      <c r="O24" s="276"/>
+      <c r="P24" s="276"/>
+      <c r="Q24" s="276"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="256" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="257"/>
+      <c r="C25" s="257"/>
+      <c r="D25" s="257"/>
+      <c r="E25" s="257"/>
+      <c r="F25" s="257"/>
+      <c r="G25" s="257"/>
+      <c r="H25" s="257"/>
+      <c r="I25" s="257"/>
+      <c r="J25" s="257"/>
+      <c r="K25" s="257"/>
+      <c r="L25" s="257"/>
+      <c r="M25" s="257"/>
+      <c r="N25" s="257"/>
+      <c r="O25" s="257"/>
+      <c r="P25" s="257"/>
+      <c r="Q25" s="257"/>
     </row>
     <row r="26" spans="1:19" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A26" s="245"/>
-[...53 lines deleted...]
-      <c r="Q28" s="142"/>
+      <c r="A26" s="256"/>
+      <c r="B26" s="257"/>
+      <c r="C26" s="257"/>
+      <c r="D26" s="257"/>
+      <c r="E26" s="257"/>
+      <c r="F26" s="257"/>
+      <c r="G26" s="257"/>
+      <c r="H26" s="257"/>
+      <c r="I26" s="257"/>
+      <c r="J26" s="257"/>
+      <c r="K26" s="257"/>
+      <c r="L26" s="257"/>
+      <c r="M26" s="257"/>
+      <c r="N26" s="257"/>
+      <c r="O26" s="257"/>
+      <c r="P26" s="257"/>
+      <c r="Q26" s="257"/>
+    </row>
+    <row r="27" spans="1:19" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="32"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="32"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-    <mergeCell ref="A27:Q27"/>
+  <mergeCells count="15">
+    <mergeCell ref="A26:Q26"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:R5"/>
     <mergeCell ref="A24:Q24"/>
     <mergeCell ref="A25:Q25"/>
-    <mergeCell ref="A26:Q26"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.3" right="0.3" top="0.57999999999999996" bottom="0.28999999999999998" header="0.12" footer="0.13"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="J10 J22" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q28"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.26953125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="8.54296875" style="30" customWidth="1"/>
+    <col min="2" max="2" width="8.54296875" style="25" customWidth="1"/>
     <col min="3" max="3" width="8.54296875" style="3" customWidth="1"/>
-    <col min="4" max="4" width="6.54296875" style="146" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="6.81640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.81640625" style="35" customWidth="1"/>
+    <col min="5" max="6" width="8.54296875" style="34" customWidth="1"/>
+    <col min="7" max="7" width="15.90625" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.26953125" style="3" customWidth="1"/>
     <col min="9" max="10" width="8.54296875" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.26953125" style="3" customWidth="1"/>
-    <col min="12" max="12" width="9.26953125" style="146" customWidth="1"/>
+    <col min="12" max="12" width="9.26953125" style="35" customWidth="1"/>
     <col min="13" max="14" width="8.54296875" style="3" customWidth="1"/>
     <col min="15" max="15" width="7.26953125" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.54296875" style="3" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="250" t="str">
+      <c r="A1" s="258" t="str">
         <f>+'1 Adult Part'!A1:O1</f>
-        <v>TAB 6 - WIOA TITLE I PARTICIPANT SUMMARIES</v>
-[...14 lines deleted...]
-      <c r="O1" s="229"/>
+        <v>Tab 6 - WIOA Title I Participant Summaries</v>
+      </c>
+      <c r="B1" s="309"/>
+      <c r="C1" s="309"/>
+      <c r="D1" s="309"/>
+      <c r="E1" s="309"/>
+      <c r="F1" s="309"/>
+      <c r="G1" s="309"/>
+      <c r="H1" s="309"/>
+      <c r="I1" s="309"/>
+      <c r="J1" s="309"/>
+      <c r="K1" s="309"/>
+      <c r="L1" s="309"/>
+      <c r="M1" s="309"/>
+      <c r="N1" s="310"/>
+      <c r="O1" s="73"/>
     </row>
     <row r="2" spans="1:17" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="253" t="str">
+      <c r="A2" s="261" t="str">
         <f>'1 Adult Part'!$A$2</f>
-        <v>FY23 QUARTER ENDING SEPTEMBER 30, 2022</v>
-[...13 lines deleted...]
-      <c r="N2" s="285"/>
+        <v>FY23 Quarter Ending September 30, 2022</v>
+      </c>
+      <c r="B2" s="307"/>
+      <c r="C2" s="307"/>
+      <c r="D2" s="307"/>
+      <c r="E2" s="307"/>
+      <c r="F2" s="307"/>
+      <c r="G2" s="307"/>
+      <c r="H2" s="307"/>
+      <c r="I2" s="307"/>
+      <c r="J2" s="307"/>
+      <c r="K2" s="307"/>
+      <c r="L2" s="307"/>
+      <c r="M2" s="307"/>
+      <c r="N2" s="308"/>
       <c r="O2" s="24"/>
     </row>
     <row r="3" spans="1:17" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="256" t="s">
-[...20 lines deleted...]
-      <c r="B4" s="276" t="str">
+      <c r="A3" s="264" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="302"/>
+      <c r="C3" s="302"/>
+      <c r="D3" s="302"/>
+      <c r="E3" s="302"/>
+      <c r="F3" s="302"/>
+      <c r="G3" s="302"/>
+      <c r="H3" s="302"/>
+      <c r="I3" s="302"/>
+      <c r="J3" s="313"/>
+      <c r="K3" s="313"/>
+      <c r="L3" s="313"/>
+      <c r="M3" s="313"/>
+      <c r="N3" s="314"/>
+    </row>
+    <row r="4" spans="1:17" s="7" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="315" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="299" t="str">
         <f>'2 Adult Exits'!$B$4</f>
         <v>Total Exits</v>
       </c>
-      <c r="C4" s="283"/>
-[...1 lines deleted...]
-      <c r="E4" s="275" t="str">
+      <c r="C4" s="306"/>
+      <c r="D4" s="297"/>
+      <c r="E4" s="298" t="str">
         <f>'2 Adult Exits'!$E$4</f>
         <v>Entered Employments</v>
       </c>
-      <c r="F4" s="276"/>
-[...1 lines deleted...]
-      <c r="H4" s="184" t="str">
+      <c r="F4" s="299"/>
+      <c r="G4" s="300"/>
+      <c r="H4" s="227" t="str">
         <f>'2 Adult Exits'!$H$4</f>
         <v>Exclusions</v>
       </c>
-      <c r="I4" s="283" t="str">
+      <c r="I4" s="306" t="str">
         <f>'2 Adult Exits'!$I$4</f>
-        <v>E.E. Rate at Exit</v>
-[...2 lines deleted...]
-      <c r="K4" s="273" t="str">
+        <v>Entered Employments Rate at Exit</v>
+      </c>
+      <c r="J4" s="297"/>
+      <c r="K4" s="296" t="str">
         <f>'2 Adult Exits'!$K$4</f>
         <v>Average Wage</v>
       </c>
-      <c r="L4" s="274"/>
-      <c r="M4" s="290" t="str">
+      <c r="L4" s="297"/>
+      <c r="M4" s="311" t="str">
         <f>'2 Adult Exits'!$M$4</f>
         <v>Credentials</v>
       </c>
-      <c r="N4" s="291"/>
-[...45 lines deleted...]
-      <c r="A6" s="47" t="str">
+      <c r="N4" s="312"/>
+    </row>
+    <row r="5" spans="1:17" s="7" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="316"/>
+      <c r="B5" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" s="151" t="s">
+        <v>77</v>
+      </c>
+      <c r="E5" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="150" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" s="151" t="s">
+        <v>77</v>
+      </c>
+      <c r="H5" s="153" t="s">
+        <v>70</v>
+      </c>
+      <c r="I5" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="153" t="s">
+        <v>70</v>
+      </c>
+      <c r="K5" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="153" t="s">
+        <v>70</v>
+      </c>
+      <c r="M5" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="P5" s="228"/>
+    </row>
+    <row r="6" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="99" t="str">
         <f>'1 Adult Part'!A7</f>
         <v>Berkshire</v>
       </c>
-      <c r="B6" s="71">
+      <c r="B6" s="123">
         <v>52</v>
       </c>
-      <c r="C6" s="103">
+      <c r="C6" s="125">
         <v>2</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="102">
         <f t="shared" ref="D6:D22" si="0">C6/B6</f>
         <v>3.8461538461538464E-2</v>
       </c>
-      <c r="E6" s="51">
+      <c r="E6" s="103">
         <v>42</v>
       </c>
-      <c r="F6" s="187">
+      <c r="F6" s="229">
         <v>2</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="102">
         <f>F6/E6</f>
         <v>4.7619047619047616E-2</v>
       </c>
-      <c r="H6" s="188">
-[...2 lines deleted...]
-      <c r="I6" s="189">
+      <c r="H6" s="230">
+        <v>0</v>
+      </c>
+      <c r="I6" s="231">
         <f t="shared" ref="I6:I22" si="1">+E6/B6</f>
         <v>0.80769230769230771</v>
       </c>
-      <c r="J6" s="50">
+      <c r="J6" s="102">
         <f t="shared" ref="J6:J22" si="2">(F6/(C6-H6))</f>
         <v>1</v>
       </c>
-      <c r="K6" s="106">
+      <c r="K6" s="157">
         <v>19</v>
       </c>
-      <c r="L6" s="107">
+      <c r="L6" s="158">
         <v>22.04</v>
       </c>
-      <c r="M6" s="32">
+      <c r="M6" s="84">
         <v>45</v>
       </c>
-      <c r="N6" s="190">
+      <c r="N6" s="232">
         <v>6</v>
       </c>
-      <c r="P6" s="191"/>
-[...3 lines deleted...]
-      <c r="A7" s="47" t="str">
+      <c r="P6" s="233"/>
+      <c r="Q6" s="234"/>
+    </row>
+    <row r="7" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="99" t="str">
         <f>'1 Adult Part'!A8</f>
         <v>Boston</v>
       </c>
-      <c r="B7" s="71">
+      <c r="B7" s="123">
         <v>111</v>
       </c>
-      <c r="C7" s="103">
+      <c r="C7" s="125">
         <v>13</v>
       </c>
-      <c r="D7" s="111">
+      <c r="D7" s="161">
         <f t="shared" si="0"/>
         <v>0.11711711711711711</v>
       </c>
-      <c r="E7" s="51">
+      <c r="E7" s="103">
         <v>83</v>
       </c>
-      <c r="F7" s="187">
+      <c r="F7" s="229">
         <v>5</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="102">
         <f t="shared" ref="G7:G22" si="3">F7/E7</f>
         <v>6.0240963855421686E-2</v>
       </c>
-      <c r="H7" s="188">
-[...2 lines deleted...]
-      <c r="I7" s="189">
+      <c r="H7" s="230">
+        <v>0</v>
+      </c>
+      <c r="I7" s="231">
         <f t="shared" si="1"/>
         <v>0.74774774774774777</v>
       </c>
-      <c r="J7" s="50">
+      <c r="J7" s="102">
         <f t="shared" si="2"/>
         <v>0.38461538461538464</v>
       </c>
-      <c r="K7" s="106">
+      <c r="K7" s="157">
         <v>16.5</v>
       </c>
-      <c r="L7" s="107">
+      <c r="L7" s="158">
         <v>22.395363636363637</v>
       </c>
-      <c r="M7" s="48">
+      <c r="M7" s="100">
         <v>55</v>
       </c>
-      <c r="N7" s="192">
+      <c r="N7" s="235">
         <v>11</v>
       </c>
-      <c r="P7" s="191"/>
-[...3 lines deleted...]
-      <c r="A8" s="31" t="str">
+      <c r="P7" s="233"/>
+      <c r="Q7" s="234"/>
+    </row>
+    <row r="8" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="83" t="str">
         <f>'1 Adult Part'!A9</f>
         <v>Bristol</v>
       </c>
-      <c r="B8" s="71">
+      <c r="B8" s="123">
         <v>45</v>
       </c>
-      <c r="C8" s="113">
+      <c r="C8" s="163">
         <v>5</v>
       </c>
-      <c r="D8" s="61">
+      <c r="D8" s="113">
         <f t="shared" si="0"/>
         <v>0.1111111111111111</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="103">
         <v>36</v>
       </c>
-      <c r="F8" s="193">
+      <c r="F8" s="236">
         <v>4</v>
       </c>
-      <c r="G8" s="111">
+      <c r="G8" s="161">
         <f t="shared" si="3"/>
         <v>0.1111111111111111</v>
       </c>
-      <c r="H8" s="194">
-[...2 lines deleted...]
-      <c r="I8" s="195">
+      <c r="H8" s="237">
+        <v>0</v>
+      </c>
+      <c r="I8" s="238">
         <f t="shared" si="1"/>
         <v>0.8</v>
       </c>
-      <c r="J8" s="61">
+      <c r="J8" s="113">
         <f t="shared" si="2"/>
         <v>0.8</v>
       </c>
-      <c r="K8" s="106">
+      <c r="K8" s="157">
         <v>19.75</v>
       </c>
-      <c r="L8" s="107">
+      <c r="L8" s="158">
         <v>24.65</v>
       </c>
-      <c r="M8" s="48">
+      <c r="M8" s="100">
         <v>27</v>
       </c>
-      <c r="N8" s="196">
+      <c r="N8" s="239">
         <v>23</v>
       </c>
-      <c r="P8" s="191"/>
-[...3 lines deleted...]
-      <c r="A9" s="31" t="str">
+      <c r="P8" s="233"/>
+      <c r="Q8" s="234"/>
+    </row>
+    <row r="9" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="83" t="str">
         <f>'1 Adult Part'!A10</f>
         <v>Brockton</v>
       </c>
-      <c r="B9" s="197">
+      <c r="B9" s="240">
         <v>84</v>
       </c>
-      <c r="C9" s="113">
+      <c r="C9" s="163">
         <v>18</v>
       </c>
-      <c r="D9" s="61">
+      <c r="D9" s="113">
         <f t="shared" si="0"/>
         <v>0.21428571428571427</v>
       </c>
-      <c r="E9" s="68">
+      <c r="E9" s="120">
         <v>70</v>
       </c>
-      <c r="F9" s="193">
+      <c r="F9" s="236">
         <v>12</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="113">
         <f>IF(E9&gt;0,F9/E9,0)</f>
         <v>0.17142857142857143</v>
       </c>
-      <c r="H9" s="198">
-[...2 lines deleted...]
-      <c r="I9" s="195">
+      <c r="H9" s="241">
+        <v>0</v>
+      </c>
+      <c r="I9" s="238">
         <f t="shared" si="1"/>
         <v>0.83333333333333337</v>
       </c>
-      <c r="J9" s="61">
+      <c r="J9" s="113">
         <f t="shared" si="2"/>
         <v>0.66666666666666663</v>
       </c>
-      <c r="K9" s="119">
+      <c r="K9" s="169">
         <v>20</v>
       </c>
-      <c r="L9" s="107">
+      <c r="L9" s="158">
         <v>26.302820512820514</v>
       </c>
-      <c r="M9" s="67">
+      <c r="M9" s="119">
         <v>22</v>
       </c>
-      <c r="N9" s="196">
+      <c r="N9" s="239">
         <v>12</v>
       </c>
-      <c r="P9" s="191"/>
-[...3 lines deleted...]
-      <c r="A10" s="31" t="str">
+      <c r="P9" s="233"/>
+      <c r="Q9" s="242"/>
+    </row>
+    <row r="10" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="str">
         <f>'1 Adult Part'!A11</f>
         <v>Cape &amp; Islands</v>
       </c>
-      <c r="B10" s="71">
+      <c r="B10" s="123">
         <v>40</v>
       </c>
-      <c r="C10" s="113">
+      <c r="C10" s="163">
         <v>5</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="113">
         <f t="shared" si="0"/>
         <v>0.125</v>
       </c>
-      <c r="E10" s="51">
+      <c r="E10" s="103">
         <v>33</v>
       </c>
-      <c r="F10" s="193">
+      <c r="F10" s="236">
         <v>5</v>
       </c>
-      <c r="G10" s="61">
+      <c r="G10" s="113">
         <f>IF(E10&gt;0, F10/E10,0)</f>
         <v>0.15151515151515152</v>
       </c>
-      <c r="H10" s="198">
-[...2 lines deleted...]
-      <c r="I10" s="195">
+      <c r="H10" s="241">
+        <v>0</v>
+      </c>
+      <c r="I10" s="238">
         <f t="shared" si="1"/>
         <v>0.82499999999999996</v>
       </c>
-      <c r="J10" s="61">
+      <c r="J10" s="113">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="K10" s="106">
+      <c r="K10" s="157">
         <v>20</v>
       </c>
-      <c r="L10" s="107">
+      <c r="L10" s="158">
         <v>40.828621794871793</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="100">
         <v>43</v>
       </c>
-      <c r="N10" s="196">
+      <c r="N10" s="239">
         <v>16</v>
       </c>
-      <c r="P10" s="191"/>
-[...3 lines deleted...]
-      <c r="A11" s="31" t="str">
+      <c r="P10" s="233"/>
+      <c r="Q10" s="234"/>
+    </row>
+    <row r="11" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="83" t="str">
         <f>'1 Adult Part'!A12</f>
         <v>Central Mass</v>
       </c>
-      <c r="B11" s="71">
+      <c r="B11" s="123">
         <v>46</v>
       </c>
-      <c r="C11" s="113">
+      <c r="C11" s="163">
         <v>7</v>
       </c>
-      <c r="D11" s="61">
+      <c r="D11" s="113">
         <f t="shared" si="0"/>
         <v>0.15217391304347827</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="103">
         <v>39</v>
       </c>
-      <c r="F11" s="193">
+      <c r="F11" s="236">
         <v>5</v>
       </c>
-      <c r="G11" s="121">
+      <c r="G11" s="171">
         <f t="shared" si="3"/>
         <v>0.12820512820512819</v>
       </c>
-      <c r="H11" s="199">
-[...2 lines deleted...]
-      <c r="I11" s="195">
+      <c r="H11" s="243">
+        <v>0</v>
+      </c>
+      <c r="I11" s="238">
         <f t="shared" si="1"/>
         <v>0.84782608695652173</v>
       </c>
-      <c r="J11" s="61">
+      <c r="J11" s="113">
         <f t="shared" si="2"/>
         <v>0.7142857142857143</v>
       </c>
-      <c r="K11" s="106">
+      <c r="K11" s="157">
         <v>21.5</v>
       </c>
-      <c r="L11" s="107">
+      <c r="L11" s="158">
         <v>24.126923076923077</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="100">
         <v>57</v>
       </c>
-      <c r="N11" s="196">
+      <c r="N11" s="239">
         <v>10</v>
       </c>
-      <c r="P11" s="191"/>
-[...3 lines deleted...]
-      <c r="A12" s="31" t="str">
+      <c r="P11" s="233"/>
+      <c r="Q11" s="234"/>
+    </row>
+    <row r="12" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="83" t="str">
         <f>'1 Adult Part'!A13</f>
         <v>Franklin Hampshire</v>
       </c>
-      <c r="B12" s="71">
+      <c r="B12" s="123">
         <v>31</v>
       </c>
-      <c r="C12" s="113">
+      <c r="C12" s="163">
         <v>4</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="113">
         <f t="shared" si="0"/>
         <v>0.12903225806451613</v>
       </c>
-      <c r="E12" s="51">
+      <c r="E12" s="103">
         <v>27</v>
       </c>
-      <c r="F12" s="193">
+      <c r="F12" s="236">
         <v>3</v>
       </c>
-      <c r="G12" s="61">
+      <c r="G12" s="113">
         <f t="shared" si="3"/>
         <v>0.1111111111111111</v>
       </c>
-      <c r="H12" s="198">
-[...2 lines deleted...]
-      <c r="I12" s="195">
+      <c r="H12" s="241">
+        <v>0</v>
+      </c>
+      <c r="I12" s="238">
         <f t="shared" si="1"/>
         <v>0.87096774193548387</v>
       </c>
-      <c r="J12" s="61">
+      <c r="J12" s="113">
         <f t="shared" si="2"/>
         <v>0.75</v>
       </c>
-      <c r="K12" s="106">
+      <c r="K12" s="157">
         <v>24</v>
       </c>
-      <c r="L12" s="107">
+      <c r="L12" s="158">
         <v>18.586666666666666</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="100">
         <v>26</v>
       </c>
-      <c r="N12" s="196">
+      <c r="N12" s="239">
         <v>3</v>
       </c>
-      <c r="P12" s="191"/>
-[...3 lines deleted...]
-      <c r="A13" s="31" t="str">
+      <c r="P12" s="233"/>
+      <c r="Q12" s="234"/>
+    </row>
+    <row r="13" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="83" t="str">
         <f>'1 Adult Part'!A14</f>
         <v>Greater Lowell</v>
       </c>
-      <c r="B13" s="71">
+      <c r="B13" s="123">
         <v>130</v>
       </c>
-      <c r="C13" s="113">
+      <c r="C13" s="163">
         <v>15</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="113">
         <f t="shared" si="0"/>
         <v>0.11538461538461539</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="103">
         <v>110</v>
       </c>
-      <c r="F13" s="193">
+      <c r="F13" s="236">
         <v>14</v>
       </c>
-      <c r="G13" s="111">
+      <c r="G13" s="161">
         <f t="shared" si="3"/>
         <v>0.12727272727272726</v>
       </c>
-      <c r="H13" s="194">
-[...2 lines deleted...]
-      <c r="I13" s="195">
+      <c r="H13" s="237">
+        <v>0</v>
+      </c>
+      <c r="I13" s="238">
         <f t="shared" si="1"/>
         <v>0.84615384615384615</v>
       </c>
-      <c r="J13" s="61">
+      <c r="J13" s="113">
         <f t="shared" si="2"/>
         <v>0.93333333333333335</v>
       </c>
-      <c r="K13" s="106">
+      <c r="K13" s="157">
         <v>27</v>
       </c>
-      <c r="L13" s="107">
+      <c r="L13" s="158">
         <v>34.644058084772368</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="100">
         <v>80</v>
       </c>
-      <c r="N13" s="196">
+      <c r="N13" s="239">
         <v>27</v>
       </c>
-      <c r="P13" s="191"/>
-[...3 lines deleted...]
-      <c r="A14" s="31" t="str">
+      <c r="P13" s="233"/>
+      <c r="Q13" s="234"/>
+    </row>
+    <row r="14" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="83" t="str">
         <f>'1 Adult Part'!A15</f>
         <v>Greater New Bedford</v>
       </c>
-      <c r="B14" s="197">
+      <c r="B14" s="240">
         <v>86</v>
       </c>
-      <c r="C14" s="113">
+      <c r="C14" s="163">
         <v>9</v>
       </c>
-      <c r="D14" s="61">
+      <c r="D14" s="113">
         <f t="shared" si="0"/>
         <v>0.10465116279069768</v>
       </c>
-      <c r="E14" s="68">
+      <c r="E14" s="120">
         <v>70</v>
       </c>
-      <c r="F14" s="193">
+      <c r="F14" s="236">
         <v>4</v>
       </c>
-      <c r="G14" s="61">
+      <c r="G14" s="113">
         <f t="shared" si="3"/>
         <v>5.7142857142857141E-2</v>
       </c>
-      <c r="H14" s="198">
-[...2 lines deleted...]
-      <c r="I14" s="195">
+      <c r="H14" s="241">
+        <v>0</v>
+      </c>
+      <c r="I14" s="238">
         <f t="shared" si="1"/>
         <v>0.81395348837209303</v>
       </c>
-      <c r="J14" s="61">
+      <c r="J14" s="113">
         <f t="shared" si="2"/>
         <v>0.44444444444444442</v>
       </c>
-      <c r="K14" s="106">
+      <c r="K14" s="157">
         <v>24</v>
       </c>
-      <c r="L14" s="107">
+      <c r="L14" s="158">
         <v>25.25</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="100">
         <v>95</v>
       </c>
-      <c r="N14" s="196">
+      <c r="N14" s="239">
         <v>7</v>
       </c>
-      <c r="P14" s="191"/>
-[...3 lines deleted...]
-      <c r="A15" s="31" t="str">
+      <c r="P14" s="233"/>
+      <c r="Q14" s="234"/>
+    </row>
+    <row r="15" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="83" t="str">
         <f>'1 Adult Part'!A16</f>
         <v>Hampden</v>
       </c>
-      <c r="B15" s="71">
+      <c r="B15" s="123">
         <v>180</v>
       </c>
-      <c r="C15" s="113">
+      <c r="C15" s="163">
         <v>13</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="113">
         <f t="shared" si="0"/>
         <v>7.2222222222222215E-2</v>
       </c>
-      <c r="E15" s="51">
+      <c r="E15" s="103">
         <v>148</v>
       </c>
-      <c r="F15" s="193">
+      <c r="F15" s="236">
         <v>4</v>
       </c>
-      <c r="G15" s="61">
+      <c r="G15" s="113">
         <f t="shared" si="3"/>
         <v>2.7027027027027029E-2</v>
       </c>
-      <c r="H15" s="198">
-[...2 lines deleted...]
-      <c r="I15" s="195">
+      <c r="H15" s="241">
+        <v>0</v>
+      </c>
+      <c r="I15" s="238">
         <f t="shared" si="1"/>
         <v>0.82222222222222219</v>
       </c>
-      <c r="J15" s="61">
+      <c r="J15" s="113">
         <f t="shared" si="2"/>
         <v>0.30769230769230771</v>
       </c>
-      <c r="K15" s="106">
+      <c r="K15" s="157">
         <v>16.5</v>
       </c>
-      <c r="L15" s="107">
+      <c r="L15" s="158">
         <v>17.765000000000001</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="100">
         <v>91</v>
       </c>
-      <c r="N15" s="196">
+      <c r="N15" s="239">
         <v>32</v>
       </c>
-      <c r="P15" s="191"/>
-[...3 lines deleted...]
-      <c r="A16" s="31" t="str">
+      <c r="P15" s="233"/>
+      <c r="Q15" s="234"/>
+    </row>
+    <row r="16" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="83" t="str">
         <f>'1 Adult Part'!A17</f>
         <v>Merrimack Valley</v>
       </c>
-      <c r="B16" s="71">
+      <c r="B16" s="123">
         <v>73</v>
       </c>
-      <c r="C16" s="113">
+      <c r="C16" s="163">
         <v>4</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="113">
         <f t="shared" si="0"/>
         <v>5.4794520547945202E-2</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="103">
         <v>59</v>
       </c>
-      <c r="F16" s="193">
-[...2 lines deleted...]
-      <c r="G16" s="61">
+      <c r="F16" s="236">
+        <v>0</v>
+      </c>
+      <c r="G16" s="113">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H16" s="198">
-[...2 lines deleted...]
-      <c r="I16" s="195">
+      <c r="H16" s="241">
+        <v>0</v>
+      </c>
+      <c r="I16" s="238">
         <f t="shared" si="1"/>
         <v>0.80821917808219179</v>
       </c>
-      <c r="J16" s="61">
+      <c r="J16" s="113">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K16" s="106">
+      <c r="K16" s="157">
         <v>19</v>
       </c>
-      <c r="L16" s="107">
-[...2 lines deleted...]
-      <c r="M16" s="67">
+      <c r="L16" s="158">
+        <v>0</v>
+      </c>
+      <c r="M16" s="119">
         <v>63</v>
       </c>
-      <c r="N16" s="196">
+      <c r="N16" s="239">
         <v>11</v>
       </c>
-      <c r="P16" s="191"/>
-[...3 lines deleted...]
-      <c r="A17" s="31" t="str">
+      <c r="P16" s="233"/>
+      <c r="Q16" s="234"/>
+    </row>
+    <row r="17" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="83" t="str">
         <f>'1 Adult Part'!A18</f>
         <v>Metro North</v>
       </c>
-      <c r="B17" s="71">
+      <c r="B17" s="123">
         <v>81</v>
       </c>
-      <c r="C17" s="113">
+      <c r="C17" s="163">
         <v>5</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="113">
         <f t="shared" si="0"/>
         <v>6.1728395061728392E-2</v>
       </c>
-      <c r="E17" s="51">
+      <c r="E17" s="103">
         <v>70</v>
       </c>
-      <c r="F17" s="193">
+      <c r="F17" s="236">
         <v>3</v>
       </c>
-      <c r="G17" s="61">
+      <c r="G17" s="113">
         <f t="shared" si="3"/>
         <v>4.2857142857142858E-2</v>
       </c>
-      <c r="H17" s="198">
-[...2 lines deleted...]
-      <c r="I17" s="195">
+      <c r="H17" s="241">
+        <v>0</v>
+      </c>
+      <c r="I17" s="238">
         <f t="shared" si="1"/>
         <v>0.86419753086419748</v>
       </c>
-      <c r="J17" s="61">
+      <c r="J17" s="113">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="K17" s="106">
+      <c r="K17" s="157">
         <v>26</v>
       </c>
-      <c r="L17" s="107">
+      <c r="L17" s="158">
         <v>37.685897435897438</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="100">
         <v>51</v>
       </c>
-      <c r="N17" s="196">
+      <c r="N17" s="239">
         <v>24</v>
       </c>
-      <c r="P17" s="191"/>
-[...3 lines deleted...]
-      <c r="A18" s="31" t="str">
+      <c r="P17" s="233"/>
+      <c r="Q17" s="234"/>
+    </row>
+    <row r="18" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="str">
         <f>'1 Adult Part'!A19</f>
         <v>Metro South/West</v>
       </c>
-      <c r="B18" s="71">
+      <c r="B18" s="123">
         <v>152</v>
       </c>
-      <c r="C18" s="113">
+      <c r="C18" s="163">
         <v>10</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="113">
         <f t="shared" si="0"/>
         <v>6.5789473684210523E-2</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="103">
         <v>120</v>
       </c>
-      <c r="F18" s="193">
+      <c r="F18" s="236">
         <v>8</v>
       </c>
-      <c r="G18" s="61">
+      <c r="G18" s="113">
         <f t="shared" si="3"/>
         <v>6.6666666666666666E-2</v>
       </c>
-      <c r="H18" s="198">
-[...2 lines deleted...]
-      <c r="I18" s="195">
+      <c r="H18" s="241">
+        <v>0</v>
+      </c>
+      <c r="I18" s="238">
         <f t="shared" si="1"/>
         <v>0.78947368421052633</v>
       </c>
-      <c r="J18" s="61">
+      <c r="J18" s="113">
         <f t="shared" si="2"/>
         <v>0.8</v>
       </c>
-      <c r="K18" s="106">
+      <c r="K18" s="157">
         <v>30</v>
       </c>
-      <c r="L18" s="107">
+      <c r="L18" s="158">
         <v>41.021538461538455</v>
       </c>
-      <c r="M18" s="48">
+      <c r="M18" s="100">
         <v>81</v>
       </c>
-      <c r="N18" s="196">
+      <c r="N18" s="239">
         <v>23</v>
       </c>
-      <c r="P18" s="191"/>
-[...3 lines deleted...]
-      <c r="A19" s="31" t="str">
+      <c r="P18" s="233"/>
+      <c r="Q18" s="234"/>
+    </row>
+    <row r="19" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="str">
         <f>'1 Adult Part'!A20</f>
         <v>North Central</v>
       </c>
-      <c r="B19" s="71">
+      <c r="B19" s="123">
         <v>34</v>
       </c>
-      <c r="C19" s="113">
+      <c r="C19" s="163">
         <v>3</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="113">
         <f t="shared" si="0"/>
         <v>8.8235294117647065E-2</v>
       </c>
-      <c r="E19" s="51">
+      <c r="E19" s="103">
         <v>28</v>
       </c>
-      <c r="F19" s="193">
+      <c r="F19" s="236">
         <v>3</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="102">
         <f t="shared" si="3"/>
         <v>0.10714285714285714</v>
       </c>
-      <c r="H19" s="188">
-[...2 lines deleted...]
-      <c r="I19" s="195">
+      <c r="H19" s="230">
+        <v>0</v>
+      </c>
+      <c r="I19" s="238">
         <f t="shared" si="1"/>
         <v>0.82352941176470584</v>
       </c>
-      <c r="J19" s="61">
+      <c r="J19" s="113">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="K19" s="106">
+      <c r="K19" s="157">
         <v>20</v>
       </c>
-      <c r="L19" s="107">
+      <c r="L19" s="158">
         <v>33.01310256410256</v>
       </c>
-      <c r="M19" s="48">
+      <c r="M19" s="100">
         <v>29</v>
       </c>
-      <c r="N19" s="196">
+      <c r="N19" s="239">
         <v>6</v>
       </c>
-      <c r="P19" s="191"/>
-[...3 lines deleted...]
-      <c r="A20" s="31" t="str">
+      <c r="P19" s="233"/>
+      <c r="Q19" s="234"/>
+    </row>
+    <row r="20" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="str">
         <f>'1 Adult Part'!A21</f>
         <v>North Shore</v>
       </c>
-      <c r="B20" s="71">
+      <c r="B20" s="123">
         <v>100</v>
       </c>
-      <c r="C20" s="113">
+      <c r="C20" s="163">
         <v>8</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="113">
         <f t="shared" si="0"/>
         <v>0.08</v>
       </c>
-      <c r="E20" s="51">
+      <c r="E20" s="103">
         <v>84</v>
       </c>
-      <c r="F20" s="193">
+      <c r="F20" s="236">
         <v>5</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G20" s="102">
         <f t="shared" si="3"/>
         <v>5.9523809523809521E-2</v>
       </c>
-      <c r="H20" s="188">
+      <c r="H20" s="230">
         <v>1</v>
       </c>
-      <c r="I20" s="195">
+      <c r="I20" s="238">
         <f t="shared" si="1"/>
         <v>0.84</v>
       </c>
-      <c r="J20" s="61">
+      <c r="J20" s="113">
         <f t="shared" si="2"/>
         <v>0.7142857142857143</v>
       </c>
-      <c r="K20" s="106">
+      <c r="K20" s="157">
         <v>18</v>
       </c>
-      <c r="L20" s="107">
+      <c r="L20" s="158">
         <v>56.065384615384609</v>
       </c>
-      <c r="M20" s="67">
+      <c r="M20" s="119">
         <v>139</v>
       </c>
-      <c r="N20" s="196">
+      <c r="N20" s="239">
         <v>23</v>
       </c>
-      <c r="P20" s="191"/>
-[...3 lines deleted...]
-      <c r="A21" s="73" t="str">
+      <c r="P20" s="233"/>
+      <c r="Q20" s="234"/>
+    </row>
+    <row r="21" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="126" t="str">
         <f>'1 Adult Part'!A22</f>
         <v>South Shore</v>
       </c>
-      <c r="B21" s="200">
+      <c r="B21" s="244">
         <v>192</v>
       </c>
-      <c r="C21" s="124">
+      <c r="C21" s="174">
         <v>27</v>
       </c>
-      <c r="D21" s="75">
+      <c r="D21" s="128">
         <f t="shared" si="0"/>
         <v>0.140625</v>
       </c>
-      <c r="E21" s="70">
+      <c r="E21" s="122">
         <v>144</v>
       </c>
-      <c r="F21" s="201">
+      <c r="F21" s="245">
         <v>14</v>
       </c>
-      <c r="G21" s="111">
+      <c r="G21" s="161">
         <f t="shared" si="3"/>
         <v>9.7222222222222224E-2</v>
       </c>
-      <c r="H21" s="194">
+      <c r="H21" s="237">
         <v>1</v>
       </c>
-      <c r="I21" s="195">
+      <c r="I21" s="238">
         <f t="shared" si="1"/>
         <v>0.75</v>
       </c>
-      <c r="J21" s="121">
+      <c r="J21" s="171">
         <f t="shared" si="2"/>
         <v>0.53846153846153844</v>
       </c>
-      <c r="K21" s="106">
+      <c r="K21" s="157">
         <v>32</v>
       </c>
-      <c r="L21" s="126">
+      <c r="L21" s="176">
         <v>31.441813186813189</v>
       </c>
-      <c r="M21" s="224">
+      <c r="M21" s="246">
         <v>10</v>
       </c>
-      <c r="N21" s="202">
+      <c r="N21" s="247">
         <v>21</v>
       </c>
-      <c r="P21" s="191"/>
-[...6 lines deleted...]
-      <c r="B22" s="204">
+      <c r="P21" s="233"/>
+      <c r="Q21" s="234"/>
+    </row>
+    <row r="22" spans="1:17" s="98" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="248" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="249">
         <f>SUM(B6:B21)</f>
         <v>1437</v>
       </c>
-      <c r="C22" s="129">
+      <c r="C22" s="180">
         <f>SUM(C6:C21)</f>
         <v>148</v>
       </c>
-      <c r="D22" s="130">
+      <c r="D22" s="181">
         <f t="shared" si="0"/>
         <v>0.10299234516353514</v>
       </c>
-      <c r="E22" s="87">
+      <c r="E22" s="140">
         <f>SUM(E6:E21)</f>
         <v>1163</v>
       </c>
-      <c r="F22" s="205">
+      <c r="F22" s="250">
         <f>SUM(F6:F21)</f>
         <v>91</v>
       </c>
-      <c r="G22" s="130">
+      <c r="G22" s="181">
         <f t="shared" si="3"/>
         <v>7.8245915735167676E-2</v>
       </c>
-      <c r="H22" s="206">
+      <c r="H22" s="251">
         <f>SUM(H6:H21)</f>
         <v>2</v>
       </c>
-      <c r="I22" s="207">
+      <c r="I22" s="252">
         <f t="shared" si="1"/>
         <v>0.8093249826026444</v>
       </c>
-      <c r="J22" s="130">
+      <c r="J22" s="181">
         <f t="shared" si="2"/>
         <v>0.62328767123287676</v>
       </c>
-      <c r="K22" s="133">
+      <c r="K22" s="184">
         <v>23.182067703568162</v>
       </c>
-      <c r="L22" s="134">
+      <c r="L22" s="185">
         <v>31.418503097828097</v>
       </c>
-      <c r="M22" s="208">
+      <c r="M22" s="253">
         <v>913</v>
       </c>
-      <c r="N22" s="209">
+      <c r="N22" s="254">
         <f>SUM(N6:N21)</f>
         <v>255</v>
       </c>
-      <c r="P22" s="191"/>
-[...3 lines deleted...]
-      <c r="A23" s="142" t="str">
+      <c r="P22" s="233"/>
+      <c r="Q22" s="255"/>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="str">
         <f>'2 Adult Exits'!A23</f>
         <v>Entered Employments include:  unsubsidized employment; military; and apprenticeship.</v>
       </c>
-      <c r="B23" s="96"/>
-[...14 lines deleted...]
-      <c r="A24" s="142" t="str">
+      <c r="B23" s="71"/>
+      <c r="D23" s="191"/>
+      <c r="E23" s="190"/>
+      <c r="F23" s="190"/>
+      <c r="L23" s="191"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="str">
         <f>'2 Adult Exits'!A24</f>
-        <v xml:space="preserve">   Exclusions: Exiters who leave the program for medical reasons or who are institutionalized are not counted in Entered Employment rate.</v>
-[...13 lines deleted...]
-      <c r="N24" s="142"/>
+        <v>Exclusions: Exiters who leave the program for medical reasons or who are institutionalized are not counted in Entered Employment rate.</v>
+      </c>
+      <c r="B24" s="71"/>
+      <c r="D24" s="191"/>
+      <c r="E24" s="190"/>
+      <c r="F24" s="190"/>
+      <c r="L24" s="191"/>
     </row>
     <row r="25" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="286"/>
-[...12 lines deleted...]
-      <c r="N25" s="287"/>
+      <c r="A25" s="77" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="32"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="L27" s="210"/>
+      <c r="L27" s="63"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.3">
       <c r="L28" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="9">
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A25:N25"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.49" right="0.5" top="1" bottom="0.56999999999999995" header="0.17" footer="0.13"/>
   <pageSetup scale="97" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:AC22"/>
+  <dimension ref="A1:AC23"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" topLeftCell="A14" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.453125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.453125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.1796875" style="3" customWidth="1"/>
     <col min="5" max="5" width="9.81640625" style="3" customWidth="1"/>
     <col min="6" max="7" width="9.7265625" style="3" customWidth="1"/>
     <col min="8" max="8" width="7.54296875" style="3" customWidth="1"/>
-    <col min="9" max="9" width="9.1796875" style="3"/>
+    <col min="9" max="9" width="14.453125" style="3" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.1796875" style="3"/>
     <col min="12" max="12" width="8.7265625" style="3" customWidth="1"/>
     <col min="13" max="13" width="7.7265625" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.54296875" style="3" customWidth="1"/>
     <col min="15" max="16" width="9.1796875" style="3"/>
     <col min="17" max="17" width="8.81640625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="250" t="str">
+      <c r="A1" s="258" t="str">
         <f>+'1 Adult Part'!A1:O1</f>
-        <v>TAB 6 - WIOA TITLE I PARTICIPANT SUMMARIES</v>
-[...13 lines deleted...]
-      <c r="N1" s="289"/>
+        <v>Tab 6 - WIOA Title I Participant Summaries</v>
+      </c>
+      <c r="B1" s="309"/>
+      <c r="C1" s="309"/>
+      <c r="D1" s="309"/>
+      <c r="E1" s="309"/>
+      <c r="F1" s="309"/>
+      <c r="G1" s="309"/>
+      <c r="H1" s="309"/>
+      <c r="I1" s="309"/>
+      <c r="J1" s="309"/>
+      <c r="K1" s="309"/>
+      <c r="L1" s="309"/>
+      <c r="M1" s="309"/>
+      <c r="N1" s="310"/>
       <c r="AB1" s="3"/>
       <c r="AC1" s="3"/>
     </row>
     <row r="2" spans="1:29" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="253" t="str">
+      <c r="A2" s="261" t="str">
         <f>'1 Adult Part'!$A$2</f>
-        <v>FY23 QUARTER ENDING SEPTEMBER 30, 2022</v>
-[...13 lines deleted...]
-      <c r="N2" s="285"/>
+        <v>FY23 Quarter Ending September 30, 2022</v>
+      </c>
+      <c r="B2" s="307"/>
+      <c r="C2" s="307"/>
+      <c r="D2" s="307"/>
+      <c r="E2" s="307"/>
+      <c r="F2" s="307"/>
+      <c r="G2" s="307"/>
+      <c r="H2" s="307"/>
+      <c r="I2" s="307"/>
+      <c r="J2" s="307"/>
+      <c r="K2" s="307"/>
+      <c r="L2" s="307"/>
+      <c r="M2" s="307"/>
+      <c r="N2" s="308"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
     </row>
     <row r="3" spans="1:29" s="24" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="256" t="s">
-[...14 lines deleted...]
-      <c r="N3" s="293"/>
+      <c r="A3" s="264" t="s">
+        <v>89</v>
+      </c>
+      <c r="B3" s="313"/>
+      <c r="C3" s="313"/>
+      <c r="D3" s="313"/>
+      <c r="E3" s="313"/>
+      <c r="F3" s="313"/>
+      <c r="G3" s="313"/>
+      <c r="H3" s="313"/>
+      <c r="I3" s="313"/>
+      <c r="J3" s="313"/>
+      <c r="K3" s="313"/>
+      <c r="L3" s="313"/>
+      <c r="M3" s="313"/>
+      <c r="N3" s="314"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
     </row>
     <row r="4" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="211"/>
-      <c r="B4" s="296" t="str">
+      <c r="A4" s="64"/>
+      <c r="B4" s="317" t="str">
         <f>'3 Adult Characteristics'!$B$4</f>
         <v>Percentage of Total Participants</v>
       </c>
-      <c r="C4" s="297"/>
-[...59 lines deleted...]
-      <c r="A6" s="31" t="str">
+      <c r="C4" s="318"/>
+      <c r="D4" s="318"/>
+      <c r="E4" s="318"/>
+      <c r="F4" s="318"/>
+      <c r="G4" s="318"/>
+      <c r="H4" s="318"/>
+      <c r="I4" s="318"/>
+      <c r="J4" s="318"/>
+      <c r="K4" s="318"/>
+      <c r="L4" s="318"/>
+      <c r="M4" s="318"/>
+      <c r="N4" s="319"/>
+    </row>
+    <row r="5" spans="1:29" ht="67" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="B5" s="320" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="321" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" s="321" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5" s="321" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="321" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="321" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" s="322" t="s">
+        <v>95</v>
+      </c>
+      <c r="I5" s="321" t="s">
+        <v>91</v>
+      </c>
+      <c r="J5" s="321" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="321" t="s">
+        <v>53</v>
+      </c>
+      <c r="L5" s="321" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="323" t="s">
+        <v>59</v>
+      </c>
+      <c r="N5" s="324" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
+    </row>
+    <row r="6" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="str">
         <f>'1 Adult Part'!A7</f>
         <v>Berkshire</v>
       </c>
-      <c r="B6" s="153">
+      <c r="B6" s="38">
         <v>42.857142857142854</v>
       </c>
-      <c r="C6" s="154">
+      <c r="C6" s="39">
         <v>35.714285714285715</v>
       </c>
-      <c r="D6" s="155">
+      <c r="D6" s="40">
         <v>14.285714285714286</v>
       </c>
-      <c r="E6" s="154">
+      <c r="E6" s="39">
         <v>21.428571428571427</v>
       </c>
-      <c r="F6" s="154">
-[...8 lines deleted...]
-      <c r="I6" s="155">
+      <c r="F6" s="39">
+        <v>0</v>
+      </c>
+      <c r="G6" s="40">
+        <v>0</v>
+      </c>
+      <c r="H6" s="39">
+        <v>0</v>
+      </c>
+      <c r="I6" s="40">
         <v>85.714285714285708</v>
       </c>
-      <c r="J6" s="154">
-[...11 lines deleted...]
-      <c r="N6" s="214">
+      <c r="J6" s="39">
+        <v>0</v>
+      </c>
+      <c r="K6" s="40">
+        <v>0</v>
+      </c>
+      <c r="L6" s="40">
+        <v>0</v>
+      </c>
+      <c r="M6" s="41">
+        <v>0</v>
+      </c>
+      <c r="N6" s="66">
         <v>14.285714285714286</v>
       </c>
-      <c r="O6" s="158"/>
+      <c r="O6" s="42"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
     </row>
-    <row r="7" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="47" t="str">
+    <row r="7" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="28" t="str">
         <f>'1 Adult Part'!A8</f>
         <v>Boston</v>
       </c>
-      <c r="B7" s="159">
+      <c r="B7" s="43">
         <v>66.666666666666671</v>
       </c>
-      <c r="C7" s="160">
+      <c r="C7" s="44">
         <v>23.529411764705884</v>
       </c>
-      <c r="D7" s="161">
+      <c r="D7" s="45">
         <v>29.411764705882351</v>
       </c>
-      <c r="E7" s="160">
+      <c r="E7" s="44">
         <v>35.294117647058826</v>
       </c>
-      <c r="F7" s="160">
+      <c r="F7" s="44">
         <v>21.568627450980394</v>
       </c>
-      <c r="G7" s="161">
+      <c r="G7" s="45">
         <v>3.9215686274509807</v>
       </c>
-      <c r="H7" s="160">
+      <c r="H7" s="44">
         <v>5.882352941176471</v>
       </c>
-      <c r="I7" s="161">
+      <c r="I7" s="45">
         <v>66.666666666666671</v>
       </c>
-      <c r="J7" s="160">
+      <c r="J7" s="44">
         <v>7.8431372549019613</v>
       </c>
-      <c r="K7" s="161">
+      <c r="K7" s="45">
         <v>3.9215686274509807</v>
       </c>
-      <c r="L7" s="161">
+      <c r="L7" s="45">
         <v>5.882352941176471</v>
       </c>
-      <c r="M7" s="162">
-[...2 lines deleted...]
-      <c r="N7" s="215">
+      <c r="M7" s="46">
+        <v>0</v>
+      </c>
+      <c r="N7" s="67">
         <v>13.725490196078431</v>
       </c>
-      <c r="O7" s="158"/>
+      <c r="O7" s="42"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
     </row>
-    <row r="8" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="31" t="str">
+    <row r="8" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26" t="str">
         <f>'1 Adult Part'!A9</f>
         <v>Bristol</v>
       </c>
-      <c r="B8" s="164">
+      <c r="B8" s="47">
         <v>41.304347826086961</v>
       </c>
-      <c r="C8" s="165">
+      <c r="C8" s="48">
         <v>54.347826086956523</v>
       </c>
-      <c r="D8" s="166">
+      <c r="D8" s="49">
         <v>4.3478260869565215</v>
       </c>
-      <c r="E8" s="165">
+      <c r="E8" s="48">
         <v>6.5217391304347823</v>
       </c>
-      <c r="F8" s="165">
+      <c r="F8" s="48">
         <v>2.1739130434782608</v>
       </c>
-      <c r="G8" s="166">
+      <c r="G8" s="49">
         <v>4.3478260869565215</v>
       </c>
-      <c r="H8" s="165">
+      <c r="H8" s="48">
         <v>4.3478260869565215</v>
       </c>
-      <c r="I8" s="166">
+      <c r="I8" s="49">
         <v>95.652173913043484</v>
       </c>
-      <c r="J8" s="165">
-[...2 lines deleted...]
-      <c r="K8" s="166">
+      <c r="J8" s="48">
+        <v>0</v>
+      </c>
+      <c r="K8" s="49">
         <v>15.217391304347824</v>
       </c>
-      <c r="L8" s="166">
-[...2 lines deleted...]
-      <c r="M8" s="167">
+      <c r="L8" s="49">
+        <v>0</v>
+      </c>
+      <c r="M8" s="50">
         <v>4.3478260869565215</v>
       </c>
-      <c r="N8" s="216">
+      <c r="N8" s="68">
         <v>8.695652173913043</v>
       </c>
-      <c r="O8" s="158"/>
+      <c r="O8" s="42"/>
       <c r="AB8" s="3"/>
       <c r="AC8" s="3"/>
     </row>
-    <row r="9" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="31" t="str">
+    <row r="9" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26" t="str">
         <f>'1 Adult Part'!A10</f>
         <v>Brockton</v>
       </c>
-      <c r="B9" s="164">
+      <c r="B9" s="47">
         <v>61.971830985915496</v>
       </c>
-      <c r="C9" s="165">
+      <c r="C9" s="48">
         <v>25.35211267605634</v>
       </c>
-      <c r="D9" s="166">
+      <c r="D9" s="49">
         <v>8.4507042253521121</v>
       </c>
-      <c r="E9" s="165">
+      <c r="E9" s="48">
         <v>35.2112676056338</v>
       </c>
-      <c r="F9" s="165">
+      <c r="F9" s="48">
         <v>1.408450704225352</v>
       </c>
-      <c r="G9" s="166">
+      <c r="G9" s="49">
         <v>7.042253521126761</v>
       </c>
-      <c r="H9" s="165">
+      <c r="H9" s="48">
         <v>2.816901408450704</v>
       </c>
-      <c r="I9" s="166">
+      <c r="I9" s="49">
         <v>88.732394366197184</v>
       </c>
-      <c r="J9" s="165">
-[...2 lines deleted...]
-      <c r="K9" s="166">
+      <c r="J9" s="48">
+        <v>0</v>
+      </c>
+      <c r="K9" s="49">
         <v>8.4507042253521121</v>
       </c>
-      <c r="L9" s="166">
+      <c r="L9" s="49">
         <v>1.408450704225352</v>
       </c>
-      <c r="M9" s="167">
-[...2 lines deleted...]
-      <c r="N9" s="216">
+      <c r="M9" s="50">
+        <v>0</v>
+      </c>
+      <c r="N9" s="68">
         <v>11.267605633802816</v>
       </c>
-      <c r="O9" s="158"/>
+      <c r="O9" s="42"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="3"/>
     </row>
-    <row r="10" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="31" t="str">
+    <row r="10" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="26" t="str">
         <f>'1 Adult Part'!A11</f>
         <v>Cape &amp; Islands</v>
       </c>
-      <c r="B10" s="164">
+      <c r="B10" s="47">
         <v>56.756756756756758</v>
       </c>
-      <c r="C10" s="165">
+      <c r="C10" s="48">
         <v>48.648648648648653</v>
       </c>
-      <c r="D10" s="166">
+      <c r="D10" s="49">
         <v>8.1081081081081088</v>
       </c>
-      <c r="E10" s="165">
+      <c r="E10" s="48">
         <v>16.216216216216218</v>
       </c>
-      <c r="F10" s="165">
-[...8 lines deleted...]
-      <c r="I10" s="166">
+      <c r="F10" s="48">
+        <v>0</v>
+      </c>
+      <c r="G10" s="49">
+        <v>0</v>
+      </c>
+      <c r="H10" s="48">
+        <v>0</v>
+      </c>
+      <c r="I10" s="49">
         <v>94.594594594594597</v>
       </c>
-      <c r="J10" s="165">
-[...2 lines deleted...]
-      <c r="K10" s="166">
+      <c r="J10" s="48">
+        <v>0</v>
+      </c>
+      <c r="K10" s="49">
         <v>2.7027027027027026</v>
       </c>
-      <c r="L10" s="166">
-[...2 lines deleted...]
-      <c r="M10" s="167">
+      <c r="L10" s="49">
+        <v>0</v>
+      </c>
+      <c r="M10" s="50">
         <v>8.1081081081081088</v>
       </c>
-      <c r="N10" s="216">
+      <c r="N10" s="68">
         <v>8.1081081081081088</v>
       </c>
-      <c r="O10" s="158"/>
+      <c r="O10" s="42"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
     </row>
-    <row r="11" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="31" t="str">
+    <row r="11" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="26" t="str">
         <f>'1 Adult Part'!A12</f>
         <v>Central Mass</v>
       </c>
-      <c r="B11" s="164">
+      <c r="B11" s="47">
         <v>41.666666666666671</v>
       </c>
-      <c r="C11" s="165">
+      <c r="C11" s="48">
         <v>29.166666666666664</v>
       </c>
-      <c r="D11" s="166">
+      <c r="D11" s="49">
         <v>16.666666666666668</v>
       </c>
-      <c r="E11" s="165">
+      <c r="E11" s="48">
         <v>16.666666666666668</v>
       </c>
-      <c r="F11" s="165">
+      <c r="F11" s="48">
         <v>8.3333333333333339</v>
       </c>
-      <c r="G11" s="166">
+      <c r="G11" s="49">
         <v>4.166666666666667</v>
       </c>
-      <c r="H11" s="165">
-[...2 lines deleted...]
-      <c r="I11" s="166">
+      <c r="H11" s="48">
+        <v>0</v>
+      </c>
+      <c r="I11" s="49">
         <v>91.666666666666657</v>
       </c>
-      <c r="J11" s="165">
-[...2 lines deleted...]
-      <c r="K11" s="166">
+      <c r="J11" s="48">
+        <v>0</v>
+      </c>
+      <c r="K11" s="49">
         <v>12.5</v>
       </c>
-      <c r="L11" s="166">
-[...5 lines deleted...]
-      <c r="N11" s="216">
+      <c r="L11" s="49">
+        <v>0</v>
+      </c>
+      <c r="M11" s="50">
+        <v>0</v>
+      </c>
+      <c r="N11" s="68">
         <v>4.166666666666667</v>
       </c>
-      <c r="O11" s="158"/>
+      <c r="O11" s="42"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
     </row>
-    <row r="12" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="31" t="str">
+    <row r="12" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26" t="str">
         <f>'1 Adult Part'!A13</f>
         <v>Franklin Hampshire</v>
       </c>
-      <c r="B12" s="164">
+      <c r="B12" s="47">
         <v>37.5</v>
       </c>
-      <c r="C12" s="165">
+      <c r="C12" s="48">
         <v>25</v>
       </c>
-      <c r="D12" s="166">
+      <c r="D12" s="49">
         <v>12.5</v>
       </c>
-      <c r="E12" s="165">
+      <c r="E12" s="48">
         <v>6.25</v>
       </c>
-      <c r="F12" s="165">
-[...2 lines deleted...]
-      <c r="G12" s="166">
+      <c r="F12" s="48">
+        <v>0</v>
+      </c>
+      <c r="G12" s="49">
         <v>6.25</v>
       </c>
-      <c r="H12" s="165">
-[...2 lines deleted...]
-      <c r="I12" s="166">
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="49">
         <v>87.5</v>
       </c>
-      <c r="J12" s="165">
-[...2 lines deleted...]
-      <c r="K12" s="166">
+      <c r="J12" s="48">
+        <v>0</v>
+      </c>
+      <c r="K12" s="49">
         <v>6.25</v>
       </c>
-      <c r="L12" s="166">
-[...2 lines deleted...]
-      <c r="M12" s="167">
+      <c r="L12" s="49">
+        <v>0</v>
+      </c>
+      <c r="M12" s="50">
         <v>12.5</v>
       </c>
-      <c r="N12" s="216">
+      <c r="N12" s="68">
         <v>18.75</v>
       </c>
-      <c r="O12" s="158"/>
+      <c r="O12" s="42"/>
       <c r="AB12" s="3"/>
       <c r="AC12" s="3"/>
     </row>
-    <row r="13" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="31" t="str">
+    <row r="13" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="26" t="str">
         <f>'1 Adult Part'!A14</f>
         <v>Greater Lowell</v>
       </c>
-      <c r="B13" s="164">
+      <c r="B13" s="47">
         <v>51.851851851851855</v>
       </c>
-      <c r="C13" s="165">
+      <c r="C13" s="48">
         <v>20.987654320987655</v>
       </c>
-      <c r="D13" s="166">
+      <c r="D13" s="49">
         <v>16.049382716049383</v>
       </c>
-      <c r="E13" s="165">
+      <c r="E13" s="48">
         <v>4.9382716049382713</v>
       </c>
-      <c r="F13" s="165">
+      <c r="F13" s="48">
         <v>17.283950617283953</v>
       </c>
-      <c r="G13" s="166">
+      <c r="G13" s="49">
         <v>6.1728395061728394</v>
       </c>
-      <c r="H13" s="165">
+      <c r="H13" s="48">
         <v>2.4691358024691357</v>
       </c>
-      <c r="I13" s="166">
+      <c r="I13" s="49">
         <v>88.888888888888886</v>
       </c>
-      <c r="J13" s="165">
+      <c r="J13" s="48">
         <v>1.2345679012345678</v>
       </c>
-      <c r="K13" s="166">
+      <c r="K13" s="49">
         <v>20.987654320987655</v>
       </c>
-      <c r="L13" s="166">
+      <c r="L13" s="49">
         <v>1.2345679012345678</v>
       </c>
-      <c r="M13" s="167">
+      <c r="M13" s="50">
         <v>2.4691358024691357</v>
       </c>
-      <c r="N13" s="216">
+      <c r="N13" s="68">
         <v>25.925925925925927</v>
       </c>
-      <c r="O13" s="158"/>
+      <c r="O13" s="42"/>
       <c r="AB13" s="3"/>
       <c r="AC13" s="3"/>
     </row>
-    <row r="14" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="31" t="str">
+    <row r="14" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="26" t="str">
         <f>'1 Adult Part'!A15</f>
         <v>Greater New Bedford</v>
       </c>
-      <c r="B14" s="164">
+      <c r="B14" s="47">
         <v>56.666666666666671</v>
       </c>
-      <c r="C14" s="165">
+      <c r="C14" s="48">
         <v>20</v>
       </c>
-      <c r="D14" s="166">
+      <c r="D14" s="49">
         <v>20</v>
       </c>
-      <c r="E14" s="165">
+      <c r="E14" s="48">
         <v>20</v>
       </c>
-      <c r="F14" s="165">
+      <c r="F14" s="48">
         <v>3.333333333333333</v>
       </c>
-      <c r="G14" s="166">
+      <c r="G14" s="49">
         <v>6.6666666666666661</v>
       </c>
-      <c r="H14" s="165">
-[...2 lines deleted...]
-      <c r="I14" s="166">
+      <c r="H14" s="48">
+        <v>0</v>
+      </c>
+      <c r="I14" s="49">
         <v>93.333333333333343</v>
       </c>
-      <c r="J14" s="165">
-[...2 lines deleted...]
-      <c r="K14" s="166">
+      <c r="J14" s="48">
+        <v>0</v>
+      </c>
+      <c r="K14" s="49">
         <v>33.333333333333336</v>
       </c>
-      <c r="L14" s="166">
-[...5 lines deleted...]
-      <c r="N14" s="216">
+      <c r="L14" s="49">
+        <v>0</v>
+      </c>
+      <c r="M14" s="50">
+        <v>0</v>
+      </c>
+      <c r="N14" s="68">
         <v>33.333333333333336</v>
       </c>
-      <c r="O14" s="158"/>
+      <c r="O14" s="42"/>
       <c r="AB14" s="3"/>
       <c r="AC14" s="3"/>
     </row>
-    <row r="15" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="31" t="str">
+    <row r="15" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="str">
         <f>'1 Adult Part'!A16</f>
         <v>Hampden</v>
       </c>
-      <c r="B15" s="164">
+      <c r="B15" s="47">
         <v>40</v>
       </c>
-      <c r="C15" s="165">
+      <c r="C15" s="48">
         <v>23.333333333333336</v>
       </c>
-      <c r="D15" s="166">
+      <c r="D15" s="49">
         <v>36.666666666666664</v>
       </c>
-      <c r="E15" s="165">
+      <c r="E15" s="48">
         <v>12.222222222222221</v>
       </c>
-      <c r="F15" s="165">
+      <c r="F15" s="48">
         <v>2.2222222222222223</v>
       </c>
-      <c r="G15" s="166">
+      <c r="G15" s="49">
         <v>3.333333333333333</v>
       </c>
-      <c r="H15" s="165">
+      <c r="H15" s="48">
         <v>1.1111111111111112</v>
       </c>
-      <c r="I15" s="166">
+      <c r="I15" s="49">
         <v>87.777777777777771</v>
       </c>
-      <c r="J15" s="165">
-[...2 lines deleted...]
-      <c r="K15" s="166">
+      <c r="J15" s="48">
+        <v>0</v>
+      </c>
+      <c r="K15" s="49">
         <v>26.666666666666664</v>
       </c>
-      <c r="L15" s="166">
+      <c r="L15" s="49">
         <v>4.4444444444444446</v>
       </c>
-      <c r="M15" s="167">
+      <c r="M15" s="50">
         <v>5.5555555555555554</v>
       </c>
-      <c r="N15" s="216">
+      <c r="N15" s="68">
         <v>13.333333333333332</v>
       </c>
-      <c r="O15" s="158"/>
+      <c r="O15" s="42"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="3"/>
     </row>
-    <row r="16" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="31" t="str">
+    <row r="16" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="26" t="str">
         <f>'1 Adult Part'!A17</f>
         <v>Merrimack Valley</v>
       </c>
-      <c r="B16" s="164">
+      <c r="B16" s="47">
         <v>74.285714285714278</v>
       </c>
-      <c r="C16" s="165">
+      <c r="C16" s="48">
         <v>31.428571428571427</v>
       </c>
-      <c r="D16" s="166">
+      <c r="D16" s="49">
         <v>65.714285714285722</v>
       </c>
-      <c r="E16" s="165">
+      <c r="E16" s="48">
         <v>8.5714285714285712</v>
       </c>
-      <c r="F16" s="165">
+      <c r="F16" s="48">
         <v>5.7142857142857144</v>
       </c>
-      <c r="G16" s="166">
+      <c r="G16" s="49">
         <v>2.8571428571428572</v>
       </c>
-      <c r="H16" s="165">
+      <c r="H16" s="48">
         <v>11.428571428571429</v>
       </c>
-      <c r="I16" s="166">
+      <c r="I16" s="49">
         <v>60</v>
       </c>
-      <c r="J16" s="165">
+      <c r="J16" s="48">
         <v>17.142857142857142</v>
       </c>
-      <c r="K16" s="166">
+      <c r="K16" s="49">
         <v>8.5714285714285712</v>
       </c>
-      <c r="L16" s="166">
-[...8 lines deleted...]
-      <c r="O16" s="158"/>
+      <c r="L16" s="49">
+        <v>0</v>
+      </c>
+      <c r="M16" s="50">
+        <v>0</v>
+      </c>
+      <c r="N16" s="68">
+        <v>0</v>
+      </c>
+      <c r="O16" s="42"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
     </row>
-    <row r="17" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="31" t="str">
+    <row r="17" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="26" t="str">
         <f>'1 Adult Part'!A18</f>
         <v>Metro North</v>
       </c>
-      <c r="B17" s="164">
+      <c r="B17" s="47">
         <v>56.71641791044776</v>
       </c>
-      <c r="C17" s="165">
+      <c r="C17" s="48">
         <v>50.746268656716417</v>
       </c>
-      <c r="D17" s="166">
+      <c r="D17" s="49">
         <v>10.447761194029852</v>
       </c>
-      <c r="E17" s="165">
+      <c r="E17" s="48">
         <v>10.447761194029852</v>
       </c>
-      <c r="F17" s="165">
+      <c r="F17" s="48">
         <v>13.432835820895523</v>
       </c>
-      <c r="G17" s="166">
+      <c r="G17" s="49">
         <v>8.9552238805970141</v>
       </c>
-      <c r="H17" s="165">
+      <c r="H17" s="48">
         <v>1.4925373134328359</v>
       </c>
-      <c r="I17" s="166">
+      <c r="I17" s="49">
         <v>85.074626865671632</v>
       </c>
-      <c r="J17" s="165">
-[...2 lines deleted...]
-      <c r="K17" s="166">
+      <c r="J17" s="48">
+        <v>0</v>
+      </c>
+      <c r="K17" s="49">
         <v>8.9552238805970141</v>
       </c>
-      <c r="L17" s="166">
-[...2 lines deleted...]
-      <c r="M17" s="167">
+      <c r="L17" s="49">
+        <v>0</v>
+      </c>
+      <c r="M17" s="50">
         <v>4.4776119402985071</v>
       </c>
-      <c r="N17" s="216">
+      <c r="N17" s="68">
         <v>2.9850746268656718</v>
       </c>
-      <c r="O17" s="158"/>
+      <c r="O17" s="42"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
     </row>
-    <row r="18" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="31" t="str">
+    <row r="18" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="26" t="str">
         <f>'1 Adult Part'!A19</f>
         <v>Metro South/West</v>
       </c>
-      <c r="B18" s="164">
+      <c r="B18" s="47">
         <v>61.95652173913043</v>
       </c>
-      <c r="C18" s="165">
+      <c r="C18" s="48">
         <v>42.391304347826093</v>
       </c>
-      <c r="D18" s="166">
+      <c r="D18" s="49">
         <v>14.130434782608695</v>
       </c>
-      <c r="E18" s="165">
+      <c r="E18" s="48">
         <v>10.869565217391305</v>
       </c>
-      <c r="F18" s="165">
+      <c r="F18" s="48">
         <v>7.6086956521739122</v>
       </c>
-      <c r="G18" s="166">
+      <c r="G18" s="49">
         <v>7.6086956521739122</v>
       </c>
-      <c r="H18" s="165">
+      <c r="H18" s="48">
         <v>1.0869565217391304</v>
       </c>
-      <c r="I18" s="166">
+      <c r="I18" s="49">
         <v>86.956521739130437</v>
       </c>
-      <c r="J18" s="165">
-[...2 lines deleted...]
-      <c r="K18" s="166">
+      <c r="J18" s="48">
+        <v>0</v>
+      </c>
+      <c r="K18" s="49">
         <v>1.0869565217391304</v>
       </c>
-      <c r="L18" s="166">
-[...2 lines deleted...]
-      <c r="M18" s="167">
+      <c r="L18" s="49">
+        <v>0</v>
+      </c>
+      <c r="M18" s="50">
         <v>4.3478260869565215</v>
       </c>
-      <c r="N18" s="216">
+      <c r="N18" s="68">
         <v>14.130434782608695</v>
       </c>
-      <c r="O18" s="158"/>
+      <c r="O18" s="42"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
     </row>
-    <row r="19" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="31" t="str">
+    <row r="19" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="str">
         <f>'1 Adult Part'!A20</f>
         <v>North Central</v>
       </c>
-      <c r="B19" s="164">
+      <c r="B19" s="47">
         <v>63.63636363636364</v>
       </c>
-      <c r="C19" s="165">
+      <c r="C19" s="48">
         <v>27.272727272727273</v>
       </c>
-      <c r="D19" s="166">
+      <c r="D19" s="49">
         <v>18.181818181818183</v>
       </c>
-      <c r="E19" s="165">
+      <c r="E19" s="48">
         <v>18.181818181818183</v>
       </c>
-      <c r="F19" s="165">
+      <c r="F19" s="48">
         <v>9.0909090909090917</v>
       </c>
-      <c r="G19" s="166">
+      <c r="G19" s="49">
         <v>18.181818181818183</v>
       </c>
-      <c r="H19" s="165">
-[...2 lines deleted...]
-      <c r="I19" s="166">
+      <c r="H19" s="48">
+        <v>0</v>
+      </c>
+      <c r="I19" s="49">
         <v>100</v>
       </c>
-      <c r="J19" s="165">
-[...2 lines deleted...]
-      <c r="K19" s="166">
+      <c r="J19" s="48">
+        <v>0</v>
+      </c>
+      <c r="K19" s="49">
         <v>9.0909090909090917</v>
       </c>
-      <c r="L19" s="166">
-[...8 lines deleted...]
-      <c r="O19" s="158"/>
+      <c r="L19" s="49">
+        <v>0</v>
+      </c>
+      <c r="M19" s="50">
+        <v>0</v>
+      </c>
+      <c r="N19" s="68">
+        <v>0</v>
+      </c>
+      <c r="O19" s="42"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
     </row>
-    <row r="20" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="31" t="str">
+    <row r="20" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="26" t="str">
         <f>'1 Adult Part'!A21</f>
         <v>North Shore</v>
       </c>
-      <c r="B20" s="164">
+      <c r="B20" s="47">
         <v>71.428571428571431</v>
       </c>
-      <c r="C20" s="165">
+      <c r="C20" s="48">
         <v>41.071428571428569</v>
       </c>
-      <c r="D20" s="166">
+      <c r="D20" s="49">
         <v>23.214285714285715</v>
       </c>
-      <c r="E20" s="165">
+      <c r="E20" s="48">
         <v>17.857142857142858</v>
       </c>
-      <c r="F20" s="165">
+      <c r="F20" s="48">
         <v>7.1428571428571432</v>
       </c>
-      <c r="G20" s="166">
+      <c r="G20" s="49">
         <v>7.1428571428571432</v>
       </c>
-      <c r="H20" s="165">
+      <c r="H20" s="48">
         <v>1.7857142857142858</v>
       </c>
-      <c r="I20" s="166">
+      <c r="I20" s="49">
         <v>82.142857142857139</v>
       </c>
-      <c r="J20" s="165">
-[...2 lines deleted...]
-      <c r="K20" s="166">
+      <c r="J20" s="48">
+        <v>0</v>
+      </c>
+      <c r="K20" s="49">
         <v>50</v>
       </c>
-      <c r="L20" s="166">
-[...5 lines deleted...]
-      <c r="N20" s="216">
+      <c r="L20" s="49">
+        <v>0</v>
+      </c>
+      <c r="M20" s="50">
+        <v>0</v>
+      </c>
+      <c r="N20" s="68">
         <v>19.642857142857142</v>
       </c>
-      <c r="O20" s="158"/>
+      <c r="O20" s="42"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
     </row>
-    <row r="21" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="73" t="str">
+    <row r="21" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="29" t="str">
         <f>'1 Adult Part'!A22</f>
         <v>South Shore</v>
       </c>
-      <c r="B21" s="169">
+      <c r="B21" s="51">
         <v>50</v>
       </c>
-      <c r="C21" s="170">
+      <c r="C21" s="52">
         <v>52.04081632653061</v>
       </c>
-      <c r="D21" s="171">
+      <c r="D21" s="53">
         <v>2.0408163265306123</v>
       </c>
-      <c r="E21" s="170">
+      <c r="E21" s="52">
         <v>12.244897959183673</v>
       </c>
-      <c r="F21" s="170">
+      <c r="F21" s="52">
         <v>22.448979591836732</v>
       </c>
-      <c r="G21" s="171">
+      <c r="G21" s="53">
         <v>14.285714285714286</v>
       </c>
-      <c r="H21" s="170">
+      <c r="H21" s="52">
         <v>7.1428571428571432</v>
       </c>
-      <c r="I21" s="171">
+      <c r="I21" s="53">
         <v>93.877551020408148</v>
       </c>
-      <c r="J21" s="170">
+      <c r="J21" s="52">
         <v>9.183673469387756</v>
       </c>
-      <c r="K21" s="171">
+      <c r="K21" s="53">
         <v>23.469387755102037</v>
       </c>
-      <c r="L21" s="171">
-[...2 lines deleted...]
-      <c r="M21" s="172">
+      <c r="L21" s="53">
+        <v>0</v>
+      </c>
+      <c r="M21" s="54">
         <v>8.1632653061224492</v>
       </c>
-      <c r="N21" s="217">
+      <c r="N21" s="69">
         <v>4.0816326530612246</v>
       </c>
-      <c r="O21" s="158"/>
+      <c r="O21" s="42"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
     </row>
-    <row r="22" spans="1:29" s="46" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B22" s="174">
+    <row r="22" spans="1:29" s="27" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="55">
         <v>55.189255189255192</v>
       </c>
-      <c r="C22" s="176">
+      <c r="C22" s="57">
         <v>35.897435897435898</v>
       </c>
-      <c r="D22" s="175">
+      <c r="D22" s="56">
         <v>17.826617826617827</v>
       </c>
-      <c r="E22" s="175">
+      <c r="E22" s="56">
         <v>15.262515262515262</v>
       </c>
-      <c r="F22" s="177">
+      <c r="F22" s="58">
         <v>9.4017094017094021</v>
       </c>
-      <c r="G22" s="175">
+      <c r="G22" s="56">
         <v>6.7155067155067147</v>
       </c>
-      <c r="H22" s="177">
+      <c r="H22" s="58">
         <v>2.9304029304029302</v>
       </c>
-      <c r="I22" s="177">
+      <c r="I22" s="58">
         <v>86.691086691086696</v>
       </c>
-      <c r="J22" s="177">
+      <c r="J22" s="58">
         <v>2.4420024420024422</v>
       </c>
-      <c r="K22" s="175">
+      <c r="K22" s="56">
         <v>16.239316239316238</v>
       </c>
-      <c r="L22" s="175">
+      <c r="L22" s="56">
         <v>1.0989010989010988</v>
       </c>
-      <c r="M22" s="178">
+      <c r="M22" s="59">
         <v>3.5409035409035408</v>
       </c>
-      <c r="N22" s="217">
+      <c r="N22" s="69">
         <v>12.332112332112333</v>
       </c>
-      <c r="O22" s="158"/>
-[...5 lines deleted...]
-      <c r="V22" s="181"/>
+      <c r="O22" s="42"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>94</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.26" right="0.25" top="1" bottom="0.56999999999999995" header="0.12" footer="0.13"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005739B83D9EC05746835EEFEAC1333386" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="404f54cce78412f772f11987147cff3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a543ae4e-6060-48c8-a421-709023b87e3c" xmlns:ns3="b72976aa-e7d9-498e-b08a-d3d9e47e4056" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad2c8b6c99a2ad6f374eab2666c316c1" ns2:_="" ns3:_="">
     <xsd:import namespace="a543ae4e-6060-48c8-a421-709023b87e3c"/>
     <xsd:import namespace="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -10411,87 +10451,89 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAB60C95-1E47-4236-B739-05EA5B0D7803}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1E56AA-82CB-4055-AEB9-715EE6185DCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{376D3A94-4A64-4CD9-85B6-E96B10FADB4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a543ae4e-6060-48c8-a421-709023b87e3c"/>
     <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">