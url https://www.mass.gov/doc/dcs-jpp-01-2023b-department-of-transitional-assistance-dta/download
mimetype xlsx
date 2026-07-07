--- v0 (2025-12-20)
+++ v1 (2026-07-07)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/lisa_j_caissie_mass_gov/Documents/My Documents/BackupMyDocuments/WIOA Issuances/Joint Partner Issuances/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/laurie_pinkham_mass_gov/Documents/Desktop/sent files/ready to upload/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1CF89E8A-B14B-4017-8A43-1C0EF9A853AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="27" documentId="8_{1CF89E8A-B14B-4017-8A43-1C0EF9A853AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A5C0D81F-802F-4F3C-9BC6-718529EC226E}"/>
   <bookViews>
-    <workbookView xWindow="6765" yWindow="1740" windowWidth="14400" windowHeight="7440" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FY23 Allocations - breakdown" sheetId="11" r:id="rId1"/>
     <sheet name="FY21 performance wpp dashboard" sheetId="5" state="hidden" r:id="rId2"/>
     <sheet name="FY23 allocations" sheetId="10" state="hidden" r:id="rId3"/>
     <sheet name="TOADBeacon SQL" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'FY23 allocations'!$F$1:$G$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'FY23 Allocations - breakdown'!$A$1:$Q$25</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <pivotCaches>
     <pivotCache cacheId="0" r:id="rId5"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -814,51 +815,51 @@
     <t>SELECT LOCATION_NAM, COUNT (AU_ID)
     FROM BUILD.AU
          INNER JOIN BUILD.CLIENT_AU_MEMB ON (AU_ID = AU_ID_K)
          INNER JOIN BUILD.ORG_LOC ON (AU.ZIP_ORG_LOC_ID = ORG_LOC_ID)
    WHERE     PGM_CD IN ('TAFDC', 'FS')
          AND AU.AU_STAT_CD = 'ACTIVE'
          AND MEMB_ROLE_CD = 'GRNT'
    --      AND WP_EXEMPT_FLG = 'N'
 GROUP BY LOCATION_NAM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -885,97 +886,81 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...6 lines deleted...]
-      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Cambria"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Cambria"/>
       <family val="1"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1016,109 +1001,138 @@
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFCC"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="11">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B0F0"/>
+        <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1632,455 +1646,462 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="10" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="8"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="8"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="11" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="5" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="5" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="5" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="12" fillId="5" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="5" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="12" fillId="5" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="5" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="5" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="5" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="19" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="5" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="9" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="11" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="8" fontId="10" fillId="3" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="8" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="3" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="34" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="34" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="35" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="35" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="36" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="36" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="6" borderId="37" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="6" borderId="37" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="11" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="18" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="7" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="7" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="7" borderId="13" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="38" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="24" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="38" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="11" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="18" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="7" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="7" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="19" fillId="7" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="21" fillId="7" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="19" fillId="7" borderId="24" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="21" fillId="7" borderId="13" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="26" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="24" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="8" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="44" fontId="10" fillId="3" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="3" borderId="30" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="8" fontId="10" fillId="8" borderId="27" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="44" fontId="10" fillId="10" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="10" fillId="10" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="10" fillId="9" borderId="27" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="9" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="10" fillId="10" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="10" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="10" fillId="10" borderId="30" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="10" fillId="11" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="10" fillId="11" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="31" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="31" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="31" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="5" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="5" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 4 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 4 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 4 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 3" xfId="8" builtinId="18"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 4" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 4 2" xfId="4" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 4 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 6" xfId="5" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 6 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 6 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 6 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Percent" xfId="6" builtinId="5"/>
     <cellStyle name="Percent 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Percent 5 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Percent 5 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Percent 5 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFFCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Christel Lantin" refreshedDate="44151.449127430555" createdVersion="6" refreshedVersion="6" minRefreshableVersion="3" recordCount="27" xr:uid="{00000000-000A-0000-FFFF-FFFF00000000}">
   <cacheSource type="worksheet">
     <worksheetSource ref="A1:M28" sheet="FY21 performance wpp dashboard"/>
   </cacheSource>
   <cacheFields count="13">
@@ -2671,197 +2692,163 @@
       <x v="2"/>
     </i>
     <i i="3">
       <x v="3"/>
     </i>
   </colItems>
   <dataFields count="4">
     <dataField name="Sum of FY 20 Enrollments" fld="3" baseField="0" baseItem="0"/>
     <dataField name="Sum of Carryovers" fld="4" baseField="0" baseItem="0"/>
     <dataField name="Sum of FY 20 Employments" fld="7" baseField="0" baseItem="0"/>
     <dataField name="Sum of FY20 Training" fld="8" baseField="0" baseItem="0"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3009,3707 +2996,3708 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="8" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T34"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="H1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Q3" sqref="Q3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="15.5703125" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="15.54296875" defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="1" bestFit="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="16384" width="15.5703125" style="1"/>
+    <col min="1" max="1" width="22.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.7265625" style="1" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="8" max="8" width="11.7265625" style="1" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="9" max="9" width="12.81640625" style="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="10.1796875" style="1" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="11" width="12.81640625" style="1" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="12" width="12.1796875" style="1" customWidth="1" outlineLevel="1"/>
+    <col min="13" max="13" width="18.7265625" style="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="13.1796875" style="1" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="15" width="17.26953125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="16.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="20.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="22.54296875" style="4" customWidth="1"/>
+    <col min="19" max="19" width="15.453125" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="15.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="123" t="s">
+    <row r="1" spans="1:20" ht="32.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="126" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="123"/>
-[...4 lines deleted...]
-      <c r="G1" s="123"/>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="R1" s="1"/>
     </row>
-    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F2" s="135"/>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A2" s="136"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
+      <c r="F2" s="136"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
     </row>
-    <row r="4" spans="1:20" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="50" t="s">
+    <row r="4" spans="1:20" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="116" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="136" t="s">
+      <c r="B4" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="137"/>
-[...1 lines deleted...]
-      <c r="E4" s="139" t="s">
+      <c r="C4" s="138"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="140" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="140"/>
-      <c r="G4" s="141" t="s">
+      <c r="F4" s="141"/>
+      <c r="G4" s="142" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="142"/>
-[...8 lines deleted...]
-      <c r="O4" s="124" t="s">
+      <c r="H4" s="143"/>
+      <c r="I4" s="143"/>
+      <c r="J4" s="143"/>
+      <c r="K4" s="143"/>
+      <c r="L4" s="143"/>
+      <c r="M4" s="143"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="127" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:20" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="51">
+    <row r="5" spans="1:20" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="115">
         <v>1000000</v>
       </c>
-      <c r="B5" s="9"/>
-      <c r="C5" s="49">
+      <c r="B5" s="6"/>
+      <c r="C5" s="42">
         <f>A5*0.25</f>
         <v>250000</v>
       </c>
-      <c r="D5" s="10"/>
-      <c r="E5" s="127">
+      <c r="D5" s="7"/>
+      <c r="E5" s="130">
         <f>A5*0.4</f>
         <v>400000</v>
       </c>
-      <c r="F5" s="128"/>
-      <c r="G5" s="129">
+      <c r="F5" s="131"/>
+      <c r="G5" s="132">
         <f>1000000-C5-E5</f>
         <v>350000</v>
       </c>
-      <c r="H5" s="130"/>
-[...8 lines deleted...]
-    <row r="6" spans="1:20" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="133"/>
+      <c r="N5" s="146"/>
+      <c r="O5" s="128"/>
+    </row>
+    <row r="6" spans="1:20" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3"/>
-      <c r="B6" s="131"/>
-[...5 lines deleted...]
-      <c r="H6" s="38" t="s">
+      <c r="B6" s="103"/>
+      <c r="C6" s="144"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="38"/>
-      <c r="L6" s="133" t="s">
+      <c r="K6" s="32"/>
+      <c r="L6" s="134" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="134"/>
-[...4 lines deleted...]
-      <c r="A7" s="21" t="s">
+      <c r="M6" s="135"/>
+      <c r="N6" s="146"/>
+      <c r="O6" s="128"/>
+    </row>
+    <row r="7" spans="1:20" ht="76.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="36" t="s">
+      <c r="B7" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="34" t="s">
+      <c r="E7" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="35" t="s">
+      <c r="F7" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="39" t="s">
+      <c r="G7" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="34">
         <v>0.1</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="34">
         <v>0.5</v>
       </c>
-      <c r="J7" s="40">
+      <c r="J7" s="34">
         <v>0.4</v>
       </c>
-      <c r="K7" s="41" t="s">
+      <c r="K7" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="42" t="s">
+      <c r="L7" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="M7" s="45" t="s">
+      <c r="M7" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="N7" s="145"/>
-[...1 lines deleted...]
-      <c r="P7" s="102" t="s">
+      <c r="N7" s="147" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="129"/>
+      <c r="P7" s="104" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="104" t="s">
+      <c r="Q7" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="48" t="s">
+      <c r="R7" s="41" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A8" s="22" t="s">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="18">
         <v>14948</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="15">
         <f>B8/B$24</f>
         <v>2.338343324114283E-2</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="19">
         <f>C$5*C8</f>
         <v>5845.8583102857074</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="27">
         <f>+F8/$F$24</f>
         <v>6.25E-2</v>
       </c>
-      <c r="F8" s="32">
+      <c r="F8" s="26">
         <f>+$E$5/16</f>
         <v>25000</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="12">
         <v>22</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="12">
         <v>18</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="12">
         <v>7</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="12">
         <v>0</v>
       </c>
-      <c r="K8" s="43">
+      <c r="K8" s="37">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="L8" s="44">
+      <c r="L8" s="38">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="M8" s="46">
+      <c r="M8" s="40">
         <v>15750</v>
       </c>
-      <c r="N8" s="116">
+      <c r="N8" s="114">
         <f t="shared" ref="N8:N23" si="0">M8+F8+D8</f>
         <v>46595.858310285708</v>
       </c>
-      <c r="O8" s="118">
+      <c r="O8" s="99">
         <f t="shared" ref="O8:O23" si="1">F8+D8</f>
         <v>30845.858310285708</v>
       </c>
-      <c r="P8" s="103">
+      <c r="P8" s="105">
         <v>4500</v>
       </c>
-      <c r="Q8" s="105">
+      <c r="Q8" s="107">
         <f t="shared" ref="Q8:Q23" si="2">O8-P8</f>
         <v>26345.858310285708</v>
       </c>
-      <c r="R8" s="100">
+      <c r="R8" s="90">
         <f t="shared" ref="R8:R23" si="3">N8-P8</f>
         <v>42095.858310285708</v>
       </c>
-      <c r="S8" s="115"/>
-[...3 lines deleted...]
-      <c r="A9" s="22" t="s">
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A9" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="18">
         <v>70912</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="15">
         <f t="shared" ref="C9:C23" si="4">B9/B$24</f>
         <v>0.11092895491008298</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="19">
         <f t="shared" ref="D9:D23" si="5">C$5*C9</f>
         <v>27732.238727520744</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="20">
         <f t="shared" ref="E9:E23" si="6">+F9/$F$24</f>
         <v>6.25E-2</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="19">
         <f t="shared" ref="F9:F23" si="7">+$E$5/16</f>
         <v>25000</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="12">
         <v>63</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="12">
         <v>28</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="12">
         <v>16</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="12">
         <v>3</v>
       </c>
-      <c r="K9" s="43">
+      <c r="K9" s="37">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="38">
         <v>3.9E-2</v>
       </c>
-      <c r="M9" s="46">
+      <c r="M9" s="40">
         <v>21000</v>
       </c>
-      <c r="N9" s="116">
+      <c r="N9" s="114">
         <f t="shared" si="0"/>
         <v>73732.238727520744</v>
       </c>
-      <c r="O9" s="118">
+      <c r="O9" s="99">
         <f t="shared" si="1"/>
         <v>52732.238727520744</v>
       </c>
-      <c r="P9" s="103"/>
-      <c r="Q9" s="105">
+      <c r="P9" s="105"/>
+      <c r="Q9" s="107">
         <f t="shared" si="2"/>
         <v>52732.238727520744</v>
       </c>
-      <c r="R9" s="100">
+      <c r="R9" s="90">
         <f t="shared" si="3"/>
         <v>73732.238727520744</v>
       </c>
-      <c r="S9" s="115"/>
-[...2 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="S9" s="98"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="18">
         <v>50779</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="15">
         <f t="shared" si="4"/>
         <v>7.9434530141289247E-2</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="19">
         <f t="shared" si="5"/>
         <v>19858.632535322311</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="12">
         <v>328</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="12">
         <v>289</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="12">
         <v>67</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="12">
         <v>8</v>
       </c>
-      <c r="K10" s="43">
+      <c r="K10" s="37">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="38">
         <v>0.21299999999999999</v>
       </c>
-      <c r="M10" s="46">
+      <c r="M10" s="40">
         <v>35000</v>
       </c>
-      <c r="N10" s="116">
+      <c r="N10" s="114">
         <f t="shared" si="0"/>
         <v>79858.632535322307</v>
       </c>
-      <c r="O10" s="118">
+      <c r="O10" s="99">
         <f t="shared" si="1"/>
         <v>44858.632535322307</v>
       </c>
-      <c r="P10" s="103">
+      <c r="P10" s="105">
         <v>22000</v>
       </c>
-      <c r="Q10" s="105">
+      <c r="Q10" s="107">
         <f t="shared" si="2"/>
         <v>22858.632535322307</v>
       </c>
-      <c r="R10" s="100">
+      <c r="R10" s="90">
         <f t="shared" si="3"/>
         <v>57858.632535322307</v>
       </c>
-      <c r="S10" s="115"/>
-[...2 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="S10" s="98"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="18">
         <v>41646</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="15">
         <f t="shared" si="4"/>
         <v>6.51476090955736E-2</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="19">
         <f t="shared" si="5"/>
         <v>16286.9022738934</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="12">
         <v>120</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="12">
         <v>82</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="12">
         <v>26</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="12">
         <v>24</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="37">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="38">
         <v>0.1</v>
       </c>
-      <c r="M11" s="46">
+      <c r="M11" s="40">
         <v>31500</v>
       </c>
-      <c r="N11" s="116">
+      <c r="N11" s="114">
         <f t="shared" si="0"/>
         <v>72786.9022738934</v>
       </c>
-      <c r="O11" s="118">
+      <c r="O11" s="99">
         <f t="shared" si="1"/>
         <v>41286.9022738934</v>
       </c>
-      <c r="P11" s="103"/>
-      <c r="Q11" s="105">
+      <c r="P11" s="105"/>
+      <c r="Q11" s="107">
         <f t="shared" si="2"/>
         <v>41286.9022738934</v>
       </c>
-      <c r="R11" s="100">
+      <c r="R11" s="90">
         <f t="shared" si="3"/>
         <v>72786.9022738934</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="22" t="s">
+    <row r="12" spans="1:20" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="18">
         <v>15759</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="15">
         <f t="shared" si="4"/>
         <v>2.4652095561089767E-2</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="19">
         <f t="shared" si="5"/>
         <v>6163.0238902724423</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="12">
         <v>6</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="12">
         <v>3</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="12">
         <v>1</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="12">
         <v>0</v>
       </c>
-      <c r="K12" s="43">
+      <c r="K12" s="37">
         <v>1E-3</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="38">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="M12" s="46">
+      <c r="M12" s="40">
         <v>8750</v>
       </c>
-      <c r="N12" s="116">
+      <c r="N12" s="114">
         <f t="shared" si="0"/>
         <v>39913.023890272445</v>
       </c>
-      <c r="O12" s="118">
+      <c r="O12" s="99">
         <f t="shared" si="1"/>
         <v>31163.023890272441</v>
       </c>
-      <c r="P12" s="103">
+      <c r="P12" s="105">
         <v>6163.02</v>
       </c>
-      <c r="Q12" s="105">
+      <c r="Q12" s="107">
         <f t="shared" si="2"/>
         <v>25000.003890272441</v>
       </c>
-      <c r="R12" s="100">
+      <c r="R12" s="90">
         <f t="shared" si="3"/>
         <v>33750.003890272448</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="22" t="s">
+    <row r="13" spans="1:20" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="18">
         <v>55340</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="15">
         <f t="shared" si="4"/>
         <v>8.6569386912285537E-2</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="19">
         <f t="shared" si="5"/>
         <v>21642.346728071385</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="13">
         <v>11</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="12">
         <v>9</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="12">
         <v>1</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="12">
         <v>2</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="37">
         <v>2E-3</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="38">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="M13" s="46">
+      <c r="M13" s="40">
         <v>12250</v>
       </c>
-      <c r="N13" s="116">
+      <c r="N13" s="114">
         <f t="shared" si="0"/>
         <v>58892.346728071381</v>
       </c>
-      <c r="O13" s="118">
+      <c r="O13" s="99">
         <f t="shared" si="1"/>
         <v>46642.346728071381</v>
       </c>
-      <c r="P13" s="103">
+      <c r="P13" s="105">
         <f>O13-29500</f>
         <v>17142.346728071381</v>
       </c>
-      <c r="Q13" s="105">
+      <c r="Q13" s="107">
         <f t="shared" si="2"/>
         <v>29500</v>
       </c>
-      <c r="R13" s="100">
+      <c r="R13" s="90">
         <f t="shared" si="3"/>
         <v>41750</v>
       </c>
-      <c r="S13" s="99"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="S13" s="89"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="18">
         <v>9672</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="15">
         <f t="shared" si="4"/>
         <v>1.513008872814647E-2</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="19">
         <f t="shared" si="5"/>
         <v>3782.5221820366173</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F14" s="25">
+      <c r="F14" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="12">
         <v>53</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="12">
         <v>30</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="12">
         <v>18</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="12">
         <v>15</v>
       </c>
-      <c r="K14" s="43">
+      <c r="K14" s="37">
         <v>1.2E-2</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="38">
         <v>5.8000000000000003E-2</v>
       </c>
-      <c r="M14" s="46">
+      <c r="M14" s="40">
         <v>22750</v>
       </c>
-      <c r="N14" s="116">
+      <c r="N14" s="114">
         <f t="shared" si="0"/>
         <v>51532.522182036621</v>
       </c>
-      <c r="O14" s="118">
+      <c r="O14" s="99">
         <f t="shared" si="1"/>
         <v>28782.522182036617</v>
       </c>
-      <c r="P14" s="103"/>
-      <c r="Q14" s="105">
+      <c r="P14" s="105"/>
+      <c r="Q14" s="107">
         <f t="shared" si="2"/>
         <v>28782.522182036617</v>
       </c>
-      <c r="R14" s="100">
+      <c r="R14" s="90">
         <f t="shared" si="3"/>
         <v>51532.522182036621</v>
       </c>
-      <c r="S14" s="99"/>
-[...2 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="S14" s="89"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="18">
         <v>28405</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="15">
         <f t="shared" si="4"/>
         <v>4.4434467568548436E-2</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="19">
         <f t="shared" si="5"/>
         <v>11108.616892137108</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F15" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="12">
         <v>69</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="12">
         <v>50</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="12">
         <v>28</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="12">
         <v>24</v>
       </c>
-      <c r="K15" s="43">
+      <c r="K15" s="37">
         <v>0.02</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="38">
         <v>9.2999999999999999E-2</v>
       </c>
-      <c r="M15" s="46">
+      <c r="M15" s="40">
         <v>29750</v>
       </c>
-      <c r="N15" s="116">
+      <c r="N15" s="114">
         <f t="shared" si="0"/>
         <v>65858.616892137114</v>
       </c>
-      <c r="O15" s="118">
+      <c r="O15" s="99">
         <f t="shared" si="1"/>
         <v>36108.616892137106</v>
       </c>
-      <c r="P15" s="103">
+      <c r="P15" s="105">
         <v>7095.57</v>
       </c>
-      <c r="Q15" s="105">
+      <c r="Q15" s="107">
         <f t="shared" si="2"/>
         <v>29013.046892137107</v>
       </c>
-      <c r="R15" s="100">
+      <c r="R15" s="90">
         <f t="shared" si="3"/>
         <v>58763.046892137114</v>
       </c>
-      <c r="S15" s="99"/>
-[...2 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="S15" s="89"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="18">
         <v>29351</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="15">
         <f t="shared" si="4"/>
         <v>4.5914312888733155E-2</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="19">
         <f t="shared" si="5"/>
         <v>11478.578222183289</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F16" s="25">
+      <c r="F16" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="12">
         <v>129</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="12">
         <v>125</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="12">
         <v>13</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="12">
         <v>9</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="37">
         <v>1.6E-2</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="38">
         <v>7.2999999999999995E-2</v>
       </c>
-      <c r="M16" s="46">
+      <c r="M16" s="40">
         <v>28000</v>
       </c>
-      <c r="N16" s="116">
+      <c r="N16" s="114">
         <f t="shared" si="0"/>
         <v>64478.578222183292</v>
       </c>
-      <c r="O16" s="118">
+      <c r="O16" s="99">
         <f t="shared" si="1"/>
         <v>36478.578222183292</v>
       </c>
-      <c r="P16" s="103"/>
-      <c r="Q16" s="105">
+      <c r="P16" s="105"/>
+      <c r="Q16" s="107">
         <f t="shared" si="2"/>
         <v>36478.578222183292</v>
       </c>
-      <c r="R16" s="100">
+      <c r="R16" s="90">
         <f t="shared" si="3"/>
         <v>64478.578222183292</v>
       </c>
-      <c r="S16" s="99"/>
-[...2 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="S16" s="89"/>
+    </row>
+    <row r="17" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="18">
         <v>94150</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="15">
         <f t="shared" si="4"/>
         <v>0.14728058868434554</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="19">
         <f t="shared" si="5"/>
         <v>36820.147171086384</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F17" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="12">
         <v>281</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="12">
         <v>172</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="12">
         <v>42</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="12">
         <v>52</v>
       </c>
-      <c r="K17" s="43">
+      <c r="K17" s="37">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="L17" s="44">
+      <c r="L17" s="38">
         <v>0.192</v>
       </c>
-      <c r="M17" s="46">
+      <c r="M17" s="40">
         <v>33250</v>
       </c>
-      <c r="N17" s="116">
+      <c r="N17" s="114">
         <f t="shared" si="0"/>
         <v>95070.147171086384</v>
       </c>
-      <c r="O17" s="118">
+      <c r="O17" s="99">
         <f t="shared" si="1"/>
         <v>61820.147171086384</v>
       </c>
-      <c r="P17" s="103"/>
-      <c r="Q17" s="105">
+      <c r="P17" s="105"/>
+      <c r="Q17" s="107">
         <f t="shared" si="2"/>
         <v>61820.147171086384</v>
       </c>
-      <c r="R17" s="100">
+      <c r="R17" s="90">
         <f t="shared" si="3"/>
         <v>95070.147171086384</v>
       </c>
-      <c r="S17" s="99"/>
-[...2 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="S17" s="89"/>
+    </row>
+    <row r="18" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="18">
         <v>41404</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="15">
         <f t="shared" si="4"/>
         <v>6.4769044013665886E-2</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="19">
         <f t="shared" si="5"/>
         <v>16192.261003416472</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F18" s="25">
+      <c r="F18" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="12">
         <v>96</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="12">
         <v>74</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="12">
         <v>15</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="12">
         <v>13</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="37">
         <v>1.4E-2</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="38">
         <v>6.5000000000000002E-2</v>
       </c>
-      <c r="M18" s="46">
+      <c r="M18" s="40">
         <v>26250</v>
       </c>
-      <c r="N18" s="116">
+      <c r="N18" s="114">
         <f t="shared" si="0"/>
         <v>67442.261003416468</v>
       </c>
-      <c r="O18" s="118">
+      <c r="O18" s="99">
         <f t="shared" si="1"/>
         <v>41192.261003416468</v>
       </c>
-      <c r="P18" s="103">
+      <c r="P18" s="105">
         <f>N18/2</f>
         <v>33721.130501708234</v>
       </c>
-      <c r="Q18" s="105">
+      <c r="Q18" s="107">
         <f t="shared" si="2"/>
         <v>7471.1305017082341</v>
       </c>
-      <c r="R18" s="100">
+      <c r="R18" s="90">
         <f t="shared" si="3"/>
         <v>33721.130501708234</v>
       </c>
-      <c r="S18" s="99"/>
-[...2 lines deleted...]
-      <c r="A19" s="22" t="s">
+      <c r="S18" s="89"/>
+    </row>
+    <row r="19" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="18">
         <v>65704</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="15">
         <f t="shared" si="4"/>
         <v>0.10278198405646564</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="19">
         <f t="shared" si="5"/>
         <v>25695.496014116412</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F19" s="25">
+      <c r="F19" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="12">
         <v>15</v>
       </c>
-      <c r="H19" s="16">
+      <c r="H19" s="12">
         <v>8</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="12">
         <v>6</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="12">
         <v>1</v>
       </c>
-      <c r="K19" s="43">
+      <c r="K19" s="37">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="L19" s="44">
+      <c r="L19" s="38">
         <v>1.4E-2</v>
       </c>
-      <c r="M19" s="46">
+      <c r="M19" s="40">
         <v>14000</v>
       </c>
-      <c r="N19" s="116">
+      <c r="N19" s="114">
         <f t="shared" si="0"/>
         <v>64695.496014116412</v>
       </c>
-      <c r="O19" s="118">
+      <c r="O19" s="99">
         <f t="shared" si="1"/>
         <v>50695.496014116412</v>
       </c>
-      <c r="P19" s="103"/>
-      <c r="Q19" s="105">
+      <c r="P19" s="105"/>
+      <c r="Q19" s="107">
         <f t="shared" si="2"/>
         <v>50695.496014116412</v>
       </c>
-      <c r="R19" s="100">
+      <c r="R19" s="90">
         <f t="shared" si="3"/>
         <v>64695.496014116412</v>
       </c>
-      <c r="S19" s="99"/>
-[...2 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="S19" s="89"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A20" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="18">
         <v>20230</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="15">
         <f t="shared" si="4"/>
         <v>3.1646163665260865E-2</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="19">
         <f t="shared" si="5"/>
         <v>7911.5409163152162</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F20" s="25">
+      <c r="F20" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G20" s="12">
         <v>30</v>
       </c>
-      <c r="H20" s="16">
+      <c r="H20" s="12">
         <v>18</v>
       </c>
-      <c r="I20" s="16">
+      <c r="I20" s="12">
         <v>10</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J20" s="12">
         <v>9</v>
       </c>
-      <c r="K20" s="43">
+      <c r="K20" s="37">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="38">
         <v>3.4000000000000002E-2</v>
       </c>
-      <c r="M20" s="46">
+      <c r="M20" s="40">
         <v>19250</v>
       </c>
-      <c r="N20" s="116">
+      <c r="N20" s="114">
         <f t="shared" si="0"/>
         <v>52161.540916315214</v>
       </c>
-      <c r="O20" s="118">
+      <c r="O20" s="99">
         <f t="shared" si="1"/>
         <v>32911.540916315214</v>
       </c>
-      <c r="P20" s="103">
+      <c r="P20" s="105">
         <v>32911.54</v>
       </c>
-      <c r="Q20" s="105">
+      <c r="Q20" s="107">
         <f t="shared" si="2"/>
         <v>9.1631521354429424E-4</v>
       </c>
-      <c r="R20" s="100">
+      <c r="R20" s="90">
         <f t="shared" si="3"/>
         <v>19250.000916315214</v>
       </c>
-      <c r="S20" s="99"/>
-[...2 lines deleted...]
-      <c r="A21" s="22" t="s">
+      <c r="S20" s="89"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A21" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="18">
         <v>22203</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C21" s="15">
         <f t="shared" si="4"/>
         <v>3.473256410577296E-2</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="19">
         <f t="shared" si="5"/>
         <v>8683.1410264432398</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F21" s="25">
+      <c r="F21" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G21" s="16">
+      <c r="G21" s="12">
         <v>10</v>
       </c>
-      <c r="H21" s="16">
+      <c r="H21" s="12">
         <v>10</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I21" s="12">
         <v>1</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J21" s="12">
         <v>1</v>
       </c>
-      <c r="K21" s="43">
+      <c r="K21" s="37">
         <v>1E-3</v>
       </c>
-      <c r="L21" s="44">
+      <c r="L21" s="38">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="M21" s="46">
+      <c r="M21" s="40">
         <v>10500</v>
       </c>
-      <c r="N21" s="116">
+      <c r="N21" s="114">
         <f t="shared" si="0"/>
         <v>44183.141026443242</v>
       </c>
-      <c r="O21" s="118">
+      <c r="O21" s="99">
         <f t="shared" si="1"/>
         <v>33683.141026443242</v>
       </c>
-      <c r="P21" s="103">
+      <c r="P21" s="105">
         <v>15000</v>
       </c>
-      <c r="Q21" s="105">
+      <c r="Q21" s="107">
         <f t="shared" si="2"/>
         <v>18683.141026443242</v>
       </c>
-      <c r="R21" s="100">
+      <c r="R21" s="90">
         <f t="shared" si="3"/>
         <v>29183.141026443242</v>
       </c>
-      <c r="S21" s="99"/>
-[...2 lines deleted...]
-      <c r="A22" s="22" t="s">
+      <c r="S21" s="89"/>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A22" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="18">
         <v>39285</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="15">
         <f t="shared" si="4"/>
         <v>6.1454253069192936E-2</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="19">
         <f t="shared" si="5"/>
         <v>15363.563267298234</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F22" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G22" s="12">
         <v>35</v>
       </c>
-      <c r="H22" s="16">
+      <c r="H22" s="12">
         <v>29</v>
       </c>
-      <c r="I22" s="16">
+      <c r="I22" s="12">
         <v>3</v>
       </c>
-      <c r="J22" s="16">
+      <c r="J22" s="12">
         <v>8</v>
       </c>
-      <c r="K22" s="43">
+      <c r="K22" s="37">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="L22" s="44">
+      <c r="L22" s="38">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="M22" s="46">
+      <c r="M22" s="40">
         <v>17500</v>
       </c>
-      <c r="N22" s="116">
+      <c r="N22" s="114">
         <f t="shared" si="0"/>
         <v>57863.563267298232</v>
       </c>
-      <c r="O22" s="118">
+      <c r="O22" s="99">
         <f t="shared" si="1"/>
         <v>40363.563267298232</v>
       </c>
-      <c r="P22" s="103">
+      <c r="P22" s="105">
         <v>20181.78</v>
       </c>
-      <c r="Q22" s="105">
+      <c r="Q22" s="107">
         <f t="shared" si="2"/>
         <v>20181.783267298233</v>
       </c>
-      <c r="R22" s="100">
+      <c r="R22" s="90">
         <f t="shared" si="3"/>
         <v>37681.783267298233</v>
       </c>
-      <c r="S22" s="99"/>
-[...2 lines deleted...]
-      <c r="A23" s="22" t="s">
+      <c r="S22" s="89"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="18">
         <v>39468</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="15">
         <f t="shared" si="4"/>
         <v>6.1740523358404145E-2</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="19">
         <f t="shared" si="5"/>
         <v>15435.130839601035</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="20">
         <f t="shared" si="6"/>
         <v>6.25E-2</v>
       </c>
-      <c r="F23" s="25">
+      <c r="F23" s="19">
         <f t="shared" si="7"/>
         <v>25000</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="12">
         <v>53</v>
       </c>
-      <c r="H23" s="16">
+      <c r="H23" s="12">
         <v>40</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="12">
         <v>16</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="12">
         <v>17</v>
       </c>
-      <c r="K23" s="43">
+      <c r="K23" s="37">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="L23" s="44">
+      <c r="L23" s="38">
         <v>6.0999999999999999E-2</v>
       </c>
-      <c r="M23" s="46">
+      <c r="M23" s="40">
         <v>24500</v>
       </c>
-      <c r="N23" s="116">
+      <c r="N23" s="114">
         <f t="shared" si="0"/>
         <v>64935.130839601035</v>
       </c>
-      <c r="O23" s="118">
+      <c r="O23" s="99">
         <f t="shared" si="1"/>
         <v>40435.130839601035</v>
       </c>
-      <c r="P23" s="103">
+      <c r="P23" s="105">
         <v>20217.560000000001</v>
       </c>
-      <c r="Q23" s="105">
+      <c r="Q23" s="107">
         <f t="shared" si="2"/>
         <v>20217.570839601034</v>
       </c>
-      <c r="R23" s="100">
+      <c r="R23" s="90">
         <f t="shared" si="3"/>
         <v>44717.57083960103</v>
       </c>
-      <c r="S23" s="99"/>
-[...2 lines deleted...]
-      <c r="A24" s="23" t="s">
+      <c r="S23" s="89"/>
+    </row>
+    <row r="24" spans="1:19" ht="17.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="7">
+      <c r="B24" s="119">
         <f t="shared" ref="B24:Q24" si="8">SUM(B8:B23)</f>
         <v>639256</v>
       </c>
-      <c r="C24" s="5">
+      <c r="C24" s="120">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="121">
         <f t="shared" si="8"/>
         <v>250000.00000000003</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="122">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="121">
         <f t="shared" si="8"/>
         <v>400000</v>
       </c>
-      <c r="G24" s="18">
+      <c r="G24" s="124">
         <f t="shared" si="8"/>
         <v>1321</v>
       </c>
-      <c r="H24" s="18">
+      <c r="H24" s="124">
         <f t="shared" si="8"/>
         <v>985</v>
       </c>
-      <c r="I24" s="18">
+      <c r="I24" s="124">
         <f t="shared" si="8"/>
         <v>270</v>
       </c>
-      <c r="J24" s="18">
+      <c r="J24" s="124">
         <f t="shared" si="8"/>
         <v>186</v>
       </c>
-      <c r="K24" s="83">
+      <c r="K24" s="123">
         <f t="shared" si="8"/>
         <v>0.21400000000000005</v>
       </c>
-      <c r="L24" s="83">
+      <c r="L24" s="123">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="117">
         <f t="shared" si="8"/>
         <v>350000</v>
       </c>
-      <c r="N24" s="117">
+      <c r="N24" s="113">
         <f t="shared" si="8"/>
         <v>1000000</v>
       </c>
-      <c r="O24" s="119">
+      <c r="O24" s="100">
         <f t="shared" si="8"/>
         <v>650000</v>
       </c>
-      <c r="P24" s="52">
+      <c r="P24" s="43">
         <f t="shared" si="8"/>
         <v>178932.94722977962</v>
       </c>
-      <c r="Q24" s="106">
+      <c r="Q24" s="108">
         <f t="shared" si="8"/>
         <v>471067.05277022038</v>
       </c>
-      <c r="R24" s="101">
+      <c r="R24" s="91">
         <f>SUM(R8:R23)</f>
         <v>821067.05277022033</v>
       </c>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="G27" s="113" t="s">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="O25" s="101"/>
+      <c r="P25" s="44"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="Q26" s="98"/>
+    </row>
+    <row r="27" spans="1:19" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="94"/>
+      <c r="B27" s="94"/>
+      <c r="C27" s="94"/>
+      <c r="D27" s="95"/>
+      <c r="E27" s="94"/>
+      <c r="G27" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="H27" s="113" t="s">
+      <c r="H27" s="110" t="s">
         <v>40</v>
       </c>
-      <c r="I27" s="113"/>
-[...7 lines deleted...]
-      <c r="G28" s="113" t="s">
+      <c r="I27" s="111"/>
+    </row>
+    <row r="28" spans="1:19" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="94"/>
+      <c r="B28" s="94"/>
+      <c r="C28" s="94"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="94"/>
+      <c r="G28" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="H28" s="113" t="s">
+      <c r="H28" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="I28" s="113"/>
-[...8 lines deleted...]
-      <c r="G29" s="113" t="s">
+      <c r="I28" s="111"/>
+      <c r="P28" s="98"/>
+    </row>
+    <row r="29" spans="1:19" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="94"/>
+      <c r="B29" s="94"/>
+      <c r="C29" s="97"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="G29" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="H29" s="113" t="s">
+      <c r="H29" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="I29" s="113"/>
-[...7 lines deleted...]
-      <c r="G30" s="113" t="s">
+      <c r="I29" s="111"/>
+    </row>
+    <row r="30" spans="1:19" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="95"/>
+      <c r="B30" s="95"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+      <c r="G30" s="110" t="s">
         <v>45</v>
       </c>
-      <c r="H30" s="113" t="s">
+      <c r="H30" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="I30" s="113"/>
-[...7 lines deleted...]
-      <c r="G31" s="113" t="s">
+      <c r="I30" s="111"/>
+    </row>
+    <row r="31" spans="1:19" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="125"/>
+      <c r="B31" s="125"/>
+      <c r="C31" s="125"/>
+      <c r="D31" s="125"/>
+      <c r="E31" s="125"/>
+      <c r="G31" s="110" t="s">
         <v>47</v>
       </c>
-      <c r="H31" s="114">
+      <c r="H31" s="112">
         <v>44001979</v>
       </c>
-      <c r="I31" s="113"/>
-[...7 lines deleted...]
-      <c r="F34" s="107"/>
+      <c r="I31" s="111"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="I32" s="109"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="92"/>
+      <c r="B34" s="92"/>
+      <c r="C34" s="93"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="10">
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="O4:O7"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:M5"/>
-    <mergeCell ref="B6:C6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:M4"/>
-    <mergeCell ref="N4:N7"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;Z&amp;F</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="12.42578125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="21" max="21" width="26.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.453125" customWidth="1"/>
+    <col min="6" max="6" width="11.453125" customWidth="1"/>
+    <col min="7" max="7" width="16.54296875" customWidth="1"/>
+    <col min="8" max="9" width="19.54296875" customWidth="1"/>
+    <col min="10" max="10" width="26.54296875" style="21" customWidth="1"/>
+    <col min="11" max="11" width="19.453125" style="22" customWidth="1"/>
+    <col min="12" max="13" width="21.453125" style="22" customWidth="1"/>
+    <col min="16" max="16" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="25.453125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="20.1796875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="26.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="29" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:21" s="23" customFormat="1" ht="30.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="56" t="s">
+      <c r="C1" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="D1" s="57" t="s">
+      <c r="D1" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="E1" s="55" t="s">
+      <c r="E1" s="46" t="s">
         <v>52</v>
       </c>
-      <c r="F1" s="55" t="s">
+      <c r="F1" s="46" t="s">
         <v>53</v>
       </c>
-      <c r="G1" s="55" t="s">
+      <c r="G1" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="H1" s="55" t="s">
+      <c r="H1" s="46" t="s">
         <v>55</v>
       </c>
-      <c r="I1" s="55" t="s">
+      <c r="I1" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="J1" s="58" t="s">
+      <c r="J1" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="K1" s="55" t="s">
+      <c r="K1" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="L1" s="55" t="s">
+      <c r="L1" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="M1" s="56" t="s">
+      <c r="M1" s="47" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="C2" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="D2" s="62">
+      <c r="D2" s="53">
         <v>18</v>
       </c>
-      <c r="E2" s="63">
+      <c r="E2" s="54">
         <v>7</v>
       </c>
-      <c r="F2" s="64">
+      <c r="F2" s="55">
         <v>25</v>
       </c>
-      <c r="G2" s="64">
+      <c r="G2" s="55">
         <v>0</v>
       </c>
-      <c r="H2" s="64">
+      <c r="H2" s="55">
         <v>4</v>
       </c>
-      <c r="I2" s="64">
+      <c r="I2" s="55">
         <v>2</v>
       </c>
-      <c r="J2" s="65">
+      <c r="J2" s="56">
         <v>13.5525</v>
       </c>
-      <c r="K2" s="66">
+      <c r="K2" s="57">
         <v>0.24</v>
       </c>
-      <c r="L2" s="66">
+      <c r="L2" s="57">
         <v>0.16</v>
       </c>
-      <c r="M2" s="67">
+      <c r="M2" s="58">
         <v>0.16</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="68" t="s">
+    <row r="3" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="60" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="70" t="s">
+      <c r="C3" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="71">
+      <c r="D3" s="62">
         <v>60</v>
       </c>
-      <c r="E3" s="72">
+      <c r="E3" s="63">
         <v>0</v>
       </c>
-      <c r="F3" s="73">
+      <c r="F3" s="64">
         <v>57</v>
       </c>
-      <c r="G3" s="73">
+      <c r="G3" s="64">
         <v>3</v>
       </c>
-      <c r="H3" s="73">
+      <c r="H3" s="64">
         <v>16</v>
       </c>
-      <c r="I3" s="73">
+      <c r="I3" s="64">
         <v>5</v>
       </c>
-      <c r="J3" s="74">
+      <c r="J3" s="65">
         <v>17.151874999999997</v>
       </c>
-      <c r="K3" s="75">
+      <c r="K3" s="66">
         <v>0.35</v>
       </c>
-      <c r="L3" s="75">
+      <c r="L3" s="66">
         <v>0.26666666666666666</v>
       </c>
-      <c r="M3" s="76">
+      <c r="M3" s="67">
         <v>0.2982456140350877</v>
       </c>
-      <c r="P3" s="30" t="s">
+      <c r="P3" s="24" t="s">
         <v>63</v>
       </c>
       <c r="Q3" t="s">
         <v>64</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>66</v>
       </c>
       <c r="T3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="61" t="s">
+      <c r="C4" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="D4" s="77">
+      <c r="D4" s="68">
         <v>139</v>
       </c>
-      <c r="E4" s="78">
+      <c r="E4" s="69">
         <v>5</v>
       </c>
-      <c r="F4" s="79">
+      <c r="F4" s="70">
         <v>108</v>
       </c>
-      <c r="G4" s="79">
+      <c r="G4" s="70">
         <v>36</v>
       </c>
-      <c r="H4" s="79">
+      <c r="H4" s="70">
         <v>27</v>
       </c>
-      <c r="I4" s="79">
+      <c r="I4" s="70">
         <v>3</v>
       </c>
-      <c r="J4" s="80">
+      <c r="J4" s="71">
         <v>16.848399999999998</v>
       </c>
-      <c r="K4" s="81">
+      <c r="K4" s="72">
         <v>0.20833333333333334</v>
       </c>
-      <c r="L4" s="81">
+      <c r="L4" s="72">
         <v>0.1875</v>
       </c>
-      <c r="M4" s="82">
+      <c r="M4" s="73">
         <v>0.17592592592592593</v>
       </c>
-      <c r="P4" s="31" t="s">
+      <c r="P4" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Q4">
         <v>18</v>
       </c>
       <c r="R4">
         <v>7</v>
       </c>
       <c r="S4">
         <v>4</v>
       </c>
       <c r="T4">
         <v>2</v>
       </c>
       <c r="U4">
         <f>Q4+R4</f>
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="68" t="s">
+    <row r="5" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="69" t="s">
+      <c r="B5" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="C5" s="70" t="s">
+      <c r="C5" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="D5" s="71">
+      <c r="D5" s="62">
         <v>24</v>
       </c>
-      <c r="E5" s="72">
+      <c r="E5" s="63">
         <v>3</v>
       </c>
-      <c r="F5" s="73">
+      <c r="F5" s="64">
         <v>27</v>
       </c>
-      <c r="G5" s="73">
+      <c r="G5" s="64">
         <v>0</v>
       </c>
-      <c r="H5" s="73">
+      <c r="H5" s="64">
         <v>13</v>
       </c>
-      <c r="I5" s="73">
+      <c r="I5" s="64">
         <v>0</v>
       </c>
-      <c r="J5" s="74">
+      <c r="J5" s="65">
         <v>15.809230769230767</v>
       </c>
-      <c r="K5" s="75">
+      <c r="K5" s="66">
         <v>0.48148148148148145</v>
       </c>
-      <c r="L5" s="75">
+      <c r="L5" s="66">
         <v>0.48148148148148145</v>
       </c>
-      <c r="M5" s="76">
+      <c r="M5" s="67">
         <v>0.48148148148148145</v>
       </c>
-      <c r="P5" s="31" t="s">
+      <c r="P5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="Q5">
         <v>199</v>
       </c>
       <c r="R5">
         <v>5</v>
       </c>
       <c r="S5">
         <v>43</v>
       </c>
       <c r="T5">
         <v>8</v>
       </c>
       <c r="U5">
         <f t="shared" ref="U5:U20" si="0">Q5+R5</f>
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="59" t="s">
+    <row r="6" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="C6" s="61" t="s">
+      <c r="C6" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="D6" s="77">
+      <c r="D6" s="68">
         <v>110</v>
       </c>
-      <c r="E6" s="78">
+      <c r="E6" s="69">
         <v>7</v>
       </c>
-      <c r="F6" s="79">
+      <c r="F6" s="70">
         <v>115</v>
       </c>
-      <c r="G6" s="79">
+      <c r="G6" s="70">
         <v>2</v>
       </c>
-      <c r="H6" s="79">
+      <c r="H6" s="70">
         <v>23</v>
       </c>
-      <c r="I6" s="79">
+      <c r="I6" s="70">
         <v>1</v>
       </c>
-      <c r="J6" s="80">
+      <c r="J6" s="71">
         <v>14.173913043478262</v>
       </c>
-      <c r="K6" s="81">
+      <c r="K6" s="72">
         <v>0.20512820512820512</v>
       </c>
-      <c r="L6" s="81">
+      <c r="L6" s="72">
         <v>0.19658119658119658</v>
       </c>
-      <c r="M6" s="82">
+      <c r="M6" s="73">
         <v>0.2</v>
       </c>
-      <c r="P6" s="31" t="s">
+      <c r="P6" s="25" t="s">
         <v>24</v>
       </c>
       <c r="Q6">
         <v>186</v>
       </c>
       <c r="R6">
         <v>25</v>
       </c>
       <c r="S6">
         <v>75</v>
       </c>
       <c r="T6">
         <v>2</v>
       </c>
       <c r="U6">
         <f t="shared" si="0"/>
         <v>211</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="68" t="s">
+    <row r="7" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="60" t="s">
         <v>74</v>
       </c>
-      <c r="C7" s="70" t="s">
+      <c r="C7" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="D7" s="71">
+      <c r="D7" s="62">
         <v>52</v>
       </c>
-      <c r="E7" s="72">
+      <c r="E7" s="63">
         <v>15</v>
       </c>
-      <c r="F7" s="73">
+      <c r="F7" s="64">
         <v>62</v>
       </c>
-      <c r="G7" s="73">
+      <c r="G7" s="64">
         <v>5</v>
       </c>
-      <c r="H7" s="73">
+      <c r="H7" s="64">
         <v>39</v>
       </c>
-      <c r="I7" s="73">
+      <c r="I7" s="64">
         <v>1</v>
       </c>
-      <c r="J7" s="74">
+      <c r="J7" s="65">
         <v>14.838461538461539</v>
       </c>
-      <c r="K7" s="75">
+      <c r="K7" s="66">
         <v>0.59701492537313428</v>
       </c>
-      <c r="L7" s="75">
+      <c r="L7" s="66">
         <v>0.58208955223880599</v>
       </c>
-      <c r="M7" s="76">
+      <c r="M7" s="67">
         <v>0.64516129032258063</v>
       </c>
-      <c r="P7" s="31" t="s">
+      <c r="P7" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Q7">
         <v>111</v>
       </c>
       <c r="R7">
         <v>21</v>
       </c>
       <c r="S7">
         <v>35</v>
       </c>
       <c r="T7">
         <v>12</v>
       </c>
       <c r="U7">
         <f t="shared" si="0"/>
         <v>132</v>
       </c>
     </row>
-    <row r="8" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="60" t="s">
+      <c r="B8" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="C8" s="61" t="s">
+      <c r="C8" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="D8" s="77">
+      <c r="D8" s="68">
         <v>111</v>
       </c>
-      <c r="E8" s="78">
+      <c r="E8" s="69">
         <v>21</v>
       </c>
-      <c r="F8" s="79">
+      <c r="F8" s="70">
         <v>102</v>
       </c>
-      <c r="G8" s="79">
+      <c r="G8" s="70">
         <v>30</v>
       </c>
-      <c r="H8" s="79">
+      <c r="H8" s="70">
         <v>35</v>
       </c>
-      <c r="I8" s="79">
+      <c r="I8" s="70">
         <v>12</v>
       </c>
-      <c r="J8" s="80">
+      <c r="J8" s="71">
         <v>14.864945054945052</v>
       </c>
-      <c r="K8" s="81">
+      <c r="K8" s="72">
         <v>0.35606060606060608</v>
       </c>
-      <c r="L8" s="81">
+      <c r="L8" s="72">
         <v>0.26515151515151514</v>
       </c>
-      <c r="M8" s="82">
+      <c r="M8" s="73">
         <v>0.30392156862745096</v>
       </c>
-      <c r="P8" s="31" t="s">
+      <c r="P8" s="25" t="s">
         <v>78</v>
       </c>
       <c r="Q8">
         <v>38</v>
       </c>
       <c r="R8">
         <v>6</v>
       </c>
       <c r="S8">
         <v>4</v>
       </c>
       <c r="T8">
         <v>0</v>
       </c>
       <c r="U8">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="68" t="s">
+    <row r="9" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="59" t="s">
         <v>78</v>
       </c>
-      <c r="B9" s="69" t="s">
+      <c r="B9" s="60" t="s">
         <v>79</v>
       </c>
-      <c r="C9" s="70" t="s">
+      <c r="C9" s="61" t="s">
         <v>78</v>
       </c>
-      <c r="D9" s="71">
+      <c r="D9" s="62">
         <v>38</v>
       </c>
-      <c r="E9" s="72">
+      <c r="E9" s="63">
         <v>6</v>
       </c>
-      <c r="F9" s="73">
+      <c r="F9" s="64">
         <v>41</v>
       </c>
-      <c r="G9" s="73">
+      <c r="G9" s="64">
         <v>3</v>
       </c>
-      <c r="H9" s="73">
+      <c r="H9" s="64">
         <v>4</v>
       </c>
-      <c r="I9" s="73">
+      <c r="I9" s="64">
         <v>0</v>
       </c>
-      <c r="J9" s="74">
+      <c r="J9" s="65">
         <v>12.824999999999999</v>
       </c>
-      <c r="K9" s="75">
+      <c r="K9" s="66">
         <v>9.0909090909090912E-2</v>
       </c>
-      <c r="L9" s="75">
+      <c r="L9" s="66">
         <v>9.0909090909090912E-2</v>
       </c>
-      <c r="M9" s="76">
+      <c r="M9" s="67">
         <v>7.3170731707317069E-2</v>
       </c>
-      <c r="P9" s="31" t="s">
+      <c r="P9" s="25" t="s">
         <v>80</v>
       </c>
       <c r="Q9">
         <v>41</v>
       </c>
       <c r="R9">
         <v>23</v>
       </c>
       <c r="S9">
         <v>24</v>
       </c>
       <c r="T9">
         <v>4</v>
       </c>
       <c r="U9">
         <f t="shared" si="0"/>
         <v>64</v>
       </c>
     </row>
-    <row r="10" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="59" t="s">
+    <row r="10" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="50" t="s">
         <v>80</v>
       </c>
-      <c r="B10" s="60" t="s">
+      <c r="B10" s="51" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="61" t="s">
+      <c r="C10" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="D10" s="77">
+      <c r="D10" s="68">
         <v>2</v>
       </c>
-      <c r="E10" s="78">
+      <c r="E10" s="69">
         <v>1</v>
       </c>
-      <c r="F10" s="79">
+      <c r="F10" s="70">
         <v>3</v>
       </c>
-      <c r="G10" s="79">
+      <c r="G10" s="70">
         <v>0</v>
       </c>
-      <c r="H10" s="79">
+      <c r="H10" s="70">
         <v>1</v>
       </c>
-      <c r="I10" s="79">
+      <c r="I10" s="70">
         <v>1</v>
       </c>
-      <c r="J10" s="80">
+      <c r="J10" s="71">
         <v>13</v>
       </c>
-      <c r="K10" s="81">
+      <c r="K10" s="72">
         <v>0.66666666666666663</v>
       </c>
-      <c r="L10" s="81">
+      <c r="L10" s="72">
         <v>0.33333333333333331</v>
       </c>
-      <c r="M10" s="82">
+      <c r="M10" s="73">
         <v>0.33333333333333331</v>
       </c>
-      <c r="P10" s="31" t="s">
+      <c r="P10" s="25" t="s">
         <v>83</v>
       </c>
       <c r="Q10">
         <v>32</v>
       </c>
       <c r="R10">
         <v>6</v>
       </c>
       <c r="S10">
         <v>11</v>
       </c>
       <c r="T10">
         <v>19</v>
       </c>
       <c r="U10">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
     </row>
-    <row r="11" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="68" t="s">
+    <row r="11" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="59" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="69" t="s">
+      <c r="B11" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="70" t="s">
+      <c r="C11" s="61" t="s">
         <v>85</v>
       </c>
-      <c r="D11" s="71">
+      <c r="D11" s="62">
         <v>39</v>
       </c>
-      <c r="E11" s="72">
+      <c r="E11" s="63">
         <v>22</v>
       </c>
-      <c r="F11" s="73">
+      <c r="F11" s="64">
         <v>57</v>
       </c>
-      <c r="G11" s="73">
+      <c r="G11" s="64">
         <v>4</v>
       </c>
-      <c r="H11" s="73">
+      <c r="H11" s="64">
         <v>23</v>
       </c>
-      <c r="I11" s="73">
+      <c r="I11" s="64">
         <v>3</v>
       </c>
-      <c r="J11" s="74">
+      <c r="J11" s="65">
         <v>14.092272727272727</v>
       </c>
-      <c r="K11" s="75">
+      <c r="K11" s="66">
         <v>0.42622950819672129</v>
       </c>
-      <c r="L11" s="75">
+      <c r="L11" s="66">
         <v>0.37704918032786883</v>
       </c>
-      <c r="M11" s="76">
+      <c r="M11" s="67">
         <v>0.43859649122807015</v>
       </c>
-      <c r="P11" s="31" t="s">
+      <c r="P11" s="25" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>42</v>
       </c>
       <c r="R11">
         <v>6</v>
       </c>
       <c r="S11">
         <v>32</v>
       </c>
       <c r="T11">
         <v>5</v>
       </c>
       <c r="U11">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
     </row>
-    <row r="12" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="59" t="s">
+    <row r="12" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="C12" s="61" t="s">
+      <c r="C12" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="D12" s="77">
+      <c r="D12" s="68">
         <v>32</v>
       </c>
-      <c r="E12" s="78">
+      <c r="E12" s="69">
         <v>6</v>
       </c>
-      <c r="F12" s="79">
+      <c r="F12" s="70">
         <v>24</v>
       </c>
-      <c r="G12" s="79">
+      <c r="G12" s="70">
         <v>14</v>
       </c>
-      <c r="H12" s="79">
+      <c r="H12" s="70">
         <v>11</v>
       </c>
-      <c r="I12" s="79">
+      <c r="I12" s="70">
         <v>19</v>
       </c>
-      <c r="J12" s="80">
+      <c r="J12" s="71">
         <v>16.716620046620047</v>
       </c>
-      <c r="K12" s="81">
+      <c r="K12" s="72">
         <v>0.78947368421052633</v>
       </c>
-      <c r="L12" s="81">
+      <c r="L12" s="72">
         <v>0.28947368421052633</v>
       </c>
-      <c r="M12" s="82">
+      <c r="M12" s="73">
         <v>0.45833333333333331</v>
       </c>
-      <c r="P12" s="31" t="s">
+      <c r="P12" s="25" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>106</v>
       </c>
       <c r="R12">
         <v>13</v>
       </c>
       <c r="S12">
         <v>7</v>
       </c>
       <c r="T12">
         <v>3</v>
       </c>
       <c r="U12">
         <f t="shared" si="0"/>
         <v>119</v>
       </c>
     </row>
-    <row r="13" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="68" t="s">
+    <row r="13" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="69" t="s">
+      <c r="B13" s="60" t="s">
         <v>88</v>
       </c>
-      <c r="C13" s="70" t="s">
+      <c r="C13" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="D13" s="71">
+      <c r="D13" s="62">
         <v>42</v>
       </c>
-      <c r="E13" s="72">
+      <c r="E13" s="63">
         <v>6</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F13" s="64">
         <v>37</v>
       </c>
-      <c r="G13" s="73">
+      <c r="G13" s="64">
         <v>11</v>
       </c>
-      <c r="H13" s="73">
+      <c r="H13" s="64">
         <v>32</v>
       </c>
-      <c r="I13" s="73">
+      <c r="I13" s="64">
         <v>5</v>
       </c>
-      <c r="J13" s="74">
+      <c r="J13" s="65">
         <v>19.066469780219784</v>
       </c>
-      <c r="K13" s="75">
+      <c r="K13" s="66">
         <v>0.77083333333333337</v>
       </c>
-      <c r="L13" s="75">
+      <c r="L13" s="66">
         <v>0.66666666666666663</v>
       </c>
-      <c r="M13" s="76">
+      <c r="M13" s="67">
         <v>0.89189189189189189</v>
       </c>
-      <c r="P13" s="31" t="s">
+      <c r="P13" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Q13">
         <v>248</v>
       </c>
       <c r="R13">
         <v>33</v>
       </c>
       <c r="S13">
         <v>41</v>
       </c>
       <c r="T13">
         <v>22</v>
       </c>
       <c r="U13">
         <f t="shared" si="0"/>
         <v>281</v>
       </c>
     </row>
-    <row r="14" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="59" t="s">
+    <row r="14" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="51" t="s">
         <v>90</v>
       </c>
-      <c r="C14" s="61" t="s">
+      <c r="C14" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="D14" s="77">
+      <c r="D14" s="68">
         <v>106</v>
       </c>
-      <c r="E14" s="78">
+      <c r="E14" s="69">
         <v>13</v>
       </c>
-      <c r="F14" s="79">
+      <c r="F14" s="70">
         <v>115</v>
       </c>
-      <c r="G14" s="79">
+      <c r="G14" s="70">
         <v>4</v>
       </c>
-      <c r="H14" s="79">
+      <c r="H14" s="70">
         <v>7</v>
       </c>
-      <c r="I14" s="79">
+      <c r="I14" s="70">
         <v>3</v>
       </c>
-      <c r="J14" s="80">
+      <c r="J14" s="71">
         <v>14.942857142857141</v>
       </c>
-      <c r="K14" s="81">
+      <c r="K14" s="72">
         <v>8.4033613445378158E-2</v>
       </c>
-      <c r="L14" s="81">
+      <c r="L14" s="72">
         <v>5.8823529411764705E-2</v>
       </c>
-      <c r="M14" s="82">
+      <c r="M14" s="73">
         <v>7.8260869565217397E-2</v>
       </c>
-      <c r="P14" s="31" t="s">
+      <c r="P14" s="25" t="s">
         <v>91</v>
       </c>
       <c r="Q14">
         <v>48</v>
       </c>
       <c r="R14">
         <v>11</v>
       </c>
       <c r="S14">
         <v>15</v>
       </c>
       <c r="T14">
         <v>2</v>
       </c>
       <c r="U14">
         <f t="shared" si="0"/>
         <v>59</v>
       </c>
     </row>
-    <row r="15" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="68" t="s">
+    <row r="15" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="69" t="s">
+      <c r="B15" s="60" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="70" t="s">
+      <c r="C15" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="D15" s="71">
+      <c r="D15" s="62">
         <v>57</v>
       </c>
-      <c r="E15" s="72">
+      <c r="E15" s="63">
         <v>9</v>
       </c>
-      <c r="F15" s="73">
+      <c r="F15" s="64">
         <v>64</v>
       </c>
-      <c r="G15" s="73">
+      <c r="G15" s="64">
         <v>2</v>
       </c>
-      <c r="H15" s="73">
+      <c r="H15" s="64">
         <v>6</v>
       </c>
-      <c r="I15" s="73">
+      <c r="I15" s="64">
         <v>2</v>
       </c>
-      <c r="J15" s="74">
+      <c r="J15" s="65">
         <v>14.88</v>
       </c>
-      <c r="K15" s="75">
+      <c r="K15" s="66">
         <v>0.12121212121212122</v>
       </c>
-      <c r="L15" s="75">
+      <c r="L15" s="66">
         <v>9.0909090909090912E-2</v>
       </c>
-      <c r="M15" s="76">
+      <c r="M15" s="67">
         <v>9.375E-2</v>
       </c>
-      <c r="P15" s="31" t="s">
+      <c r="P15" s="25" t="s">
         <v>33</v>
       </c>
       <c r="Q15">
         <v>21</v>
       </c>
       <c r="R15">
         <v>13</v>
       </c>
       <c r="S15">
         <v>4</v>
       </c>
       <c r="T15">
         <v>5</v>
       </c>
       <c r="U15">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
     </row>
-    <row r="16" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="59" t="s">
+    <row r="16" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="60" t="s">
+      <c r="B16" s="51" t="s">
         <v>94</v>
       </c>
-      <c r="C16" s="61" t="s">
+      <c r="C16" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="D16" s="77">
+      <c r="D16" s="68">
         <v>191</v>
       </c>
-      <c r="E16" s="78">
+      <c r="E16" s="69">
         <v>24</v>
       </c>
-      <c r="F16" s="79">
+      <c r="F16" s="70">
         <v>107</v>
       </c>
-      <c r="G16" s="79">
+      <c r="G16" s="70">
         <v>108</v>
       </c>
-      <c r="H16" s="79">
+      <c r="H16" s="70">
         <v>35</v>
       </c>
-      <c r="I16" s="79">
+      <c r="I16" s="70">
         <v>20</v>
       </c>
-      <c r="J16" s="80">
+      <c r="J16" s="71">
         <v>14.278506262077691</v>
       </c>
-      <c r="K16" s="81">
+      <c r="K16" s="72">
         <v>0.2558139534883721</v>
       </c>
-      <c r="L16" s="81">
+      <c r="L16" s="72">
         <v>0.16279069767441862</v>
       </c>
-      <c r="M16" s="82">
+      <c r="M16" s="73">
         <v>0.20560747663551401</v>
       </c>
-      <c r="P16" s="31" t="s">
+      <c r="P16" s="25" t="s">
         <v>96</v>
       </c>
       <c r="Q16">
         <v>32</v>
       </c>
       <c r="R16">
         <v>10</v>
       </c>
       <c r="S16">
         <v>13</v>
       </c>
       <c r="T16">
         <v>10</v>
       </c>
       <c r="U16">
         <f t="shared" si="0"/>
         <v>42</v>
       </c>
     </row>
-    <row r="17" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="68" t="s">
+    <row r="17" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="59" t="s">
         <v>91</v>
       </c>
-      <c r="B17" s="69" t="s">
+      <c r="B17" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="C17" s="70" t="s">
+      <c r="C17" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="D17" s="71">
+      <c r="D17" s="62">
         <v>48</v>
       </c>
-      <c r="E17" s="72">
+      <c r="E17" s="63">
         <v>11</v>
       </c>
-      <c r="F17" s="73">
+      <c r="F17" s="64">
         <v>57</v>
       </c>
-      <c r="G17" s="73">
+      <c r="G17" s="64">
         <v>2</v>
       </c>
-      <c r="H17" s="73">
+      <c r="H17" s="64">
         <v>15</v>
       </c>
-      <c r="I17" s="73">
+      <c r="I17" s="64">
         <v>2</v>
       </c>
-      <c r="J17" s="74">
+      <c r="J17" s="65">
         <v>14.578547008547009</v>
       </c>
-      <c r="K17" s="75">
+      <c r="K17" s="66">
         <v>0.28813559322033899</v>
       </c>
-      <c r="L17" s="75">
+      <c r="L17" s="66">
         <v>0.25423728813559321</v>
       </c>
-      <c r="M17" s="76">
+      <c r="M17" s="67">
         <v>0.2807017543859649</v>
       </c>
-      <c r="P17" s="31" t="s">
+      <c r="P17" s="25" t="s">
         <v>35</v>
       </c>
       <c r="Q17">
         <v>28</v>
       </c>
       <c r="R17">
         <v>7</v>
       </c>
       <c r="S17">
         <v>12</v>
       </c>
       <c r="T17">
         <v>3</v>
       </c>
       <c r="U17">
         <f t="shared" si="0"/>
         <v>35</v>
       </c>
     </row>
-    <row r="18" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="59" t="s">
+    <row r="18" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="60" t="s">
+      <c r="B18" s="51" t="s">
         <v>99</v>
       </c>
-      <c r="C18" s="61" t="s">
+      <c r="C18" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="77">
+      <c r="D18" s="68">
         <v>5</v>
       </c>
-      <c r="E18" s="78">
+      <c r="E18" s="69">
         <v>3</v>
       </c>
-      <c r="F18" s="79">
+      <c r="F18" s="70">
         <v>8</v>
       </c>
-      <c r="G18" s="79">
+      <c r="G18" s="70">
         <v>0</v>
       </c>
-      <c r="H18" s="79">
+      <c r="H18" s="70">
         <v>1</v>
       </c>
-      <c r="I18" s="79">
+      <c r="I18" s="70">
         <v>0</v>
       </c>
-      <c r="J18" s="80">
+      <c r="J18" s="71">
         <v>30</v>
       </c>
-      <c r="K18" s="81">
+      <c r="K18" s="72">
         <v>0.125</v>
       </c>
-      <c r="L18" s="81">
+      <c r="L18" s="72">
         <v>0.125</v>
       </c>
-      <c r="M18" s="82">
+      <c r="M18" s="73">
         <v>0.125</v>
       </c>
-      <c r="P18" s="31" t="s">
+      <c r="P18" s="25" t="s">
         <v>36</v>
       </c>
       <c r="Q18">
         <v>70</v>
       </c>
       <c r="R18">
         <v>20</v>
       </c>
       <c r="S18">
         <v>15</v>
       </c>
       <c r="T18">
         <v>10</v>
       </c>
       <c r="U18">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
-    <row r="19" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="68" t="s">
+    <row r="19" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="69" t="s">
+      <c r="B19" s="60" t="s">
         <v>100</v>
       </c>
-      <c r="C19" s="70" t="s">
+      <c r="C19" s="61" t="s">
         <v>101</v>
       </c>
-      <c r="D19" s="71">
+      <c r="D19" s="62">
         <v>6</v>
       </c>
-      <c r="E19" s="72">
+      <c r="E19" s="63">
         <v>9</v>
       </c>
-      <c r="F19" s="73">
+      <c r="F19" s="64">
         <v>15</v>
       </c>
-      <c r="G19" s="73">
+      <c r="G19" s="64">
         <v>0</v>
       </c>
-      <c r="H19" s="73">
+      <c r="H19" s="64">
         <v>1</v>
       </c>
-      <c r="I19" s="73">
+      <c r="I19" s="64">
         <v>1</v>
       </c>
-      <c r="J19" s="74">
+      <c r="J19" s="65">
         <v>15</v>
       </c>
-      <c r="K19" s="75">
+      <c r="K19" s="66">
         <v>0.13333333333333333</v>
       </c>
-      <c r="L19" s="75">
+      <c r="L19" s="66">
         <v>6.6666666666666666E-2</v>
       </c>
-      <c r="M19" s="76">
+      <c r="M19" s="67">
         <v>0.2</v>
       </c>
-      <c r="P19" s="31" t="s">
+      <c r="P19" s="25" t="s">
         <v>37</v>
       </c>
       <c r="Q19">
         <v>20</v>
       </c>
       <c r="R19">
         <v>10</v>
       </c>
       <c r="S19">
         <v>8</v>
       </c>
       <c r="T19">
         <v>9</v>
       </c>
       <c r="U19">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="59" t="s">
+    <row r="20" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="51" t="s">
         <v>102</v>
       </c>
-      <c r="C20" s="61" t="s">
+      <c r="C20" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="D20" s="77">
+      <c r="D20" s="68">
         <v>10</v>
       </c>
-      <c r="E20" s="78">
+      <c r="E20" s="69">
         <v>1</v>
       </c>
-      <c r="F20" s="79">
+      <c r="F20" s="70">
         <v>7</v>
       </c>
-      <c r="G20" s="79">
+      <c r="G20" s="70">
         <v>4</v>
       </c>
-      <c r="H20" s="79">
+      <c r="H20" s="70">
         <v>2</v>
       </c>
-      <c r="I20" s="79">
+      <c r="I20" s="70">
         <v>4</v>
       </c>
-      <c r="J20" s="80">
+      <c r="J20" s="71">
         <v>13.5</v>
       </c>
-      <c r="K20" s="81">
+      <c r="K20" s="72">
         <v>0.54545454545454541</v>
       </c>
-      <c r="L20" s="81">
+      <c r="L20" s="72">
         <v>0.18181818181818182</v>
       </c>
-      <c r="M20" s="82">
+      <c r="M20" s="73">
         <v>0.2857142857142857</v>
       </c>
-      <c r="P20" s="31" t="s">
+      <c r="P20" s="25" t="s">
         <v>104</v>
       </c>
       <c r="Q20">
         <v>1240</v>
       </c>
       <c r="R20">
         <v>216</v>
       </c>
       <c r="S20">
         <v>343</v>
       </c>
       <c r="T20">
         <v>116</v>
       </c>
       <c r="U20">
         <f t="shared" si="0"/>
         <v>1456</v>
       </c>
     </row>
-    <row r="21" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="68" t="s">
+    <row r="21" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="60" t="s">
         <v>105</v>
       </c>
-      <c r="C21" s="70" t="s">
+      <c r="C21" s="61" t="s">
         <v>106</v>
       </c>
-      <c r="D21" s="71">
+      <c r="D21" s="62">
         <v>16</v>
       </c>
-      <c r="E21" s="72">
+      <c r="E21" s="63">
         <v>9</v>
       </c>
-      <c r="F21" s="73">
+      <c r="F21" s="64">
         <v>20</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G21" s="64">
         <v>5</v>
       </c>
-      <c r="H21" s="73">
+      <c r="H21" s="64">
         <v>8</v>
       </c>
-      <c r="I21" s="73">
+      <c r="I21" s="64">
         <v>7</v>
       </c>
-      <c r="J21" s="74">
+      <c r="J21" s="65">
         <v>15.376249999999999</v>
       </c>
-      <c r="K21" s="75">
+      <c r="K21" s="66">
         <v>0.6</v>
       </c>
-      <c r="L21" s="75">
+      <c r="L21" s="66">
         <v>0.32</v>
       </c>
-      <c r="M21" s="76">
+      <c r="M21" s="67">
         <v>0.35</v>
       </c>
     </row>
-    <row r="22" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="59" t="s">
+    <row r="22" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="B22" s="60" t="s">
+      <c r="B22" s="51" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="61" t="s">
+      <c r="C22" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="77">
+      <c r="D22" s="68">
         <v>16</v>
       </c>
-      <c r="E22" s="78">
+      <c r="E22" s="69">
         <v>1</v>
       </c>
-      <c r="F22" s="79">
+      <c r="F22" s="70">
         <v>11</v>
       </c>
-      <c r="G22" s="79">
+      <c r="G22" s="70">
         <v>6</v>
       </c>
-      <c r="H22" s="79">
+      <c r="H22" s="70">
         <v>5</v>
       </c>
-      <c r="I22" s="79">
+      <c r="I22" s="70">
         <v>3</v>
       </c>
-      <c r="J22" s="80">
+      <c r="J22" s="71">
         <v>17.966775000000002</v>
       </c>
-      <c r="K22" s="81">
+      <c r="K22" s="72">
         <v>0.47058823529411764</v>
       </c>
-      <c r="L22" s="81">
+      <c r="L22" s="72">
         <v>0.29411764705882354</v>
       </c>
-      <c r="M22" s="82">
+      <c r="M22" s="73">
         <v>0.45454545454545453</v>
       </c>
     </row>
-    <row r="23" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+    <row r="23" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="69" t="s">
+      <c r="B23" s="60" t="s">
         <v>109</v>
       </c>
-      <c r="C23" s="70" t="s">
+      <c r="C23" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="71">
+      <c r="D23" s="62">
         <v>28</v>
       </c>
-      <c r="E23" s="72">
+      <c r="E23" s="63">
         <v>7</v>
       </c>
-      <c r="F23" s="73">
+      <c r="F23" s="64">
         <v>32</v>
       </c>
-      <c r="G23" s="73">
+      <c r="G23" s="64">
         <v>3</v>
       </c>
-      <c r="H23" s="73">
+      <c r="H23" s="64">
         <v>12</v>
       </c>
-      <c r="I23" s="73">
+      <c r="I23" s="64">
         <v>3</v>
       </c>
-      <c r="J23" s="74">
+      <c r="J23" s="65">
         <v>14.200000000000001</v>
       </c>
-      <c r="K23" s="75">
+      <c r="K23" s="66">
         <v>0.42857142857142855</v>
       </c>
-      <c r="L23" s="75">
+      <c r="L23" s="66">
         <v>0.34285714285714286</v>
       </c>
-      <c r="M23" s="76">
+      <c r="M23" s="67">
         <v>0.375</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="59" t="s">
+    <row r="24" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="60" t="s">
+      <c r="B24" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="C24" s="61" t="s">
+      <c r="C24" s="52" t="s">
         <v>111</v>
       </c>
-      <c r="D24" s="77">
+      <c r="D24" s="68">
         <v>5</v>
       </c>
-      <c r="E24" s="78">
+      <c r="E24" s="69">
         <v>0</v>
       </c>
-      <c r="F24" s="79">
+      <c r="F24" s="70">
         <v>5</v>
       </c>
-      <c r="G24" s="79">
+      <c r="G24" s="70">
         <v>0</v>
       </c>
-      <c r="H24" s="79">
+      <c r="H24" s="70">
         <v>0</v>
       </c>
-      <c r="I24" s="79">
+      <c r="I24" s="70">
         <v>0</v>
       </c>
-      <c r="J24" s="80" t="s">
+      <c r="J24" s="71" t="s">
         <v>112</v>
       </c>
-      <c r="K24" s="81">
+      <c r="K24" s="72">
         <v>0</v>
       </c>
-      <c r="L24" s="81">
+      <c r="L24" s="72">
         <v>0</v>
       </c>
-      <c r="M24" s="82">
+      <c r="M24" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="68" t="s">
+    <row r="25" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="69" t="s">
+      <c r="B25" s="60" t="s">
         <v>113</v>
       </c>
-      <c r="C25" s="70" t="s">
+      <c r="C25" s="61" t="s">
         <v>114</v>
       </c>
-      <c r="D25" s="71">
+      <c r="D25" s="62">
         <v>10</v>
       </c>
-      <c r="E25" s="72">
+      <c r="E25" s="63">
         <v>3</v>
       </c>
-      <c r="F25" s="73">
+      <c r="F25" s="64">
         <v>8</v>
       </c>
-      <c r="G25" s="73">
+      <c r="G25" s="64">
         <v>5</v>
       </c>
-      <c r="H25" s="73">
+      <c r="H25" s="64">
         <v>3</v>
       </c>
-      <c r="I25" s="73">
+      <c r="I25" s="64">
         <v>4</v>
       </c>
-      <c r="J25" s="74">
+      <c r="J25" s="65">
         <v>13.333333333333334</v>
       </c>
-      <c r="K25" s="75">
+      <c r="K25" s="66">
         <v>0.53846153846153844</v>
       </c>
-      <c r="L25" s="75">
+      <c r="L25" s="66">
         <v>0.23076923076923078</v>
       </c>
-      <c r="M25" s="76">
+      <c r="M25" s="67">
         <v>0.375</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="59" t="s">
+    <row r="26" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="60" t="s">
+      <c r="B26" s="51" t="s">
         <v>115</v>
       </c>
-      <c r="C26" s="61" t="s">
+      <c r="C26" s="52" t="s">
         <v>116</v>
       </c>
-      <c r="D26" s="77">
+      <c r="D26" s="68">
         <v>55</v>
       </c>
-      <c r="E26" s="78">
+      <c r="E26" s="69">
         <v>17</v>
       </c>
-      <c r="F26" s="79">
+      <c r="F26" s="70">
         <v>66</v>
       </c>
-      <c r="G26" s="79">
+      <c r="G26" s="70">
         <v>6</v>
       </c>
-      <c r="H26" s="79">
+      <c r="H26" s="70">
         <v>12</v>
       </c>
-      <c r="I26" s="79">
+      <c r="I26" s="70">
         <v>6</v>
       </c>
-      <c r="J26" s="80">
+      <c r="J26" s="71">
         <v>16.968301282051282</v>
       </c>
-      <c r="K26" s="81">
+      <c r="K26" s="72">
         <v>0.25</v>
       </c>
-      <c r="L26" s="81">
+      <c r="L26" s="72">
         <v>0.16666666666666666</v>
       </c>
-      <c r="M26" s="82">
+      <c r="M26" s="73">
         <v>0.19696969696969696</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
+    <row r="27" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="69" t="s">
+      <c r="B27" s="60" t="s">
         <v>117</v>
       </c>
-      <c r="C27" s="70" t="s">
+      <c r="C27" s="61" t="s">
         <v>118</v>
       </c>
-      <c r="D27" s="71">
+      <c r="D27" s="62">
         <v>4</v>
       </c>
-      <c r="E27" s="72">
+      <c r="E27" s="63">
         <v>2</v>
       </c>
-      <c r="F27" s="73">
+      <c r="F27" s="64">
         <v>4</v>
       </c>
-      <c r="G27" s="73">
+      <c r="G27" s="64">
         <v>2</v>
       </c>
-      <c r="H27" s="73">
+      <c r="H27" s="64">
         <v>1</v>
       </c>
-      <c r="I27" s="73">
+      <c r="I27" s="64">
         <v>1</v>
       </c>
-      <c r="J27" s="74">
+      <c r="J27" s="65">
         <v>18</v>
       </c>
-      <c r="K27" s="75">
+      <c r="K27" s="66">
         <v>0.33333333333333331</v>
       </c>
-      <c r="L27" s="75">
+      <c r="L27" s="66">
         <v>0.16666666666666666</v>
       </c>
-      <c r="M27" s="76">
+      <c r="M27" s="67">
         <v>0.25</v>
       </c>
     </row>
-    <row r="28" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A28" s="59" t="s">
+    <row r="28" spans="1:21" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="60" t="s">
+      <c r="B28" s="51" t="s">
         <v>119</v>
       </c>
-      <c r="C28" s="61" t="s">
+      <c r="C28" s="52" t="s">
         <v>120</v>
       </c>
-      <c r="D28" s="77">
+      <c r="D28" s="68">
         <v>16</v>
       </c>
-      <c r="E28" s="78">
+      <c r="E28" s="69">
         <v>8</v>
       </c>
-      <c r="F28" s="79">
+      <c r="F28" s="70">
         <v>15</v>
       </c>
-      <c r="G28" s="79">
+      <c r="G28" s="70">
         <v>9</v>
       </c>
-      <c r="H28" s="79">
+      <c r="H28" s="70">
         <v>7</v>
       </c>
-      <c r="I28" s="79">
+      <c r="I28" s="70">
         <v>8</v>
       </c>
-      <c r="J28" s="80">
+      <c r="J28" s="71">
         <v>16.357142857142858</v>
       </c>
-      <c r="K28" s="81">
+      <c r="K28" s="72">
         <v>0.625</v>
       </c>
-      <c r="L28" s="81">
+      <c r="L28" s="72">
         <v>0.29166666666666669</v>
       </c>
-      <c r="M28" s="82">
+      <c r="M28" s="73">
         <v>0.46666666666666667</v>
       </c>
     </row>
-    <row r="29" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:21" x14ac:dyDescent="0.25">
       <c r="C29" t="s">
         <v>38</v>
       </c>
       <c r="D29">
         <f>SUM(D2:D28)</f>
         <v>1240</v>
       </c>
       <c r="E29">
         <f t="shared" ref="E29:M29" si="1">SUM(E2:E28)</f>
         <v>216</v>
       </c>
       <c r="F29">
         <f t="shared" si="1"/>
         <v>1192</v>
       </c>
       <c r="G29">
         <f t="shared" si="1"/>
         <v>264</v>
       </c>
       <c r="H29">
         <f t="shared" si="1"/>
         <v>343</v>
       </c>
       <c r="I29">
         <f t="shared" si="1"/>
         <v>116</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="21">
         <f t="shared" si="1"/>
         <v>412.32140084623745</v>
       </c>
-      <c r="K29" s="28">
+      <c r="K29" s="22">
         <f t="shared" si="1"/>
         <v>9.9810685305076063</v>
       </c>
-      <c r="L29" s="28">
+      <c r="L29" s="22">
         <f t="shared" si="1"/>
         <v>6.6498918428680662</v>
       </c>
-      <c r="M29" s="28">
+      <c r="M29" s="22">
         <f t="shared" si="1"/>
         <v>8.1972778663692711</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="O1" sqref="O1:S5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="17" width="22.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.1796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.1796875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.1796875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="13.81640625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="22.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:19" ht="15.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="56" t="s">
+      <c r="C1" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="F1" s="84" t="s">
+      <c r="F1" s="74" t="s">
         <v>121</v>
       </c>
-      <c r="G1" s="84" t="s">
+      <c r="G1" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="K1" s="21" t="s">
+      <c r="K1" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="O1" s="89"/>
-[...1 lines deleted...]
-      <c r="Q1" s="90" t="s">
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="80" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="2" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:19" ht="15.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="C2" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="F2" s="88" t="s">
+      <c r="F2" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="G2" s="85">
+      <c r="G2" s="75">
         <v>41646</v>
       </c>
-      <c r="K2" s="22" t="s">
+      <c r="K2" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="86">
+      <c r="L2" s="76">
         <f>G17</f>
         <v>14948</v>
       </c>
-      <c r="O2" s="91" t="s">
+      <c r="O2" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="P2" s="92" t="s">
+      <c r="P2" s="82" t="s">
         <v>126</v>
       </c>
-      <c r="Q2" s="93">
+      <c r="Q2" s="83">
         <v>140080.98989898988</v>
       </c>
     </row>
-    <row r="3" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="68" t="s">
+    <row r="3" spans="1:19" ht="15.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="60" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="70" t="s">
+      <c r="C3" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="88" t="s">
+      <c r="F3" s="78" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="85">
+      <c r="G3" s="75">
         <v>41838</v>
       </c>
-      <c r="K3" s="22" t="s">
+      <c r="K3" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="86">
+      <c r="L3" s="76">
         <f>G16+G14</f>
         <v>70912</v>
       </c>
-      <c r="O3" s="94" t="s">
+      <c r="O3" s="84" t="s">
         <v>128</v>
       </c>
-      <c r="P3" s="95" t="s">
+      <c r="P3" s="85" t="s">
         <v>129</v>
       </c>
-      <c r="Q3" s="96">
+      <c r="Q3" s="86">
         <v>2759.5955010101006</v>
       </c>
-      <c r="R3" s="98">
+      <c r="R3" s="88">
         <f>Q3/Q2</f>
         <v>1.9699999999999999E-2</v>
       </c>
       <c r="S3" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:19" ht="15.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="61" t="s">
+      <c r="C4" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="88" t="s">
+      <c r="F4" s="78" t="s">
         <v>131</v>
       </c>
-      <c r="G4" s="85">
+      <c r="G4" s="75">
         <v>23461</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="L4" s="86">
+      <c r="L4" s="76">
         <f>G4+G21</f>
         <v>50779</v>
       </c>
-      <c r="O4" s="94" t="s">
+      <c r="O4" s="84" t="s">
         <v>132</v>
       </c>
-      <c r="P4" s="95" t="s">
+      <c r="P4" s="85" t="s">
         <v>133</v>
       </c>
-      <c r="Q4" s="96">
+      <c r="Q4" s="86">
         <v>857159.41460000002</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="68" t="s">
+    <row r="5" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A5" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="69" t="s">
+      <c r="B5" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="C5" s="70" t="s">
+      <c r="C5" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="F5" s="88" t="s">
+      <c r="F5" s="78" t="s">
         <v>134</v>
       </c>
-      <c r="G5" s="85">
+      <c r="G5" s="75">
         <v>22203</v>
       </c>
-      <c r="K5" s="22" t="s">
+      <c r="K5" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="L5" s="86">
+      <c r="L5" s="76">
         <f>G2</f>
         <v>41646</v>
       </c>
-      <c r="O5" s="89"/>
-[...1 lines deleted...]
-      <c r="Q5" s="97">
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="87">
         <v>1000000</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="59" t="s">
+    <row r="6" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A6" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="C6" s="61" t="s">
+      <c r="C6" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="F6" s="88" t="s">
+      <c r="F6" s="78" t="s">
         <v>135</v>
       </c>
-      <c r="G6" s="85">
+      <c r="G6" s="75">
         <v>20230</v>
       </c>
-      <c r="K6" s="22" t="s">
+      <c r="K6" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="L6" s="86">
+      <c r="L6" s="76">
         <f>G9</f>
         <v>15759</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="68" t="s">
+    <row r="7" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A7" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="60" t="s">
         <v>74</v>
       </c>
-      <c r="C7" s="70" t="s">
+      <c r="C7" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="78" t="s">
         <v>136</v>
       </c>
-      <c r="G7" s="85">
+      <c r="G7" s="75">
         <v>9672</v>
       </c>
-      <c r="K7" s="22" t="s">
+      <c r="K7" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="L7" s="86">
+      <c r="L7" s="76">
         <f>G19+G22</f>
         <v>55340</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="59" t="s">
+    <row r="8" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A8" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="60" t="s">
+      <c r="B8" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="C8" s="61" t="s">
+      <c r="C8" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="F8" s="88" t="s">
+      <c r="F8" s="78" t="s">
         <v>137</v>
       </c>
-      <c r="G8" s="85">
+      <c r="G8" s="75">
         <v>29570</v>
       </c>
-      <c r="K8" s="22" t="s">
+      <c r="K8" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="L8" s="86">
+      <c r="L8" s="76">
         <f>G7</f>
         <v>9672</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="68" t="s">
+    <row r="9" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A9" s="59" t="s">
         <v>78</v>
       </c>
-      <c r="B9" s="69" t="s">
+      <c r="B9" s="60" t="s">
         <v>79</v>
       </c>
-      <c r="C9" s="70" t="s">
+      <c r="C9" s="61" t="s">
         <v>78</v>
       </c>
-      <c r="F9" s="88" t="s">
+      <c r="F9" s="78" t="s">
         <v>138</v>
       </c>
-      <c r="G9" s="85">
+      <c r="G9" s="75">
         <v>15759</v>
       </c>
-      <c r="K9" s="22" t="s">
+      <c r="K9" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="L9" s="86">
+      <c r="L9" s="76">
         <f>G11</f>
         <v>28405</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="59" t="s">
+    <row r="10" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A10" s="50" t="s">
         <v>80</v>
       </c>
-      <c r="B10" s="60" t="s">
+      <c r="B10" s="51" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="61" t="s">
+      <c r="C10" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="F10" s="88" t="s">
+      <c r="F10" s="78" t="s">
         <v>139</v>
       </c>
-      <c r="G10" s="85">
+      <c r="G10" s="75">
         <v>41404</v>
       </c>
-      <c r="K10" s="22" t="s">
+      <c r="K10" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="L10" s="86">
+      <c r="L10" s="76">
         <f>G13</f>
         <v>29351</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="68" t="s">
+    <row r="11" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A11" s="59" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="69" t="s">
+      <c r="B11" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="70" t="s">
+      <c r="C11" s="61" t="s">
         <v>85</v>
       </c>
-      <c r="F11" s="88" t="s">
+      <c r="F11" s="78" t="s">
         <v>140</v>
       </c>
-      <c r="G11" s="85">
+      <c r="G11" s="75">
         <v>28405</v>
       </c>
-      <c r="K11" s="22" t="s">
+      <c r="K11" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="L11" s="86">
+      <c r="L11" s="76">
         <f>G8+G20</f>
         <v>94150</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="59" t="s">
+    <row r="12" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A12" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="C12" s="61" t="s">
+      <c r="C12" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="F12" s="88" t="s">
+      <c r="F12" s="78" t="s">
         <v>141</v>
       </c>
-      <c r="G12" s="85">
+      <c r="G12" s="75">
         <v>23866</v>
       </c>
-      <c r="K12" s="22" t="s">
+      <c r="K12" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="L12" s="86">
+      <c r="L12" s="76">
         <f>G10</f>
         <v>41404</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="68" t="s">
+    <row r="13" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A13" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="69" t="s">
+      <c r="B13" s="60" t="s">
         <v>88</v>
       </c>
-      <c r="C13" s="70" t="s">
+      <c r="C13" s="61" t="s">
         <v>89</v>
       </c>
-      <c r="F13" s="88" t="s">
+      <c r="F13" s="78" t="s">
         <v>142</v>
       </c>
-      <c r="G13" s="85">
+      <c r="G13" s="75">
         <v>29351</v>
       </c>
-      <c r="K13" s="22" t="s">
+      <c r="K13" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="L13" s="86">
+      <c r="L13" s="76">
         <f>G3+G12</f>
         <v>65704</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A14" s="59" t="s">
+    <row r="14" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A14" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="51" t="s">
         <v>90</v>
       </c>
-      <c r="C14" s="61" t="s">
+      <c r="C14" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="F14" s="88" t="s">
+      <c r="F14" s="78" t="s">
         <v>143</v>
       </c>
-      <c r="G14" s="85"/>
-      <c r="K14" s="22" t="s">
+      <c r="G14" s="75"/>
+      <c r="K14" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="L14" s="86">
+      <c r="L14" s="76">
         <f>G6</f>
         <v>20230</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="68" t="s">
+    <row r="15" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A15" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="69" t="s">
+      <c r="B15" s="60" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="70" t="s">
+      <c r="C15" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="F15" s="88" t="s">
+      <c r="F15" s="78" t="s">
         <v>144</v>
       </c>
-      <c r="G15" s="85">
+      <c r="G15" s="75">
         <v>39285</v>
       </c>
-      <c r="K15" s="22" t="s">
+      <c r="K15" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="L15" s="86">
+      <c r="L15" s="76">
         <f>G5</f>
         <v>22203</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="59" t="s">
+    <row r="16" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A16" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="60" t="s">
+      <c r="B16" s="51" t="s">
         <v>94</v>
       </c>
-      <c r="C16" s="61" t="s">
+      <c r="C16" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="F16" s="88" t="s">
+      <c r="F16" s="78" t="s">
         <v>145</v>
       </c>
-      <c r="G16" s="85">
+      <c r="G16" s="75">
         <v>70912</v>
       </c>
-      <c r="K16" s="22" t="s">
+      <c r="K16" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="L16" s="86">
+      <c r="L16" s="76">
         <f>G15</f>
         <v>39285</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="68" t="s">
+    <row r="17" spans="1:12" ht="15" x14ac:dyDescent="0.35">
+      <c r="A17" s="59" t="s">
         <v>91</v>
       </c>
-      <c r="B17" s="69" t="s">
+      <c r="B17" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="C17" s="70" t="s">
+      <c r="C17" s="61" t="s">
         <v>98</v>
       </c>
-      <c r="F17" s="88" t="s">
+      <c r="F17" s="78" t="s">
         <v>146</v>
       </c>
-      <c r="G17" s="85">
+      <c r="G17" s="75">
         <v>14948</v>
       </c>
-      <c r="K17" s="22" t="s">
+      <c r="K17" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="L17" s="86">
+      <c r="L17" s="76">
         <f>G18</f>
         <v>39468</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="59" t="s">
+    <row r="18" spans="1:12" ht="15" x14ac:dyDescent="0.35">
+      <c r="A18" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="60" t="s">
+      <c r="B18" s="51" t="s">
         <v>99</v>
       </c>
-      <c r="C18" s="61" t="s">
+      <c r="C18" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="F18" s="88" t="s">
+      <c r="F18" s="78" t="s">
         <v>147</v>
       </c>
-      <c r="G18" s="85">
+      <c r="G18" s="75">
         <v>39468</v>
       </c>
       <c r="L18">
         <f>SUM(L2:L17)</f>
         <v>639256</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="68" t="s">
+    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.35">
+      <c r="A19" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="69" t="s">
+      <c r="B19" s="60" t="s">
         <v>100</v>
       </c>
-      <c r="C19" s="70" t="s">
+      <c r="C19" s="61" t="s">
         <v>101</v>
       </c>
-      <c r="F19" s="88" t="s">
+      <c r="F19" s="78" t="s">
         <v>148</v>
       </c>
-      <c r="G19" s="85">
+      <c r="G19" s="75">
         <v>13152</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="59" t="s">
+    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.35">
+      <c r="A20" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="51" t="s">
         <v>102</v>
       </c>
-      <c r="C20" s="61" t="s">
+      <c r="C20" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="F20" s="88" t="s">
+      <c r="F20" s="78" t="s">
         <v>149</v>
       </c>
-      <c r="G20" s="85">
+      <c r="G20" s="75">
         <v>64580</v>
       </c>
-      <c r="L20" s="86">
+      <c r="L20" s="76">
         <f>G23-L18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="68" t="s">
+    <row r="21" spans="1:12" ht="15" x14ac:dyDescent="0.35">
+      <c r="A21" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="60" t="s">
         <v>105</v>
       </c>
-      <c r="C21" s="70" t="s">
+      <c r="C21" s="61" t="s">
         <v>106</v>
       </c>
-      <c r="F21" s="88" t="s">
+      <c r="F21" s="78" t="s">
         <v>150</v>
       </c>
-      <c r="G21" s="85">
+      <c r="G21" s="75">
         <v>27318</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="59" t="s">
+    <row r="22" spans="1:12" ht="15" x14ac:dyDescent="0.35">
+      <c r="A22" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="B22" s="60" t="s">
+      <c r="B22" s="51" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="61" t="s">
+      <c r="C22" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="F22" s="88" t="s">
+      <c r="F22" s="78" t="s">
         <v>151</v>
       </c>
-      <c r="G22" s="85">
+      <c r="G22" s="75">
         <v>42188</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+    <row r="23" spans="1:12" ht="15" x14ac:dyDescent="0.3">
+      <c r="A23" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="69" t="s">
+      <c r="B23" s="60" t="s">
         <v>109</v>
       </c>
-      <c r="C23" s="70" t="s">
+      <c r="C23" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="G23" s="87">
+      <c r="G23" s="77">
         <f>SUM(G2:G22)</f>
         <v>639256</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="59" t="s">
+    <row r="24" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="60" t="s">
+      <c r="B24" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="C24" s="61" t="s">
+      <c r="C24" s="52" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="68" t="s">
+    <row r="25" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="69" t="s">
+      <c r="B25" s="60" t="s">
         <v>113</v>
       </c>
-      <c r="C25" s="70" t="s">
+      <c r="C25" s="61" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="59" t="s">
+    <row r="26" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="60" t="s">
+      <c r="B26" s="51" t="s">
         <v>115</v>
       </c>
-      <c r="C26" s="61" t="s">
+      <c r="C26" s="52" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
+    <row r="27" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="69" t="s">
+      <c r="B27" s="60" t="s">
         <v>117</v>
       </c>
-      <c r="C27" s="70" t="s">
+      <c r="C27" s="61" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A28" s="59" t="s">
+    <row r="28" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B28" s="60" t="s">
+      <c r="B28" s="51" t="s">
         <v>119</v>
       </c>
-      <c r="C28" s="61" t="s">
+      <c r="C28" s="52" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="F1:G1" xr:uid="{00000000-0009-0000-0000-000002000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="F2:G23">
       <sortCondition ref="F1"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D2:E22">
     <sortCondition ref="D2:D22"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A5:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="108.42578125" customWidth="1"/>
+    <col min="1" max="1" width="108.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A5" s="14" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="132" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="121" t="s">
+    <row r="6" spans="1:1" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="102" t="s">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD32159C95269649829869F39D3D78A7" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac0a8c891d6a4903ebe4b5c9ba868924">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69eef59b-4fb6-4551-80fa-880d5adf8c10" xmlns:ns3="704fe8ed-9af7-42bb-ab2d-7383d487533c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c058ec50868d38fdccb723d3ead1f2a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
@@ -7007,50 +6995,56 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA4DF7A-10BC-45C6-9E8A-5EE4F9A82C90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7614D80F-3EFD-4C7D-81A3-04BE8FDB2BDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="704fe8ed-9af7-42bb-ab2d-7383d487533c"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>FY23 Allocations - breakdown</vt:lpstr>
       <vt:lpstr>FY21 performance wpp dashboard</vt:lpstr>