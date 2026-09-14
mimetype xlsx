--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -7,92 +7,94 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/marilyn_boyle_mass_gov/Documents/FY27 Allocations/Other Annual Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/eddie_zhang_mass_gov/Documents/Desktop/Update Plan Guidance/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9A2EEDBA-254F-4960-A153-CC57E98302AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{96DB8D1D-B2F2-4AC3-A684-9A3CF7BDF17E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{85FF0E00-C328-4493-B34F-931AA7733385}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{85FF0E00-C328-4493-B34F-931AA7733385}"/>
   </bookViews>
   <sheets>
     <sheet name="S Submittal History" sheetId="10" r:id="rId1"/>
     <sheet name="1.OSCC PgmSumry" sheetId="1" r:id="rId2"/>
     <sheet name="2. TI PgmSumryAdult " sheetId="8" r:id="rId3"/>
     <sheet name="3. TI Dislocated Worker" sheetId="3" r:id="rId4"/>
     <sheet name="4. TI PgmSumryYouth " sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1.OSCC PgmSumry'!$A$1:$E$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'4. TI PgmSumryYouth '!$A$1:$G$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'S Submittal History'!$A$1:$D$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B18" i="1" l="1"/>
+  <c r="D13" i="3" l="1"/>
+  <c r="D18" i="3" s="1"/>
+  <c r="B18" i="1"/>
   <c r="C18" i="1"/>
   <c r="D18" i="1"/>
   <c r="F14" i="4"/>
   <c r="E18" i="1"/>
   <c r="F38" i="4"/>
   <c r="F37" i="4"/>
   <c r="F36" i="4"/>
   <c r="F35" i="4"/>
   <c r="F33" i="4"/>
   <c r="F32" i="4"/>
   <c r="F31" i="4"/>
   <c r="F30" i="4"/>
   <c r="F19" i="4"/>
   <c r="D14" i="3"/>
   <c r="D19" i="3"/>
   <c r="D17" i="3"/>
   <c r="D14" i="8"/>
   <c r="D17" i="8"/>
   <c r="D13" i="8"/>
   <c r="D18" i="8"/>
   <c r="D27" i="8"/>
   <c r="F18" i="4"/>
   <c r="F17" i="4"/>
   <c r="F16" i="4"/>
   <c r="B13" i="4"/>
@@ -113,51 +115,50 @@
   <c r="D25" i="3"/>
   <c r="D24" i="3"/>
   <c r="D23" i="3"/>
   <c r="D22" i="3"/>
   <c r="D21" i="3"/>
   <c r="D20" i="3"/>
   <c r="D20" i="8"/>
   <c r="D21" i="8"/>
   <c r="D22" i="8"/>
   <c r="D23" i="8"/>
   <c r="D24" i="8"/>
   <c r="D25" i="8"/>
   <c r="D26" i="8"/>
   <c r="D28" i="8"/>
   <c r="D29" i="8"/>
   <c r="F15" i="4"/>
   <c r="F23" i="4"/>
   <c r="F27" i="4"/>
   <c r="F28" i="4"/>
   <c r="F29" i="4"/>
   <c r="F34" i="4"/>
   <c r="F39" i="4"/>
   <c r="F40" i="4"/>
   <c r="D19" i="8"/>
   <c r="D42" i="4"/>
-  <c r="D18" i="3"/>
   <c r="F13" i="4"/>
   <c r="B48" i="4"/>
   <c r="F42" i="4"/>
   <c r="B25" i="4"/>
   <c r="B24" i="4"/>
   <c r="F24" i="4"/>
   <c r="B42" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="150">
   <si>
     <t>CHART 1</t>
   </si>
   <si>
     <t>Program Activity in MOSES</t>
   </si>
   <si>
     <t>A. Job Seekers Services</t>
   </si>
   <si>
     <t>B. Employer Services</t>
   </si>
   <si>
@@ -1878,68 +1879,68 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
@@ -2023,157 +2024,157 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2463,2760 +2464,2763 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC66358C-C38C-4118-B3AF-FC64B27E33FA}">
   <dimension ref="A1:E47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+    <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.81640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.54296875" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" customWidth="1"/>
+    <col min="2" max="2" width="21.28515625" customWidth="1"/>
+    <col min="3" max="3" width="30.28515625" customWidth="1"/>
+    <col min="4" max="4" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="160" t="s">
+    <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="163" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="160"/>
-[...4 lines deleted...]
-      <c r="A2" s="160" t="s">
+      <c r="B1" s="163"/>
+      <c r="C1" s="163"/>
+      <c r="D1" s="163"/>
+    </row>
+    <row r="2" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="163" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="160"/>
-[...4 lines deleted...]
-      <c r="A3" s="160" t="s">
+      <c r="B2" s="163"/>
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+    </row>
+    <row r="3" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="163" t="s">
         <v>123</v>
       </c>
-      <c r="B3" s="160"/>
-[...4 lines deleted...]
-      <c r="A4" s="160" t="s">
+      <c r="B3" s="163"/>
+      <c r="C3" s="163"/>
+      <c r="D3" s="163"/>
+    </row>
+    <row r="4" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="163" t="s">
         <v>103</v>
       </c>
-      <c r="B4" s="160"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="163"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="163"/>
+    </row>
+    <row r="5" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
     </row>
-    <row r="6" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>102</v>
       </c>
       <c r="B6" s="12"/>
-      <c r="C6" s="161"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="164"/>
+      <c r="D6" s="164"/>
+    </row>
+    <row r="7" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="13"/>
-      <c r="C7" s="159"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+      <c r="C7" s="162"/>
+      <c r="D7" s="162"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="10"/>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
     </row>
-    <row r="9" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
     </row>
-    <row r="10" spans="1:4" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>65</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="10"/>
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
     </row>
-    <row r="12" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="12"/>
       <c r="D12" s="13"/>
     </row>
-    <row r="13" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="17"/>
     </row>
-    <row r="14" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="13"/>
       <c r="C14" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="17"/>
     </row>
-    <row r="15" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="13"/>
       <c r="C15" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="17"/>
     </row>
-    <row r="16" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="13"/>
       <c r="C16" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="17"/>
     </row>
-    <row r="17" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
     </row>
-    <row r="18" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
     </row>
-    <row r="19" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="13"/>
       <c r="C19" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="18"/>
     </row>
-    <row r="20" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="18"/>
     </row>
-    <row r="21" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="18"/>
     </row>
-    <row r="22" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="13"/>
       <c r="B22" s="13"/>
       <c r="C22" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="18"/>
     </row>
-    <row r="23" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
     </row>
-    <row r="24" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
     </row>
-    <row r="25" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="13"/>
       <c r="C25" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="18"/>
     </row>
-    <row r="26" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="13"/>
       <c r="C26" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="18"/>
     </row>
-    <row r="27" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="13"/>
       <c r="C27" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="18"/>
     </row>
-    <row r="28" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="13"/>
       <c r="C28" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="18"/>
     </row>
-    <row r="29" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
     </row>
-    <row r="30" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
     </row>
-    <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="13"/>
       <c r="C31" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="18"/>
     </row>
-    <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="13"/>
       <c r="B32" s="13"/>
       <c r="C32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="18"/>
     </row>
-    <row r="33" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="13"/>
       <c r="C33" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="18"/>
     </row>
-    <row r="34" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="13"/>
       <c r="C34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="18"/>
     </row>
-    <row r="35" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
     </row>
-    <row r="36" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
     </row>
-    <row r="37" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="13"/>
       <c r="C37" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="18"/>
     </row>
-    <row r="38" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="13"/>
       <c r="C38" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D38" s="18"/>
     </row>
-    <row r="39" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="18"/>
     </row>
-    <row r="40" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="18"/>
     </row>
-    <row r="41" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
     </row>
-    <row r="42" spans="1:5" ht="13" x14ac:dyDescent="0.3">
-      <c r="A42" s="164" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" s="161" t="s">
         <v>105</v>
       </c>
-      <c r="B42" s="164"/>
-[...4 lines deleted...]
-      <c r="A43" s="164" t="s">
+      <c r="B42" s="161"/>
+      <c r="C42" s="161"/>
+      <c r="D42" s="161"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" s="161" t="s">
         <v>62</v>
       </c>
-      <c r="B43" s="164"/>
-[...1 lines deleted...]
-      <c r="D43" s="164"/>
+      <c r="B43" s="161"/>
+      <c r="C43" s="161"/>
+      <c r="D43" s="161"/>
       <c r="E43" s="6"/>
     </row>
-    <row r="44" spans="1:5" ht="13" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="10"/>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="10"/>
     </row>
-    <row r="45" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="164" t="s">
+    <row r="45" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="161" t="s">
         <v>114</v>
       </c>
-      <c r="B45" s="164"/>
-[...3 lines deleted...]
-    <row r="46" spans="1:5" ht="13" x14ac:dyDescent="0.3">
+      <c r="B45" s="161"/>
+      <c r="C45" s="161"/>
+      <c r="D45" s="161"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="10"/>
       <c r="B46" s="10"/>
       <c r="C46" s="10"/>
       <c r="D46" s="10"/>
     </row>
-    <row r="47" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="162" t="s">
+    <row r="47" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="159" t="s">
         <v>76</v>
       </c>
-      <c r="B47" s="162"/>
-      <c r="C47" s="163" t="s">
+      <c r="B47" s="159"/>
+      <c r="C47" s="160" t="s">
         <v>124</v>
       </c>
-      <c r="D47" s="163"/>
+      <c r="D47" s="160"/>
     </row>
   </sheetData>
   <sheetProtection password="DE39" sheet="1"/>
   <mergeCells count="11">
-    <mergeCell ref="A47:B47"/>
-[...3 lines deleted...]
-    <mergeCell ref="A45:D45"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="C6:D6"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A45:D45"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.42" bottom="0.35" header="0.35" footer="0.32"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D0FB8EA-8D24-4982-A505-2FA00B4FFD3F}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="2" width="13.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.1796875" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="172" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173" t="s">
         <v>48</v>
       </c>
       <c r="D1" s="174"/>
       <c r="E1" s="175"/>
     </row>
-    <row r="2" spans="1:5" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:5" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="138"/>
       <c r="B2" s="139"/>
       <c r="C2" s="139"/>
       <c r="D2" s="140"/>
       <c r="E2" s="141"/>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="179" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="180"/>
       <c r="C3" s="180"/>
       <c r="D3" s="181"/>
       <c r="E3" s="182"/>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="183" t="s">
         <v>125</v>
       </c>
       <c r="B4" s="184"/>
       <c r="C4" s="184"/>
       <c r="D4" s="185"/>
       <c r="E4" s="186"/>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="187"/>
       <c r="B5" s="185"/>
       <c r="C5" s="185"/>
       <c r="D5" s="185"/>
       <c r="E5" s="186"/>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="176" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="177"/>
       <c r="C6" s="177"/>
       <c r="D6" s="177"/>
       <c r="E6" s="178"/>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="165" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="166"/>
       <c r="C7" s="166"/>
       <c r="D7" s="166"/>
       <c r="E7" s="167"/>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="21"/>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="22"/>
     </row>
-    <row r="9" spans="1:5" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:5" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>113</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>122</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>126</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="31"/>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="33">
         <v>0</v>
       </c>
       <c r="C12" s="33">
         <v>0</v>
       </c>
       <c r="D12" s="33">
         <v>0</v>
       </c>
       <c r="E12" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="33">
         <v>0</v>
       </c>
       <c r="C13" s="33">
         <v>0</v>
       </c>
       <c r="D13" s="33">
         <v>0</v>
       </c>
       <c r="E13" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="33">
         <v>0</v>
       </c>
       <c r="C14" s="33">
         <v>0</v>
       </c>
       <c r="D14" s="33">
         <v>0</v>
       </c>
       <c r="E14" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="33">
         <v>0</v>
       </c>
       <c r="C15" s="33">
         <v>0</v>
       </c>
       <c r="D15" s="33">
         <v>0</v>
       </c>
       <c r="E15" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="33">
         <v>0</v>
       </c>
       <c r="C16" s="33">
         <v>0</v>
       </c>
       <c r="D16" s="33">
         <v>0</v>
       </c>
       <c r="E16" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="31"/>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="36">
         <f>SUM(B19:B20)</f>
         <v>0</v>
       </c>
       <c r="C18" s="36">
         <f>SUM(C19:C20)</f>
         <v>0</v>
       </c>
       <c r="D18" s="36">
         <f>SUM(D19:D20)</f>
         <v>0</v>
       </c>
       <c r="E18" s="36">
         <f>SUM(E19:E20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="37">
         <v>0</v>
       </c>
       <c r="C19" s="37">
         <v>0</v>
       </c>
       <c r="D19" s="33">
         <v>0</v>
       </c>
       <c r="E19" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="37">
         <v>0</v>
       </c>
       <c r="C20" s="37">
         <v>0</v>
       </c>
       <c r="D20" s="33">
         <v>0</v>
       </c>
       <c r="E20" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="38" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="39">
         <v>0</v>
       </c>
       <c r="C21" s="39">
         <v>0</v>
       </c>
       <c r="D21" s="40">
         <v>0</v>
       </c>
       <c r="E21" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="42" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="43">
         <v>0</v>
       </c>
       <c r="C22" s="43">
         <v>0</v>
       </c>
       <c r="D22" s="44">
         <v>0</v>
       </c>
       <c r="E22" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="46"/>
       <c r="B23" s="47"/>
       <c r="C23" s="47"/>
       <c r="D23" s="48"/>
       <c r="E23" s="49"/>
     </row>
-    <row r="24" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="168" t="s">
         <v>116</v>
       </c>
       <c r="B24" s="169"/>
       <c r="C24" s="169"/>
       <c r="D24" s="170"/>
       <c r="E24" s="171"/>
     </row>
-    <row r="25" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="53" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="50"/>
       <c r="C25" s="50"/>
       <c r="D25" s="51"/>
       <c r="E25" s="52"/>
     </row>
-    <row r="26" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="51"/>
       <c r="C26" s="51"/>
       <c r="D26" s="51"/>
       <c r="E26" s="52"/>
     </row>
-    <row r="27" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="136"/>
       <c r="C27" s="136"/>
       <c r="D27" s="136"/>
       <c r="E27" s="137"/>
     </row>
-    <row r="28" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="53" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="136"/>
       <c r="C28" s="136"/>
       <c r="D28" s="136"/>
       <c r="E28" s="137"/>
     </row>
-    <row r="29" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="142" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="143"/>
       <c r="C29" s="143"/>
       <c r="D29" s="144"/>
       <c r="E29" s="145"/>
     </row>
-    <row r="30" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="158" t="s">
         <v>147</v>
       </c>
       <c r="B30" s="143"/>
       <c r="C30" s="143"/>
       <c r="D30" s="144"/>
       <c r="E30" s="145"/>
     </row>
-    <row r="31" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="95"/>
     </row>
-    <row r="32" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53" t="s">
         <v>149</v>
       </c>
       <c r="B32" s="136"/>
       <c r="C32" s="136"/>
       <c r="D32" s="136"/>
       <c r="E32" s="137"/>
     </row>
-    <row r="33" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="53" t="s">
         <v>148</v>
       </c>
       <c r="B33" s="136"/>
       <c r="C33" s="136"/>
       <c r="D33" s="136"/>
       <c r="E33" s="137"/>
     </row>
-    <row r="34" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="53"/>
       <c r="B34" s="136"/>
       <c r="C34" s="136"/>
       <c r="D34" s="136"/>
       <c r="E34" s="137"/>
     </row>
-    <row r="35" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="55"/>
       <c r="C35" s="56" t="s">
         <v>132</v>
       </c>
       <c r="D35" s="56"/>
       <c r="E35" s="57"/>
     </row>
-    <row r="36" spans="1:5" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:5" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="9"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="pjKPQaQ/T3s3RIhUXQLzxQF8bLEnS2hrlk8duTdkrkevA4d6DoX6lasFVEwT7V/FyfES1MNzLnT9JETbRjq8rQ==" saltValue="R8SYvnSC8uehzH7iClHeGg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.53" right="0.42" top="0.67" bottom="0.39" header="0.33" footer="0.28000000000000003"/>
   <pageSetup orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Bold"&amp;12ATTACHMENT I</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C220180-2C18-4215-A70B-E80D07FBF962}">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="53" customWidth="1"/>
-    <col min="2" max="3" width="12.453125" customWidth="1"/>
+    <col min="2" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
-    <col min="5" max="5" width="7.7265625" customWidth="1"/>
-    <col min="6" max="6" width="5.81640625" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58" t="s">
         <v>117</v>
       </c>
       <c r="B1" s="173" t="s">
         <v>46</v>
       </c>
       <c r="C1" s="174"/>
       <c r="D1" s="175"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="146"/>
       <c r="B2" s="147"/>
       <c r="C2" s="147"/>
       <c r="D2" s="148"/>
     </row>
-    <row r="3" spans="1:8" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="188" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="189"/>
       <c r="C3" s="189"/>
       <c r="D3" s="190"/>
     </row>
-    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="191" t="s">
         <v>133</v>
       </c>
       <c r="B4" s="192"/>
       <c r="C4" s="192"/>
       <c r="D4" s="193"/>
     </row>
-    <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="198" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="199"/>
       <c r="C5" s="199"/>
       <c r="D5" s="200"/>
     </row>
-    <row r="6" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="165"/>
       <c r="B6" s="184"/>
       <c r="C6" s="184"/>
       <c r="D6" s="197"/>
     </row>
-    <row r="7" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="201" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="202"/>
       <c r="C7" s="202"/>
       <c r="D7" s="203"/>
     </row>
-    <row r="8" spans="1:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="165" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="184"/>
       <c r="C8" s="184"/>
       <c r="D8" s="204"/>
     </row>
-    <row r="9" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="165" t="s">
         <v>84</v>
       </c>
-      <c r="B9" s="164"/>
-      <c r="C9" s="164"/>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
       <c r="D9" s="197"/>
     </row>
-    <row r="10" spans="1:8" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:8" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="21"/>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="22"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="60" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:8" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:8" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>134</v>
       </c>
       <c r="C12" s="62" t="s">
         <v>135</v>
       </c>
       <c r="D12" s="63" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="65">
         <v>0</v>
       </c>
       <c r="C13" s="66">
         <v>0</v>
       </c>
       <c r="D13" s="67">
         <f>B13+C13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="68" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="69">
         <v>0</v>
       </c>
       <c r="C14" s="70">
         <v>0</v>
       </c>
       <c r="D14" s="67">
         <f>B14+C14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="71" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="72"/>
       <c r="C15" s="73"/>
       <c r="D15" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="71" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="73"/>
       <c r="D16" s="74">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="71" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="72"/>
       <c r="C17" s="73"/>
       <c r="D17" s="67">
         <f>D14 - D15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="68" t="s">
         <v>139</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="73"/>
       <c r="D18" s="67">
         <f>D13-D14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="17.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:5" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="75" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="76"/>
       <c r="C19" s="77"/>
       <c r="D19" s="78" t="e">
         <f>D15/D14</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E19" s="4"/>
     </row>
-    <row r="20" spans="1:5" ht="17.149999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" ht="17.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A20" s="79" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="20">
         <v>0</v>
       </c>
       <c r="C20" s="80">
         <v>0</v>
       </c>
       <c r="D20" s="36">
         <f t="shared" ref="D20:D29" si="0">B20+C20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="71" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="69">
         <v>0</v>
       </c>
       <c r="C21" s="70">
         <v>0</v>
       </c>
       <c r="D21" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="71" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="69">
         <v>0</v>
       </c>
       <c r="C22" s="70">
         <v>0</v>
       </c>
       <c r="D22" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="69">
         <v>0</v>
       </c>
       <c r="C23" s="70">
         <v>0</v>
       </c>
       <c r="D23" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="69">
         <v>0</v>
       </c>
       <c r="C24" s="70">
         <v>0</v>
       </c>
       <c r="D24" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="81" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="69">
         <v>0</v>
       </c>
       <c r="C25" s="70">
         <v>0</v>
       </c>
       <c r="D25" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="69">
         <v>0</v>
       </c>
       <c r="C26" s="70">
         <v>0</v>
       </c>
       <c r="D26" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="82" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="69">
         <v>0</v>
       </c>
       <c r="C27" s="70">
         <v>0</v>
       </c>
       <c r="D27" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="69">
         <v>0</v>
       </c>
       <c r="C28" s="70">
         <v>0</v>
       </c>
       <c r="D28" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="17.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:5" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="84">
         <v>0</v>
       </c>
       <c r="C29" s="85">
         <v>0</v>
       </c>
       <c r="D29" s="86">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="87" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="88"/>
       <c r="C30" s="88"/>
       <c r="D30" s="89"/>
     </row>
-    <row r="31" spans="1:5" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B31" s="151"/>
       <c r="C31" s="151"/>
       <c r="D31" s="152"/>
     </row>
-    <row r="32" spans="1:5" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="87" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="151"/>
       <c r="C32" s="151"/>
       <c r="D32" s="152"/>
     </row>
-    <row r="33" spans="1:4" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="87" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="151"/>
       <c r="C33" s="151"/>
       <c r="D33" s="152"/>
     </row>
-    <row r="34" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="153"/>
       <c r="B34" s="151"/>
       <c r="C34" s="151"/>
       <c r="D34" s="152"/>
     </row>
-    <row r="35" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" s="194" t="s">
         <v>118</v>
       </c>
       <c r="B35" s="195"/>
       <c r="C35" s="195"/>
       <c r="D35" s="196"/>
     </row>
-    <row r="36" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" s="194" t="s">
         <v>119</v>
       </c>
       <c r="B36" s="195"/>
       <c r="C36" s="195"/>
       <c r="D36" s="196"/>
     </row>
-    <row r="37" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37" s="90"/>
       <c r="B37" s="10"/>
       <c r="C37" s="91"/>
       <c r="D37" s="92"/>
     </row>
-    <row r="38" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="93" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="94" t="s">
         <v>132</v>
       </c>
       <c r="C38" s="10"/>
       <c r="D38" s="95"/>
     </row>
-    <row r="39" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="96"/>
       <c r="B39" s="97"/>
       <c r="C39" s="97"/>
       <c r="D39" s="98"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="zh2loBxn9EMInZ7CWXSdeE66/TBFR7vd0wKaZajgPI4V4PVSogjV1dIzUEA2hzoLxL7vC2mQI6b6ILjAsf9PIA==" saltValue="gvkEdFDM2DJON1nOUUa2EA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.68" bottom="0.62" header="0.36" footer="0.57999999999999996"/>
   <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Bold"&amp;12ATTACHMENT I</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DFD4A91-D3C0-4BE5-BCAF-BA340DFA7FFB}">
   <dimension ref="A1:H39"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:D4"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="54.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="12.26953125" customWidth="1"/>
+    <col min="1" max="1" width="54.5703125" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
-    <col min="5" max="5" width="7.7265625" customWidth="1"/>
-    <col min="6" max="6" width="5.81640625" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58" t="s">
         <v>117</v>
       </c>
       <c r="B1" s="173" t="s">
         <v>45</v>
       </c>
       <c r="C1" s="174"/>
       <c r="D1" s="175"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="146"/>
       <c r="B2" s="147"/>
       <c r="C2" s="147"/>
       <c r="D2" s="148"/>
     </row>
-    <row r="3" spans="1:8" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="188" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="189"/>
       <c r="C3" s="189"/>
       <c r="D3" s="190"/>
     </row>
-    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="191" t="s">
         <v>133</v>
       </c>
       <c r="B4" s="192"/>
       <c r="C4" s="192"/>
       <c r="D4" s="193"/>
     </row>
-    <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="198" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="199"/>
       <c r="C5" s="199"/>
       <c r="D5" s="200"/>
     </row>
-    <row r="6" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="165"/>
       <c r="B6" s="184"/>
       <c r="C6" s="184"/>
       <c r="D6" s="197"/>
     </row>
-    <row r="7" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="201" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="202"/>
       <c r="C7" s="202"/>
       <c r="D7" s="203"/>
     </row>
-    <row r="8" spans="1:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="165" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="184"/>
       <c r="C8" s="184"/>
       <c r="D8" s="204"/>
     </row>
-    <row r="9" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="165" t="s">
         <v>85</v>
       </c>
-      <c r="B9" s="164"/>
-      <c r="C9" s="164"/>
+      <c r="B9" s="161"/>
+      <c r="C9" s="161"/>
       <c r="D9" s="197"/>
     </row>
-    <row r="10" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="21"/>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="22"/>
     </row>
-    <row r="11" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="60" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:8" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="61" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>134</v>
       </c>
       <c r="C12" s="62" t="s">
         <v>135</v>
       </c>
       <c r="D12" s="63" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="64" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="65">
         <v>0</v>
       </c>
       <c r="C13" s="66">
         <v>0</v>
       </c>
       <c r="D13" s="99">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <f>B13+C13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="68" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="69">
         <v>0</v>
       </c>
       <c r="C14" s="70">
         <v>0</v>
       </c>
       <c r="D14" s="67">
         <f>B14+C14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="71" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="72"/>
       <c r="C15" s="73"/>
       <c r="D15" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="71" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="73"/>
       <c r="D16" s="74">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="71" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="72"/>
       <c r="C17" s="73"/>
       <c r="D17" s="67">
         <f>D14 - D15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="68" t="s">
         <v>139</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="73"/>
       <c r="D18" s="67">
         <f>D13-D14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="17.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:5" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="75" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="76"/>
       <c r="C19" s="77"/>
       <c r="D19" s="78" t="e">
         <f>D15/D14</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E19" s="4"/>
     </row>
-    <row r="20" spans="1:5" ht="17.149999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" ht="17.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A20" s="79" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="20">
         <v>0</v>
       </c>
       <c r="C20" s="80">
         <v>0</v>
       </c>
       <c r="D20" s="36">
         <f t="shared" ref="D20:D29" si="0">B20+C20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="71" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="69">
         <v>0</v>
       </c>
       <c r="C21" s="70">
         <v>0</v>
       </c>
       <c r="D21" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="71" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="69">
         <v>0</v>
       </c>
       <c r="C22" s="70">
         <v>0</v>
       </c>
       <c r="D22" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="69">
         <v>0</v>
       </c>
       <c r="C23" s="70">
         <v>0</v>
       </c>
       <c r="D23" s="101">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="69">
         <v>0</v>
       </c>
       <c r="C24" s="70">
         <v>0</v>
       </c>
       <c r="D24" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="81" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="69">
         <v>0</v>
       </c>
       <c r="C25" s="70">
         <v>0</v>
       </c>
       <c r="D25" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="69">
         <v>0</v>
       </c>
       <c r="C26" s="70">
         <v>0</v>
       </c>
       <c r="D26" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="82" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="69">
         <v>0</v>
       </c>
       <c r="C27" s="70">
         <v>0</v>
       </c>
       <c r="D27" s="102">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="69">
         <v>0</v>
       </c>
       <c r="C28" s="70">
         <v>0</v>
       </c>
       <c r="D28" s="102">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="17.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:5" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="84">
         <v>0</v>
       </c>
       <c r="C29" s="85">
         <v>0</v>
       </c>
       <c r="D29" s="103">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="87" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="88"/>
       <c r="C30" s="88"/>
       <c r="D30" s="89"/>
     </row>
-    <row r="31" spans="1:5" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="87" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="151"/>
       <c r="C31" s="151"/>
       <c r="D31" s="152"/>
     </row>
-    <row r="32" spans="1:5" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="87" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="151"/>
       <c r="C32" s="151"/>
       <c r="D32" s="152"/>
     </row>
-    <row r="33" spans="1:4" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="87" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="151"/>
       <c r="C33" s="151"/>
       <c r="D33" s="152"/>
     </row>
-    <row r="34" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="153"/>
       <c r="B34" s="151"/>
       <c r="C34" s="151"/>
       <c r="D34" s="152"/>
     </row>
-    <row r="35" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" s="194" t="s">
         <v>118</v>
       </c>
       <c r="B35" s="195"/>
       <c r="C35" s="195"/>
       <c r="D35" s="196"/>
     </row>
-    <row r="36" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" s="194" t="s">
         <v>119</v>
       </c>
       <c r="B36" s="195"/>
       <c r="C36" s="195"/>
       <c r="D36" s="196"/>
     </row>
-    <row r="37" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37" s="90"/>
       <c r="B37" s="10"/>
       <c r="C37" s="91"/>
       <c r="D37" s="92"/>
     </row>
-    <row r="38" spans="1:4" ht="13" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="93" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="94" t="s">
         <v>132</v>
       </c>
       <c r="C38" s="10"/>
       <c r="D38" s="95"/>
     </row>
-    <row r="39" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="96"/>
       <c r="B39" s="97"/>
       <c r="C39" s="97"/>
       <c r="D39" s="98"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vOBFhT8YxoeKkNwVIxC65u8pYOKBoTJPglejNjFHG/aluS06ULlh6h5lPKREqv7yMal2u0NYSl4JfbRdQrDXfw==" saltValue="nIJa/SqhguX9itcu+Q4foA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uMvuT4C3O4ujioU+ZVFW/FeU2EV/hZB6mdsHWyr78XTdfq4rOZJRD3axRCQ93/00a4efStVUAhDc4M7s3iTH2w==" saltValue="tCV5r0PnLMrRFysGuBosMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.61" bottom="0.55000000000000004" header="0.28000000000000003" footer="0.53"/>
   <pageSetup scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Bold"&amp;12ATTACHMENT I</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AE9582C-87E2-46A7-BADC-8C3528CADAE3}">
   <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="53.1796875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="7.81640625" customWidth="1"/>
+    <col min="1" max="1" width="53.140625" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" customWidth="1"/>
+    <col min="5" max="5" width="7.85546875" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" customWidth="1"/>
+    <col min="7" max="7" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="B1" s="222" t="s">
+      <c r="B1" s="221" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="223"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:7" ht="7.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C1" s="222"/>
+      <c r="D1" s="222"/>
+      <c r="E1" s="222"/>
+      <c r="F1" s="222"/>
+      <c r="G1" s="223"/>
+    </row>
+    <row r="2" spans="1:7" ht="7.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="106"/>
-      <c r="B2" s="220"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:7" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="219"/>
+      <c r="C2" s="219"/>
+      <c r="D2" s="219"/>
+      <c r="E2" s="219"/>
+      <c r="F2" s="219"/>
+      <c r="G2" s="220"/>
+    </row>
+    <row r="3" spans="1:7" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="150"/>
       <c r="C3" s="150"/>
       <c r="D3" s="150"/>
       <c r="E3" s="150"/>
       <c r="F3" s="150"/>
       <c r="G3" s="154"/>
     </row>
-    <row r="4" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="155"/>
       <c r="B4" s="156"/>
       <c r="C4" s="156"/>
       <c r="D4" s="156"/>
       <c r="E4" s="156"/>
       <c r="F4" s="156"/>
       <c r="G4" s="157"/>
     </row>
-    <row r="5" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="165" t="s">
         <v>145</v>
       </c>
       <c r="B5" s="184"/>
       <c r="C5" s="184"/>
       <c r="D5" s="184"/>
       <c r="E5" s="184"/>
       <c r="F5" s="184"/>
       <c r="G5" s="204"/>
     </row>
-    <row r="6" spans="1:7" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="165"/>
       <c r="B6" s="185"/>
       <c r="C6" s="185"/>
       <c r="D6" s="185"/>
       <c r="E6" s="185"/>
       <c r="F6" s="185"/>
       <c r="G6" s="186"/>
     </row>
-    <row r="7" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="201" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="202"/>
       <c r="C7" s="202"/>
       <c r="D7" s="202"/>
       <c r="E7" s="202"/>
       <c r="F7" s="202"/>
       <c r="G7" s="230"/>
     </row>
-    <row r="8" spans="1:7" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="187" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="185"/>
       <c r="C8" s="185"/>
       <c r="D8" s="185"/>
       <c r="E8" s="185"/>
       <c r="F8" s="185"/>
       <c r="G8" s="186"/>
     </row>
-    <row r="9" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="165"/>
       <c r="B9" s="231"/>
       <c r="C9" s="231"/>
       <c r="D9" s="231"/>
       <c r="E9" s="231"/>
       <c r="F9" s="231"/>
       <c r="G9" s="232"/>
     </row>
-    <row r="10" spans="1:7" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:7" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="165" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="185"/>
       <c r="C10" s="185"/>
       <c r="D10" s="185"/>
       <c r="E10" s="185"/>
       <c r="F10" s="185"/>
       <c r="G10" s="186"/>
     </row>
-    <row r="11" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="107" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="227" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="228"/>
       <c r="D11" s="227" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="228"/>
       <c r="F11" s="227" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="229"/>
     </row>
-    <row r="12" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="104" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="225" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="226"/>
       <c r="D12" s="225" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="226"/>
       <c r="F12" s="225" t="s">
         <v>138</v>
       </c>
       <c r="G12" s="226"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="209">
+      <c r="B13" s="207">
         <f>(B14+B15)</f>
         <v>0</v>
       </c>
-      <c r="C13" s="215"/>
-      <c r="D13" s="209">
+      <c r="C13" s="208"/>
+      <c r="D13" s="207">
         <f>(D14+D15)</f>
         <v>0</v>
       </c>
-      <c r="E13" s="215"/>
-      <c r="F13" s="209">
+      <c r="E13" s="208"/>
+      <c r="F13" s="207">
         <f t="shared" ref="F13:F24" si="0">(B13+D13)</f>
         <v>0</v>
       </c>
-      <c r="G13" s="215"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G13" s="208"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="68" t="s">
         <v>142</v>
       </c>
-      <c r="B14" s="216">
-[...7 lines deleted...]
-      <c r="F14" s="217">
+      <c r="B14" s="233">
+        <v>0</v>
+      </c>
+      <c r="C14" s="234"/>
+      <c r="D14" s="233">
+        <v>0</v>
+      </c>
+      <c r="E14" s="234"/>
+      <c r="F14" s="224">
         <f>(B14+D14)</f>
         <v>0</v>
       </c>
       <c r="G14" s="210"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="68" t="s">
         <v>143</v>
       </c>
-      <c r="B15" s="216">
-[...7 lines deleted...]
-      <c r="F15" s="217">
+      <c r="B15" s="233">
+        <v>0</v>
+      </c>
+      <c r="C15" s="206"/>
+      <c r="D15" s="233">
+        <v>0</v>
+      </c>
+      <c r="E15" s="206"/>
+      <c r="F15" s="224">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="210"/>
     </row>
-    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="68" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="207">
-[...7 lines deleted...]
-      <c r="F16" s="217">
+      <c r="B16" s="205">
+        <v>0</v>
+      </c>
+      <c r="C16" s="216"/>
+      <c r="D16" s="205">
+        <v>0</v>
+      </c>
+      <c r="E16" s="216"/>
+      <c r="F16" s="224">
         <f>(B16+D16)</f>
         <v>0</v>
       </c>
       <c r="G16" s="210"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="68" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="207">
-[...7 lines deleted...]
-      <c r="F17" s="217">
+      <c r="B17" s="205">
+        <v>0</v>
+      </c>
+      <c r="C17" s="216"/>
+      <c r="D17" s="205">
+        <v>0</v>
+      </c>
+      <c r="E17" s="216"/>
+      <c r="F17" s="224">
         <f>(B17+D17)</f>
         <v>0</v>
       </c>
       <c r="G17" s="210"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="207">
-[...7 lines deleted...]
-      <c r="F18" s="217">
+      <c r="B18" s="205">
+        <v>0</v>
+      </c>
+      <c r="C18" s="216"/>
+      <c r="D18" s="205">
+        <v>0</v>
+      </c>
+      <c r="E18" s="216"/>
+      <c r="F18" s="224">
         <f>(B18+D18)</f>
         <v>0</v>
       </c>
       <c r="G18" s="210"/>
     </row>
-    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="68" t="s">
         <v>112</v>
       </c>
-      <c r="B19" s="207">
-[...7 lines deleted...]
-      <c r="F19" s="217">
+      <c r="B19" s="205">
+        <v>0</v>
+      </c>
+      <c r="C19" s="216"/>
+      <c r="D19" s="205">
+        <v>0</v>
+      </c>
+      <c r="E19" s="216"/>
+      <c r="F19" s="224">
         <f>(B19+D19)</f>
         <v>0</v>
       </c>
       <c r="G19" s="210"/>
     </row>
-    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="108" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="209">
+      <c r="B20" s="207">
         <f>(B21+B22+B23)</f>
         <v>0</v>
       </c>
-      <c r="C20" s="215"/>
-      <c r="D20" s="209">
+      <c r="C20" s="208"/>
+      <c r="D20" s="207">
         <f>(D21+D22+D23)</f>
         <v>0</v>
       </c>
-      <c r="E20" s="215"/>
-      <c r="F20" s="209">
+      <c r="E20" s="208"/>
+      <c r="F20" s="207">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G20" s="215"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G20" s="208"/>
+    </row>
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="207">
-[...7 lines deleted...]
-      <c r="F21" s="209">
+      <c r="B21" s="205">
+        <v>0</v>
+      </c>
+      <c r="C21" s="216"/>
+      <c r="D21" s="205">
+        <v>0</v>
+      </c>
+      <c r="E21" s="216"/>
+      <c r="F21" s="207">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G21" s="215"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G21" s="208"/>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="207">
-[...7 lines deleted...]
-      <c r="F22" s="233">
+      <c r="B22" s="205">
+        <v>0</v>
+      </c>
+      <c r="C22" s="216"/>
+      <c r="D22" s="205">
+        <v>0</v>
+      </c>
+      <c r="E22" s="216"/>
+      <c r="F22" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="210"/>
     </row>
-    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="234">
-[...7 lines deleted...]
-      <c r="F23" s="209">
+      <c r="B23" s="218">
+        <v>0</v>
+      </c>
+      <c r="C23" s="206"/>
+      <c r="D23" s="205">
+        <v>0</v>
+      </c>
+      <c r="E23" s="206"/>
+      <c r="F23" s="207">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="210"/>
     </row>
-    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="108" t="s">
         <v>144</v>
       </c>
-      <c r="B24" s="209">
+      <c r="B24" s="207">
         <f>(B13-B20)</f>
         <v>0</v>
       </c>
-      <c r="C24" s="215"/>
-      <c r="D24" s="209">
+      <c r="C24" s="208"/>
+      <c r="D24" s="207">
         <f>(D13-D20)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="215"/>
-      <c r="F24" s="233">
+      <c r="E24" s="208"/>
+      <c r="F24" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="210"/>
     </row>
-    <row r="25" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="109" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="235" t="e">
+      <c r="B25" s="211" t="e">
         <f>((B21+B22)/(B20))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="C25" s="236"/>
-      <c r="D25" s="235" t="e">
+      <c r="C25" s="212"/>
+      <c r="D25" s="211" t="e">
         <f>((D21+D22)/(D20))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E25" s="236"/>
-      <c r="F25" s="235" t="e">
+      <c r="E25" s="212"/>
+      <c r="F25" s="211" t="e">
         <f>((F21+F22)/(F20))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G25" s="236"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="G25" s="212"/>
+    </row>
+    <row r="26" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A26" s="110" t="s">
         <v>98</v>
       </c>
-      <c r="B26" s="237"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="213"/>
+      <c r="C26" s="214"/>
+      <c r="D26" s="213"/>
+      <c r="E26" s="214"/>
+      <c r="F26" s="215"/>
+      <c r="G26" s="214"/>
+    </row>
+    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="207">
-[...7 lines deleted...]
-      <c r="F27" s="240">
+      <c r="B27" s="205">
+        <v>0</v>
+      </c>
+      <c r="C27" s="216"/>
+      <c r="D27" s="205">
+        <v>0</v>
+      </c>
+      <c r="E27" s="216"/>
+      <c r="F27" s="217">
         <f t="shared" ref="F27:F41" si="1">(B27+D27)</f>
         <v>0</v>
       </c>
-      <c r="G27" s="215"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G27" s="208"/>
+    </row>
+    <row r="28" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
-      <c r="B28" s="207">
-[...7 lines deleted...]
-      <c r="F28" s="209">
+      <c r="B28" s="205">
+        <v>0</v>
+      </c>
+      <c r="C28" s="206"/>
+      <c r="D28" s="205">
+        <v>0</v>
+      </c>
+      <c r="E28" s="206"/>
+      <c r="F28" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G28" s="210"/>
     </row>
-    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="68" t="s">
         <v>86</v>
       </c>
-      <c r="B29" s="207">
-[...7 lines deleted...]
-      <c r="F29" s="209">
+      <c r="B29" s="205">
+        <v>0</v>
+      </c>
+      <c r="C29" s="206"/>
+      <c r="D29" s="205">
+        <v>0</v>
+      </c>
+      <c r="E29" s="206"/>
+      <c r="F29" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G29" s="210"/>
     </row>
-    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="68" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="207">
-[...7 lines deleted...]
-      <c r="F30" s="209">
+      <c r="B30" s="205">
+        <v>0</v>
+      </c>
+      <c r="C30" s="206"/>
+      <c r="D30" s="205">
+        <v>0</v>
+      </c>
+      <c r="E30" s="206"/>
+      <c r="F30" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G30" s="210"/>
     </row>
-    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="68" t="s">
         <v>89</v>
       </c>
-      <c r="B31" s="207">
-[...7 lines deleted...]
-      <c r="F31" s="209">
+      <c r="B31" s="205">
+        <v>0</v>
+      </c>
+      <c r="C31" s="206"/>
+      <c r="D31" s="205">
+        <v>0</v>
+      </c>
+      <c r="E31" s="206"/>
+      <c r="F31" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G31" s="210"/>
     </row>
-    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="68" t="s">
         <v>90</v>
       </c>
-      <c r="B32" s="207">
-[...7 lines deleted...]
-      <c r="F32" s="209">
+      <c r="B32" s="205">
+        <v>0</v>
+      </c>
+      <c r="C32" s="206"/>
+      <c r="D32" s="205">
+        <v>0</v>
+      </c>
+      <c r="E32" s="206"/>
+      <c r="F32" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G32" s="210"/>
     </row>
-    <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="68" t="s">
         <v>91</v>
       </c>
-      <c r="B33" s="207">
-[...7 lines deleted...]
-      <c r="F33" s="209">
+      <c r="B33" s="205">
+        <v>0</v>
+      </c>
+      <c r="C33" s="206"/>
+      <c r="D33" s="205">
+        <v>0</v>
+      </c>
+      <c r="E33" s="206"/>
+      <c r="F33" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G33" s="215"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G33" s="208"/>
+    </row>
+    <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="68" t="s">
         <v>87</v>
       </c>
-      <c r="B34" s="207">
-[...7 lines deleted...]
-      <c r="F34" s="209">
+      <c r="B34" s="205">
+        <v>0</v>
+      </c>
+      <c r="C34" s="206"/>
+      <c r="D34" s="205">
+        <v>0</v>
+      </c>
+      <c r="E34" s="206"/>
+      <c r="F34" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G34" s="215"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G34" s="208"/>
+    </row>
+    <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="68" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="207">
-[...7 lines deleted...]
-      <c r="F35" s="209">
+      <c r="B35" s="205">
+        <v>0</v>
+      </c>
+      <c r="C35" s="206"/>
+      <c r="D35" s="205">
+        <v>0</v>
+      </c>
+      <c r="E35" s="206"/>
+      <c r="F35" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G35" s="215"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G35" s="208"/>
+    </row>
+    <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="68" t="s">
         <v>92</v>
       </c>
-      <c r="B36" s="207">
-[...7 lines deleted...]
-      <c r="F36" s="209">
+      <c r="B36" s="205">
+        <v>0</v>
+      </c>
+      <c r="C36" s="206"/>
+      <c r="D36" s="205">
+        <v>0</v>
+      </c>
+      <c r="E36" s="206"/>
+      <c r="F36" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="215"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G36" s="208"/>
+    </row>
+    <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="68" t="s">
         <v>93</v>
       </c>
-      <c r="B37" s="207">
-[...7 lines deleted...]
-      <c r="F37" s="209">
+      <c r="B37" s="205">
+        <v>0</v>
+      </c>
+      <c r="C37" s="206"/>
+      <c r="D37" s="205">
+        <v>0</v>
+      </c>
+      <c r="E37" s="206"/>
+      <c r="F37" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G37" s="215"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G37" s="208"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="68" t="s">
         <v>94</v>
       </c>
-      <c r="B38" s="207">
-[...7 lines deleted...]
-      <c r="F38" s="209">
+      <c r="B38" s="205">
+        <v>0</v>
+      </c>
+      <c r="C38" s="206"/>
+      <c r="D38" s="205">
+        <v>0</v>
+      </c>
+      <c r="E38" s="206"/>
+      <c r="F38" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G38" s="215"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G38" s="208"/>
+    </row>
+    <row r="39" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="68" t="s">
         <v>96</v>
       </c>
-      <c r="B39" s="207">
-[...7 lines deleted...]
-      <c r="F39" s="209">
+      <c r="B39" s="205">
+        <v>0</v>
+      </c>
+      <c r="C39" s="206"/>
+      <c r="D39" s="205">
+        <v>0</v>
+      </c>
+      <c r="E39" s="206"/>
+      <c r="F39" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G39" s="210"/>
     </row>
-    <row r="40" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="68" t="s">
         <v>95</v>
       </c>
-      <c r="B40" s="207">
-[...7 lines deleted...]
-      <c r="F40" s="209">
+      <c r="B40" s="205">
+        <v>0</v>
+      </c>
+      <c r="C40" s="206"/>
+      <c r="D40" s="205">
+        <v>0</v>
+      </c>
+      <c r="E40" s="206"/>
+      <c r="F40" s="207">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G40" s="210"/>
     </row>
-    <row r="41" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="111" t="s">
         <v>100</v>
       </c>
-      <c r="B41" s="211">
-[...7 lines deleted...]
-      <c r="F41" s="213">
+      <c r="B41" s="237">
+        <v>0</v>
+      </c>
+      <c r="C41" s="238"/>
+      <c r="D41" s="237">
+        <v>0</v>
+      </c>
+      <c r="E41" s="238"/>
+      <c r="F41" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G41" s="214"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G41" s="240"/>
+    </row>
+    <row r="42" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="109" t="s">
         <v>101</v>
       </c>
-      <c r="B42" s="205" t="e">
+      <c r="B42" s="235" t="e">
         <f>B41/B20</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="C42" s="206"/>
-      <c r="D42" s="205" t="e">
+      <c r="C42" s="236"/>
+      <c r="D42" s="235" t="e">
         <f>D41/D20</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E42" s="206"/>
-      <c r="F42" s="205" t="e">
+      <c r="E42" s="236"/>
+      <c r="F42" s="235" t="e">
         <f>F41/F20</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G42" s="206"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7" ht="11.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="G42" s="236"/>
+    </row>
+    <row r="43" spans="1:7" ht="11.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A43" s="112"/>
       <c r="B43" s="113"/>
       <c r="C43" s="113"/>
       <c r="D43" s="113"/>
       <c r="E43" s="113"/>
       <c r="F43" s="114"/>
       <c r="G43" s="115"/>
     </row>
-    <row r="44" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="116" t="s">
         <v>121</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="117"/>
       <c r="F44" s="117"/>
       <c r="G44" s="118"/>
     </row>
-    <row r="45" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="119" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="120"/>
       <c r="F45" s="120"/>
       <c r="G45" s="121"/>
     </row>
-    <row r="46" spans="1:7" ht="8.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="122"/>
       <c r="B46" s="123"/>
       <c r="C46" s="123"/>
       <c r="D46" s="123"/>
       <c r="E46" s="123"/>
       <c r="F46" s="123"/>
       <c r="G46" s="124"/>
     </row>
-    <row r="47" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="125" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="126"/>
       <c r="C47" s="126"/>
       <c r="D47" s="126"/>
       <c r="E47" s="126"/>
       <c r="F47" s="126"/>
       <c r="G47" s="127"/>
     </row>
-    <row r="48" spans="1:7" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="116" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="128" t="e">
         <f>D13/F13</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="126"/>
       <c r="G48" s="127"/>
     </row>
-    <row r="49" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="122"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="129"/>
       <c r="G49" s="130"/>
     </row>
-    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="131" t="s">
         <v>80</v>
       </c>
       <c r="B50" s="132" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="129"/>
       <c r="G50" s="130"/>
     </row>
-    <row r="51" spans="1:7" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="133"/>
       <c r="B51" s="134"/>
       <c r="C51" s="134"/>
       <c r="D51" s="134"/>
       <c r="E51" s="134"/>
       <c r="F51" s="134"/>
       <c r="G51" s="135"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="5"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="FNlP0JxocaOdVfBC+NFTuzNw6RWeQIPprpul1HTxMB5CZsK++/8dv+0QIiKorGflzmtO+bXrI5S9JXUxn3Yxog==" saltValue="r4zv+eItc6LVw32mjoToVA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="104">
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="B2:G2"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
-    <mergeCell ref="B22:C22"/>
-[...78 lines deleted...]
-    <mergeCell ref="F41:G41"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.53" right="0.36" top="0.76" bottom="0.65" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Bold"&amp;12ATTACHMENT I</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="69eef59b-4fb6-4551-80fa-880d5adf8c10" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f8197ce3-f327-445f-9ae6-74b08f5a20a9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A95036446F218841831E389EE0ED1EE2" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6151f0571e7ae9a1eae29ca63b11f225">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f8197ce3-f327-445f-9ae6-74b08f5a20a9" xmlns:ns3="69eef59b-4fb6-4551-80fa-880d5adf8c10" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73640304bb77ae64b651e328f036bc53" ns2:_="" ns3:_="">
     <xsd:import namespace="f8197ce3-f327-445f-9ae6-74b08f5a20a9"/>
     <xsd:import namespace="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -5377,80 +5381,94 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC83FA00-08C8-4E77-94BE-31B7BD6126AF}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72905316-97B8-4833-B6E3-BDD2916FEE53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
     <ds:schemaRef ds:uri="704fe8ed-9af7-42bb-ab2d-7383d487533c"/>
+    <ds:schemaRef ds:uri="f8197ce3-f327-445f-9ae6-74b08f5a20a9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E8DB9EF-65D0-4FE4-AE14-EF0300443A69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f8197ce3-f327-445f-9ae6-74b08f5a20a9"/>
+    <ds:schemaRef ds:uri="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC83FA00-08C8-4E77-94BE-31B7BD6126AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>