--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -1,657 +1,696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/deborah_a_walcott_mass_gov/Documents/HomeDrive/_Hurley C Drive/FY27 IB/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{40E64190-799C-4F8F-B2EA-2CE48911C29E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="47" documentId="8_{91C8FFC4-BD10-4BA0-9680-D04F12B96CC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0B9772B2-0D87-468C-97F5-5B2646B55372}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{FA39C4F7-DEF4-42A6-B60C-BA648B4EB601}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{FA39C4F7-DEF4-42A6-B60C-BA648B4EB601}"/>
   </bookViews>
   <sheets>
     <sheet name="7330 FY27 XXX IB P-1" sheetId="1" r:id="rId1"/>
     <sheet name="7330 FY27 XXX IB P-2" sheetId="2" r:id="rId2"/>
     <sheet name="7330 FY27 XXX IB P-3 CHART" sheetId="3" r:id="rId3"/>
     <sheet name="FY26 PARTNER" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X27" i="1" l="1"/>
-[...18 lines deleted...]
-  <c r="K37" i="2"/>
+  <c r="K2" i="2" l="1"/>
   <c r="J37" i="2"/>
-  <c r="I37" i="2"/>
-[...8 lines deleted...]
-  <c r="X6" i="2"/>
+  <c r="J36" i="2"/>
+  <c r="J38" i="2" s="1"/>
+  <c r="J34" i="2"/>
+  <c r="J33" i="2"/>
+  <c r="J35" i="2" s="1"/>
+  <c r="J31" i="2"/>
+  <c r="J30" i="2"/>
+  <c r="J29" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="J26" i="2"/>
+  <c r="J24" i="2"/>
+  <c r="J23" i="2"/>
+  <c r="J22" i="2"/>
+  <c r="J21" i="2"/>
+  <c r="J20" i="2"/>
+  <c r="J19" i="2"/>
+  <c r="J18" i="2"/>
+  <c r="J17" i="2"/>
+  <c r="J16" i="2"/>
+  <c r="J15" i="2"/>
+  <c r="J14" i="2"/>
+  <c r="J13" i="2"/>
+  <c r="J12" i="2"/>
+  <c r="J10" i="2"/>
+  <c r="J9" i="2"/>
+  <c r="J8" i="2"/>
+  <c r="J11" i="2" s="1"/>
+  <c r="J6" i="2"/>
+  <c r="J5" i="2"/>
+  <c r="J7" i="2" s="1"/>
+  <c r="J3" i="2"/>
+  <c r="J27" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="Q17" i="1" s="1"/>
+  <c r="R17" i="1" s="1"/>
+  <c r="J16" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="J6" i="1"/>
+  <c r="J4" i="1"/>
+  <c r="H28" i="2"/>
+  <c r="G28" i="2"/>
+  <c r="H23" i="2"/>
+  <c r="O2" i="2"/>
+  <c r="O37" i="2"/>
+  <c r="P37" i="2" s="1"/>
   <c r="O36" i="2"/>
-  <c r="O35" i="2"/>
+  <c r="O34" i="2"/>
   <c r="O33" i="2"/>
-  <c r="P33" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="P32" i="2" s="1"/>
+  <c r="O31" i="2"/>
   <c r="O30" i="2"/>
-  <c r="P30" i="2" s="1"/>
-  <c r="Q30" i="2" s="1"/>
   <c r="O29" i="2"/>
-  <c r="P29" i="2" s="1"/>
-[...14 lines deleted...]
-  <c r="Q23" i="2" s="1"/>
+  <c r="O27" i="2"/>
+  <c r="P27" i="2" s="1"/>
+  <c r="Q27" i="2" s="1"/>
   <c r="O22" i="2"/>
   <c r="P22" i="2" s="1"/>
   <c r="Q22" i="2" s="1"/>
   <c r="O21" i="2"/>
   <c r="P21" i="2" s="1"/>
   <c r="Q21" i="2" s="1"/>
   <c r="O20" i="2"/>
   <c r="P20" i="2" s="1"/>
   <c r="Q20" i="2" s="1"/>
   <c r="O19" i="2"/>
   <c r="P19" i="2" s="1"/>
+  <c r="Q19" i="2" s="1"/>
+  <c r="O26" i="2"/>
+  <c r="P26" i="2" s="1"/>
+  <c r="Q26" i="2" s="1"/>
+  <c r="O18" i="2"/>
+  <c r="P18" i="2" s="1"/>
+  <c r="Q18" i="2" s="1"/>
   <c r="O17" i="2"/>
-  <c r="P17" i="2" s="1"/>
-  <c r="Q17" i="2" s="1"/>
+  <c r="O24" i="2"/>
+  <c r="P24" i="2" s="1"/>
+  <c r="Q24" i="2" s="1"/>
   <c r="O16" i="2"/>
   <c r="P16" i="2" s="1"/>
   <c r="Q16" i="2" s="1"/>
+  <c r="R16" i="2" s="1"/>
   <c r="O15" i="2"/>
   <c r="P15" i="2" s="1"/>
   <c r="O14" i="2"/>
   <c r="P14" i="2" s="1"/>
   <c r="Q14" i="2" s="1"/>
   <c r="O13" i="2"/>
   <c r="P13" i="2" s="1"/>
   <c r="Q13" i="2" s="1"/>
   <c r="O12" i="2"/>
   <c r="P12" i="2" s="1"/>
   <c r="Q12" i="2" s="1"/>
   <c r="O10" i="2"/>
   <c r="P10" i="2" s="1"/>
   <c r="Q10" i="2" s="1"/>
+  <c r="R10" i="2" s="1"/>
   <c r="O9" i="2"/>
-  <c r="P9" i="2" s="1"/>
-  <c r="Q9" i="2" s="1"/>
   <c r="O8" i="2"/>
   <c r="P8" i="2" s="1"/>
-  <c r="P11" i="2" s="1"/>
   <c r="O6" i="2"/>
-  <c r="P6" i="2" s="1"/>
-  <c r="Q6" i="2" s="1"/>
   <c r="O5" i="2"/>
-  <c r="P5" i="2" s="1"/>
-[...5 lines deleted...]
-  <c r="R17" i="2" s="1"/>
+  <c r="P5" i="2"/>
+  <c r="O27" i="1"/>
+  <c r="O26" i="1"/>
+  <c r="O25" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="O12" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="O9" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="O6" i="1"/>
+  <c r="P27" i="1"/>
+  <c r="P26" i="1"/>
+  <c r="P25" i="1"/>
+  <c r="P17" i="1"/>
+  <c r="P16" i="1"/>
+  <c r="P15" i="1"/>
+  <c r="P14" i="1"/>
+  <c r="P13" i="1"/>
+  <c r="P12" i="1"/>
+  <c r="P11" i="1"/>
+  <c r="P10" i="1"/>
+  <c r="P9" i="1"/>
+  <c r="P8" i="1"/>
+  <c r="P7" i="1"/>
+  <c r="P6" i="1"/>
+  <c r="X27" i="1"/>
+  <c r="X26" i="1"/>
+  <c r="Q27" i="1"/>
+  <c r="Q26" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="W38" i="2"/>
+  <c r="V38" i="2"/>
+  <c r="U38" i="2"/>
+  <c r="T38" i="2"/>
+  <c r="N38" i="2"/>
+  <c r="M38" i="2"/>
+  <c r="L38" i="2"/>
+  <c r="K38" i="2"/>
+  <c r="I38" i="2"/>
+  <c r="G38" i="2"/>
+  <c r="F38" i="2"/>
+  <c r="E38" i="2"/>
+  <c r="X37" i="2"/>
+  <c r="X34" i="2"/>
+  <c r="X27" i="2"/>
+  <c r="X24" i="2"/>
+  <c r="X10" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="H34" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="H24" i="2"/>
   <c r="H16" i="2"/>
-  <c r="R16" i="2" s="1"/>
   <c r="H10" i="2"/>
-  <c r="R10" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="Q17" i="1" s="1"/>
   <c r="H25" i="1"/>
   <c r="H24" i="1"/>
   <c r="R24" i="1" s="1"/>
   <c r="H23" i="1"/>
   <c r="R23" i="1" s="1"/>
   <c r="H22" i="1"/>
   <c r="R22" i="1" s="1"/>
   <c r="H21" i="1"/>
   <c r="R21" i="1" s="1"/>
   <c r="H20" i="1"/>
   <c r="R20" i="1" s="1"/>
   <c r="H19" i="1"/>
   <c r="R19" i="1" s="1"/>
   <c r="H18" i="1"/>
   <c r="R18" i="1" s="1"/>
   <c r="H17" i="1"/>
-  <c r="R17" i="1" s="1"/>
   <c r="H16" i="1"/>
   <c r="H15" i="1"/>
   <c r="H14" i="1"/>
   <c r="H13" i="1"/>
   <c r="H12" i="1"/>
   <c r="H11" i="1"/>
   <c r="H10" i="1"/>
   <c r="H9" i="1"/>
   <c r="H8" i="1"/>
   <c r="H7" i="1"/>
-  <c r="H6" i="1"/>
+  <c r="X30" i="2"/>
   <c r="X29" i="2"/>
-  <c r="X28" i="2"/>
   <c r="C3" i="3"/>
   <c r="X17" i="1"/>
-  <c r="F34" i="2"/>
-[...2 lines deleted...]
-  <c r="F18" i="2"/>
+  <c r="F35" i="2"/>
+  <c r="F32" i="2"/>
+  <c r="F25" i="2"/>
+  <c r="F28" i="2" s="1"/>
   <c r="F11" i="2"/>
   <c r="F7" i="2"/>
   <c r="F28" i="1"/>
   <c r="H1" i="3"/>
   <c r="P3" i="2"/>
   <c r="O3" i="2"/>
-  <c r="J3" i="2"/>
-[...48 lines deleted...]
-  <c r="E18" i="2"/>
+  <c r="J2" i="2"/>
+  <c r="W35" i="2"/>
+  <c r="V35" i="2"/>
+  <c r="U35" i="2"/>
+  <c r="T35" i="2"/>
+  <c r="N35" i="2"/>
+  <c r="M35" i="2"/>
+  <c r="L35" i="2"/>
+  <c r="K35" i="2"/>
+  <c r="I35" i="2"/>
+  <c r="G35" i="2"/>
+  <c r="E35" i="2"/>
+  <c r="W32" i="2"/>
+  <c r="V32" i="2"/>
+  <c r="U32" i="2"/>
+  <c r="T32" i="2"/>
+  <c r="N32" i="2"/>
+  <c r="M32" i="2"/>
+  <c r="L32" i="2"/>
+  <c r="K32" i="2"/>
+  <c r="J32" i="2"/>
+  <c r="I32" i="2"/>
+  <c r="G32" i="2"/>
+  <c r="E32" i="2"/>
+  <c r="W25" i="2"/>
+  <c r="W28" i="2" s="1"/>
+  <c r="V25" i="2"/>
+  <c r="V28" i="2" s="1"/>
+  <c r="U25" i="2"/>
+  <c r="U28" i="2" s="1"/>
+  <c r="T25" i="2"/>
+  <c r="T28" i="2" s="1"/>
+  <c r="N25" i="2"/>
+  <c r="N28" i="2" s="1"/>
+  <c r="M25" i="2"/>
+  <c r="M28" i="2" s="1"/>
+  <c r="L25" i="2"/>
+  <c r="L28" i="2" s="1"/>
+  <c r="K25" i="2"/>
+  <c r="K28" i="2" s="1"/>
+  <c r="I25" i="2"/>
+  <c r="I28" i="2" s="1"/>
+  <c r="E25" i="2"/>
+  <c r="E28" i="2" s="1"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="N11" i="2"/>
   <c r="M11" i="2"/>
   <c r="L11" i="2"/>
   <c r="K11" i="2"/>
-  <c r="J11" i="2"/>
   <c r="I11" i="2"/>
   <c r="G11" i="2"/>
   <c r="E11" i="2"/>
-  <c r="G18" i="2"/>
+  <c r="G25" i="2"/>
   <c r="W7" i="2"/>
   <c r="U7" i="2"/>
   <c r="T7" i="2"/>
-  <c r="O7" i="2"/>
   <c r="N7" i="2"/>
   <c r="M7" i="2"/>
   <c r="L7" i="2"/>
   <c r="K7" i="2"/>
-  <c r="J7" i="2"/>
   <c r="I7" i="2"/>
-  <c r="H35" i="2"/>
   <c r="H36" i="2"/>
+  <c r="H37" i="2"/>
   <c r="H6" i="2"/>
-  <c r="R6" i="2" s="1"/>
   <c r="H5" i="2"/>
   <c r="G7" i="2"/>
   <c r="E7" i="2"/>
+  <c r="H30" i="2"/>
   <c r="H29" i="2"/>
-  <c r="R29" i="2" s="1"/>
-  <c r="H28" i="2"/>
   <c r="X5" i="2"/>
-  <c r="H20" i="2"/>
-[...5 lines deleted...]
-  <c r="H32" i="2"/>
+  <c r="H18" i="2"/>
+  <c r="H26" i="2"/>
+  <c r="H19" i="2"/>
+  <c r="H33" i="2"/>
   <c r="H12" i="2"/>
   <c r="H8" i="2"/>
   <c r="H9" i="2"/>
-  <c r="R9" i="2" s="1"/>
-[...1 lines deleted...]
-  <c r="R23" i="2" s="1"/>
+  <c r="H20" i="2"/>
   <c r="H13" i="2"/>
-  <c r="R13" i="2" s="1"/>
   <c r="H14" i="2"/>
-  <c r="R14" i="2" s="1"/>
   <c r="H15" i="2"/>
-  <c r="H24" i="2"/>
-[...5 lines deleted...]
-  <c r="H19" i="2"/>
+  <c r="H21" i="2"/>
+  <c r="H22" i="2"/>
+  <c r="H31" i="2"/>
+  <c r="H17" i="2"/>
   <c r="G28" i="1"/>
   <c r="E28" i="1"/>
   <c r="W28" i="1"/>
   <c r="V28" i="1"/>
   <c r="U28" i="1"/>
   <c r="T28" i="1"/>
   <c r="N28" i="1"/>
   <c r="M28" i="1"/>
   <c r="L28" i="1"/>
   <c r="K28" i="1"/>
   <c r="I28" i="1"/>
   <c r="Q29" i="1"/>
-  <c r="X21" i="2"/>
-[...1 lines deleted...]
-  <c r="X19" i="2"/>
+  <c r="X26" i="2"/>
+  <c r="X18" i="2"/>
+  <c r="X17" i="2"/>
   <c r="M1" i="2"/>
   <c r="F1" i="2"/>
   <c r="A1" i="2"/>
   <c r="X25" i="1"/>
-  <c r="X30" i="2"/>
-  <c r="X25" i="2"/>
+  <c r="X31" i="2"/>
+  <c r="X22" i="2"/>
   <c r="X16" i="2"/>
-  <c r="X24" i="2"/>
+  <c r="X21" i="2"/>
   <c r="X15" i="2"/>
-  <c r="X35" i="2"/>
-  <c r="X37" i="2" s="1"/>
+  <c r="X36" i="2"/>
+  <c r="X38" i="2" s="1"/>
   <c r="X14" i="2"/>
   <c r="X13" i="2"/>
-  <c r="X23" i="2"/>
+  <c r="X20" i="2"/>
   <c r="X9" i="2"/>
   <c r="X8" i="2"/>
   <c r="X12" i="2"/>
-  <c r="X32" i="2"/>
-  <c r="X22" i="2"/>
+  <c r="X33" i="2"/>
+  <c r="X19" i="2"/>
   <c r="X16" i="1"/>
-  <c r="O16" i="1"/>
   <c r="X15" i="1"/>
-  <c r="O15" i="1"/>
   <c r="X14" i="1"/>
-  <c r="O14" i="1"/>
   <c r="X13" i="1"/>
-  <c r="O13" i="1"/>
   <c r="X12" i="1"/>
-  <c r="O12" i="1"/>
   <c r="X11" i="1"/>
-  <c r="O11" i="1"/>
   <c r="X10" i="1"/>
-  <c r="O10" i="1"/>
   <c r="X9" i="1"/>
-  <c r="O9" i="1"/>
   <c r="X8" i="1"/>
-  <c r="O8" i="1"/>
   <c r="X7" i="1"/>
-  <c r="O7" i="1"/>
   <c r="X6" i="1"/>
-  <c r="O6" i="1"/>
-[...1 lines deleted...]
-  <c r="O37" i="2"/>
+  <c r="P36" i="2" l="1"/>
+  <c r="P34" i="2"/>
+  <c r="Q34" i="2" s="1"/>
+  <c r="P9" i="2"/>
+  <c r="R27" i="2"/>
+  <c r="R14" i="2"/>
+  <c r="R13" i="2"/>
+  <c r="P33" i="2"/>
+  <c r="O35" i="2"/>
+  <c r="P31" i="2"/>
+  <c r="Q31" i="2" s="1"/>
+  <c r="P30" i="2"/>
+  <c r="Q30" i="2" s="1"/>
+  <c r="O32" i="2"/>
+  <c r="P29" i="2"/>
+  <c r="R18" i="2"/>
+  <c r="R26" i="2"/>
+  <c r="R19" i="2"/>
+  <c r="S19" i="2" s="1"/>
+  <c r="R20" i="2"/>
+  <c r="R21" i="2"/>
+  <c r="R22" i="2"/>
+  <c r="P17" i="2"/>
+  <c r="R24" i="2"/>
+  <c r="P6" i="2"/>
+  <c r="Q6" i="2" s="1"/>
+  <c r="O7" i="2"/>
+  <c r="O38" i="2"/>
   <c r="R12" i="2"/>
-  <c r="R35" i="2"/>
-  <c r="H37" i="2"/>
+  <c r="S12" i="2" s="1"/>
+  <c r="H38" i="2"/>
   <c r="R27" i="1"/>
   <c r="R26" i="1"/>
   <c r="S10" i="2"/>
-  <c r="P36" i="2"/>
-[...8 lines deleted...]
-  <c r="P27" i="2"/>
   <c r="O11" i="2"/>
   <c r="Q8" i="2"/>
-  <c r="X34" i="2"/>
-[...1 lines deleted...]
-  <c r="H34" i="2"/>
+  <c r="X35" i="2"/>
+  <c r="H35" i="2"/>
   <c r="E12" i="3" s="1"/>
-  <c r="X31" i="2"/>
-  <c r="H31" i="2"/>
+  <c r="X32" i="2"/>
+  <c r="H32" i="2"/>
   <c r="E11" i="3" s="1"/>
-  <c r="X27" i="2"/>
-[...4 lines deleted...]
-  <c r="E8" i="3" s="1"/>
+  <c r="X25" i="2"/>
+  <c r="X28" i="2" s="1"/>
+  <c r="O25" i="2"/>
+  <c r="O28" i="2" s="1"/>
+  <c r="J25" i="2"/>
+  <c r="J28" i="2" s="1"/>
+  <c r="H25" i="2"/>
   <c r="X11" i="2"/>
   <c r="H11" i="2"/>
   <c r="E13" i="3" s="1"/>
-  <c r="H27" i="2"/>
-[...5 lines deleted...]
-  <c r="S30" i="2"/>
   <c r="Q5" i="2"/>
-  <c r="S12" i="2"/>
   <c r="S13" i="2"/>
   <c r="S14" i="2"/>
   <c r="S16" i="2"/>
+  <c r="S18" i="2"/>
+  <c r="S26" i="2"/>
   <c r="S20" i="2"/>
   <c r="S21" i="2"/>
   <c r="S22" i="2"/>
-  <c r="S23" i="2"/>
-[...4 lines deleted...]
-  <c r="S6" i="2"/>
   <c r="X7" i="2"/>
   <c r="P7" i="2"/>
   <c r="H7" i="2"/>
   <c r="E10" i="3" s="1"/>
   <c r="X28" i="1"/>
   <c r="O28" i="1"/>
   <c r="J28" i="1"/>
   <c r="H28" i="1"/>
   <c r="E7" i="3" s="1"/>
   <c r="S29" i="1"/>
   <c r="S27" i="1"/>
   <c r="S26" i="1"/>
   <c r="S24" i="1"/>
   <c r="S23" i="1"/>
   <c r="S17" i="1"/>
   <c r="S18" i="1"/>
   <c r="Q25" i="1"/>
   <c r="R25" i="1" s="1"/>
-  <c r="P6" i="1"/>
-[...12 lines deleted...]
-  <c r="Q35" i="2"/>
+  <c r="P25" i="2"/>
+  <c r="R34" i="2" l="1"/>
+  <c r="S34" i="2" s="1"/>
+  <c r="P11" i="2"/>
+  <c r="Q9" i="2"/>
+  <c r="E9" i="3"/>
+  <c r="E8" i="3"/>
+  <c r="Q33" i="2"/>
+  <c r="P35" i="2"/>
+  <c r="Q29" i="2"/>
+  <c r="P32" i="2"/>
+  <c r="Q17" i="2"/>
+  <c r="P28" i="2"/>
+  <c r="R31" i="2"/>
+  <c r="S31" i="2" s="1"/>
+  <c r="Q32" i="2"/>
+  <c r="R30" i="2"/>
+  <c r="S30" i="2" s="1"/>
+  <c r="R6" i="2"/>
+  <c r="S6" i="2" s="1"/>
+  <c r="P38" i="2"/>
   <c r="Q36" i="2"/>
-  <c r="R36" i="2" s="1"/>
-[...7 lines deleted...]
-  <c r="R27" i="2"/>
+  <c r="Q37" i="2"/>
+  <c r="R37" i="2" s="1"/>
   <c r="Q11" i="2"/>
   <c r="R8" i="2"/>
   <c r="Q7" i="2"/>
   <c r="R5" i="2"/>
-  <c r="S34" i="2"/>
   <c r="Q15" i="2"/>
   <c r="P28" i="1"/>
   <c r="S25" i="1"/>
   <c r="Q7" i="1"/>
   <c r="R7" i="1" s="1"/>
   <c r="Q8" i="1"/>
   <c r="R8" i="1" s="1"/>
   <c r="S8" i="1" s="1"/>
   <c r="Q9" i="1"/>
   <c r="R9" i="1" s="1"/>
   <c r="S9" i="1" s="1"/>
   <c r="S19" i="1"/>
   <c r="S21" i="1"/>
   <c r="S20" i="1"/>
   <c r="S22" i="1"/>
   <c r="Q10" i="1"/>
   <c r="R10" i="1" s="1"/>
   <c r="S10" i="1" s="1"/>
   <c r="Q11" i="1"/>
   <c r="R11" i="1" s="1"/>
   <c r="S11" i="1" s="1"/>
   <c r="Q12" i="1"/>
   <c r="R12" i="1" s="1"/>
   <c r="S12" i="1" s="1"/>
   <c r="Q13" i="1"/>
   <c r="R13" i="1" s="1"/>
   <c r="S13" i="1" s="1"/>
   <c r="Q14" i="1"/>
   <c r="R14" i="1" s="1"/>
   <c r="S14" i="1" s="1"/>
   <c r="Q15" i="1"/>
   <c r="R15" i="1" s="1"/>
   <c r="S15" i="1" s="1"/>
   <c r="Q16" i="1"/>
   <c r="R16" i="1" s="1"/>
   <c r="S16" i="1" s="1"/>
   <c r="Q6" i="1"/>
   <c r="R6" i="1" s="1"/>
-  <c r="Q37" i="2" l="1"/>
-[...2 lines deleted...]
-  <c r="S37" i="2" s="1"/>
+  <c r="R9" i="2" l="1"/>
+  <c r="S9" i="2" s="1"/>
+  <c r="S11" i="2" s="1"/>
+  <c r="Q35" i="2"/>
+  <c r="R33" i="2"/>
+  <c r="R17" i="2"/>
+  <c r="R29" i="2"/>
+  <c r="R32" i="2" s="1"/>
+  <c r="S29" i="2"/>
+  <c r="S32" i="2" s="1"/>
+  <c r="R36" i="2"/>
+  <c r="Q38" i="2"/>
+  <c r="S37" i="2"/>
   <c r="R7" i="2"/>
   <c r="S5" i="2"/>
   <c r="S7" i="2" s="1"/>
   <c r="R28" i="1"/>
   <c r="S7" i="1"/>
   <c r="S8" i="2"/>
-  <c r="S11" i="2" s="1"/>
   <c r="R11" i="2"/>
-  <c r="Q18" i="2"/>
+  <c r="Q25" i="2"/>
+  <c r="Q28" i="2" s="1"/>
   <c r="R15" i="2"/>
-  <c r="R18" i="2" s="1"/>
+  <c r="R25" i="2" s="1"/>
   <c r="S15" i="2"/>
-  <c r="S18" i="2" s="1"/>
   <c r="V7" i="2"/>
   <c r="S6" i="1"/>
-  <c r="S28" i="1" s="1"/>
   <c r="Q28" i="1"/>
+  <c r="S28" i="1" l="1"/>
+  <c r="R35" i="2"/>
+  <c r="S33" i="2"/>
+  <c r="S35" i="2" s="1"/>
+  <c r="S17" i="2"/>
+  <c r="S25" i="2" s="1"/>
+  <c r="S28" i="2" s="1"/>
+  <c r="R28" i="2"/>
+  <c r="S36" i="2"/>
+  <c r="S38" i="2" s="1"/>
+  <c r="R38" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={AE709DEE-FE94-4A0D-816E-B6DF8FC17CF9}</author>
     <author>tc={84927042-F5AA-42BA-99EF-3EDAE3983F77}</author>
   </authors>
   <commentList>
     <comment ref="V5" authorId="0" shapeId="0" xr:uid="{AE709DEE-FE94-4A0D-816E-B6DF8FC17CF9}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     What are these for?</t>
       </text>
     </comment>
     <comment ref="B16" authorId="1" shapeId="0" xr:uid="{84927042-F5AA-42BA-99EF-3EDAE3983F77}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Should all active $$ be listed?  Should it say, for example, FUIREA 22, 23, 24?  Or 3 different lines?</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={6F4053B7-FCD4-4FA6-A110-A4D2831C8B37}</author>
   </authors>
   <commentList>
     <comment ref="B4" authorId="0" shapeId="0" xr:uid="{6F4053B7-FCD4-4FA6-A110-A4D2831C8B37}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Why are these on page 2?</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="144">
   <si>
     <t>AREA</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>PAGE-1</t>
   </si>
   <si>
-    <t>.3560+.0221</t>
-[...1 lines deleted...]
-  <si>
     <t>STATE RETAINED FUNDS</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Carry-in</t>
   </si>
   <si>
     <t>New Funding</t>
   </si>
   <si>
     <t>Available</t>
   </si>
   <si>
     <t>Personnel</t>
   </si>
   <si>
     <t>Fringe</t>
@@ -710,104 +749,89 @@
   <si>
     <t>STATE ONE STOP</t>
   </si>
   <si>
     <t>K109</t>
   </si>
   <si>
     <t>K110</t>
   </si>
   <si>
     <t>K130</t>
   </si>
   <si>
     <t>WIOA ADULT FY26</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>WIOA YOUTH FY26</t>
   </si>
   <si>
     <t>WIOA DWK FY26</t>
   </si>
   <si>
-    <t>WTRUSTF25</t>
-[...1 lines deleted...]
-  <si>
     <t>K259</t>
   </si>
   <si>
-    <t>WTF ADMIN FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>K264</t>
   </si>
   <si>
-    <t>WTF FY26</t>
-[...1 lines deleted...]
-  <si>
     <t>FUIREA25</t>
   </si>
   <si>
     <t>UIRE</t>
   </si>
   <si>
     <t>RESEA FY26 7/1/25-6/30/26</t>
   </si>
   <si>
     <t>K103</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>15% STATEWIDE DISCRETIONARY</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>NPS STATE STAFF</t>
   </si>
   <si>
     <t>DLS FUNDS</t>
   </si>
   <si>
     <t>DLS LOCAL STATE STAFF-NPS</t>
   </si>
   <si>
-    <t>SPSS 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>K227</t>
   </si>
   <si>
-    <t>DTA SPSS 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SNAP EXPANSION</t>
   </si>
   <si>
     <t>SHELTER</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>PAGE-2</t>
   </si>
   <si>
     <t>NPS-OTHER</t>
   </si>
   <si>
     <t>MA DPH SSYI</t>
   </si>
   <si>
     <t>Safe &amp; Successful Youth Initiative</t>
   </si>
   <si>
     <t>DTA CIES</t>
   </si>
   <si>
     <t>DTA CIES Earned Funds</t>
@@ -1014,62 +1038,92 @@
     <t>LOCAL TITLE</t>
   </si>
   <si>
     <t>Carry-in Retained</t>
   </si>
   <si>
     <t>NPS Rapid Response</t>
   </si>
   <si>
     <t>NPS DVOP FY26 (1 Quarter)</t>
   </si>
   <si>
     <t>NPS DVOP FY27 (3 Quarters)</t>
   </si>
   <si>
     <t>NPS LVER2026</t>
   </si>
   <si>
     <t>NPS LVER2027</t>
   </si>
   <si>
     <t>NPS DUA FUNDS (Hearings)</t>
   </si>
   <si>
     <t>CHART</t>
+  </si>
+  <si>
+    <t>FY27 NICRA 8/6/26</t>
+  </si>
+  <si>
+    <t>WTRUSTF26</t>
+  </si>
+  <si>
+    <t>WTF ADMIN FY27</t>
+  </si>
+  <si>
+    <t>WTF FY27</t>
+  </si>
+  <si>
+    <t>Adult Community Learning Services</t>
+  </si>
+  <si>
+    <t>Mass Ability</t>
+  </si>
+  <si>
+    <t>DTA SPSS 2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPSS </t>
+  </si>
+  <si>
+    <t>.4344+.0162</t>
+  </si>
+  <si>
+    <t>FY27 FRINGE+PAYROLL TAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
@@ -1159,50 +1213,57 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0033CC"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -1257,66 +1318,63 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1368,85 +1426,99 @@
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="11" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="12" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="11" fillId="9" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="6" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="12" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="20% - Accent1 3" xfId="5" xr:uid="{D2C7218B-AC15-4266-A48B-E0DADD624662}"/>
     <cellStyle name="20% - Accent2 3" xfId="4" xr:uid="{79070055-D714-492A-B904-DA337832D3FD}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{24DBB4E3-F48D-4F5C-A759-01C40426A493}"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Good" xfId="3" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFF0000"/>
       <color rgb="FF0033CC"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
@@ -2875,5076 +2947,4900 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5BCA41F-9C7C-45AB-A685-B073AFAC43D7}">
   <sheetPr>
     <tabColor rgb="FF019EAF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y31"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="85" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView tabSelected="1" topLeftCell="G1" zoomScale="85" workbookViewId="0">
+      <selection activeCell="O12" sqref="O12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="28.8984375" style="2" customWidth="1"/>
-    <col min="3" max="3" width="8.796875" style="42"/>
+    <col min="3" max="3" width="8.796875" style="41"/>
     <col min="4" max="4" width="28.8984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.69921875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.796875" customWidth="1"/>
     <col min="7" max="7" width="14.296875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.69921875" customWidth="1"/>
     <col min="9" max="11" width="12.69921875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.8984375" customWidth="1"/>
     <col min="13" max="13" width="10.09765625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="14.69921875" customWidth="1"/>
     <col min="15" max="15" width="15.296875" customWidth="1"/>
     <col min="16" max="17" width="14.09765625" customWidth="1"/>
     <col min="18" max="18" width="14.5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.3984375" customWidth="1"/>
     <col min="20" max="20" width="11.59765625" customWidth="1"/>
     <col min="21" max="23" width="16.296875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16.09765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="34" t="s">
-        <v>131</v>
+      <c r="F1" s="33" t="s">
+        <v>125</v>
       </c>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="4"/>
       <c r="L1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="5">
         <v>46204</v>
       </c>
       <c r="N1" s="4"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
     </row>
     <row r="2" spans="1:25" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="33"/>
+      <c r="D2" s="32"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="J2" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="K2" s="8"/>
+        <v>142</v>
+      </c>
+      <c r="K2" s="62" t="s">
+        <v>143</v>
+      </c>
       <c r="L2" s="9"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
-      <c r="O2" s="6">
-[...5 lines deleted...]
-      <c r="Q2" s="10"/>
+      <c r="O2" s="34">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="P2" s="65">
+        <v>6.4699999999999994E-2</v>
+      </c>
+      <c r="Q2" s="65" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="3" spans="1:25" ht="11.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="60" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J3" s="60"/>
       <c r="K3" s="60"/>
       <c r="L3" s="60"/>
       <c r="M3" s="60"/>
       <c r="N3" s="60"/>
       <c r="O3" s="60"/>
       <c r="P3" s="60"/>
-      <c r="Q3" s="11"/>
+      <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="J4" s="12"/>
+      <c r="J4" s="64">
+        <f>0.4344+0.0162</f>
+        <v>0.4506</v>
+      </c>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
-      <c r="O4" s="12"/>
-[...1 lines deleted...]
-      <c r="Q4" s="12"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
       <c r="R4" s="6"/>
     </row>
     <row r="5" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="14" t="s">
+      <c r="A5" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="E5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="13" t="s">
+      <c r="F5" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="G5" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="13" t="s">
+      <c r="H5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="16" t="s">
+      <c r="J5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="16" t="s">
+      <c r="K5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="16" t="s">
+      <c r="L5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="16" t="s">
+      <c r="M5" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="16" t="s">
+      <c r="N5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="16" t="s">
+      <c r="O5" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="16" t="s">
+      <c r="P5" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="16" t="s">
-[...11 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="Q5" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="S5" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="V5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="W5" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="61" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="X5" s="40" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A6" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="43" t="s">
+      <c r="A6" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="20" t="s">
-[...43 lines deleted...]
-      <c r="R6" s="36">
+      <c r="E6" s="35">
+        <v>0</v>
+      </c>
+      <c r="F6" s="35">
+        <v>0</v>
+      </c>
+      <c r="G6" s="36"/>
+      <c r="H6" s="45">
+        <v>0</v>
+      </c>
+      <c r="I6" s="35">
+        <v>0</v>
+      </c>
+      <c r="J6" s="35">
+        <f>I6*$J$4</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="35">
+        <v>0</v>
+      </c>
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="35">
+        <v>0</v>
+      </c>
+      <c r="N6" s="35">
+        <v>0</v>
+      </c>
+      <c r="O6" s="35">
+        <f>I6*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P6" s="35">
+        <f>+SUM(I6:O6)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="35">
+        <f t="shared" ref="Q6:Q27" si="0">SUM(I6:P6)</f>
+        <v>0</v>
+      </c>
+      <c r="R6" s="35">
         <f>H6-Q6</f>
         <v>0</v>
       </c>
-      <c r="S6" s="36">
-[...19 lines deleted...]
-      <c r="Y6" s="24"/>
+      <c r="S6" s="35">
+        <f t="shared" ref="S6:S27" si="1">H6-(SUM(Q6:R6))</f>
+        <v>0</v>
+      </c>
+      <c r="T6" s="22">
+        <v>0</v>
+      </c>
+      <c r="U6" s="22">
+        <v>0</v>
+      </c>
+      <c r="V6" s="22">
+        <v>0</v>
+      </c>
+      <c r="W6" s="22">
+        <v>0</v>
+      </c>
+      <c r="X6" s="45">
+        <f t="shared" ref="X6:X17" si="2">SUM(T6:W6)</f>
+        <v>0</v>
+      </c>
+      <c r="Y6" s="23"/>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A7" s="18" t="s">
-[...38 lines deleted...]
-      <c r="O7" s="36">
+      <c r="A7" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="C7" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="35">
+        <v>0</v>
+      </c>
+      <c r="H7" s="45">
+        <f t="shared" ref="H7:H25" si="3">SUM(E7:G7)</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="35">
+        <v>0</v>
+      </c>
+      <c r="J7" s="35">
+        <f t="shared" ref="J7:J17" si="4">I7*$J$4</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="35">
+        <v>0</v>
+      </c>
+      <c r="L7" s="35">
+        <v>0</v>
+      </c>
+      <c r="M7" s="35">
+        <v>0</v>
+      </c>
+      <c r="N7" s="35">
+        <v>0</v>
+      </c>
+      <c r="O7" s="35">
+        <f t="shared" ref="O7:O27" si="5">I7*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="35">
+        <f t="shared" ref="P7:P27" si="6">+SUM(I7:O7)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="36">
+      <c r="R7" s="35">
+        <f t="shared" ref="R7:R27" si="7">H7-Q7</f>
+        <v>0</v>
+      </c>
+      <c r="S7" s="35">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q7" s="36">
+      <c r="T7" s="22">
+        <v>0</v>
+      </c>
+      <c r="U7" s="22">
+        <v>0</v>
+      </c>
+      <c r="V7" s="22">
+        <v>0</v>
+      </c>
+      <c r="W7" s="22">
+        <v>0</v>
+      </c>
+      <c r="X7" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A8" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="43" t="s">
+      <c r="A8" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="20" t="s">
-[...9 lines deleted...]
-      <c r="H8" s="46">
+      <c r="E8" s="35">
+        <v>0</v>
+      </c>
+      <c r="F8" s="35">
+        <v>0</v>
+      </c>
+      <c r="G8" s="36"/>
+      <c r="H8" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I8" s="35">
+        <v>0</v>
+      </c>
+      <c r="J8" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K8" s="35">
+        <v>0</v>
+      </c>
+      <c r="L8" s="35">
+        <v>0</v>
+      </c>
+      <c r="M8" s="35">
+        <v>0</v>
+      </c>
+      <c r="N8" s="35">
+        <v>0</v>
+      </c>
+      <c r="O8" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I8" s="36">
-[...17 lines deleted...]
-      <c r="O8" s="36">
+      <c r="P8" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P8" s="36">
+      <c r="R8" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S8" s="35">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="T8" s="22">
+        <v>0</v>
+      </c>
+      <c r="U8" s="22">
+        <v>0</v>
+      </c>
+      <c r="V8" s="22">
+        <v>0</v>
+      </c>
+      <c r="W8" s="22">
+        <v>0</v>
+      </c>
+      <c r="X8" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A9" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H9" s="46">
+      <c r="A9" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35">
+        <v>0</v>
+      </c>
+      <c r="H9" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I9" s="35">
+        <v>0</v>
+      </c>
+      <c r="J9" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K9" s="35">
+        <v>0</v>
+      </c>
+      <c r="L9" s="35">
+        <v>0</v>
+      </c>
+      <c r="M9" s="35">
+        <v>0</v>
+      </c>
+      <c r="N9" s="35">
+        <v>0</v>
+      </c>
+      <c r="O9" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I9" s="36">
-[...17 lines deleted...]
-      <c r="O9" s="36">
+      <c r="P9" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P9" s="36">
+      <c r="R9" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S9" s="35">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="T9" s="22">
+        <v>0</v>
+      </c>
+      <c r="U9" s="22">
+        <v>0</v>
+      </c>
+      <c r="V9" s="22">
+        <v>0</v>
+      </c>
+      <c r="W9" s="22">
+        <v>0</v>
+      </c>
+      <c r="X9" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A10" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="43">
+      <c r="A10" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="C10" s="42">
         <v>6502</v>
       </c>
-      <c r="D10" s="28" t="s">
-[...9 lines deleted...]
-      <c r="H10" s="46">
+      <c r="D10" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="35">
+        <v>0</v>
+      </c>
+      <c r="F10" s="35">
+        <v>0</v>
+      </c>
+      <c r="G10" s="36"/>
+      <c r="H10" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I10" s="35">
+        <v>0</v>
+      </c>
+      <c r="J10" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="35">
+        <v>0</v>
+      </c>
+      <c r="L10" s="35">
+        <v>0</v>
+      </c>
+      <c r="M10" s="35">
+        <v>0</v>
+      </c>
+      <c r="N10" s="35">
+        <v>0</v>
+      </c>
+      <c r="O10" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I10" s="36">
-[...25 lines deleted...]
-      <c r="Q10" s="36">
+      <c r="P10" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R10" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S10" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T10" s="22">
+        <v>0</v>
+      </c>
+      <c r="U10" s="22">
+        <v>0</v>
+      </c>
+      <c r="V10" s="22">
+        <v>0</v>
+      </c>
+      <c r="W10" s="22">
+        <v>0</v>
+      </c>
+      <c r="X10" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A11" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="43">
+      <c r="A11" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="42">
         <v>6502</v>
       </c>
-      <c r="D11" s="28" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="46">
+      <c r="D11" s="27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="35">
+        <v>0</v>
+      </c>
+      <c r="H11" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="35">
+        <v>0</v>
+      </c>
+      <c r="J11" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="35">
+        <v>0</v>
+      </c>
+      <c r="L11" s="35">
+        <v>0</v>
+      </c>
+      <c r="M11" s="35">
+        <v>0</v>
+      </c>
+      <c r="N11" s="35">
+        <v>0</v>
+      </c>
+      <c r="O11" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I11" s="36">
-[...17 lines deleted...]
-      <c r="O11" s="36">
+      <c r="P11" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R11" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P11" s="36">
-[...3 lines deleted...]
-      <c r="Q11" s="36">
+      <c r="S11" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T11" s="22">
+        <v>0</v>
+      </c>
+      <c r="U11" s="22">
+        <v>0</v>
+      </c>
+      <c r="V11" s="22">
+        <v>0</v>
+      </c>
+      <c r="W11" s="22">
+        <v>0</v>
+      </c>
+      <c r="X11" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A12" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="43">
+      <c r="A12" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="42">
         <v>6501</v>
       </c>
-      <c r="D12" s="28" t="s">
-[...9 lines deleted...]
-      <c r="H12" s="46">
+      <c r="D12" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="35">
+        <v>0</v>
+      </c>
+      <c r="F12" s="35">
+        <v>0</v>
+      </c>
+      <c r="G12" s="36"/>
+      <c r="H12" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="35">
+        <v>0</v>
+      </c>
+      <c r="J12" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="35">
+        <v>0</v>
+      </c>
+      <c r="L12" s="35">
+        <v>0</v>
+      </c>
+      <c r="M12" s="35">
+        <v>0</v>
+      </c>
+      <c r="N12" s="35">
+        <v>0</v>
+      </c>
+      <c r="O12" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I12" s="36">
-[...17 lines deleted...]
-      <c r="O12" s="36">
+      <c r="P12" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R12" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P12" s="36">
-[...3 lines deleted...]
-      <c r="Q12" s="36">
+      <c r="S12" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T12" s="22">
+        <v>0</v>
+      </c>
+      <c r="U12" s="22">
+        <v>0</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0</v>
+      </c>
+      <c r="W12" s="22">
+        <v>0</v>
+      </c>
+      <c r="X12" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A13" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H13" s="46">
+      <c r="A13" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>113</v>
+      </c>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="35">
+        <v>0</v>
+      </c>
+      <c r="H13" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="35">
+        <v>0</v>
+      </c>
+      <c r="J13" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K13" s="35">
+        <v>0</v>
+      </c>
+      <c r="L13" s="35">
+        <v>0</v>
+      </c>
+      <c r="M13" s="35">
+        <v>0</v>
+      </c>
+      <c r="N13" s="35">
+        <v>0</v>
+      </c>
+      <c r="O13" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I13" s="36">
-[...17 lines deleted...]
-      <c r="O13" s="36">
+      <c r="P13" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R13" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P13" s="36">
-[...3 lines deleted...]
-      <c r="Q13" s="36">
+      <c r="S13" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T13" s="22">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22">
+        <v>0</v>
+      </c>
+      <c r="V13" s="22">
+        <v>0</v>
+      </c>
+      <c r="W13" s="22">
+        <v>0</v>
+      </c>
+      <c r="X13" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A14" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="43">
+      <c r="A14" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="C14" s="42">
         <v>6503</v>
       </c>
-      <c r="D14" s="28" t="s">
-[...9 lines deleted...]
-      <c r="H14" s="46">
+      <c r="D14" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="35">
+        <v>0</v>
+      </c>
+      <c r="F14" s="35">
+        <v>0</v>
+      </c>
+      <c r="G14" s="36"/>
+      <c r="H14" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="35">
+        <v>0</v>
+      </c>
+      <c r="J14" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="35">
+        <v>0</v>
+      </c>
+      <c r="L14" s="35">
+        <v>0</v>
+      </c>
+      <c r="M14" s="35">
+        <v>0</v>
+      </c>
+      <c r="N14" s="35">
+        <v>0</v>
+      </c>
+      <c r="O14" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I14" s="36">
-[...17 lines deleted...]
-      <c r="O14" s="36">
+      <c r="P14" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R14" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P14" s="36">
-[...3 lines deleted...]
-      <c r="Q14" s="36">
+      <c r="S14" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T14" s="22">
+        <v>0</v>
+      </c>
+      <c r="U14" s="22">
+        <v>0</v>
+      </c>
+      <c r="V14" s="22">
+        <v>0</v>
+      </c>
+      <c r="W14" s="22">
+        <v>0</v>
+      </c>
+      <c r="X14" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A15" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="43">
+      <c r="A15" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="C15" s="42">
         <v>6503</v>
       </c>
-      <c r="D15" s="28" t="s">
-[...7 lines deleted...]
-      <c r="H15" s="46">
+      <c r="D15" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="35">
+        <v>0</v>
+      </c>
+      <c r="H15" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="35">
+        <v>0</v>
+      </c>
+      <c r="J15" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K15" s="35">
+        <v>0</v>
+      </c>
+      <c r="L15" s="35">
+        <v>0</v>
+      </c>
+      <c r="M15" s="35">
+        <v>0</v>
+      </c>
+      <c r="N15" s="35">
+        <v>0</v>
+      </c>
+      <c r="O15" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I15" s="36">
-[...17 lines deleted...]
-      <c r="O15" s="36">
+      <c r="P15" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q15" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R15" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P15" s="36">
-[...3 lines deleted...]
-      <c r="Q15" s="36">
+      <c r="S15" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22">
+        <v>0</v>
+      </c>
+      <c r="V15" s="22">
+        <v>0</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0</v>
+      </c>
+      <c r="X15" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A16" s="18" t="s">
-[...20 lines deleted...]
-      <c r="H16" s="46">
+      <c r="A16" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="35">
+        <v>0</v>
+      </c>
+      <c r="F16" s="35">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0</v>
+      </c>
+      <c r="H16" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0</v>
+      </c>
+      <c r="J16" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>0</v>
+      </c>
+      <c r="N16" s="35">
+        <v>0</v>
+      </c>
+      <c r="O16" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I16" s="36">
-[...25 lines deleted...]
-      <c r="Q16" s="36">
+      <c r="P16" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R16" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S16" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T16" s="22">
+        <v>0</v>
+      </c>
+      <c r="U16" s="22">
+        <v>0</v>
+      </c>
+      <c r="V16" s="22">
+        <v>0</v>
+      </c>
+      <c r="W16" s="22">
+        <v>0</v>
+      </c>
+      <c r="X16" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A17" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H17" s="46">
+      <c r="A17" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="35">
+        <v>0</v>
+      </c>
+      <c r="H17" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="35">
+        <v>0</v>
+      </c>
+      <c r="J17" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K17" s="35">
+        <v>0</v>
+      </c>
+      <c r="L17" s="35">
+        <v>0</v>
+      </c>
+      <c r="M17" s="35">
+        <v>0</v>
+      </c>
+      <c r="N17" s="35">
+        <v>0</v>
+      </c>
+      <c r="O17" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I17" s="36">
-[...25 lines deleted...]
-      <c r="Q17" s="36">
+      <c r="P17" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R17" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S17" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T17" s="22">
+        <v>0</v>
+      </c>
+      <c r="U17" s="22">
+        <v>0</v>
+      </c>
+      <c r="V17" s="22">
+        <v>0</v>
+      </c>
+      <c r="W17" s="22">
+        <v>0</v>
+      </c>
+      <c r="X17" s="45">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A18" s="18" t="s">
-[...41 lines deleted...]
-      <c r="X18" s="58"/>
+      <c r="A18" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="35">
+        <v>0</v>
+      </c>
+      <c r="H18" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="36"/>
+      <c r="R18" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S18" s="35">
+        <f t="shared" ref="S18:S23" si="8">H18-(SUM(Q18:R18))</f>
+        <v>0</v>
+      </c>
+      <c r="T18" s="55"/>
+      <c r="U18" s="56"/>
+      <c r="V18" s="56"/>
+      <c r="W18" s="57"/>
+      <c r="X18" s="57"/>
     </row>
     <row r="19" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A19" s="18" t="s">
-[...41 lines deleted...]
-      <c r="X19" s="58"/>
+      <c r="A19" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="E19" s="35">
+        <v>0</v>
+      </c>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="36"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="36"/>
+      <c r="R19" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S19" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T19" s="55"/>
+      <c r="U19" s="56"/>
+      <c r="V19" s="56"/>
+      <c r="W19" s="57"/>
+      <c r="X19" s="57"/>
     </row>
     <row r="20" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A20" s="18" t="s">
-[...41 lines deleted...]
-      <c r="X20" s="58"/>
+      <c r="A20" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="35">
+        <v>0</v>
+      </c>
+      <c r="H20" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="36"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="36"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="36"/>
+      <c r="Q20" s="36"/>
+      <c r="R20" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S20" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T20" s="55"/>
+      <c r="U20" s="56"/>
+      <c r="V20" s="56"/>
+      <c r="W20" s="57"/>
+      <c r="X20" s="57"/>
     </row>
     <row r="21" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A21" s="18" t="s">
-[...41 lines deleted...]
-      <c r="X21" s="58"/>
+      <c r="A21" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="36"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="36"/>
+      <c r="Q21" s="36"/>
+      <c r="R21" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S21" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T21" s="55"/>
+      <c r="U21" s="56"/>
+      <c r="V21" s="56"/>
+      <c r="W21" s="57"/>
+      <c r="X21" s="57"/>
     </row>
     <row r="22" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A22" s="18" t="s">
-[...41 lines deleted...]
-      <c r="X22" s="58"/>
+      <c r="A22" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="35">
+        <v>0</v>
+      </c>
+      <c r="H22" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S22" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T22" s="55"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
     </row>
     <row r="23" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A23" s="18" t="s">
-[...41 lines deleted...]
-      <c r="X23" s="58"/>
+      <c r="A23" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35">
+        <v>0</v>
+      </c>
+      <c r="H23" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="36"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="36"/>
+      <c r="R23" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S23" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T23" s="55"/>
+      <c r="U23" s="56"/>
+      <c r="V23" s="56"/>
+      <c r="W23" s="57"/>
+      <c r="X23" s="57"/>
     </row>
     <row r="24" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A24" s="18" t="s">
-[...33 lines deleted...]
-      <c r="S24" s="36">
+      <c r="A24" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="35">
+        <v>0</v>
+      </c>
+      <c r="H24" s="45">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="T24" s="56"/>
-[...3 lines deleted...]
-      <c r="X24" s="58"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="36"/>
+      <c r="R24" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S24" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T24" s="55"/>
+      <c r="U24" s="56"/>
+      <c r="V24" s="56"/>
+      <c r="W24" s="57"/>
+      <c r="X24" s="57"/>
     </row>
     <row r="25" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A25" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H25" s="46">
+      <c r="A25" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="42"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="35">
+        <v>0</v>
+      </c>
+      <c r="F25" s="35">
+        <v>0</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="35">
+        <v>0</v>
+      </c>
+      <c r="J25" s="35">
+        <f t="shared" ref="J25:J27" si="9">I25*$J$4</f>
+        <v>0</v>
+      </c>
+      <c r="K25" s="35">
+        <v>0</v>
+      </c>
+      <c r="L25" s="35">
+        <v>0</v>
+      </c>
+      <c r="M25" s="35">
+        <v>0</v>
+      </c>
+      <c r="N25" s="35">
+        <v>0</v>
+      </c>
+      <c r="O25" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I25" s="36">
-[...29 lines deleted...]
-      <c r="R25" s="36">
+      <c r="P25" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="S25" s="36">
-[...15 lines deleted...]
-      <c r="X25" s="46">
+      <c r="Q25" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R25" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S25" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T25" s="22">
+        <v>0</v>
+      </c>
+      <c r="U25" s="22">
+        <v>0</v>
+      </c>
+      <c r="V25" s="22">
+        <v>0</v>
+      </c>
+      <c r="W25" s="22">
+        <v>0</v>
+      </c>
+      <c r="X25" s="45">
         <f>SUM(T25:W25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A26" s="18"/>
-[...46 lines deleted...]
-      <c r="R26" s="36">
+      <c r="A26" s="17"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="35">
+        <v>0</v>
+      </c>
+      <c r="F26" s="35">
+        <v>0</v>
+      </c>
+      <c r="G26" s="37">
+        <v>0</v>
+      </c>
+      <c r="H26" s="45">
+        <f t="shared" ref="H26:H27" si="10">SUM(E26:G26)</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="35">
+        <v>0</v>
+      </c>
+      <c r="J26" s="35">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="K26" s="35">
+        <v>0</v>
+      </c>
+      <c r="L26" s="35">
+        <v>0</v>
+      </c>
+      <c r="M26" s="35">
+        <v>0</v>
+      </c>
+      <c r="N26" s="35">
+        <v>0</v>
+      </c>
+      <c r="O26" s="35">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="S26" s="36">
-[...16 lines deleted...]
-        <f t="shared" ref="X26:X27" si="13">SUM(T26:W26)</f>
+      <c r="Q26" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R26" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S26" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T26" s="22">
+        <v>0</v>
+      </c>
+      <c r="U26" s="22">
+        <v>0</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0</v>
+      </c>
+      <c r="W26" s="22">
+        <v>0</v>
+      </c>
+      <c r="X26" s="45">
+        <f t="shared" ref="X26:X27" si="11">SUM(T26:W26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A27" s="18"/>
-[...12 lines deleted...]
-      <c r="H27" s="46">
+      <c r="A27" s="17"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="35">
+        <v>0</v>
+      </c>
+      <c r="F27" s="35">
+        <v>0</v>
+      </c>
+      <c r="G27" s="37">
+        <v>0</v>
+      </c>
+      <c r="H27" s="45">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="35">
+        <v>0</v>
+      </c>
+      <c r="J27" s="35">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="35">
+        <v>0</v>
+      </c>
+      <c r="L27" s="35">
+        <v>0</v>
+      </c>
+      <c r="M27" s="35">
+        <v>0</v>
+      </c>
+      <c r="N27" s="35">
+        <v>0</v>
+      </c>
+      <c r="O27" s="35">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R27" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S27" s="35">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T27" s="22">
+        <v>0</v>
+      </c>
+      <c r="U27" s="22">
+        <v>0</v>
+      </c>
+      <c r="V27" s="22">
+        <v>0</v>
+      </c>
+      <c r="W27" s="22">
+        <v>0</v>
+      </c>
+      <c r="X27" s="45">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="46"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="48">
+        <f t="shared" ref="E28:X28" si="12">SUM(E6:E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="48">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I27" s="36">
-[...138 lines deleted...]
-        <f t="shared" si="14"/>
+      <c r="G28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="H28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="I28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="K28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="N28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="O28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="R28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S28" s="48">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="T28" s="53">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="U28" s="53">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="V28" s="53">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="W28" s="53">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="X28" s="53">
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A29" s="18"/>
-[...15 lines deleted...]
-      <c r="Q29" s="36">
+      <c r="A29" s="17"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="35"/>
+      <c r="N29" s="35"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35">
         <f>SUM(I29:P29)</f>
         <v>0</v>
       </c>
-      <c r="R29" s="36"/>
-      <c r="S29" s="36">
+      <c r="R29" s="35"/>
+      <c r="S29" s="35">
         <f>H29-(SUM(Q29:R29))</f>
         <v>0</v>
       </c>
-      <c r="T29" s="23"/>
-[...3 lines deleted...]
-      <c r="X29" s="36"/>
+      <c r="T29" s="22"/>
+      <c r="U29" s="24"/>
+      <c r="V29" s="24"/>
+      <c r="W29" s="25"/>
+      <c r="X29" s="35"/>
     </row>
     <row r="31" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A31" s="30"/>
-[...5 lines deleted...]
-      <c r="R31" s="31"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="31"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="R31" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="I3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="98" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AB91DE2-B8EA-4588-AA32-0182C8334603}">
   <sheetPr>
     <tabColor rgb="FF019EAF"/>
   </sheetPr>
-  <dimension ref="A1:X37"/>
+  <dimension ref="A1:X38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="93" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+    <sheetView zoomScale="93" workbookViewId="0">
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.8984375" customWidth="1"/>
     <col min="2" max="2" width="17.3984375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.09765625" style="35" customWidth="1"/>
-    <col min="4" max="4" width="28.3984375" customWidth="1"/>
+    <col min="3" max="3" width="9.09765625" style="34" customWidth="1"/>
+    <col min="4" max="4" width="29.5" customWidth="1"/>
     <col min="5" max="5" width="12.8984375" customWidth="1"/>
     <col min="6" max="6" width="15.69921875" customWidth="1"/>
     <col min="7" max="7" width="13.8984375" customWidth="1"/>
     <col min="8" max="8" width="14.8984375" customWidth="1"/>
     <col min="9" max="9" width="10.09765625" customWidth="1"/>
     <col min="10" max="10" width="10.3984375" customWidth="1"/>
     <col min="11" max="11" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="9.8984375" customWidth="1"/>
     <col min="14" max="14" width="11.59765625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.59765625" customWidth="1"/>
     <col min="16" max="17" width="11.8984375" customWidth="1"/>
     <col min="18" max="18" width="13" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.59765625" customWidth="1"/>
     <col min="20" max="20" width="13.59765625" customWidth="1"/>
     <col min="21" max="21" width="18.09765625" customWidth="1"/>
     <col min="22" max="22" width="17.296875" customWidth="1"/>
     <col min="23" max="23" width="17" customWidth="1"/>
     <col min="24" max="24" width="17.3984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="1" t="str">
         <f>'7330 FY27 XXX IB P-1'!A1</f>
         <v>FY27 INTEGRATED BUDGET-IB</v>
       </c>
       <c r="B1" s="2"/>
-      <c r="C1" s="42"/>
+      <c r="C1" s="41"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="34" t="str">
+      <c r="F1" s="33" t="str">
         <f>'7330 FY27 XXX IB P-1'!F1</f>
         <v>LOCAL TITLE</v>
       </c>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="4"/>
       <c r="L1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="5">
         <f>'7330 FY27 XXX IB P-1'!M1</f>
         <v>46204</v>
       </c>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:24" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B2" s="2"/>
-      <c r="C2" s="42"/>
+      <c r="C2" s="41"/>
       <c r="D2" s="2"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
+      <c r="J2" s="34" t="str">
+        <f>'7330 FY27 XXX IB P-1'!J2</f>
+        <v>.4344+.0162</v>
+      </c>
+      <c r="K2" t="str">
+        <f>'7330 FY27 XXX IB P-1'!K2</f>
+        <v>FY27 FRINGE+PAYROLL TAX</v>
+      </c>
       <c r="L2" s="1"/>
+      <c r="O2" s="61" t="str">
+        <f>'7330 FY27 XXX IB P-1'!Q2</f>
+        <v>FY27 NICRA 8/6/26</v>
+      </c>
+      <c r="P2" s="61"/>
     </row>
     <row r="3" spans="1:24" x14ac:dyDescent="0.3">
       <c r="B3" s="2"/>
-      <c r="C3" s="42"/>
+      <c r="C3" s="41"/>
       <c r="D3" s="2"/>
-      <c r="J3" s="6" t="str">
-[...1 lines deleted...]
-        <v>.3560+.0221</v>
+      <c r="J3" s="63">
+        <f>'7330 FY27 XXX IB P-1'!J4</f>
+        <v>0.4506</v>
       </c>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6">
         <f>'7330 FY27 XXX IB P-1'!O2</f>
-        <v>6.1100000000000002E-2</v>
+        <v>3.2500000000000001E-2</v>
       </c>
       <c r="P3" s="6">
         <f>'7330 FY27 XXX IB P-1'!P2</f>
-        <v>8.8999999999999996E-2</v>
+        <v>6.4699999999999994E-2</v>
       </c>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
     </row>
     <row r="4" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="14" t="s">
+      <c r="A4" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="D4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="E4" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="13" t="s">
+      <c r="F4" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="G4" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="13" t="s">
+      <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="13" t="s">
+      <c r="I4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="16" t="s">
+      <c r="J4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="K4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="16" t="s">
+      <c r="L4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="L4" s="16" t="s">
+      <c r="M4" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="16" t="s">
-[...5 lines deleted...]
-      <c r="O4" s="16" t="s">
+      <c r="N4" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="P4" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="P4" s="16" t="s">
+      <c r="Q4" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="R4" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="S4" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="Q4" s="39" t="s">
-[...5 lines deleted...]
-      <c r="S4" s="13" t="s">
+      <c r="T4" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="T4" s="17" t="s">
+      <c r="U4" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="U4" s="17" t="s">
+      <c r="V4" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="V4" s="17" t="s">
+      <c r="W4" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="W4" s="61" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="X4" s="40" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A5" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="A5" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="D5" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="20" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="36">
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="35">
+        <v>0</v>
+      </c>
+      <c r="H5" s="35">
         <f>SUM(E5:G5)</f>
         <v>0</v>
       </c>
-      <c r="I5" s="36">
-[...25 lines deleted...]
-      <c r="Q5" s="36">
+      <c r="I5" s="35">
+        <v>0</v>
+      </c>
+      <c r="J5" s="35">
+        <f>I5*$J$3</f>
+        <v>0</v>
+      </c>
+      <c r="K5" s="35">
+        <v>0</v>
+      </c>
+      <c r="L5" s="35">
+        <v>0</v>
+      </c>
+      <c r="M5" s="35">
+        <v>0</v>
+      </c>
+      <c r="N5" s="35">
+        <v>0</v>
+      </c>
+      <c r="O5" s="35">
+        <f>I5*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P5" s="35">
+        <f>+SUM(I5:O5)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q5" s="35">
         <f>SUM(I5:P5)</f>
         <v>0</v>
       </c>
-      <c r="R5" s="36">
+      <c r="R5" s="35">
         <f>H5-Q5</f>
         <v>0</v>
       </c>
-      <c r="S5" s="36">
+      <c r="S5" s="35">
         <f>H5-(SUM(Q5:R5))</f>
         <v>0</v>
       </c>
-      <c r="T5" s="23">
-[...11 lines deleted...]
-      <c r="X5" s="46">
+      <c r="T5" s="22">
+        <v>0</v>
+      </c>
+      <c r="U5" s="22">
+        <v>0</v>
+      </c>
+      <c r="V5" s="22">
+        <v>0</v>
+      </c>
+      <c r="W5" s="22">
+        <v>0</v>
+      </c>
+      <c r="X5" s="45">
         <f>SUM(T5:W5)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A6" s="18"/>
-[...46 lines deleted...]
-      <c r="R6" s="36">
+      <c r="A6" s="17"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="37">
+        <v>0</v>
+      </c>
+      <c r="F6" s="37">
+        <v>0</v>
+      </c>
+      <c r="G6" s="35">
+        <v>0</v>
+      </c>
+      <c r="H6" s="35">
+        <f t="shared" ref="H6" si="0">SUM(E6:G6)</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="35">
+        <v>0</v>
+      </c>
+      <c r="J6" s="35">
+        <f>I6*$J$3</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="35">
+        <v>0</v>
+      </c>
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="35">
+        <v>0</v>
+      </c>
+      <c r="N6" s="35">
+        <v>0</v>
+      </c>
+      <c r="O6" s="35">
+        <f>I6*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P6" s="35">
+        <f>+SUM(I6:O6)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="35">
+        <f t="shared" ref="Q6" si="1">SUM(I6:P6)</f>
+        <v>0</v>
+      </c>
+      <c r="R6" s="35">
         <f>H6-Q6</f>
         <v>0</v>
       </c>
-      <c r="S6" s="36">
-[...15 lines deleted...]
-      <c r="X6" s="46">
+      <c r="S6" s="35">
+        <f t="shared" ref="S6:S34" si="2">H6-(SUM(Q6:R6))</f>
+        <v>0</v>
+      </c>
+      <c r="T6" s="22">
+        <v>0</v>
+      </c>
+      <c r="U6" s="22">
+        <v>0</v>
+      </c>
+      <c r="V6" s="22">
+        <v>0</v>
+      </c>
+      <c r="W6" s="22">
+        <v>0</v>
+      </c>
+      <c r="X6" s="45">
         <f>SUM(T6:W6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:24" s="50" customFormat="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E7" s="49">
+    <row r="7" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B7" s="46"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="48">
         <f>SUM(E6:E6)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="49">
+      <c r="F7" s="48">
         <f>SUM(F6:F6)</f>
         <v>0</v>
       </c>
-      <c r="G7" s="49">
-[...68 lines deleted...]
-        <f t="shared" si="7"/>
+      <c r="G7" s="48">
+        <f t="shared" ref="G7:X7" si="3">SUM(G5:G6)</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="R7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S7" s="48">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="T7" s="53">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="U7" s="53">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="V7" s="53">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="W7" s="53">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="X7" s="53">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A8" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H8" s="36">
+      <c r="A8" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="42"/>
+      <c r="D8" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="35">
+        <v>0</v>
+      </c>
+      <c r="H8" s="35">
         <f>SUM(E8:G8)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="36">
-[...49 lines deleted...]
-      <c r="X8" s="46">
+      <c r="I8" s="35">
+        <v>0</v>
+      </c>
+      <c r="J8" s="35">
+        <f t="shared" ref="J8:J37" si="4">I8*$J$3</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="35">
+        <v>0</v>
+      </c>
+      <c r="L8" s="35">
+        <v>0</v>
+      </c>
+      <c r="M8" s="35">
+        <v>0</v>
+      </c>
+      <c r="N8" s="35">
+        <v>0</v>
+      </c>
+      <c r="O8" s="35">
+        <f t="shared" ref="O8:O10" si="5">I8*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P8" s="35">
+        <f t="shared" ref="P8:P10" si="6">+SUM(I8:O8)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="35">
+        <f t="shared" ref="Q8:Q10" si="7">SUM(I8:P8)</f>
+        <v>0</v>
+      </c>
+      <c r="R8" s="35">
+        <f t="shared" ref="R8:R37" si="8">H8-Q8</f>
+        <v>0</v>
+      </c>
+      <c r="S8" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T8" s="22">
+        <v>0</v>
+      </c>
+      <c r="U8" s="22">
+        <v>0</v>
+      </c>
+      <c r="V8" s="22">
+        <v>0</v>
+      </c>
+      <c r="W8" s="22">
+        <v>0</v>
+      </c>
+      <c r="X8" s="45">
         <f>SUM(T8:W8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="B9" s="19" t="s">
-[...13 lines deleted...]
-      <c r="H9" s="36">
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="35">
+        <v>0</v>
+      </c>
+      <c r="H9" s="35">
         <f>SUM(E9:G9)</f>
         <v>0</v>
       </c>
-      <c r="I9" s="36">
-[...17 lines deleted...]
-      <c r="O9" s="36">
+      <c r="I9" s="35">
+        <v>0</v>
+      </c>
+      <c r="J9" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K9" s="35">
+        <v>0</v>
+      </c>
+      <c r="L9" s="35">
+        <v>0</v>
+      </c>
+      <c r="M9" s="35">
+        <v>0</v>
+      </c>
+      <c r="N9" s="35">
+        <v>0</v>
+      </c>
+      <c r="O9" s="35">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="R9" s="35">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="P9" s="36">
-[...27 lines deleted...]
-      <c r="X9" s="46">
+      <c r="S9" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T9" s="22">
+        <v>0</v>
+      </c>
+      <c r="U9" s="22">
+        <v>0</v>
+      </c>
+      <c r="V9" s="22">
+        <v>0</v>
+      </c>
+      <c r="W9" s="22">
+        <v>0</v>
+      </c>
+      <c r="X9" s="45">
         <f>SUM(T9:W9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A10" s="18"/>
-[...12 lines deleted...]
-      <c r="H10" s="36">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="35">
+        <v>0</v>
+      </c>
+      <c r="F10" s="35">
+        <v>0</v>
+      </c>
+      <c r="G10" s="35">
+        <v>0</v>
+      </c>
+      <c r="H10" s="35">
         <f>SUM(E10:G10)</f>
         <v>0</v>
       </c>
-      <c r="I10" s="36">
-[...17 lines deleted...]
-      <c r="O10" s="36">
+      <c r="I10" s="35">
+        <v>0</v>
+      </c>
+      <c r="J10" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="35">
+        <v>0</v>
+      </c>
+      <c r="L10" s="35">
+        <v>0</v>
+      </c>
+      <c r="M10" s="35">
+        <v>0</v>
+      </c>
+      <c r="N10" s="35">
+        <v>0</v>
+      </c>
+      <c r="O10" s="35">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="35">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="35">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="R10" s="35">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="P10" s="36">
+      <c r="S10" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T10" s="22">
+        <v>0</v>
+      </c>
+      <c r="U10" s="22">
+        <v>0</v>
+      </c>
+      <c r="V10" s="22">
+        <v>0</v>
+      </c>
+      <c r="W10" s="22">
+        <v>0</v>
+      </c>
+      <c r="X10" s="45">
+        <f>SUM(T10:W10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B11" s="46"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="48">
+        <f>SUM(E8:E10)</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="48">
+        <f>SUM(F8:F10)</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="48">
+        <f t="shared" ref="G11:X11" si="9">SUM(G8:G10)</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="48">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="Q10" s="36">
-[...112 lines deleted...]
-        <f t="shared" si="12"/>
+      <c r="I11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="K11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="O11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="R11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="S11" s="48">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="T11" s="53">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="U11" s="53">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="V11" s="53">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="W11" s="53">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="X11" s="53">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A12" s="18" t="s">
-[...73 lines deleted...]
-        <f>SUM(T12:W12)</f>
+      <c r="A12" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="E12" s="37">
+        <v>0</v>
+      </c>
+      <c r="F12" s="37">
+        <v>0</v>
+      </c>
+      <c r="G12" s="35">
+        <v>0</v>
+      </c>
+      <c r="H12" s="35">
+        <f t="shared" ref="H12:H24" si="10">SUM(E12:G12)</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="35">
+        <v>0</v>
+      </c>
+      <c r="J12" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="35">
+        <v>0</v>
+      </c>
+      <c r="L12" s="35">
+        <v>0</v>
+      </c>
+      <c r="M12" s="35">
+        <v>0</v>
+      </c>
+      <c r="N12" s="35">
+        <v>0</v>
+      </c>
+      <c r="O12" s="35">
+        <f t="shared" ref="O12:O24" si="11">I12*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P12" s="35">
+        <f t="shared" ref="P12:P24" si="12">+SUM(I12:O12)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="35">
+        <f t="shared" ref="Q12:Q34" si="13">SUM(I12:P12)</f>
+        <v>0</v>
+      </c>
+      <c r="R12" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S12" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T12" s="22">
+        <v>0</v>
+      </c>
+      <c r="U12" s="22">
+        <v>0</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0</v>
+      </c>
+      <c r="W12" s="22">
+        <v>0</v>
+      </c>
+      <c r="X12" s="45">
+        <f t="shared" ref="X12:X24" si="14">SUM(T12:W12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A13" s="18" t="s">
-[...40 lines deleted...]
-      <c r="O13" s="36">
+      <c r="A13" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="19"/>
+      <c r="E13" s="37">
+        <v>0</v>
+      </c>
+      <c r="F13" s="37">
+        <v>0</v>
+      </c>
+      <c r="G13" s="35">
+        <v>0</v>
+      </c>
+      <c r="H13" s="35">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="35">
+        <v>0</v>
+      </c>
+      <c r="J13" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K13" s="35">
+        <v>0</v>
+      </c>
+      <c r="L13" s="35">
+        <v>0</v>
+      </c>
+      <c r="M13" s="35">
+        <v>0</v>
+      </c>
+      <c r="N13" s="35">
+        <v>0</v>
+      </c>
+      <c r="O13" s="35">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="35">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="P13" s="36">
+      <c r="R13" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S13" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T13" s="22">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22">
+        <v>0</v>
+      </c>
+      <c r="V13" s="22">
+        <v>0</v>
+      </c>
+      <c r="W13" s="22">
+        <v>0</v>
+      </c>
+      <c r="X13" s="45">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...26 lines deleted...]
-        <f>SUM(T13:W13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A14" s="18" t="s">
-[...40 lines deleted...]
-      <c r="O14" s="36">
+      <c r="A14" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="E14" s="37">
+        <v>0</v>
+      </c>
+      <c r="F14" s="37">
+        <v>0</v>
+      </c>
+      <c r="G14" s="35">
+        <v>0</v>
+      </c>
+      <c r="H14" s="35">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="35">
+        <v>0</v>
+      </c>
+      <c r="J14" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="35">
+        <v>0</v>
+      </c>
+      <c r="L14" s="35">
+        <v>0</v>
+      </c>
+      <c r="M14" s="35">
+        <v>0</v>
+      </c>
+      <c r="N14" s="35">
+        <v>0</v>
+      </c>
+      <c r="O14" s="35">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="35">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="P14" s="36">
+      <c r="R14" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S14" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T14" s="22">
+        <v>0</v>
+      </c>
+      <c r="U14" s="22">
+        <v>0</v>
+      </c>
+      <c r="V14" s="22">
+        <v>0</v>
+      </c>
+      <c r="W14" s="22">
+        <v>0</v>
+      </c>
+      <c r="X14" s="45">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...26 lines deleted...]
-        <f>SUM(T14:W14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A15" s="18" t="s">
-[...42 lines deleted...]
-      <c r="O15" s="36">
+      <c r="A15" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E15" s="37">
+        <v>0</v>
+      </c>
+      <c r="F15" s="37">
+        <v>0</v>
+      </c>
+      <c r="G15" s="35">
+        <v>0</v>
+      </c>
+      <c r="H15" s="35">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="35">
+        <v>0</v>
+      </c>
+      <c r="J15" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K15" s="35">
+        <v>0</v>
+      </c>
+      <c r="L15" s="35">
+        <v>0</v>
+      </c>
+      <c r="M15" s="35">
+        <v>0</v>
+      </c>
+      <c r="N15" s="35">
+        <v>0</v>
+      </c>
+      <c r="O15" s="35">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="35">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q15" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="P15" s="36">
+      <c r="R15" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S15" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22">
+        <v>0</v>
+      </c>
+      <c r="V15" s="22">
+        <v>0</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0</v>
+      </c>
+      <c r="X15" s="45">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...26 lines deleted...]
-        <f>SUM(T15:W15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A16" s="18" t="s">
-[...40 lines deleted...]
-      <c r="O16" s="36">
+      <c r="A16" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="27"/>
+      <c r="E16" s="37">
+        <v>0</v>
+      </c>
+      <c r="F16" s="37">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0</v>
+      </c>
+      <c r="H16" s="35">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0</v>
+      </c>
+      <c r="J16" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>0</v>
+      </c>
+      <c r="N16" s="35">
+        <v>0</v>
+      </c>
+      <c r="O16" s="35">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="35">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="35">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="P16" s="36">
+      <c r="R16" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S16" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T16" s="22">
+        <v>0</v>
+      </c>
+      <c r="U16" s="22">
+        <v>0</v>
+      </c>
+      <c r="V16" s="22">
+        <v>0</v>
+      </c>
+      <c r="W16" s="22">
+        <v>0</v>
+      </c>
+      <c r="X16" s="45">
         <f t="shared" si="14"/>
-        <v>0</v>
-[...26 lines deleted...]
-        <f>SUM(T16:W16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A17" s="18"/>
-[...12 lines deleted...]
-      <c r="H17" s="36">
+      <c r="A17" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="42"/>
+      <c r="D17" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="35">
+        <v>0</v>
+      </c>
+      <c r="H17" s="35">
         <f>SUM(E17:G17)</f>
         <v>0</v>
       </c>
-      <c r="I17" s="36">
-[...46 lines deleted...]
-      <c r="X17" s="46">
+      <c r="I17" s="35">
+        <v>0</v>
+      </c>
+      <c r="J17" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K17" s="35">
+        <v>0</v>
+      </c>
+      <c r="L17" s="35">
+        <v>0</v>
+      </c>
+      <c r="M17" s="35">
+        <v>0</v>
+      </c>
+      <c r="N17" s="35">
+        <v>0</v>
+      </c>
+      <c r="O17" s="35">
+        <f>I17*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P17" s="35">
+        <f>+SUM(I17:O17)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="35">
+        <f>SUM(I17:P17)</f>
+        <v>0</v>
+      </c>
+      <c r="R17" s="35">
+        <f>H17-Q17</f>
+        <v>0</v>
+      </c>
+      <c r="S17" s="35">
+        <f>H17-(SUM(Q17:R17))</f>
+        <v>0</v>
+      </c>
+      <c r="T17" s="22">
+        <v>0</v>
+      </c>
+      <c r="U17" s="22">
+        <v>0</v>
+      </c>
+      <c r="V17" s="22">
+        <v>0</v>
+      </c>
+      <c r="W17" s="22">
+        <v>0</v>
+      </c>
+      <c r="X17" s="45">
         <f>SUM(T17:W17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:24" s="50" customFormat="1" x14ac:dyDescent="0.3">
-[...83 lines deleted...]
-        <f t="shared" si="16"/>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A18" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="35">
+        <v>0</v>
+      </c>
+      <c r="H18" s="35">
+        <f>SUM(E18:G18)</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="35">
+        <v>0</v>
+      </c>
+      <c r="J18" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K18" s="35">
+        <v>0</v>
+      </c>
+      <c r="L18" s="35">
+        <v>0</v>
+      </c>
+      <c r="M18" s="35">
+        <v>0</v>
+      </c>
+      <c r="N18" s="35">
+        <v>0</v>
+      </c>
+      <c r="O18" s="35">
+        <f>I18*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P18" s="35">
+        <f>+SUM(I18:O18)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q18" s="35">
+        <f>SUM(I18:P18)</f>
+        <v>0</v>
+      </c>
+      <c r="R18" s="35">
+        <f>H18-Q18</f>
+        <v>0</v>
+      </c>
+      <c r="S18" s="35">
+        <f>H18-(SUM(Q18:R18))</f>
+        <v>0</v>
+      </c>
+      <c r="T18" s="22">
+        <v>0</v>
+      </c>
+      <c r="U18" s="22">
+        <v>0</v>
+      </c>
+      <c r="V18" s="22">
+        <v>0</v>
+      </c>
+      <c r="W18" s="22">
+        <v>0</v>
+      </c>
+      <c r="X18" s="45">
+        <f>SUM(T18:W18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A19" s="18" t="s">
-[...69 lines deleted...]
-        <f t="shared" ref="X19:X26" si="20">SUM(T19:W19)</f>
+      <c r="A19" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="42"/>
+      <c r="D19" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="35">
+        <v>0</v>
+      </c>
+      <c r="H19" s="35">
+        <f>SUM(E19:G19)</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="35">
+        <v>0</v>
+      </c>
+      <c r="J19" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="35">
+        <v>0</v>
+      </c>
+      <c r="L19" s="35">
+        <v>0</v>
+      </c>
+      <c r="M19" s="35">
+        <v>0</v>
+      </c>
+      <c r="N19" s="35">
+        <v>0</v>
+      </c>
+      <c r="O19" s="35">
+        <f>I19*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P19" s="35">
+        <f>+SUM(I19:O19)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q19" s="35">
+        <f>SUM(I19:P19)</f>
+        <v>0</v>
+      </c>
+      <c r="R19" s="35">
+        <f>H19-Q19</f>
+        <v>0</v>
+      </c>
+      <c r="S19" s="35">
+        <f>H19-(SUM(Q19:R19))</f>
+        <v>0</v>
+      </c>
+      <c r="T19" s="22">
+        <v>0</v>
+      </c>
+      <c r="U19" s="22">
+        <v>0</v>
+      </c>
+      <c r="V19" s="22">
+        <v>0</v>
+      </c>
+      <c r="W19" s="22">
+        <v>0</v>
+      </c>
+      <c r="X19" s="45">
+        <f>SUM(T19:W19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A20" s="18" t="s">
-[...71 lines deleted...]
-        <f t="shared" si="20"/>
+      <c r="A20" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="42"/>
+      <c r="D20" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="35">
+        <v>0</v>
+      </c>
+      <c r="H20" s="35">
+        <f>SUM(E20:G20)</f>
+        <v>0</v>
+      </c>
+      <c r="I20" s="35">
+        <v>0</v>
+      </c>
+      <c r="J20" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="35">
+        <v>0</v>
+      </c>
+      <c r="L20" s="35">
+        <v>0</v>
+      </c>
+      <c r="M20" s="35">
+        <v>0</v>
+      </c>
+      <c r="N20" s="35">
+        <v>0</v>
+      </c>
+      <c r="O20" s="35">
+        <f>I20*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P20" s="35">
+        <f>+SUM(I20:O20)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q20" s="35">
+        <f>SUM(I20:P20)</f>
+        <v>0</v>
+      </c>
+      <c r="R20" s="35">
+        <f>H20-Q20</f>
+        <v>0</v>
+      </c>
+      <c r="S20" s="35">
+        <f>H20-(SUM(Q20:R20))</f>
+        <v>0</v>
+      </c>
+      <c r="T20" s="22">
+        <v>0</v>
+      </c>
+      <c r="U20" s="22">
+        <v>0</v>
+      </c>
+      <c r="V20" s="22">
+        <v>0</v>
+      </c>
+      <c r="W20" s="22">
+        <v>0</v>
+      </c>
+      <c r="X20" s="45">
+        <f>SUM(T20:W20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A21" s="18" t="s">
-[...71 lines deleted...]
-        <f t="shared" si="20"/>
+      <c r="A21" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="27"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <f>SUM(E21:G21)</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>0</v>
+      </c>
+      <c r="M21" s="35">
+        <v>0</v>
+      </c>
+      <c r="N21" s="35">
+        <v>0</v>
+      </c>
+      <c r="O21" s="35">
+        <f>I21*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P21" s="35">
+        <f>+SUM(I21:O21)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="35">
+        <f>SUM(I21:P21)</f>
+        <v>0</v>
+      </c>
+      <c r="R21" s="35">
+        <f>H21-Q21</f>
+        <v>0</v>
+      </c>
+      <c r="S21" s="35">
+        <f>H21-(SUM(Q21:R21))</f>
+        <v>0</v>
+      </c>
+      <c r="T21" s="22">
+        <v>0</v>
+      </c>
+      <c r="U21" s="22">
+        <v>0</v>
+      </c>
+      <c r="V21" s="22">
+        <v>0</v>
+      </c>
+      <c r="W21" s="22">
+        <v>0</v>
+      </c>
+      <c r="X21" s="45">
+        <f>SUM(T21:W21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A22" s="18" t="s">
-[...73 lines deleted...]
-        <f t="shared" si="20"/>
+      <c r="A22" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="27"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="35">
+        <v>0</v>
+      </c>
+      <c r="H22" s="35">
+        <f>SUM(E22:G22)</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="35">
+        <v>0</v>
+      </c>
+      <c r="J22" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="35">
+        <v>0</v>
+      </c>
+      <c r="L22" s="35">
+        <v>0</v>
+      </c>
+      <c r="M22" s="35">
+        <v>0</v>
+      </c>
+      <c r="N22" s="35">
+        <v>0</v>
+      </c>
+      <c r="O22" s="35">
+        <f>I22*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P22" s="35">
+        <f>+SUM(I22:O22)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q22" s="35">
+        <f>SUM(I22:P22)</f>
+        <v>0</v>
+      </c>
+      <c r="R22" s="35">
+        <f>H22-Q22</f>
+        <v>0</v>
+      </c>
+      <c r="S22" s="35">
+        <f>H22-(SUM(Q22:R22))</f>
+        <v>0</v>
+      </c>
+      <c r="T22" s="22">
+        <v>0</v>
+      </c>
+      <c r="U22" s="22">
+        <v>0</v>
+      </c>
+      <c r="V22" s="22">
+        <v>0</v>
+      </c>
+      <c r="W22" s="22">
+        <v>0</v>
+      </c>
+      <c r="X22" s="45">
+        <f>SUM(T22:W22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A23" s="18" t="s">
-[...75 lines deleted...]
-      </c>
+      <c r="A23" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="42"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="35">
+        <v>0</v>
+      </c>
+      <c r="H23" s="35">
+        <f>SUM(E23:G23)</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="35"/>
+      <c r="P23" s="35"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="35"/>
+      <c r="S23" s="35"/>
+      <c r="T23" s="22"/>
+      <c r="U23" s="22"/>
+      <c r="V23" s="22"/>
+      <c r="W23" s="22"/>
+      <c r="X23" s="45"/>
     </row>
     <row r="24" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A24" s="18" t="s">
-[...52 lines deleted...]
-      <c r="R24" s="36">
+      <c r="A24" s="17"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="35">
+        <v>0</v>
+      </c>
+      <c r="H24" s="35">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I24" s="35">
+        <v>0</v>
+      </c>
+      <c r="J24" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="35">
+        <v>0</v>
+      </c>
+      <c r="L24" s="35">
+        <v>0</v>
+      </c>
+      <c r="M24" s="35">
+        <v>0</v>
+      </c>
+      <c r="N24" s="35">
+        <v>0</v>
+      </c>
+      <c r="O24" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="S24" s="36">
-[...16 lines deleted...]
-        <f t="shared" si="20"/>
+      <c r="P24" s="35">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q24" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R24" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S24" s="35"/>
+      <c r="T24" s="22">
+        <v>0</v>
+      </c>
+      <c r="U24" s="22">
+        <v>0</v>
+      </c>
+      <c r="V24" s="22">
+        <v>0</v>
+      </c>
+      <c r="W24" s="22">
+        <v>0</v>
+      </c>
+      <c r="X24" s="45">
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.3">
-[...74 lines deleted...]
-        <f t="shared" si="20"/>
+    <row r="25" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25" s="46"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="46"/>
+      <c r="E25" s="48">
+        <f>SUM(E12:E24)</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="48">
+        <f>SUM(F12:F24)</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="48">
+        <f>SUM(G12:G24)</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="48">
+        <f>SUM(H12:H24)</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="48">
+        <f>SUM(I12:I24)</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="48">
+        <f>SUM(J12:J24)</f>
+        <v>0</v>
+      </c>
+      <c r="K25" s="48">
+        <f>SUM(K12:K24)</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="48">
+        <f>SUM(L12:L24)</f>
+        <v>0</v>
+      </c>
+      <c r="M25" s="48">
+        <f>SUM(M12:M24)</f>
+        <v>0</v>
+      </c>
+      <c r="N25" s="48">
+        <f>SUM(N12:N24)</f>
+        <v>0</v>
+      </c>
+      <c r="O25" s="48">
+        <f>SUM(O12:O24)</f>
+        <v>0</v>
+      </c>
+      <c r="P25" s="48">
+        <f>SUM(P12:P24)</f>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="48">
+        <f>SUM(Q12:Q24)</f>
+        <v>0</v>
+      </c>
+      <c r="R25" s="48">
+        <f>SUM(R12:R24)</f>
+        <v>0</v>
+      </c>
+      <c r="S25" s="48">
+        <f>SUM(S12:S24)</f>
+        <v>0</v>
+      </c>
+      <c r="T25" s="53">
+        <f>SUM(T12:T24)</f>
+        <v>0</v>
+      </c>
+      <c r="U25" s="53">
+        <f>SUM(U12:U24)</f>
+        <v>0</v>
+      </c>
+      <c r="V25" s="53">
+        <f>SUM(V12:V24)</f>
+        <v>0</v>
+      </c>
+      <c r="W25" s="53">
+        <f>SUM(W12:W24)</f>
+        <v>0</v>
+      </c>
+      <c r="X25" s="53">
+        <f>SUM(X12:X24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A26" s="18"/>
-[...64 lines deleted...]
-        <f t="shared" si="20"/>
+      <c r="A26" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="36"/>
+      <c r="F26" s="36"/>
+      <c r="G26" s="35">
+        <v>0</v>
+      </c>
+      <c r="H26" s="35">
+        <f>SUM(E26:G26)</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="35">
+        <v>0</v>
+      </c>
+      <c r="J26" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K26" s="35">
+        <v>0</v>
+      </c>
+      <c r="L26" s="35">
+        <v>0</v>
+      </c>
+      <c r="M26" s="35">
+        <v>0</v>
+      </c>
+      <c r="N26" s="35">
+        <v>0</v>
+      </c>
+      <c r="O26" s="35">
+        <f>I26*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P26" s="35">
+        <f>+SUM(I26:O26)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="35">
+        <f>SUM(I26:P26)</f>
+        <v>0</v>
+      </c>
+      <c r="R26" s="35">
+        <f>H26-Q26</f>
+        <v>0</v>
+      </c>
+      <c r="S26" s="35">
+        <f>H26-(SUM(Q26:R26))</f>
+        <v>0</v>
+      </c>
+      <c r="T26" s="22">
+        <v>0</v>
+      </c>
+      <c r="U26" s="22">
+        <v>0</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0</v>
+      </c>
+      <c r="W26" s="22">
+        <v>0</v>
+      </c>
+      <c r="X26" s="45">
+        <f>SUM(T26:W26)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:24" s="50" customFormat="1" x14ac:dyDescent="0.3">
-[...83 lines deleted...]
-        <f t="shared" si="21"/>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A27" s="17"/>
+      <c r="B27" s="54"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="35">
+        <v>0</v>
+      </c>
+      <c r="H27" s="35">
+        <f t="shared" ref="H27" si="15">SUM(E27:G27)</f>
+        <v>0</v>
+      </c>
+      <c r="I27" s="35">
+        <v>0</v>
+      </c>
+      <c r="J27" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="35">
+        <v>0</v>
+      </c>
+      <c r="L27" s="35">
+        <v>0</v>
+      </c>
+      <c r="M27" s="35">
+        <v>0</v>
+      </c>
+      <c r="N27" s="35">
+        <v>0</v>
+      </c>
+      <c r="O27" s="35">
+        <f t="shared" ref="O27" si="16">I27*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P27" s="35">
+        <f t="shared" ref="P27" si="17">+SUM(I27:O27)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R27" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S27" s="35"/>
+      <c r="T27" s="22">
+        <v>0</v>
+      </c>
+      <c r="U27" s="22">
+        <v>0</v>
+      </c>
+      <c r="V27" s="22">
+        <v>0</v>
+      </c>
+      <c r="W27" s="22">
+        <v>0</v>
+      </c>
+      <c r="X27" s="45">
+        <f t="shared" ref="X27" si="18">SUM(T27:W27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.3">
-[...72 lines deleted...]
-        <f t="shared" ref="X28:X29" si="24">SUM(T28:W28)</f>
+    <row r="28" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="46"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="48">
+        <f>SUM(E17:E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="48">
+        <f>SUM(F17:F27)</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="48">
+        <f>SUM(G26:G27)</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="48">
+        <f>SUM(H26:H27)</f>
+        <v>0</v>
+      </c>
+      <c r="I28" s="48">
+        <f>SUM(I17:I27)</f>
+        <v>0</v>
+      </c>
+      <c r="J28" s="48">
+        <f>SUM(J17:J27)</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="48">
+        <f>SUM(K17:K27)</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="48">
+        <f>SUM(L17:L27)</f>
+        <v>0</v>
+      </c>
+      <c r="M28" s="48">
+        <f>SUM(M17:M27)</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="48">
+        <f>SUM(N17:N27)</f>
+        <v>0</v>
+      </c>
+      <c r="O28" s="48">
+        <f>SUM(O17:O27)</f>
+        <v>0</v>
+      </c>
+      <c r="P28" s="48">
+        <f>SUM(P17:P27)</f>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="48">
+        <f>SUM(Q17:Q27)</f>
+        <v>0</v>
+      </c>
+      <c r="R28" s="48">
+        <f>SUM(R17:R27)</f>
+        <v>0</v>
+      </c>
+      <c r="S28" s="48">
+        <f>SUM(S17:S27)</f>
+        <v>0</v>
+      </c>
+      <c r="T28" s="53">
+        <f>SUM(T17:T27)</f>
+        <v>0</v>
+      </c>
+      <c r="U28" s="53">
+        <f>SUM(U17:U27)</f>
+        <v>0</v>
+      </c>
+      <c r="V28" s="53">
+        <f>SUM(V17:V27)</f>
+        <v>0</v>
+      </c>
+      <c r="W28" s="53">
+        <f>SUM(W17:W27)</f>
+        <v>0</v>
+      </c>
+      <c r="X28" s="53">
+        <f>SUM(X17:X27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A29" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H29" s="36">
+      <c r="A29" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="C29" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="35">
+        <v>0</v>
+      </c>
+      <c r="H29" s="35">
         <f>E29+G29</f>
         <v>0</v>
       </c>
-      <c r="I29" s="36">
-[...50 lines deleted...]
-        <f t="shared" si="24"/>
+      <c r="I29" s="35">
+        <v>0</v>
+      </c>
+      <c r="J29" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K29" s="35">
+        <v>0</v>
+      </c>
+      <c r="L29" s="35">
+        <v>0</v>
+      </c>
+      <c r="M29" s="35">
+        <v>0</v>
+      </c>
+      <c r="N29" s="35">
+        <v>0</v>
+      </c>
+      <c r="O29" s="35">
+        <f t="shared" ref="O29:O31" si="19">I29*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P29" s="35">
+        <f t="shared" ref="P29:P31" si="20">+SUM(I29:O29)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q29" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R29" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S29" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T29" s="22">
+        <v>0</v>
+      </c>
+      <c r="U29" s="22">
+        <v>0</v>
+      </c>
+      <c r="V29" s="22">
+        <v>0</v>
+      </c>
+      <c r="W29" s="22">
+        <v>0</v>
+      </c>
+      <c r="X29" s="45">
+        <f t="shared" ref="X29:X30" si="21">SUM(T29:W29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A30" s="18"/>
-[...34 lines deleted...]
-      <c r="O30" s="36">
+      <c r="A30" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>137</v>
+      </c>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="35">
+        <v>0</v>
+      </c>
+      <c r="H30" s="35">
+        <f>E30+G30</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="35">
+        <v>0</v>
+      </c>
+      <c r="J30" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K30" s="35">
+        <v>0</v>
+      </c>
+      <c r="L30" s="35">
+        <v>0</v>
+      </c>
+      <c r="M30" s="35">
+        <v>0</v>
+      </c>
+      <c r="N30" s="35">
+        <v>0</v>
+      </c>
+      <c r="O30" s="35">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="P30" s="35">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="Q30" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R30" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S30" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T30" s="22">
+        <v>0</v>
+      </c>
+      <c r="U30" s="22">
+        <v>0</v>
+      </c>
+      <c r="V30" s="22">
+        <v>0</v>
+      </c>
+      <c r="W30" s="22">
+        <v>0</v>
+      </c>
+      <c r="X30" s="45">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A31" s="17"/>
+      <c r="B31" s="26"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="35">
+        <v>0</v>
+      </c>
+      <c r="F31" s="35">
+        <v>0</v>
+      </c>
+      <c r="G31" s="35">
+        <v>0</v>
+      </c>
+      <c r="H31" s="35">
+        <f>SUM(E31:G31)</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="35">
+        <v>0</v>
+      </c>
+      <c r="J31" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K31" s="35">
+        <v>0</v>
+      </c>
+      <c r="L31" s="35">
+        <v>0</v>
+      </c>
+      <c r="M31" s="35">
+        <v>0</v>
+      </c>
+      <c r="N31" s="35">
+        <v>0</v>
+      </c>
+      <c r="O31" s="35">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="P31" s="35">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="Q31" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R31" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S31" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T31" s="22">
+        <v>0</v>
+      </c>
+      <c r="U31" s="22">
+        <v>0</v>
+      </c>
+      <c r="V31" s="22">
+        <v>0</v>
+      </c>
+      <c r="W31" s="22">
+        <v>0</v>
+      </c>
+      <c r="X31" s="45">
+        <f>SUM(T31:W31)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" s="46"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="48">
+        <f>SUM(E29:E31)</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="48">
+        <f>SUM(F29:F31)</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="48">
+        <f t="shared" ref="G32:X32" si="22">SUM(G29:G31)</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="48">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="P30" s="36">
-[...195 lines deleted...]
-        <f>SUM(T32:W32)</f>
+      <c r="I32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="K32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="M32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="O32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="P32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="R32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="S32" s="48">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="T32" s="53">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="U32" s="53">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V32" s="53">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="W32" s="53">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="X32" s="53">
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A33" s="18"/>
-[...12 lines deleted...]
-      <c r="H33" s="36">
+      <c r="A33" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="42"/>
+      <c r="D33" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="37">
+        <v>0</v>
+      </c>
+      <c r="F33" s="37">
+        <v>0</v>
+      </c>
+      <c r="G33" s="35">
+        <v>0</v>
+      </c>
+      <c r="H33" s="35">
         <f>SUM(E33:G33)</f>
         <v>0</v>
       </c>
-      <c r="I33" s="36">
-[...49 lines deleted...]
-      <c r="X33" s="46">
+      <c r="I33" s="35">
+        <v>0</v>
+      </c>
+      <c r="J33" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K33" s="35">
+        <v>0</v>
+      </c>
+      <c r="L33" s="35">
+        <v>0</v>
+      </c>
+      <c r="M33" s="35">
+        <v>0</v>
+      </c>
+      <c r="N33" s="35">
+        <v>0</v>
+      </c>
+      <c r="O33" s="35">
+        <f t="shared" ref="O33:O34" si="23">I33*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P33" s="35">
+        <f t="shared" ref="P33:P34" si="24">+SUM(I33:O33)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R33" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S33" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T33" s="22">
+        <v>0</v>
+      </c>
+      <c r="U33" s="22">
+        <v>0</v>
+      </c>
+      <c r="V33" s="22">
+        <v>0</v>
+      </c>
+      <c r="W33" s="22">
+        <v>0</v>
+      </c>
+      <c r="X33" s="45">
         <f>SUM(T33:W33)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:24" s="50" customFormat="1" x14ac:dyDescent="0.3">
-[...83 lines deleted...]
-        <f t="shared" si="28"/>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A34" s="17"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="35">
+        <v>0</v>
+      </c>
+      <c r="F34" s="35">
+        <v>0</v>
+      </c>
+      <c r="G34" s="35">
+        <v>0</v>
+      </c>
+      <c r="H34" s="35">
+        <f>SUM(E34:G34)</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="35">
+        <v>0</v>
+      </c>
+      <c r="J34" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="35">
+        <v>0</v>
+      </c>
+      <c r="L34" s="35">
+        <v>0</v>
+      </c>
+      <c r="M34" s="35">
+        <v>0</v>
+      </c>
+      <c r="N34" s="35">
+        <v>0</v>
+      </c>
+      <c r="O34" s="35">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="P34" s="35">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="Q34" s="35">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R34" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S34" s="35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T34" s="22">
+        <v>0</v>
+      </c>
+      <c r="U34" s="22">
+        <v>0</v>
+      </c>
+      <c r="V34" s="22">
+        <v>0</v>
+      </c>
+      <c r="W34" s="22">
+        <v>0</v>
+      </c>
+      <c r="X34" s="45">
+        <f>SUM(T34:W34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.3">
-[...72 lines deleted...]
-        <f>SUM(T35:W35)</f>
+    <row r="35" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="46"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="48">
+        <f t="shared" ref="E35:X35" si="25">SUM(E33:E34)</f>
+        <v>0</v>
+      </c>
+      <c r="F35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="G35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="H35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="N35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="O35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="P35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="Q35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="R35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="S35" s="48">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="T35" s="53">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="U35" s="53">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="V35" s="53">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="W35" s="53">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="X35" s="53">
+        <f t="shared" si="25"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="A36" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H36" s="36">
+      <c r="A36" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="42"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="35">
+        <v>0</v>
+      </c>
+      <c r="F36" s="35">
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="35">
         <f>SUM(E36:G36)</f>
         <v>0</v>
       </c>
-      <c r="I36" s="36">
-[...25 lines deleted...]
-      <c r="Q36" s="36">
+      <c r="I36" s="35">
+        <v>0</v>
+      </c>
+      <c r="J36" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K36" s="35">
+        <v>0</v>
+      </c>
+      <c r="L36" s="35">
+        <v>0</v>
+      </c>
+      <c r="M36" s="35">
+        <v>0</v>
+      </c>
+      <c r="N36" s="35">
+        <v>0</v>
+      </c>
+      <c r="O36" s="35">
+        <f t="shared" ref="O36:O37" si="26">I36*0.0325</f>
+        <v>0</v>
+      </c>
+      <c r="P36" s="35">
+        <f t="shared" ref="P36:P37" si="27">+SUM(I36:O36)*0.0647</f>
+        <v>0</v>
+      </c>
+      <c r="Q36" s="35">
         <f>SUM(I36:P36)</f>
         <v>0</v>
       </c>
-      <c r="R36" s="36">
-[...3 lines deleted...]
-      <c r="S36" s="36">
+      <c r="R36" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S36" s="35">
         <f>H36-(SUM(Q36:R36))</f>
         <v>0</v>
       </c>
-      <c r="T36" s="23">
-[...11 lines deleted...]
-      <c r="X36" s="46">
+      <c r="T36" s="22">
+        <v>0</v>
+      </c>
+      <c r="U36" s="22">
+        <v>0</v>
+      </c>
+      <c r="V36" s="22">
+        <v>0</v>
+      </c>
+      <c r="W36" s="22">
+        <v>0</v>
+      </c>
+      <c r="X36" s="45">
         <f>SUM(T36:W36)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:24" s="50" customFormat="1" x14ac:dyDescent="0.3">
-[...83 lines deleted...]
-        <f t="shared" si="31"/>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A37" s="17"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="42"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="35">
+        <v>0</v>
+      </c>
+      <c r="F37" s="35">
+        <v>0</v>
+      </c>
+      <c r="G37" s="35">
+        <v>0</v>
+      </c>
+      <c r="H37" s="35">
+        <f>SUM(E37:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="35">
+        <v>0</v>
+      </c>
+      <c r="J37" s="35">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K37" s="35">
+        <v>0</v>
+      </c>
+      <c r="L37" s="35">
+        <v>0</v>
+      </c>
+      <c r="M37" s="35">
+        <v>0</v>
+      </c>
+      <c r="N37" s="35">
+        <v>0</v>
+      </c>
+      <c r="O37" s="35">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="35">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="35">
+        <f>SUM(I37:P37)</f>
+        <v>0</v>
+      </c>
+      <c r="R37" s="35">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S37" s="35">
+        <f>H37-(SUM(Q37:R37))</f>
+        <v>0</v>
+      </c>
+      <c r="T37" s="22">
+        <v>0</v>
+      </c>
+      <c r="U37" s="22">
+        <v>0</v>
+      </c>
+      <c r="V37" s="22">
+        <v>0</v>
+      </c>
+      <c r="W37" s="22">
+        <v>0</v>
+      </c>
+      <c r="X37" s="45">
+        <f>SUM(T37:W37)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" s="49" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38" s="46"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="48">
+        <f>SUM(E36:E37)</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="48">
+        <f t="shared" ref="F38:X38" si="28">SUM(F36:F37)</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="H38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="K38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="L38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="M38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="N38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="O38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="P38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="Q38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="R38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="S38" s="48">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="T38" s="53">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="U38" s="53">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="V38" s="53">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="W38" s="53">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="X38" s="53">
+        <f t="shared" si="28"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:X34">
-    <sortCondition ref="A5:A34"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:X35">
+    <sortCondition ref="A5:A35"/>
   </sortState>
+  <mergeCells count="1">
+    <mergeCell ref="O2:P2"/>
+  </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.05" footer="0.05"/>
   <pageSetup paperSize="5" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10748644-72CF-4B09-82A2-285B2BDD373A}">
   <sheetPr>
     <tabColor rgb="FF019EAF"/>
   </sheetPr>
   <dimension ref="B1:J13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="9.5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.69921875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="C1" s="1" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="H1" s="34" t="str">
+      <c r="H1" s="33" t="str">
         <f>'7330 FY27 XXX IB P-1'!F1</f>
         <v>LOCAL TITLE</v>
       </c>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="2:10" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59">
+      <c r="C3" s="58">
         <f>'7330 FY27 XXX IB P-1'!M1</f>
         <v>46204</v>
       </c>
     </row>
     <row r="5" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-        <v>129</v>
+        <v>87</v>
+      </c>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B7" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="E7" s="31">
+        <v>81</v>
+      </c>
+      <c r="D7" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="E7" s="30">
         <f>'7330 FY27 XXX IB P-1'!H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B8" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <f>'7330 FY27 XXX IB P-2'!H18</f>
+        <v>82</v>
+      </c>
+      <c r="D8" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="30">
+        <f>'7330 FY27 XXX IB P-2'!H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B9" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <f>'7330 FY27 XXX IB P-2'!H27</f>
+        <v>83</v>
+      </c>
+      <c r="D9" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="30">
+        <f>'7330 FY27 XXX IB P-2'!H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B10" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="E10" s="31">
+        <v>84</v>
+      </c>
+      <c r="D10" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E10" s="30">
         <f>'7330 FY27 XXX IB P-2'!H7</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B11" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <f>'7330 FY27 XXX IB P-2'!H31</f>
+        <v>85</v>
+      </c>
+      <c r="D11" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" s="30">
+        <f>'7330 FY27 XXX IB P-2'!H32</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B12" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <f>'7330 FY27 XXX IB P-2'!H34</f>
+        <v>86</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="30">
+        <f>'7330 FY27 XXX IB P-2'!H35</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B13" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="35" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="31">
+      <c r="E13" s="30">
         <f>'7330 FY27 XXX IB P-2'!H11</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1930B046-A136-43BA-AE05-1BE7ABE454C0}">
   <sheetPr>
     <tabColor rgb="FF019EAF"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="60" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
-</file>
-[...243 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A5C8C47-9466-4B97-B3BD-765498859B70}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>7330 FY27 XXX IB P-1</vt:lpstr>
       <vt:lpstr>7330 FY27 XXX IB P-2</vt:lpstr>
       <vt:lpstr>7330 FY27 XXX IB P-3 CHART</vt:lpstr>
       <vt:lpstr>FY26 PARTNER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Walcott, Deborah (DCS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>