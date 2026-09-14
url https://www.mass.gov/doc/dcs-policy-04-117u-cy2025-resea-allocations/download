--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -1,315 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/lisa_j_caissie_mass_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elizabeth_m_goguen_mass_gov/Documents/HomeDrive/Beth-Personnel/RESEA/RESEA 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EC36AE13-E57B-4838-B2AE-37A01140DD58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E588C472-ABD7-4818-9220-64D541876483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Field" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <sheet name="CY25 Total Allocations" sheetId="5" r:id="rId1"/>
+    <sheet name="CY25 Performance Allocations" sheetId="3" r:id="rId2"/>
+    <sheet name="Staffing" sheetId="4" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q23" i="1" l="1"/>
-[...166 lines deleted...]
-  <c r="K23" i="1"/>
+  <c r="S23" i="5" l="1"/>
+  <c r="R23" i="5"/>
+  <c r="S22" i="5"/>
+  <c r="S21" i="5"/>
+  <c r="S20" i="5"/>
+  <c r="S19" i="5"/>
+  <c r="S18" i="5"/>
+  <c r="S17" i="5"/>
+  <c r="S16" i="5"/>
+  <c r="R22" i="5"/>
+  <c r="R20" i="5"/>
+  <c r="R19" i="5"/>
+  <c r="S15" i="5"/>
+  <c r="S14" i="5"/>
+  <c r="S13" i="5"/>
+  <c r="S12" i="5"/>
+  <c r="S11" i="5"/>
+  <c r="S9" i="5"/>
+  <c r="S7" i="5"/>
+  <c r="Q7" i="5"/>
+  <c r="G7" i="3"/>
+  <c r="G5" i="3"/>
+  <c r="G20" i="3"/>
+  <c r="G19" i="3"/>
+  <c r="G18" i="3"/>
+  <c r="G17" i="3"/>
+  <c r="G16" i="3"/>
+  <c r="G15" i="3"/>
+  <c r="G11" i="3"/>
+  <c r="T4" i="5" l="1"/>
+  <c r="P22" i="5"/>
+  <c r="T22" i="5" s="1"/>
+  <c r="P21" i="5"/>
+  <c r="T21" i="5" s="1"/>
+  <c r="P20" i="5"/>
+  <c r="P17" i="5"/>
+  <c r="T17" i="5" s="1"/>
+  <c r="P15" i="5"/>
+  <c r="P14" i="5"/>
+  <c r="T14" i="5" s="1"/>
+  <c r="P13" i="5"/>
+  <c r="T13" i="5" s="1"/>
+  <c r="P11" i="5"/>
+  <c r="P10" i="5"/>
+  <c r="P7" i="5"/>
+  <c r="N23" i="5"/>
+  <c r="O19" i="5"/>
+  <c r="P19" i="5" s="1"/>
+  <c r="T19" i="5" s="1"/>
+  <c r="O18" i="5"/>
+  <c r="P18" i="5" s="1"/>
+  <c r="O16" i="5"/>
+  <c r="P16" i="5" s="1"/>
+  <c r="O12" i="5"/>
+  <c r="P12" i="5" s="1"/>
+  <c r="T12" i="5" s="1"/>
+  <c r="T23" i="5" s="1"/>
+  <c r="O9" i="5"/>
+  <c r="P9" i="5" s="1"/>
+  <c r="T9" i="5" s="1"/>
+  <c r="O8" i="5"/>
+  <c r="P8" i="5" s="1"/>
+  <c r="G14" i="3"/>
+  <c r="G13" i="3"/>
+  <c r="G12" i="3"/>
+  <c r="G10" i="3"/>
+  <c r="G9" i="3"/>
+  <c r="G8" i="3"/>
+  <c r="G6" i="3"/>
+  <c r="C10" i="3"/>
+  <c r="B10" i="3"/>
+  <c r="C14" i="3"/>
+  <c r="B14" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="B15" i="3"/>
+  <c r="C17" i="3"/>
+  <c r="B17" i="3"/>
+  <c r="C16" i="3"/>
+  <c r="B16" i="3"/>
+  <c r="C6" i="3"/>
+  <c r="B6" i="3"/>
+  <c r="C7" i="3"/>
+  <c r="B7" i="3"/>
+  <c r="T7" i="5" l="1"/>
+  <c r="P23" i="5"/>
+  <c r="O23" i="5"/>
+  <c r="G21" i="3"/>
+  <c r="U21" i="5" l="1"/>
+  <c r="U20" i="5"/>
+  <c r="U18" i="5"/>
+  <c r="U16" i="5"/>
+  <c r="U15" i="5"/>
+  <c r="U11" i="5"/>
+  <c r="U10" i="5"/>
+  <c r="U8" i="5"/>
+  <c r="C1" i="3"/>
+  <c r="H23" i="5"/>
+  <c r="I19" i="5" s="1"/>
+  <c r="E23" i="5"/>
+  <c r="F22" i="5" s="1"/>
+  <c r="B23" i="5"/>
+  <c r="C22" i="5" s="1"/>
+  <c r="H4" i="5"/>
+  <c r="E4" i="5"/>
+  <c r="B4" i="5"/>
+  <c r="J19" i="5" l="1"/>
+  <c r="I9" i="5"/>
+  <c r="J9" i="5" s="1"/>
+  <c r="I12" i="5"/>
+  <c r="J12" i="5" s="1"/>
+  <c r="I15" i="5"/>
+  <c r="J15" i="5" s="1"/>
+  <c r="I18" i="5"/>
+  <c r="J18" i="5" s="1"/>
+  <c r="C9" i="5"/>
+  <c r="D9" i="5" s="1"/>
+  <c r="C12" i="5"/>
+  <c r="D12" i="5" s="1"/>
+  <c r="C15" i="5"/>
+  <c r="D15" i="5" s="1"/>
+  <c r="C18" i="5"/>
+  <c r="D18" i="5" s="1"/>
+  <c r="C21" i="5"/>
+  <c r="D21" i="5" s="1"/>
+  <c r="F9" i="5"/>
+  <c r="G9" i="5" s="1"/>
+  <c r="F12" i="5"/>
+  <c r="G12" i="5" s="1"/>
+  <c r="F15" i="5"/>
+  <c r="G15" i="5" s="1"/>
+  <c r="F18" i="5"/>
+  <c r="G18" i="5" s="1"/>
+  <c r="F21" i="5"/>
+  <c r="G21" i="5" s="1"/>
+  <c r="I21" i="5"/>
+  <c r="J21" i="5" s="1"/>
+  <c r="G22" i="5"/>
+  <c r="C8" i="5"/>
+  <c r="D8" i="5" s="1"/>
+  <c r="C11" i="5"/>
+  <c r="D11" i="5" s="1"/>
+  <c r="C14" i="5"/>
+  <c r="D14" i="5" s="1"/>
+  <c r="C17" i="5"/>
+  <c r="D17" i="5" s="1"/>
+  <c r="C20" i="5"/>
+  <c r="D20" i="5" s="1"/>
+  <c r="I22" i="5"/>
+  <c r="J22" i="5" s="1"/>
+  <c r="F8" i="5"/>
+  <c r="G8" i="5" s="1"/>
+  <c r="F11" i="5"/>
+  <c r="G11" i="5" s="1"/>
+  <c r="F14" i="5"/>
+  <c r="G14" i="5" s="1"/>
+  <c r="F17" i="5"/>
+  <c r="G17" i="5" s="1"/>
+  <c r="F20" i="5"/>
+  <c r="G20" i="5" s="1"/>
+  <c r="I8" i="5"/>
+  <c r="J8" i="5" s="1"/>
+  <c r="I11" i="5"/>
+  <c r="J11" i="5" s="1"/>
+  <c r="I14" i="5"/>
+  <c r="J14" i="5" s="1"/>
+  <c r="I17" i="5"/>
+  <c r="J17" i="5" s="1"/>
+  <c r="I20" i="5"/>
+  <c r="J20" i="5" s="1"/>
+  <c r="C7" i="5"/>
+  <c r="D7" i="5" s="1"/>
+  <c r="C10" i="5"/>
+  <c r="D10" i="5" s="1"/>
+  <c r="C13" i="5"/>
+  <c r="D13" i="5" s="1"/>
+  <c r="C16" i="5"/>
+  <c r="D16" i="5" s="1"/>
+  <c r="C19" i="5"/>
+  <c r="D19" i="5" s="1"/>
+  <c r="F7" i="5"/>
+  <c r="G7" i="5" s="1"/>
+  <c r="F10" i="5"/>
+  <c r="G10" i="5" s="1"/>
+  <c r="F13" i="5"/>
+  <c r="G13" i="5" s="1"/>
+  <c r="F16" i="5"/>
+  <c r="G16" i="5" s="1"/>
+  <c r="F19" i="5"/>
+  <c r="G19" i="5" s="1"/>
+  <c r="I7" i="5"/>
+  <c r="I10" i="5"/>
+  <c r="J10" i="5" s="1"/>
+  <c r="I13" i="5"/>
+  <c r="J13" i="5" s="1"/>
+  <c r="I16" i="5"/>
+  <c r="J16" i="5" s="1"/>
+  <c r="D22" i="5"/>
+  <c r="K13" i="5" l="1"/>
+  <c r="M13" i="5" s="1"/>
+  <c r="U13" i="5" s="1"/>
+  <c r="K9" i="5"/>
+  <c r="M9" i="5" s="1"/>
+  <c r="U9" i="5" s="1"/>
+  <c r="K10" i="5"/>
+  <c r="K11" i="5"/>
+  <c r="L11" i="5" s="1"/>
+  <c r="T11" i="5" s="1"/>
+  <c r="F23" i="5"/>
+  <c r="K16" i="5"/>
+  <c r="L16" i="5" s="1"/>
+  <c r="K15" i="5"/>
+  <c r="L15" i="5" s="1"/>
+  <c r="T15" i="5" s="1"/>
+  <c r="K12" i="5"/>
+  <c r="G23" i="5"/>
+  <c r="M12" i="5"/>
+  <c r="U12" i="5" s="1"/>
+  <c r="K17" i="5"/>
+  <c r="K21" i="5"/>
+  <c r="L10" i="5"/>
+  <c r="K19" i="5"/>
+  <c r="K18" i="5"/>
+  <c r="C23" i="5"/>
+  <c r="K22" i="5"/>
+  <c r="I23" i="5"/>
+  <c r="J7" i="5"/>
+  <c r="J23" i="5" s="1"/>
+  <c r="K20" i="5"/>
+  <c r="K14" i="5"/>
+  <c r="D23" i="5"/>
+  <c r="K7" i="5"/>
+  <c r="K8" i="5"/>
+  <c r="L8" i="5" l="1"/>
+  <c r="L18" i="5"/>
+  <c r="M19" i="5"/>
+  <c r="U19" i="5" s="1"/>
+  <c r="M14" i="5"/>
+  <c r="U14" i="5" s="1"/>
+  <c r="L20" i="5"/>
+  <c r="T20" i="5" s="1"/>
+  <c r="M17" i="5"/>
+  <c r="U17" i="5" s="1"/>
+  <c r="M22" i="5"/>
+  <c r="U22" i="5" s="1"/>
+  <c r="K23" i="5"/>
+  <c r="M7" i="5"/>
+  <c r="M23" i="5" l="1"/>
+  <c r="U23" i="5" s="1"/>
+  <c r="U7" i="5"/>
+  <c r="L23" i="5"/>
+  <c r="B21" i="3"/>
+  <c r="D9" i="3" s="1"/>
+  <c r="D4" i="3"/>
+  <c r="C21" i="3"/>
+  <c r="D14" i="3" l="1"/>
+  <c r="E14" i="3" s="1"/>
+  <c r="D17" i="3"/>
+  <c r="E17" i="3" s="1"/>
+  <c r="D16" i="3"/>
+  <c r="E16" i="3" s="1"/>
+  <c r="D6" i="3"/>
+  <c r="E6" i="3" s="1"/>
+  <c r="D7" i="3"/>
+  <c r="E7" i="3" s="1"/>
+  <c r="D20" i="3"/>
+  <c r="E20" i="3" s="1"/>
+  <c r="D10" i="3"/>
+  <c r="E10" i="3" s="1"/>
+  <c r="F4" i="3"/>
+  <c r="E9" i="3"/>
+  <c r="D5" i="3"/>
+  <c r="E5" i="3" s="1"/>
+  <c r="D11" i="3"/>
+  <c r="E11" i="3" s="1"/>
+  <c r="D8" i="3"/>
+  <c r="E8" i="3" s="1"/>
+  <c r="D13" i="3"/>
+  <c r="E13" i="3" s="1"/>
+  <c r="D18" i="3"/>
+  <c r="E18" i="3" s="1"/>
+  <c r="D12" i="3"/>
+  <c r="E12" i="3" s="1"/>
+  <c r="D15" i="3"/>
+  <c r="E15" i="3" s="1"/>
+  <c r="D19" i="3"/>
+  <c r="E19" i="3" s="1"/>
+  <c r="H25" i="3" l="1"/>
+  <c r="H24" i="3"/>
+  <c r="H23" i="3"/>
+  <c r="E21" i="3"/>
+  <c r="D21" i="3"/>
+  <c r="H7" i="3"/>
+  <c r="Q9" i="5" s="1"/>
+  <c r="H17" i="3"/>
+  <c r="Q19" i="5" s="1"/>
+  <c r="H15" i="3" l="1"/>
+  <c r="Q17" i="5" s="1"/>
+  <c r="H11" i="3"/>
+  <c r="Q13" i="5" s="1"/>
+  <c r="H16" i="3"/>
+  <c r="Q18" i="5" s="1"/>
+  <c r="H10" i="3"/>
+  <c r="Q12" i="5" s="1"/>
+  <c r="H9" i="3"/>
+  <c r="Q11" i="5" s="1"/>
+  <c r="H12" i="3"/>
+  <c r="Q14" i="5" s="1"/>
+  <c r="H18" i="3"/>
+  <c r="Q20" i="5" s="1"/>
+  <c r="H6" i="3"/>
+  <c r="Q8" i="5" s="1"/>
+  <c r="H20" i="3"/>
+  <c r="Q22" i="5" s="1"/>
+  <c r="H13" i="3"/>
+  <c r="Q15" i="5" s="1"/>
+  <c r="H14" i="3"/>
+  <c r="Q16" i="5" s="1"/>
+  <c r="H19" i="3"/>
+  <c r="Q21" i="5" s="1"/>
+  <c r="H8" i="3"/>
+  <c r="Q10" i="5" s="1"/>
+  <c r="R16" i="5" l="1"/>
+  <c r="T16" i="5" s="1"/>
+  <c r="R8" i="5"/>
+  <c r="T8" i="5" s="1"/>
+  <c r="R18" i="5"/>
+  <c r="T18" i="5" s="1"/>
+  <c r="R10" i="5"/>
+  <c r="T10" i="5" s="1"/>
+  <c r="H5" i="3"/>
+  <c r="Q23" i="5" l="1"/>
+  <c r="H21" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="100">
   <si>
     <t>RESEA Funding for the Field CY25</t>
   </si>
   <si>
-    <t>TOTAL</t>
+    <t>BASE TOTAL</t>
   </si>
   <si>
     <t>40% based on Initial RESEA/CCS*</t>
   </si>
   <si>
     <t>40% based on Subsequent RESEA*</t>
   </si>
   <si>
     <t>20% based on reemployment*</t>
   </si>
   <si>
+    <t>Additional Funding</t>
+  </si>
+  <si>
+    <t>Performance Funding</t>
+  </si>
+  <si>
+    <t>TOTAL FY25</t>
+  </si>
+  <si>
     <t>(2024 Completions)</t>
   </si>
   <si>
     <t>(MOSES data source)</t>
   </si>
   <si>
     <t>WIOA Area</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>$$</t>
   </si>
   <si>
-    <t>CY25
+    <t>CY25 Base
 TOTALS P/AREA</t>
   </si>
   <si>
+    <t>Base Contracted</t>
+  </si>
+  <si>
+    <t>Base Retained</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Funding towards Job Fair for Priority RESEA Selected Jobseekers </t>
+  </si>
+  <si>
+    <t>RESEA Staffing (staffing to conduct RESEAs)</t>
+  </si>
+  <si>
+    <t>Additional Contracted</t>
+  </si>
+  <si>
+    <t>Performance Allocation</t>
+  </si>
+  <si>
     <t>Contracted</t>
   </si>
   <si>
     <t>Retained</t>
   </si>
   <si>
-    <t>Funding towards RESEA Specialized Job Fair</t>
-[...5 lines deleted...]
-    <t>Total CY25 (includes total p/area + additional)</t>
+    <t>Total Contracted</t>
+  </si>
+  <si>
+    <t>Total Retained</t>
   </si>
   <si>
     <t>Berkshire</t>
   </si>
   <si>
     <t>Boston**</t>
   </si>
   <si>
     <t>Bristol</t>
   </si>
   <si>
     <t>Brockton</t>
   </si>
   <si>
     <t>Cape and Islands</t>
   </si>
   <si>
     <t>Central MA</t>
   </si>
   <si>
     <t>Franklin-Hampshire</t>
   </si>
   <si>
     <t>Greater Lowell</t>
   </si>
@@ -319,289 +505,491 @@
   <si>
     <t>Hampden***</t>
   </si>
   <si>
     <t>Merrimack Valley</t>
   </si>
   <si>
     <t>Metro North</t>
   </si>
   <si>
     <t>Metro SW</t>
   </si>
   <si>
     <t>No. Central</t>
   </si>
   <si>
     <t>North Shore</t>
   </si>
   <si>
     <t>South Shore</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
+    <t>Base</t>
+  </si>
+  <si>
     <t>Initial RESEAs completed</t>
   </si>
   <si>
     <t>RESEA Reviews Completed</t>
   </si>
   <si>
     <t>EEs</t>
   </si>
   <si>
     <t>Data Source:  MOSES RESEA Planned v. Actual Report as of December 2024 (Jan-December 2024)</t>
   </si>
   <si>
     <t>**Boston</t>
   </si>
   <si>
     <t>Boston ABCD</t>
   </si>
   <si>
     <t>Downtown Boston</t>
   </si>
   <si>
     <t>RESEA</t>
   </si>
   <si>
     <t>CFDA#:                            </t>
   </si>
   <si>
     <t>***Hampden</t>
   </si>
   <si>
     <t>Springfield</t>
   </si>
   <si>
-    <t>As of August, 2025</t>
+    <t>As of April, 2026</t>
   </si>
   <si>
     <t>Phase code               </t>
   </si>
   <si>
     <t>UIRE</t>
   </si>
   <si>
     <t>Holyoke</t>
   </si>
   <si>
     <t>Appropriation</t>
   </si>
   <si>
     <t>7002-6624</t>
   </si>
   <si>
     <t>Program name              </t>
   </si>
   <si>
     <t>FUIREA25</t>
   </si>
   <si>
     <t>Service dates                   </t>
   </si>
   <si>
-    <t>January 1, 2025-September 30, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SSTA Code:</t>
   </si>
   <si>
-    <t>DUA_REA_A500ESOP_EOL096</t>
+    <t>DUAL_REA_RTND_EOL244</t>
+  </si>
+  <si>
+    <t>*NEW*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FY25 Performance Outcome Funding </t>
+  </si>
+  <si>
+    <t>Jobs</t>
+  </si>
+  <si>
+    <t>Avg Wks</t>
+  </si>
+  <si>
+    <t>Performance Funding - Jobs</t>
+  </si>
+  <si>
+    <t>Performance Funding - Avg. Weeks</t>
+  </si>
+  <si>
+    <t>Weighted</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>Franklin Hampshire</t>
+  </si>
+  <si>
+    <t>Hampden</t>
+  </si>
+  <si>
+    <t>Metro South/West</t>
+  </si>
+  <si>
+    <t>North Central</t>
+  </si>
+  <si>
+    <t>Total/Avg.</t>
+  </si>
+  <si>
+    <t>&lt; or = 7.0 weeks</t>
+  </si>
+  <si>
+    <t>Last Updated:  4/30/2026</t>
+  </si>
+  <si>
+    <t>7.1 - 7.5 weeks</t>
+  </si>
+  <si>
+    <t>7.6 and higher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note:  This report selects jobs entered up to 1 year from date of RESEA enrollment.  </t>
+  </si>
+  <si>
+    <t>January 1, 2024-September 30, 2025</t>
+  </si>
+  <si>
+    <t>Local MCC</t>
+  </si>
+  <si>
+    <t>State Staff Names and Titles</t>
+  </si>
+  <si>
+    <t>Partner</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>% of FTE</t>
+  </si>
+  <si>
+    <t>ABCD Boston</t>
+  </si>
+  <si>
+    <t>Fall River</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>Southbridge</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Woburn</t>
+  </si>
+  <si>
+    <t>Framingham</t>
+  </si>
+  <si>
+    <t>Norwood</t>
+  </si>
+  <si>
+    <t>January 1, 2025-June 30, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="6">
+    <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...8 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="22"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
-      <sz val="22"/>
+      <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="22"/>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="22"/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="22"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
       <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="22"/>
-      <color rgb="FFFF0000"/>
+      <sz val="24"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...7 lines deleted...]
-      <sz val="24"/>
+      <sz val="26"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor rgb="FF0070C0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -661,314 +1049,611 @@
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="27">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="172">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="6" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="9" fontId="12" fillId="7" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="8" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="13" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="8" fontId="15" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="8" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="8" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="44" fontId="19" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="22" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="9" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="21" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="21" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="18" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="22" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="18" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="23" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="23" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="14" fillId="0" borderId="9" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="21" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="11" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="12" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="14" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="17" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="27">
+  <cellStyles count="17">
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Currency 2 2" xfId="15" xr:uid="{8FBEC66D-959B-4523-8EF4-454EDFC048C0}"/>
     <cellStyle name="Currency 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-    <cellStyle name="Currency 3 2 2" xfId="17" xr:uid="{DC0540FE-87AD-455B-8CD2-1AAA7275AE27}"/>
     <cellStyle name="Currency 3 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-    <cellStyle name="Currency 3 3 2" xfId="18" xr:uid="{45A52E97-2697-4290-A34A-45706193DDED}"/>
-    <cellStyle name="Currency 3 4" xfId="16" xr:uid="{27AC0C13-53F8-4F62-8CD2-1B132B7C72CD}"/>
     <cellStyle name="Currency 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-    <cellStyle name="Currency 4 2" xfId="19" xr:uid="{19E7628D-A209-41D4-8C93-46A8368B4D5D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
-    <cellStyle name="Normal 2 2" xfId="20" xr:uid="{43A69F08-CBAA-4610-824E-6C2ACFBC0962}"/>
     <cellStyle name="Normal 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
-    <cellStyle name="Normal 3 2" xfId="21" xr:uid="{B4B482EE-8E9F-480D-B051-F6AFBEEA27E1}"/>
+    <cellStyle name="Normal 4" xfId="16" xr:uid="{703BA202-93B9-4620-A13A-F2890C80ED41}"/>
     <cellStyle name="Percent" xfId="9" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
-    <cellStyle name="Percent 2 2" xfId="22" xr:uid="{33637945-6845-4F9E-BE71-36D837B90DC4}"/>
     <cellStyle name="Percent 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Percent 3 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
-    <cellStyle name="Percent 3 2 2" xfId="24" xr:uid="{C1068922-D89B-4621-A418-ADE203E6864D}"/>
     <cellStyle name="Percent 3 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
-    <cellStyle name="Percent 3 3 2" xfId="25" xr:uid="{F1A821F9-75E0-448C-AB83-71146E02A0B7}"/>
-    <cellStyle name="Percent 3 4" xfId="23" xr:uid="{4A6A1F4A-3E3A-4827-8BAA-8099781B8034}"/>
     <cellStyle name="Percent 4" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
-    <cellStyle name="Percent 4 2" xfId="26" xr:uid="{53B0B15A-316B-4BEE-83AC-7F2CE0C2FC37}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1212,1493 +1897,3666 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:Q39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCFD239-9686-430B-BCAA-71727BC0AEC8}">
+  <dimension ref="A1:W39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="40.28515625" defaultRowHeight="28.5" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="40.36328125" defaultRowHeight="23.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="40.28515625" style="3"/>
+    <col min="1" max="1" width="40.36328125" style="52"/>
+    <col min="2" max="2" width="26.90625" style="52" customWidth="1"/>
+    <col min="3" max="3" width="22.81640625" style="52" customWidth="1"/>
+    <col min="4" max="4" width="25.36328125" style="52" customWidth="1"/>
+    <col min="5" max="5" width="24.81640625" style="52" customWidth="1"/>
+    <col min="6" max="6" width="22.81640625" style="52" customWidth="1"/>
+    <col min="7" max="7" width="27.7265625" style="52" customWidth="1"/>
+    <col min="8" max="8" width="26.7265625" style="52" customWidth="1"/>
+    <col min="9" max="9" width="22.81640625" style="52" customWidth="1"/>
+    <col min="10" max="10" width="26.1796875" style="52" customWidth="1"/>
+    <col min="11" max="11" width="28.81640625" style="52" customWidth="1"/>
+    <col min="12" max="12" width="30.36328125" style="52" customWidth="1"/>
+    <col min="13" max="16" width="33" style="52" customWidth="1"/>
+    <col min="17" max="16384" width="40.36328125" style="52"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="32.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:23" ht="33.5" x14ac:dyDescent="0.75">
+      <c r="A1" s="143" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...25 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="B1" s="51"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="Q1" s="149"/>
+    </row>
+    <row r="2" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+    </row>
+    <row r="3" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="29"/>
-[...1 lines deleted...]
-      <c r="E3" s="29" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="29"/>
-[...1 lines deleted...]
-      <c r="H3" s="29" t="s">
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="30"/>
-[...9 lines deleted...]
-      <c r="B4" s="31">
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="57"/>
+      <c r="N3" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="150"/>
+      <c r="P3" s="150"/>
+      <c r="Q3" s="150" t="s">
+        <v>6</v>
+      </c>
+      <c r="R3" s="150"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="150" t="s">
+        <v>7</v>
+      </c>
+      <c r="U3" s="150"/>
+    </row>
+    <row r="4" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="61">
+        <v>9763378.7599999998</v>
+      </c>
+      <c r="B4" s="62">
         <f>A4*0.4</f>
-        <v>4877115.5039999997</v>
-[...3 lines deleted...]
-      <c r="E4" s="31">
+        <v>3905351.5040000002</v>
+      </c>
+      <c r="C4" s="62"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="62">
         <f>A4*0.4</f>
-        <v>4877115.5039999997</v>
-[...3 lines deleted...]
-      <c r="H4" s="31">
+        <v>3905351.5040000002</v>
+      </c>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62">
         <f>A4*0.2</f>
-        <v>2438557.7519999999</v>
-[...34 lines deleted...]
-      <c r="C6" s="34" t="s">
+        <v>1952675.7520000001</v>
+      </c>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="55"/>
+      <c r="N4" s="161">
+        <v>2429394</v>
+      </c>
+      <c r="O4" s="161"/>
+      <c r="P4" s="161"/>
+      <c r="Q4" s="155">
+        <v>1425088</v>
+      </c>
+      <c r="R4" s="155"/>
+      <c r="S4" s="155"/>
+      <c r="T4" s="151">
+        <f>Q4+N4+A4</f>
+        <v>13617860.76</v>
+      </c>
+      <c r="U4" s="152"/>
+    </row>
+    <row r="5" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="64"/>
+      <c r="B5" s="153" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="34" t="s">
+      <c r="C5" s="153"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="33"/>
-[...13 lines deleted...]
-      <c r="K6" s="76" t="s">
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="154"/>
+      <c r="M5" s="150"/>
+      <c r="P5" s="113"/>
+    </row>
+    <row r="6" spans="1:23" ht="70.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="77" t="s">
+      <c r="B6" s="65"/>
+      <c r="C6" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="77" t="s">
+      <c r="D6" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="78" t="s">
+      <c r="E6" s="65"/>
+      <c r="F6" s="66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="65"/>
+      <c r="I6" s="66" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="O6" s="78" t="s">
+      <c r="L6" s="111" t="s">
         <v>14</v>
       </c>
-      <c r="P6" s="81" t="s">
+      <c r="M6" s="111" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="N6" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="56">
+      <c r="O6" s="148" t="s">
+        <v>17</v>
+      </c>
+      <c r="P6" s="148" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="144" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="144" t="s">
+        <v>20</v>
+      </c>
+      <c r="S6" s="144" t="s">
+        <v>21</v>
+      </c>
+      <c r="T6" s="145" t="s">
+        <v>22</v>
+      </c>
+      <c r="U6" s="145" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="129">
         <v>649</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="68">
         <f>B7/B23</f>
         <v>1.3681015219865931E-2</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="69">
         <f>B4*C7</f>
-        <v>66723.891439268089</v>
-[...1 lines deleted...]
-      <c r="E7" s="56">
+        <v>53429.173365150302</v>
+      </c>
+      <c r="E7" s="129">
         <v>614</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="68">
         <f>E7/E23</f>
         <v>1.3298966839221122E-2</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="69">
         <f>E4*F7</f>
-        <v>64860.597358747204</v>
-[...1 lines deleted...]
-      <c r="H7" s="56">
+        <v>51937.140147198341</v>
+      </c>
+      <c r="H7" s="129">
         <v>140</v>
       </c>
-      <c r="I7" s="39">
+      <c r="I7" s="68">
         <f>H7/H23</f>
         <v>1.6579819990525817E-2</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="69">
         <f>H4*I7</f>
-        <v>40430.848564661297</v>
-[...1 lines deleted...]
-      <c r="K7" s="37">
+        <v>32375.012468024634</v>
+      </c>
+      <c r="K7" s="69">
         <f>D7+G7+J7</f>
-        <v>172015.33736267657</v>
-[...1 lines deleted...]
-      <c r="L7" s="40">
+        <v>137741.32598037328</v>
+      </c>
+      <c r="L7" s="70">
         <v>0</v>
       </c>
-      <c r="M7" s="69">
+      <c r="M7" s="115">
         <f>K7</f>
-        <v>172015.33736267657</v>
-[...1 lines deleted...]
-      <c r="N7" s="80">
+        <v>137741.32598037328</v>
+      </c>
+      <c r="N7" s="146">
         <v>1000</v>
       </c>
-      <c r="O7" s="79">
+      <c r="O7" s="147">
         <v>109427</v>
       </c>
-      <c r="P7" s="8"/>
-      <c r="Q7" s="8">
+      <c r="P7" s="147">
         <f>N7+O7</f>
         <v>110427</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="56">
+      <c r="Q7" s="70">
+        <f>'CY25 Performance Allocations'!H5</f>
+        <v>104616.2352529669</v>
+      </c>
+      <c r="R7" s="74">
+        <v>104616.24</v>
+      </c>
+      <c r="S7" s="74">
+        <f>Q7-R7</f>
+        <v>-4.7470331046497449E-3</v>
+      </c>
+      <c r="T7" s="74">
+        <f>L7+P7+R7</f>
+        <v>215043.24</v>
+      </c>
+      <c r="U7" s="74">
+        <f t="shared" ref="U7:U23" si="0">M7+S7</f>
+        <v>137741.32123334019</v>
+      </c>
+      <c r="W7" s="72"/>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="129">
         <v>4487</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="68">
         <f>B8/B23</f>
         <v>9.4586618322863525E-2</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="69">
         <f>B4*C8</f>
-        <v>461309.86269336817</v>
-[...1 lines deleted...]
-      <c r="E8" s="56">
+        <v>369393.99212546903</v>
+      </c>
+      <c r="E8" s="129">
         <v>4316</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="68">
         <f>E8/E23</f>
         <v>9.3482639866577136E-2</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="69">
         <f>E4*F8</f>
-        <v>455925.63224813179</v>
-[...1 lines deleted...]
-      <c r="H8" s="56">
+        <v>365082.5682008274</v>
+      </c>
+      <c r="H8" s="129">
         <v>697</v>
       </c>
-      <c r="I8" s="39">
+      <c r="I8" s="68">
         <f>H8/H23</f>
         <v>8.2543818095689253E-2</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="69">
         <f>H4*I8</f>
-        <v>201287.8674969209</v>
-[...5 lines deleted...]
-      <c r="L8" s="40">
+        <v>161181.31207295123</v>
+      </c>
+      <c r="K8" s="69">
+        <f t="shared" ref="K8:K22" si="1">D8+G8+J8</f>
+        <v>895657.8723992476</v>
+      </c>
+      <c r="L8" s="70">
         <f>K8</f>
-        <v>1118523.362438421</v>
-[...1 lines deleted...]
-      <c r="M8" s="69">
+        <v>895657.8723992476</v>
+      </c>
+      <c r="M8" s="115">
         <v>0</v>
       </c>
-      <c r="N8" s="80">
+      <c r="N8" s="146">
         <v>2000</v>
       </c>
-      <c r="O8" s="79">
+      <c r="O8" s="147">
         <f>109427*2</f>
         <v>218854</v>
       </c>
-      <c r="Q8" s="8">
-        <f t="shared" ref="Q8:Q22" si="1">N8+O8</f>
+      <c r="P8" s="147">
+        <f t="shared" ref="P8:P22" si="2">N8+O8</f>
         <v>220854</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="56">
+      <c r="Q8" s="70">
+        <f>'CY25 Performance Allocations'!H6</f>
+        <v>65161.503460337284</v>
+      </c>
+      <c r="R8" s="74">
+        <f>Q8</f>
+        <v>65161.503460337284</v>
+      </c>
+      <c r="S8" s="74">
+        <v>0</v>
+      </c>
+      <c r="T8" s="74">
+        <f t="shared" ref="T8:T22" si="3">L8+P8+R8</f>
+        <v>1181673.3758595849</v>
+      </c>
+      <c r="U8" s="74">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="V8" s="72"/>
+      <c r="W8" s="72"/>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="129">
         <v>3574</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="68">
         <f>B9/B23</f>
         <v>7.5340444369492818E-2</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="69">
         <f>B4*C9</f>
-        <v>367444.0493127029</v>
-[...1 lines deleted...]
-      <c r="E9" s="56">
+        <v>294230.91773042711</v>
+      </c>
+      <c r="E9" s="129">
         <v>3529</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="68">
         <f>E9/E23</f>
         <v>7.6436569992852352E-2</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="69">
         <f>E4*F9</f>
-        <v>372789.98058472137</v>
-[...1 lines deleted...]
-      <c r="H9" s="56">
+        <v>298511.67358218721</v>
+      </c>
+      <c r="H9" s="129">
         <v>723</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="68">
         <f>H9/H23</f>
         <v>8.5622927522501183E-2</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="69">
         <f>H4*I9</f>
-        <v>208796.45365892941</v>
-[...5 lines deleted...]
-      <c r="L9" s="40">
+        <v>167193.8143884415</v>
+      </c>
+      <c r="K9" s="69">
+        <f t="shared" si="1"/>
+        <v>759936.40570105577</v>
+      </c>
+      <c r="L9" s="70">
         <v>300000</v>
       </c>
-      <c r="M9" s="69">
+      <c r="M9" s="115">
         <f>K9-L9</f>
-        <v>649030.48355635372</v>
-[...1 lines deleted...]
-      <c r="N9" s="80">
+        <v>459936.40570105577</v>
+      </c>
+      <c r="N9" s="146">
         <v>2000</v>
       </c>
-      <c r="O9" s="79">
+      <c r="O9" s="147">
         <f>109427*2</f>
         <v>218854</v>
       </c>
-      <c r="Q9" s="8">
-        <f t="shared" si="1"/>
+      <c r="P9" s="147">
+        <f t="shared" si="2"/>
         <v>220854</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="56">
+      <c r="Q9" s="70">
+        <f>'CY25 Performance Allocations'!H7</f>
+        <v>142749.13339163022</v>
+      </c>
+      <c r="R9" s="74">
+        <v>67749.13</v>
+      </c>
+      <c r="S9" s="74">
+        <f>Q9-R9</f>
+        <v>75000.00339163022</v>
+      </c>
+      <c r="T9" s="74">
+        <f t="shared" si="3"/>
+        <v>588603.13</v>
+      </c>
+      <c r="U9" s="74">
+        <f t="shared" si="0"/>
+        <v>534936.40909268602</v>
+      </c>
+      <c r="W9" s="72"/>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A10" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="129">
         <v>2967</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="68">
         <f>B10/B23</f>
         <v>6.254479531177537E-2</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="69">
         <f>B4*C10</f>
-        <v>305038.19090956612</v>
-[...1 lines deleted...]
-      <c r="E10" s="56">
+        <v>244259.41043821411</v>
+      </c>
+      <c r="E10" s="129">
         <v>2781</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="68">
         <f>E10/E23</f>
         <v>6.0235222768524332E-2</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="69">
         <f>E4*F10</f>
-        <v>293774.13885126379</v>
-[...1 lines deleted...]
-      <c r="H10" s="56">
+        <v>235239.71783283155</v>
+      </c>
+      <c r="H10" s="129">
         <v>520</v>
       </c>
-      <c r="I10" s="39">
+      <c r="I10" s="68">
         <f>H10/H23</f>
         <v>6.1582188536238751E-2</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="69">
         <f>H4*I10</f>
-        <v>150171.72324017054</v>
-[...1 lines deleted...]
-      <c r="K10" s="37">
+        <v>120250.04630980578</v>
+      </c>
+      <c r="K10" s="69">
+        <f t="shared" si="1"/>
+        <v>599749.17458085145</v>
+      </c>
+      <c r="L10" s="70">
+        <f>K10</f>
+        <v>599749.17458085145</v>
+      </c>
+      <c r="M10" s="115">
+        <v>0</v>
+      </c>
+      <c r="N10" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O10" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P10" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q10" s="70">
+        <f>'CY25 Performance Allocations'!H8</f>
+        <v>54426.611967520294</v>
+      </c>
+      <c r="R10" s="74">
+        <f>Q10</f>
+        <v>54426.611967520294</v>
+      </c>
+      <c r="S10" s="74">
+        <v>0</v>
+      </c>
+      <c r="T10" s="74">
+        <f t="shared" si="3"/>
+        <v>764602.78654837178</v>
+      </c>
+      <c r="U10" s="74">
         <f t="shared" si="0"/>
-        <v>748984.05300100043</v>
-[...5 lines deleted...]
-      <c r="M10" s="69">
         <v>0</v>
       </c>
-      <c r="N10" s="80">
-[...14 lines deleted...]
-      <c r="B11" s="56">
+      <c r="W10" s="72"/>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A11" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="129">
         <v>791</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="68">
         <f>B11/B23</f>
         <v>1.6674396053796534E-2</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="69">
         <f>B4*C11</f>
-        <v>81322.955513807494</v>
-[...1 lines deleted...]
-      <c r="E11" s="56">
+        <v>65119.377706985964</v>
+      </c>
+      <c r="E11" s="129">
         <v>771</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="68">
         <f>E11/E23</f>
         <v>1.6699516991920987E-2</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="69">
         <f>E4*F11</f>
-        <v>81445.473230609292</v>
-[...1 lines deleted...]
-      <c r="H11" s="56">
+        <v>65217.48380047219</v>
+      </c>
+      <c r="H11" s="129">
         <v>197</v>
       </c>
-      <c r="I11" s="39">
+      <c r="I11" s="68">
         <f>H11/H23</f>
         <v>2.3330175272382757E-2</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="69">
         <f>H4*I11</f>
-        <v>56891.979765987679</v>
-[...1 lines deleted...]
-      <c r="K11" s="37">
+        <v>45556.267544291804</v>
+      </c>
+      <c r="K11" s="69">
+        <f t="shared" si="1"/>
+        <v>175893.12905174994</v>
+      </c>
+      <c r="L11" s="70">
+        <f>K11-M11</f>
+        <v>43973.279051749938</v>
+      </c>
+      <c r="M11" s="116">
+        <v>131919.85</v>
+      </c>
+      <c r="N11" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O11" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P11" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q11" s="70">
+        <f>'CY25 Performance Allocations'!H9</f>
+        <v>44172.387257963768</v>
+      </c>
+      <c r="R11" s="74">
+        <v>11043.1</v>
+      </c>
+      <c r="S11" s="74">
+        <f t="shared" ref="S11:S23" si="4">Q11-R11</f>
+        <v>33129.28725796377</v>
+      </c>
+      <c r="T11" s="74">
+        <f t="shared" si="3"/>
+        <v>165443.37905174994</v>
+      </c>
+      <c r="U11" s="74">
         <f t="shared" si="0"/>
-        <v>219660.40851040446</v>
-[...23 lines deleted...]
-      <c r="B12" s="56">
+        <v>165049.13725796377</v>
+      </c>
+      <c r="W11" s="72"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="129">
         <v>4004</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="68">
         <f>B12/B23</f>
         <v>8.4404907458155903E-2</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="69">
         <f>B4*C12</f>
-        <v>411652.48277785734</v>
-[...1 lines deleted...]
-      <c r="E12" s="56">
+        <v>329630.83228669001</v>
+      </c>
+      <c r="E12" s="129">
         <v>3862</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="68">
         <f>E12/E23</f>
         <v>8.3649201845394094E-2</v>
       </c>
-      <c r="G12" s="37">
+      <c r="G12" s="69">
         <f>E4*F12</f>
-        <v>407966.8192173969</v>
-[...1 lines deleted...]
-      <c r="H12" s="57">
+        <v>326679.53623530944</v>
+      </c>
+      <c r="H12" s="130">
         <v>1169</v>
       </c>
-      <c r="I12" s="39">
+      <c r="I12" s="68">
         <f>H12/H23</f>
         <v>0.13844149692089058</v>
       </c>
-      <c r="J12" s="37">
+      <c r="J12" s="69">
         <f>H4*I12</f>
-        <v>337597.58551492187</v>
-[...8 lines deleted...]
-      <c r="M12" s="69">
+        <v>270331.3541080057</v>
+      </c>
+      <c r="K12" s="69">
+        <f t="shared" si="1"/>
+        <v>926641.7226300051</v>
+      </c>
+      <c r="L12" s="70">
+        <v>200431</v>
+      </c>
+      <c r="M12" s="115">
         <f>K12-L12</f>
-        <v>1056785.887510176</v>
-[...1 lines deleted...]
-      <c r="N12" s="80">
+        <v>726210.7226300051</v>
+      </c>
+      <c r="N12" s="146">
         <v>2000</v>
       </c>
-      <c r="O12" s="79">
+      <c r="O12" s="147">
         <f>109427*2</f>
         <v>218854</v>
       </c>
-      <c r="Q12" s="8">
-        <f t="shared" si="1"/>
+      <c r="P12" s="147">
+        <f t="shared" si="2"/>
         <v>220854</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="56">
+      <c r="Q12" s="70">
+        <f>'CY25 Performance Allocations'!H10</f>
+        <v>102119.43835103059</v>
+      </c>
+      <c r="R12" s="74">
+        <v>0</v>
+      </c>
+      <c r="S12" s="74">
+        <f t="shared" si="4"/>
+        <v>102119.43835103059</v>
+      </c>
+      <c r="T12" s="74">
+        <f t="shared" si="3"/>
+        <v>421285</v>
+      </c>
+      <c r="U12" s="74">
+        <f t="shared" si="0"/>
+        <v>828330.16098103567</v>
+      </c>
+      <c r="W12" s="72"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="129">
         <v>778</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="68">
         <f>B13/B23</f>
         <v>1.640035414646486E-2</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="69">
         <f>B4*C13</f>
-        <v>79986.421478814445</v>
-[...1 lines deleted...]
-      <c r="E13" s="56">
+        <v>64049.147732029181</v>
+      </c>
+      <c r="E13" s="129">
         <v>766</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="68">
         <f>E13/E23</f>
         <v>1.6591219216357297E-2</v>
       </c>
-      <c r="G13" s="37">
+      <c r="G13" s="69">
         <f>E4*F13</f>
-        <v>80917.292470358894</v>
-[...1 lines deleted...]
-      <c r="H13" s="56">
+        <v>64794.54291979468</v>
+      </c>
+      <c r="H13" s="129">
         <v>189</v>
       </c>
-      <c r="I13" s="39">
+      <c r="I13" s="68">
         <f>H13/H23</f>
         <v>2.2382756987209852E-2</v>
       </c>
-      <c r="J13" s="37">
+      <c r="J13" s="69">
         <f>H4*I13</f>
-        <v>54581.645562292746</v>
-[...1 lines deleted...]
-      <c r="K13" s="37">
+        <v>43706.266831833258</v>
+      </c>
+      <c r="K13" s="69">
+        <f t="shared" si="1"/>
+        <v>172549.95748365711</v>
+      </c>
+      <c r="L13" s="75">
+        <v>45750</v>
+      </c>
+      <c r="M13" s="115">
+        <f>K13-L13</f>
+        <v>126799.95748365711</v>
+      </c>
+      <c r="N13" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O13" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P13" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q13" s="70">
+        <f>'CY25 Performance Allocations'!H11</f>
+        <v>108408.16209868832</v>
+      </c>
+      <c r="R13" s="74">
+        <v>0</v>
+      </c>
+      <c r="S13" s="74">
+        <f t="shared" si="4"/>
+        <v>108408.16209868832</v>
+      </c>
+      <c r="T13" s="74">
+        <f t="shared" si="3"/>
+        <v>156177</v>
+      </c>
+      <c r="U13" s="74">
         <f t="shared" si="0"/>
-        <v>215485.35951146609</v>
-[...23 lines deleted...]
-      <c r="B14" s="56">
+        <v>235208.11958234542</v>
+      </c>
+      <c r="W13" s="72"/>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="129">
         <v>2539</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="68">
         <f>B14/B23</f>
         <v>5.3522492516547913E-2</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="69">
         <f>B4*C14</f>
-        <v>261035.3780651798</v>
-[...1 lines deleted...]
-      <c r="E14" s="56">
+        <v>209024.14664732915</v>
+      </c>
+      <c r="E14" s="129">
         <v>2556</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="68">
         <f>E14/E23</f>
         <v>5.5361822868158286E-2</v>
       </c>
-      <c r="G14" s="37">
+      <c r="G14" s="69">
         <f>E4*F14</f>
-        <v>270006.00463999651</v>
-[...1 lines deleted...]
-      <c r="H14" s="56">
+        <v>216207.37820234356</v>
+      </c>
+      <c r="H14" s="129">
         <v>498</v>
       </c>
-      <c r="I14" s="39">
+      <c r="I14" s="68">
         <f>H14/H23</f>
         <v>5.8976788252013267E-2</v>
       </c>
-      <c r="J14" s="37">
+      <c r="J14" s="69">
         <f>H4*I14</f>
-        <v>143818.30418000947</v>
-[...1 lines deleted...]
-      <c r="K14" s="37">
+        <v>115162.54435054478</v>
+      </c>
+      <c r="K14" s="69">
+        <f t="shared" si="1"/>
+        <v>540394.06920021749</v>
+      </c>
+      <c r="L14" s="70">
+        <v>297216.74</v>
+      </c>
+      <c r="M14" s="117">
+        <f>K14-L14</f>
+        <v>243177.3292002175</v>
+      </c>
+      <c r="N14" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O14" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P14" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q14" s="70">
+        <f>'CY25 Performance Allocations'!H12</f>
+        <v>61636.613716427222</v>
+      </c>
+      <c r="R14" s="74">
+        <v>6163.66</v>
+      </c>
+      <c r="S14" s="74">
+        <f t="shared" si="4"/>
+        <v>55472.953716427219</v>
+      </c>
+      <c r="T14" s="74">
+        <f t="shared" si="3"/>
+        <v>413807.39999999997</v>
+      </c>
+      <c r="U14" s="74">
         <f t="shared" si="0"/>
-        <v>674859.68688518577</v>
-[...23 lines deleted...]
-      <c r="B15" s="56">
+        <v>298650.2829166447</v>
+      </c>
+      <c r="W14" s="72"/>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="129">
         <v>1304</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="68">
         <f>B15/B23</f>
         <v>2.7488511320038787E-2</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="69">
         <f>B4*C15</f>
-        <v>134064.64474084068</v>
-[...1 lines deleted...]
-      <c r="E15" s="56">
+        <v>107352.29902643451</v>
+      </c>
+      <c r="E15" s="129">
         <v>1259</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="68">
         <f>E15/E23</f>
         <v>2.7269379886937121E-2</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G15" s="69">
         <f>E4*F15</f>
-        <v>132995.9154310468</v>
-[...1 lines deleted...]
-      <c r="H15" s="56">
+        <v>106496.51375459724</v>
+      </c>
+      <c r="H15" s="129">
         <v>212</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="68">
         <f>H15/H23</f>
         <v>2.5106584557081951E-2</v>
       </c>
-      <c r="J15" s="37">
+      <c r="J15" s="69">
         <f>H4*I15</f>
-        <v>61223.856397915675</v>
-[...1 lines deleted...]
-      <c r="K15" s="37">
+        <v>49025.018880151591</v>
+      </c>
+      <c r="K15" s="69">
+        <f t="shared" si="1"/>
+        <v>262873.83166118339</v>
+      </c>
+      <c r="L15" s="76">
+        <f>K15-M15</f>
+        <v>132911.08166118339</v>
+      </c>
+      <c r="M15" s="118">
+        <v>129962.75</v>
+      </c>
+      <c r="N15" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O15" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P15" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q15" s="70">
+        <f>'CY25 Performance Allocations'!H13</f>
+        <v>52236.907732667081</v>
+      </c>
+      <c r="R15" s="74">
+        <v>52236.91</v>
+      </c>
+      <c r="S15" s="74">
+        <f t="shared" si="4"/>
+        <v>-2.2673329222016037E-3</v>
+      </c>
+      <c r="T15" s="74">
+        <f t="shared" si="3"/>
+        <v>295574.99166118342</v>
+      </c>
+      <c r="U15" s="74">
         <f t="shared" si="0"/>
-        <v>328284.4165698032</v>
-[...23 lines deleted...]
-      <c r="B16" s="56">
+        <v>129962.74773266708</v>
+      </c>
+      <c r="W15" s="72"/>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A16" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="129">
         <v>3264</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="68">
         <f>B16/B23</f>
         <v>6.8805598886968258E-2</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="69">
         <f>B4*C16</f>
-        <v>335572.85309363803</v>
-[...1 lines deleted...]
-      <c r="E16" s="56">
+        <v>268710.04909684224</v>
+      </c>
+      <c r="E16" s="129">
         <v>3147</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="68">
         <f>E16/E23</f>
         <v>6.8162619939786437E-2</v>
       </c>
-      <c r="G16" s="37">
+      <c r="G16" s="69">
         <f>E4*F16</f>
-        <v>332436.97050159198</v>
-[...1 lines deleted...]
-      <c r="H16" s="56">
+        <v>266198.99029842537</v>
+      </c>
+      <c r="H16" s="129">
         <v>528</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I16" s="68">
         <f>H16/H23</f>
         <v>6.2529606821411648E-2</v>
       </c>
-      <c r="J16" s="37">
+      <c r="J16" s="69">
         <f>H4*I16</f>
-        <v>152482.05744386546</v>
-[...5 lines deleted...]
-      <c r="L16" s="40">
+        <v>122100.04702226432</v>
+      </c>
+      <c r="K16" s="69">
+        <f t="shared" si="1"/>
+        <v>657009.08641753194</v>
+      </c>
+      <c r="L16" s="70">
         <f>K16</f>
-        <v>820491.88103909546</v>
-[...1 lines deleted...]
-      <c r="M16" s="69">
+        <v>657009.08641753194</v>
+      </c>
+      <c r="M16" s="115">
         <v>0</v>
       </c>
-      <c r="N16" s="80">
+      <c r="N16" s="146">
         <v>2000</v>
       </c>
-      <c r="O16" s="79">
+      <c r="O16" s="147">
         <f>109427*2</f>
         <v>218854</v>
       </c>
-      <c r="Q16" s="8">
-        <f t="shared" si="1"/>
+      <c r="P16" s="147">
+        <f t="shared" si="2"/>
         <v>220854</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="56">
+      <c r="Q16" s="70">
+        <f>'CY25 Performance Allocations'!H14</f>
+        <v>63879.725371642722</v>
+      </c>
+      <c r="R16" s="74">
+        <f>Q16</f>
+        <v>63879.725371642722</v>
+      </c>
+      <c r="S16" s="74">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T16" s="74">
+        <f t="shared" si="3"/>
+        <v>941742.81178917468</v>
+      </c>
+      <c r="U16" s="74">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="W16" s="72"/>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="129">
         <v>3294</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="68">
         <f>B17/B23</f>
         <v>6.9438003288502886E-2</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="69">
         <f>B4*C17</f>
-        <v>338657.16240516037</v>
-[...1 lines deleted...]
-      <c r="E17" s="56">
+        <v>271179.81057751173</v>
+      </c>
+      <c r="E17" s="129">
         <v>3141</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="68">
         <f>E17/E23</f>
         <v>6.8032662609110006E-2</v>
       </c>
-      <c r="G17" s="37">
+      <c r="G17" s="69">
         <f>E4*F17</f>
-        <v>331803.1535892915</v>
-[...1 lines deleted...]
-      <c r="H17" s="56">
+        <v>265691.46124161233</v>
+      </c>
+      <c r="H17" s="129">
         <v>588</v>
       </c>
-      <c r="I17" s="39">
+      <c r="I17" s="68">
         <f>H17/H23</f>
         <v>6.9635243960208426E-2</v>
       </c>
-      <c r="J17" s="37">
+      <c r="J17" s="69">
         <f>H4*I17</f>
-        <v>169809.56397157742</v>
-[...1 lines deleted...]
-      <c r="K17" s="37">
+        <v>135975.05236570345</v>
+      </c>
+      <c r="K17" s="69">
+        <f t="shared" si="1"/>
+        <v>672846.32418482751</v>
+      </c>
+      <c r="L17" s="70">
+        <v>141148</v>
+      </c>
+      <c r="M17" s="115">
+        <f>K17-L17</f>
+        <v>531698.32418482751</v>
+      </c>
+      <c r="N17" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O17" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P17" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q17" s="70">
+        <f>'CY25 Performance Allocations'!H15</f>
+        <v>91352.50240599626</v>
+      </c>
+      <c r="R17" s="74">
+        <v>36541</v>
+      </c>
+      <c r="S17" s="74">
+        <f t="shared" si="4"/>
+        <v>54811.50240599626</v>
+      </c>
+      <c r="T17" s="74">
+        <f t="shared" si="3"/>
+        <v>288116</v>
+      </c>
+      <c r="U17" s="74">
         <f t="shared" si="0"/>
-        <v>840269.87996602932</v>
-[...23 lines deleted...]
-      <c r="B18" s="56">
+        <v>586509.82659082371</v>
+      </c>
+      <c r="W17" s="72"/>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="129">
         <v>6303</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="68">
         <f>B18/B23</f>
         <v>0.13286816476242674</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="69">
         <f>B4*C18</f>
-        <v>648013.38635085791</v>
-[...1 lines deleted...]
-      <c r="E18" s="56">
+        <v>518896.88708866312</v>
+      </c>
+      <c r="E18" s="129">
         <v>6143</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="68">
         <f>E18/E23</f>
         <v>0.13305464705754944</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="69">
         <f>E4*F18</f>
-        <v>648922.88204362232</v>
-[...1 lines deleted...]
-      <c r="H18" s="56">
+        <v>519625.1660003899</v>
+      </c>
+      <c r="H18" s="129">
         <v>764</v>
       </c>
-      <c r="I18" s="39">
+      <c r="I18" s="68">
         <f>H18/H23</f>
         <v>9.0478446234012314E-2</v>
       </c>
-      <c r="J18" s="37">
+      <c r="J18" s="69">
         <f>H4*I18</f>
-        <v>220636.91645286593</v>
-[...5 lines deleted...]
-      <c r="L18" s="40">
+        <v>176675.06803979157</v>
+      </c>
+      <c r="K18" s="69">
+        <f t="shared" si="1"/>
+        <v>1215197.1211288446</v>
+      </c>
+      <c r="L18" s="70">
         <f>K18</f>
-        <v>1517573.184847346</v>
-[...1 lines deleted...]
-      <c r="M18" s="69">
+        <v>1215197.1211288446</v>
+      </c>
+      <c r="M18" s="115">
         <v>0</v>
       </c>
-      <c r="N18" s="80">
+      <c r="N18" s="146">
         <v>2000</v>
       </c>
-      <c r="O18" s="79">
+      <c r="O18" s="147">
         <f>109427*2</f>
         <v>218854</v>
       </c>
-      <c r="Q18" s="8">
-        <f t="shared" si="1"/>
+      <c r="P18" s="147">
+        <f t="shared" si="2"/>
         <v>220854</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="56">
+      <c r="Q18" s="70">
+        <f>'CY25 Performance Allocations'!H16</f>
+        <v>115439.24898938164</v>
+      </c>
+      <c r="R18" s="74">
+        <f>Q18</f>
+        <v>115439.24898938164</v>
+      </c>
+      <c r="S18" s="74">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T18" s="74">
+        <f t="shared" si="3"/>
+        <v>1551490.3701182262</v>
+      </c>
+      <c r="U18" s="74">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="W18" s="72"/>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A19" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="129">
         <v>5127</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C19" s="68">
         <f>B19/B23</f>
         <v>0.10807791222226906</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="69">
         <f>B4*C19</f>
-        <v>527108.46133917954</v>
-[...1 lines deleted...]
-      <c r="E19" s="56">
+        <v>422082.23704641848</v>
+      </c>
+      <c r="E19" s="129">
         <v>5074</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="68">
         <f>E19/E23</f>
         <v>0.10990058264203253</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="69">
         <f>E4*F19</f>
-        <v>535997.83550209017</v>
-[...1 lines deleted...]
-      <c r="H19" s="56">
+        <v>429200.4057115381</v>
+      </c>
+      <c r="H19" s="129">
         <v>981</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I19" s="68">
         <f>H19/H23</f>
         <v>0.11617716721932733</v>
       </c>
-      <c r="J19" s="37">
+      <c r="J19" s="69">
         <f>H4*I19</f>
-        <v>283304.7317280909</v>
-[...5 lines deleted...]
-      <c r="L19" s="44">
+        <v>226856.33736522976</v>
+      </c>
+      <c r="K19" s="69">
+        <f t="shared" si="1"/>
+        <v>1078138.9801231865</v>
+      </c>
+      <c r="L19" s="77">
         <v>871236.56</v>
       </c>
-      <c r="M19" s="73">
+      <c r="M19" s="119">
         <f>K19-L19</f>
-        <v>475174.46856936067</v>
-[...1 lines deleted...]
-      <c r="N19" s="80">
+        <v>206902.42012318643</v>
+      </c>
+      <c r="N19" s="146">
         <v>2000</v>
       </c>
-      <c r="O19" s="79">
+      <c r="O19" s="147">
         <f>109427*2</f>
         <v>218854</v>
       </c>
-      <c r="Q19" s="8">
-        <f t="shared" si="1"/>
+      <c r="P19" s="147">
+        <f t="shared" si="2"/>
         <v>220854</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="56">
+      <c r="Q19" s="70">
+        <f>'CY25 Performance Allocations'!H17</f>
+        <v>118643.69421111805</v>
+      </c>
+      <c r="R19" s="74">
+        <f>Q19</f>
+        <v>118643.69421111805</v>
+      </c>
+      <c r="S19" s="74">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T19" s="74">
+        <f t="shared" si="3"/>
+        <v>1210734.2542111182</v>
+      </c>
+      <c r="U19" s="74">
+        <f t="shared" si="0"/>
+        <v>206902.42012318643</v>
+      </c>
+      <c r="W19" s="72"/>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A20" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="129">
         <v>2112</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C20" s="68">
         <f>B20/B23</f>
         <v>4.4521269868038282E-2</v>
       </c>
-      <c r="D20" s="37">
+      <c r="D20" s="69">
         <f>B4*C20</f>
-        <v>217135.37553117753</v>
-[...1 lines deleted...]
-      <c r="E20" s="56">
+        <v>173871.20823913321</v>
+      </c>
+      <c r="E20" s="129">
         <v>2065</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="68">
         <f>E20/E23</f>
         <v>4.4726981307803941E-2</v>
       </c>
-      <c r="G20" s="37">
+      <c r="G20" s="69">
         <f>E4*F20</f>
-        <v>218138.65398340879</v>
-[...1 lines deleted...]
-      <c r="H20" s="56">
+        <v>174674.58371981201</v>
+      </c>
+      <c r="H20" s="129">
         <v>351</v>
       </c>
-      <c r="I20" s="39">
+      <c r="I20" s="68">
         <f>H20/H23</f>
         <v>4.1567977261961153E-2</v>
       </c>
-      <c r="J20" s="37">
+      <c r="J20" s="69">
         <f>H4*I20</f>
-        <v>101365.9131871151</v>
-[...1 lines deleted...]
-      <c r="K20" s="37">
+        <v>81168.781259118899</v>
+      </c>
+      <c r="K20" s="69">
+        <f t="shared" si="1"/>
+        <v>429714.57321806415</v>
+      </c>
+      <c r="L20" s="76">
+        <f>K20-M20</f>
+        <v>229714.57321806415</v>
+      </c>
+      <c r="M20" s="120">
+        <v>200000</v>
+      </c>
+      <c r="N20" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O20" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P20" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q20" s="70">
+        <f>'CY25 Performance Allocations'!H18</f>
+        <v>118822.60906933167</v>
+      </c>
+      <c r="R20" s="74">
+        <f>Q20</f>
+        <v>118822.60906933167</v>
+      </c>
+      <c r="S20" s="74">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T20" s="74">
+        <f t="shared" si="3"/>
+        <v>458964.18228739582</v>
+      </c>
+      <c r="U20" s="74">
         <f t="shared" si="0"/>
-        <v>536639.94270170142</v>
-[...5 lines deleted...]
-      <c r="M20" s="74">
         <v>200000</v>
       </c>
-      <c r="N20" s="80">
-[...14 lines deleted...]
-      <c r="B21" s="56">
+      <c r="W20" s="72"/>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="129">
         <v>2281</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C21" s="68">
         <f>B21/B23</f>
         <v>4.8083814663350058E-2</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D21" s="69">
         <f>B4*C21</f>
-        <v>234510.31798608709</v>
-[...1 lines deleted...]
-      <c r="E21" s="56">
+        <v>187784.19791357141</v>
+      </c>
+      <c r="E21" s="129">
         <v>2270</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="68">
         <f>E21/E23</f>
         <v>4.9167190105915227E-2</v>
       </c>
-      <c r="G21" s="37">
+      <c r="G21" s="69">
         <f>E4*F21</f>
-        <v>239794.06515367454</v>
-[...1 lines deleted...]
-      <c r="H21" s="56">
+        <v>192015.15982758996</v>
+      </c>
+      <c r="H21" s="129">
         <v>264</v>
       </c>
-      <c r="I21" s="39">
+      <c r="I21" s="68">
         <f>H21/H23</f>
         <v>3.1264803410705824E-2</v>
       </c>
-      <c r="J21" s="37">
+      <c r="J21" s="69">
         <f>H4*I21</f>
-        <v>76241.028721932729</v>
-[...1 lines deleted...]
-      <c r="K21" s="37">
+        <v>61050.02351113216</v>
+      </c>
+      <c r="K21" s="69">
+        <f t="shared" si="1"/>
+        <v>440849.38125229353</v>
+      </c>
+      <c r="L21" s="70">
+        <v>225000</v>
+      </c>
+      <c r="M21" s="115">
+        <v>215849.38</v>
+      </c>
+      <c r="N21" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O21" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P21" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q21" s="70">
+        <f>'CY25 Performance Allocations'!H19</f>
+        <v>83608.426453466585</v>
+      </c>
+      <c r="R21" s="74">
+        <v>33608.43</v>
+      </c>
+      <c r="S21" s="74">
+        <f t="shared" si="4"/>
+        <v>49999.996453466585</v>
+      </c>
+      <c r="T21" s="74">
+        <f t="shared" si="3"/>
+        <v>369035.43</v>
+      </c>
+      <c r="U21" s="74">
         <f t="shared" si="0"/>
-        <v>550545.41186169442</v>
-[...22 lines deleted...]
-      <c r="B22" s="56">
+        <v>265849.3764534666</v>
+      </c>
+      <c r="W21" s="72"/>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="129">
         <v>3964</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="68">
         <f>B22/B23</f>
         <v>8.3561701589443066E-2</v>
       </c>
-      <c r="D22" s="37">
+      <c r="D22" s="69">
         <f>B4*C22</f>
-        <v>407540.07036249421</v>
-[...1 lines deleted...]
-      <c r="E22" s="56">
+        <v>326337.81697913067</v>
+      </c>
+      <c r="E22" s="129">
         <v>3875</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="68">
         <f>E22/E23</f>
         <v>8.3930776061859683E-2</v>
       </c>
-      <c r="G22" s="37">
+      <c r="G22" s="69">
         <f>E4*F22</f>
-        <v>409340.08919404791</v>
-[...1 lines deleted...]
-      <c r="H22" s="56">
+        <v>327779.18252507091</v>
+      </c>
+      <c r="H22" s="129">
         <v>623</v>
       </c>
-      <c r="I22" s="39">
+      <c r="I22" s="68">
         <f>H22/H23</f>
         <v>7.3780198957839882E-2</v>
       </c>
-      <c r="J22" s="37">
+      <c r="J22" s="69">
         <f>H4*I22</f>
-        <v>179917.27611274275</v>
-[...1 lines deleted...]
-      <c r="K22" s="37">
+        <v>144068.80548270961</v>
+      </c>
+      <c r="K22" s="69">
+        <f t="shared" si="1"/>
+        <v>798185.80498691113</v>
+      </c>
+      <c r="L22" s="75">
+        <v>281395</v>
+      </c>
+      <c r="M22" s="115">
+        <f>K22-L22</f>
+        <v>516790.80498691113</v>
+      </c>
+      <c r="N22" s="146">
+        <v>1000</v>
+      </c>
+      <c r="O22" s="147">
+        <v>109427</v>
+      </c>
+      <c r="P22" s="147">
+        <f t="shared" si="2"/>
+        <v>110427</v>
+      </c>
+      <c r="Q22" s="70">
+        <f>'CY25 Performance Allocations'!H20</f>
+        <v>97814.80026983135</v>
+      </c>
+      <c r="R22" s="74">
+        <f>Q22</f>
+        <v>97814.80026983135</v>
+      </c>
+      <c r="S22" s="74">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="T22" s="74">
+        <f t="shared" si="3"/>
+        <v>489636.80026983132</v>
+      </c>
+      <c r="U22" s="74">
         <f t="shared" si="0"/>
-        <v>996797.43566928478</v>
-[...24 lines deleted...]
-        <f t="shared" ref="B23:K23" si="2">SUM(B7:B22)</f>
+        <v>516790.80498691113</v>
+      </c>
+      <c r="W22" s="72"/>
+    </row>
+    <row r="23" spans="1:23" s="89" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A23" s="121" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="121">
+        <f t="shared" ref="B23:K23" si="5">SUM(B7:B22)</f>
         <v>47438</v>
       </c>
-      <c r="C23" s="46">
-        <f t="shared" si="2"/>
+      <c r="C23" s="122">
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
-      <c r="D23" s="47">
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="D23" s="123">
+        <f t="shared" si="5"/>
+        <v>3905351.5040000002</v>
+      </c>
+      <c r="E23" s="121">
+        <f t="shared" si="5"/>
         <v>46169</v>
       </c>
-      <c r="F23" s="46">
-        <f t="shared" si="2"/>
+      <c r="F23" s="122">
+        <f t="shared" si="5"/>
         <v>0.99999999999999989</v>
       </c>
-      <c r="G23" s="47">
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="G23" s="123">
+        <f t="shared" si="5"/>
+        <v>3905351.5039999997</v>
+      </c>
+      <c r="H23" s="121">
+        <f t="shared" si="5"/>
         <v>8444</v>
       </c>
-      <c r="I23" s="46">
-        <f t="shared" si="2"/>
+      <c r="I23" s="122">
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
-      <c r="J23" s="47">
-[...16 lines deleted...]
-        <f>SUM(N7:N22)</f>
+      <c r="J23" s="123">
+        <f t="shared" si="5"/>
+        <v>1952675.7520000003</v>
+      </c>
+      <c r="K23" s="123">
+        <f t="shared" si="5"/>
+        <v>9763378.7600000016</v>
+      </c>
+      <c r="L23" s="124">
+        <f t="shared" ref="L23:Q23" si="6">SUM(L7:L22)</f>
+        <v>6136389.488457473</v>
+      </c>
+      <c r="M23" s="125">
+        <f t="shared" si="6"/>
+        <v>3626989.2702902341</v>
+      </c>
+      <c r="N23" s="126">
+        <f t="shared" si="6"/>
         <v>22000</v>
       </c>
-      <c r="O23" s="79">
-        <f>SUM(O7:O22)</f>
+      <c r="O23" s="126">
+        <f t="shared" si="6"/>
         <v>2407394</v>
       </c>
-      <c r="Q23" s="8">
-        <f>SUM(Q7:Q22)</f>
+      <c r="P23" s="126">
+        <f t="shared" si="6"/>
         <v>2429394</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="J26" s="36">
+      <c r="Q23" s="127">
+        <f t="shared" si="6"/>
+        <v>1425088</v>
+      </c>
+      <c r="R23" s="127">
+        <f>SUM(R7:R22)</f>
+        <v>946146.66333916294</v>
+      </c>
+      <c r="S23" s="127">
+        <f>SUM(S7:S22)</f>
+        <v>478941.33666083694</v>
+      </c>
+      <c r="T23" s="127">
+        <f>SUM(T7:T22)</f>
+        <v>9511930.1517966352</v>
+      </c>
+      <c r="U23" s="127">
+        <f t="shared" si="0"/>
+        <v>4105930.6069510709</v>
+      </c>
+      <c r="W23" s="128"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A24" s="78"/>
+      <c r="B24" s="78"/>
+      <c r="C24" s="79"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="79"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="79"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="81"/>
+      <c r="M24" s="81"/>
+      <c r="Q24" s="72"/>
+    </row>
+    <row r="25" spans="1:23" ht="47" x14ac:dyDescent="0.65">
+      <c r="A25" s="57"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="71"/>
+      <c r="H25" s="142" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" s="82"/>
+      <c r="J25" s="83" t="s">
+        <v>42</v>
+      </c>
+      <c r="K25" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="L25" s="84" t="s">
+        <v>44</v>
+      </c>
+      <c r="M25" s="108"/>
+      <c r="N25" s="159"/>
+      <c r="O25" s="160"/>
+      <c r="P25" s="114"/>
+      <c r="R25" s="72"/>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A26" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="85"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="86"/>
+      <c r="F26" s="86"/>
+      <c r="H26" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="I26" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="J26" s="82">
         <v>1244</v>
       </c>
-      <c r="K26" s="36">
+      <c r="K26" s="82">
         <v>1123</v>
       </c>
-      <c r="L26" s="36">
+      <c r="L26" s="82">
         <v>138</v>
       </c>
     </row>
-    <row r="27" spans="1:17" ht="29.25" thickBot="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="J27" s="36">
+    <row r="27" spans="1:23" ht="24" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A27" s="88"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="89"/>
+      <c r="H27" s="90"/>
+      <c r="I27" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J27" s="82">
         <v>2289</v>
       </c>
-      <c r="K27" s="36">
+      <c r="K27" s="82">
         <v>2269</v>
       </c>
-      <c r="L27" s="36">
+      <c r="L27" s="82">
         <v>431</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="29.25" thickTop="1" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-      <c r="C29" s="60">
+    <row r="28" spans="1:23" ht="24" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A28" s="91"/>
+      <c r="B28" s="156" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="157"/>
+      <c r="D28" s="158"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="92"/>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A29" s="93"/>
+      <c r="B29" s="94" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="95">
         <v>17.225000000000001</v>
       </c>
-      <c r="D29" s="61"/>
-[...7 lines deleted...]
-      <c r="J29" s="42">
+      <c r="D29" s="96"/>
+      <c r="F29" s="97"/>
+      <c r="H29" s="98" t="s">
+        <v>51</v>
+      </c>
+      <c r="I29" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="99">
         <v>2041</v>
       </c>
-      <c r="K29" s="36">
+      <c r="K29" s="82">
         <v>1990</v>
       </c>
-      <c r="L29" s="36">
+      <c r="L29" s="82">
         <v>282</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.45">
-[...15 lines deleted...]
-      <c r="J30" s="42">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A30" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="101" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="96"/>
+      <c r="G30" s="102"/>
+      <c r="H30" s="103"/>
+      <c r="I30" s="104" t="s">
+        <v>56</v>
+      </c>
+      <c r="J30" s="99">
         <v>1223</v>
       </c>
-      <c r="K30" s="36">
+      <c r="K30" s="82">
         <v>1157</v>
       </c>
-      <c r="L30" s="36">
+      <c r="L30" s="82">
         <v>246</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.45">
-[...55 lines deleted...]
-      <c r="A39" s="22"/>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A31" s="93"/>
+      <c r="B31" s="94" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="101" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="96"/>
+      <c r="F31" s="89"/>
+      <c r="G31" s="89"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="72"/>
+    </row>
+    <row r="32" spans="1:23" x14ac:dyDescent="0.55000000000000004">
+      <c r="A32" s="88"/>
+      <c r="B32" s="94" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="96"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="A33" s="93"/>
+      <c r="B33" s="94" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="101" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" s="96"/>
+    </row>
+    <row r="34" spans="1:7" ht="31.5" thickBot="1" x14ac:dyDescent="0.75">
+      <c r="B34" s="131" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="132" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="133"/>
+      <c r="E34" s="134" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="24" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A35" s="106"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="G36" s="93"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="C37" s="107"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="C38" s="108"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.55000000000000004">
+      <c r="A39" s="109"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="10">
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="T4:U4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="L5:M5"/>
-    <mergeCell ref="B28:D28"/>
-    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="Q4:S4"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F09810B-0AD2-4732-AB0E-D6D4DE8F1B04}">
-  <dimension ref="A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B527903D-55FE-4D22-98E8-609CD39E1725}">
+  <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A11" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
-  <sheetData/>
+  <sheetFormatPr defaultColWidth="27.36328125" defaultRowHeight="14.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18.81640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="17.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.36328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.36328125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="18.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.54296875" style="1" customWidth="1"/>
+    <col min="11" max="256" width="27.36328125" style="1"/>
+    <col min="257" max="257" width="18.81640625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="17.54296875" style="1" customWidth="1"/>
+    <col min="259" max="259" width="20.1796875" style="1" customWidth="1"/>
+    <col min="260" max="260" width="13.1796875" style="1" customWidth="1"/>
+    <col min="261" max="261" width="23.1796875" style="1" customWidth="1"/>
+    <col min="262" max="262" width="12.36328125" style="1" customWidth="1"/>
+    <col min="263" max="263" width="18.36328125" style="1" customWidth="1"/>
+    <col min="264" max="264" width="18.7265625" style="1" customWidth="1"/>
+    <col min="265" max="265" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="12.54296875" style="1" customWidth="1"/>
+    <col min="267" max="512" width="27.36328125" style="1"/>
+    <col min="513" max="513" width="18.81640625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="17.54296875" style="1" customWidth="1"/>
+    <col min="515" max="515" width="20.1796875" style="1" customWidth="1"/>
+    <col min="516" max="516" width="13.1796875" style="1" customWidth="1"/>
+    <col min="517" max="517" width="23.1796875" style="1" customWidth="1"/>
+    <col min="518" max="518" width="12.36328125" style="1" customWidth="1"/>
+    <col min="519" max="519" width="18.36328125" style="1" customWidth="1"/>
+    <col min="520" max="520" width="18.7265625" style="1" customWidth="1"/>
+    <col min="521" max="521" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="12.54296875" style="1" customWidth="1"/>
+    <col min="523" max="768" width="27.36328125" style="1"/>
+    <col min="769" max="769" width="18.81640625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="17.54296875" style="1" customWidth="1"/>
+    <col min="771" max="771" width="20.1796875" style="1" customWidth="1"/>
+    <col min="772" max="772" width="13.1796875" style="1" customWidth="1"/>
+    <col min="773" max="773" width="23.1796875" style="1" customWidth="1"/>
+    <col min="774" max="774" width="12.36328125" style="1" customWidth="1"/>
+    <col min="775" max="775" width="18.36328125" style="1" customWidth="1"/>
+    <col min="776" max="776" width="18.7265625" style="1" customWidth="1"/>
+    <col min="777" max="777" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="12.54296875" style="1" customWidth="1"/>
+    <col min="779" max="1024" width="27.36328125" style="1"/>
+    <col min="1025" max="1025" width="18.81640625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="17.54296875" style="1" customWidth="1"/>
+    <col min="1027" max="1027" width="20.1796875" style="1" customWidth="1"/>
+    <col min="1028" max="1028" width="13.1796875" style="1" customWidth="1"/>
+    <col min="1029" max="1029" width="23.1796875" style="1" customWidth="1"/>
+    <col min="1030" max="1030" width="12.36328125" style="1" customWidth="1"/>
+    <col min="1031" max="1031" width="18.36328125" style="1" customWidth="1"/>
+    <col min="1032" max="1032" width="18.7265625" style="1" customWidth="1"/>
+    <col min="1033" max="1033" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="12.54296875" style="1" customWidth="1"/>
+    <col min="1035" max="1280" width="27.36328125" style="1"/>
+    <col min="1281" max="1281" width="18.81640625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="17.54296875" style="1" customWidth="1"/>
+    <col min="1283" max="1283" width="20.1796875" style="1" customWidth="1"/>
+    <col min="1284" max="1284" width="13.1796875" style="1" customWidth="1"/>
+    <col min="1285" max="1285" width="23.1796875" style="1" customWidth="1"/>
+    <col min="1286" max="1286" width="12.36328125" style="1" customWidth="1"/>
+    <col min="1287" max="1287" width="18.36328125" style="1" customWidth="1"/>
+    <col min="1288" max="1288" width="18.7265625" style="1" customWidth="1"/>
+    <col min="1289" max="1289" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="12.54296875" style="1" customWidth="1"/>
+    <col min="1291" max="1536" width="27.36328125" style="1"/>
+    <col min="1537" max="1537" width="18.81640625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="17.54296875" style="1" customWidth="1"/>
+    <col min="1539" max="1539" width="20.1796875" style="1" customWidth="1"/>
+    <col min="1540" max="1540" width="13.1796875" style="1" customWidth="1"/>
+    <col min="1541" max="1541" width="23.1796875" style="1" customWidth="1"/>
+    <col min="1542" max="1542" width="12.36328125" style="1" customWidth="1"/>
+    <col min="1543" max="1543" width="18.36328125" style="1" customWidth="1"/>
+    <col min="1544" max="1544" width="18.7265625" style="1" customWidth="1"/>
+    <col min="1545" max="1545" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="12.54296875" style="1" customWidth="1"/>
+    <col min="1547" max="1792" width="27.36328125" style="1"/>
+    <col min="1793" max="1793" width="18.81640625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="17.54296875" style="1" customWidth="1"/>
+    <col min="1795" max="1795" width="20.1796875" style="1" customWidth="1"/>
+    <col min="1796" max="1796" width="13.1796875" style="1" customWidth="1"/>
+    <col min="1797" max="1797" width="23.1796875" style="1" customWidth="1"/>
+    <col min="1798" max="1798" width="12.36328125" style="1" customWidth="1"/>
+    <col min="1799" max="1799" width="18.36328125" style="1" customWidth="1"/>
+    <col min="1800" max="1800" width="18.7265625" style="1" customWidth="1"/>
+    <col min="1801" max="1801" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="12.54296875" style="1" customWidth="1"/>
+    <col min="1803" max="2048" width="27.36328125" style="1"/>
+    <col min="2049" max="2049" width="18.81640625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="17.54296875" style="1" customWidth="1"/>
+    <col min="2051" max="2051" width="20.1796875" style="1" customWidth="1"/>
+    <col min="2052" max="2052" width="13.1796875" style="1" customWidth="1"/>
+    <col min="2053" max="2053" width="23.1796875" style="1" customWidth="1"/>
+    <col min="2054" max="2054" width="12.36328125" style="1" customWidth="1"/>
+    <col min="2055" max="2055" width="18.36328125" style="1" customWidth="1"/>
+    <col min="2056" max="2056" width="18.7265625" style="1" customWidth="1"/>
+    <col min="2057" max="2057" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="12.54296875" style="1" customWidth="1"/>
+    <col min="2059" max="2304" width="27.36328125" style="1"/>
+    <col min="2305" max="2305" width="18.81640625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="17.54296875" style="1" customWidth="1"/>
+    <col min="2307" max="2307" width="20.1796875" style="1" customWidth="1"/>
+    <col min="2308" max="2308" width="13.1796875" style="1" customWidth="1"/>
+    <col min="2309" max="2309" width="23.1796875" style="1" customWidth="1"/>
+    <col min="2310" max="2310" width="12.36328125" style="1" customWidth="1"/>
+    <col min="2311" max="2311" width="18.36328125" style="1" customWidth="1"/>
+    <col min="2312" max="2312" width="18.7265625" style="1" customWidth="1"/>
+    <col min="2313" max="2313" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="12.54296875" style="1" customWidth="1"/>
+    <col min="2315" max="2560" width="27.36328125" style="1"/>
+    <col min="2561" max="2561" width="18.81640625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="17.54296875" style="1" customWidth="1"/>
+    <col min="2563" max="2563" width="20.1796875" style="1" customWidth="1"/>
+    <col min="2564" max="2564" width="13.1796875" style="1" customWidth="1"/>
+    <col min="2565" max="2565" width="23.1796875" style="1" customWidth="1"/>
+    <col min="2566" max="2566" width="12.36328125" style="1" customWidth="1"/>
+    <col min="2567" max="2567" width="18.36328125" style="1" customWidth="1"/>
+    <col min="2568" max="2568" width="18.7265625" style="1" customWidth="1"/>
+    <col min="2569" max="2569" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="12.54296875" style="1" customWidth="1"/>
+    <col min="2571" max="2816" width="27.36328125" style="1"/>
+    <col min="2817" max="2817" width="18.81640625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="17.54296875" style="1" customWidth="1"/>
+    <col min="2819" max="2819" width="20.1796875" style="1" customWidth="1"/>
+    <col min="2820" max="2820" width="13.1796875" style="1" customWidth="1"/>
+    <col min="2821" max="2821" width="23.1796875" style="1" customWidth="1"/>
+    <col min="2822" max="2822" width="12.36328125" style="1" customWidth="1"/>
+    <col min="2823" max="2823" width="18.36328125" style="1" customWidth="1"/>
+    <col min="2824" max="2824" width="18.7265625" style="1" customWidth="1"/>
+    <col min="2825" max="2825" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="12.54296875" style="1" customWidth="1"/>
+    <col min="2827" max="3072" width="27.36328125" style="1"/>
+    <col min="3073" max="3073" width="18.81640625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="17.54296875" style="1" customWidth="1"/>
+    <col min="3075" max="3075" width="20.1796875" style="1" customWidth="1"/>
+    <col min="3076" max="3076" width="13.1796875" style="1" customWidth="1"/>
+    <col min="3077" max="3077" width="23.1796875" style="1" customWidth="1"/>
+    <col min="3078" max="3078" width="12.36328125" style="1" customWidth="1"/>
+    <col min="3079" max="3079" width="18.36328125" style="1" customWidth="1"/>
+    <col min="3080" max="3080" width="18.7265625" style="1" customWidth="1"/>
+    <col min="3081" max="3081" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="12.54296875" style="1" customWidth="1"/>
+    <col min="3083" max="3328" width="27.36328125" style="1"/>
+    <col min="3329" max="3329" width="18.81640625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="17.54296875" style="1" customWidth="1"/>
+    <col min="3331" max="3331" width="20.1796875" style="1" customWidth="1"/>
+    <col min="3332" max="3332" width="13.1796875" style="1" customWidth="1"/>
+    <col min="3333" max="3333" width="23.1796875" style="1" customWidth="1"/>
+    <col min="3334" max="3334" width="12.36328125" style="1" customWidth="1"/>
+    <col min="3335" max="3335" width="18.36328125" style="1" customWidth="1"/>
+    <col min="3336" max="3336" width="18.7265625" style="1" customWidth="1"/>
+    <col min="3337" max="3337" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="12.54296875" style="1" customWidth="1"/>
+    <col min="3339" max="3584" width="27.36328125" style="1"/>
+    <col min="3585" max="3585" width="18.81640625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="17.54296875" style="1" customWidth="1"/>
+    <col min="3587" max="3587" width="20.1796875" style="1" customWidth="1"/>
+    <col min="3588" max="3588" width="13.1796875" style="1" customWidth="1"/>
+    <col min="3589" max="3589" width="23.1796875" style="1" customWidth="1"/>
+    <col min="3590" max="3590" width="12.36328125" style="1" customWidth="1"/>
+    <col min="3591" max="3591" width="18.36328125" style="1" customWidth="1"/>
+    <col min="3592" max="3592" width="18.7265625" style="1" customWidth="1"/>
+    <col min="3593" max="3593" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="12.54296875" style="1" customWidth="1"/>
+    <col min="3595" max="3840" width="27.36328125" style="1"/>
+    <col min="3841" max="3841" width="18.81640625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="17.54296875" style="1" customWidth="1"/>
+    <col min="3843" max="3843" width="20.1796875" style="1" customWidth="1"/>
+    <col min="3844" max="3844" width="13.1796875" style="1" customWidth="1"/>
+    <col min="3845" max="3845" width="23.1796875" style="1" customWidth="1"/>
+    <col min="3846" max="3846" width="12.36328125" style="1" customWidth="1"/>
+    <col min="3847" max="3847" width="18.36328125" style="1" customWidth="1"/>
+    <col min="3848" max="3848" width="18.7265625" style="1" customWidth="1"/>
+    <col min="3849" max="3849" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="12.54296875" style="1" customWidth="1"/>
+    <col min="3851" max="4096" width="27.36328125" style="1"/>
+    <col min="4097" max="4097" width="18.81640625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="17.54296875" style="1" customWidth="1"/>
+    <col min="4099" max="4099" width="20.1796875" style="1" customWidth="1"/>
+    <col min="4100" max="4100" width="13.1796875" style="1" customWidth="1"/>
+    <col min="4101" max="4101" width="23.1796875" style="1" customWidth="1"/>
+    <col min="4102" max="4102" width="12.36328125" style="1" customWidth="1"/>
+    <col min="4103" max="4103" width="18.36328125" style="1" customWidth="1"/>
+    <col min="4104" max="4104" width="18.7265625" style="1" customWidth="1"/>
+    <col min="4105" max="4105" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="12.54296875" style="1" customWidth="1"/>
+    <col min="4107" max="4352" width="27.36328125" style="1"/>
+    <col min="4353" max="4353" width="18.81640625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="17.54296875" style="1" customWidth="1"/>
+    <col min="4355" max="4355" width="20.1796875" style="1" customWidth="1"/>
+    <col min="4356" max="4356" width="13.1796875" style="1" customWidth="1"/>
+    <col min="4357" max="4357" width="23.1796875" style="1" customWidth="1"/>
+    <col min="4358" max="4358" width="12.36328125" style="1" customWidth="1"/>
+    <col min="4359" max="4359" width="18.36328125" style="1" customWidth="1"/>
+    <col min="4360" max="4360" width="18.7265625" style="1" customWidth="1"/>
+    <col min="4361" max="4361" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="12.54296875" style="1" customWidth="1"/>
+    <col min="4363" max="4608" width="27.36328125" style="1"/>
+    <col min="4609" max="4609" width="18.81640625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="17.54296875" style="1" customWidth="1"/>
+    <col min="4611" max="4611" width="20.1796875" style="1" customWidth="1"/>
+    <col min="4612" max="4612" width="13.1796875" style="1" customWidth="1"/>
+    <col min="4613" max="4613" width="23.1796875" style="1" customWidth="1"/>
+    <col min="4614" max="4614" width="12.36328125" style="1" customWidth="1"/>
+    <col min="4615" max="4615" width="18.36328125" style="1" customWidth="1"/>
+    <col min="4616" max="4616" width="18.7265625" style="1" customWidth="1"/>
+    <col min="4617" max="4617" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="12.54296875" style="1" customWidth="1"/>
+    <col min="4619" max="4864" width="27.36328125" style="1"/>
+    <col min="4865" max="4865" width="18.81640625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="17.54296875" style="1" customWidth="1"/>
+    <col min="4867" max="4867" width="20.1796875" style="1" customWidth="1"/>
+    <col min="4868" max="4868" width="13.1796875" style="1" customWidth="1"/>
+    <col min="4869" max="4869" width="23.1796875" style="1" customWidth="1"/>
+    <col min="4870" max="4870" width="12.36328125" style="1" customWidth="1"/>
+    <col min="4871" max="4871" width="18.36328125" style="1" customWidth="1"/>
+    <col min="4872" max="4872" width="18.7265625" style="1" customWidth="1"/>
+    <col min="4873" max="4873" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="12.54296875" style="1" customWidth="1"/>
+    <col min="4875" max="5120" width="27.36328125" style="1"/>
+    <col min="5121" max="5121" width="18.81640625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="17.54296875" style="1" customWidth="1"/>
+    <col min="5123" max="5123" width="20.1796875" style="1" customWidth="1"/>
+    <col min="5124" max="5124" width="13.1796875" style="1" customWidth="1"/>
+    <col min="5125" max="5125" width="23.1796875" style="1" customWidth="1"/>
+    <col min="5126" max="5126" width="12.36328125" style="1" customWidth="1"/>
+    <col min="5127" max="5127" width="18.36328125" style="1" customWidth="1"/>
+    <col min="5128" max="5128" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5129" max="5129" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="12.54296875" style="1" customWidth="1"/>
+    <col min="5131" max="5376" width="27.36328125" style="1"/>
+    <col min="5377" max="5377" width="18.81640625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="17.54296875" style="1" customWidth="1"/>
+    <col min="5379" max="5379" width="20.1796875" style="1" customWidth="1"/>
+    <col min="5380" max="5380" width="13.1796875" style="1" customWidth="1"/>
+    <col min="5381" max="5381" width="23.1796875" style="1" customWidth="1"/>
+    <col min="5382" max="5382" width="12.36328125" style="1" customWidth="1"/>
+    <col min="5383" max="5383" width="18.36328125" style="1" customWidth="1"/>
+    <col min="5384" max="5384" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5385" max="5385" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="12.54296875" style="1" customWidth="1"/>
+    <col min="5387" max="5632" width="27.36328125" style="1"/>
+    <col min="5633" max="5633" width="18.81640625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="17.54296875" style="1" customWidth="1"/>
+    <col min="5635" max="5635" width="20.1796875" style="1" customWidth="1"/>
+    <col min="5636" max="5636" width="13.1796875" style="1" customWidth="1"/>
+    <col min="5637" max="5637" width="23.1796875" style="1" customWidth="1"/>
+    <col min="5638" max="5638" width="12.36328125" style="1" customWidth="1"/>
+    <col min="5639" max="5639" width="18.36328125" style="1" customWidth="1"/>
+    <col min="5640" max="5640" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5641" max="5641" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="12.54296875" style="1" customWidth="1"/>
+    <col min="5643" max="5888" width="27.36328125" style="1"/>
+    <col min="5889" max="5889" width="18.81640625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="17.54296875" style="1" customWidth="1"/>
+    <col min="5891" max="5891" width="20.1796875" style="1" customWidth="1"/>
+    <col min="5892" max="5892" width="13.1796875" style="1" customWidth="1"/>
+    <col min="5893" max="5893" width="23.1796875" style="1" customWidth="1"/>
+    <col min="5894" max="5894" width="12.36328125" style="1" customWidth="1"/>
+    <col min="5895" max="5895" width="18.36328125" style="1" customWidth="1"/>
+    <col min="5896" max="5896" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5897" max="5897" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="12.54296875" style="1" customWidth="1"/>
+    <col min="5899" max="6144" width="27.36328125" style="1"/>
+    <col min="6145" max="6145" width="18.81640625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="17.54296875" style="1" customWidth="1"/>
+    <col min="6147" max="6147" width="20.1796875" style="1" customWidth="1"/>
+    <col min="6148" max="6148" width="13.1796875" style="1" customWidth="1"/>
+    <col min="6149" max="6149" width="23.1796875" style="1" customWidth="1"/>
+    <col min="6150" max="6150" width="12.36328125" style="1" customWidth="1"/>
+    <col min="6151" max="6151" width="18.36328125" style="1" customWidth="1"/>
+    <col min="6152" max="6152" width="18.7265625" style="1" customWidth="1"/>
+    <col min="6153" max="6153" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="12.54296875" style="1" customWidth="1"/>
+    <col min="6155" max="6400" width="27.36328125" style="1"/>
+    <col min="6401" max="6401" width="18.81640625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="17.54296875" style="1" customWidth="1"/>
+    <col min="6403" max="6403" width="20.1796875" style="1" customWidth="1"/>
+    <col min="6404" max="6404" width="13.1796875" style="1" customWidth="1"/>
+    <col min="6405" max="6405" width="23.1796875" style="1" customWidth="1"/>
+    <col min="6406" max="6406" width="12.36328125" style="1" customWidth="1"/>
+    <col min="6407" max="6407" width="18.36328125" style="1" customWidth="1"/>
+    <col min="6408" max="6408" width="18.7265625" style="1" customWidth="1"/>
+    <col min="6409" max="6409" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="12.54296875" style="1" customWidth="1"/>
+    <col min="6411" max="6656" width="27.36328125" style="1"/>
+    <col min="6657" max="6657" width="18.81640625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="17.54296875" style="1" customWidth="1"/>
+    <col min="6659" max="6659" width="20.1796875" style="1" customWidth="1"/>
+    <col min="6660" max="6660" width="13.1796875" style="1" customWidth="1"/>
+    <col min="6661" max="6661" width="23.1796875" style="1" customWidth="1"/>
+    <col min="6662" max="6662" width="12.36328125" style="1" customWidth="1"/>
+    <col min="6663" max="6663" width="18.36328125" style="1" customWidth="1"/>
+    <col min="6664" max="6664" width="18.7265625" style="1" customWidth="1"/>
+    <col min="6665" max="6665" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="12.54296875" style="1" customWidth="1"/>
+    <col min="6667" max="6912" width="27.36328125" style="1"/>
+    <col min="6913" max="6913" width="18.81640625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="17.54296875" style="1" customWidth="1"/>
+    <col min="6915" max="6915" width="20.1796875" style="1" customWidth="1"/>
+    <col min="6916" max="6916" width="13.1796875" style="1" customWidth="1"/>
+    <col min="6917" max="6917" width="23.1796875" style="1" customWidth="1"/>
+    <col min="6918" max="6918" width="12.36328125" style="1" customWidth="1"/>
+    <col min="6919" max="6919" width="18.36328125" style="1" customWidth="1"/>
+    <col min="6920" max="6920" width="18.7265625" style="1" customWidth="1"/>
+    <col min="6921" max="6921" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="12.54296875" style="1" customWidth="1"/>
+    <col min="6923" max="7168" width="27.36328125" style="1"/>
+    <col min="7169" max="7169" width="18.81640625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="17.54296875" style="1" customWidth="1"/>
+    <col min="7171" max="7171" width="20.1796875" style="1" customWidth="1"/>
+    <col min="7172" max="7172" width="13.1796875" style="1" customWidth="1"/>
+    <col min="7173" max="7173" width="23.1796875" style="1" customWidth="1"/>
+    <col min="7174" max="7174" width="12.36328125" style="1" customWidth="1"/>
+    <col min="7175" max="7175" width="18.36328125" style="1" customWidth="1"/>
+    <col min="7176" max="7176" width="18.7265625" style="1" customWidth="1"/>
+    <col min="7177" max="7177" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="12.54296875" style="1" customWidth="1"/>
+    <col min="7179" max="7424" width="27.36328125" style="1"/>
+    <col min="7425" max="7425" width="18.81640625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="17.54296875" style="1" customWidth="1"/>
+    <col min="7427" max="7427" width="20.1796875" style="1" customWidth="1"/>
+    <col min="7428" max="7428" width="13.1796875" style="1" customWidth="1"/>
+    <col min="7429" max="7429" width="23.1796875" style="1" customWidth="1"/>
+    <col min="7430" max="7430" width="12.36328125" style="1" customWidth="1"/>
+    <col min="7431" max="7431" width="18.36328125" style="1" customWidth="1"/>
+    <col min="7432" max="7432" width="18.7265625" style="1" customWidth="1"/>
+    <col min="7433" max="7433" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="12.54296875" style="1" customWidth="1"/>
+    <col min="7435" max="7680" width="27.36328125" style="1"/>
+    <col min="7681" max="7681" width="18.81640625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="17.54296875" style="1" customWidth="1"/>
+    <col min="7683" max="7683" width="20.1796875" style="1" customWidth="1"/>
+    <col min="7684" max="7684" width="13.1796875" style="1" customWidth="1"/>
+    <col min="7685" max="7685" width="23.1796875" style="1" customWidth="1"/>
+    <col min="7686" max="7686" width="12.36328125" style="1" customWidth="1"/>
+    <col min="7687" max="7687" width="18.36328125" style="1" customWidth="1"/>
+    <col min="7688" max="7688" width="18.7265625" style="1" customWidth="1"/>
+    <col min="7689" max="7689" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="12.54296875" style="1" customWidth="1"/>
+    <col min="7691" max="7936" width="27.36328125" style="1"/>
+    <col min="7937" max="7937" width="18.81640625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="17.54296875" style="1" customWidth="1"/>
+    <col min="7939" max="7939" width="20.1796875" style="1" customWidth="1"/>
+    <col min="7940" max="7940" width="13.1796875" style="1" customWidth="1"/>
+    <col min="7941" max="7941" width="23.1796875" style="1" customWidth="1"/>
+    <col min="7942" max="7942" width="12.36328125" style="1" customWidth="1"/>
+    <col min="7943" max="7943" width="18.36328125" style="1" customWidth="1"/>
+    <col min="7944" max="7944" width="18.7265625" style="1" customWidth="1"/>
+    <col min="7945" max="7945" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="12.54296875" style="1" customWidth="1"/>
+    <col min="7947" max="8192" width="27.36328125" style="1"/>
+    <col min="8193" max="8193" width="18.81640625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="17.54296875" style="1" customWidth="1"/>
+    <col min="8195" max="8195" width="20.1796875" style="1" customWidth="1"/>
+    <col min="8196" max="8196" width="13.1796875" style="1" customWidth="1"/>
+    <col min="8197" max="8197" width="23.1796875" style="1" customWidth="1"/>
+    <col min="8198" max="8198" width="12.36328125" style="1" customWidth="1"/>
+    <col min="8199" max="8199" width="18.36328125" style="1" customWidth="1"/>
+    <col min="8200" max="8200" width="18.7265625" style="1" customWidth="1"/>
+    <col min="8201" max="8201" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="12.54296875" style="1" customWidth="1"/>
+    <col min="8203" max="8448" width="27.36328125" style="1"/>
+    <col min="8449" max="8449" width="18.81640625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="17.54296875" style="1" customWidth="1"/>
+    <col min="8451" max="8451" width="20.1796875" style="1" customWidth="1"/>
+    <col min="8452" max="8452" width="13.1796875" style="1" customWidth="1"/>
+    <col min="8453" max="8453" width="23.1796875" style="1" customWidth="1"/>
+    <col min="8454" max="8454" width="12.36328125" style="1" customWidth="1"/>
+    <col min="8455" max="8455" width="18.36328125" style="1" customWidth="1"/>
+    <col min="8456" max="8456" width="18.7265625" style="1" customWidth="1"/>
+    <col min="8457" max="8457" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="12.54296875" style="1" customWidth="1"/>
+    <col min="8459" max="8704" width="27.36328125" style="1"/>
+    <col min="8705" max="8705" width="18.81640625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="17.54296875" style="1" customWidth="1"/>
+    <col min="8707" max="8707" width="20.1796875" style="1" customWidth="1"/>
+    <col min="8708" max="8708" width="13.1796875" style="1" customWidth="1"/>
+    <col min="8709" max="8709" width="23.1796875" style="1" customWidth="1"/>
+    <col min="8710" max="8710" width="12.36328125" style="1" customWidth="1"/>
+    <col min="8711" max="8711" width="18.36328125" style="1" customWidth="1"/>
+    <col min="8712" max="8712" width="18.7265625" style="1" customWidth="1"/>
+    <col min="8713" max="8713" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="12.54296875" style="1" customWidth="1"/>
+    <col min="8715" max="8960" width="27.36328125" style="1"/>
+    <col min="8961" max="8961" width="18.81640625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="17.54296875" style="1" customWidth="1"/>
+    <col min="8963" max="8963" width="20.1796875" style="1" customWidth="1"/>
+    <col min="8964" max="8964" width="13.1796875" style="1" customWidth="1"/>
+    <col min="8965" max="8965" width="23.1796875" style="1" customWidth="1"/>
+    <col min="8966" max="8966" width="12.36328125" style="1" customWidth="1"/>
+    <col min="8967" max="8967" width="18.36328125" style="1" customWidth="1"/>
+    <col min="8968" max="8968" width="18.7265625" style="1" customWidth="1"/>
+    <col min="8969" max="8969" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="12.54296875" style="1" customWidth="1"/>
+    <col min="8971" max="9216" width="27.36328125" style="1"/>
+    <col min="9217" max="9217" width="18.81640625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="17.54296875" style="1" customWidth="1"/>
+    <col min="9219" max="9219" width="20.1796875" style="1" customWidth="1"/>
+    <col min="9220" max="9220" width="13.1796875" style="1" customWidth="1"/>
+    <col min="9221" max="9221" width="23.1796875" style="1" customWidth="1"/>
+    <col min="9222" max="9222" width="12.36328125" style="1" customWidth="1"/>
+    <col min="9223" max="9223" width="18.36328125" style="1" customWidth="1"/>
+    <col min="9224" max="9224" width="18.7265625" style="1" customWidth="1"/>
+    <col min="9225" max="9225" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="12.54296875" style="1" customWidth="1"/>
+    <col min="9227" max="9472" width="27.36328125" style="1"/>
+    <col min="9473" max="9473" width="18.81640625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="17.54296875" style="1" customWidth="1"/>
+    <col min="9475" max="9475" width="20.1796875" style="1" customWidth="1"/>
+    <col min="9476" max="9476" width="13.1796875" style="1" customWidth="1"/>
+    <col min="9477" max="9477" width="23.1796875" style="1" customWidth="1"/>
+    <col min="9478" max="9478" width="12.36328125" style="1" customWidth="1"/>
+    <col min="9479" max="9479" width="18.36328125" style="1" customWidth="1"/>
+    <col min="9480" max="9480" width="18.7265625" style="1" customWidth="1"/>
+    <col min="9481" max="9481" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="12.54296875" style="1" customWidth="1"/>
+    <col min="9483" max="9728" width="27.36328125" style="1"/>
+    <col min="9729" max="9729" width="18.81640625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="17.54296875" style="1" customWidth="1"/>
+    <col min="9731" max="9731" width="20.1796875" style="1" customWidth="1"/>
+    <col min="9732" max="9732" width="13.1796875" style="1" customWidth="1"/>
+    <col min="9733" max="9733" width="23.1796875" style="1" customWidth="1"/>
+    <col min="9734" max="9734" width="12.36328125" style="1" customWidth="1"/>
+    <col min="9735" max="9735" width="18.36328125" style="1" customWidth="1"/>
+    <col min="9736" max="9736" width="18.7265625" style="1" customWidth="1"/>
+    <col min="9737" max="9737" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="12.54296875" style="1" customWidth="1"/>
+    <col min="9739" max="9984" width="27.36328125" style="1"/>
+    <col min="9985" max="9985" width="18.81640625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="17.54296875" style="1" customWidth="1"/>
+    <col min="9987" max="9987" width="20.1796875" style="1" customWidth="1"/>
+    <col min="9988" max="9988" width="13.1796875" style="1" customWidth="1"/>
+    <col min="9989" max="9989" width="23.1796875" style="1" customWidth="1"/>
+    <col min="9990" max="9990" width="12.36328125" style="1" customWidth="1"/>
+    <col min="9991" max="9991" width="18.36328125" style="1" customWidth="1"/>
+    <col min="9992" max="9992" width="18.7265625" style="1" customWidth="1"/>
+    <col min="9993" max="9993" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="12.54296875" style="1" customWidth="1"/>
+    <col min="9995" max="10240" width="27.36328125" style="1"/>
+    <col min="10241" max="10241" width="18.81640625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="17.54296875" style="1" customWidth="1"/>
+    <col min="10243" max="10243" width="20.1796875" style="1" customWidth="1"/>
+    <col min="10244" max="10244" width="13.1796875" style="1" customWidth="1"/>
+    <col min="10245" max="10245" width="23.1796875" style="1" customWidth="1"/>
+    <col min="10246" max="10246" width="12.36328125" style="1" customWidth="1"/>
+    <col min="10247" max="10247" width="18.36328125" style="1" customWidth="1"/>
+    <col min="10248" max="10248" width="18.7265625" style="1" customWidth="1"/>
+    <col min="10249" max="10249" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="12.54296875" style="1" customWidth="1"/>
+    <col min="10251" max="10496" width="27.36328125" style="1"/>
+    <col min="10497" max="10497" width="18.81640625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="17.54296875" style="1" customWidth="1"/>
+    <col min="10499" max="10499" width="20.1796875" style="1" customWidth="1"/>
+    <col min="10500" max="10500" width="13.1796875" style="1" customWidth="1"/>
+    <col min="10501" max="10501" width="23.1796875" style="1" customWidth="1"/>
+    <col min="10502" max="10502" width="12.36328125" style="1" customWidth="1"/>
+    <col min="10503" max="10503" width="18.36328125" style="1" customWidth="1"/>
+    <col min="10504" max="10504" width="18.7265625" style="1" customWidth="1"/>
+    <col min="10505" max="10505" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="12.54296875" style="1" customWidth="1"/>
+    <col min="10507" max="10752" width="27.36328125" style="1"/>
+    <col min="10753" max="10753" width="18.81640625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="17.54296875" style="1" customWidth="1"/>
+    <col min="10755" max="10755" width="20.1796875" style="1" customWidth="1"/>
+    <col min="10756" max="10756" width="13.1796875" style="1" customWidth="1"/>
+    <col min="10757" max="10757" width="23.1796875" style="1" customWidth="1"/>
+    <col min="10758" max="10758" width="12.36328125" style="1" customWidth="1"/>
+    <col min="10759" max="10759" width="18.36328125" style="1" customWidth="1"/>
+    <col min="10760" max="10760" width="18.7265625" style="1" customWidth="1"/>
+    <col min="10761" max="10761" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="12.54296875" style="1" customWidth="1"/>
+    <col min="10763" max="11008" width="27.36328125" style="1"/>
+    <col min="11009" max="11009" width="18.81640625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="17.54296875" style="1" customWidth="1"/>
+    <col min="11011" max="11011" width="20.1796875" style="1" customWidth="1"/>
+    <col min="11012" max="11012" width="13.1796875" style="1" customWidth="1"/>
+    <col min="11013" max="11013" width="23.1796875" style="1" customWidth="1"/>
+    <col min="11014" max="11014" width="12.36328125" style="1" customWidth="1"/>
+    <col min="11015" max="11015" width="18.36328125" style="1" customWidth="1"/>
+    <col min="11016" max="11016" width="18.7265625" style="1" customWidth="1"/>
+    <col min="11017" max="11017" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="12.54296875" style="1" customWidth="1"/>
+    <col min="11019" max="11264" width="27.36328125" style="1"/>
+    <col min="11265" max="11265" width="18.81640625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="17.54296875" style="1" customWidth="1"/>
+    <col min="11267" max="11267" width="20.1796875" style="1" customWidth="1"/>
+    <col min="11268" max="11268" width="13.1796875" style="1" customWidth="1"/>
+    <col min="11269" max="11269" width="23.1796875" style="1" customWidth="1"/>
+    <col min="11270" max="11270" width="12.36328125" style="1" customWidth="1"/>
+    <col min="11271" max="11271" width="18.36328125" style="1" customWidth="1"/>
+    <col min="11272" max="11272" width="18.7265625" style="1" customWidth="1"/>
+    <col min="11273" max="11273" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="12.54296875" style="1" customWidth="1"/>
+    <col min="11275" max="11520" width="27.36328125" style="1"/>
+    <col min="11521" max="11521" width="18.81640625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="17.54296875" style="1" customWidth="1"/>
+    <col min="11523" max="11523" width="20.1796875" style="1" customWidth="1"/>
+    <col min="11524" max="11524" width="13.1796875" style="1" customWidth="1"/>
+    <col min="11525" max="11525" width="23.1796875" style="1" customWidth="1"/>
+    <col min="11526" max="11526" width="12.36328125" style="1" customWidth="1"/>
+    <col min="11527" max="11527" width="18.36328125" style="1" customWidth="1"/>
+    <col min="11528" max="11528" width="18.7265625" style="1" customWidth="1"/>
+    <col min="11529" max="11529" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="12.54296875" style="1" customWidth="1"/>
+    <col min="11531" max="11776" width="27.36328125" style="1"/>
+    <col min="11777" max="11777" width="18.81640625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="17.54296875" style="1" customWidth="1"/>
+    <col min="11779" max="11779" width="20.1796875" style="1" customWidth="1"/>
+    <col min="11780" max="11780" width="13.1796875" style="1" customWidth="1"/>
+    <col min="11781" max="11781" width="23.1796875" style="1" customWidth="1"/>
+    <col min="11782" max="11782" width="12.36328125" style="1" customWidth="1"/>
+    <col min="11783" max="11783" width="18.36328125" style="1" customWidth="1"/>
+    <col min="11784" max="11784" width="18.7265625" style="1" customWidth="1"/>
+    <col min="11785" max="11785" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="12.54296875" style="1" customWidth="1"/>
+    <col min="11787" max="12032" width="27.36328125" style="1"/>
+    <col min="12033" max="12033" width="18.81640625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="17.54296875" style="1" customWidth="1"/>
+    <col min="12035" max="12035" width="20.1796875" style="1" customWidth="1"/>
+    <col min="12036" max="12036" width="13.1796875" style="1" customWidth="1"/>
+    <col min="12037" max="12037" width="23.1796875" style="1" customWidth="1"/>
+    <col min="12038" max="12038" width="12.36328125" style="1" customWidth="1"/>
+    <col min="12039" max="12039" width="18.36328125" style="1" customWidth="1"/>
+    <col min="12040" max="12040" width="18.7265625" style="1" customWidth="1"/>
+    <col min="12041" max="12041" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="12.54296875" style="1" customWidth="1"/>
+    <col min="12043" max="12288" width="27.36328125" style="1"/>
+    <col min="12289" max="12289" width="18.81640625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="17.54296875" style="1" customWidth="1"/>
+    <col min="12291" max="12291" width="20.1796875" style="1" customWidth="1"/>
+    <col min="12292" max="12292" width="13.1796875" style="1" customWidth="1"/>
+    <col min="12293" max="12293" width="23.1796875" style="1" customWidth="1"/>
+    <col min="12294" max="12294" width="12.36328125" style="1" customWidth="1"/>
+    <col min="12295" max="12295" width="18.36328125" style="1" customWidth="1"/>
+    <col min="12296" max="12296" width="18.7265625" style="1" customWidth="1"/>
+    <col min="12297" max="12297" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="12.54296875" style="1" customWidth="1"/>
+    <col min="12299" max="12544" width="27.36328125" style="1"/>
+    <col min="12545" max="12545" width="18.81640625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="17.54296875" style="1" customWidth="1"/>
+    <col min="12547" max="12547" width="20.1796875" style="1" customWidth="1"/>
+    <col min="12548" max="12548" width="13.1796875" style="1" customWidth="1"/>
+    <col min="12549" max="12549" width="23.1796875" style="1" customWidth="1"/>
+    <col min="12550" max="12550" width="12.36328125" style="1" customWidth="1"/>
+    <col min="12551" max="12551" width="18.36328125" style="1" customWidth="1"/>
+    <col min="12552" max="12552" width="18.7265625" style="1" customWidth="1"/>
+    <col min="12553" max="12553" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="12.54296875" style="1" customWidth="1"/>
+    <col min="12555" max="12800" width="27.36328125" style="1"/>
+    <col min="12801" max="12801" width="18.81640625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="17.54296875" style="1" customWidth="1"/>
+    <col min="12803" max="12803" width="20.1796875" style="1" customWidth="1"/>
+    <col min="12804" max="12804" width="13.1796875" style="1" customWidth="1"/>
+    <col min="12805" max="12805" width="23.1796875" style="1" customWidth="1"/>
+    <col min="12806" max="12806" width="12.36328125" style="1" customWidth="1"/>
+    <col min="12807" max="12807" width="18.36328125" style="1" customWidth="1"/>
+    <col min="12808" max="12808" width="18.7265625" style="1" customWidth="1"/>
+    <col min="12809" max="12809" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="12.54296875" style="1" customWidth="1"/>
+    <col min="12811" max="13056" width="27.36328125" style="1"/>
+    <col min="13057" max="13057" width="18.81640625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="17.54296875" style="1" customWidth="1"/>
+    <col min="13059" max="13059" width="20.1796875" style="1" customWidth="1"/>
+    <col min="13060" max="13060" width="13.1796875" style="1" customWidth="1"/>
+    <col min="13061" max="13061" width="23.1796875" style="1" customWidth="1"/>
+    <col min="13062" max="13062" width="12.36328125" style="1" customWidth="1"/>
+    <col min="13063" max="13063" width="18.36328125" style="1" customWidth="1"/>
+    <col min="13064" max="13064" width="18.7265625" style="1" customWidth="1"/>
+    <col min="13065" max="13065" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="12.54296875" style="1" customWidth="1"/>
+    <col min="13067" max="13312" width="27.36328125" style="1"/>
+    <col min="13313" max="13313" width="18.81640625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="17.54296875" style="1" customWidth="1"/>
+    <col min="13315" max="13315" width="20.1796875" style="1" customWidth="1"/>
+    <col min="13316" max="13316" width="13.1796875" style="1" customWidth="1"/>
+    <col min="13317" max="13317" width="23.1796875" style="1" customWidth="1"/>
+    <col min="13318" max="13318" width="12.36328125" style="1" customWidth="1"/>
+    <col min="13319" max="13319" width="18.36328125" style="1" customWidth="1"/>
+    <col min="13320" max="13320" width="18.7265625" style="1" customWidth="1"/>
+    <col min="13321" max="13321" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="12.54296875" style="1" customWidth="1"/>
+    <col min="13323" max="13568" width="27.36328125" style="1"/>
+    <col min="13569" max="13569" width="18.81640625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="17.54296875" style="1" customWidth="1"/>
+    <col min="13571" max="13571" width="20.1796875" style="1" customWidth="1"/>
+    <col min="13572" max="13572" width="13.1796875" style="1" customWidth="1"/>
+    <col min="13573" max="13573" width="23.1796875" style="1" customWidth="1"/>
+    <col min="13574" max="13574" width="12.36328125" style="1" customWidth="1"/>
+    <col min="13575" max="13575" width="18.36328125" style="1" customWidth="1"/>
+    <col min="13576" max="13576" width="18.7265625" style="1" customWidth="1"/>
+    <col min="13577" max="13577" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="12.54296875" style="1" customWidth="1"/>
+    <col min="13579" max="13824" width="27.36328125" style="1"/>
+    <col min="13825" max="13825" width="18.81640625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="17.54296875" style="1" customWidth="1"/>
+    <col min="13827" max="13827" width="20.1796875" style="1" customWidth="1"/>
+    <col min="13828" max="13828" width="13.1796875" style="1" customWidth="1"/>
+    <col min="13829" max="13829" width="23.1796875" style="1" customWidth="1"/>
+    <col min="13830" max="13830" width="12.36328125" style="1" customWidth="1"/>
+    <col min="13831" max="13831" width="18.36328125" style="1" customWidth="1"/>
+    <col min="13832" max="13832" width="18.7265625" style="1" customWidth="1"/>
+    <col min="13833" max="13833" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="12.54296875" style="1" customWidth="1"/>
+    <col min="13835" max="14080" width="27.36328125" style="1"/>
+    <col min="14081" max="14081" width="18.81640625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="17.54296875" style="1" customWidth="1"/>
+    <col min="14083" max="14083" width="20.1796875" style="1" customWidth="1"/>
+    <col min="14084" max="14084" width="13.1796875" style="1" customWidth="1"/>
+    <col min="14085" max="14085" width="23.1796875" style="1" customWidth="1"/>
+    <col min="14086" max="14086" width="12.36328125" style="1" customWidth="1"/>
+    <col min="14087" max="14087" width="18.36328125" style="1" customWidth="1"/>
+    <col min="14088" max="14088" width="18.7265625" style="1" customWidth="1"/>
+    <col min="14089" max="14089" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="12.54296875" style="1" customWidth="1"/>
+    <col min="14091" max="14336" width="27.36328125" style="1"/>
+    <col min="14337" max="14337" width="18.81640625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="17.54296875" style="1" customWidth="1"/>
+    <col min="14339" max="14339" width="20.1796875" style="1" customWidth="1"/>
+    <col min="14340" max="14340" width="13.1796875" style="1" customWidth="1"/>
+    <col min="14341" max="14341" width="23.1796875" style="1" customWidth="1"/>
+    <col min="14342" max="14342" width="12.36328125" style="1" customWidth="1"/>
+    <col min="14343" max="14343" width="18.36328125" style="1" customWidth="1"/>
+    <col min="14344" max="14344" width="18.7265625" style="1" customWidth="1"/>
+    <col min="14345" max="14345" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="12.54296875" style="1" customWidth="1"/>
+    <col min="14347" max="14592" width="27.36328125" style="1"/>
+    <col min="14593" max="14593" width="18.81640625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="17.54296875" style="1" customWidth="1"/>
+    <col min="14595" max="14595" width="20.1796875" style="1" customWidth="1"/>
+    <col min="14596" max="14596" width="13.1796875" style="1" customWidth="1"/>
+    <col min="14597" max="14597" width="23.1796875" style="1" customWidth="1"/>
+    <col min="14598" max="14598" width="12.36328125" style="1" customWidth="1"/>
+    <col min="14599" max="14599" width="18.36328125" style="1" customWidth="1"/>
+    <col min="14600" max="14600" width="18.7265625" style="1" customWidth="1"/>
+    <col min="14601" max="14601" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="12.54296875" style="1" customWidth="1"/>
+    <col min="14603" max="14848" width="27.36328125" style="1"/>
+    <col min="14849" max="14849" width="18.81640625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="17.54296875" style="1" customWidth="1"/>
+    <col min="14851" max="14851" width="20.1796875" style="1" customWidth="1"/>
+    <col min="14852" max="14852" width="13.1796875" style="1" customWidth="1"/>
+    <col min="14853" max="14853" width="23.1796875" style="1" customWidth="1"/>
+    <col min="14854" max="14854" width="12.36328125" style="1" customWidth="1"/>
+    <col min="14855" max="14855" width="18.36328125" style="1" customWidth="1"/>
+    <col min="14856" max="14856" width="18.7265625" style="1" customWidth="1"/>
+    <col min="14857" max="14857" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="12.54296875" style="1" customWidth="1"/>
+    <col min="14859" max="15104" width="27.36328125" style="1"/>
+    <col min="15105" max="15105" width="18.81640625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="17.54296875" style="1" customWidth="1"/>
+    <col min="15107" max="15107" width="20.1796875" style="1" customWidth="1"/>
+    <col min="15108" max="15108" width="13.1796875" style="1" customWidth="1"/>
+    <col min="15109" max="15109" width="23.1796875" style="1" customWidth="1"/>
+    <col min="15110" max="15110" width="12.36328125" style="1" customWidth="1"/>
+    <col min="15111" max="15111" width="18.36328125" style="1" customWidth="1"/>
+    <col min="15112" max="15112" width="18.7265625" style="1" customWidth="1"/>
+    <col min="15113" max="15113" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="12.54296875" style="1" customWidth="1"/>
+    <col min="15115" max="15360" width="27.36328125" style="1"/>
+    <col min="15361" max="15361" width="18.81640625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="17.54296875" style="1" customWidth="1"/>
+    <col min="15363" max="15363" width="20.1796875" style="1" customWidth="1"/>
+    <col min="15364" max="15364" width="13.1796875" style="1" customWidth="1"/>
+    <col min="15365" max="15365" width="23.1796875" style="1" customWidth="1"/>
+    <col min="15366" max="15366" width="12.36328125" style="1" customWidth="1"/>
+    <col min="15367" max="15367" width="18.36328125" style="1" customWidth="1"/>
+    <col min="15368" max="15368" width="18.7265625" style="1" customWidth="1"/>
+    <col min="15369" max="15369" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="12.54296875" style="1" customWidth="1"/>
+    <col min="15371" max="15616" width="27.36328125" style="1"/>
+    <col min="15617" max="15617" width="18.81640625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="17.54296875" style="1" customWidth="1"/>
+    <col min="15619" max="15619" width="20.1796875" style="1" customWidth="1"/>
+    <col min="15620" max="15620" width="13.1796875" style="1" customWidth="1"/>
+    <col min="15621" max="15621" width="23.1796875" style="1" customWidth="1"/>
+    <col min="15622" max="15622" width="12.36328125" style="1" customWidth="1"/>
+    <col min="15623" max="15623" width="18.36328125" style="1" customWidth="1"/>
+    <col min="15624" max="15624" width="18.7265625" style="1" customWidth="1"/>
+    <col min="15625" max="15625" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="12.54296875" style="1" customWidth="1"/>
+    <col min="15627" max="15872" width="27.36328125" style="1"/>
+    <col min="15873" max="15873" width="18.81640625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="17.54296875" style="1" customWidth="1"/>
+    <col min="15875" max="15875" width="20.1796875" style="1" customWidth="1"/>
+    <col min="15876" max="15876" width="13.1796875" style="1" customWidth="1"/>
+    <col min="15877" max="15877" width="23.1796875" style="1" customWidth="1"/>
+    <col min="15878" max="15878" width="12.36328125" style="1" customWidth="1"/>
+    <col min="15879" max="15879" width="18.36328125" style="1" customWidth="1"/>
+    <col min="15880" max="15880" width="18.7265625" style="1" customWidth="1"/>
+    <col min="15881" max="15881" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="12.54296875" style="1" customWidth="1"/>
+    <col min="15883" max="16128" width="27.36328125" style="1"/>
+    <col min="16129" max="16129" width="18.81640625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="17.54296875" style="1" customWidth="1"/>
+    <col min="16131" max="16131" width="20.1796875" style="1" customWidth="1"/>
+    <col min="16132" max="16132" width="13.1796875" style="1" customWidth="1"/>
+    <col min="16133" max="16133" width="23.1796875" style="1" customWidth="1"/>
+    <col min="16134" max="16134" width="12.36328125" style="1" customWidth="1"/>
+    <col min="16135" max="16135" width="18.36328125" style="1" customWidth="1"/>
+    <col min="16136" max="16136" width="18.7265625" style="1" customWidth="1"/>
+    <col min="16137" max="16137" width="13.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="12.54296875" style="1" customWidth="1"/>
+    <col min="16139" max="16384" width="27.36328125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="47.15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="162" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="162"/>
+      <c r="C1" s="50">
+        <f>1425088</f>
+        <v>1425088</v>
+      </c>
+      <c r="E1" s="2"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="43"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="163">
+        <v>2025</v>
+      </c>
+      <c r="C2" s="163"/>
+    </row>
+    <row r="3" spans="1:10" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B3" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="H3" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B4" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="C4" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="D4" s="11">
+        <f>C1*0.3</f>
+        <v>427526.39999999997</v>
+      </c>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11">
+        <f>C1*0.7</f>
+        <v>997561.6</v>
+      </c>
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="13">
+        <v>91</v>
+      </c>
+      <c r="C5" s="35">
+        <v>6.3</v>
+      </c>
+      <c r="D5" s="14">
+        <f>B5/B21</f>
+        <v>1.136789506558401E-2</v>
+      </c>
+      <c r="E5" s="2">
+        <f>D4*D5</f>
+        <v>4860.0752529668953</v>
+      </c>
+      <c r="F5" s="15">
+        <v>1</v>
+      </c>
+      <c r="G5" s="2">
+        <f>H$23/4</f>
+        <v>99756.160000000003</v>
+      </c>
+      <c r="H5" s="16">
+        <f>E5+G5</f>
+        <v>104616.2352529669</v>
+      </c>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="13">
+        <f>240+313</f>
+        <v>553</v>
+      </c>
+      <c r="C6" s="35">
+        <f>AVERAGE(5.6+9.8)/2</f>
+        <v>7.7</v>
+      </c>
+      <c r="D6" s="14">
+        <f>B6/B21</f>
+        <v>6.9081823860087446E-2</v>
+      </c>
+      <c r="E6" s="2">
+        <f>D4*D6</f>
+        <v>29534.303460337287</v>
+      </c>
+      <c r="F6" s="15">
+        <v>3</v>
+      </c>
+      <c r="G6" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H6" s="16">
+        <f t="shared" ref="H6:H20" si="0">E6+G6</f>
+        <v>65161.503460337284</v>
+      </c>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="13">
+        <f>121+370+314</f>
+        <v>805</v>
+      </c>
+      <c r="C7" s="35">
+        <f>AVERAGE(6.2+8.1+6.7)/3</f>
+        <v>7</v>
+      </c>
+      <c r="D7" s="14">
+        <f>B7/B21</f>
+        <v>0.10056214865708932</v>
+      </c>
+      <c r="E7" s="2">
+        <f>D4*D7</f>
+        <v>42992.973391630228</v>
+      </c>
+      <c r="F7" s="15">
+        <v>1</v>
+      </c>
+      <c r="G7" s="2">
+        <f>H$23/4</f>
+        <v>99756.160000000003</v>
+      </c>
+      <c r="H7" s="16">
+        <f t="shared" si="0"/>
+        <v>142749.13339163022</v>
+      </c>
+      <c r="I7" s="46"/>
+      <c r="J7" s="45"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="13">
+        <v>352</v>
+      </c>
+      <c r="C8" s="35">
+        <v>8.4</v>
+      </c>
+      <c r="D8" s="14">
+        <f>B8/B21</f>
+        <v>4.3972517176764522E-2</v>
+      </c>
+      <c r="E8" s="2">
+        <f>D4*D8</f>
+        <v>18799.4119675203</v>
+      </c>
+      <c r="F8" s="15">
+        <v>3</v>
+      </c>
+      <c r="G8" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H8" s="16">
+        <f t="shared" si="0"/>
+        <v>54426.611967520294</v>
+      </c>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="13">
+        <v>160</v>
+      </c>
+      <c r="C9" s="35">
+        <v>8</v>
+      </c>
+      <c r="D9" s="14">
+        <f>B9/B21</f>
+        <v>1.9987507807620236E-2</v>
+      </c>
+      <c r="E9" s="2">
+        <f>D4*D9</f>
+        <v>8545.1872579637711</v>
+      </c>
+      <c r="F9" s="15">
+        <v>3</v>
+      </c>
+      <c r="G9" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H9" s="16">
+        <f t="shared" si="0"/>
+        <v>44172.387257963768</v>
+      </c>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="13">
+        <f>403+842</f>
+        <v>1245</v>
+      </c>
+      <c r="C10" s="35">
+        <f>AVERAGE(7.9+7.3)/2</f>
+        <v>7.6</v>
+      </c>
+      <c r="D10" s="14">
+        <f>B10/B21</f>
+        <v>0.15552779512804496</v>
+      </c>
+      <c r="E10" s="2">
+        <f>D4*D10</f>
+        <v>66492.238351030595</v>
+      </c>
+      <c r="F10" s="15">
+        <v>3</v>
+      </c>
+      <c r="G10" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H10" s="16">
+        <f t="shared" si="0"/>
+        <v>102119.43835103059</v>
+      </c>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="13">
+        <v>162</v>
+      </c>
+      <c r="C11" s="35">
+        <v>6.3</v>
+      </c>
+      <c r="D11" s="14">
+        <f>B11/B21</f>
+        <v>2.023735165521549E-2</v>
+      </c>
+      <c r="E11" s="2">
+        <f>D4*D11</f>
+        <v>8652.0020986883192</v>
+      </c>
+      <c r="F11" s="15">
+        <v>1</v>
+      </c>
+      <c r="G11" s="2">
+        <f>H$23/4</f>
+        <v>99756.160000000003</v>
+      </c>
+      <c r="H11" s="16">
+        <f t="shared" si="0"/>
+        <v>108408.16209868832</v>
+      </c>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="13">
+        <v>487</v>
+      </c>
+      <c r="C12" s="35">
+        <v>7.7</v>
+      </c>
+      <c r="D12" s="14">
+        <f>B12/B21</f>
+        <v>6.0836976889444096E-2</v>
+      </c>
+      <c r="E12" s="2">
+        <f>D4*D12</f>
+        <v>26009.413716427229</v>
+      </c>
+      <c r="F12" s="15">
+        <v>3</v>
+      </c>
+      <c r="G12" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H12" s="16">
+        <f t="shared" si="0"/>
+        <v>61636.613716427222</v>
+      </c>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="13">
+        <v>311</v>
+      </c>
+      <c r="C13" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="D13" s="14">
+        <f>B13/B21</f>
+        <v>3.8850718301061835E-2</v>
+      </c>
+      <c r="E13" s="2">
+        <f>D4*D13</f>
+        <v>16609.707732667081</v>
+      </c>
+      <c r="F13" s="15">
+        <v>3</v>
+      </c>
+      <c r="G13" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H13" s="16">
+        <f t="shared" si="0"/>
+        <v>52236.907732667081</v>
+      </c>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="13">
+        <f>199+330</f>
+        <v>529</v>
+      </c>
+      <c r="C14" s="35">
+        <f>AVERAGE(8.8+6.3)/2</f>
+        <v>7.5500000000000007</v>
+      </c>
+      <c r="D14" s="14">
+        <f>B14/B21</f>
+        <v>6.6083697688944412E-2</v>
+      </c>
+      <c r="E14" s="2">
+        <f>D4*D14</f>
+        <v>28252.525371642721</v>
+      </c>
+      <c r="F14" s="15">
+        <v>3</v>
+      </c>
+      <c r="G14" s="2">
+        <f>H$25/7</f>
+        <v>35627.199999999997</v>
+      </c>
+      <c r="H14" s="16">
+        <f t="shared" si="0"/>
+        <v>63879.725371642722</v>
+      </c>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="13">
+        <f>138+265</f>
+        <v>403</v>
+      </c>
+      <c r="C15" s="35">
+        <f>AVERAGE(6.5+8.2)/2</f>
+        <v>7.35</v>
+      </c>
+      <c r="D15" s="14">
+        <f>B15/B21</f>
+        <v>5.034353529044347E-2</v>
+      </c>
+      <c r="E15" s="2">
+        <f>D4*D15</f>
+        <v>21523.190405996251</v>
+      </c>
+      <c r="F15" s="15">
+        <v>2</v>
+      </c>
+      <c r="G15" s="2">
+        <f>H$24/5</f>
+        <v>69829.312000000005</v>
+      </c>
+      <c r="H15" s="16">
+        <f t="shared" si="0"/>
+        <v>91352.50240599626</v>
+      </c>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="13">
+        <f>437+83+172+162</f>
+        <v>854</v>
+      </c>
+      <c r="C16" s="35">
+        <f>AVERAGE(7.1+6.6+6.6+8)/4</f>
+        <v>7.0749999999999993</v>
+      </c>
+      <c r="D16" s="14">
+        <f>B16/B21</f>
+        <v>0.10668332292317302</v>
+      </c>
+      <c r="E16" s="2">
+        <f>D4*D16</f>
+        <v>45609.936989381633</v>
+      </c>
+      <c r="F16" s="15">
+        <v>2</v>
+      </c>
+      <c r="G16" s="2">
+        <f>H$24/5</f>
+        <v>69829.312000000005</v>
+      </c>
+      <c r="H16" s="16">
+        <f t="shared" si="0"/>
+        <v>115439.24898938164</v>
+      </c>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="13">
+        <f>593+321</f>
+        <v>914</v>
+      </c>
+      <c r="C17" s="35">
+        <f>AVERAGE(7.6+7)/2</f>
+        <v>7.3</v>
+      </c>
+      <c r="D17" s="14">
+        <f>B17/B21</f>
+        <v>0.11417863835103061</v>
+      </c>
+      <c r="E17" s="2">
+        <f>D4*D17</f>
+        <v>48814.382211118049</v>
+      </c>
+      <c r="F17" s="15">
+        <v>2</v>
+      </c>
+      <c r="G17" s="2">
+        <f>H$24/5</f>
+        <v>69829.312000000005</v>
+      </c>
+      <c r="H17" s="16">
+        <f t="shared" si="0"/>
+        <v>118643.69421111805</v>
+      </c>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="13">
+        <v>357</v>
+      </c>
+      <c r="C18" s="35">
+        <v>6.9</v>
+      </c>
+      <c r="D18" s="14">
+        <f>B18/B21</f>
+        <v>4.4597126795752652E-2</v>
+      </c>
+      <c r="E18" s="2">
+        <f>D4*D18</f>
+        <v>19066.449069331666</v>
+      </c>
+      <c r="F18" s="15">
+        <v>1</v>
+      </c>
+      <c r="G18" s="2">
+        <f>H$23/4</f>
+        <v>99756.160000000003</v>
+      </c>
+      <c r="H18" s="16">
+        <f t="shared" si="0"/>
+        <v>118822.60906933167</v>
+      </c>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="13">
+        <v>258</v>
+      </c>
+      <c r="C19" s="35">
+        <v>7.3</v>
+      </c>
+      <c r="D19" s="14">
+        <f>B19/B21</f>
+        <v>3.222985633978763E-2</v>
+      </c>
+      <c r="E19" s="2">
+        <f>D4*D19</f>
+        <v>13779.114453466582</v>
+      </c>
+      <c r="F19" s="15">
+        <v>2</v>
+      </c>
+      <c r="G19" s="2">
+        <f>H$24/5</f>
+        <v>69829.312000000005</v>
+      </c>
+      <c r="H19" s="16">
+        <f t="shared" si="0"/>
+        <v>83608.426453466585</v>
+      </c>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="13">
+        <v>524</v>
+      </c>
+      <c r="C20" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="D20" s="14">
+        <f>B20/B21</f>
+        <v>6.5459088069956275E-2</v>
+      </c>
+      <c r="E20" s="2">
+        <f>D4*D20</f>
+        <v>27985.488269831352</v>
+      </c>
+      <c r="F20" s="15">
+        <v>2</v>
+      </c>
+      <c r="G20" s="2">
+        <f>H$24/5</f>
+        <v>69829.312000000005</v>
+      </c>
+      <c r="H20" s="16">
+        <f t="shared" si="0"/>
+        <v>97814.80026983135</v>
+      </c>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="13">
+        <f>SUM(B5:B20)</f>
+        <v>8005</v>
+      </c>
+      <c r="C21" s="35">
+        <f>AVERAGE(C5:C20)</f>
+        <v>7.4109374999999993</v>
+      </c>
+      <c r="D21" s="14">
+        <f>SUM(D5:D20)</f>
+        <v>1</v>
+      </c>
+      <c r="E21" s="18">
+        <f>SUM(E5:E20)</f>
+        <v>427526.40000000002</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="20">
+        <f>SUM(G5:G20)</f>
+        <v>997561.60000000021</v>
+      </c>
+      <c r="H21" s="20">
+        <f>SUM(H5:H20)</f>
+        <v>1425088</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="E23" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="F23" s="21">
+        <v>1</v>
+      </c>
+      <c r="G23" s="22">
+        <v>0.4</v>
+      </c>
+      <c r="H23" s="23">
+        <f>F4*0.4</f>
+        <v>399024.64000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="36"/>
+      <c r="E24" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="F24" s="21">
+        <v>2</v>
+      </c>
+      <c r="G24" s="22">
+        <v>0.35</v>
+      </c>
+      <c r="H24" s="23">
+        <f>F4*0.35</f>
+        <v>349146.56</v>
+      </c>
+      <c r="J24" s="112"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="E25" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="21">
+        <v>3</v>
+      </c>
+      <c r="G25" s="22">
+        <v>0.25</v>
+      </c>
+      <c r="H25" s="23">
+        <f>F4*0.25</f>
+        <v>249390.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="24"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="27">
+        <v>17.225000000000001</v>
+      </c>
+      <c r="C27" s="28"/>
+      <c r="E27" s="164" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" s="164"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="31"/>
+      <c r="E28" s="164"/>
+      <c r="F28" s="164"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A29" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="31"/>
+      <c r="E29" s="164"/>
+      <c r="F29" s="164"/>
+    </row>
+    <row r="30" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="31"/>
+      <c r="E30" s="164"/>
+      <c r="F30" s="164"/>
+    </row>
+    <row r="31" spans="1:10" ht="28.5" x14ac:dyDescent="0.65">
+      <c r="A31" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="34"/>
+      <c r="E31" s="164"/>
+      <c r="F31" s="164"/>
+    </row>
+    <row r="32" spans="1:10" ht="29" thickBot="1" x14ac:dyDescent="0.7">
+      <c r="A32" s="135" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="136" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" s="137"/>
+      <c r="D32" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" s="164"/>
+      <c r="F32" s="164"/>
+    </row>
+    <row r="33" ht="15" thickTop="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="E27:F32"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="B21" formulaRange="1"/>
+    <ignoredError sqref="C21" formula="1"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E476AC-BEAA-4BC9-B323-F7E66667C0A1}">
+  <dimension ref="A1:G24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E3" sqref="E3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="24.26953125" style="38" customWidth="1"/>
+    <col min="2" max="4" width="18.81640625" style="37" customWidth="1"/>
+    <col min="5" max="7" width="20.36328125" style="37" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="37"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A1" s="165" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="167" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" s="168"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="170" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" s="171"/>
+      <c r="G1" s="171"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A2" s="166"/>
+      <c r="B2" s="138" t="s">
+        <v>87</v>
+      </c>
+      <c r="C2" s="139" t="s">
+        <v>88</v>
+      </c>
+      <c r="D2" s="140" t="s">
+        <v>89</v>
+      </c>
+      <c r="E2" s="138" t="s">
+        <v>87</v>
+      </c>
+      <c r="F2" s="139" t="s">
+        <v>88</v>
+      </c>
+      <c r="G2" s="140" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+    </row>
+    <row r="4" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+    </row>
+    <row r="5" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B5" s="42"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+    </row>
+    <row r="6" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+    </row>
+    <row r="7" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+    </row>
+    <row r="8" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+    </row>
+    <row r="9" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+    </row>
+    <row r="10" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+    </row>
+    <row r="11" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+    </row>
+    <row r="12" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+    </row>
+    <row r="13" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+    </row>
+    <row r="14" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+    </row>
+    <row r="15" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+    </row>
+    <row r="16" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+    </row>
+    <row r="17" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+    </row>
+    <row r="18" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+    </row>
+    <row r="19" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+    </row>
+    <row r="20" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="39" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+    </row>
+    <row r="21" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+    </row>
+    <row r="22" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+    </row>
+    <row r="23" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+    </row>
+    <row r="24" spans="1:7" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:D1"/>
+    <mergeCell ref="E1:G1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="69eef59b-4fb6-4551-80fa-880d5adf8c10" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f8197ce3-f327-445f-9ae6-74b08f5a20a9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A95036446F218841831E389EE0ED1EE2" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6151f0571e7ae9a1eae29ca63b11f225">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f8197ce3-f327-445f-9ae6-74b08f5a20a9" xmlns:ns3="69eef59b-4fb6-4551-80fa-880d5adf8c10" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73640304bb77ae64b651e328f036bc53" ns2:_="" ns3:_="">
     <xsd:import namespace="f8197ce3-f327-445f-9ae6-74b08f5a20a9"/>
     <xsd:import namespace="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -2855,137 +5713,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEFC8815-AA28-4FBC-ABA6-48230C62DF68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f8197ce3-f327-445f-9ae6-74b08f5a20a9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E8F5B01-D033-4DDA-A913-FBBD594400D1}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5790D1DF-77DA-4251-9A8F-BC0992CF9720}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66A1A29E-F104-422F-8085-71A61590C525}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52760B11-7F86-4642-A58C-6AD9A126CE12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f8197ce3-f327-445f-9ae6-74b08f5a20a9"/>
     <ds:schemaRef ds:uri="69eef59b-4fb6-4551-80fa-880d5adf8c10"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Field</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Field!Print_Area</vt:lpstr>
+      <vt:lpstr>CY25 Total Allocations</vt:lpstr>
+      <vt:lpstr>CY25 Performance Allocations</vt:lpstr>
+      <vt:lpstr>Staffing</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>DWD</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>bgoguen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>