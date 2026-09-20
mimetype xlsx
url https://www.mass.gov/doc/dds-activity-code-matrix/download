--- v0 (2026-07-01)
+++ v1 (2026-09-20)
@@ -1,102 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\CONTRACT\Forms\FY26\Matrix\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/jess_wall_mass_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9ECDE10A-9B24-4B19-946D-E94447BE9F67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="18" documentId="13_ncr:1_{C21C7E5D-3915-4ED1-ACF9-63B8D9ADC5FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3CAD5E90-AA0C-42DC-86B3-B8A3017E434C}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="79F5GpFLUBUjW0DO+uYunHjdzn8JGynaOQ69xvRGCKVO8N86RZ6kRsOFhDmROtlSqX0Rj+SPgqM2bt9JGQQjZQ==" workbookSaltValue="GJeZjx3UUk7e8QyXTv3Eyw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Matrix" sheetId="3" r:id="rId1"/>
+    <sheet name="Matrix (Extended Version)" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Matrix!$A$2:$T$76</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Matrix (Extended Version)'!$A$2:$T$77</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Matrix!$A$1:$T$91</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Matrix (Extended Version)'!$A$1:$T$115</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Matrix!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Matrix (Extended Version)'!$2:$2</definedName>
+    <definedName name="Res" localSheetId="1">'Matrix (Extended Version)'!$A$4:$S$10</definedName>
     <definedName name="Res">Matrix!$A$4:$S$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E2" i="3" l="1"/>
+  <c r="T100" i="4" l="1"/>
+  <c r="T99" i="4"/>
+  <c r="T98" i="4"/>
+  <c r="T97" i="4"/>
+  <c r="T96" i="4"/>
+  <c r="T95" i="4"/>
+  <c r="T94" i="4"/>
+  <c r="T93" i="4"/>
+  <c r="T92" i="4"/>
+  <c r="T90" i="4"/>
+  <c r="T89" i="4"/>
+  <c r="T88" i="4"/>
+  <c r="M2" i="4"/>
+  <c r="E2" i="4"/>
+  <c r="E2" i="3"/>
   <c r="M2" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2651" uniqueCount="319">
   <si>
     <t xml:space="preserve">Activity Code </t>
   </si>
   <si>
     <t>Activity Name</t>
   </si>
   <si>
     <t xml:space="preserve">RFR #  </t>
   </si>
   <si>
     <t>COMMBUYS BID # (Used to find RFR's on COMMBUYS)</t>
   </si>
   <si>
     <t>Waiver</t>
   </si>
   <si>
     <t>Meditech Enroll  / SDR Required</t>
   </si>
   <si>
     <t>Master Agree-ment?</t>
   </si>
   <si>
     <t>Master Agreement ID</t>
   </si>
   <si>
@@ -447,154 +468,129 @@
       <t>(13)</t>
     </r>
   </si>
   <si>
     <t>DDSEMPLOYMENTDAY20(AL-MZ)</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>1/4 HOUR</t>
   </si>
   <si>
     <t>101 CMR 415</t>
   </si>
   <si>
     <t>Activity</t>
   </si>
   <si>
     <t>Roster</t>
   </si>
   <si>
     <t>Adult Day Health Services</t>
   </si>
   <si>
-    <t>SuppDAY-26</t>
-[...1 lines deleted...]
-  <si>
     <t>BD-25-1023-1023C-1023L-110770</t>
   </si>
   <si>
     <t>FY2030</t>
   </si>
   <si>
     <t>101 CMR 310</t>
   </si>
   <si>
     <t>Individual Supported Employment</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>101 CMR 419</t>
   </si>
   <si>
     <t>Group Employment</t>
   </si>
   <si>
     <t>Day Habilitation Services</t>
   </si>
   <si>
     <t>101 CMR 348</t>
   </si>
   <si>
     <t>Support Services</t>
   </si>
   <si>
     <t>SSQUAL-23</t>
   </si>
   <si>
     <t>BD-22-1023-1023C-1023L-71806</t>
   </si>
   <si>
     <t>FY2032</t>
   </si>
   <si>
     <t>DDS23SSQUAL(A-G,H-M,N-Z)000000</t>
   </si>
   <si>
     <t xml:space="preserve">Family Support Navigation </t>
   </si>
   <si>
-    <t xml:space="preserve"> 
-[...11 lines deleted...]
-  <si>
     <t>101 CMR 414</t>
   </si>
   <si>
     <t>Respite In Recipient’s Home-Day</t>
   </si>
   <si>
     <t>Respite In Care Giver’s Home</t>
   </si>
   <si>
     <t>Individualized Home Supports</t>
   </si>
   <si>
     <t>Children’s Respite In Care Giver’s Home-Day</t>
   </si>
   <si>
     <t>Adult Companion</t>
   </si>
   <si>
     <t xml:space="preserve">Behavioral Supports and Consultation </t>
   </si>
   <si>
     <t xml:space="preserve">Emergency Stabilization in Caregiver's Home </t>
   </si>
   <si>
     <t>Community Peer Support/ Residential Peer Support</t>
   </si>
   <si>
     <t>Respite In Recipient’s Home- Hourly</t>
   </si>
   <si>
     <t>Children’s Respite In Care Giver’s Home-Hourly</t>
   </si>
   <si>
     <t xml:space="preserve">DDS/DESE Direct Support Services </t>
-  </si>
-[...7 lines deleted...]
-    <t>FY2026</t>
   </si>
   <si>
     <t>Enroll. req but no SDR</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>COST</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Roster / SCF, 1, 3 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
@@ -639,62 +635,50 @@
   <si>
     <t>BD-21-1023-1023C-1023L-54038</t>
   </si>
   <si>
     <t xml:space="preserve">DDSFAMILYSUPPORT2100 </t>
   </si>
   <si>
     <t>Roster (7), SSF</t>
   </si>
   <si>
     <t>Cultural Linguistic Family Support Centers</t>
   </si>
   <si>
     <t>Intensive Flexible Family Support Services</t>
   </si>
   <si>
     <t>Medically Complex Programs</t>
   </si>
   <si>
     <t>Family Support Center Stipends</t>
   </si>
   <si>
     <t>Roster / SCF, 1, 3*</t>
   </si>
   <si>
-    <t>In Home Supports</t>
-[...10 lines deleted...]
-  <si>
     <t>101 CMR 423</t>
   </si>
   <si>
     <t>Assistive Technology Eval &amp; Training</t>
   </si>
   <si>
     <t>AT-25</t>
   </si>
   <si>
     <t>BD-24-1023-1023C-1023L-99267</t>
   </si>
   <si>
     <t>DDS-ASSISTIVETECH-25</t>
   </si>
   <si>
     <t>1/4 Hour</t>
   </si>
   <si>
     <t xml:space="preserve">Remote Supports and Monitoring </t>
   </si>
   <si>
     <t>RSM-25</t>
   </si>
   <si>
     <t>BD-24-1023-1023C-1023L-100622</t>
@@ -795,111 +779,99 @@
   <si>
     <t>BD-19-1023-1023C-1023L-34875</t>
   </si>
   <si>
     <t>DDSACTIVETREATMENT20</t>
   </si>
   <si>
     <t>Miscellaneous Services</t>
   </si>
   <si>
     <t>Recruitment Services</t>
   </si>
   <si>
     <t>UYC-25</t>
   </si>
   <si>
     <t>BD-24-1023-1023C-1023L-98063</t>
   </si>
   <si>
     <t>SCF, 1, 3</t>
   </si>
   <si>
     <t>Specialized Services for Vision and Rehab</t>
   </si>
   <si>
-    <t>VISION-18</t>
-[...4 lines deleted...]
-  <si>
     <t>101 CMR 422</t>
   </si>
   <si>
     <t>Corporate Representative Payee Services</t>
   </si>
   <si>
     <t>CRP-17</t>
   </si>
   <si>
     <t>BD-17-1023-1023C-1023L-00000009561</t>
   </si>
   <si>
     <t>DDSCRP17000000000000</t>
   </si>
   <si>
     <t>Guardianship Services</t>
   </si>
   <si>
     <t>Guard-2019</t>
   </si>
   <si>
     <t xml:space="preserve">BD-18-1023-1023C-1023L-23006  </t>
   </si>
   <si>
     <t>FY2028</t>
   </si>
   <si>
     <t>19DDSGUARDIANS(A-L,M-Z)000</t>
   </si>
   <si>
     <t>HOUR</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">MM1 or M2M </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(10)</t>
     </r>
   </si>
   <si>
     <t>Legal Education Advocacy</t>
-  </si>
-[...4 lines deleted...]
-    <t>BD-21-1023-1023C-1023L-60790</t>
   </si>
   <si>
     <t>21DDSLEGALEDADVOCACY</t>
   </si>
   <si>
     <t>M1M</t>
   </si>
   <si>
     <t>DDS Group Supported Employment Partnership</t>
   </si>
   <si>
     <t>SE GSE Part.-25</t>
   </si>
   <si>
     <t>BD-24-1023-DMR50-S5700-98624</t>
   </si>
   <si>
     <t>Fiscal Intermediary Processing Fee</t>
   </si>
   <si>
     <t>FMS-24</t>
   </si>
   <si>
     <t>BD-24-1023-1023C-1023L-94394</t>
   </si>
@@ -1294,115 +1266,50 @@
       <t xml:space="preserve"> = Cost reimbursement;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> RA</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>=Rate Agreement</t>
     </r>
   </si>
   <si>
-    <r>
-[...63 lines deleted...]
-  <si>
     <t>Rate can be DAY or MONTH but doc Id must always end in "D"  Occupancy contracts associated with Emergency Stabilization or Site Based Respite for Adults are contracted in activity code 3753.</t>
   </si>
   <si>
     <t xml:space="preserve">Roster: Area Office Request only for extended Service Navigation </t>
   </si>
   <si>
     <t>For non-capital purchases use Attachment 3. For capital purchases use Attachment 6.</t>
   </si>
   <si>
     <t>Enrollments for Autism centers are required, but are completed by the Service Brokers in the Autism contracts</t>
   </si>
   <si>
     <t>Contracts directly with individuals will use object code MM1; Contracts with individuals secured through their employing organization will use object code M2M.</t>
   </si>
   <si>
     <t>If service has an associated class rate it must be used. Otherwise a rate may be negotiated. Attachment 3 and 4 only required for negotiated rate. Unit and Billing type should mirror that of associated service.</t>
   </si>
   <si>
     <t>Multi Year Rate Contracts: Fees managed through Service Summary Form</t>
   </si>
   <si>
     <t>For CBDS programs that do not have a program site ("without walls" model) the Admin Hub should be used</t>
   </si>
   <si>
     <t>Provider will be paid Monthly Accommodation Rate.  Cost reimbursement option for Flexible Funding.</t>
@@ -1438,53 +1345,50 @@
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(5)</t>
     </r>
   </si>
   <si>
     <t>Y (14)</t>
   </si>
   <si>
     <t>VARIOUS</t>
   </si>
   <si>
     <t>TRANSACTION</t>
   </si>
   <si>
     <t>SSF, 3</t>
   </si>
   <si>
     <t>DDSSUPPLEMENTALDAY26</t>
   </si>
   <si>
     <t>DDSCT180000000000000</t>
-  </si>
-[...1 lines deleted...]
-    <t>FY 2026 Activity Code Matrix</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Prog. Address:  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>A</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -1520,61 +1424,685 @@
         <u/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>S</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ite (13)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Admin Hub refers to the address where supervision of a service takes place; also known as where the individual records are stored (before electronic records); if the program is not supervised through an Admin Hub, please use the provider's Corp HQ.  </t>
   </si>
   <si>
-    <t>Updated: 11/##/2025</t>
+    <t>SuppDay-26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+DESE-27</t>
+  </si>
+  <si>
+    <t>BD-26-1023-1023C-1023L-124541</t>
+  </si>
+  <si>
+    <t>DDSDEPTSECELEMED2027</t>
+  </si>
+  <si>
+    <t>DESE-27</t>
+  </si>
+  <si>
+    <t>FY 2036</t>
+  </si>
+  <si>
+    <t>FY2036</t>
+  </si>
+  <si>
+    <t>Independent Living Supports</t>
+  </si>
+  <si>
+    <t>ILS-27</t>
+  </si>
+  <si>
+    <t>BD-26-1023-1023C-1023L-125153</t>
+  </si>
+  <si>
+    <t>DDSINDLIVSUPP2027 (A-L) (M-Z)</t>
+  </si>
+  <si>
+    <t>BD-26-1023-1023C-1023L-124119</t>
+  </si>
+  <si>
+    <t>VISION-27</t>
+  </si>
+  <si>
+    <t>BD-26-1023-1023C-1023L-124484</t>
+  </si>
+  <si>
+    <t>EdAdvocacy-27 </t>
+  </si>
+  <si>
+    <t>Supported Collaborative Living</t>
+  </si>
+  <si>
+    <t>SCL-27</t>
+  </si>
+  <si>
+    <t>BD-26-1023-1023C-1023L-125572</t>
+  </si>
+  <si>
+    <t>FY 2030</t>
+  </si>
+  <si>
+    <t>Activity Code Matrix: Extended Version including POS, Credential, and non-DDS Activity Codes (updated May 2026)</t>
+  </si>
+  <si>
+    <t>Credentialed State Op Services</t>
+  </si>
+  <si>
+    <t>State Op Residential Services</t>
+  </si>
+  <si>
+    <t>State Op Group Center-Based Day Supports</t>
+  </si>
+  <si>
+    <t>State Op Supported Employment</t>
+  </si>
+  <si>
+    <t>State Op Group Supported Employment</t>
+  </si>
+  <si>
+    <t>State Op Site-Based Adult Respite</t>
+  </si>
+  <si>
+    <t>State Op Individual Home Supports</t>
+  </si>
+  <si>
+    <t>Credentialed</t>
+  </si>
+  <si>
+    <t>????</t>
+  </si>
+  <si>
+    <t>Non-DDS  Services in EIM (credentialed and non-credentialed)</t>
+  </si>
+  <si>
+    <t>Non-DDS  Services</t>
+  </si>
+  <si>
+    <t>[MRC]</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TBI Supported Employment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TBI SHIP ALTR Residential Services</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TBI Shared Living</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TBI Community Based Day Supports</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TBI Ind. Supp. / Community Hab.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TBI Adult Companion</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> BI Community Outreach</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> BI Site Based Service</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MRC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> BI Add-On Direct Care</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MCB</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Individual/Community Supports</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MCB</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Residential Services</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MCB</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Employment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MCB</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Individualized Home Supports</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SCF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = Stand Contract Form; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1, 3, &amp; 6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = Contact Attachments </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = Service Summary Form  </t>
+    </r>
+  </si>
+  <si>
+    <t>State-Op. Emergency Stabilization Residence</t>
+  </si>
+  <si>
+    <t>_</t>
+  </si>
+  <si>
+    <t>Roster, SSF</t>
+  </si>
+  <si>
+    <t>DDSSUPPCOLLIVING2027</t>
+  </si>
+  <si>
+    <t>SSF, 3, Roster</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Roster, SSF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(17)</t>
+    </r>
+  </si>
+  <si>
+    <t>Blended rate is documented on SSF, roster used to collect enrolled individuals, when applicable</t>
+  </si>
+  <si>
+    <t>Provider will be paid Monthly Accommodation Rate.  Cost reimbursement option for Flexible Funding</t>
+  </si>
+  <si>
+    <t>Admin Hub refers to the address where supervision of a service takes place; also known as where the individual records are stored (before electronic records); if the program is not supervised through an Admin Hub, please use the provider's Corp HQ</t>
+  </si>
+  <si>
+    <t>For non-capital purchases use Attachment 3. For capital purchases use Attachment 6</t>
+  </si>
+  <si>
+    <t>SSF required for 3700 associated with DESE contracts</t>
+  </si>
+  <si>
+    <t>Rate can be DAY or MONTH but doc Id must always end in "D"  Occupancy contracts associated with Emergency Stabilization or Site Based Respite for Adults are contracted in activity code 3753</t>
+  </si>
+  <si>
+    <t>Roster / SCF, 1, 3</t>
+  </si>
+  <si>
+    <t>If service has an associated class rate it must be used. Otherwise a rate may be negotiated. Attachment 3 only required for negotiated rate. Unit and Billing type should mirror that of associated service</t>
+  </si>
+  <si>
+    <t>Contracts directly with individuals will use object code MM1; Contracts with individuals secured through their employing organization will use object code M2M</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Activity Code Matrix  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(updated July 2026)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SCF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = Standard Contract Form; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1, 3, 4 &amp; 6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = Contact Attachments </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SSF</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = Service Summary Form  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Roster / SSF</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (15) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&amp; Occup. Worksheet</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Roster / SSF </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(15)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> &amp; Occup. Worksheet</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1804,52 +2332,130 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0057ED"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF002FB9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF002CB5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF002EB8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0029B1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0026AD"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0029B1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF001798"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF003B84"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="15">
+  <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1890,52 +2496,76 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDD9C4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA3F3EB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF7D1FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD8E4BC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE1EACC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="48">
+  <borders count="53">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2496,91 +3126,150 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="456">
+  <cellXfs count="612">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2747,57 +3436,51 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2816,56 +3499,50 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2918,74 +3595,68 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="11" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3002,65 +3673,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3098,59 +3754,50 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="2" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="9" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3314,128 +3961,113 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="36" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="9" borderId="14" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="36" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="7" borderId="11" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="14" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="9" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="11" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="11" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="14" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3736,268 +4368,793 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="14" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...133 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="14" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="36" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="9" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="17" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="17" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="18" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="18" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="18" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" xfId="36" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="11" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="11" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="11" borderId="14" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="17" fontId="14" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="4" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="7" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="9" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="9" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="9" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="9" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="6" borderId="11" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="11" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="11" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="32" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="21" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="1" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="Hyperlink" xfId="36" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="10" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 10 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 10 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 10 3" xfId="25" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 5 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 5 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 5 2 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 5 2 2 2 2" xfId="35" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 5 2 2 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 5 2 3" xfId="17" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 5 2 3 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 5 2 4" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 5 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 5 3 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 5 3 2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Normal 5 3 3" xfId="26" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 5 4" xfId="15" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Normal 5 4 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Normal 5 5" xfId="22" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Normal 6" xfId="7" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Normal 7" xfId="8" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Normal 7 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Normal 7 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Normal 7 2 2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Normal 7 2 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Normal 7 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Normal 7 3 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Normal 7 4" xfId="23" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Normal 8" xfId="1" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Normal 9" xfId="11" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFDDD9C4"/>
+      <color rgb="FFE1EACC"/>
+      <color rgb="FFD8E4BC"/>
+      <color rgb="FFF7D1FF"/>
+      <color rgb="FFA3F3EB"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFE7E168"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFFECC94"/>
       <color rgb="FF0066FF"/>
-      <color rgb="FFDDD9C4"/>
-[...3 lines deleted...]
-      <color rgb="FFF2DEA6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4242,5095 +5399,11199 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*lw2m03*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxNjYuMC4wLjA." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-99267&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98063&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-31000-rates-for-adult-day-health-services?_gl=1*1kqvae2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MjEuMC4wLjA." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*1h3c6l9*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ5NTIuMC4wLjA." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94394&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23182&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-17-1023-1023C-1023L-12969&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*146kn2j*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNDcuMC4wLjA." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1vrhxq6*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxMjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-100622&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23006&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*qloa2f*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MzYuMC4wLjA." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94394&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42200-rates-for-general-programs-disability-services-0?_gl=1*1b4naxe*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwODkuMC4wLjA." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98547&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23182&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-34875&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-DMR50-S5700-98624&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41500-rates-for-community-based-day-support-services-0?_gl=1*bc1ou1*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ2OTkuMC4wLjA." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-99267&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*qloa2f*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MzYuMC4wLjA." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*1h3c6l9*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ5NTIuMC4wLjA." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*146kn2j*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNDcuMC4wLjA." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*1f1y25w*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxOTUuMC4wLjA." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-17-1023-1023C-1023L-13069&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-60790&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-100622&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41100-rates-for-certain-placement-support-and-shared-living-services-0?_gl=1*qxs1bg*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4wLjE2OTYzNDQ1NjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-114437&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*od9pc6*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUzMDAuMC4wLjA." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98547&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-84292&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*1f1y25w*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxOTUuMC4wLjA." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-34800-rates-for-day-habilitation-services-0?_gl=1*1y2y11y*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3NTYuMC4wLjA." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41500-rates-for-community-based-day-support-services-0?_gl=1*7ugjcz*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNjIuMC4wLjA." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-16-1023-1023C-1023L-00000006399&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*h4y0ps*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4OTYuMC4wLjA." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41100-rates-for-certain-placement-support-and-shared-living-services-0?_gl=1*qxs1bg*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4wLjE2OTYzNDQ1NjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*lw2m03*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxNjYuMC4wLjA." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94294&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*lw2m03*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxNjYuMC4wLjA." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-99267&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98063&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-31000-rates-for-adult-day-health-services?_gl=1*1kqvae2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MjEuMC4wLjA." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*1h3c6l9*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ5NTIuMC4wLjA." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94394&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-124541&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-124119&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*146kn2j*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNDcuMC4wLjA." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*1f1y25w*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxOTUuMC4wLjA." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-100622&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23006&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*qloa2f*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MzYuMC4wLjA." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-114437&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42200-rates-for-general-programs-disability-services-0?_gl=1*1b4naxe*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwODkuMC4wLjA." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*od9pc6*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUzMDAuMC4wLjA." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98547&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23182&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-34875&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-DMR50-S5700-98624&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41500-rates-for-community-based-day-support-services-0?_gl=1*bc1ou1*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ2OTkuMC4wLjA." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-99267&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*qloa2f*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MzYuMC4wLjA." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*1h3c6l9*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ5NTIuMC4wLjA." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*146kn2j*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNDcuMC4wLjA." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*1f1y25w*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxOTUuMC4wLjA." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94394&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-124484&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-100622&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41100-rates-for-certain-placement-support-and-shared-living-services-0?_gl=1*qxs1bg*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4wLjE2OTYzNDQ1NjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-125572&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*lw2m03*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxNjYuMC4wLjA." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98547&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-84292&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-34800-rates-for-day-habilitation-services-0?_gl=1*1y2y11y*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3NTYuMC4wLjA." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41500-rates-for-community-based-day-support-services-0?_gl=1*7ugjcz*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNjIuMC4wLjA." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-125153&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*h4y0ps*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4OTYuMC4wLjA." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41100-rates-for-certain-placement-support-and-shared-living-services-0?_gl=1*qxs1bg*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4wLjE2OTYzNDQ1NjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-17-1023-1023C-1023L-13069&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94294&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*lw2m03*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxNjYuMC4wLjA." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-99267&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98063&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-31000-rates-for-adult-day-health-services?_gl=1*1kqvae2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MjEuMC4wLjA." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*1h3c6l9*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ5NTIuMC4wLjA." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94394&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-124541&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-124119&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*146kn2j*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNDcuMC4wLjA." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1vrhxq6*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxMjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-100622&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23006&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*qloa2f*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MzYuMC4wLjA." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94394&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42200-rates-for-general-programs-disability-services-0?_gl=1*1b4naxe*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwODkuMC4wLjA." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*1odp9bq*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUyNTEuMC4wLjA." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98547&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23182&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-34875&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-DMR50-S5700-98624&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41500-rates-for-community-based-day-support-services-0?_gl=1*bc1ou1*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ2OTkuMC4wLjA." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-99267&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*qloa2f*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3MzYuMC4wLjA." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*1h3c6l9*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ5NTIuMC4wLjA." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*146kn2j*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNDcuMC4wLjA." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*1f1y25w*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxOTUuMC4wLjA." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-17-1023-1023C-1023L-13069&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-124484&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-100622&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41100-rates-for-certain-placement-support-and-shared-living-services-0?_gl=1*qxs1bg*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4wLjE2OTYzNDQ1NjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-114437&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42300-rates-for-certain-in-home-basic-living-supports-0?_gl=1*od9pc6*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUzMDAuMC4wLjA." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-98547&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-84292&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-18-1023-1023C-1023L-23137&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41900-rates-for-supported-employment-services-0?_gl=1*1f1y25w*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxOTUuMC4wLjA." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-34800-rates-for-day-habilitation-services-0?_gl=1*1y2y11y*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ3NTYuMC4wLjA." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41500-rates-for-community-based-day-support-services-0?_gl=1*7ugjcz*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUwNjIuMC4wLjA." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1023-1023C-1023L-71806&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-125153&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*e96e91*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ1OTcuMC4wLjA." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42000-rates-for-adult-long-term-residential-services-0?_gl=1*h4y0ps*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4OTYuMC4wLjA." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-110770&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sda?docId=BD-26-1023-1023C-1023L-125572&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-19-1023-1023C-1023L-35242&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41100-rates-for-certain-placement-support-and-shared-living-services-0?_gl=1*qxs1bg*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4wLjE2OTYzNDQ1NjMuMC4wLjA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-42400-rates-for-certain-developmental-and-support-services-0?_gl=1*lw2m03*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDUxNjYuMC4wLjA." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-25-1023-1023C-1023L-113734&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-23-1023-1023C-1023L-85261&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-21-1023-1023C-1023L-54038&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-24-1023-1023C-1023L-94294&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-41400-rates-for-family-stabilization-services-0?_gl=1*xvyn2*_ga*MzE3MjYxLjE2ODk3ODgwNDk.*_ga_MCLPEGW7WM*MTY5NjM0NDU2My4xMS4xLjE2OTYzNDQ4MjkuMC4wLjA." TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T98"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B17" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B45" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="A31" sqref="A31:H54"/>
+      <selection pane="bottomRight" activeCell="D47" sqref="D47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.453125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="34.453125" style="323" customWidth="1"/>
+    <col min="2" max="2" width="34.453125" style="304" customWidth="1"/>
     <col min="3" max="3" width="11.453125" style="2" customWidth="1"/>
-    <col min="4" max="4" width="16.54296875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="17.26953125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.81640625" style="8" customWidth="1"/>
     <col min="7" max="7" width="9.453125" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.453125" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.54296875" style="3" customWidth="1"/>
     <col min="11" max="11" width="6.1796875" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.453125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.81640625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
     <col min="15" max="15" width="22.1796875" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.453125" style="3" customWidth="1"/>
     <col min="17" max="17" width="14.54296875" style="3" customWidth="1"/>
     <col min="18" max="18" width="8.453125" style="3" customWidth="1"/>
     <col min="19" max="19" width="7.1796875" style="3" customWidth="1"/>
     <col min="20" max="20" width="7.1796875" style="1" customWidth="1"/>
     <col min="21" max="21" width="13.453125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="421" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="423"/>
+      <c r="A1" s="554" t="s">
+        <v>315</v>
+      </c>
+      <c r="B1" s="555"/>
+      <c r="C1" s="556"/>
+      <c r="D1" s="556"/>
+      <c r="E1" s="556"/>
+      <c r="F1" s="556"/>
+      <c r="G1" s="556"/>
+      <c r="H1" s="556"/>
+      <c r="I1" s="556"/>
+      <c r="J1" s="556"/>
+      <c r="K1" s="556"/>
+      <c r="L1" s="556"/>
+      <c r="M1" s="556"/>
+      <c r="N1" s="556"/>
+      <c r="O1" s="556"/>
+      <c r="P1" s="556"/>
+      <c r="Q1" s="556"/>
+      <c r="R1" s="556"/>
+      <c r="S1" s="556"/>
+      <c r="T1" s="556"/>
     </row>
     <row r="2" spans="1:20" s="7" customFormat="1" ht="77.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="242" t="s">
+      <c r="A2" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="321" t="s">
+      <c r="B2" s="302" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="243" t="s">
+      <c r="C2" s="229" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="243" t="s">
+      <c r="D2" s="229" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="243" t="str">
+      <c r="E2" s="229" t="str">
         <f>"Final FY of" &amp; CHAR(10) &amp; "Procure" &amp; CHAR(10) &amp; "ment"</f>
         <v>Final FY of
 Procure
 ment</v>
       </c>
-      <c r="F2" s="244" t="s">
+      <c r="F2" s="230" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="243" t="s">
+      <c r="G2" s="229" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="390" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="245" t="s">
+      <c r="H2" s="371" t="s">
+        <v>251</v>
+      </c>
+      <c r="I2" s="231" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="245" t="s">
+      <c r="J2" s="231" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="243" t="s">
+      <c r="K2" s="229" t="s">
         <v>8</v>
       </c>
-      <c r="L2" s="391" t="s">
+      <c r="L2" s="372" t="s">
         <v>9</v>
       </c>
-      <c r="M2" s="391" t="str">
+      <c r="M2" s="372" t="str">
         <f>"Rate" &amp; CHAR(10) &amp; "Type" &amp; CHAR(10) &amp; "(3)"</f>
         <v>Rate
 Type
 (3)</v>
       </c>
-      <c r="N2" s="243" t="s">
+      <c r="N2" s="229" t="s">
         <v>10</v>
       </c>
-      <c r="O2" s="243" t="s">
+      <c r="O2" s="229" t="s">
         <v>11</v>
       </c>
-      <c r="P2" s="243" t="s">
+      <c r="P2" s="229" t="s">
         <v>12</v>
       </c>
-      <c r="Q2" s="243" t="s">
+      <c r="Q2" s="229" t="s">
         <v>13</v>
       </c>
-      <c r="R2" s="243" t="s">
+      <c r="R2" s="229" t="s">
         <v>14</v>
       </c>
-      <c r="S2" s="243" t="s">
+      <c r="S2" s="229" t="s">
         <v>15</v>
       </c>
-      <c r="T2" s="246" t="s">
+      <c r="T2" s="232" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="424" t="s">
+      <c r="A3" s="557" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="425"/>
+      <c r="B3" s="558"/>
       <c r="C3" s="13"/>
-      <c r="D3" s="253"/>
+      <c r="D3" s="239"/>
       <c r="E3" s="13"/>
       <c r="F3" s="14"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
-      <c r="O3" s="248"/>
+      <c r="O3" s="234"/>
       <c r="P3" s="13"/>
-      <c r="Q3" s="432" t="s">
+      <c r="Q3" s="565" t="s">
         <v>16</v>
       </c>
-      <c r="R3" s="433"/>
-[...1 lines deleted...]
-      <c r="T3" s="434"/>
+      <c r="R3" s="566"/>
+      <c r="S3" s="566"/>
+      <c r="T3" s="567"/>
     </row>
     <row r="4" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15">
         <v>3150</v>
       </c>
-      <c r="B4" s="76" t="s">
+      <c r="B4" s="74" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="251" t="s">
+      <c r="D4" s="595" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="104" t="s">
+      <c r="E4" s="100" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="109" t="s">
+      <c r="G4" s="105" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="J4" s="81" t="s">
+      <c r="J4" s="79" t="s">
         <v>23</v>
       </c>
       <c r="K4" s="17" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>26</v>
       </c>
       <c r="N4" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="O4" s="249" t="s">
+      <c r="O4" s="596" t="s">
         <v>28</v>
       </c>
       <c r="P4" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="Q4" s="350" t="s">
+      <c r="Q4" s="331" t="s">
         <v>30</v>
       </c>
       <c r="R4" s="18" t="s">
         <v>31</v>
       </c>
       <c r="S4" s="17" t="s">
         <v>31</v>
       </c>
       <c r="T4" s="19">
         <v>3150</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20">
         <v>3153</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="254" t="s">
+      <c r="D5" s="240" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="73" t="s">
+      <c r="E5" s="72" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="110" t="s">
+      <c r="G5" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N5" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="O5" s="250" t="s">
+      <c r="O5" s="236" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="Q5" s="350" t="s">
+      <c r="Q5" s="512" t="s">
         <v>30</v>
       </c>
       <c r="R5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>41</v>
       </c>
       <c r="T5" s="25">
         <v>3153</v>
       </c>
     </row>
     <row r="6" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15">
         <v>3182</v>
       </c>
-      <c r="B6" s="76" t="s">
+      <c r="B6" s="74" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="251" t="s">
+      <c r="D6" s="595" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="104" t="s">
+      <c r="E6" s="100" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="109" t="s">
+      <c r="G6" s="105" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="17" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="O6" s="251" t="s">
+      <c r="O6" s="595" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="Q6" s="350" t="s">
+      <c r="Q6" s="331" t="s">
         <v>30</v>
       </c>
       <c r="R6" s="18" t="s">
         <v>31</v>
       </c>
       <c r="S6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="T6" s="19">
         <v>3182</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20">
         <v>3713</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="D7" s="254" t="s">
+      <c r="D7" s="240" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="73" t="s">
+      <c r="E7" s="72" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="G7" s="110" t="s">
+      <c r="G7" s="106" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="23" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="22" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N7" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="O7" s="250" t="s">
+      <c r="O7" s="236" t="s">
         <v>40</v>
       </c>
       <c r="P7" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="Q7" s="351" t="s">
-        <v>50</v>
+      <c r="Q7" s="332" t="s">
+        <v>317</v>
       </c>
       <c r="R7" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S7" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T7" s="25">
         <v>3713</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15">
         <v>3751</v>
       </c>
-      <c r="B8" s="76" t="s">
+      <c r="B8" s="74" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="251" t="s">
+      <c r="D8" s="595" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="104" t="s">
+      <c r="E8" s="100" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="109" t="s">
+      <c r="G8" s="105" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="J8" s="16" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="17" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="O8" s="249" t="s">
+      <c r="O8" s="596" t="s">
         <v>40</v>
       </c>
       <c r="P8" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="Q8" s="350" t="s">
+      <c r="Q8" s="331" t="s">
         <v>30</v>
       </c>
       <c r="R8" s="18" t="s">
         <v>31</v>
       </c>
       <c r="S8" s="17" t="s">
         <v>41</v>
       </c>
       <c r="T8" s="19">
         <v>3751</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="20">
         <v>3752</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="255" t="s">
+      <c r="D9" s="241" t="s">
         <v>19</v>
       </c>
-      <c r="E9" s="73" t="s">
+      <c r="E9" s="72" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="110" t="s">
+      <c r="G9" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I9" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J9" s="79" t="s">
+      <c r="J9" s="77" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>25</v>
       </c>
       <c r="M9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="O9" s="250" t="s">
+      <c r="O9" s="236" t="s">
         <v>28</v>
       </c>
       <c r="P9" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="Q9" s="350" t="s">
+      <c r="Q9" s="512" t="s">
         <v>30</v>
       </c>
       <c r="R9" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S9" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T9" s="25">
         <v>3752</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="235">
+      <c r="A10" s="221">
         <v>3753</v>
       </c>
-      <c r="B10" s="236" t="s">
+      <c r="B10" s="222" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="103" t="s">
+      <c r="C10" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="256" t="s">
+      <c r="D10" s="597" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="237" t="s">
+      <c r="E10" s="223" t="s">
         <v>35</v>
       </c>
-      <c r="F10" s="238" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="238" t="s">
+      <c r="F10" s="224" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="225" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="224" t="s">
         <v>22</v>
       </c>
-      <c r="I10" s="238" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="103" t="s">
+      <c r="I10" s="224" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="K10" s="238" t="s">
+      <c r="K10" s="224" t="s">
         <v>43</v>
       </c>
-      <c r="L10" s="103" t="s">
+      <c r="L10" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="M10" s="238" t="s">
+      <c r="M10" s="224" t="s">
         <v>26</v>
       </c>
-      <c r="N10" s="240" t="s">
+      <c r="N10" s="226" t="s">
         <v>49</v>
       </c>
-      <c r="O10" s="252" t="s">
+      <c r="O10" s="598" t="s">
         <v>40</v>
       </c>
-      <c r="P10" s="238" t="s">
+      <c r="P10" s="224" t="s">
         <v>29</v>
       </c>
-      <c r="Q10" s="352" t="s">
-[...8 lines deleted...]
-      <c r="T10" s="241">
+      <c r="Q10" s="333" t="s">
+        <v>318</v>
+      </c>
+      <c r="R10" s="224" t="s">
+        <v>31</v>
+      </c>
+      <c r="S10" s="224" t="s">
+        <v>31</v>
+      </c>
+      <c r="T10" s="227">
         <v>3753</v>
       </c>
     </row>
     <row r="11" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="426" t="s">
+      <c r="A11" s="559" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="427"/>
+      <c r="B11" s="560"/>
       <c r="C11" s="31"/>
-      <c r="D11" s="257"/>
+      <c r="D11" s="243"/>
       <c r="E11" s="31"/>
-      <c r="F11" s="118"/>
+      <c r="F11" s="114"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
-      <c r="O11" s="281"/>
+      <c r="O11" s="263"/>
       <c r="P11" s="31"/>
-      <c r="Q11" s="435" t="s">
+      <c r="Q11" s="568" t="s">
         <v>56</v>
       </c>
-      <c r="R11" s="436"/>
-[...1 lines deleted...]
-      <c r="T11" s="437"/>
+      <c r="R11" s="569"/>
+      <c r="S11" s="569"/>
+      <c r="T11" s="570"/>
     </row>
     <row r="12" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="32">
         <v>3163</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="D12" s="258" t="s">
+      <c r="D12" s="600" t="s">
         <v>59</v>
       </c>
-      <c r="E12" s="105" t="s">
+      <c r="E12" s="101" t="s">
         <v>60</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="G12" s="111" t="s">
+      <c r="G12" s="107" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="35" t="s">
         <v>61</v>
       </c>
       <c r="I12" s="35" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="34" t="s">
         <v>62</v>
       </c>
       <c r="K12" s="35" t="s">
         <v>24</v>
       </c>
       <c r="L12" s="34" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="M12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="N12" s="36" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="O12" s="277" t="s">
+        <v>244</v>
+      </c>
+      <c r="O12" s="259" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="35" t="s">
         <v>66</v>
       </c>
       <c r="Q12" s="37" t="s">
         <v>67</v>
       </c>
       <c r="R12" s="37" t="s">
         <v>31</v>
       </c>
       <c r="S12" s="35" t="s">
         <v>41</v>
       </c>
       <c r="T12" s="38">
         <v>3163</v>
       </c>
     </row>
     <row r="13" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="20">
         <v>3165</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="D13" s="305" t="s">
         <v>69</v>
       </c>
-      <c r="D13" s="324" t="s">
+      <c r="E13" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="E13" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="G13" s="110" t="s">
+      <c r="G13" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="23" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J13" s="344" t="s">
-        <v>266</v>
+      <c r="J13" s="325" t="s">
+        <v>249</v>
       </c>
       <c r="K13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L13" s="22" t="s">
         <v>63</v>
       </c>
       <c r="M13" s="23" t="s">
         <v>45</v>
       </c>
       <c r="N13" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="O13" s="278" t="s">
-        <v>72</v>
+      <c r="O13" s="260" t="s">
+        <v>71</v>
       </c>
       <c r="P13" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Q13" s="82" t="s">
+      <c r="Q13" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R13" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S13" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T13" s="25">
         <v>3165</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40">
         <v>3168</v>
       </c>
       <c r="B14" s="41" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="D14" s="258" t="s">
+      <c r="D14" s="600" t="s">
         <v>59</v>
       </c>
-      <c r="E14" s="105" t="s">
+      <c r="E14" s="101" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="G14" s="112" t="s">
+      <c r="G14" s="108" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="43" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I14" s="43" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="42" t="s">
         <v>62</v>
       </c>
       <c r="K14" s="43" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="42" t="s">
         <v>63</v>
       </c>
       <c r="M14" s="43" t="s">
         <v>45</v>
       </c>
       <c r="N14" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="O14" s="279" t="s">
-        <v>75</v>
+      <c r="O14" s="261" t="s">
+        <v>74</v>
       </c>
       <c r="P14" s="43" t="s">
         <v>66</v>
       </c>
       <c r="Q14" s="37" t="s">
         <v>67</v>
       </c>
       <c r="R14" s="44" t="s">
         <v>31</v>
       </c>
       <c r="S14" s="43" t="s">
         <v>31</v>
       </c>
       <c r="T14" s="45">
         <v>3168</v>
       </c>
     </row>
     <row r="15" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="20">
         <v>3181</v>
       </c>
       <c r="B15" s="21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="324" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="73" t="s">
+      <c r="D15" s="305" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="72" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G15" s="110" t="s">
+      <c r="G15" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H15" s="23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J15" s="22" t="s">
         <v>62</v>
       </c>
       <c r="K15" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="22" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="23" t="s">
         <v>45</v>
       </c>
       <c r="N15" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="O15" s="278" t="s">
-        <v>75</v>
+      <c r="O15" s="260" t="s">
+        <v>74</v>
       </c>
       <c r="P15" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="Q15" s="82" t="s">
+      <c r="Q15" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S15" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T15" s="25">
         <v>3181</v>
       </c>
     </row>
     <row r="16" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="120">
+      <c r="A16" s="116">
         <v>3664</v>
       </c>
-      <c r="B16" s="121" t="s">
+      <c r="B16" s="117" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="118" t="s">
+        <v>253</v>
+      </c>
+      <c r="D16" s="307" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="119" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="115" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="120" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="115" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="115" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="327" t="s">
+        <v>249</v>
+      </c>
+      <c r="K16" s="115" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" s="118" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="115" t="s">
+        <v>45</v>
+      </c>
+      <c r="N16" s="121" t="s">
+        <v>64</v>
+      </c>
+      <c r="O16" s="262" t="s">
         <v>77</v>
       </c>
-      <c r="C16" s="122" t="s">
-[...23 lines deleted...]
-      <c r="K16" s="119" t="s">
+      <c r="P16" s="121" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="122" t="s">
+        <v>67</v>
+      </c>
+      <c r="R16" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="S16" s="115" t="s">
+        <v>31</v>
+      </c>
+      <c r="T16" s="123">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="561" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="562"/>
+      <c r="C17" s="148"/>
+      <c r="D17" s="245"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="149"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
+      <c r="J17" s="149"/>
+      <c r="K17" s="149"/>
+      <c r="L17" s="149"/>
+      <c r="M17" s="149"/>
+      <c r="N17" s="148"/>
+      <c r="O17" s="264"/>
+      <c r="P17" s="149"/>
+      <c r="Q17" s="571" t="s">
+        <v>78</v>
+      </c>
+      <c r="R17" s="572"/>
+      <c r="S17" s="572"/>
+      <c r="T17" s="573"/>
+    </row>
+    <row r="18" spans="1:20" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="151"/>
+      <c r="B18" s="303"/>
+      <c r="C18" s="167" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="601" t="s">
+        <v>80</v>
+      </c>
+      <c r="E18" s="167" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" s="153"/>
+      <c r="G18" s="153"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="153"/>
+      <c r="J18" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K18" s="153"/>
+      <c r="L18" s="153"/>
+      <c r="M18" s="153"/>
+      <c r="N18" s="152"/>
+      <c r="O18" s="165"/>
+      <c r="P18" s="153"/>
+      <c r="Q18" s="154"/>
+      <c r="R18" s="155"/>
+      <c r="S18" s="155"/>
+      <c r="T18" s="156"/>
+    </row>
+    <row r="19" spans="1:20" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="157">
+        <v>3700</v>
+      </c>
+      <c r="B19" s="158" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="511" t="s">
+        <v>254</v>
+      </c>
+      <c r="D19" s="386" t="s">
+        <v>255</v>
+      </c>
+      <c r="E19" s="150" t="s">
+        <v>258</v>
+      </c>
+      <c r="F19" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="G19" s="160" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19" s="160" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="160" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="164" t="s">
+        <v>256</v>
+      </c>
+      <c r="K19" s="160" t="s">
         <v>24</v>
       </c>
-      <c r="L16" s="122" t="s">
+      <c r="L19" s="159" t="s">
         <v>63</v>
       </c>
-      <c r="M16" s="119" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="125" t="s">
+      <c r="M19" s="160" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19" s="161" t="s">
         <v>64</v>
       </c>
-      <c r="O16" s="280" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="125" t="s">
+      <c r="O19" s="265" t="s">
+        <v>84</v>
+      </c>
+      <c r="P19" s="161" t="s">
         <v>66</v>
       </c>
-      <c r="Q16" s="126" t="s">
-[...126 lines deleted...]
-      <c r="T19" s="174">
+      <c r="Q19" s="162" t="s">
+        <v>305</v>
+      </c>
+      <c r="R19" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="S19" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="163">
         <v>3700</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="63">
         <v>3701</v>
       </c>
-      <c r="B20" s="90" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="77" t="s">
+      <c r="B20" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="247" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="262" t="s">
+      <c r="E20" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="E20" s="107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="G20" s="114" t="s">
+      <c r="G20" s="110" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="64" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="J20" s="91" t="s">
-        <v>83</v>
+      <c r="J20" s="89" t="s">
+        <v>82</v>
       </c>
       <c r="K20" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="L20" s="77" t="s">
+      <c r="L20" s="75" t="s">
         <v>25</v>
       </c>
       <c r="M20" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="N20" s="92" t="s">
+      <c r="N20" s="90" t="s">
         <v>27</v>
       </c>
-      <c r="O20" s="284" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="131" t="s">
+      <c r="O20" s="266" t="s">
+        <v>84</v>
+      </c>
+      <c r="P20" s="126" t="s">
         <v>66</v>
       </c>
-      <c r="Q20" s="82" t="s">
+      <c r="Q20" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R20" s="64" t="s">
         <v>31</v>
       </c>
       <c r="S20" s="64" t="s">
         <v>31</v>
       </c>
       <c r="T20" s="65">
         <v>3701</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="83">
+      <c r="A21" s="81">
         <v>3702</v>
       </c>
-      <c r="B21" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="75" t="s">
+      <c r="B21" s="82" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="602" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="263" t="s">
+      <c r="E21" s="102" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="106" t="s">
+      <c r="F21" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="F21" s="85" t="s">
-[...14 lines deleted...]
-      <c r="K21" s="85" t="s">
+      <c r="K21" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="L21" s="75" t="s">
+      <c r="L21" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="M21" s="85" t="s">
+      <c r="M21" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N21" s="87" t="s">
+      <c r="N21" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="O21" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="130" t="s">
+      <c r="O21" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P21" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="Q21" s="88" t="s">
+      <c r="Q21" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="R21" s="85" t="s">
-[...5 lines deleted...]
-      <c r="T21" s="89">
+      <c r="R21" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S21" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T21" s="87">
         <v>3702</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="63">
         <v>3703</v>
       </c>
-      <c r="B22" s="90" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="77" t="s">
+      <c r="B22" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="247" t="s">
         <v>80</v>
       </c>
-      <c r="D22" s="262" t="s">
+      <c r="E22" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="E22" s="107" t="s">
+      <c r="F22" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="I22" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="89" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
       <c r="K22" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="L22" s="77" t="s">
+      <c r="L22" s="75" t="s">
         <v>63</v>
       </c>
       <c r="M22" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="N22" s="92" t="s">
+      <c r="N22" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="O22" s="349" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="131" t="s">
+      <c r="O22" s="330" t="s">
+        <v>84</v>
+      </c>
+      <c r="P22" s="126" t="s">
         <v>66</v>
       </c>
-      <c r="Q22" s="82" t="s">
+      <c r="Q22" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R22" s="64" t="s">
         <v>31</v>
       </c>
       <c r="S22" s="64" t="s">
         <v>31</v>
       </c>
       <c r="T22" s="65">
         <v>3703</v>
       </c>
     </row>
     <row r="23" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="83">
+      <c r="A23" s="81">
         <v>3705</v>
       </c>
-      <c r="B23" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="75" t="s">
+      <c r="B23" s="82" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="602" t="s">
         <v>80</v>
       </c>
-      <c r="D23" s="263" t="s">
+      <c r="E23" s="102" t="s">
         <v>81</v>
       </c>
-      <c r="E23" s="106" t="s">
+      <c r="F23" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="F23" s="85" t="s">
-[...14 lines deleted...]
-      <c r="K23" s="85" t="s">
+      <c r="K23" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="L23" s="75" t="s">
+      <c r="L23" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="M23" s="85" t="s">
+      <c r="M23" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N23" s="87" t="s">
+      <c r="N23" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="O23" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P23" s="130" t="s">
+      <c r="O23" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P23" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="Q23" s="88" t="s">
+      <c r="Q23" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="R23" s="85" t="s">
-[...5 lines deleted...]
-      <c r="T23" s="89">
+      <c r="R23" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S23" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T23" s="87">
         <v>3705</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="63">
         <v>3707</v>
       </c>
-      <c r="B24" s="90" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="77" t="s">
+      <c r="B24" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="247" t="s">
         <v>80</v>
       </c>
-      <c r="D24" s="262" t="s">
+      <c r="E24" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="E24" s="107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="G24" s="114" t="s">
+      <c r="G24" s="110" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="64" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="J24" s="91" t="s">
-        <v>83</v>
+      <c r="J24" s="89" t="s">
+        <v>82</v>
       </c>
       <c r="K24" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="L24" s="77" t="s">
+      <c r="L24" s="75" t="s">
         <v>63</v>
       </c>
       <c r="M24" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="N24" s="92" t="s">
+      <c r="N24" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="O24" s="284" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="131" t="s">
+      <c r="O24" s="266" t="s">
+        <v>84</v>
+      </c>
+      <c r="P24" s="126" t="s">
         <v>66</v>
       </c>
-      <c r="Q24" s="82" t="s">
+      <c r="Q24" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R24" s="64" t="s">
         <v>31</v>
       </c>
       <c r="S24" s="64" t="s">
         <v>31</v>
       </c>
       <c r="T24" s="65">
         <v>3707</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="83">
+      <c r="A25" s="81">
         <v>3710</v>
       </c>
-      <c r="B25" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="75" t="s">
+      <c r="B25" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="602" t="s">
         <v>80</v>
       </c>
-      <c r="D25" s="263" t="s">
+      <c r="E25" s="102" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="106" t="s">
+      <c r="F25" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="F25" s="85" t="s">
-[...14 lines deleted...]
-      <c r="K25" s="85" t="s">
+      <c r="K25" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="L25" s="75" t="s">
+      <c r="L25" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="M25" s="85" t="s">
+      <c r="M25" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N25" s="87" t="s">
+      <c r="N25" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="O25" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P25" s="130" t="s">
+      <c r="O25" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P25" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="Q25" s="88" t="s">
+      <c r="Q25" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="R25" s="85" t="s">
-[...5 lines deleted...]
-      <c r="T25" s="89">
+      <c r="R25" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S25" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T25" s="87">
         <v>3710</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="20">
         <v>3712</v>
       </c>
       <c r="B26" s="21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C26" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="240" t="s">
         <v>80</v>
       </c>
-      <c r="D26" s="254" t="s">
+      <c r="E26" s="72" t="s">
         <v>81</v>
       </c>
-      <c r="E26" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G26" s="110" t="s">
+      <c r="G26" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J26" s="80" t="s">
-        <v>83</v>
+      <c r="J26" s="78" t="s">
+        <v>82</v>
       </c>
       <c r="K26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="22" t="s">
         <v>25</v>
       </c>
       <c r="M26" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N26" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="O26" s="247" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="132" t="s">
+      <c r="O26" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P26" s="127" t="s">
         <v>66</v>
       </c>
-      <c r="Q26" s="82" t="s">
+      <c r="Q26" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R26" s="23" t="s">
         <v>31</v>
       </c>
       <c r="S26" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T26" s="25">
         <v>3712</v>
       </c>
     </row>
     <row r="27" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="83">
+      <c r="A27" s="81">
         <v>3716</v>
       </c>
-      <c r="B27" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="75" t="s">
+      <c r="B27" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="602" t="s">
         <v>80</v>
       </c>
-      <c r="D27" s="263" t="s">
+      <c r="E27" s="102" t="s">
         <v>81</v>
       </c>
-      <c r="E27" s="106" t="s">
+      <c r="F27" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="F27" s="85" t="s">
-[...14 lines deleted...]
-      <c r="K27" s="85" t="s">
+      <c r="K27" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="L27" s="75" t="s">
+      <c r="L27" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="M27" s="85" t="s">
+      <c r="M27" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N27" s="87" t="s">
+      <c r="N27" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="O27" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P27" s="130" t="s">
+      <c r="O27" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P27" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="Q27" s="88" t="s">
+      <c r="Q27" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="R27" s="85" t="s">
-[...5 lines deleted...]
-      <c r="T27" s="89">
+      <c r="R27" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S27" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T27" s="87">
         <v>3716</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="20">
         <v>3731</v>
       </c>
       <c r="B28" s="21" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C28" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="240" t="s">
         <v>80</v>
       </c>
-      <c r="D28" s="254" t="s">
+      <c r="E28" s="72" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G28" s="110" t="s">
+      <c r="G28" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J28" s="80" t="s">
-        <v>83</v>
+      <c r="J28" s="78" t="s">
+        <v>82</v>
       </c>
       <c r="K28" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="22" t="s">
         <v>63</v>
       </c>
       <c r="M28" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N28" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="O28" s="247" t="s">
-[...2 lines deleted...]
-      <c r="P28" s="132" t="s">
+      <c r="O28" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P28" s="127" t="s">
         <v>66</v>
       </c>
-      <c r="Q28" s="82" t="s">
+      <c r="Q28" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R28" s="23" t="s">
         <v>31</v>
       </c>
       <c r="S28" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T28" s="25">
         <v>3731</v>
       </c>
     </row>
     <row r="29" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="83">
+      <c r="A29" s="81">
         <v>3735</v>
       </c>
-      <c r="B29" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="75" t="s">
+      <c r="B29" s="82" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="602" t="s">
         <v>80</v>
       </c>
-      <c r="D29" s="263" t="s">
+      <c r="E29" s="102" t="s">
         <v>81</v>
       </c>
-      <c r="E29" s="106" t="s">
+      <c r="F29" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G29" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H29" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J29" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="F29" s="85" t="s">
-[...14 lines deleted...]
-      <c r="K29" s="85" t="s">
+      <c r="K29" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="L29" s="75" t="s">
+      <c r="L29" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="M29" s="85" t="s">
+      <c r="M29" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N29" s="87" t="s">
+      <c r="N29" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="O29" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="130" t="s">
+      <c r="O29" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P29" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="Q29" s="88" t="s">
+      <c r="Q29" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="R29" s="85" t="s">
-[...5 lines deleted...]
-      <c r="T29" s="89">
+      <c r="R29" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S29" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T29" s="87">
         <v>3735</v>
       </c>
     </row>
     <row r="30" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="20">
         <v>3738</v>
       </c>
       <c r="B30" s="21" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C30" s="66" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>257</v>
+      </c>
+      <c r="D30" s="240" t="s">
+        <v>255</v>
+      </c>
+      <c r="E30" s="72" t="s">
+        <v>259</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="G30" s="115" t="s">
-        <v>104</v>
+      <c r="G30" s="111" t="s">
+        <v>96</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J30" s="80" t="s">
-        <v>88</v>
+      <c r="J30" s="78" t="s">
+        <v>256</v>
       </c>
       <c r="K30" s="23" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="L30" s="22" t="s">
         <v>22</v>
       </c>
       <c r="M30" s="23" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N30" s="39" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="O30" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="P30" s="133" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="P30" s="128" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q30" s="334" t="s">
+        <v>312</v>
       </c>
       <c r="R30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="S30" s="23" t="s">
         <v>21</v>
       </c>
       <c r="T30" s="25">
         <v>3738</v>
       </c>
     </row>
     <row r="31" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="83">
+      <c r="A31" s="81">
         <v>3759</v>
       </c>
-      <c r="B31" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="75" t="s">
+      <c r="B31" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="602" t="s">
         <v>80</v>
       </c>
-      <c r="D31" s="263" t="s">
+      <c r="E31" s="102" t="s">
         <v>81</v>
       </c>
-      <c r="E31" s="106" t="s">
+      <c r="F31" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H31" s="83" t="s">
+        <v>36</v>
+      </c>
+      <c r="I31" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="F31" s="85" t="s">
-[...14 lines deleted...]
-      <c r="K31" s="85" t="s">
+      <c r="K31" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="L31" s="75" t="s">
-[...2 lines deleted...]
-      <c r="M31" s="85" t="s">
+      <c r="L31" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="M31" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N31" s="87" t="s">
+      <c r="N31" s="85" t="s">
         <v>46</v>
       </c>
-      <c r="O31" s="285" t="s">
+      <c r="O31" s="267" t="s">
         <v>40</v>
       </c>
-      <c r="P31" s="130" t="s">
+      <c r="P31" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="Q31" s="354" t="s">
+      <c r="Q31" s="335" t="s">
         <v>30</v>
       </c>
-      <c r="R31" s="85" t="s">
-[...5 lines deleted...]
-      <c r="T31" s="89">
+      <c r="R31" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S31" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T31" s="87">
         <v>3759</v>
       </c>
     </row>
     <row r="32" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="327">
+      <c r="A32" s="308">
         <v>3761</v>
       </c>
-      <c r="B32" s="102" t="s">
-        <v>110</v>
+      <c r="B32" s="98" t="s">
+        <v>102</v>
       </c>
       <c r="C32" s="22" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>103</v>
+      </c>
+      <c r="D32" s="249" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="72" t="s">
+        <v>105</v>
       </c>
       <c r="F32" s="23" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>106</v>
+      </c>
+      <c r="G32" s="106" t="s">
+        <v>106</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="J32" s="77" t="s">
+      <c r="J32" s="75" t="s">
         <v>31</v>
       </c>
       <c r="K32" s="23" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="L32" s="22" t="s">
         <v>22</v>
       </c>
       <c r="M32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N32" s="39" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="O32" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="P32" s="134" t="s">
+      <c r="P32" s="129" t="s">
         <v>31</v>
       </c>
       <c r="Q32" s="64" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="R32" s="23" t="s">
         <v>21</v>
       </c>
       <c r="S32" s="23" t="s">
         <v>21</v>
       </c>
       <c r="T32" s="25">
         <v>3761</v>
       </c>
     </row>
     <row r="33" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="83">
+      <c r="A33" s="81">
         <v>3770</v>
       </c>
-      <c r="B33" s="84" t="s">
-[...17 lines deleted...]
-      <c r="H33" s="85" t="s">
+      <c r="B33" s="82" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="602" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="F33" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="109" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="I33" s="85" t="s">
-[...5 lines deleted...]
-      <c r="K33" s="85" t="s">
+      <c r="I33" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="91" t="s">
+        <v>111</v>
+      </c>
+      <c r="K33" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="L33" s="75" t="s">
+      <c r="L33" s="73" t="s">
         <v>48</v>
       </c>
-      <c r="M33" s="85" t="s">
+      <c r="M33" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="N33" s="87" t="s">
+      <c r="N33" s="85" t="s">
         <v>49</v>
       </c>
-      <c r="O33" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="187" t="s">
+      <c r="O33" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P33" s="176" t="s">
         <v>66</v>
       </c>
-      <c r="Q33" s="88" t="s">
-[...8 lines deleted...]
-      <c r="T33" s="89">
+      <c r="Q33" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="R33" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="S33" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T33" s="87">
         <v>3770</v>
       </c>
     </row>
     <row r="34" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="20">
         <v>3771</v>
       </c>
       <c r="B34" s="21" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="C34" s="22" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>109</v>
+      </c>
+      <c r="D34" s="240" t="s">
+        <v>110</v>
+      </c>
+      <c r="E34" s="72" t="s">
+        <v>70</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="G34" s="110" t="s">
+      <c r="G34" s="106" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J34" s="94" t="s">
-        <v>119</v>
+      <c r="J34" s="92" t="s">
+        <v>111</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>43</v>
       </c>
       <c r="L34" s="22" t="s">
         <v>48</v>
       </c>
       <c r="M34" s="23" t="s">
         <v>45</v>
       </c>
       <c r="N34" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="O34" s="247" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="134" t="s">
+      <c r="O34" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P34" s="129" t="s">
         <v>66</v>
       </c>
-      <c r="Q34" s="82" t="s">
-        <v>120</v>
+      <c r="Q34" s="80" t="s">
+        <v>112</v>
       </c>
       <c r="R34" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S34" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T34" s="25">
         <v>3771</v>
       </c>
     </row>
     <row r="35" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="83">
+      <c r="A35" s="81">
         <v>3773</v>
       </c>
-      <c r="B35" s="84" t="s">
-[...17 lines deleted...]
-      <c r="H35" s="85" t="s">
+      <c r="B35" s="82" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" s="602" t="s">
+        <v>110</v>
+      </c>
+      <c r="E35" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="F35" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G35" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H35" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="I35" s="85" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="85" t="s">
+      <c r="I35" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J35" s="91" t="s">
+        <v>111</v>
+      </c>
+      <c r="K35" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="L35" s="75" t="s">
+      <c r="L35" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="M35" s="85" t="s">
+      <c r="M35" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="N35" s="87" t="s">
+      <c r="N35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="O35" s="285" t="s">
-[...2 lines deleted...]
-      <c r="P35" s="187" t="s">
+      <c r="O35" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P35" s="176" t="s">
         <v>66</v>
       </c>
-      <c r="Q35" s="88" t="s">
+      <c r="Q35" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="R35" s="88" t="s">
-[...5 lines deleted...]
-      <c r="T35" s="89">
+      <c r="R35" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="S35" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T35" s="87">
         <v>3773</v>
       </c>
     </row>
     <row r="36" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="20">
         <v>3774</v>
       </c>
       <c r="B36" s="21" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C36" s="22" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>109</v>
+      </c>
+      <c r="D36" s="240" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>70</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="G36" s="110" t="s">
+      <c r="G36" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="68" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L36" s="22" t="s">
         <v>48</v>
       </c>
       <c r="M36" s="23" t="s">
         <v>45</v>
       </c>
       <c r="N36" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="O36" s="247" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="134" t="s">
+      <c r="O36" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P36" s="129" t="s">
         <v>66</v>
       </c>
-      <c r="Q36" s="82" t="s">
+      <c r="Q36" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R36" s="24" t="s">
         <v>31</v>
       </c>
       <c r="S36" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T36" s="25">
         <v>3774</v>
       </c>
     </row>
     <row r="37" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="83">
+      <c r="A37" s="81">
         <v>3779</v>
       </c>
-      <c r="B37" s="84" t="s">
-[...17 lines deleted...]
-      <c r="H37" s="85" t="s">
+      <c r="B37" s="499" t="s">
+        <v>116</v>
+      </c>
+      <c r="C37" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" s="602" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" s="124" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="I37" s="85" t="s">
-[...8 lines deleted...]
-      <c r="L37" s="75" t="s">
+      <c r="I37" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J37" s="91" t="s">
+        <v>111</v>
+      </c>
+      <c r="K37" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="L37" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="M37" s="85" t="s">
-[...20 lines deleted...]
-      <c r="T37" s="89">
+      <c r="M37" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="N37" s="85" t="s">
+        <v>98</v>
+      </c>
+      <c r="O37" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="P37" s="177" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q37" s="73" t="s">
+        <v>312</v>
+      </c>
+      <c r="R37" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="S37" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="T37" s="87">
         <v>3779</v>
       </c>
     </row>
     <row r="38" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="20">
         <v>3798</v>
       </c>
       <c r="B38" s="21" t="s">
-        <v>126</v>
+        <v>260</v>
       </c>
       <c r="C38" s="22" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>261</v>
+      </c>
+      <c r="D38" s="146" t="s">
+        <v>262</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>259</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G38" s="115" t="s">
+      <c r="G38" s="111" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I38" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J38" s="68" t="s">
-        <v>129</v>
+        <v>263</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L38" s="22" t="s">
         <v>63</v>
       </c>
       <c r="M38" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N38" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="O38" s="278" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="135" t="s">
+      <c r="O38" s="260" t="s">
+        <v>118</v>
+      </c>
+      <c r="P38" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="Q38" s="82" t="s">
+      <c r="Q38" s="80" t="s">
         <v>67</v>
       </c>
       <c r="R38" s="23" t="s">
         <v>31</v>
       </c>
       <c r="S38" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T38" s="25">
         <v>3798</v>
       </c>
     </row>
     <row r="39" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="83">
-[...35 lines deleted...]
-      <c r="M39" s="85" t="s">
+      <c r="A39" s="498">
+        <v>3810</v>
+      </c>
+      <c r="B39" s="499" t="s">
+        <v>268</v>
+      </c>
+      <c r="C39" s="500" t="s">
+        <v>269</v>
+      </c>
+      <c r="D39" s="501" t="s">
+        <v>270</v>
+      </c>
+      <c r="E39" s="502" t="s">
+        <v>271</v>
+      </c>
+      <c r="F39" s="503" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="504" t="s">
+        <v>21</v>
+      </c>
+      <c r="H39" s="503" t="s">
+        <v>73</v>
+      </c>
+      <c r="I39" s="503" t="s">
+        <v>21</v>
+      </c>
+      <c r="J39" s="505" t="s">
+        <v>303</v>
+      </c>
+      <c r="K39" s="503" t="s">
+        <v>43</v>
+      </c>
+      <c r="L39" s="500" t="s">
+        <v>48</v>
+      </c>
+      <c r="M39" s="503" t="s">
         <v>26</v>
       </c>
-      <c r="N39" s="87" t="s">
-[...18 lines deleted...]
-        <v>3289</v>
+      <c r="N39" s="506" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="507" t="s">
+        <v>118</v>
+      </c>
+      <c r="P39" s="508" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q39" s="509" t="s">
+        <v>302</v>
+      </c>
+      <c r="R39" s="503" t="s">
+        <v>31</v>
+      </c>
+      <c r="S39" s="503" t="s">
+        <v>301</v>
+      </c>
+      <c r="T39" s="510">
+        <v>3810</v>
       </c>
     </row>
     <row r="40" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="20">
-        <v>3786</v>
+        <v>3289</v>
       </c>
       <c r="B40" s="21" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="C40" s="22" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="E40" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="320" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" s="72" t="s">
         <v>60</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G40" s="110" t="s">
+      <c r="G40" s="111" t="s">
         <v>21</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="68" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="K40" s="23" t="s">
         <v>24</v>
       </c>
       <c r="L40" s="22" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="M40" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="N40" s="22" t="s">
+      <c r="N40" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="O40" s="390" t="s">
+        <v>118</v>
+      </c>
+      <c r="P40" s="130" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q40" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="R40" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S40" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="T40" s="25">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="81">
+        <v>3786</v>
+      </c>
+      <c r="B41" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41" s="603" t="s">
+        <v>126</v>
+      </c>
+      <c r="E41" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="F41" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I41" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="91" t="s">
+        <v>127</v>
+      </c>
+      <c r="K41" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="M41" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N41" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="O40" s="278" t="s">
+      <c r="O41" s="392" t="s">
+        <v>128</v>
+      </c>
+      <c r="P41" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q41" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R41" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S41" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="T41" s="87">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="393">
+        <v>3282</v>
+      </c>
+      <c r="B42" s="394" t="s">
+        <v>129</v>
+      </c>
+      <c r="C42" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="D42" s="247" t="s">
+        <v>121</v>
+      </c>
+      <c r="E42" s="103" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="395" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42" s="296" t="s">
+        <v>22</v>
+      </c>
+      <c r="I42" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="92" t="s">
+        <v>122</v>
+      </c>
+      <c r="K42" s="296" t="s">
+        <v>97</v>
+      </c>
+      <c r="L42" s="298" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" s="296" t="s">
+        <v>97</v>
+      </c>
+      <c r="N42" s="396" t="s">
+        <v>98</v>
+      </c>
+      <c r="O42" s="397" t="s">
+        <v>31</v>
+      </c>
+      <c r="P42" s="398" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q42" s="399" t="s">
+        <v>312</v>
+      </c>
+      <c r="R42" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="S42" s="298" t="s">
+        <v>21</v>
+      </c>
+      <c r="T42" s="400">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="401">
+        <v>3782</v>
+      </c>
+      <c r="B43" s="402" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" s="403" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="604" t="s">
+        <v>126</v>
+      </c>
+      <c r="E43" s="405" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" s="406" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="407" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43" s="407" t="s">
+        <v>22</v>
+      </c>
+      <c r="I43" s="407" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="408" t="s">
+        <v>127</v>
+      </c>
+      <c r="K43" s="407" t="s">
+        <v>97</v>
+      </c>
+      <c r="L43" s="403" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" s="407" t="s">
+        <v>97</v>
+      </c>
+      <c r="N43" s="409" t="s">
+        <v>98</v>
+      </c>
+      <c r="O43" s="409" t="s">
+        <v>31</v>
+      </c>
+      <c r="P43" s="410" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q43" s="411" t="s">
+        <v>312</v>
+      </c>
+      <c r="R43" s="412" t="s">
+        <v>21</v>
+      </c>
+      <c r="S43" s="403" t="s">
+        <v>21</v>
+      </c>
+      <c r="T43" s="413">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="563" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="564"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="250"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="133"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="47"/>
+      <c r="O44" s="268"/>
+      <c r="P44" s="48"/>
+      <c r="Q44" s="574" t="s">
+        <v>131</v>
+      </c>
+      <c r="R44" s="575"/>
+      <c r="S44" s="575"/>
+      <c r="T44" s="576"/>
+    </row>
+    <row r="45" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="49">
+        <v>3170</v>
+      </c>
+      <c r="B45" s="50" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" s="599" t="s">
+        <v>134</v>
+      </c>
+      <c r="E45" s="104" t="s">
+        <v>135</v>
+      </c>
+      <c r="F45" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I45" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="J45" s="131" t="s">
+        <v>250</v>
+      </c>
+      <c r="K45" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="L45" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="M45" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="N45" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="O45" s="269" t="s">
+        <v>128</v>
+      </c>
+      <c r="P45" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q45" s="51" t="s">
+        <v>136</v>
+      </c>
+      <c r="R45" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="S45" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="T45" s="54">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="20">
+        <v>3202</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G46" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J46" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="K46" s="23" t="s">
         <v>140</v>
       </c>
-      <c r="P40" s="132" t="s">
+      <c r="L46" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="N46" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="O46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="P46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q46" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="R46" s="46" t="s">
+        <v>144</v>
+      </c>
+      <c r="S46" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T46" s="25">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="49">
+        <v>3208</v>
+      </c>
+      <c r="B47" s="50" t="s">
+        <v>145</v>
+      </c>
+      <c r="C47" s="51" t="s">
+        <v>146</v>
+      </c>
+      <c r="D47" s="611" t="s">
+        <v>147</v>
+      </c>
+      <c r="E47" s="104" t="s">
+        <v>148</v>
+      </c>
+      <c r="F47" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" s="94" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I47" s="93" t="s">
+        <v>21</v>
+      </c>
+      <c r="J47" s="326" t="s">
+        <v>149</v>
+      </c>
+      <c r="K47" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="M47" s="52" t="s">
+        <v>150</v>
+      </c>
+      <c r="N47" s="52" t="s">
+        <v>246</v>
+      </c>
+      <c r="O47" s="52" t="s">
+        <v>151</v>
+      </c>
+      <c r="P47" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q47" s="52" t="s">
+        <v>136</v>
+      </c>
+      <c r="R47" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="S47" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="T47" s="54">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="26">
+        <v>3777</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="D48" s="251" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="F48" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G48" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="I48" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="132" t="s">
+        <v>155</v>
+      </c>
+      <c r="K48" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="M48" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N48" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="O48" s="270" t="s">
+        <v>65</v>
+      </c>
+      <c r="P48" s="71" t="s">
         <v>66</v>
       </c>
-      <c r="Q40" s="82" t="s">
+      <c r="Q48" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="R40" s="64" t="s">
-[...22 lines deleted...]
-      <c r="E41" s="106" t="s">
+      <c r="R48" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="S48" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="T48" s="30">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="552" t="s">
+        <v>156</v>
+      </c>
+      <c r="B49" s="553"/>
+      <c r="C49" s="179"/>
+      <c r="D49" s="252"/>
+      <c r="E49" s="180"/>
+      <c r="F49" s="181"/>
+      <c r="G49" s="181"/>
+      <c r="H49" s="181"/>
+      <c r="I49" s="181"/>
+      <c r="J49" s="179"/>
+      <c r="K49" s="181"/>
+      <c r="L49" s="179"/>
+      <c r="M49" s="181"/>
+      <c r="N49" s="181"/>
+      <c r="O49" s="181"/>
+      <c r="P49" s="181"/>
+      <c r="Q49" s="579" t="s">
+        <v>156</v>
+      </c>
+      <c r="R49" s="580"/>
+      <c r="S49" s="580"/>
+      <c r="T49" s="581"/>
+    </row>
+    <row r="50" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="182">
+        <v>3228</v>
+      </c>
+      <c r="B50" s="178" t="s">
+        <v>157</v>
+      </c>
+      <c r="C50" s="183" t="s">
+        <v>158</v>
+      </c>
+      <c r="D50" s="607" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" s="184" t="s">
         <v>60</v>
       </c>
-      <c r="F41" s="85" t="s">
-[...5 lines deleted...]
-      <c r="H41" s="159" t="s">
+      <c r="F50" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G50" s="186" t="s">
+        <v>31</v>
+      </c>
+      <c r="H50" s="185" t="s">
         <v>22</v>
       </c>
-      <c r="I41" s="159" t="s">
-[...5 lines deleted...]
-      <c r="K41" s="159" t="s">
+      <c r="I50" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="J50" s="183" t="s">
+        <v>31</v>
+      </c>
+      <c r="K50" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="L50" s="183" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="N50" s="185" t="s">
+        <v>98</v>
+      </c>
+      <c r="O50" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="P50" s="187" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q50" s="188" t="s">
+        <v>160</v>
+      </c>
+      <c r="R50" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="S50" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="T50" s="190">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="20">
+        <v>3253</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="D51" s="387" t="s">
+        <v>264</v>
+      </c>
+      <c r="E51" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G51" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J51" s="75" t="s">
+        <v>31</v>
+      </c>
+      <c r="K51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M51" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N51" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="O51" s="146" t="s">
+        <v>162</v>
+      </c>
+      <c r="P51" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q51" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T51" s="25">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="182">
+        <v>3274</v>
+      </c>
+      <c r="B52" s="178" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" s="183" t="s">
+        <v>164</v>
+      </c>
+      <c r="D52" s="605" t="s">
+        <v>165</v>
+      </c>
+      <c r="E52" s="184" t="s">
+        <v>135</v>
+      </c>
+      <c r="F52" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="186" t="s">
+        <v>21</v>
+      </c>
+      <c r="H52" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="J52" s="191" t="s">
+        <v>166</v>
+      </c>
+      <c r="K52" s="185" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="M52" s="185" t="s">
+        <v>26</v>
+      </c>
+      <c r="N52" s="192" t="s">
+        <v>49</v>
+      </c>
+      <c r="O52" s="271" t="s">
+        <v>128</v>
+      </c>
+      <c r="P52" s="193" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q52" s="194" t="s">
+        <v>67</v>
+      </c>
+      <c r="R52" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="S52" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="T52" s="195">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="20">
+        <v>3279</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" s="240" t="s">
+        <v>169</v>
+      </c>
+      <c r="E53" s="72" t="s">
+        <v>170</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="76" t="s">
+        <v>171</v>
+      </c>
+      <c r="K53" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M53" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N53" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="O53" s="70" t="s">
+        <v>151</v>
+      </c>
+      <c r="P53" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q53" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="R53" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="S53" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T53" s="25">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="182">
+        <v>3280</v>
+      </c>
+      <c r="B54" s="178" t="s">
+        <v>174</v>
+      </c>
+      <c r="C54" s="183" t="s">
+        <v>267</v>
+      </c>
+      <c r="D54" s="388" t="s">
+        <v>266</v>
+      </c>
+      <c r="E54" s="184" t="s">
         <v>105</v>
       </c>
-      <c r="L41" s="156" t="s">
+      <c r="F54" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G54" s="186" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="185" t="s">
         <v>22</v>
       </c>
-      <c r="M41" s="159" t="s">
-[...28 lines deleted...]
-      <c r="B42" s="27" t="s">
+      <c r="I54" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="J54" s="191" t="s">
+        <v>175</v>
+      </c>
+      <c r="K54" s="185" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" s="183" t="s">
+        <v>63</v>
+      </c>
+      <c r="M54" s="185" t="s">
+        <v>150</v>
+      </c>
+      <c r="N54" s="185" t="s">
+        <v>172</v>
+      </c>
+      <c r="O54" s="196" t="s">
+        <v>151</v>
+      </c>
+      <c r="P54" s="196" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q54" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="R54" s="197" t="s">
+        <v>176</v>
+      </c>
+      <c r="S54" s="185"/>
+      <c r="T54" s="195">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="20">
+        <v>3681</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="D55" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="E55" s="72" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G55" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I55" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J55" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K55" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L55" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N55" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="O55" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="P55" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q55" s="23" t="s">
+        <v>312</v>
+      </c>
+      <c r="R55" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="S55" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T55" s="25">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" s="12" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="316">
+        <v>3750</v>
+      </c>
+      <c r="B56" s="317" t="s">
+        <v>180</v>
+      </c>
+      <c r="C56" s="318" t="s">
+        <v>181</v>
+      </c>
+      <c r="D56" s="319" t="s">
+        <v>182</v>
+      </c>
+      <c r="E56" s="188" t="s">
+        <v>183</v>
+      </c>
+      <c r="F56" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="189" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="J56" s="188" t="s">
+        <v>31</v>
+      </c>
+      <c r="K56" s="189" t="s">
+        <v>43</v>
+      </c>
+      <c r="L56" s="188" t="s">
+        <v>48</v>
+      </c>
+      <c r="M56" s="189" t="s">
+        <v>150</v>
+      </c>
+      <c r="N56" s="189" t="s">
+        <v>49</v>
+      </c>
+      <c r="O56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="P56" s="187" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q56" s="185" t="s">
+        <v>184</v>
+      </c>
+      <c r="R56" s="309" t="s">
+        <v>21</v>
+      </c>
+      <c r="S56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="T56" s="190">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="20">
+        <v>3760</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="C57" s="22" t="s">
         <v>142</v>
       </c>
-      <c r="C42" s="28" t="s">
-[...14 lines deleted...]
-      <c r="H42" s="29" t="s">
+      <c r="D57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E57" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G57" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="I42" s="29" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="74" t="s">
+      <c r="I57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J57" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K57" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L57" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N57" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="O57" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="P57" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q57" s="22" t="s">
+        <v>312</v>
+      </c>
+      <c r="R57" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S57" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T57" s="25">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="182">
+        <v>3776</v>
+      </c>
+      <c r="B58" s="178" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" s="183" t="s">
+        <v>109</v>
+      </c>
+      <c r="D58" s="608" t="s">
+        <v>110</v>
+      </c>
+      <c r="E58" s="184" t="s">
+        <v>70</v>
+      </c>
+      <c r="F58" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G58" s="186" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I58" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="J58" s="198" t="s">
+        <v>111</v>
+      </c>
+      <c r="K58" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="L58" s="183" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="N58" s="192" t="s">
+        <v>98</v>
+      </c>
+      <c r="O58" s="192" t="s">
+        <v>31</v>
+      </c>
+      <c r="P58" s="193" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q58" s="183" t="s">
+        <v>160</v>
+      </c>
+      <c r="R58" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="S58" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="T58" s="195">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="20">
+        <v>3780</v>
+      </c>
+      <c r="B59" s="175" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E59" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="K42" s="29" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="28" t="s">
+      <c r="F59" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="111" t="s">
+        <v>96</v>
+      </c>
+      <c r="H59" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M42" s="29" t="s">
-[...72 lines deleted...]
-      <c r="H44" s="52" t="s">
+      <c r="I59" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J59" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K59" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L59" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="I44" s="52" t="s">
-[...58 lines deleted...]
-      <c r="H45" s="23" t="s">
+      <c r="M59" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N59" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="O59" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="P59" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q59" s="22" t="s">
+        <v>312</v>
+      </c>
+      <c r="R59" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S59" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T59" s="25">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="526">
+        <v>3799</v>
+      </c>
+      <c r="B60" s="527" t="s">
+        <v>190</v>
+      </c>
+      <c r="C60" s="188" t="s">
+        <v>181</v>
+      </c>
+      <c r="D60" s="528" t="s">
+        <v>182</v>
+      </c>
+      <c r="E60" s="529" t="s">
+        <v>191</v>
+      </c>
+      <c r="F60" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="G60" s="530" t="s">
+        <v>31</v>
+      </c>
+      <c r="H60" s="189" t="s">
         <v>22</v>
       </c>
-      <c r="I45" s="23" t="s">
-[...8 lines deleted...]
-      <c r="L45" s="22" t="s">
+      <c r="I60" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="J60" s="188" t="s">
+        <v>31</v>
+      </c>
+      <c r="K60" s="188" t="s">
+        <v>97</v>
+      </c>
+      <c r="L60" s="188" t="s">
         <v>22</v>
       </c>
-      <c r="M45" s="23" t="s">
-[...37 lines deleted...]
-      <c r="E46" s="108" t="s">
+      <c r="M60" s="189" t="s">
+        <v>97</v>
+      </c>
+      <c r="N60" s="531" t="s">
+        <v>98</v>
+      </c>
+      <c r="O60" s="532" t="s">
+        <v>31</v>
+      </c>
+      <c r="P60" s="533" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q60" s="188" t="s">
         <v>160</v>
       </c>
-      <c r="F46" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H46" s="52" t="s">
+      <c r="R60" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="S60" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="T60" s="190">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="26">
+        <v>3191</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="C61" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="D61" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="E61" s="67" t="s">
+        <v>139</v>
+      </c>
+      <c r="F61" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" s="112" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="I61" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="J61" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="K61" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="L61" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="I46" s="97" t="s">
-[...146 lines deleted...]
-      <c r="H49" s="199" t="s">
+      <c r="M61" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="N61" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="O61" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="P61" s="366" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q61" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="R61" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="S61" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="T61" s="30">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="577" t="s">
+        <v>194</v>
+      </c>
+      <c r="B62" s="578"/>
+      <c r="C62" s="143"/>
+      <c r="D62" s="256"/>
+      <c r="E62" s="144"/>
+      <c r="F62" s="144"/>
+      <c r="G62" s="144"/>
+      <c r="H62" s="144"/>
+      <c r="I62" s="144"/>
+      <c r="J62" s="145"/>
+      <c r="K62" s="144"/>
+      <c r="L62" s="144"/>
+      <c r="M62" s="144"/>
+      <c r="N62" s="143"/>
+      <c r="O62" s="144"/>
+      <c r="P62" s="144"/>
+      <c r="Q62" s="582" t="s">
+        <v>194</v>
+      </c>
+      <c r="R62" s="569"/>
+      <c r="S62" s="569"/>
+      <c r="T62" s="570"/>
+    </row>
+    <row r="63" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="135">
+        <v>3196</v>
+      </c>
+      <c r="B63" s="136" t="s">
+        <v>195</v>
+      </c>
+      <c r="C63" s="137" t="s">
+        <v>196</v>
+      </c>
+      <c r="D63" s="137" t="s">
+        <v>31</v>
+      </c>
+      <c r="E63" s="138" t="s">
+        <v>197</v>
+      </c>
+      <c r="F63" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" s="139" t="s">
+        <v>21</v>
+      </c>
+      <c r="H63" s="140" t="s">
         <v>22</v>
       </c>
-      <c r="I49" s="199" t="s">
-[...354 lines deleted...]
-      <c r="D55" s="338" t="s">
+      <c r="I63" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="J63" s="141" t="s">
+        <v>31</v>
+      </c>
+      <c r="K63" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="L63" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="E55" s="202" t="s">
+      <c r="M63" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="N63" s="140" t="s">
         <v>199</v>
       </c>
-      <c r="F55" s="203" t="s">
-[...32 lines deleted...]
-      <c r="Q55" s="199" t="s">
+      <c r="O63" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="P63" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q63" s="140" t="s">
         <v>200</v>
       </c>
-      <c r="R55" s="328" t="s">
-[...13 lines deleted...]
-      <c r="B56" s="21" t="s">
+      <c r="R63" s="140" t="s">
+        <v>21</v>
+      </c>
+      <c r="S63" s="140" t="s">
+        <v>21</v>
+      </c>
+      <c r="T63" s="142">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="308">
+        <v>3196</v>
+      </c>
+      <c r="B64" s="21" t="s">
         <v>201</v>
-      </c>
-[...458 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="D64" s="254" t="s">
+      <c r="D64" s="240" t="s">
         <v>59</v>
       </c>
-      <c r="E64" s="73" t="s">
+      <c r="E64" s="72" t="s">
         <v>60</v>
       </c>
       <c r="F64" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G64" s="110" t="s">
+      <c r="G64" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H64" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I64" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J64" s="140" t="s">
+      <c r="J64" s="134" t="s">
         <v>62</v>
       </c>
       <c r="K64" s="23" t="s">
         <v>43</v>
       </c>
       <c r="L64" s="22" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="M64" s="23" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="N64" s="23" t="s">
         <v>49</v>
       </c>
       <c r="O64" s="23" t="s">
         <v>31</v>
       </c>
       <c r="P64" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="Q64" s="82" t="s">
-        <v>265</v>
+      <c r="Q64" s="80" t="s">
+        <v>304</v>
       </c>
       <c r="R64" s="23" t="s">
         <v>21</v>
       </c>
       <c r="S64" s="23" t="s">
         <v>31</v>
       </c>
       <c r="T64" s="25">
         <v>3196</v>
       </c>
     </row>
     <row r="65" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A65" s="57">
         <v>3196</v>
       </c>
       <c r="B65" s="58" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="C65" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="D65" s="275" t="s">
+      <c r="D65" s="606" t="s">
         <v>59</v>
       </c>
       <c r="E65" s="59" t="s">
         <v>60</v>
       </c>
       <c r="F65" s="60" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="60" t="s">
         <v>21</v>
       </c>
       <c r="H65" s="60" t="s">
         <v>22</v>
       </c>
       <c r="I65" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="J65" s="153" t="s">
+      <c r="J65" s="147" t="s">
         <v>62</v>
       </c>
       <c r="K65" s="60" t="s">
         <v>24</v>
       </c>
       <c r="L65" s="59" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="M65" s="60" t="s">
         <v>26</v>
       </c>
       <c r="N65" s="60" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>199</v>
+      </c>
+      <c r="O65" s="275" t="s">
+        <v>74</v>
       </c>
       <c r="P65" s="60" t="s">
         <v>66</v>
       </c>
       <c r="Q65" s="60" t="s">
         <v>67</v>
       </c>
       <c r="R65" s="60" t="s">
         <v>21</v>
       </c>
       <c r="S65" s="60" t="s">
         <v>31</v>
       </c>
       <c r="T65" s="62">
         <v>3196</v>
       </c>
     </row>
     <row r="66" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="417" t="s">
-[...22 lines deleted...]
-      <c r="T66" s="413"/>
+      <c r="A66" s="550" t="s">
+        <v>203</v>
+      </c>
+      <c r="B66" s="551"/>
+      <c r="C66" s="348"/>
+      <c r="D66" s="349"/>
+      <c r="E66" s="348"/>
+      <c r="F66" s="348"/>
+      <c r="G66" s="348"/>
+      <c r="H66" s="348"/>
+      <c r="I66" s="348"/>
+      <c r="J66" s="350"/>
+      <c r="K66" s="348"/>
+      <c r="L66" s="348"/>
+      <c r="M66" s="348"/>
+      <c r="N66" s="351"/>
+      <c r="O66" s="537" t="s">
+        <v>204</v>
+      </c>
+      <c r="P66" s="537"/>
+      <c r="Q66" s="538"/>
+      <c r="R66" s="538"/>
+      <c r="S66" s="538"/>
+      <c r="T66" s="539"/>
     </row>
     <row r="67" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="371">
+      <c r="A67" s="352">
         <v>6703</v>
       </c>
-      <c r="B67" s="372" t="s">
-[...17 lines deleted...]
-      <c r="H67" s="376" t="s">
+      <c r="B67" s="353" t="s">
+        <v>205</v>
+      </c>
+      <c r="C67" s="354" t="s">
+        <v>206</v>
+      </c>
+      <c r="D67" s="355" t="s">
+        <v>207</v>
+      </c>
+      <c r="E67" s="356" t="s">
+        <v>170</v>
+      </c>
+      <c r="F67" s="370" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" s="358" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" s="357" t="s">
         <v>22</v>
       </c>
-      <c r="I67" s="376" t="s">
-[...8 lines deleted...]
-      <c r="L67" s="376" t="s">
+      <c r="I67" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="J67" s="368" t="s">
+        <v>208</v>
+      </c>
+      <c r="K67" s="357" t="s">
+        <v>97</v>
+      </c>
+      <c r="L67" s="357" t="s">
         <v>63</v>
       </c>
-      <c r="M67" s="376" t="s">
-[...20 lines deleted...]
-      <c r="T67" s="380">
+      <c r="M67" s="357" t="s">
+        <v>97</v>
+      </c>
+      <c r="N67" s="357" t="s">
+        <v>98</v>
+      </c>
+      <c r="O67" s="359" t="s">
+        <v>209</v>
+      </c>
+      <c r="P67" s="360" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q67" s="357" t="s">
+        <v>312</v>
+      </c>
+      <c r="R67" s="357" t="s">
+        <v>31</v>
+      </c>
+      <c r="S67" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="T67" s="361">
         <v>6703</v>
       </c>
     </row>
     <row r="68" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="20">
         <v>6704</v>
       </c>
       <c r="B68" s="21" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="C68" s="22" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>206</v>
+      </c>
+      <c r="D68" s="320" t="s">
+        <v>207</v>
+      </c>
+      <c r="E68" s="72" t="s">
+        <v>170</v>
       </c>
       <c r="F68" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="G68" s="110" t="s">
+      <c r="G68" s="106" t="s">
         <v>21</v>
       </c>
       <c r="H68" s="23" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J68" s="381" t="s">
-        <v>224</v>
+      <c r="J68" s="362" t="s">
+        <v>208</v>
       </c>
       <c r="K68" s="23" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="L68" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M68" s="23" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N68" s="23" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>98</v>
+      </c>
+      <c r="O68" s="321" t="s">
+        <v>74</v>
       </c>
       <c r="P68" s="70" t="s">
         <v>31</v>
       </c>
       <c r="Q68" s="23" t="s">
-        <v>125</v>
+        <v>312</v>
       </c>
       <c r="R68" s="23" t="s">
         <v>31</v>
       </c>
       <c r="S68" s="23" t="s">
         <v>21</v>
       </c>
       <c r="T68" s="25">
         <v>6704</v>
       </c>
     </row>
     <row r="69" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="371">
+      <c r="A69" s="352">
         <v>6753</v>
       </c>
-      <c r="B69" s="372" t="s">
-[...17 lines deleted...]
-      <c r="H69" s="376" t="s">
+      <c r="B69" s="353" t="s">
+        <v>211</v>
+      </c>
+      <c r="C69" s="354" t="s">
+        <v>206</v>
+      </c>
+      <c r="D69" s="355" t="s">
+        <v>207</v>
+      </c>
+      <c r="E69" s="356" t="s">
+        <v>170</v>
+      </c>
+      <c r="F69" s="357" t="s">
+        <v>31</v>
+      </c>
+      <c r="G69" s="358" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" s="357" t="s">
         <v>22</v>
       </c>
-      <c r="I69" s="376" t="s">
-[...5 lines deleted...]
-      <c r="K69" s="376" t="s">
+      <c r="I69" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="J69" s="368" t="s">
+        <v>208</v>
+      </c>
+      <c r="K69" s="357" t="s">
         <v>43</v>
       </c>
-      <c r="L69" s="376" t="s">
+      <c r="L69" s="357" t="s">
         <v>48</v>
       </c>
-      <c r="M69" s="376" t="s">
+      <c r="M69" s="357" t="s">
         <v>26</v>
       </c>
-      <c r="N69" s="376" t="s">
+      <c r="N69" s="357" t="s">
         <v>49</v>
       </c>
-      <c r="O69" s="378" t="s">
-[...2 lines deleted...]
-      <c r="P69" s="379" t="s">
+      <c r="O69" s="359" t="s">
+        <v>84</v>
+      </c>
+      <c r="P69" s="360" t="s">
         <v>29</v>
       </c>
-      <c r="Q69" s="388" t="s">
+      <c r="Q69" s="369" t="s">
         <v>30</v>
       </c>
-      <c r="R69" s="376" t="s">
-[...5 lines deleted...]
-      <c r="T69" s="380">
+      <c r="R69" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="S69" s="357" t="s">
+        <v>31</v>
+      </c>
+      <c r="T69" s="361">
         <v>6753</v>
       </c>
     </row>
     <row r="70" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A70" s="26">
         <v>6780</v>
       </c>
       <c r="B70" s="27" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="C70" s="28" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>206</v>
+      </c>
+      <c r="D70" s="363" t="s">
+        <v>207</v>
       </c>
       <c r="E70" s="67" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="F70" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="G70" s="383" t="s">
-        <v>104</v>
+      <c r="G70" s="364" t="s">
+        <v>96</v>
       </c>
       <c r="H70" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="J70" s="384" t="s">
-        <v>224</v>
+      <c r="J70" s="365" t="s">
+        <v>208</v>
       </c>
       <c r="K70" s="29" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="L70" s="28" t="s">
         <v>22</v>
       </c>
       <c r="M70" s="29" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N70" s="29" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="O70" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="P70" s="385" t="s">
+      <c r="P70" s="366" t="s">
         <v>31</v>
       </c>
       <c r="Q70" s="28" t="s">
-        <v>125</v>
+        <v>312</v>
       </c>
       <c r="R70" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="S70" s="386" t="s">
+      <c r="S70" s="367" t="s">
         <v>21</v>
       </c>
       <c r="T70" s="30">
         <v>6780</v>
       </c>
     </row>
     <row r="71" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="409" t="s">
-[...22 lines deleted...]
-      <c r="T71" s="416"/>
+      <c r="A71" s="583" t="s">
+        <v>213</v>
+      </c>
+      <c r="B71" s="584"/>
+      <c r="C71" s="210"/>
+      <c r="D71" s="258"/>
+      <c r="E71" s="211"/>
+      <c r="F71" s="211"/>
+      <c r="G71" s="212"/>
+      <c r="H71" s="211"/>
+      <c r="I71" s="211"/>
+      <c r="J71" s="213"/>
+      <c r="K71" s="211"/>
+      <c r="L71" s="211"/>
+      <c r="M71" s="211"/>
+      <c r="N71" s="210"/>
+      <c r="O71" s="273"/>
+      <c r="P71" s="211"/>
+      <c r="Q71" s="540" t="s">
+        <v>213</v>
+      </c>
+      <c r="R71" s="541"/>
+      <c r="S71" s="541"/>
+      <c r="T71" s="542"/>
     </row>
     <row r="72" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="228">
+      <c r="A72" s="214">
         <v>3772</v>
       </c>
-      <c r="B72" s="223" t="s">
-[...5 lines deleted...]
-      <c r="D72" s="296" t="s">
+      <c r="B72" s="209" t="s">
+        <v>214</v>
+      </c>
+      <c r="C72" s="215" t="s">
+        <v>109</v>
+      </c>
+      <c r="D72" s="609" t="s">
+        <v>110</v>
+      </c>
+      <c r="E72" s="216" t="s">
+        <v>70</v>
+      </c>
+      <c r="F72" s="113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G72" s="217" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" s="218" t="s">
+        <v>22</v>
+      </c>
+      <c r="I72" s="218" t="s">
+        <v>21</v>
+      </c>
+      <c r="J72" s="96" t="s">
+        <v>215</v>
+      </c>
+      <c r="K72" s="218" t="s">
+        <v>43</v>
+      </c>
+      <c r="L72" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="M72" s="218" t="s">
+        <v>45</v>
+      </c>
+      <c r="N72" s="218" t="s">
+        <v>49</v>
+      </c>
+      <c r="O72" s="274" t="s">
+        <v>84</v>
+      </c>
+      <c r="P72" s="219" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q72" s="97" t="s">
+        <v>112</v>
+      </c>
+      <c r="R72" s="218" t="s">
+        <v>31</v>
+      </c>
+      <c r="S72" s="218" t="s">
+        <v>31</v>
+      </c>
+      <c r="T72" s="220">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="168">
+        <v>7100</v>
+      </c>
+      <c r="B73" s="169" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" s="171" t="s">
+        <v>217</v>
+      </c>
+      <c r="D73" s="291" t="s">
+        <v>218</v>
+      </c>
+      <c r="E73" s="292" t="s">
+        <v>81</v>
+      </c>
+      <c r="F73" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="G73" s="173" t="s">
+        <v>21</v>
+      </c>
+      <c r="H73" s="172" t="s">
+        <v>22</v>
+      </c>
+      <c r="I73" s="172" t="s">
+        <v>21</v>
+      </c>
+      <c r="J73" s="323" t="s">
+        <v>219</v>
+      </c>
+      <c r="K73" s="172" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" s="170" t="s">
+        <v>63</v>
+      </c>
+      <c r="M73" s="172" t="s">
+        <v>26</v>
+      </c>
+      <c r="N73" s="172" t="s">
+        <v>64</v>
+      </c>
+      <c r="O73" s="293" t="s">
+        <v>220</v>
+      </c>
+      <c r="P73" s="294" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q73" s="278" t="s">
+        <v>67</v>
+      </c>
+      <c r="R73" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="S73" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="T73" s="174">
+        <v>7100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="336">
+        <v>7102</v>
+      </c>
+      <c r="B74" s="337" t="s">
+        <v>221</v>
+      </c>
+      <c r="C74" s="338" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" s="339" t="s">
+        <v>218</v>
+      </c>
+      <c r="E74" s="340" t="s">
+        <v>81</v>
+      </c>
+      <c r="F74" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" s="342" t="s">
+        <v>21</v>
+      </c>
+      <c r="H74" s="341" t="s">
+        <v>22</v>
+      </c>
+      <c r="I74" s="341" t="s">
+        <v>21</v>
+      </c>
+      <c r="J74" s="343" t="s">
+        <v>219</v>
+      </c>
+      <c r="K74" s="341" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" s="341" t="s">
+        <v>63</v>
+      </c>
+      <c r="M74" s="344" t="s">
+        <v>26</v>
+      </c>
+      <c r="N74" s="341" t="s">
+        <v>64</v>
+      </c>
+      <c r="O74" s="345" t="s">
         <v>118</v>
       </c>
-      <c r="E72" s="230" t="s">
-[...8 lines deleted...]
-      <c r="H72" s="232" t="s">
+      <c r="P74" s="341" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q74" s="346" t="s">
+        <v>67</v>
+      </c>
+      <c r="R74" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="S74" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="T74" s="347">
+        <v>7102</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="311">
+        <v>7105</v>
+      </c>
+      <c r="B75" s="312" t="s">
+        <v>222</v>
+      </c>
+      <c r="C75" s="313" t="s">
+        <v>217</v>
+      </c>
+      <c r="D75" s="314" t="s">
+        <v>218</v>
+      </c>
+      <c r="E75" s="295" t="s">
+        <v>81</v>
+      </c>
+      <c r="F75" s="296" t="s">
+        <v>31</v>
+      </c>
+      <c r="G75" s="297" t="s">
+        <v>21</v>
+      </c>
+      <c r="H75" s="296" t="s">
         <v>22</v>
       </c>
-      <c r="I72" s="232" t="s">
-[...8 lines deleted...]
-      <c r="L72" s="232" t="s">
+      <c r="I75" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="J75" s="324" t="s">
+        <v>219</v>
+      </c>
+      <c r="K75" s="296" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" s="298" t="s">
+        <v>63</v>
+      </c>
+      <c r="M75" s="296" t="s">
+        <v>26</v>
+      </c>
+      <c r="N75" s="296" t="s">
+        <v>64</v>
+      </c>
+      <c r="O75" s="299" t="s">
+        <v>220</v>
+      </c>
+      <c r="P75" s="279" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q75" s="300" t="s">
+        <v>67</v>
+      </c>
+      <c r="R75" s="296" t="s">
+        <v>31</v>
+      </c>
+      <c r="S75" s="296" t="s">
+        <v>31</v>
+      </c>
+      <c r="T75" s="301">
+        <v>7105</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="280">
+        <v>7120</v>
+      </c>
+      <c r="B76" s="281" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" s="282" t="s">
+        <v>224</v>
+      </c>
+      <c r="D76" s="610" t="s">
+        <v>225</v>
+      </c>
+      <c r="E76" s="284" t="s">
+        <v>60</v>
+      </c>
+      <c r="F76" s="285" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" s="285" t="s">
+        <v>21</v>
+      </c>
+      <c r="H76" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="I76" s="286" t="s">
+        <v>106</v>
+      </c>
+      <c r="J76" s="322" t="s">
+        <v>226</v>
+      </c>
+      <c r="K76" s="287" t="s">
+        <v>227</v>
+      </c>
+      <c r="L76" s="285" t="s">
         <v>48</v>
       </c>
-      <c r="M72" s="232" t="s">
-[...2 lines deleted...]
-      <c r="N72" s="232" t="s">
+      <c r="M76" s="284" t="s">
+        <v>26</v>
+      </c>
+      <c r="N76" s="285" t="s">
         <v>49</v>
       </c>
-      <c r="O72" s="293" t="s">
-[...250 lines deleted...]
-      <c r="P76" s="304" t="s">
+      <c r="O76" s="288" t="s">
+        <v>128</v>
+      </c>
+      <c r="P76" s="285" t="s">
         <v>29</v>
       </c>
-      <c r="Q76" s="308" t="s">
-[...8 lines deleted...]
-      <c r="T76" s="309">
+      <c r="Q76" s="289" t="s">
+        <v>228</v>
+      </c>
+      <c r="R76" s="285" t="s">
+        <v>31</v>
+      </c>
+      <c r="S76" s="285" t="s">
+        <v>245</v>
+      </c>
+      <c r="T76" s="290">
         <v>7120</v>
       </c>
     </row>
     <row r="77" spans="1:20" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="10"/>
       <c r="B77" s="11"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="6"/>
       <c r="F77" s="5"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
       <c r="N77" s="8"/>
       <c r="O77" s="6"/>
       <c r="P77" s="6"/>
       <c r="Q77" s="6"/>
       <c r="R77" s="6"/>
       <c r="S77" s="6"/>
       <c r="T77" s="10"/>
     </row>
     <row r="78" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="9">
         <v>1</v>
       </c>
-      <c r="B78" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T78" s="407"/>
+      <c r="B78" s="535" t="s">
+        <v>229</v>
+      </c>
+      <c r="C78" s="536"/>
+      <c r="D78" s="536"/>
+      <c r="E78" s="536"/>
+      <c r="F78" s="536"/>
+      <c r="G78" s="536"/>
+      <c r="H78" s="536"/>
+      <c r="I78" s="536"/>
+      <c r="J78" s="536"/>
+      <c r="K78" s="536"/>
+      <c r="L78" s="536"/>
+      <c r="M78" s="536"/>
+      <c r="N78" s="536"/>
+      <c r="O78" s="536"/>
+      <c r="P78" s="536"/>
+      <c r="Q78" s="536"/>
+      <c r="R78" s="536"/>
+      <c r="S78" s="536"/>
+      <c r="T78" s="536"/>
     </row>
     <row r="79" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="9">
         <v>2</v>
       </c>
-      <c r="B79" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T79" s="407"/>
+      <c r="B79" s="535" t="s">
+        <v>230</v>
+      </c>
+      <c r="C79" s="536"/>
+      <c r="D79" s="536"/>
+      <c r="E79" s="536"/>
+      <c r="F79" s="536"/>
+      <c r="G79" s="536"/>
+      <c r="H79" s="536"/>
+      <c r="I79" s="536"/>
+      <c r="J79" s="536"/>
+      <c r="K79" s="536"/>
+      <c r="L79" s="536"/>
+      <c r="M79" s="536"/>
+      <c r="N79" s="536"/>
+      <c r="O79" s="536"/>
+      <c r="P79" s="536"/>
+      <c r="Q79" s="536"/>
+      <c r="R79" s="536"/>
+      <c r="S79" s="536"/>
+      <c r="T79" s="536"/>
     </row>
     <row r="80" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="9">
         <v>3</v>
       </c>
-      <c r="B80" s="408" t="s">
-[...19 lines deleted...]
-      <c r="T80" s="407"/>
+      <c r="B80" s="546" t="s">
+        <v>231</v>
+      </c>
+      <c r="C80" s="536"/>
+      <c r="D80" s="536"/>
+      <c r="E80" s="536"/>
+      <c r="F80" s="536"/>
+      <c r="G80" s="536"/>
+      <c r="H80" s="536"/>
+      <c r="I80" s="536"/>
+      <c r="J80" s="536"/>
+      <c r="K80" s="536"/>
+      <c r="L80" s="536"/>
+      <c r="M80" s="536"/>
+      <c r="N80" s="536"/>
+      <c r="O80" s="536"/>
+      <c r="P80" s="536"/>
+      <c r="Q80" s="536"/>
+      <c r="R80" s="536"/>
+      <c r="S80" s="536"/>
+      <c r="T80" s="536"/>
     </row>
     <row r="81" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="9">
         <v>4</v>
       </c>
-      <c r="B81" s="408" t="s">
-[...19 lines deleted...]
-      <c r="T81" s="407"/>
+      <c r="B81" s="547" t="s">
+        <v>316</v>
+      </c>
+      <c r="C81" s="536"/>
+      <c r="D81" s="536"/>
+      <c r="E81" s="536"/>
+      <c r="F81" s="536"/>
+      <c r="G81" s="536"/>
+      <c r="H81" s="536"/>
+      <c r="I81" s="536"/>
+      <c r="J81" s="536"/>
+      <c r="K81" s="536"/>
+      <c r="L81" s="536"/>
+      <c r="M81" s="536"/>
+      <c r="N81" s="536"/>
+      <c r="O81" s="536"/>
+      <c r="P81" s="536"/>
+      <c r="Q81" s="536"/>
+      <c r="R81" s="536"/>
+      <c r="S81" s="536"/>
+      <c r="T81" s="536"/>
     </row>
     <row r="82" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="9">
         <v>5</v>
       </c>
-      <c r="B82" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T82" s="407"/>
+      <c r="B82" s="535" t="s">
+        <v>242</v>
+      </c>
+      <c r="C82" s="536"/>
+      <c r="D82" s="536"/>
+      <c r="E82" s="536"/>
+      <c r="F82" s="536"/>
+      <c r="G82" s="536"/>
+      <c r="H82" s="536"/>
+      <c r="I82" s="536"/>
+      <c r="J82" s="536"/>
+      <c r="K82" s="536"/>
+      <c r="L82" s="536"/>
+      <c r="M82" s="536"/>
+      <c r="N82" s="536"/>
+      <c r="O82" s="536"/>
+      <c r="P82" s="536"/>
+      <c r="Q82" s="536"/>
+      <c r="R82" s="536"/>
+      <c r="S82" s="536"/>
+      <c r="T82" s="536"/>
     </row>
     <row r="83" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="9">
         <v>6</v>
       </c>
-      <c r="B83" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T83" s="407"/>
+      <c r="B83" s="535" t="s">
+        <v>311</v>
+      </c>
+      <c r="C83" s="536"/>
+      <c r="D83" s="536"/>
+      <c r="E83" s="536"/>
+      <c r="F83" s="536"/>
+      <c r="G83" s="536"/>
+      <c r="H83" s="536"/>
+      <c r="I83" s="536"/>
+      <c r="J83" s="536"/>
+      <c r="K83" s="536"/>
+      <c r="L83" s="536"/>
+      <c r="M83" s="536"/>
+      <c r="N83" s="536"/>
+      <c r="O83" s="536"/>
+      <c r="P83" s="536"/>
+      <c r="Q83" s="536"/>
+      <c r="R83" s="536"/>
+      <c r="S83" s="536"/>
+      <c r="T83" s="536"/>
     </row>
     <row r="84" spans="1:20" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="9">
         <v>7</v>
       </c>
-      <c r="B84" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T84" s="407"/>
+      <c r="B84" s="535" t="s">
+        <v>233</v>
+      </c>
+      <c r="C84" s="536"/>
+      <c r="D84" s="536"/>
+      <c r="E84" s="536"/>
+      <c r="F84" s="536"/>
+      <c r="G84" s="536"/>
+      <c r="H84" s="536"/>
+      <c r="I84" s="536"/>
+      <c r="J84" s="536"/>
+      <c r="K84" s="536"/>
+      <c r="L84" s="536"/>
+      <c r="M84" s="536"/>
+      <c r="N84" s="536"/>
+      <c r="O84" s="536"/>
+      <c r="P84" s="536"/>
+      <c r="Q84" s="536"/>
+      <c r="R84" s="536"/>
+      <c r="S84" s="536"/>
+      <c r="T84" s="536"/>
     </row>
     <row r="85" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="9">
         <v>8</v>
       </c>
-      <c r="B85" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T85" s="407"/>
+      <c r="B85" s="535" t="s">
+        <v>309</v>
+      </c>
+      <c r="C85" s="536"/>
+      <c r="D85" s="536"/>
+      <c r="E85" s="536"/>
+      <c r="F85" s="536"/>
+      <c r="G85" s="536"/>
+      <c r="H85" s="536"/>
+      <c r="I85" s="536"/>
+      <c r="J85" s="536"/>
+      <c r="K85" s="536"/>
+      <c r="L85" s="536"/>
+      <c r="M85" s="536"/>
+      <c r="N85" s="536"/>
+      <c r="O85" s="536"/>
+      <c r="P85" s="536"/>
+      <c r="Q85" s="536"/>
+      <c r="R85" s="536"/>
+      <c r="S85" s="536"/>
+      <c r="T85" s="536"/>
     </row>
     <row r="86" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="9">
         <v>9</v>
       </c>
-      <c r="B86" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T86" s="407"/>
+      <c r="B86" s="535" t="s">
+        <v>235</v>
+      </c>
+      <c r="C86" s="536"/>
+      <c r="D86" s="536"/>
+      <c r="E86" s="536"/>
+      <c r="F86" s="536"/>
+      <c r="G86" s="536"/>
+      <c r="H86" s="536"/>
+      <c r="I86" s="536"/>
+      <c r="J86" s="536"/>
+      <c r="K86" s="536"/>
+      <c r="L86" s="536"/>
+      <c r="M86" s="536"/>
+      <c r="N86" s="536"/>
+      <c r="O86" s="536"/>
+      <c r="P86" s="536"/>
+      <c r="Q86" s="536"/>
+      <c r="R86" s="536"/>
+      <c r="S86" s="536"/>
+      <c r="T86" s="536"/>
     </row>
     <row r="87" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="9">
         <v>10</v>
       </c>
-      <c r="B87" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T87" s="407"/>
+      <c r="B87" s="535" t="s">
+        <v>314</v>
+      </c>
+      <c r="C87" s="536"/>
+      <c r="D87" s="536"/>
+      <c r="E87" s="536"/>
+      <c r="F87" s="536"/>
+      <c r="G87" s="536"/>
+      <c r="H87" s="536"/>
+      <c r="I87" s="536"/>
+      <c r="J87" s="536"/>
+      <c r="K87" s="536"/>
+      <c r="L87" s="536"/>
+      <c r="M87" s="536"/>
+      <c r="N87" s="536"/>
+      <c r="O87" s="536"/>
+      <c r="P87" s="536"/>
+      <c r="Q87" s="536"/>
+      <c r="R87" s="536"/>
+      <c r="S87" s="536"/>
+      <c r="T87" s="536"/>
     </row>
     <row r="88" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="61">
         <v>11</v>
       </c>
-      <c r="B88" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T88" s="407"/>
+      <c r="B88" s="535" t="s">
+        <v>313</v>
+      </c>
+      <c r="C88" s="536"/>
+      <c r="D88" s="536"/>
+      <c r="E88" s="536"/>
+      <c r="F88" s="536"/>
+      <c r="G88" s="536"/>
+      <c r="H88" s="536"/>
+      <c r="I88" s="536"/>
+      <c r="J88" s="536"/>
+      <c r="K88" s="536"/>
+      <c r="L88" s="536"/>
+      <c r="M88" s="536"/>
+      <c r="N88" s="536"/>
+      <c r="O88" s="536"/>
+      <c r="P88" s="536"/>
+      <c r="Q88" s="536"/>
+      <c r="R88" s="536"/>
+      <c r="S88" s="536"/>
+      <c r="T88" s="536"/>
     </row>
     <row r="89" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="9">
         <v>12</v>
       </c>
-      <c r="B89" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T89" s="407"/>
+      <c r="B89" s="535" t="s">
+        <v>238</v>
+      </c>
+      <c r="C89" s="536"/>
+      <c r="D89" s="536"/>
+      <c r="E89" s="536"/>
+      <c r="F89" s="536"/>
+      <c r="G89" s="536"/>
+      <c r="H89" s="536"/>
+      <c r="I89" s="536"/>
+      <c r="J89" s="536"/>
+      <c r="K89" s="536"/>
+      <c r="L89" s="536"/>
+      <c r="M89" s="536"/>
+      <c r="N89" s="536"/>
+      <c r="O89" s="536"/>
+      <c r="P89" s="536"/>
+      <c r="Q89" s="536"/>
+      <c r="R89" s="536"/>
+      <c r="S89" s="536"/>
+      <c r="T89" s="536"/>
     </row>
     <row r="90" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="61">
         <v>13</v>
       </c>
-      <c r="B90" s="406" t="s">
-[...19 lines deleted...]
-      <c r="T90" s="407"/>
+      <c r="B90" s="535" t="s">
+        <v>239</v>
+      </c>
+      <c r="C90" s="536"/>
+      <c r="D90" s="536"/>
+      <c r="E90" s="536"/>
+      <c r="F90" s="536"/>
+      <c r="G90" s="536"/>
+      <c r="H90" s="536"/>
+      <c r="I90" s="536"/>
+      <c r="J90" s="536"/>
+      <c r="K90" s="536"/>
+      <c r="L90" s="536"/>
+      <c r="M90" s="536"/>
+      <c r="N90" s="536"/>
+      <c r="O90" s="536"/>
+      <c r="P90" s="536"/>
+      <c r="Q90" s="536"/>
+      <c r="R90" s="536"/>
+      <c r="S90" s="536"/>
+      <c r="T90" s="536"/>
     </row>
     <row r="91" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="9">
         <v>14</v>
       </c>
-      <c r="B91" s="404" t="s">
-[...19 lines deleted...]
-      <c r="T91" s="405"/>
+      <c r="B91" s="548" t="s">
+        <v>307</v>
+      </c>
+      <c r="C91" s="549"/>
+      <c r="D91" s="549"/>
+      <c r="E91" s="549"/>
+      <c r="F91" s="549"/>
+      <c r="G91" s="549"/>
+      <c r="H91" s="549"/>
+      <c r="I91" s="549"/>
+      <c r="J91" s="549"/>
+      <c r="K91" s="549"/>
+      <c r="L91" s="549"/>
+      <c r="M91" s="549"/>
+      <c r="N91" s="549"/>
+      <c r="O91" s="549"/>
+      <c r="P91" s="549"/>
+      <c r="Q91" s="549"/>
+      <c r="R91" s="549"/>
+      <c r="S91" s="549"/>
+      <c r="T91" s="549"/>
     </row>
     <row r="92" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="451">
+      <c r="A92" s="385">
         <v>15</v>
       </c>
-      <c r="B92" s="403" t="s">
-[...22 lines deleted...]
-      <c r="A93" s="451">
+      <c r="B92" s="544" t="s">
+        <v>306</v>
+      </c>
+      <c r="C92" s="544"/>
+      <c r="D92" s="544"/>
+      <c r="E92" s="544"/>
+      <c r="F92" s="544"/>
+      <c r="G92" s="544"/>
+      <c r="H92" s="544"/>
+      <c r="I92" s="544"/>
+      <c r="J92" s="544"/>
+      <c r="K92" s="544"/>
+      <c r="L92" s="544"/>
+      <c r="M92" s="544"/>
+      <c r="N92" s="544"/>
+      <c r="O92" s="544"/>
+      <c r="P92" s="544"/>
+      <c r="Q92" s="544"/>
+      <c r="R92" s="544"/>
+      <c r="S92" s="544"/>
+      <c r="T92" s="545"/>
+    </row>
+    <row r="93" spans="1:20" s="384" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A93" s="385">
         <v>16</v>
       </c>
-      <c r="B93" s="453" t="s">
-[...19 lines deleted...]
-      <c r="T93" s="454"/>
+      <c r="B93" s="544" t="s">
+        <v>308</v>
+      </c>
+      <c r="C93" s="544"/>
+      <c r="D93" s="544"/>
+      <c r="E93" s="544"/>
+      <c r="F93" s="544"/>
+      <c r="G93" s="544"/>
+      <c r="H93" s="544"/>
+      <c r="I93" s="544"/>
+      <c r="J93" s="544"/>
+      <c r="K93" s="544"/>
+      <c r="L93" s="544"/>
+      <c r="M93" s="544"/>
+      <c r="N93" s="544"/>
+      <c r="O93" s="544"/>
+      <c r="P93" s="544"/>
+      <c r="Q93" s="544"/>
+      <c r="R93" s="544"/>
+      <c r="S93" s="544"/>
+      <c r="T93" s="545"/>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A94" s="401"/>
+      <c r="A94" s="534">
+        <v>17</v>
+      </c>
+      <c r="B94" s="543" t="s">
+        <v>310</v>
+      </c>
+      <c r="C94" s="543"/>
+      <c r="D94" s="543"/>
+      <c r="E94" s="543"/>
+      <c r="F94" s="543"/>
+      <c r="G94" s="543"/>
+      <c r="H94" s="543"/>
+      <c r="I94" s="543"/>
+      <c r="J94" s="543"/>
+      <c r="K94" s="543"/>
+      <c r="L94" s="543"/>
+      <c r="M94" s="543"/>
+      <c r="N94" s="543"/>
+      <c r="O94" s="543"/>
+      <c r="P94" s="543"/>
+      <c r="Q94" s="543"/>
+      <c r="R94" s="543"/>
+      <c r="S94" s="543"/>
+      <c r="T94" s="543"/>
     </row>
     <row r="95" spans="1:20" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="B95" s="325"/>
+      <c r="B95" s="306"/>
     </row>
     <row r="97" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="B97" s="402"/>
+      <c r="B97" s="383"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="L97" s="3"/>
     </row>
     <row r="98" spans="2:12" x14ac:dyDescent="0.3">
-      <c r="B98" s="455" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B98" s="389"/>
     </row>
   </sheetData>
   <sheetProtection autoFilter="0"/>
   <autoFilter ref="A2:T76" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <mergeCells count="33">
+  <mergeCells count="34">
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="Q11:T11"/>
+    <mergeCell ref="Q17:T17"/>
+    <mergeCell ref="Q44:T44"/>
+    <mergeCell ref="B91:T91"/>
+    <mergeCell ref="B83:T83"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="B89:T89"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="Q49:T49"/>
+    <mergeCell ref="Q62:T62"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="B84:T84"/>
+    <mergeCell ref="B85:T85"/>
+    <mergeCell ref="O66:T66"/>
+    <mergeCell ref="Q71:T71"/>
+    <mergeCell ref="B94:T94"/>
     <mergeCell ref="B93:T93"/>
     <mergeCell ref="B78:T78"/>
     <mergeCell ref="B79:T79"/>
     <mergeCell ref="B90:T90"/>
     <mergeCell ref="B88:T88"/>
-    <mergeCell ref="A1:T1"/>
-[...15 lines deleted...]
-    <mergeCell ref="A48:B48"/>
     <mergeCell ref="B80:T80"/>
     <mergeCell ref="B81:T81"/>
     <mergeCell ref="B82:T82"/>
     <mergeCell ref="B87:T87"/>
     <mergeCell ref="B86:T86"/>
     <mergeCell ref="B92:T92"/>
-    <mergeCell ref="B91:T91"/>
-[...3 lines deleted...]
-    <mergeCell ref="B89:T89"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1" xr:uid="{0BFEF782-4B64-4B9E-BF39-F3DE1C2309B5}"/>
     <hyperlink ref="D9" r:id="rId2" xr:uid="{F2A831FE-7579-4EA1-A652-EAA0857C7BC6}"/>
     <hyperlink ref="D5" r:id="rId3" xr:uid="{60FD5544-55CC-48C5-BDC3-2333B1C5670D}"/>
     <hyperlink ref="D6" r:id="rId4" xr:uid="{4F6599F6-D9C2-469C-8965-5A3AC3920D87}"/>
     <hyperlink ref="D7" r:id="rId5" xr:uid="{4AF872CF-CBD7-4D21-99EF-3B389193E26E}"/>
     <hyperlink ref="D8" r:id="rId6" xr:uid="{951C47AA-2C0D-439E-9E17-8F8567025619}"/>
     <hyperlink ref="D10" r:id="rId7" xr:uid="{849DE3DB-E8DA-43FA-A826-3D644D5F7E8D}"/>
     <hyperlink ref="D12" r:id="rId8" xr:uid="{1EDB22D5-2677-4A2E-982E-98558A99E38E}"/>
     <hyperlink ref="D14" r:id="rId9" xr:uid="{E2AD8068-02BB-4C9E-8F73-D49E7B584CFE}"/>
     <hyperlink ref="D18" r:id="rId10" xr:uid="{83182C60-13CA-4864-BC9E-A71EE081EBA8}"/>
     <hyperlink ref="D20" r:id="rId11" xr:uid="{EC838312-415B-40A4-A9A7-B1ADE7493734}"/>
     <hyperlink ref="D21" r:id="rId12" xr:uid="{F0CB2E5C-A281-4C69-95F0-65D1980E6313}"/>
     <hyperlink ref="D22" r:id="rId13" xr:uid="{D626B281-92B4-4CF0-94BB-82C7B697E0B4}"/>
     <hyperlink ref="D23" r:id="rId14" xr:uid="{87D9BE4B-B3D1-4DCA-B688-D89DEC5F0D2E}"/>
     <hyperlink ref="D24" r:id="rId15" xr:uid="{15BDDA17-3C7E-4A5C-B89D-62F696E2588F}"/>
     <hyperlink ref="D25" r:id="rId16" xr:uid="{717AE9C0-1F41-4B20-8F3F-8C054A0D71B6}"/>
     <hyperlink ref="D26" r:id="rId17" xr:uid="{CAE1593D-E793-463B-83BA-62A6092748FE}"/>
     <hyperlink ref="D27" r:id="rId18" xr:uid="{7E75C70F-4148-4C07-9A59-A1AF0085B0D9}"/>
     <hyperlink ref="D28" r:id="rId19" xr:uid="{9C08E820-7728-40E2-90CE-38A8651C85C6}"/>
     <hyperlink ref="D29" r:id="rId20" xr:uid="{183539C3-BDF2-4500-B2D1-209750167F05}"/>
     <hyperlink ref="D31" r:id="rId21" xr:uid="{82046561-118A-4F49-953D-9F95DE1C3CE9}"/>
     <hyperlink ref="D19" r:id="rId22" xr:uid="{9CD4C217-3E27-4B4E-B365-F3D4C81DA260}"/>
-    <hyperlink ref="D30" r:id="rId23" xr:uid="{2CC6914E-48D5-4A0C-A394-E9337DDCADE1}"/>
+    <hyperlink ref="D30" r:id="rId23" display="BD-18-1023-1023C-1023L-23182" xr:uid="{2CC6914E-48D5-4A0C-A394-E9337DDCADE1}"/>
     <hyperlink ref="D32" r:id="rId24" xr:uid="{EA24CFD2-D276-4AF4-A91F-7CE479F470C5}"/>
     <hyperlink ref="D33" r:id="rId25" xr:uid="{76158872-D338-4D84-AC50-5EBDE205AFBE}"/>
     <hyperlink ref="D34" r:id="rId26" xr:uid="{E9CC00A4-660E-47A5-8EA3-ADC813CB10A3}"/>
     <hyperlink ref="D35" r:id="rId27" xr:uid="{BB5A7B15-F4FD-4A1D-BA89-E1B3207F8EED}"/>
     <hyperlink ref="D36" r:id="rId28" xr:uid="{A535757C-A1F8-436B-A568-60C1B72CAE53}"/>
     <hyperlink ref="D37" r:id="rId29" xr:uid="{2B079D5E-32A7-429D-949E-D2951C4190BA}"/>
     <hyperlink ref="D38" r:id="rId30" xr:uid="{029FA1C8-0851-43C4-96E6-8480FEEF0BE7}"/>
-    <hyperlink ref="D39" r:id="rId31" xr:uid="{F241A31A-64F2-4428-8487-A2E82A187692}"/>
-[...7 lines deleted...]
-    <hyperlink ref="D53" r:id="rId39" xr:uid="{4D949A1E-708B-494E-BDEC-A9C94D9D904A}"/>
+    <hyperlink ref="D40" r:id="rId31" xr:uid="{F241A31A-64F2-4428-8487-A2E82A187692}"/>
+    <hyperlink ref="D42" r:id="rId32" xr:uid="{E80E43C5-8510-4FE8-871A-AD0973D6849C}"/>
+    <hyperlink ref="D41" r:id="rId33" xr:uid="{8B69A995-F207-48BB-BE96-E4237FB19D8B}"/>
+    <hyperlink ref="D43" r:id="rId34" xr:uid="{2941EC2E-86FC-4C33-8E30-27A1898E6024}"/>
+    <hyperlink ref="D58" r:id="rId35" xr:uid="{64833BCD-C564-4FDF-9453-9BFB8FA7E217}"/>
+    <hyperlink ref="D48" r:id="rId36" xr:uid="{9ED53EF9-783B-4918-9F82-63FF76B17D99}"/>
+    <hyperlink ref="D50" r:id="rId37" xr:uid="{6428FC83-45D3-40AE-9679-D028ED5FF9C3}"/>
+    <hyperlink ref="D53" r:id="rId38" xr:uid="{647DDF89-D65C-4409-A18A-B249011930AA}"/>
+    <hyperlink ref="D54" r:id="rId39" xr:uid="{4D949A1E-708B-494E-BDEC-A9C94D9D904A}"/>
     <hyperlink ref="D64" r:id="rId40" xr:uid="{B92C58CD-7FD6-4F95-ABD2-02786C26245B}"/>
     <hyperlink ref="D65" r:id="rId41" xr:uid="{DC99AC37-C0EF-42E6-8CDA-BBD4F186271F}"/>
     <hyperlink ref="D67" r:id="rId42" xr:uid="{BE46DE9F-807E-4434-A373-CE3216EA4A5E}"/>
     <hyperlink ref="D68" r:id="rId43" xr:uid="{4AF43ED0-4ABA-4B80-91D2-3A942AE0F850}"/>
     <hyperlink ref="D69" r:id="rId44" xr:uid="{F5FF4912-1F45-4BC4-A98D-AE41109F4416}"/>
     <hyperlink ref="D70" r:id="rId45" xr:uid="{15C9C90E-1C83-4717-BADF-E77E3577149E}"/>
     <hyperlink ref="D76" r:id="rId46" xr:uid="{7109327C-FD5B-4FC0-9177-72DB790D8A54}"/>
     <hyperlink ref="D72" r:id="rId47" xr:uid="{FCD4B423-4E6F-4FD9-9988-2ED737881F98}"/>
-    <hyperlink ref="D50" r:id="rId48" xr:uid="{4E31AB76-F00D-4DBE-BB38-2C79E444AF22}"/>
-    <hyperlink ref="D54" r:id="rId49" xr:uid="{4E14644B-B489-426F-83CA-E86F3A0A4FFA}"/>
+    <hyperlink ref="D51" r:id="rId48" xr:uid="{4E31AB76-F00D-4DBE-BB38-2C79E444AF22}"/>
+    <hyperlink ref="D55" r:id="rId49" xr:uid="{4E14644B-B489-426F-83CA-E86F3A0A4FFA}"/>
     <hyperlink ref="O4" r:id="rId50" xr:uid="{13F3D610-E339-4B14-954B-BEDCBDDC24E5}"/>
     <hyperlink ref="O9" r:id="rId51" xr:uid="{B5EA9D3A-394F-404F-8E57-54A5D28B0723}"/>
     <hyperlink ref="O5" r:id="rId52" xr:uid="{7C888269-3045-47D0-A62C-D031FCB401A6}"/>
     <hyperlink ref="O6" r:id="rId53" xr:uid="{7EC30521-735F-412A-8966-DDBB4601B32F}"/>
     <hyperlink ref="O7" r:id="rId54" xr:uid="{1499F421-565E-426D-A697-772EB67952A7}"/>
     <hyperlink ref="O8" r:id="rId55" xr:uid="{6C371D51-5A4B-4508-9662-03F8F245A5D1}"/>
     <hyperlink ref="O10" r:id="rId56" xr:uid="{B6B81390-92AC-448A-9633-A5014911EEC7}"/>
     <hyperlink ref="O12" r:id="rId57" xr:uid="{C49D143F-7155-485B-82EA-1968D0F1DF54}"/>
     <hyperlink ref="O13" r:id="rId58" xr:uid="{09982A3E-73C7-40CE-A567-B0B025B53A94}"/>
     <hyperlink ref="O14" r:id="rId59" xr:uid="{A9CE58D3-1696-4839-8F5A-760525AFE109}"/>
     <hyperlink ref="O15" r:id="rId60" xr:uid="{DB7BD7A0-E40E-45B8-A742-1F6BAFCA5DD4}"/>
     <hyperlink ref="O16" r:id="rId61" xr:uid="{1D3F4163-15EF-4A9D-9271-31D19B065AC7}"/>
     <hyperlink ref="O19" r:id="rId62" xr:uid="{91237503-8896-45FD-A396-EAE4B86075B0}"/>
     <hyperlink ref="O20" r:id="rId63" xr:uid="{1EFDCEFA-7D75-4A41-BBA7-7B0AD98B5584}"/>
     <hyperlink ref="O21" r:id="rId64" xr:uid="{5EAAB64F-B8DA-4470-BEAF-8E523E209881}"/>
     <hyperlink ref="O22" r:id="rId65" xr:uid="{F2BDAB9D-E64C-4D18-B2AA-5B94C9F26574}"/>
     <hyperlink ref="O23" r:id="rId66" xr:uid="{562AEEEC-F2D3-4D4A-B4E3-11FE7E5B23DC}"/>
     <hyperlink ref="O24" r:id="rId67" xr:uid="{E367C067-1E2B-4B19-A73C-93927A69AFCA}"/>
     <hyperlink ref="O25" r:id="rId68" xr:uid="{0A631937-C225-4DFE-91CC-6FB565763BB2}"/>
     <hyperlink ref="O26" r:id="rId69" xr:uid="{5AABBB1C-60E7-4CFF-92D9-4E61E18435C2}"/>
     <hyperlink ref="O27" r:id="rId70" xr:uid="{497DA031-70F8-4621-9D47-E427FADCED77}"/>
     <hyperlink ref="O28" r:id="rId71" xr:uid="{E4BFFE5F-395B-4E64-9BF9-3E0A745A1FFB}"/>
     <hyperlink ref="O29" r:id="rId72" xr:uid="{2C90C207-1FB5-4FEB-83E9-6AECAA61D2C1}"/>
     <hyperlink ref="O33" r:id="rId73" xr:uid="{86577254-FE75-43FC-9D90-914B09EA778D}"/>
     <hyperlink ref="O34" r:id="rId74" xr:uid="{F00F03D0-3649-4FE0-8DFF-4819EEFF3D48}"/>
     <hyperlink ref="O35" r:id="rId75" xr:uid="{3871F443-4209-459C-B781-12E700095A4E}"/>
     <hyperlink ref="O36" r:id="rId76" xr:uid="{4E50D5B4-74B4-4AF9-AC7B-F74AC6093922}"/>
     <hyperlink ref="O31" r:id="rId77" xr:uid="{E65C83D3-8611-48FA-B86A-0D51F4603A50}"/>
     <hyperlink ref="O38" r:id="rId78" xr:uid="{9C2EF315-8462-4311-899C-FD1A652CC70E}"/>
-    <hyperlink ref="O39" r:id="rId79" xr:uid="{64D2D924-3667-4B1B-BF44-4088DA33CD34}"/>
-[...24 lines deleted...]
-    <hyperlink ref="D46" r:id="rId104" xr:uid="{75016965-98BC-4E1D-90F3-1287873B1A3F}"/>
+    <hyperlink ref="O40" r:id="rId79" xr:uid="{64D2D924-3667-4B1B-BF44-4088DA33CD34}"/>
+    <hyperlink ref="O41" r:id="rId80" xr:uid="{DB49962B-9635-48B7-BC8B-41505B56290E}"/>
+    <hyperlink ref="O45" r:id="rId81" xr:uid="{22C508A8-A57D-4D50-AF4E-03C58ED4BFB3}"/>
+    <hyperlink ref="O48" r:id="rId82" xr:uid="{3A037B54-6F53-41C5-8DE2-F83D777BD013}"/>
+    <hyperlink ref="O51" r:id="rId83" xr:uid="{29A87ECC-CB8D-4CC8-B51B-81C2018B36A9}"/>
+    <hyperlink ref="O52" r:id="rId84" xr:uid="{A4A08836-4C41-4CC0-A30C-325A278AC686}"/>
+    <hyperlink ref="O65" r:id="rId85" xr:uid="{EE05ECB0-50A9-41D2-B2FF-4F392D7EBC62}"/>
+    <hyperlink ref="O68" r:id="rId86" xr:uid="{77584928-D820-4049-8E0C-E23BDD7791AC}"/>
+    <hyperlink ref="O67" r:id="rId87" display="101 CMR 414 / really 423" xr:uid="{8CE2DC32-1AF8-47BA-ACBD-56AB8F13D8F5}"/>
+    <hyperlink ref="O69" r:id="rId88" xr:uid="{BA73F00A-2B4F-40F4-BC5D-E2F2D2EDF10A}"/>
+    <hyperlink ref="O72" r:id="rId89" xr:uid="{57E3E041-D503-4D0E-932F-801CE7F48DEB}"/>
+    <hyperlink ref="O73" r:id="rId90" xr:uid="{749A8212-CAFC-42CD-A041-24A4F70B1F1E}"/>
+    <hyperlink ref="O74" r:id="rId91" xr:uid="{834ECC3E-09D1-4435-9B33-7AD1A242E074}"/>
+    <hyperlink ref="O76" r:id="rId92" xr:uid="{DB85CB2C-39FC-415E-B8EF-F5647B48D1B7}"/>
+    <hyperlink ref="D45" r:id="rId93" xr:uid="{0378565F-62AF-409C-B340-E811E00D8DFD}"/>
+    <hyperlink ref="O75" r:id="rId94" xr:uid="{AE81C545-03E9-4ACF-A251-1BCCD389FD60}"/>
+    <hyperlink ref="D73" r:id="rId95" xr:uid="{729B92D2-866F-4644-AE16-7224501CDD7E}"/>
+    <hyperlink ref="D75" r:id="rId96" xr:uid="{E49E4801-18C6-436F-A532-B01C81010CD6}"/>
+    <hyperlink ref="D74" r:id="rId97" xr:uid="{47C258B6-E83E-4845-8280-1A81285E82EA}"/>
+    <hyperlink ref="D13" r:id="rId98" xr:uid="{5C03AA32-E9F5-438C-B1D7-6748C85E2C20}"/>
+    <hyperlink ref="D15" r:id="rId99" xr:uid="{3432739E-F154-4E1F-9BC1-EBB9546CA2AD}"/>
+    <hyperlink ref="D16" r:id="rId100" xr:uid="{7F9EB94F-E119-4866-A068-D3D4F5274AB4}"/>
+    <hyperlink ref="D60" r:id="rId101" xr:uid="{84ECD17E-3C3E-46FF-B6CE-BEAD1654D92D}"/>
+    <hyperlink ref="D56" r:id="rId102" xr:uid="{C2E79684-5844-4921-93E1-E51A5A1C993E}"/>
+    <hyperlink ref="D47" r:id="rId103" xr:uid="{75016965-98BC-4E1D-90F3-1287873B1A3F}"/>
+    <hyperlink ref="D39" r:id="rId104" xr:uid="{ED05B23D-997E-413B-97FA-8688D76BB4E5}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="76" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId105"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8www.mass.gov/lists/dds-contracts-information&amp;C&amp;8&amp;F&amp;R&amp;8 Page &amp;P of &amp;N            printed &amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="42" max="19" man="1"/>
+    <brk id="43" max="19" man="1"/>
     <brk id="61" max="19" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9EB6C8-0960-49EF-86A1-CF16D4F24943}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V122"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B82" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="D42" sqref="D42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="7.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="34.453125" style="304" customWidth="1"/>
+    <col min="3" max="3" width="11.453125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.54296875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.453125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.81640625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="9.453125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.54296875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="6.453125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="13.54296875" style="3" customWidth="1"/>
+    <col min="11" max="11" width="6.1796875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.453125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="7.81640625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="22.1796875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="14.54296875" style="3" customWidth="1"/>
+    <col min="18" max="18" width="8.453125" style="3" customWidth="1"/>
+    <col min="19" max="19" width="7.1796875" style="3" customWidth="1"/>
+    <col min="20" max="20" width="7.1796875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="13.453125" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="8.81640625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="554" t="s">
+        <v>272</v>
+      </c>
+      <c r="B1" s="555"/>
+      <c r="C1" s="556"/>
+      <c r="D1" s="556"/>
+      <c r="E1" s="556"/>
+      <c r="F1" s="556"/>
+      <c r="G1" s="556"/>
+      <c r="H1" s="556"/>
+      <c r="I1" s="556"/>
+      <c r="J1" s="556"/>
+      <c r="K1" s="556"/>
+      <c r="L1" s="556"/>
+      <c r="M1" s="556"/>
+      <c r="N1" s="556"/>
+      <c r="O1" s="556"/>
+      <c r="P1" s="556"/>
+      <c r="Q1" s="556"/>
+      <c r="R1" s="556"/>
+      <c r="S1" s="556"/>
+      <c r="T1" s="556"/>
+    </row>
+    <row r="2" spans="1:20" s="7" customFormat="1" ht="77.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="228" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="302" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="229" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="229" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="229" t="str">
+        <f>"Final FY of" &amp; CHAR(10) &amp; "Procure" &amp; CHAR(10) &amp; "ment"</f>
+        <v>Final FY of
+Procure
+ment</v>
+      </c>
+      <c r="F2" s="230" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="229" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="371" t="s">
+        <v>251</v>
+      </c>
+      <c r="I2" s="231" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2" s="231" t="s">
+        <v>7</v>
+      </c>
+      <c r="K2" s="229" t="s">
+        <v>8</v>
+      </c>
+      <c r="L2" s="372" t="s">
+        <v>9</v>
+      </c>
+      <c r="M2" s="372" t="str">
+        <f>"Rate" &amp; CHAR(10) &amp; "Type" &amp; CHAR(10) &amp; "(3)"</f>
+        <v>Rate
+Type
+(3)</v>
+      </c>
+      <c r="N2" s="229" t="s">
+        <v>10</v>
+      </c>
+      <c r="O2" s="229" t="s">
+        <v>11</v>
+      </c>
+      <c r="P2" s="229" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q2" s="229" t="s">
+        <v>13</v>
+      </c>
+      <c r="R2" s="229" t="s">
+        <v>14</v>
+      </c>
+      <c r="S2" s="229" t="s">
+        <v>15</v>
+      </c>
+      <c r="T2" s="232" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="557" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="558"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="239"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+      <c r="O3" s="234"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="565" t="s">
+        <v>16</v>
+      </c>
+      <c r="R3" s="566"/>
+      <c r="S3" s="566"/>
+      <c r="T3" s="567"/>
+    </row>
+    <row r="4" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="15">
+        <v>3150</v>
+      </c>
+      <c r="B4" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="237" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="100" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" s="235" t="s">
+        <v>28</v>
+      </c>
+      <c r="P4" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q4" s="331" t="s">
+        <v>30</v>
+      </c>
+      <c r="R4" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="S4" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="T4" s="19">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="20">
+        <v>3153</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="240" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="236" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q5" s="331" t="s">
+        <v>30</v>
+      </c>
+      <c r="R5" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S5" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="25">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="15">
+        <v>3182</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="237" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="237" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q6" s="331" t="s">
+        <v>30</v>
+      </c>
+      <c r="R6" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="S6" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="T6" s="19">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="20">
+        <v>3713</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="240" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="236" t="s">
+        <v>40</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q7" s="332" t="s">
+        <v>50</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T7" s="25">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="15">
+        <v>3751</v>
+      </c>
+      <c r="B8" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="237" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="O8" s="235" t="s">
+        <v>40</v>
+      </c>
+      <c r="P8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q8" s="331" t="s">
+        <v>30</v>
+      </c>
+      <c r="R8" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="S8" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" s="19">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="20">
+        <v>3752</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="241" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="72" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" s="236" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="331" t="s">
+        <v>30</v>
+      </c>
+      <c r="R9" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S9" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T9" s="25">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="221">
+        <v>3753</v>
+      </c>
+      <c r="B10" s="222" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="242" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="223" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="224" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="225" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="224" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="224" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="99" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="224" t="s">
+        <v>43</v>
+      </c>
+      <c r="L10" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="M10" s="224" t="s">
+        <v>26</v>
+      </c>
+      <c r="N10" s="226" t="s">
+        <v>49</v>
+      </c>
+      <c r="O10" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="P10" s="224" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q10" s="333" t="s">
+        <v>55</v>
+      </c>
+      <c r="R10" s="224" t="s">
+        <v>31</v>
+      </c>
+      <c r="S10" s="224" t="s">
+        <v>31</v>
+      </c>
+      <c r="T10" s="227">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="559" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="560"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="243"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="114"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="31"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="263"/>
+      <c r="P11" s="31"/>
+      <c r="Q11" s="568" t="s">
+        <v>56</v>
+      </c>
+      <c r="R11" s="569"/>
+      <c r="S11" s="569"/>
+      <c r="T11" s="570"/>
+    </row>
+    <row r="12" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="32">
+        <v>3163</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="244" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="101" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="107" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="M12" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" s="36" t="s">
+        <v>244</v>
+      </c>
+      <c r="O12" s="259" t="s">
+        <v>65</v>
+      </c>
+      <c r="P12" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q12" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="R12" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="S12" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="T12" s="38">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20">
+        <v>3165</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="D13" s="305" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="325" t="s">
+        <v>249</v>
+      </c>
+      <c r="K13" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="N13" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="O13" s="260" t="s">
+        <v>71</v>
+      </c>
+      <c r="P13" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q13" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R13" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S13" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T13" s="25">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40">
+        <v>3168</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="244" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="101" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="K14" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="N14" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="O14" s="261" t="s">
+        <v>74</v>
+      </c>
+      <c r="P14" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q14" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="R14" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="S14" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="T14" s="45">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="20">
+        <v>3181</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="305" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="I15" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="K15" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M15" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="N15" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="O15" s="260" t="s">
+        <v>74</v>
+      </c>
+      <c r="P15" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q15" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R15" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S15" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T15" s="25">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="116">
+        <v>3664</v>
+      </c>
+      <c r="B16" s="117" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="118" t="s">
+        <v>253</v>
+      </c>
+      <c r="D16" s="307" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="119" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="115" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="120" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="115" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="115" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="327" t="s">
+        <v>249</v>
+      </c>
+      <c r="K16" s="115" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" s="118" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" s="115" t="s">
+        <v>45</v>
+      </c>
+      <c r="N16" s="121" t="s">
+        <v>64</v>
+      </c>
+      <c r="O16" s="262" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" s="121" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="122" t="s">
+        <v>67</v>
+      </c>
+      <c r="R16" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="S16" s="115" t="s">
+        <v>31</v>
+      </c>
+      <c r="T16" s="123">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="561" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="562"/>
+      <c r="C17" s="148"/>
+      <c r="D17" s="245"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="149"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
+      <c r="J17" s="149"/>
+      <c r="K17" s="149"/>
+      <c r="L17" s="149"/>
+      <c r="M17" s="149"/>
+      <c r="N17" s="148"/>
+      <c r="O17" s="264"/>
+      <c r="P17" s="149"/>
+      <c r="Q17" s="571" t="s">
+        <v>78</v>
+      </c>
+      <c r="R17" s="572"/>
+      <c r="S17" s="572"/>
+      <c r="T17" s="573"/>
+    </row>
+    <row r="18" spans="1:20" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="151"/>
+      <c r="B18" s="303"/>
+      <c r="C18" s="167" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="246" t="s">
+        <v>80</v>
+      </c>
+      <c r="E18" s="167" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" s="153"/>
+      <c r="G18" s="153"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="153"/>
+      <c r="J18" s="166" t="s">
+        <v>82</v>
+      </c>
+      <c r="K18" s="153"/>
+      <c r="L18" s="153"/>
+      <c r="M18" s="153"/>
+      <c r="N18" s="152"/>
+      <c r="O18" s="165"/>
+      <c r="P18" s="153"/>
+      <c r="Q18" s="154"/>
+      <c r="R18" s="155"/>
+      <c r="S18" s="155"/>
+      <c r="T18" s="156"/>
+    </row>
+    <row r="19" spans="1:20" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="157">
+        <v>3700</v>
+      </c>
+      <c r="B19" s="158" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="159" t="s">
+        <v>254</v>
+      </c>
+      <c r="D19" s="386" t="s">
+        <v>255</v>
+      </c>
+      <c r="E19" s="150" t="s">
+        <v>258</v>
+      </c>
+      <c r="F19" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="G19" s="160" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19" s="160" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="160" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="164" t="s">
+        <v>256</v>
+      </c>
+      <c r="K19" s="160" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" s="159" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="160" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19" s="161" t="s">
+        <v>64</v>
+      </c>
+      <c r="O19" s="265" t="s">
+        <v>84</v>
+      </c>
+      <c r="P19" s="161" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q19" s="162" t="s">
+        <v>67</v>
+      </c>
+      <c r="R19" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="S19" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" s="163">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="63">
+        <v>3701</v>
+      </c>
+      <c r="B20" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="247" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="H20" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="89" t="s">
+        <v>82</v>
+      </c>
+      <c r="K20" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20" s="90" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="266" t="s">
+        <v>84</v>
+      </c>
+      <c r="P20" s="126" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q20" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R20" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="S20" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" s="65">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="81">
+        <v>3702</v>
+      </c>
+      <c r="B21" s="82" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="248" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="F21" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P21" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q21" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R21" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S21" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T21" s="87">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="63">
+        <v>3703</v>
+      </c>
+      <c r="B22" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="247" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="F22" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="I22" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="89" t="s">
+        <v>82</v>
+      </c>
+      <c r="K22" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="M22" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="O22" s="330" t="s">
+        <v>84</v>
+      </c>
+      <c r="P22" s="126" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q22" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R22" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="S22" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="T22" s="65">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="81">
+        <v>3705</v>
+      </c>
+      <c r="B23" s="82" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="248" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="K23" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="M23" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P23" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q23" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R23" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S23" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T23" s="87">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="63">
+        <v>3707</v>
+      </c>
+      <c r="B24" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="247" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="F24" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="89" t="s">
+        <v>82</v>
+      </c>
+      <c r="K24" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="M24" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="N24" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="O24" s="266" t="s">
+        <v>84</v>
+      </c>
+      <c r="P24" s="126" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q24" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R24" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="S24" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="T24" s="65">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="81">
+        <v>3710</v>
+      </c>
+      <c r="B25" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="248" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="K25" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="M25" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N25" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="O25" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P25" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q25" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R25" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S25" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T25" s="87">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20">
+        <v>3712</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="240" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" s="72" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J26" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="K26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P26" s="127" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q26" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R26" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S26" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T26" s="25">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="81">
+        <v>3716</v>
+      </c>
+      <c r="B27" s="82" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="248" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J27" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="K27" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="M27" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="O27" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P27" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q27" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R27" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S27" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T27" s="87">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="20">
+        <v>3731</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="240" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="72" t="s">
+        <v>81</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J28" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="K28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M28" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="O28" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P28" s="127" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q28" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T28" s="25">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="81">
+        <v>3735</v>
+      </c>
+      <c r="B29" s="82" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="248" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G29" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H29" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J29" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="K29" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="M29" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N29" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="O29" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P29" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q29" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R29" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S29" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T29" s="87">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="20">
+        <v>3738</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" s="66" t="s">
+        <v>257</v>
+      </c>
+      <c r="D30" s="240" t="s">
+        <v>255</v>
+      </c>
+      <c r="E30" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G30" s="111" t="s">
+        <v>96</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="78" t="s">
+        <v>256</v>
+      </c>
+      <c r="K30" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L30" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N30" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="P30" s="128" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q30" s="334" t="s">
+        <v>99</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T30" s="25">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="81">
+        <v>3759</v>
+      </c>
+      <c r="B31" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="248" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H31" s="83" t="s">
+        <v>36</v>
+      </c>
+      <c r="I31" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="K31" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="L31" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="M31" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31" s="85" t="s">
+        <v>46</v>
+      </c>
+      <c r="O31" s="267" t="s">
+        <v>40</v>
+      </c>
+      <c r="P31" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q31" s="335" t="s">
+        <v>30</v>
+      </c>
+      <c r="R31" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S31" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T31" s="87">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="308">
+        <v>3761</v>
+      </c>
+      <c r="B32" s="98" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" s="249" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="G32" s="106" t="s">
+        <v>106</v>
+      </c>
+      <c r="H32" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J32" s="75" t="s">
+        <v>31</v>
+      </c>
+      <c r="K32" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L32" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N32" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="O32" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="P32" s="129" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q32" s="64" t="s">
+        <v>107</v>
+      </c>
+      <c r="R32" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S32" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T32" s="25">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="81">
+        <v>3770</v>
+      </c>
+      <c r="B33" s="82" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="248" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="F33" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="109" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I33" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="91" t="s">
+        <v>111</v>
+      </c>
+      <c r="K33" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="L33" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="M33" s="83" t="s">
+        <v>45</v>
+      </c>
+      <c r="N33" s="85" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P33" s="176" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q33" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="R33" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="S33" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T33" s="87">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="20">
+        <v>3771</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="240" t="s">
+        <v>110</v>
+      </c>
+      <c r="E34" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G34" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I34" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J34" s="92" t="s">
+        <v>111</v>
+      </c>
+      <c r="K34" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L34" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="M34" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="N34" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P34" s="129" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q34" s="80" t="s">
+        <v>112</v>
+      </c>
+      <c r="R34" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T34" s="25">
+        <v>3771</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="81">
+        <v>3773</v>
+      </c>
+      <c r="B35" s="82" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" s="248" t="s">
+        <v>110</v>
+      </c>
+      <c r="E35" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="F35" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G35" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H35" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I35" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J35" s="91" t="s">
+        <v>111</v>
+      </c>
+      <c r="K35" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="M35" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N35" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" s="267" t="s">
+        <v>84</v>
+      </c>
+      <c r="P35" s="176" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q35" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R35" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="S35" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="T35" s="87">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="20">
+        <v>3774</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="D36" s="240" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="F36" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G36" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H36" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I36" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J36" s="68" t="s">
+        <v>111</v>
+      </c>
+      <c r="K36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="M36" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="N36" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="P36" s="129" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q36" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R36" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="S36" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T36" s="25">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="81">
+        <v>3779</v>
+      </c>
+      <c r="B37" s="82" t="s">
+        <v>116</v>
+      </c>
+      <c r="C37" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" s="248" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" s="124" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I37" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J37" s="91" t="s">
+        <v>111</v>
+      </c>
+      <c r="K37" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="L37" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="N37" s="85" t="s">
+        <v>98</v>
+      </c>
+      <c r="O37" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="P37" s="177" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q37" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="R37" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="S37" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="T37" s="87">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="20">
+        <v>3798</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="D38" s="146" t="s">
+        <v>262</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="F38" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" s="111" t="s">
+        <v>21</v>
+      </c>
+      <c r="H38" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="I38" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J38" s="68" t="s">
+        <v>263</v>
+      </c>
+      <c r="K38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M38" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N38" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="O38" s="260" t="s">
+        <v>118</v>
+      </c>
+      <c r="P38" s="130" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q38" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R38" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S38" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T38" s="25">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="513">
+        <v>3810</v>
+      </c>
+      <c r="B39" s="514" t="s">
+        <v>268</v>
+      </c>
+      <c r="C39" s="515" t="s">
+        <v>269</v>
+      </c>
+      <c r="D39" s="516" t="s">
+        <v>270</v>
+      </c>
+      <c r="E39" s="517" t="s">
+        <v>271</v>
+      </c>
+      <c r="F39" s="518" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="519" t="s">
+        <v>21</v>
+      </c>
+      <c r="H39" s="518" t="s">
+        <v>73</v>
+      </c>
+      <c r="I39" s="518" t="s">
+        <v>21</v>
+      </c>
+      <c r="J39" s="520"/>
+      <c r="K39" s="518" t="s">
+        <v>43</v>
+      </c>
+      <c r="L39" s="515" t="s">
+        <v>48</v>
+      </c>
+      <c r="M39" s="518" t="s">
+        <v>26</v>
+      </c>
+      <c r="N39" s="521" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="522" t="s">
+        <v>118</v>
+      </c>
+      <c r="P39" s="523" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q39" s="524" t="s">
+        <v>302</v>
+      </c>
+      <c r="R39" s="518" t="s">
+        <v>31</v>
+      </c>
+      <c r="S39" s="518" t="s">
+        <v>301</v>
+      </c>
+      <c r="T39" s="525">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="20">
+        <v>3289</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="320" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="F40" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" s="111" t="s">
+        <v>21</v>
+      </c>
+      <c r="H40" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I40" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J40" s="68" t="s">
+        <v>122</v>
+      </c>
+      <c r="K40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M40" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N40" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="O40" s="390" t="s">
+        <v>118</v>
+      </c>
+      <c r="P40" s="130" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q40" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="R40" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S40" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="T40" s="25">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="81">
+        <v>3786</v>
+      </c>
+      <c r="B41" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41" s="391" t="s">
+        <v>126</v>
+      </c>
+      <c r="E41" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="F41" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="I41" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="J41" s="91" t="s">
+        <v>127</v>
+      </c>
+      <c r="K41" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="M41" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="N41" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="O41" s="392" t="s">
+        <v>128</v>
+      </c>
+      <c r="P41" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q41" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="R41" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="S41" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="T41" s="87">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="393">
+        <v>3282</v>
+      </c>
+      <c r="B42" s="394" t="s">
+        <v>129</v>
+      </c>
+      <c r="C42" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="D42" s="247" t="s">
+        <v>121</v>
+      </c>
+      <c r="E42" s="103" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="395" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42" s="296" t="s">
+        <v>22</v>
+      </c>
+      <c r="I42" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="92" t="s">
+        <v>122</v>
+      </c>
+      <c r="K42" s="296" t="s">
+        <v>97</v>
+      </c>
+      <c r="L42" s="298" t="s">
+        <v>22</v>
+      </c>
+      <c r="M42" s="296" t="s">
+        <v>97</v>
+      </c>
+      <c r="N42" s="396" t="s">
+        <v>98</v>
+      </c>
+      <c r="O42" s="397" t="s">
+        <v>31</v>
+      </c>
+      <c r="P42" s="398" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q42" s="399" t="s">
+        <v>117</v>
+      </c>
+      <c r="R42" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="S42" s="298" t="s">
+        <v>21</v>
+      </c>
+      <c r="T42" s="400">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="401">
+        <v>3782</v>
+      </c>
+      <c r="B43" s="402" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" s="403" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="404" t="s">
+        <v>126</v>
+      </c>
+      <c r="E43" s="405" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" s="406" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="407" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43" s="407" t="s">
+        <v>22</v>
+      </c>
+      <c r="I43" s="407" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="408" t="s">
+        <v>127</v>
+      </c>
+      <c r="K43" s="407" t="s">
+        <v>97</v>
+      </c>
+      <c r="L43" s="403" t="s">
+        <v>22</v>
+      </c>
+      <c r="M43" s="407" t="s">
+        <v>97</v>
+      </c>
+      <c r="N43" s="409" t="s">
+        <v>98</v>
+      </c>
+      <c r="O43" s="409" t="s">
+        <v>31</v>
+      </c>
+      <c r="P43" s="410" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q43" s="411" t="s">
+        <v>117</v>
+      </c>
+      <c r="R43" s="412" t="s">
+        <v>21</v>
+      </c>
+      <c r="S43" s="403" t="s">
+        <v>21</v>
+      </c>
+      <c r="T43" s="413">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="563" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="564"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="250"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="133"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="47"/>
+      <c r="O44" s="268"/>
+      <c r="P44" s="48"/>
+      <c r="Q44" s="574" t="s">
+        <v>131</v>
+      </c>
+      <c r="R44" s="575"/>
+      <c r="S44" s="575"/>
+      <c r="T44" s="576"/>
+    </row>
+    <row r="45" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="49">
+        <v>3170</v>
+      </c>
+      <c r="B45" s="50" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" s="276" t="s">
+        <v>134</v>
+      </c>
+      <c r="E45" s="104" t="s">
+        <v>135</v>
+      </c>
+      <c r="F45" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I45" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="J45" s="131" t="s">
+        <v>250</v>
+      </c>
+      <c r="K45" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="L45" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="M45" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="N45" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="O45" s="269" t="s">
+        <v>128</v>
+      </c>
+      <c r="P45" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q45" s="51" t="s">
+        <v>136</v>
+      </c>
+      <c r="R45" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="S45" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="T45" s="54">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="20">
+        <v>3202</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G46" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J46" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="K46" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="L46" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M46" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="N46" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="O46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="P46" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q46" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="R46" s="46" t="s">
+        <v>144</v>
+      </c>
+      <c r="S46" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T46" s="25">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="49">
+        <v>3208</v>
+      </c>
+      <c r="B47" s="50" t="s">
+        <v>145</v>
+      </c>
+      <c r="C47" s="51" t="s">
+        <v>146</v>
+      </c>
+      <c r="D47" s="373" t="s">
+        <v>147</v>
+      </c>
+      <c r="E47" s="104" t="s">
+        <v>148</v>
+      </c>
+      <c r="F47" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" s="94" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="I47" s="93" t="s">
+        <v>21</v>
+      </c>
+      <c r="J47" s="326" t="s">
+        <v>149</v>
+      </c>
+      <c r="K47" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="M47" s="52" t="s">
+        <v>150</v>
+      </c>
+      <c r="N47" s="52" t="s">
+        <v>246</v>
+      </c>
+      <c r="O47" s="52" t="s">
+        <v>151</v>
+      </c>
+      <c r="P47" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q47" s="52" t="s">
+        <v>136</v>
+      </c>
+      <c r="R47" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="S47" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="T47" s="54">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="26">
+        <v>3777</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="D48" s="251" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="F48" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G48" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="I48" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="J48" s="132" t="s">
+        <v>155</v>
+      </c>
+      <c r="K48" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="M48" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="N48" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="O48" s="270" t="s">
+        <v>65</v>
+      </c>
+      <c r="P48" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q48" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="R48" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="S48" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="T48" s="30">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="552" t="s">
+        <v>156</v>
+      </c>
+      <c r="B49" s="553"/>
+      <c r="C49" s="179"/>
+      <c r="D49" s="252"/>
+      <c r="E49" s="180"/>
+      <c r="F49" s="181"/>
+      <c r="G49" s="181"/>
+      <c r="H49" s="181"/>
+      <c r="I49" s="181"/>
+      <c r="J49" s="179"/>
+      <c r="K49" s="181"/>
+      <c r="L49" s="179"/>
+      <c r="M49" s="181"/>
+      <c r="N49" s="181"/>
+      <c r="O49" s="181"/>
+      <c r="P49" s="181"/>
+      <c r="Q49" s="579" t="s">
+        <v>156</v>
+      </c>
+      <c r="R49" s="580"/>
+      <c r="S49" s="580"/>
+      <c r="T49" s="581"/>
+    </row>
+    <row r="50" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="182">
+        <v>3228</v>
+      </c>
+      <c r="B50" s="178" t="s">
+        <v>157</v>
+      </c>
+      <c r="C50" s="183" t="s">
+        <v>158</v>
+      </c>
+      <c r="D50" s="253" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" s="184" t="s">
+        <v>60</v>
+      </c>
+      <c r="F50" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G50" s="186" t="s">
+        <v>31</v>
+      </c>
+      <c r="H50" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="J50" s="183" t="s">
+        <v>31</v>
+      </c>
+      <c r="K50" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="L50" s="183" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="N50" s="185" t="s">
+        <v>98</v>
+      </c>
+      <c r="O50" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="P50" s="187" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q50" s="188" t="s">
+        <v>160</v>
+      </c>
+      <c r="R50" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="S50" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="T50" s="190">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="20">
+        <v>3253</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="D51" s="387" t="s">
+        <v>264</v>
+      </c>
+      <c r="E51" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G51" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J51" s="75" t="s">
+        <v>31</v>
+      </c>
+      <c r="K51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M51" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N51" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="O51" s="146" t="s">
+        <v>162</v>
+      </c>
+      <c r="P51" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q51" s="80" t="s">
+        <v>67</v>
+      </c>
+      <c r="R51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S51" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T51" s="25">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="182">
+        <v>3274</v>
+      </c>
+      <c r="B52" s="178" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" s="183" t="s">
+        <v>164</v>
+      </c>
+      <c r="D52" s="254" t="s">
+        <v>165</v>
+      </c>
+      <c r="E52" s="184" t="s">
+        <v>135</v>
+      </c>
+      <c r="F52" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="186" t="s">
+        <v>21</v>
+      </c>
+      <c r="H52" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="J52" s="191" t="s">
+        <v>166</v>
+      </c>
+      <c r="K52" s="185" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="M52" s="185" t="s">
+        <v>26</v>
+      </c>
+      <c r="N52" s="192" t="s">
+        <v>49</v>
+      </c>
+      <c r="O52" s="271" t="s">
+        <v>128</v>
+      </c>
+      <c r="P52" s="193" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q52" s="194" t="s">
+        <v>67</v>
+      </c>
+      <c r="R52" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="S52" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="T52" s="195">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="20">
+        <v>3279</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" s="240" t="s">
+        <v>169</v>
+      </c>
+      <c r="E53" s="72" t="s">
+        <v>170</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="76" t="s">
+        <v>171</v>
+      </c>
+      <c r="K53" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="M53" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N53" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="O53" s="70" t="s">
+        <v>151</v>
+      </c>
+      <c r="P53" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q53" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="R53" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="S53" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T53" s="25">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="182">
+        <v>3280</v>
+      </c>
+      <c r="B54" s="178" t="s">
+        <v>174</v>
+      </c>
+      <c r="C54" s="183" t="s">
+        <v>267</v>
+      </c>
+      <c r="D54" s="388" t="s">
+        <v>266</v>
+      </c>
+      <c r="E54" s="184" t="s">
+        <v>105</v>
+      </c>
+      <c r="F54" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G54" s="186" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I54" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="J54" s="191" t="s">
+        <v>175</v>
+      </c>
+      <c r="K54" s="185" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" s="183" t="s">
+        <v>63</v>
+      </c>
+      <c r="M54" s="185" t="s">
+        <v>150</v>
+      </c>
+      <c r="N54" s="185" t="s">
+        <v>172</v>
+      </c>
+      <c r="O54" s="196" t="s">
+        <v>151</v>
+      </c>
+      <c r="P54" s="196" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q54" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="R54" s="197" t="s">
+        <v>176</v>
+      </c>
+      <c r="S54" s="185"/>
+      <c r="T54" s="195">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="20">
+        <v>3681</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="D55" s="310" t="s">
+        <v>179</v>
+      </c>
+      <c r="E55" s="72" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G55" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I55" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J55" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K55" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L55" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N55" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="O55" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="P55" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q55" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="R55" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="S55" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T55" s="25">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" s="12" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="316">
+        <v>3750</v>
+      </c>
+      <c r="B56" s="317" t="s">
+        <v>180</v>
+      </c>
+      <c r="C56" s="318" t="s">
+        <v>181</v>
+      </c>
+      <c r="D56" s="319" t="s">
+        <v>182</v>
+      </c>
+      <c r="E56" s="188" t="s">
+        <v>183</v>
+      </c>
+      <c r="F56" s="189" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="189" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="J56" s="188" t="s">
+        <v>31</v>
+      </c>
+      <c r="K56" s="189" t="s">
+        <v>43</v>
+      </c>
+      <c r="L56" s="188" t="s">
+        <v>48</v>
+      </c>
+      <c r="M56" s="189" t="s">
+        <v>150</v>
+      </c>
+      <c r="N56" s="189" t="s">
+        <v>49</v>
+      </c>
+      <c r="O56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="P56" s="187" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q56" s="185" t="s">
+        <v>184</v>
+      </c>
+      <c r="R56" s="309" t="s">
+        <v>21</v>
+      </c>
+      <c r="S56" s="189" t="s">
+        <v>31</v>
+      </c>
+      <c r="T56" s="190">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="20">
+        <v>3760</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E57" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G57" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I57" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J57" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K57" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L57" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N57" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="O57" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="P57" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q57" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="R57" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S57" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T57" s="25">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="182">
+        <v>3776</v>
+      </c>
+      <c r="B58" s="178" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" s="183" t="s">
+        <v>109</v>
+      </c>
+      <c r="D58" s="255" t="s">
+        <v>110</v>
+      </c>
+      <c r="E58" s="184" t="s">
+        <v>70</v>
+      </c>
+      <c r="F58" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G58" s="186" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I58" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="J58" s="198" t="s">
+        <v>111</v>
+      </c>
+      <c r="K58" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="L58" s="183" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" s="185" t="s">
+        <v>97</v>
+      </c>
+      <c r="N58" s="192" t="s">
+        <v>98</v>
+      </c>
+      <c r="O58" s="192" t="s">
+        <v>31</v>
+      </c>
+      <c r="P58" s="193" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q58" s="183" t="s">
+        <v>160</v>
+      </c>
+      <c r="R58" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="S58" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="T58" s="195">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="20">
+        <v>3780</v>
+      </c>
+      <c r="B59" s="175" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E59" s="72" t="s">
+        <v>139</v>
+      </c>
+      <c r="F59" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="111" t="s">
+        <v>96</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I59" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J59" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K59" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L59" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N59" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="O59" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="P59" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q59" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="R59" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S59" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T59" s="25">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="182">
+        <v>3781</v>
+      </c>
+      <c r="B60" s="178" t="s">
+        <v>188</v>
+      </c>
+      <c r="C60" s="183" t="s">
+        <v>142</v>
+      </c>
+      <c r="D60" s="184" t="s">
+        <v>31</v>
+      </c>
+      <c r="E60" s="184" t="s">
+        <v>139</v>
+      </c>
+      <c r="F60" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G60" s="199" t="s">
+        <v>31</v>
+      </c>
+      <c r="H60" s="185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I60" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="J60" s="183" t="s">
+        <v>31</v>
+      </c>
+      <c r="K60" s="185" t="s">
+        <v>43</v>
+      </c>
+      <c r="L60" s="183" t="s">
+        <v>189</v>
+      </c>
+      <c r="M60" s="185" t="s">
+        <v>26</v>
+      </c>
+      <c r="N60" s="200" t="s">
+        <v>247</v>
+      </c>
+      <c r="O60" s="272" t="s">
+        <v>84</v>
+      </c>
+      <c r="P60" s="196" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q60" s="194" t="s">
+        <v>67</v>
+      </c>
+      <c r="R60" s="185" t="s">
+        <v>21</v>
+      </c>
+      <c r="S60" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="T60" s="195">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" s="12" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="374">
+        <v>3799</v>
+      </c>
+      <c r="B61" s="328" t="s">
+        <v>190</v>
+      </c>
+      <c r="C61" s="329" t="s">
+        <v>181</v>
+      </c>
+      <c r="D61" s="315" t="s">
+        <v>182</v>
+      </c>
+      <c r="E61" s="375" t="s">
+        <v>191</v>
+      </c>
+      <c r="F61" s="376" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" s="377" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" s="376" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" s="376" t="s">
+        <v>31</v>
+      </c>
+      <c r="J61" s="329" t="s">
+        <v>31</v>
+      </c>
+      <c r="K61" s="329" t="s">
+        <v>97</v>
+      </c>
+      <c r="L61" s="329" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" s="376" t="s">
+        <v>97</v>
+      </c>
+      <c r="N61" s="378" t="s">
+        <v>98</v>
+      </c>
+      <c r="O61" s="379" t="s">
+        <v>31</v>
+      </c>
+      <c r="P61" s="380" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q61" s="329" t="s">
+        <v>160</v>
+      </c>
+      <c r="R61" s="376" t="s">
+        <v>21</v>
+      </c>
+      <c r="S61" s="376" t="s">
+        <v>21</v>
+      </c>
+      <c r="T61" s="381">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="201">
+        <v>3191</v>
+      </c>
+      <c r="B62" s="202" t="s">
+        <v>192</v>
+      </c>
+      <c r="C62" s="203" t="s">
+        <v>142</v>
+      </c>
+      <c r="D62" s="204" t="s">
+        <v>31</v>
+      </c>
+      <c r="E62" s="204" t="s">
+        <v>139</v>
+      </c>
+      <c r="F62" s="205" t="s">
+        <v>31</v>
+      </c>
+      <c r="G62" s="206" t="s">
+        <v>31</v>
+      </c>
+      <c r="H62" s="205" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" s="205" t="s">
+        <v>31</v>
+      </c>
+      <c r="J62" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="K62" s="205" t="s">
+        <v>97</v>
+      </c>
+      <c r="L62" s="203" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" s="205" t="s">
+        <v>97</v>
+      </c>
+      <c r="N62" s="205" t="s">
+        <v>98</v>
+      </c>
+      <c r="O62" s="205" t="s">
+        <v>31</v>
+      </c>
+      <c r="P62" s="207" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q62" s="203" t="s">
+        <v>193</v>
+      </c>
+      <c r="R62" s="205" t="s">
+        <v>21</v>
+      </c>
+      <c r="S62" s="205" t="s">
+        <v>21</v>
+      </c>
+      <c r="T62" s="208">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="577" t="s">
+        <v>194</v>
+      </c>
+      <c r="B63" s="578"/>
+      <c r="C63" s="143"/>
+      <c r="D63" s="256"/>
+      <c r="E63" s="144"/>
+      <c r="F63" s="144"/>
+      <c r="G63" s="144"/>
+      <c r="H63" s="144"/>
+      <c r="I63" s="144"/>
+      <c r="J63" s="145"/>
+      <c r="K63" s="144"/>
+      <c r="L63" s="144"/>
+      <c r="M63" s="144"/>
+      <c r="N63" s="143"/>
+      <c r="O63" s="144"/>
+      <c r="P63" s="144"/>
+      <c r="Q63" s="582" t="s">
+        <v>194</v>
+      </c>
+      <c r="R63" s="569"/>
+      <c r="S63" s="569"/>
+      <c r="T63" s="570"/>
+    </row>
+    <row r="64" spans="1:20" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="135">
+        <v>3196</v>
+      </c>
+      <c r="B64" s="136" t="s">
+        <v>195</v>
+      </c>
+      <c r="C64" s="137" t="s">
+        <v>196</v>
+      </c>
+      <c r="D64" s="137" t="s">
+        <v>31</v>
+      </c>
+      <c r="E64" s="138" t="s">
+        <v>197</v>
+      </c>
+      <c r="F64" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" s="139" t="s">
+        <v>21</v>
+      </c>
+      <c r="H64" s="140" t="s">
+        <v>22</v>
+      </c>
+      <c r="I64" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="J64" s="141" t="s">
+        <v>31</v>
+      </c>
+      <c r="K64" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="L64" s="141" t="s">
+        <v>198</v>
+      </c>
+      <c r="M64" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="N64" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="O64" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="P64" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q64" s="140" t="s">
+        <v>200</v>
+      </c>
+      <c r="R64" s="140" t="s">
+        <v>21</v>
+      </c>
+      <c r="S64" s="140" t="s">
+        <v>21</v>
+      </c>
+      <c r="T64" s="142">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="308">
+        <v>3196</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="C65" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D65" s="240" t="s">
+        <v>59</v>
+      </c>
+      <c r="E65" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I65" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J65" s="134" t="s">
+        <v>62</v>
+      </c>
+      <c r="K65" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L65" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="M65" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="N65" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O65" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="P65" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q65" s="80" t="s">
+        <v>248</v>
+      </c>
+      <c r="R65" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S65" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T65" s="25">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:21" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="57">
+        <v>3196</v>
+      </c>
+      <c r="B66" s="58" t="s">
+        <v>202</v>
+      </c>
+      <c r="C66" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="D66" s="257" t="s">
+        <v>59</v>
+      </c>
+      <c r="E66" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="F66" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="I66" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="J66" s="147" t="s">
+        <v>62</v>
+      </c>
+      <c r="K66" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" s="59" t="s">
+        <v>198</v>
+      </c>
+      <c r="M66" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="N66" s="60" t="s">
+        <v>199</v>
+      </c>
+      <c r="O66" s="275" t="s">
+        <v>74</v>
+      </c>
+      <c r="P66" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q66" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="R66" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="S66" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="T66" s="62">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="67" spans="1:21" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="550" t="s">
+        <v>203</v>
+      </c>
+      <c r="B67" s="551"/>
+      <c r="C67" s="348"/>
+      <c r="D67" s="349"/>
+      <c r="E67" s="348"/>
+      <c r="F67" s="348"/>
+      <c r="G67" s="348"/>
+      <c r="H67" s="348"/>
+      <c r="I67" s="348"/>
+      <c r="J67" s="350"/>
+      <c r="K67" s="348"/>
+      <c r="L67" s="348"/>
+      <c r="M67" s="348"/>
+      <c r="N67" s="351"/>
+      <c r="O67" s="537" t="s">
+        <v>204</v>
+      </c>
+      <c r="P67" s="537"/>
+      <c r="Q67" s="538"/>
+      <c r="R67" s="538"/>
+      <c r="S67" s="538"/>
+      <c r="T67" s="539"/>
+    </row>
+    <row r="68" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="352">
+        <v>6703</v>
+      </c>
+      <c r="B68" s="353" t="s">
+        <v>205</v>
+      </c>
+      <c r="C68" s="354" t="s">
+        <v>206</v>
+      </c>
+      <c r="D68" s="355" t="s">
+        <v>207</v>
+      </c>
+      <c r="E68" s="356" t="s">
+        <v>170</v>
+      </c>
+      <c r="F68" s="370" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" s="358" t="s">
+        <v>21</v>
+      </c>
+      <c r="H68" s="357" t="s">
+        <v>22</v>
+      </c>
+      <c r="I68" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="J68" s="368" t="s">
+        <v>208</v>
+      </c>
+      <c r="K68" s="357" t="s">
+        <v>97</v>
+      </c>
+      <c r="L68" s="357" t="s">
+        <v>63</v>
+      </c>
+      <c r="M68" s="357" t="s">
+        <v>97</v>
+      </c>
+      <c r="N68" s="357" t="s">
+        <v>98</v>
+      </c>
+      <c r="O68" s="359" t="s">
+        <v>209</v>
+      </c>
+      <c r="P68" s="360" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q68" s="357" t="s">
+        <v>117</v>
+      </c>
+      <c r="R68" s="357" t="s">
+        <v>31</v>
+      </c>
+      <c r="S68" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="T68" s="361">
+        <v>6703</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="20">
+        <v>6704</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="D69" s="320" t="s">
+        <v>207</v>
+      </c>
+      <c r="E69" s="72" t="s">
+        <v>170</v>
+      </c>
+      <c r="F69" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I69" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="J69" s="362" t="s">
+        <v>208</v>
+      </c>
+      <c r="K69" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="L69" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="M69" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="N69" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="O69" s="321" t="s">
+        <v>74</v>
+      </c>
+      <c r="P69" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q69" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="R69" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S69" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T69" s="25">
+        <v>6704</v>
+      </c>
+    </row>
+    <row r="70" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="352">
+        <v>6753</v>
+      </c>
+      <c r="B70" s="353" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" s="354" t="s">
+        <v>206</v>
+      </c>
+      <c r="D70" s="355" t="s">
+        <v>207</v>
+      </c>
+      <c r="E70" s="356" t="s">
+        <v>170</v>
+      </c>
+      <c r="F70" s="357" t="s">
+        <v>31</v>
+      </c>
+      <c r="G70" s="358" t="s">
+        <v>21</v>
+      </c>
+      <c r="H70" s="357" t="s">
+        <v>22</v>
+      </c>
+      <c r="I70" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="J70" s="368" t="s">
+        <v>208</v>
+      </c>
+      <c r="K70" s="357" t="s">
+        <v>43</v>
+      </c>
+      <c r="L70" s="357" t="s">
+        <v>48</v>
+      </c>
+      <c r="M70" s="357" t="s">
+        <v>26</v>
+      </c>
+      <c r="N70" s="357" t="s">
+        <v>49</v>
+      </c>
+      <c r="O70" s="359" t="s">
+        <v>84</v>
+      </c>
+      <c r="P70" s="360" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q70" s="369" t="s">
+        <v>30</v>
+      </c>
+      <c r="R70" s="357" t="s">
+        <v>21</v>
+      </c>
+      <c r="S70" s="357" t="s">
+        <v>31</v>
+      </c>
+      <c r="T70" s="361">
+        <v>6753</v>
+      </c>
+    </row>
+    <row r="71" spans="1:21" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="26">
+        <v>6780</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="C71" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="D71" s="363" t="s">
+        <v>207</v>
+      </c>
+      <c r="E71" s="67" t="s">
+        <v>170</v>
+      </c>
+      <c r="F71" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" s="364" t="s">
+        <v>96</v>
+      </c>
+      <c r="H71" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="I71" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="J71" s="365" t="s">
+        <v>208</v>
+      </c>
+      <c r="K71" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="L71" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="N71" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="O71" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="P71" s="366" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q71" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="R71" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="S71" s="367" t="s">
+        <v>21</v>
+      </c>
+      <c r="T71" s="30">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="72" spans="1:21" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="583" t="s">
+        <v>213</v>
+      </c>
+      <c r="B72" s="584"/>
+      <c r="C72" s="210"/>
+      <c r="D72" s="258"/>
+      <c r="E72" s="211"/>
+      <c r="F72" s="211"/>
+      <c r="G72" s="212"/>
+      <c r="H72" s="211"/>
+      <c r="I72" s="211"/>
+      <c r="J72" s="213"/>
+      <c r="K72" s="211"/>
+      <c r="L72" s="211"/>
+      <c r="M72" s="211"/>
+      <c r="N72" s="210"/>
+      <c r="O72" s="273"/>
+      <c r="P72" s="211"/>
+      <c r="Q72" s="540" t="s">
+        <v>213</v>
+      </c>
+      <c r="R72" s="541"/>
+      <c r="S72" s="541"/>
+      <c r="T72" s="542"/>
+    </row>
+    <row r="73" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="214">
+        <v>3772</v>
+      </c>
+      <c r="B73" s="209" t="s">
+        <v>214</v>
+      </c>
+      <c r="C73" s="215" t="s">
+        <v>109</v>
+      </c>
+      <c r="D73" s="277" t="s">
+        <v>110</v>
+      </c>
+      <c r="E73" s="216" t="s">
+        <v>70</v>
+      </c>
+      <c r="F73" s="113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G73" s="217" t="s">
+        <v>31</v>
+      </c>
+      <c r="H73" s="218" t="s">
+        <v>22</v>
+      </c>
+      <c r="I73" s="218" t="s">
+        <v>21</v>
+      </c>
+      <c r="J73" s="96" t="s">
+        <v>215</v>
+      </c>
+      <c r="K73" s="218" t="s">
+        <v>43</v>
+      </c>
+      <c r="L73" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="M73" s="218" t="s">
+        <v>45</v>
+      </c>
+      <c r="N73" s="218" t="s">
+        <v>49</v>
+      </c>
+      <c r="O73" s="274" t="s">
+        <v>84</v>
+      </c>
+      <c r="P73" s="219" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q73" s="97" t="s">
+        <v>112</v>
+      </c>
+      <c r="R73" s="218" t="s">
+        <v>31</v>
+      </c>
+      <c r="S73" s="218" t="s">
+        <v>31</v>
+      </c>
+      <c r="T73" s="220">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="74" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="168">
+        <v>7100</v>
+      </c>
+      <c r="B74" s="169" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" s="171" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" s="291" t="s">
+        <v>218</v>
+      </c>
+      <c r="E74" s="292" t="s">
+        <v>81</v>
+      </c>
+      <c r="F74" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" s="173" t="s">
+        <v>21</v>
+      </c>
+      <c r="H74" s="172" t="s">
+        <v>22</v>
+      </c>
+      <c r="I74" s="172" t="s">
+        <v>21</v>
+      </c>
+      <c r="J74" s="323" t="s">
+        <v>219</v>
+      </c>
+      <c r="K74" s="172" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" s="170" t="s">
+        <v>63</v>
+      </c>
+      <c r="M74" s="172" t="s">
+        <v>26</v>
+      </c>
+      <c r="N74" s="172" t="s">
+        <v>64</v>
+      </c>
+      <c r="O74" s="293" t="s">
+        <v>220</v>
+      </c>
+      <c r="P74" s="294" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q74" s="278" t="s">
+        <v>67</v>
+      </c>
+      <c r="R74" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="S74" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="T74" s="174">
+        <v>7100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="336">
+        <v>7102</v>
+      </c>
+      <c r="B75" s="337" t="s">
+        <v>221</v>
+      </c>
+      <c r="C75" s="338" t="s">
+        <v>217</v>
+      </c>
+      <c r="D75" s="339" t="s">
+        <v>218</v>
+      </c>
+      <c r="E75" s="340" t="s">
+        <v>81</v>
+      </c>
+      <c r="F75" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="G75" s="342" t="s">
+        <v>21</v>
+      </c>
+      <c r="H75" s="341" t="s">
+        <v>22</v>
+      </c>
+      <c r="I75" s="341" t="s">
+        <v>21</v>
+      </c>
+      <c r="J75" s="343" t="s">
+        <v>219</v>
+      </c>
+      <c r="K75" s="341" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" s="341" t="s">
+        <v>63</v>
+      </c>
+      <c r="M75" s="344" t="s">
+        <v>26</v>
+      </c>
+      <c r="N75" s="341" t="s">
+        <v>64</v>
+      </c>
+      <c r="O75" s="345" t="s">
+        <v>118</v>
+      </c>
+      <c r="P75" s="341" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q75" s="346" t="s">
+        <v>67</v>
+      </c>
+      <c r="R75" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="S75" s="341" t="s">
+        <v>31</v>
+      </c>
+      <c r="T75" s="347">
+        <v>7102</v>
+      </c>
+    </row>
+    <row r="76" spans="1:21" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="311">
+        <v>7105</v>
+      </c>
+      <c r="B76" s="312" t="s">
+        <v>222</v>
+      </c>
+      <c r="C76" s="313" t="s">
+        <v>217</v>
+      </c>
+      <c r="D76" s="314" t="s">
+        <v>218</v>
+      </c>
+      <c r="E76" s="295" t="s">
+        <v>81</v>
+      </c>
+      <c r="F76" s="296" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" s="297" t="s">
+        <v>21</v>
+      </c>
+      <c r="H76" s="296" t="s">
+        <v>22</v>
+      </c>
+      <c r="I76" s="296" t="s">
+        <v>21</v>
+      </c>
+      <c r="J76" s="324" t="s">
+        <v>219</v>
+      </c>
+      <c r="K76" s="296" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76" s="298" t="s">
+        <v>63</v>
+      </c>
+      <c r="M76" s="296" t="s">
+        <v>26</v>
+      </c>
+      <c r="N76" s="296" t="s">
+        <v>64</v>
+      </c>
+      <c r="O76" s="299" t="s">
+        <v>220</v>
+      </c>
+      <c r="P76" s="279" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q76" s="300" t="s">
+        <v>67</v>
+      </c>
+      <c r="R76" s="296" t="s">
+        <v>31</v>
+      </c>
+      <c r="S76" s="296" t="s">
+        <v>31</v>
+      </c>
+      <c r="T76" s="301">
+        <v>7105</v>
+      </c>
+    </row>
+    <row r="77" spans="1:21" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="280">
+        <v>7120</v>
+      </c>
+      <c r="B77" s="281" t="s">
+        <v>223</v>
+      </c>
+      <c r="C77" s="282" t="s">
+        <v>224</v>
+      </c>
+      <c r="D77" s="283" t="s">
+        <v>225</v>
+      </c>
+      <c r="E77" s="284" t="s">
+        <v>60</v>
+      </c>
+      <c r="F77" s="285" t="s">
+        <v>31</v>
+      </c>
+      <c r="G77" s="285" t="s">
+        <v>21</v>
+      </c>
+      <c r="H77" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" s="286" t="s">
+        <v>106</v>
+      </c>
+      <c r="J77" s="322" t="s">
+        <v>226</v>
+      </c>
+      <c r="K77" s="287" t="s">
+        <v>227</v>
+      </c>
+      <c r="L77" s="285" t="s">
+        <v>48</v>
+      </c>
+      <c r="M77" s="284" t="s">
+        <v>26</v>
+      </c>
+      <c r="N77" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="O77" s="288" t="s">
+        <v>128</v>
+      </c>
+      <c r="P77" s="285" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q77" s="289" t="s">
+        <v>228</v>
+      </c>
+      <c r="R77" s="285" t="s">
+        <v>31</v>
+      </c>
+      <c r="S77" s="285" t="s">
+        <v>245</v>
+      </c>
+      <c r="T77" s="290">
+        <v>7120</v>
+      </c>
+    </row>
+    <row r="78" spans="1:21" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="585" t="s">
+        <v>273</v>
+      </c>
+      <c r="B78" s="586"/>
+      <c r="C78" s="418"/>
+      <c r="D78" s="419"/>
+      <c r="E78" s="420"/>
+      <c r="F78" s="421"/>
+      <c r="G78" s="421"/>
+      <c r="H78" s="421"/>
+      <c r="I78" s="421"/>
+      <c r="J78" s="421"/>
+      <c r="K78" s="421"/>
+      <c r="L78" s="421"/>
+      <c r="M78" s="418"/>
+      <c r="N78" s="589" t="s">
+        <v>273</v>
+      </c>
+      <c r="O78" s="589"/>
+      <c r="P78" s="589"/>
+      <c r="Q78" s="589"/>
+      <c r="R78" s="589"/>
+      <c r="S78" s="589"/>
+      <c r="T78" s="590"/>
+    </row>
+    <row r="79" spans="1:21" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="422">
+        <v>4157</v>
+      </c>
+      <c r="B79" s="423" t="s">
+        <v>274</v>
+      </c>
+      <c r="C79" s="424" t="s">
+        <v>280</v>
+      </c>
+      <c r="D79" s="425"/>
+      <c r="E79" s="426"/>
+      <c r="F79" s="427" t="s">
+        <v>21</v>
+      </c>
+      <c r="G79" s="427" t="s">
+        <v>21</v>
+      </c>
+      <c r="H79" s="428"/>
+      <c r="I79" s="429"/>
+      <c r="J79" s="426"/>
+      <c r="K79" s="427" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" s="427" t="s">
+        <v>25</v>
+      </c>
+      <c r="M79" s="427" t="s">
+        <v>31</v>
+      </c>
+      <c r="N79" s="427" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" s="428"/>
+      <c r="P79" s="429"/>
+      <c r="Q79" s="429"/>
+      <c r="R79" s="429"/>
+      <c r="S79" s="426"/>
+      <c r="T79" s="430">
+        <v>4157</v>
+      </c>
+      <c r="U79" s="417"/>
+    </row>
+    <row r="80" spans="1:21" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="63">
+        <v>4163</v>
+      </c>
+      <c r="B80" s="431" t="s">
+        <v>275</v>
+      </c>
+      <c r="C80" s="111" t="s">
+        <v>280</v>
+      </c>
+      <c r="D80" s="103"/>
+      <c r="E80" s="432"/>
+      <c r="F80" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="H80" s="433"/>
+      <c r="I80" s="434"/>
+      <c r="J80" s="432"/>
+      <c r="K80" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L80" s="64" t="s">
+        <v>63</v>
+      </c>
+      <c r="M80" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="N80" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="O80" s="433"/>
+      <c r="P80" s="434"/>
+      <c r="Q80" s="434"/>
+      <c r="R80" s="434"/>
+      <c r="S80" s="432"/>
+      <c r="T80" s="65">
+        <v>4163</v>
+      </c>
+      <c r="U80" s="417"/>
+    </row>
+    <row r="81" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="422">
+        <v>4168</v>
+      </c>
+      <c r="B81" s="423" t="s">
+        <v>276</v>
+      </c>
+      <c r="C81" s="424" t="s">
+        <v>280</v>
+      </c>
+      <c r="D81" s="425"/>
+      <c r="E81" s="426"/>
+      <c r="F81" s="427" t="s">
+        <v>21</v>
+      </c>
+      <c r="G81" s="427" t="s">
+        <v>21</v>
+      </c>
+      <c r="H81" s="428"/>
+      <c r="I81" s="429"/>
+      <c r="J81" s="426"/>
+      <c r="K81" s="427" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" s="427" t="s">
+        <v>63</v>
+      </c>
+      <c r="M81" s="427" t="s">
+        <v>31</v>
+      </c>
+      <c r="N81" s="427" t="s">
+        <v>64</v>
+      </c>
+      <c r="O81" s="428"/>
+      <c r="P81" s="429"/>
+      <c r="Q81" s="429"/>
+      <c r="R81" s="429"/>
+      <c r="S81" s="426"/>
+      <c r="T81" s="430">
+        <v>4168</v>
+      </c>
+      <c r="U81" s="417"/>
+    </row>
+    <row r="82" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="168">
+        <v>4181</v>
+      </c>
+      <c r="B82" s="435" t="s">
+        <v>277</v>
+      </c>
+      <c r="C82" s="111" t="s">
+        <v>280</v>
+      </c>
+      <c r="D82" s="103"/>
+      <c r="E82" s="432"/>
+      <c r="F82" s="172" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H82" s="103"/>
+      <c r="I82" s="434"/>
+      <c r="J82" s="437"/>
+      <c r="K82" s="172" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" s="172" t="s">
+        <v>63</v>
+      </c>
+      <c r="M82" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="N82" s="172" t="s">
+        <v>64</v>
+      </c>
+      <c r="O82" s="103"/>
+      <c r="P82" s="436"/>
+      <c r="Q82" s="436"/>
+      <c r="R82" s="434"/>
+      <c r="S82" s="432"/>
+      <c r="T82" s="174">
+        <v>4181</v>
+      </c>
+      <c r="U82" s="417"/>
+    </row>
+    <row r="83" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="168">
+        <v>4182</v>
+      </c>
+      <c r="B83" s="435" t="s">
+        <v>300</v>
+      </c>
+      <c r="C83" s="111"/>
+      <c r="D83" s="103"/>
+      <c r="E83" s="432"/>
+      <c r="F83" s="172" t="s">
+        <v>106</v>
+      </c>
+      <c r="G83" s="23"/>
+      <c r="H83" s="103"/>
+      <c r="I83" s="434"/>
+      <c r="J83" s="437"/>
+      <c r="K83" s="172"/>
+      <c r="L83" s="172"/>
+      <c r="M83" s="172"/>
+      <c r="N83" s="172"/>
+      <c r="O83" s="103"/>
+      <c r="P83" s="436"/>
+      <c r="Q83" s="436"/>
+      <c r="R83" s="434"/>
+      <c r="S83" s="432"/>
+      <c r="T83" s="174"/>
+      <c r="U83" s="417"/>
+    </row>
+    <row r="84" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="490">
+        <v>4183</v>
+      </c>
+      <c r="B84" s="491" t="s">
+        <v>281</v>
+      </c>
+      <c r="C84" s="416"/>
+      <c r="D84" s="414"/>
+      <c r="E84" s="492"/>
+      <c r="F84" s="493"/>
+      <c r="G84" s="415"/>
+      <c r="H84" s="414"/>
+      <c r="I84" s="494"/>
+      <c r="J84" s="495"/>
+      <c r="K84" s="493"/>
+      <c r="L84" s="493"/>
+      <c r="M84" s="493"/>
+      <c r="N84" s="493"/>
+      <c r="O84" s="414"/>
+      <c r="P84" s="496"/>
+      <c r="Q84" s="496"/>
+      <c r="R84" s="494"/>
+      <c r="S84" s="492"/>
+      <c r="T84" s="497">
+        <v>4183</v>
+      </c>
+      <c r="U84" s="417"/>
+    </row>
+    <row r="85" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="20">
+        <v>4759</v>
+      </c>
+      <c r="B85" s="438" t="s">
+        <v>278</v>
+      </c>
+      <c r="C85" s="111" t="s">
+        <v>280</v>
+      </c>
+      <c r="D85" s="103"/>
+      <c r="E85" s="432"/>
+      <c r="F85" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H85" s="433"/>
+      <c r="I85" s="434"/>
+      <c r="J85" s="432"/>
+      <c r="K85" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="M85" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="N85" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" s="433"/>
+      <c r="P85" s="434"/>
+      <c r="Q85" s="434"/>
+      <c r="R85" s="434"/>
+      <c r="S85" s="432"/>
+      <c r="T85" s="25">
+        <v>4759</v>
+      </c>
+      <c r="U85" s="417"/>
+    </row>
+    <row r="86" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="439">
+        <v>4798</v>
+      </c>
+      <c r="B86" s="440" t="s">
+        <v>279</v>
+      </c>
+      <c r="C86" s="447" t="s">
+        <v>280</v>
+      </c>
+      <c r="D86" s="587"/>
+      <c r="E86" s="588"/>
+      <c r="F86" s="441" t="s">
+        <v>21</v>
+      </c>
+      <c r="G86" s="441" t="s">
+        <v>21</v>
+      </c>
+      <c r="H86" s="442"/>
+      <c r="I86" s="443"/>
+      <c r="J86" s="444"/>
+      <c r="K86" s="441" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86" s="441" t="s">
+        <v>63</v>
+      </c>
+      <c r="M86" s="441" t="s">
+        <v>31</v>
+      </c>
+      <c r="N86" s="441" t="s">
+        <v>64</v>
+      </c>
+      <c r="O86" s="442"/>
+      <c r="P86" s="443"/>
+      <c r="Q86" s="443"/>
+      <c r="R86" s="443"/>
+      <c r="S86" s="445"/>
+      <c r="T86" s="446">
+        <v>4798</v>
+      </c>
+      <c r="U86" s="417"/>
+    </row>
+    <row r="87" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="591" t="s">
+        <v>282</v>
+      </c>
+      <c r="B87" s="592"/>
+      <c r="C87" s="592"/>
+      <c r="D87" s="592"/>
+      <c r="E87" s="592"/>
+      <c r="F87" s="592"/>
+      <c r="G87" s="448"/>
+      <c r="H87" s="448"/>
+      <c r="I87" s="448"/>
+      <c r="J87" s="449"/>
+      <c r="K87" s="449"/>
+      <c r="L87" s="450"/>
+      <c r="M87" s="450"/>
+      <c r="N87" s="450"/>
+      <c r="O87" s="450"/>
+      <c r="P87" s="593" t="s">
+        <v>283</v>
+      </c>
+      <c r="Q87" s="593"/>
+      <c r="R87" s="593"/>
+      <c r="S87" s="593"/>
+      <c r="T87" s="594"/>
+    </row>
+    <row r="88" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="453">
+        <v>2225</v>
+      </c>
+      <c r="B88" s="454" t="s">
+        <v>286</v>
+      </c>
+      <c r="C88" s="455" t="s">
+        <v>284</v>
+      </c>
+      <c r="D88" s="456"/>
+      <c r="E88" s="457"/>
+      <c r="F88" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="G88" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="H88" s="458" t="s">
+        <v>73</v>
+      </c>
+      <c r="I88" s="459"/>
+      <c r="J88" s="486"/>
+      <c r="K88" s="460" t="s">
+        <v>24</v>
+      </c>
+      <c r="L88" s="460" t="s">
+        <v>63</v>
+      </c>
+      <c r="M88" s="460" t="s">
+        <v>45</v>
+      </c>
+      <c r="N88" s="460" t="s">
+        <v>64</v>
+      </c>
+      <c r="O88" s="458" t="s">
+        <v>74</v>
+      </c>
+      <c r="P88" s="461"/>
+      <c r="Q88" s="462"/>
+      <c r="R88" s="462"/>
+      <c r="S88" s="459"/>
+      <c r="T88" s="489">
+        <f>A88</f>
+        <v>2225</v>
+      </c>
+      <c r="U88" s="452"/>
+    </row>
+    <row r="89" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="374">
+        <v>2226</v>
+      </c>
+      <c r="B89" s="464" t="s">
+        <v>287</v>
+      </c>
+      <c r="C89" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="D89" s="482"/>
+      <c r="E89" s="431"/>
+      <c r="F89" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G89" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H89" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I89" s="465"/>
+      <c r="J89" s="487"/>
+      <c r="K89" s="376" t="s">
+        <v>24</v>
+      </c>
+      <c r="L89" s="376" t="s">
+        <v>25</v>
+      </c>
+      <c r="M89" s="376" t="s">
+        <v>97</v>
+      </c>
+      <c r="N89" s="376" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="P89" s="433"/>
+      <c r="Q89" s="434"/>
+      <c r="R89" s="434"/>
+      <c r="S89" s="432"/>
+      <c r="T89" s="381">
+        <f>A89</f>
+        <v>2226</v>
+      </c>
+      <c r="U89" s="452"/>
+    </row>
+    <row r="90" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="453">
+        <v>2230</v>
+      </c>
+      <c r="B90" s="454" t="s">
+        <v>288</v>
+      </c>
+      <c r="C90" s="455" t="s">
+        <v>284</v>
+      </c>
+      <c r="D90" s="456"/>
+      <c r="E90" s="457"/>
+      <c r="F90" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="G90" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="H90" s="458" t="s">
+        <v>22</v>
+      </c>
+      <c r="I90" s="459"/>
+      <c r="J90" s="486"/>
+      <c r="K90" s="460" t="s">
+        <v>24</v>
+      </c>
+      <c r="L90" s="460" t="s">
+        <v>25</v>
+      </c>
+      <c r="M90" s="460" t="s">
+        <v>26</v>
+      </c>
+      <c r="N90" s="460" t="s">
+        <v>27</v>
+      </c>
+      <c r="O90" s="458" t="s">
+        <v>28</v>
+      </c>
+      <c r="P90" s="461"/>
+      <c r="Q90" s="462"/>
+      <c r="R90" s="462"/>
+      <c r="S90" s="459"/>
+      <c r="T90" s="463">
+        <f>A90</f>
+        <v>2230</v>
+      </c>
+      <c r="U90" s="452"/>
+    </row>
+    <row r="91" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="374">
+        <v>2253</v>
+      </c>
+      <c r="B91" s="464" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="D91" s="482"/>
+      <c r="E91" s="483"/>
+      <c r="F91" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G91" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H91" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I91" s="465"/>
+      <c r="J91" s="487"/>
+      <c r="K91" s="376" t="s">
+        <v>24</v>
+      </c>
+      <c r="L91" s="376" t="s">
+        <v>63</v>
+      </c>
+      <c r="M91" s="376" t="s">
+        <v>45</v>
+      </c>
+      <c r="N91" s="376" t="s">
+        <v>64</v>
+      </c>
+      <c r="O91" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="P91" s="433"/>
+      <c r="Q91" s="484"/>
+      <c r="R91" s="484"/>
+      <c r="S91" s="485"/>
+      <c r="T91" s="381">
+        <v>2225</v>
+      </c>
+      <c r="U91" s="452"/>
+    </row>
+    <row r="92" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="453">
+        <v>2262</v>
+      </c>
+      <c r="B92" s="454" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" s="455" t="s">
+        <v>284</v>
+      </c>
+      <c r="D92" s="456"/>
+      <c r="E92" s="457"/>
+      <c r="F92" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="G92" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="H92" s="458" t="s">
+        <v>22</v>
+      </c>
+      <c r="I92" s="459"/>
+      <c r="J92" s="486"/>
+      <c r="K92" s="460" t="s">
+        <v>24</v>
+      </c>
+      <c r="L92" s="460" t="s">
+        <v>63</v>
+      </c>
+      <c r="M92" s="460" t="s">
+        <v>26</v>
+      </c>
+      <c r="N92" s="460" t="s">
+        <v>64</v>
+      </c>
+      <c r="O92" s="458" t="s">
+        <v>84</v>
+      </c>
+      <c r="P92" s="461"/>
+      <c r="Q92" s="462"/>
+      <c r="R92" s="462"/>
+      <c r="S92" s="459"/>
+      <c r="T92" s="463">
+        <f t="shared" ref="T92:T96" si="0">A92</f>
+        <v>2262</v>
+      </c>
+      <c r="U92" s="452"/>
+    </row>
+    <row r="93" spans="1:22" s="451" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="374">
+        <v>2264</v>
+      </c>
+      <c r="B93" s="464" t="s">
+        <v>291</v>
+      </c>
+      <c r="C93" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="D93" s="482"/>
+      <c r="E93" s="483"/>
+      <c r="F93" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G93" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H93" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I93" s="465"/>
+      <c r="J93" s="487"/>
+      <c r="K93" s="376" t="s">
+        <v>24</v>
+      </c>
+      <c r="L93" s="376" t="s">
+        <v>63</v>
+      </c>
+      <c r="M93" s="376" t="s">
+        <v>26</v>
+      </c>
+      <c r="N93" s="376" t="s">
+        <v>64</v>
+      </c>
+      <c r="O93" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="P93" s="433"/>
+      <c r="Q93" s="484"/>
+      <c r="R93" s="484"/>
+      <c r="S93" s="485"/>
+      <c r="T93" s="381">
+        <f t="shared" si="0"/>
+        <v>2264</v>
+      </c>
+      <c r="U93" s="452"/>
+    </row>
+    <row r="94" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="453">
+        <v>2280</v>
+      </c>
+      <c r="B94" s="454" t="s">
+        <v>292</v>
+      </c>
+      <c r="C94" s="455" t="s">
+        <v>284</v>
+      </c>
+      <c r="D94" s="456"/>
+      <c r="E94" s="466"/>
+      <c r="F94" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="G94" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="H94" s="458" t="s">
+        <v>22</v>
+      </c>
+      <c r="I94" s="459"/>
+      <c r="J94" s="486"/>
+      <c r="K94" s="460" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94" s="460" t="s">
+        <v>63</v>
+      </c>
+      <c r="M94" s="460" t="s">
+        <v>26</v>
+      </c>
+      <c r="N94" s="460" t="s">
+        <v>64</v>
+      </c>
+      <c r="O94" s="458" t="s">
+        <v>162</v>
+      </c>
+      <c r="P94" s="467"/>
+      <c r="Q94" s="462"/>
+      <c r="R94" s="462"/>
+      <c r="S94" s="459"/>
+      <c r="T94" s="463">
+        <f t="shared" si="0"/>
+        <v>2280</v>
+      </c>
+      <c r="U94" s="451"/>
+      <c r="V94" s="417"/>
+    </row>
+    <row r="95" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="374">
+        <v>2281</v>
+      </c>
+      <c r="B95" s="464" t="s">
+        <v>293</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="D95" s="482"/>
+      <c r="E95" s="431"/>
+      <c r="F95" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G95" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H95" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="I95" s="465"/>
+      <c r="J95" s="487"/>
+      <c r="K95" s="376" t="s">
+        <v>24</v>
+      </c>
+      <c r="L95" s="376" t="s">
+        <v>63</v>
+      </c>
+      <c r="M95" s="376" t="s">
+        <v>26</v>
+      </c>
+      <c r="N95" s="376" t="s">
+        <v>64</v>
+      </c>
+      <c r="O95" s="23" t="s">
+        <v>162</v>
+      </c>
+      <c r="P95" s="433"/>
+      <c r="Q95" s="434"/>
+      <c r="R95" s="434"/>
+      <c r="S95" s="432"/>
+      <c r="T95" s="381">
+        <f t="shared" si="0"/>
+        <v>2281</v>
+      </c>
+      <c r="U95" s="451"/>
+      <c r="V95" s="417"/>
+    </row>
+    <row r="96" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="453">
+        <v>2282</v>
+      </c>
+      <c r="B96" s="454" t="s">
+        <v>294</v>
+      </c>
+      <c r="C96" s="455" t="s">
+        <v>284</v>
+      </c>
+      <c r="D96" s="456"/>
+      <c r="E96" s="466"/>
+      <c r="F96" s="458" t="s">
+        <v>285</v>
+      </c>
+      <c r="G96" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="H96" s="458" t="s">
+        <v>22</v>
+      </c>
+      <c r="I96" s="459"/>
+      <c r="J96" s="486"/>
+      <c r="K96" s="460" t="s">
+        <v>24</v>
+      </c>
+      <c r="L96" s="460" t="s">
+        <v>63</v>
+      </c>
+      <c r="M96" s="460" t="s">
+        <v>26</v>
+      </c>
+      <c r="N96" s="460" t="s">
+        <v>64</v>
+      </c>
+      <c r="O96" s="458" t="s">
+        <v>162</v>
+      </c>
+      <c r="P96" s="467"/>
+      <c r="Q96" s="462"/>
+      <c r="R96" s="462"/>
+      <c r="S96" s="459"/>
+      <c r="T96" s="463">
+        <f t="shared" si="0"/>
+        <v>2282</v>
+      </c>
+      <c r="U96" s="451"/>
+      <c r="V96" s="417"/>
+    </row>
+    <row r="97" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="374">
+        <v>9150</v>
+      </c>
+      <c r="B97" s="464" t="s">
+        <v>295</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="D97" s="482"/>
+      <c r="E97" s="483"/>
+      <c r="F97" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H97" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I97" s="465"/>
+      <c r="J97" s="487"/>
+      <c r="K97" s="376" t="s">
+        <v>24</v>
+      </c>
+      <c r="L97" s="376" t="s">
+        <v>25</v>
+      </c>
+      <c r="M97" s="376" t="s">
+        <v>97</v>
+      </c>
+      <c r="N97" s="376" t="s">
+        <v>27</v>
+      </c>
+      <c r="O97" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="P97" s="433"/>
+      <c r="Q97" s="434"/>
+      <c r="R97" s="434"/>
+      <c r="S97" s="432"/>
+      <c r="T97" s="381">
+        <f>A97</f>
+        <v>9150</v>
+      </c>
+      <c r="U97" s="451"/>
+      <c r="V97" s="417"/>
+    </row>
+    <row r="98" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="453">
+        <v>9153</v>
+      </c>
+      <c r="B98" s="454" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" s="455" t="s">
+        <v>280</v>
+      </c>
+      <c r="D98" s="456"/>
+      <c r="E98" s="457"/>
+      <c r="F98" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" s="458" t="s">
+        <v>21</v>
+      </c>
+      <c r="H98" s="458" t="s">
+        <v>36</v>
+      </c>
+      <c r="I98" s="459"/>
+      <c r="J98" s="486"/>
+      <c r="K98" s="460" t="s">
+        <v>24</v>
+      </c>
+      <c r="L98" s="460" t="s">
+        <v>25</v>
+      </c>
+      <c r="M98" s="460" t="s">
+        <v>97</v>
+      </c>
+      <c r="N98" s="460" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" s="458" t="s">
+        <v>40</v>
+      </c>
+      <c r="P98" s="467"/>
+      <c r="Q98" s="468"/>
+      <c r="R98" s="468"/>
+      <c r="S98" s="469"/>
+      <c r="T98" s="463">
+        <f>A98</f>
+        <v>9153</v>
+      </c>
+      <c r="U98" s="451"/>
+    </row>
+    <row r="99" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="374">
+        <v>9163</v>
+      </c>
+      <c r="B99" s="464" t="s">
+        <v>297</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="D99" s="482"/>
+      <c r="E99" s="483"/>
+      <c r="F99" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G99" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H99" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I99" s="465"/>
+      <c r="J99" s="487"/>
+      <c r="K99" s="376" t="s">
+        <v>24</v>
+      </c>
+      <c r="L99" s="376" t="s">
+        <v>63</v>
+      </c>
+      <c r="M99" s="376" t="s">
+        <v>97</v>
+      </c>
+      <c r="N99" s="376" t="s">
+        <v>64</v>
+      </c>
+      <c r="O99" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="P99" s="433"/>
+      <c r="Q99" s="434"/>
+      <c r="R99" s="434"/>
+      <c r="S99" s="432"/>
+      <c r="T99" s="381">
+        <f>A99</f>
+        <v>9163</v>
+      </c>
+      <c r="U99" s="451"/>
+    </row>
+    <row r="100" spans="1:22" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="470">
+        <v>9798</v>
+      </c>
+      <c r="B100" s="471" t="s">
+        <v>298</v>
+      </c>
+      <c r="C100" s="472" t="s">
+        <v>280</v>
+      </c>
+      <c r="D100" s="473"/>
+      <c r="E100" s="474"/>
+      <c r="F100" s="475" t="s">
+        <v>21</v>
+      </c>
+      <c r="G100" s="475" t="s">
+        <v>21</v>
+      </c>
+      <c r="H100" s="475" t="s">
+        <v>73</v>
+      </c>
+      <c r="I100" s="476"/>
+      <c r="J100" s="488"/>
+      <c r="K100" s="477" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100" s="477" t="s">
+        <v>63</v>
+      </c>
+      <c r="M100" s="477" t="s">
+        <v>97</v>
+      </c>
+      <c r="N100" s="477" t="s">
+        <v>64</v>
+      </c>
+      <c r="O100" s="475" t="s">
+        <v>84</v>
+      </c>
+      <c r="P100" s="478"/>
+      <c r="Q100" s="479"/>
+      <c r="R100" s="479"/>
+      <c r="S100" s="480"/>
+      <c r="T100" s="481">
+        <f>A100</f>
+        <v>9798</v>
+      </c>
+      <c r="U100" s="451"/>
+    </row>
+    <row r="101" spans="1:22" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="10"/>
+      <c r="B101" s="11"/>
+      <c r="C101" s="4"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="6"/>
+      <c r="F101" s="5"/>
+      <c r="G101" s="6"/>
+      <c r="H101" s="6"/>
+      <c r="I101" s="6"/>
+      <c r="J101" s="6"/>
+      <c r="K101" s="6"/>
+      <c r="L101" s="6"/>
+      <c r="M101" s="6"/>
+      <c r="N101" s="8"/>
+      <c r="O101" s="6"/>
+      <c r="P101" s="6"/>
+      <c r="Q101" s="6"/>
+      <c r="R101" s="6"/>
+      <c r="S101" s="6"/>
+      <c r="T101" s="10"/>
+    </row>
+    <row r="102" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="9">
+        <v>1</v>
+      </c>
+      <c r="B102" s="535" t="s">
+        <v>229</v>
+      </c>
+      <c r="C102" s="536"/>
+      <c r="D102" s="536"/>
+      <c r="E102" s="536"/>
+      <c r="F102" s="536"/>
+      <c r="G102" s="536"/>
+      <c r="H102" s="536"/>
+      <c r="I102" s="536"/>
+      <c r="J102" s="536"/>
+      <c r="K102" s="536"/>
+      <c r="L102" s="536"/>
+      <c r="M102" s="536"/>
+      <c r="N102" s="536"/>
+      <c r="O102" s="536"/>
+      <c r="P102" s="536"/>
+      <c r="Q102" s="536"/>
+      <c r="R102" s="536"/>
+      <c r="S102" s="536"/>
+      <c r="T102" s="536"/>
+    </row>
+    <row r="103" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="9">
+        <v>2</v>
+      </c>
+      <c r="B103" s="535" t="s">
+        <v>230</v>
+      </c>
+      <c r="C103" s="536"/>
+      <c r="D103" s="536"/>
+      <c r="E103" s="536"/>
+      <c r="F103" s="536"/>
+      <c r="G103" s="536"/>
+      <c r="H103" s="536"/>
+      <c r="I103" s="536"/>
+      <c r="J103" s="536"/>
+      <c r="K103" s="536"/>
+      <c r="L103" s="536"/>
+      <c r="M103" s="536"/>
+      <c r="N103" s="536"/>
+      <c r="O103" s="536"/>
+      <c r="P103" s="536"/>
+      <c r="Q103" s="536"/>
+      <c r="R103" s="536"/>
+      <c r="S103" s="536"/>
+      <c r="T103" s="536"/>
+    </row>
+    <row r="104" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="9">
+        <v>3</v>
+      </c>
+      <c r="B104" s="546" t="s">
+        <v>231</v>
+      </c>
+      <c r="C104" s="536"/>
+      <c r="D104" s="536"/>
+      <c r="E104" s="536"/>
+      <c r="F104" s="536"/>
+      <c r="G104" s="536"/>
+      <c r="H104" s="536"/>
+      <c r="I104" s="536"/>
+      <c r="J104" s="536"/>
+      <c r="K104" s="536"/>
+      <c r="L104" s="536"/>
+      <c r="M104" s="536"/>
+      <c r="N104" s="536"/>
+      <c r="O104" s="536"/>
+      <c r="P104" s="536"/>
+      <c r="Q104" s="536"/>
+      <c r="R104" s="536"/>
+      <c r="S104" s="536"/>
+      <c r="T104" s="536"/>
+    </row>
+    <row r="105" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="9">
+        <v>4</v>
+      </c>
+      <c r="B105" s="547" t="s">
+        <v>299</v>
+      </c>
+      <c r="C105" s="536"/>
+      <c r="D105" s="536"/>
+      <c r="E105" s="536"/>
+      <c r="F105" s="536"/>
+      <c r="G105" s="536"/>
+      <c r="H105" s="536"/>
+      <c r="I105" s="536"/>
+      <c r="J105" s="536"/>
+      <c r="K105" s="536"/>
+      <c r="L105" s="536"/>
+      <c r="M105" s="536"/>
+      <c r="N105" s="536"/>
+      <c r="O105" s="536"/>
+      <c r="P105" s="536"/>
+      <c r="Q105" s="536"/>
+      <c r="R105" s="536"/>
+      <c r="S105" s="536"/>
+      <c r="T105" s="536"/>
+    </row>
+    <row r="106" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="9">
+        <v>5</v>
+      </c>
+      <c r="B106" s="535" t="s">
+        <v>242</v>
+      </c>
+      <c r="C106" s="536"/>
+      <c r="D106" s="536"/>
+      <c r="E106" s="536"/>
+      <c r="F106" s="536"/>
+      <c r="G106" s="536"/>
+      <c r="H106" s="536"/>
+      <c r="I106" s="536"/>
+      <c r="J106" s="536"/>
+      <c r="K106" s="536"/>
+      <c r="L106" s="536"/>
+      <c r="M106" s="536"/>
+      <c r="N106" s="536"/>
+      <c r="O106" s="536"/>
+      <c r="P106" s="536"/>
+      <c r="Q106" s="536"/>
+      <c r="R106" s="536"/>
+      <c r="S106" s="536"/>
+      <c r="T106" s="536"/>
+    </row>
+    <row r="107" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="9">
+        <v>6</v>
+      </c>
+      <c r="B107" s="535" t="s">
+        <v>232</v>
+      </c>
+      <c r="C107" s="536"/>
+      <c r="D107" s="536"/>
+      <c r="E107" s="536"/>
+      <c r="F107" s="536"/>
+      <c r="G107" s="536"/>
+      <c r="H107" s="536"/>
+      <c r="I107" s="536"/>
+      <c r="J107" s="536"/>
+      <c r="K107" s="536"/>
+      <c r="L107" s="536"/>
+      <c r="M107" s="536"/>
+      <c r="N107" s="536"/>
+      <c r="O107" s="536"/>
+      <c r="P107" s="536"/>
+      <c r="Q107" s="536"/>
+      <c r="R107" s="536"/>
+      <c r="S107" s="536"/>
+      <c r="T107" s="536"/>
+    </row>
+    <row r="108" spans="1:22" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="9">
+        <v>7</v>
+      </c>
+      <c r="B108" s="535" t="s">
+        <v>233</v>
+      </c>
+      <c r="C108" s="536"/>
+      <c r="D108" s="536"/>
+      <c r="E108" s="536"/>
+      <c r="F108" s="536"/>
+      <c r="G108" s="536"/>
+      <c r="H108" s="536"/>
+      <c r="I108" s="536"/>
+      <c r="J108" s="536"/>
+      <c r="K108" s="536"/>
+      <c r="L108" s="536"/>
+      <c r="M108" s="536"/>
+      <c r="N108" s="536"/>
+      <c r="O108" s="536"/>
+      <c r="P108" s="536"/>
+      <c r="Q108" s="536"/>
+      <c r="R108" s="536"/>
+      <c r="S108" s="536"/>
+      <c r="T108" s="536"/>
+    </row>
+    <row r="109" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="9">
+        <v>8</v>
+      </c>
+      <c r="B109" s="535" t="s">
+        <v>234</v>
+      </c>
+      <c r="C109" s="536"/>
+      <c r="D109" s="536"/>
+      <c r="E109" s="536"/>
+      <c r="F109" s="536"/>
+      <c r="G109" s="536"/>
+      <c r="H109" s="536"/>
+      <c r="I109" s="536"/>
+      <c r="J109" s="536"/>
+      <c r="K109" s="536"/>
+      <c r="L109" s="536"/>
+      <c r="M109" s="536"/>
+      <c r="N109" s="536"/>
+      <c r="O109" s="536"/>
+      <c r="P109" s="536"/>
+      <c r="Q109" s="536"/>
+      <c r="R109" s="536"/>
+      <c r="S109" s="536"/>
+      <c r="T109" s="536"/>
+    </row>
+    <row r="110" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="9">
+        <v>9</v>
+      </c>
+      <c r="B110" s="535" t="s">
+        <v>235</v>
+      </c>
+      <c r="C110" s="536"/>
+      <c r="D110" s="536"/>
+      <c r="E110" s="536"/>
+      <c r="F110" s="536"/>
+      <c r="G110" s="536"/>
+      <c r="H110" s="536"/>
+      <c r="I110" s="536"/>
+      <c r="J110" s="536"/>
+      <c r="K110" s="536"/>
+      <c r="L110" s="536"/>
+      <c r="M110" s="536"/>
+      <c r="N110" s="536"/>
+      <c r="O110" s="536"/>
+      <c r="P110" s="536"/>
+      <c r="Q110" s="536"/>
+      <c r="R110" s="536"/>
+      <c r="S110" s="536"/>
+      <c r="T110" s="536"/>
+    </row>
+    <row r="111" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="9">
+        <v>10</v>
+      </c>
+      <c r="B111" s="535" t="s">
+        <v>236</v>
+      </c>
+      <c r="C111" s="536"/>
+      <c r="D111" s="536"/>
+      <c r="E111" s="536"/>
+      <c r="F111" s="536"/>
+      <c r="G111" s="536"/>
+      <c r="H111" s="536"/>
+      <c r="I111" s="536"/>
+      <c r="J111" s="536"/>
+      <c r="K111" s="536"/>
+      <c r="L111" s="536"/>
+      <c r="M111" s="536"/>
+      <c r="N111" s="536"/>
+      <c r="O111" s="536"/>
+      <c r="P111" s="536"/>
+      <c r="Q111" s="536"/>
+      <c r="R111" s="536"/>
+      <c r="S111" s="536"/>
+      <c r="T111" s="536"/>
+    </row>
+    <row r="112" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="61">
+        <v>11</v>
+      </c>
+      <c r="B112" s="535" t="s">
+        <v>237</v>
+      </c>
+      <c r="C112" s="536"/>
+      <c r="D112" s="536"/>
+      <c r="E112" s="536"/>
+      <c r="F112" s="536"/>
+      <c r="G112" s="536"/>
+      <c r="H112" s="536"/>
+      <c r="I112" s="536"/>
+      <c r="J112" s="536"/>
+      <c r="K112" s="536"/>
+      <c r="L112" s="536"/>
+      <c r="M112" s="536"/>
+      <c r="N112" s="536"/>
+      <c r="O112" s="536"/>
+      <c r="P112" s="536"/>
+      <c r="Q112" s="536"/>
+      <c r="R112" s="536"/>
+      <c r="S112" s="536"/>
+      <c r="T112" s="536"/>
+    </row>
+    <row r="113" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="9">
+        <v>12</v>
+      </c>
+      <c r="B113" s="535" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="536"/>
+      <c r="D113" s="536"/>
+      <c r="E113" s="536"/>
+      <c r="F113" s="536"/>
+      <c r="G113" s="536"/>
+      <c r="H113" s="536"/>
+      <c r="I113" s="536"/>
+      <c r="J113" s="536"/>
+      <c r="K113" s="536"/>
+      <c r="L113" s="536"/>
+      <c r="M113" s="536"/>
+      <c r="N113" s="536"/>
+      <c r="O113" s="536"/>
+      <c r="P113" s="536"/>
+      <c r="Q113" s="536"/>
+      <c r="R113" s="536"/>
+      <c r="S113" s="536"/>
+      <c r="T113" s="536"/>
+    </row>
+    <row r="114" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="61">
+        <v>13</v>
+      </c>
+      <c r="B114" s="535" t="s">
+        <v>239</v>
+      </c>
+      <c r="C114" s="536"/>
+      <c r="D114" s="536"/>
+      <c r="E114" s="536"/>
+      <c r="F114" s="536"/>
+      <c r="G114" s="536"/>
+      <c r="H114" s="536"/>
+      <c r="I114" s="536"/>
+      <c r="J114" s="536"/>
+      <c r="K114" s="536"/>
+      <c r="L114" s="536"/>
+      <c r="M114" s="536"/>
+      <c r="N114" s="536"/>
+      <c r="O114" s="536"/>
+      <c r="P114" s="536"/>
+      <c r="Q114" s="536"/>
+      <c r="R114" s="536"/>
+      <c r="S114" s="536"/>
+      <c r="T114" s="536"/>
+    </row>
+    <row r="115" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="9">
+        <v>14</v>
+      </c>
+      <c r="B115" s="548" t="s">
+        <v>240</v>
+      </c>
+      <c r="C115" s="549"/>
+      <c r="D115" s="549"/>
+      <c r="E115" s="549"/>
+      <c r="F115" s="549"/>
+      <c r="G115" s="549"/>
+      <c r="H115" s="549"/>
+      <c r="I115" s="549"/>
+      <c r="J115" s="549"/>
+      <c r="K115" s="549"/>
+      <c r="L115" s="549"/>
+      <c r="M115" s="549"/>
+      <c r="N115" s="549"/>
+      <c r="O115" s="549"/>
+      <c r="P115" s="549"/>
+      <c r="Q115" s="549"/>
+      <c r="R115" s="549"/>
+      <c r="S115" s="549"/>
+      <c r="T115" s="549"/>
+    </row>
+    <row r="116" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="385">
+        <v>15</v>
+      </c>
+      <c r="B116" s="544" t="s">
+        <v>241</v>
+      </c>
+      <c r="C116" s="544"/>
+      <c r="D116" s="544"/>
+      <c r="E116" s="544"/>
+      <c r="F116" s="544"/>
+      <c r="G116" s="544"/>
+      <c r="H116" s="544"/>
+      <c r="I116" s="544"/>
+      <c r="J116" s="544"/>
+      <c r="K116" s="544"/>
+      <c r="L116" s="544"/>
+      <c r="M116" s="544"/>
+      <c r="N116" s="544"/>
+      <c r="O116" s="544"/>
+      <c r="P116" s="544"/>
+      <c r="Q116" s="544"/>
+      <c r="R116" s="544"/>
+      <c r="S116" s="544"/>
+      <c r="T116" s="545"/>
+    </row>
+    <row r="117" spans="1:20" s="384" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A117" s="385">
+        <v>16</v>
+      </c>
+      <c r="B117" s="544" t="s">
+        <v>252</v>
+      </c>
+      <c r="C117" s="544"/>
+      <c r="D117" s="544"/>
+      <c r="E117" s="544"/>
+      <c r="F117" s="544"/>
+      <c r="G117" s="544"/>
+      <c r="H117" s="544"/>
+      <c r="I117" s="544"/>
+      <c r="J117" s="544"/>
+      <c r="K117" s="544"/>
+      <c r="L117" s="544"/>
+      <c r="M117" s="544"/>
+      <c r="N117" s="544"/>
+      <c r="O117" s="544"/>
+      <c r="P117" s="544"/>
+      <c r="Q117" s="544"/>
+      <c r="R117" s="544"/>
+      <c r="S117" s="544"/>
+      <c r="T117" s="545"/>
+    </row>
+    <row r="118" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A118" s="382"/>
+    </row>
+    <row r="119" spans="1:20" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B119" s="306"/>
+    </row>
+    <row r="121" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="2"/>
+      <c r="B121" s="383"/>
+      <c r="E121" s="1"/>
+      <c r="F121" s="8"/>
+      <c r="T121" s="1"/>
+    </row>
+    <row r="122" spans="1:20" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="2"/>
+      <c r="B122" s="389"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="1"/>
+      <c r="F122" s="8"/>
+      <c r="L122" s="2"/>
+      <c r="T122" s="1"/>
+    </row>
+  </sheetData>
+  <sheetProtection autoFilter="0"/>
+  <autoFilter ref="A2:T77" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <mergeCells count="38">
+    <mergeCell ref="B116:T116"/>
+    <mergeCell ref="B117:T117"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="N78:T78"/>
+    <mergeCell ref="A87:F87"/>
+    <mergeCell ref="P87:T87"/>
+    <mergeCell ref="B110:T110"/>
+    <mergeCell ref="B111:T111"/>
+    <mergeCell ref="B112:T112"/>
+    <mergeCell ref="B113:T113"/>
+    <mergeCell ref="B114:T114"/>
+    <mergeCell ref="B115:T115"/>
+    <mergeCell ref="B104:T104"/>
+    <mergeCell ref="B105:T105"/>
+    <mergeCell ref="B106:T106"/>
+    <mergeCell ref="B107:T107"/>
+    <mergeCell ref="B108:T108"/>
+    <mergeCell ref="B109:T109"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="O67:T67"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="Q72:T72"/>
+    <mergeCell ref="B102:T102"/>
+    <mergeCell ref="B103:T103"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="Q44:T44"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="Q49:T49"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="Q63:T63"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="Q17:T17"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="Q11:T11"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="D4" r:id="rId1" xr:uid="{30D46627-D670-4508-9E2E-7D28CE642CB9}"/>
+    <hyperlink ref="D9" r:id="rId2" xr:uid="{A922E545-49DF-4491-BB5F-5366189FF743}"/>
+    <hyperlink ref="D5" r:id="rId3" xr:uid="{227AB7FE-95E1-4C4F-AB38-4B61B925DB79}"/>
+    <hyperlink ref="D6" r:id="rId4" xr:uid="{EC92D909-6030-4126-8199-203398A33879}"/>
+    <hyperlink ref="D7" r:id="rId5" xr:uid="{1E2DD4BD-B695-4390-9A4B-9CDEA807AC4D}"/>
+    <hyperlink ref="D8" r:id="rId6" xr:uid="{079F4DB3-7A78-48E9-8A85-1F2A1ADEDE80}"/>
+    <hyperlink ref="D10" r:id="rId7" xr:uid="{CA24755B-C282-4197-812E-348C6C116520}"/>
+    <hyperlink ref="D12" r:id="rId8" xr:uid="{F8FA0596-9106-463E-B7E4-BBC128BE368C}"/>
+    <hyperlink ref="D14" r:id="rId9" xr:uid="{03B282B6-8492-46BF-BEA1-B741A940DB6E}"/>
+    <hyperlink ref="D18" r:id="rId10" xr:uid="{DA15F0A9-2F66-4A9F-B79D-121A31676222}"/>
+    <hyperlink ref="D20" r:id="rId11" xr:uid="{30D7ACB0-332C-4375-A88C-F6AB5FA0544C}"/>
+    <hyperlink ref="D21" r:id="rId12" xr:uid="{E893C3CD-3F09-4B54-83C7-15E87455A960}"/>
+    <hyperlink ref="D22" r:id="rId13" xr:uid="{ABFD6DAC-A827-4099-9BF3-65EDA68037D9}"/>
+    <hyperlink ref="D23" r:id="rId14" xr:uid="{78841BA2-9A3F-42FF-BA8E-AE234FC1FCA4}"/>
+    <hyperlink ref="D24" r:id="rId15" xr:uid="{622D8440-25A0-4F98-B26B-72FD232AA355}"/>
+    <hyperlink ref="D25" r:id="rId16" xr:uid="{EE8D09DC-1E58-41A7-BD5C-26C5F1B83F4A}"/>
+    <hyperlink ref="D26" r:id="rId17" xr:uid="{C470DA25-89C8-4F8B-9426-EC0AE87CBEEA}"/>
+    <hyperlink ref="D27" r:id="rId18" xr:uid="{1454FB0C-0942-4B6F-9331-F09E844E6187}"/>
+    <hyperlink ref="D28" r:id="rId19" xr:uid="{1F6DF8DF-924C-48C8-8B82-F82F79B0B13C}"/>
+    <hyperlink ref="D29" r:id="rId20" xr:uid="{9612AD43-853A-4CCC-9C5D-10AA83416CF9}"/>
+    <hyperlink ref="D31" r:id="rId21" xr:uid="{9F3DA6BB-540F-4DD2-ADF0-E718436C6FBE}"/>
+    <hyperlink ref="D19" r:id="rId22" xr:uid="{94A893AE-8F2D-42A6-8EA3-38A043A68D7D}"/>
+    <hyperlink ref="D30" r:id="rId23" display="BD-18-1023-1023C-1023L-23182" xr:uid="{C2394776-F9F2-426D-A7B0-48BEE2A195D1}"/>
+    <hyperlink ref="D32" r:id="rId24" xr:uid="{2C55951B-564D-4BF0-BD65-CF7A0E2975F9}"/>
+    <hyperlink ref="D33" r:id="rId25" xr:uid="{33C04C47-CD0E-483E-9446-9BDA23012C13}"/>
+    <hyperlink ref="D34" r:id="rId26" xr:uid="{A7428207-66F9-4073-B648-476B1CC77DC8}"/>
+    <hyperlink ref="D35" r:id="rId27" xr:uid="{B847A18A-021B-4D55-9275-C63930B07899}"/>
+    <hyperlink ref="D36" r:id="rId28" xr:uid="{356ABAE0-04C0-44A7-B8FE-60ED30152306}"/>
+    <hyperlink ref="D37" r:id="rId29" xr:uid="{AA94A1D5-9B53-4F56-9B26-766D4F302319}"/>
+    <hyperlink ref="D38" r:id="rId30" xr:uid="{637EC3FB-F3D4-48E8-840E-C195E493EB83}"/>
+    <hyperlink ref="D40" r:id="rId31" xr:uid="{9D21F4CF-3E36-4719-AB62-8355476BC6D5}"/>
+    <hyperlink ref="D42" r:id="rId32" xr:uid="{02136F3C-BDC8-49CE-A7D4-AB4389074405}"/>
+    <hyperlink ref="D41" r:id="rId33" xr:uid="{3250F18E-AEB2-4504-A2C4-3F8F75034D9D}"/>
+    <hyperlink ref="D43" r:id="rId34" xr:uid="{2814D8A9-E1AC-4CFC-933B-D309211BA6C6}"/>
+    <hyperlink ref="D58" r:id="rId35" xr:uid="{AA0E6AE4-DC27-4F70-ADFB-275918249152}"/>
+    <hyperlink ref="D48" r:id="rId36" xr:uid="{189A33CC-24C2-4E66-BBBD-764F8DE95942}"/>
+    <hyperlink ref="D50" r:id="rId37" xr:uid="{94A022EF-75CE-4DBC-8D4C-925E10339F62}"/>
+    <hyperlink ref="D53" r:id="rId38" xr:uid="{FE22C020-2C07-48AE-A280-EA71F705500A}"/>
+    <hyperlink ref="D54" r:id="rId39" xr:uid="{AACDA94E-BA34-4281-8EBA-42BF88814D5D}"/>
+    <hyperlink ref="D65" r:id="rId40" xr:uid="{30CF6E4C-E53E-4184-A212-704C98E077B5}"/>
+    <hyperlink ref="D66" r:id="rId41" xr:uid="{AF41EE71-C30E-4D84-9D23-BE0559E0E62A}"/>
+    <hyperlink ref="D68" r:id="rId42" xr:uid="{90E3770B-4A24-4328-A026-6A7491C8E7C9}"/>
+    <hyperlink ref="D69" r:id="rId43" xr:uid="{95440AC1-F032-4288-A2A0-49B73E3D4735}"/>
+    <hyperlink ref="D70" r:id="rId44" xr:uid="{D35DE790-1D5B-42BA-80CD-B7457722B236}"/>
+    <hyperlink ref="D71" r:id="rId45" xr:uid="{5533926D-21DB-4B0E-BC2B-6394ABB48A0F}"/>
+    <hyperlink ref="D77" r:id="rId46" xr:uid="{D9CC4345-12C1-4C2D-B858-BD5ACB877230}"/>
+    <hyperlink ref="D73" r:id="rId47" xr:uid="{1DF4DFAF-A170-4EA4-9533-35DF92E91E8B}"/>
+    <hyperlink ref="D51" r:id="rId48" xr:uid="{C8D94826-BBAB-4B68-8082-72A3E1BAC243}"/>
+    <hyperlink ref="D55" r:id="rId49" xr:uid="{E152FE5F-8583-46C3-98D1-6280201997F7}"/>
+    <hyperlink ref="O4" r:id="rId50" xr:uid="{3BC3B6ED-4036-4B8E-BB83-9539833594D8}"/>
+    <hyperlink ref="O9" r:id="rId51" xr:uid="{EDE47FC7-7778-47AC-AA96-F19943A3F7B9}"/>
+    <hyperlink ref="O5" r:id="rId52" xr:uid="{DA44A4C8-0CDD-4170-9EF0-B5FF9EBB83C0}"/>
+    <hyperlink ref="O6" r:id="rId53" xr:uid="{3B113321-DE5E-4678-8983-C9A458B55BEA}"/>
+    <hyperlink ref="O7" r:id="rId54" xr:uid="{716C8661-917A-40FE-85A5-67B5D8182C16}"/>
+    <hyperlink ref="O8" r:id="rId55" xr:uid="{72074508-A37F-4F30-8635-AB83D470E430}"/>
+    <hyperlink ref="O10" r:id="rId56" xr:uid="{0532DD84-1949-4846-94AE-1BA96F46FF46}"/>
+    <hyperlink ref="O12" r:id="rId57" xr:uid="{4C41E03B-0BC5-4D67-A2E1-B0DB01645A65}"/>
+    <hyperlink ref="O13" r:id="rId58" xr:uid="{2B795E6A-2D76-4CF1-BE51-6383A2C5D769}"/>
+    <hyperlink ref="O14" r:id="rId59" xr:uid="{08D545B4-C0F9-4D55-AA0B-3DFFFFC01403}"/>
+    <hyperlink ref="O15" r:id="rId60" xr:uid="{3C49F848-FFDE-484B-8271-221E81FA5368}"/>
+    <hyperlink ref="O16" r:id="rId61" xr:uid="{26216834-FB79-4005-8F88-DE25CB5337DE}"/>
+    <hyperlink ref="O19" r:id="rId62" xr:uid="{95296C86-0D0A-47DD-A61E-A63C6FC9136C}"/>
+    <hyperlink ref="O20" r:id="rId63" xr:uid="{C83A0F19-FCEA-42F2-8BB0-33FF1DBCD6E2}"/>
+    <hyperlink ref="O21" r:id="rId64" xr:uid="{0FE815C2-576C-41B9-BF65-65364D477ED9}"/>
+    <hyperlink ref="O22" r:id="rId65" xr:uid="{5303C7FF-972B-41D2-A8DE-4C54E506B1EB}"/>
+    <hyperlink ref="O23" r:id="rId66" xr:uid="{119705FB-6620-4350-91B0-3837E0A1495E}"/>
+    <hyperlink ref="O24" r:id="rId67" xr:uid="{35CBF8A6-2730-45F2-9CCD-99EEBEDBD939}"/>
+    <hyperlink ref="O25" r:id="rId68" xr:uid="{330B78C7-1237-4B66-9453-226B644D7813}"/>
+    <hyperlink ref="O26" r:id="rId69" xr:uid="{843692A0-9F37-4780-A105-BC19E2EC5193}"/>
+    <hyperlink ref="O27" r:id="rId70" xr:uid="{97BC1B7E-F729-4F6E-8B19-67EE7CCCA697}"/>
+    <hyperlink ref="O28" r:id="rId71" xr:uid="{9F6FB66F-7634-4533-95C5-E4233F87FFD5}"/>
+    <hyperlink ref="O29" r:id="rId72" xr:uid="{1A5EB409-4D67-4B01-BEB5-56EF066C7E4E}"/>
+    <hyperlink ref="O33" r:id="rId73" xr:uid="{99611B51-08C8-454E-B08E-E6E8F7E628BC}"/>
+    <hyperlink ref="O34" r:id="rId74" xr:uid="{F2C67F49-8494-458A-B6DF-9615E276226D}"/>
+    <hyperlink ref="O35" r:id="rId75" xr:uid="{613832A6-58BE-4C79-8206-473C1A5BDE43}"/>
+    <hyperlink ref="O36" r:id="rId76" xr:uid="{097A43D8-1150-44EA-B7B1-99CAD66F0288}"/>
+    <hyperlink ref="O31" r:id="rId77" xr:uid="{C0946262-FBA1-4BDA-AE20-8FAC074F7F21}"/>
+    <hyperlink ref="O38" r:id="rId78" xr:uid="{D361D436-74E6-4ECE-B2CB-4A6D802EFBD6}"/>
+    <hyperlink ref="O40" r:id="rId79" xr:uid="{92D9325E-F537-46D7-B1C3-FFD32496CDB6}"/>
+    <hyperlink ref="O41" r:id="rId80" xr:uid="{62B98D9B-B39D-41AD-8FEA-387071C21270}"/>
+    <hyperlink ref="O45" r:id="rId81" xr:uid="{02F64DBB-836F-4ACB-B031-F82065852272}"/>
+    <hyperlink ref="O48" r:id="rId82" xr:uid="{7047F310-15AC-42AD-A253-1003BC0C56CF}"/>
+    <hyperlink ref="O51" r:id="rId83" xr:uid="{439BEA61-61F5-4982-9803-4D2E0BE9A929}"/>
+    <hyperlink ref="O52" r:id="rId84" xr:uid="{5D63A242-3EE3-400A-B0AC-69D5851F2262}"/>
+    <hyperlink ref="O60" r:id="rId85" xr:uid="{CD5DAB99-CBE3-4025-8AFC-A0514072D233}"/>
+    <hyperlink ref="O66" r:id="rId86" xr:uid="{E8996A70-08CC-4D51-B8AD-D71472770E82}"/>
+    <hyperlink ref="O69" r:id="rId87" xr:uid="{20D0F9AB-9D58-432A-8B74-E3AE4C8154CC}"/>
+    <hyperlink ref="O68" r:id="rId88" display="101 CMR 414 / really 423" xr:uid="{7C1E5A2D-0AD3-4B79-9F6B-13CCFA0152F2}"/>
+    <hyperlink ref="O70" r:id="rId89" xr:uid="{2159465D-784C-4FA6-9E5F-D0F1A45B3E5E}"/>
+    <hyperlink ref="O73" r:id="rId90" xr:uid="{645C965F-AC8C-4D1A-9F03-4F9F85E94210}"/>
+    <hyperlink ref="O74" r:id="rId91" xr:uid="{0E625AD2-E68A-4A2D-BE33-F13BAEC8B615}"/>
+    <hyperlink ref="O75" r:id="rId92" xr:uid="{2A4F3700-E32D-4E8B-97CA-8A567354D09C}"/>
+    <hyperlink ref="O77" r:id="rId93" xr:uid="{FE79E3C2-7E89-4066-8512-429693935B49}"/>
+    <hyperlink ref="D45" r:id="rId94" xr:uid="{12D5956E-7F07-4E8B-9FA2-78F53F242C37}"/>
+    <hyperlink ref="O76" r:id="rId95" xr:uid="{21CB18BD-0AE1-44E4-8D69-015CFDC05067}"/>
+    <hyperlink ref="D74" r:id="rId96" xr:uid="{5D6B0323-CDB2-4227-BBBE-22C05B1E00A9}"/>
+    <hyperlink ref="D76" r:id="rId97" xr:uid="{3DC50C86-E66F-465D-865A-DC41BD0A7D45}"/>
+    <hyperlink ref="D75" r:id="rId98" xr:uid="{57172B74-5DFE-4E35-B917-93083D2A8BF5}"/>
+    <hyperlink ref="D13" r:id="rId99" xr:uid="{25B3D26A-1040-4786-B05B-D01D5C833823}"/>
+    <hyperlink ref="D15" r:id="rId100" xr:uid="{57352D6E-B8CF-4104-A524-201EF8FCFB4B}"/>
+    <hyperlink ref="D16" r:id="rId101" xr:uid="{4C587B6C-C7AE-4025-8732-6FDEA00165B9}"/>
+    <hyperlink ref="D61" r:id="rId102" xr:uid="{1CC542E3-CE9A-4F06-82AE-22F53FFB84D2}"/>
+    <hyperlink ref="D56" r:id="rId103" xr:uid="{E0019F28-BBD2-497D-9F50-791EAF6997C9}"/>
+    <hyperlink ref="D47" r:id="rId104" xr:uid="{98CC2448-1FBF-46BD-9796-5701E5A21544}"/>
+    <hyperlink ref="D39" r:id="rId105" xr:uid="{96C7C3FA-B191-4BA8-80FF-49F1B34C7654}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="5" scale="76" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId106"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;8www.mass.gov/lists/dds-contracts-information&amp;C&amp;8&amp;F&amp;R&amp;8 Page &amp;P of &amp;N            printed &amp;D</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="43" max="19" man="1"/>
+    <brk id="62" max="19" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="dc3d712f-522e-4451-b07b-2dccafda1f5a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1eace347-e276-4ada-acbb-c950770bfb8c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <INPUTTED xmlns="1eace347-e276-4ada-acbb-c950770bfb8c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100233A26511393454A99F6A581FE40F923" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="951d14691d23f58a790a4f6e4b1db9c1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1eace347-e276-4ada-acbb-c950770bfb8c" xmlns:ns3="dc3d712f-522e-4451-b07b-2dccafda1f5a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df6f7aee12682357be13a815d71c3def" ns2:_="" ns3:_="">
     <xsd:import namespace="1eace347-e276-4ada-acbb-c950770bfb8c"/>
     <xsd:import namespace="dc3d712f-522e-4451-b07b-2dccafda1f5a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -9528,125 +16789,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BE180D7-2716-4D43-8358-8D2F228D78AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3185BFC0-4F7E-4541-9329-BEA88631B159}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="dc3d712f-522e-4451-b07b-2dccafda1f5a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="1eace347-e276-4ada-acbb-c950770bfb8c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5638713F-9DDB-4E69-8CE0-6D1E8BBD818E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1eace347-e276-4ada-acbb-c950770bfb8c"/>
     <ds:schemaRef ds:uri="dc3d712f-522e-4451-b07b-2dccafda1f5a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Matrix</vt:lpstr>
+      <vt:lpstr>Matrix (Extended Version)</vt:lpstr>
       <vt:lpstr>Matrix!Print_Area</vt:lpstr>
+      <vt:lpstr>'Matrix (Extended Version)'!Print_Area</vt:lpstr>
       <vt:lpstr>Matrix!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Matrix (Extended Version)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Matrix (Extended Version)'!Res</vt:lpstr>
       <vt:lpstr>Res</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SShepard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>