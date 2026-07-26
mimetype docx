--- v0 (2026-02-06)
+++ v1 (2026-07-26)
@@ -163,132 +163,118 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414C97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
       <w:r w:rsidR="00E72C8C" w:rsidRPr="00414C97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E6586C" w14:textId="4AB511DF" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
+    <w:p w14:paraId="57E6586C" w14:textId="76360928" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
-          <w:alias w:val="Enter Agency Name"/>
-[...1 lines deleted...]
-          <w:id w:val="-1289268156"/>
+          <w:id w:val="326641805"/>
           <w:placeholder>
-            <w:docPart w:val="E75F4C2C8CF94CAEAA83AACD495998F6"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E4133B" w:rsidRPr="0021466E">
+          <w:r w:rsidR="00BF269A" w:rsidRPr="00E42075">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Title]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2361190D" w14:textId="1567AFB1" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
+    <w:p w14:paraId="2361190D" w14:textId="4E491CC4" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r w:rsidR="00CF4E32">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
-          <w:alias w:val="Enter Site Address"/>
-[...1 lines deleted...]
-          <w:id w:val="1834958037"/>
+          <w:id w:val="-1010064867"/>
           <w:placeholder>
-            <w:docPart w:val="1AF5AF56453A43ECB90D9F975463C5D3"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E4133B" w:rsidRPr="0021466E">
+          <w:r w:rsidR="00BF269A" w:rsidRPr="00E42075">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Subject]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="49993800" w14:textId="383F610B" w:rsidR="005E16FB" w:rsidRPr="001847AA" w:rsidRDefault="00220E52" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Number of individuals served at this site</w:t>
       </w:r>
       <w:r w:rsidR="00166FAB" w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -1405,102 +1391,99 @@
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D407AF" w:rsidRPr="001847AA" w14:paraId="02DEAFEE" w14:textId="77777777" w:rsidTr="00603AAA">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6249" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DF6B8A3" w14:textId="19669FD6" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00742F0D" w:rsidP="005E60A5">
+          <w:p w14:paraId="3DF6B8A3" w14:textId="2DD59877" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00742F0D" w:rsidP="005E60A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005F4944">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="7284F835" w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">loors above and or below </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="7284F835" w:rsidRPr="001847AA">
+            <w:r w:rsidR="006D6125" w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">grade </w:t>
             </w:r>
-            <w:r w:rsidR="0073611F">
+            <w:r w:rsidR="006D6125">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0073611F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>if used)</w:t>
             </w:r>
             <w:r w:rsidR="005E60A5" w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00B42A4A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Two means of egress</w:t>
             </w:r>
             <w:r w:rsidR="005E60A5" w:rsidRPr="001847AA">
@@ -1870,50 +1853,51 @@
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962DF0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Site Floor Plan Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C6D8F6" w14:textId="5F499E46" w:rsidR="00385051" w:rsidRPr="005F31EF" w:rsidRDefault="00DA7373" w:rsidP="00385051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F31EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="005F31EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidRPr="005F31EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> level of the site that is accessed by individuals, please attach a floor plan provided in Appendix E.  Each plan must clearly mark all means of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F31EF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>egress</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005F31EF">
@@ -2323,51 +2307,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156FC7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 3: </w:t>
       </w:r>
       <w:r w:rsidR="000C58FD" w:rsidRPr="000C58FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Environmental Requirement Alternatives (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5893DD2E" w14:textId="688FDC34" w:rsidR="00AC6B4C" w:rsidRPr="00967852" w:rsidRDefault="002E74B5" w:rsidP="00AC6B4C">
+    <w:p w14:paraId="5893DD2E" w14:textId="688FDC34" w:rsidR="00AC6B4C" w:rsidRPr="00967852" w:rsidRDefault="00BF269A" w:rsidP="00AC6B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-2088382180"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AC6B4C" w:rsidRPr="00967852">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display"/>
               <w:b/>
@@ -2813,51 +2797,50 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156FC7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 4: </w:t>
       </w:r>
       <w:r w:rsidR="00450886" w:rsidRPr="00156FC7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Individual Abilities and Evacuation Needs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405964A5" w14:textId="3DBCAE62" w:rsidR="00D15F5E" w:rsidRPr="002B4876" w:rsidRDefault="002B4876" w:rsidP="00C27F83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
@@ -3101,50 +3084,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0093041A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="056A9B4F" w14:textId="08D95B81" w:rsidR="00B55B05" w:rsidRPr="001847AA" w:rsidRDefault="007453CD" w:rsidP="00B55B05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Potential risks or challenges</w:t>
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> and strategies included in the evacuation plan to reduce these risks:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C4D0D7" w14:textId="5347D2B0" w:rsidR="007453CD" w:rsidRPr="001847AA" w:rsidRDefault="00DB1E69" w:rsidP="00590F6A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -3723,51 +3707,50 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Staff Accompanying Individuals Off-Site</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1504A907" w14:textId="2B5A31D9" w:rsidR="001646FD" w:rsidRPr="001847AA" w:rsidRDefault="00A46527" w:rsidP="001646FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Do staff regularly accompany individuals off-site (e.g., community outings, </w:t>
       </w:r>
       <w:r w:rsidR="000F0D9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>job</w:t>
       </w:r>
       <w:r w:rsidR="00FE4C1F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> coaching</w:t>
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)?</w:t>
@@ -4344,50 +4327,51 @@
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="38DDD2A6" w14:textId="77777777" w:rsidR="001646FD" w:rsidRPr="001847AA" w:rsidRDefault="00A46527" w:rsidP="001646FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Does the site have only one accessible egress route (e.g., single ramp or lift)?</w:t>
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1992930411"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -4849,51 +4833,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E35E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Describe the plan for using alternate routes, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4DE777" w14:textId="77777777" w:rsidR="00E35E7A" w:rsidRPr="00E35E7A" w:rsidRDefault="00E35E7A" w:rsidP="00E35E7A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Staff training for complex evacuations (e.g., stairwells, evacu-chair use)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB5A9F3" w14:textId="77777777" w:rsidR="00E35E7A" w:rsidRPr="00E35E7A" w:rsidRDefault="00E35E7A" w:rsidP="00E35E7A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Equipment needs for alternate routes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2645DACC" w14:textId="77777777" w:rsidR="00E35E7A" w:rsidRDefault="00E35E7A" w:rsidP="001026EF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
@@ -5163,51 +5146,51 @@
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00C23E75">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C23E75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480974D6" w14:textId="77777777" w:rsidR="00732B11" w:rsidRDefault="002E74B5" w:rsidP="00732B11">
+    <w:p w14:paraId="480974D6" w14:textId="77777777" w:rsidR="00732B11" w:rsidRDefault="00BF269A" w:rsidP="00732B11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-396276767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00732B11">
@@ -5388,50 +5371,51 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Section 8: Emergency Notification Procedures</w:t>
       </w:r>
       <w:r w:rsidR="004D1051" w:rsidRPr="00A7242A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BED578" w14:textId="29EBEC87" w:rsidR="00CB58B7" w:rsidRDefault="00CB58B7" w:rsidP="00CB58B7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Are all staff and individuals, as applicable, aware of procedures for notifying police, fire, emergency personnel, and relevant “on-call” staff?</w:t>
       </w:r>
       <w:r w:rsidR="00D400C7">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-967499902"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D400C7" w:rsidRPr="00D400C7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
@@ -5711,51 +5695,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Temporary Resettlement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFF8B6D" w14:textId="1ECEF120" w:rsidR="00590CD1" w:rsidRPr="00590CD1" w:rsidRDefault="00590CD1" w:rsidP="00590CD1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the emergency is serious enough to require temporary resettlement, what is the plan?</w:t>
       </w:r>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="-1760052741"/>
           <w:placeholder>
             <w:docPart w:val="1D044DE6F1254935944A408DF355CDB4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CD69E7" w:rsidRPr="0093041A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
@@ -6108,84 +6091,85 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026611A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 11: Provider Assurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6614E8BC" w14:textId="66702935" w:rsidR="00604E45" w:rsidRPr="00A27C21" w:rsidRDefault="00604E45" w:rsidP="003F0AB9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>In accordance with 115 CMR 7.06(3)(c), the Provider must certify that the Safety Plan meets regulatory requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608BD0A0" w14:textId="77777777" w:rsidR="006E7F61" w:rsidRDefault="006E7F61" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7F61">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>By signing below, I certify under the pains and penalties of perjury that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49616699" w14:textId="62EBBA1F" w:rsidR="00A27C21" w:rsidRPr="00A27C21" w:rsidRDefault="002E74B5" w:rsidP="003F0AB9">
+    <w:p w14:paraId="49616699" w14:textId="62EBBA1F" w:rsidR="00A27C21" w:rsidRPr="00A27C21" w:rsidRDefault="00BF269A" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:id w:val="1302428015"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C2F75">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -6209,139 +6193,139 @@
       <w:r w:rsidR="006E7F61">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">safety </w:t>
       </w:r>
       <w:r w:rsidR="00A27C21" w:rsidRPr="00A27C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>plan includes all required components under 115 CMR 7.0</w:t>
       </w:r>
       <w:r w:rsidR="00F23C29">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A27C21" w:rsidRPr="00A27C21">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>(3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AD6703" w14:textId="77777777" w:rsidR="007C61CE" w:rsidRDefault="002E74B5" w:rsidP="003F0AB9">
+    <w:p w14:paraId="76AD6703" w14:textId="77777777" w:rsidR="007C61CE" w:rsidRDefault="00BF269A" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:id w:val="-450089364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C2F75">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004C2F75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00514147" w:rsidRPr="00514147">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>The Safety Plan is designed for the safety of individuals requiring evacuation in an emergency, is implemented, and is periodically evaluated for effectiveness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C67DE5" w14:textId="0B6722E3" w:rsidR="00A27C21" w:rsidRPr="00A27C21" w:rsidRDefault="002E74B5" w:rsidP="003F0AB9">
+    <w:p w14:paraId="66C67DE5" w14:textId="0B6722E3" w:rsidR="00A27C21" w:rsidRPr="00A27C21" w:rsidRDefault="00BF269A" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:id w:val="64623097"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C2F75">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004C2F75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007C61CE" w:rsidRPr="007C61CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>All required fire safety equipment is functional (smoke detectors, alarms, adaptive equipment, sprinklers, emergency lighting, and back-up systems, if applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6964DBFE" w14:textId="0600A273" w:rsidR="00A27C21" w:rsidRPr="00FD0DBC" w:rsidRDefault="002E74B5" w:rsidP="003F0AB9">
+    <w:p w14:paraId="6964DBFE" w14:textId="0600A273" w:rsidR="00A27C21" w:rsidRPr="00FD0DBC" w:rsidRDefault="00BF269A" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1241720130"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C2F75">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -6362,51 +6346,50 @@
       </w:r>
       <w:r w:rsidR="00FD0DBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D90491" w14:textId="6C779293" w:rsidR="00FD0DBC" w:rsidRPr="00FD0DBC" w:rsidRDefault="00FD0DBC" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0DBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fire Drill Log</w:t>
       </w:r>
       <w:r w:rsidR="00210D23">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9133E6" w14:textId="38493B60" w:rsidR="00FD0DBC" w:rsidRPr="00FD0DBC" w:rsidRDefault="00FD0DBC" w:rsidP="003F0AB9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0DBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
@@ -7196,108 +7179,59 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0FA53F0A" w14:textId="77777777" w:rsidR="00515B3D" w:rsidRDefault="00515B3D" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="57151EED" w14:textId="77777777" w:rsidR="00515B3D" w:rsidRDefault="00515B3D" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AC5992F" w14:textId="4B3C84C8" w:rsidR="000677CF" w:rsidRDefault="00F75A2E" w:rsidP="00F75A2E">
+  <w:p w14:paraId="0AC5992F" w14:textId="3A8CB45B" w:rsidR="000677CF" w:rsidRDefault="000677CF" w:rsidP="0076377D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="left" w:pos="8131"/>
       </w:tabs>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...48 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72914CC2" w14:textId="6242B28D" w:rsidR="00DC4B31" w:rsidRDefault="00565488">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33C8A417" wp14:editId="337C3593">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1279082</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-161161</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="479746" cy="479596"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7585,51 +7519,51 @@
                                 <w:color w:val="FFFFFF"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="0C14B139" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-17.85pt;width:395.3pt;height:47.65pt;z-index:251663360;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordorigin="10930,10938" coordsize="441,66" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGUtT8tgIAAJEHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtu1DAQfUfiHyy/0zibZC9Rs1VpaYVU&#10;oKLlA7yOcxGJHWzvJuXrGdvJdrcIEEUg8WJ57PF4zpkz9unZ0DZox5WupchweEIw4oLJvBZlhj/d&#10;X71aYqQNFTltpOAZfuAan61fvjjtu5TPZCWbnCsEQYRO+y7DlTFdGgSaVbyl+kR2XMBmIVVLDZiq&#10;DHJFe4jeNsGMkHnQS5V3SjKuNaxe+k28dvGLgjPzoSg0N6jJMORm3KjcuLFjsD6laaloV9VsTIM+&#10;I4uW1gIu3Ye6pIairaq/C9XWTEktC3PCZBvIoqgZdxgATUieoLlWcts5LGXal92eJqD2CU/PDsve&#10;765Vd9fdKp89TG8k+6yBl6DvyvRw39qld0ab/p3MoZ50a6QDPhSqtSEAEhocvw97fvlgEIPFhMxI&#10;NJthxGBvTsCc+QKwCqpkj4VkFZHZCiNwsPNlspo83oxB4jgk8zHEPA7tdkBTf71LeUzRSgA0pR9p&#10;039G211FO+6qoS0ttwrVuYURRzFZLiOMBG2BkY+gOSrKhqPQJWezAPeJYu35RUJeVODGz5WSfcVp&#10;Dtl5MEcHrKGhOr8k/IfMTeT/jDeadkqbay5bZCcZVgDClZXubrTxFE8utspaNnV+VTeNM1S5uWgU&#10;2lFosjheJOdTVY7cGmGdhbTHfES/wl2bjtdMeH31NjJ/AOxK+r6FdwYmlVRfMeqhZzOsv2yp4hg1&#10;bwXwF82TBUjDHBrq0NgcGlQwCJVhg5GfXhj/MGw7VZcV3BQ6CoQ8B5EXtaPB5uezcg3iBPaPlBaG&#10;yWJByApkNUrt3tb2tRxQGNk2OBAOMgOsTwj+muZCQki8mLo1TpKl79ZJcxEJF7Hv1SRK5ke9+tua&#10;2yuHps+Qkhk2w8jR/6Iq95rBu+8euPGPsh/Loe1U+PiTrr8BAAD//wMAUEsDBBQABgAIAAAAIQBZ&#10;YZr83wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3dhNLUhvzUkpRT0Ww&#10;FcTbNvuahGbfhuw2Sf+968kehxlmvsnXk2nFQL1rLCPE8wgEcWl1wxXC1+Ft9gzCecVatZYJ4UoO&#10;1sX9Xa4ybUf+pGHvKxFK2GUKofa+y6R0ZU1GubntiIN3sr1RPsi+krpXYyg3rXyKolQa1XBYqFVH&#10;25rK8/5iEN5HNW4W8euwO5+2159D8vG9iwnx8WHavIDwNPn/MPzhB3QoAtPRXlg70SKEIx5htkiW&#10;IIK9XEUpiCNCskpBFrm85S9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZS1Py2AgAA&#10;kQcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFlhmvzf&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAEAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;">
+            <v:group w14:anchorId="0C14B139" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-17.85pt;width:395.3pt;height:47.65pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordorigin="10930,10938" coordsize="441,66" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGUtT8tgIAAJEHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtu1DAQfUfiHyy/0zibZC9Rs1VpaYVU&#10;oKLlA7yOcxGJHWzvJuXrGdvJdrcIEEUg8WJ57PF4zpkz9unZ0DZox5WupchweEIw4oLJvBZlhj/d&#10;X71aYqQNFTltpOAZfuAan61fvjjtu5TPZCWbnCsEQYRO+y7DlTFdGgSaVbyl+kR2XMBmIVVLDZiq&#10;DHJFe4jeNsGMkHnQS5V3SjKuNaxe+k28dvGLgjPzoSg0N6jJMORm3KjcuLFjsD6laaloV9VsTIM+&#10;I4uW1gIu3Ye6pIairaq/C9XWTEktC3PCZBvIoqgZdxgATUieoLlWcts5LGXal92eJqD2CU/PDsve&#10;765Vd9fdKp89TG8k+6yBl6DvyvRw39qld0ab/p3MoZ50a6QDPhSqtSEAEhocvw97fvlgEIPFhMxI&#10;NJthxGBvTsCc+QKwCqpkj4VkFZHZCiNwsPNlspo83oxB4jgk8zHEPA7tdkBTf71LeUzRSgA0pR9p&#10;039G211FO+6qoS0ttwrVuYURRzFZLiOMBG2BkY+gOSrKhqPQJWezAPeJYu35RUJeVODGz5WSfcVp&#10;Dtl5MEcHrKGhOr8k/IfMTeT/jDeadkqbay5bZCcZVgDClZXubrTxFE8utspaNnV+VTeNM1S5uWgU&#10;2lFosjheJOdTVY7cGmGdhbTHfES/wl2bjtdMeH31NjJ/AOxK+r6FdwYmlVRfMeqhZzOsv2yp4hg1&#10;bwXwF82TBUjDHBrq0NgcGlQwCJVhg5GfXhj/MGw7VZcV3BQ6CoQ8B5EXtaPB5uezcg3iBPaPlBaG&#10;yWJByApkNUrt3tb2tRxQGNk2OBAOMgOsTwj+muZCQki8mLo1TpKl79ZJcxEJF7Hv1SRK5ke9+tua&#10;2yuHps+Qkhk2w8jR/6Iq95rBu+8euPGPsh/Loe1U+PiTrr8BAAD//wMAUEsDBBQABgAIAAAAIQBZ&#10;YZr83wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3dhNLUhvzUkpRT0Ww&#10;FcTbNvuahGbfhuw2Sf+968kehxlmvsnXk2nFQL1rLCPE8wgEcWl1wxXC1+Ft9gzCecVatZYJ4UoO&#10;1sX9Xa4ybUf+pGHvKxFK2GUKofa+y6R0ZU1GubntiIN3sr1RPsi+krpXYyg3rXyKolQa1XBYqFVH&#10;25rK8/5iEN5HNW4W8euwO5+2159D8vG9iwnx8WHavIDwNPn/MPzhB3QoAtPRXlg70SKEIx5htkiW&#10;IIK9XEUpiCNCskpBFrm85S9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZS1Py2AgAA&#10;kQcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFlhmvzf&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAEAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;">
               <v:rect id="Rectangle 11" o:spid="_x0000_s1027" style="position:absolute;left:10930;top:10938;width:441;height:67;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUlABHywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJP6H5plwIdIKBDcrhRgS0ISLLnp/bh/b1e3rsq2w8uutiYnHycx8k1mseteIE3Wh9qzhdqxA&#10;EJfe1FxpeN1vbjIQISIbbDyThm8KsFpeDRaYG3/mFzoVsRIJwiFHDTbGNpcylJYchrFviZN38J3D&#10;mGRXSdPhOcFdIydKzaXDmtOCxZbWlsrP4stpuNu5HttDsX3bHB/t6PL8od6Pe62H1/3DPYhIffwP&#10;/7WfjIa5mk1nKsum8Hsp3QG5/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUlABHywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#4475a1" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:shadow color="black [0]"/>
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt"/>
               </v:rect>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 13" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:11000;top:10945;width:302;height:54;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaL1mlxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC/ikiratS4bQxB22MWu3p/NW1vWvJQktvXbG0Hw+H7/32a32EFM5EPvWEO2UiCIG2d6&#10;bjXUp7f7NYgQkQ0OjknDNwXYba+vNlgaN/M7TVVsRQrhUKKGLsaxlDI0HVkMKzcSJ+7svMWYTt9K&#10;43FO4XaQD0o9S4s9p4YOR3rtqLlUX1YD+qkqjsPR1fyZf9xd6vnxUOy1vr1Z9i8gIi3xX/znPpg0&#10;P3vKc6WKLIPfnxIAcvsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmi9ZpcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
                     <w:p w14:paraId="16E12AC9" w14:textId="77777777" w:rsidR="00DC4B31" w:rsidRPr="00356B83" w:rsidRDefault="00DC4B31" w:rsidP="00DC4B31">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
@@ -10126,424 +10060,451 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="233397069">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1858618575">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1001734609">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1392003050">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1307398173">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="462816212">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="174"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00166FAB"/>
     <w:rsid w:val="00004DA3"/>
     <w:rsid w:val="00005272"/>
     <w:rsid w:val="0002199F"/>
     <w:rsid w:val="00033B64"/>
     <w:rsid w:val="00041142"/>
     <w:rsid w:val="000554C8"/>
     <w:rsid w:val="0005775C"/>
     <w:rsid w:val="00057B45"/>
+    <w:rsid w:val="00062D5F"/>
     <w:rsid w:val="00066379"/>
     <w:rsid w:val="000677CF"/>
     <w:rsid w:val="000752AF"/>
     <w:rsid w:val="00075A0B"/>
     <w:rsid w:val="00083198"/>
     <w:rsid w:val="00083D48"/>
     <w:rsid w:val="000910E6"/>
     <w:rsid w:val="000A3571"/>
     <w:rsid w:val="000A5155"/>
     <w:rsid w:val="000B68DD"/>
     <w:rsid w:val="000C58FD"/>
     <w:rsid w:val="000D0A1A"/>
     <w:rsid w:val="000D4973"/>
     <w:rsid w:val="000D7B54"/>
     <w:rsid w:val="000E45D8"/>
     <w:rsid w:val="000F0D9A"/>
     <w:rsid w:val="000F2990"/>
     <w:rsid w:val="001026EF"/>
+    <w:rsid w:val="001048EB"/>
     <w:rsid w:val="00124F6C"/>
     <w:rsid w:val="001272E6"/>
     <w:rsid w:val="00133E6B"/>
     <w:rsid w:val="001364BD"/>
     <w:rsid w:val="00144BB8"/>
     <w:rsid w:val="00156FC7"/>
     <w:rsid w:val="001626DF"/>
     <w:rsid w:val="001646FD"/>
     <w:rsid w:val="00165861"/>
     <w:rsid w:val="00166FAB"/>
     <w:rsid w:val="00167BDC"/>
     <w:rsid w:val="00172444"/>
     <w:rsid w:val="001759A6"/>
     <w:rsid w:val="0017799E"/>
     <w:rsid w:val="001847AA"/>
     <w:rsid w:val="00191467"/>
+    <w:rsid w:val="00192863"/>
     <w:rsid w:val="001A11D1"/>
     <w:rsid w:val="001A3742"/>
     <w:rsid w:val="001B15BC"/>
     <w:rsid w:val="001B2397"/>
     <w:rsid w:val="001C0ADA"/>
     <w:rsid w:val="001D79D1"/>
     <w:rsid w:val="001D7F91"/>
     <w:rsid w:val="001E36E7"/>
     <w:rsid w:val="001E6381"/>
     <w:rsid w:val="00203BA1"/>
+    <w:rsid w:val="00204A78"/>
     <w:rsid w:val="002050FC"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="00210DC7"/>
     <w:rsid w:val="00220E52"/>
     <w:rsid w:val="002250BC"/>
     <w:rsid w:val="002328D5"/>
     <w:rsid w:val="002411B3"/>
     <w:rsid w:val="00244B4D"/>
     <w:rsid w:val="00253D78"/>
     <w:rsid w:val="002566B8"/>
     <w:rsid w:val="00265DC9"/>
     <w:rsid w:val="0026611A"/>
     <w:rsid w:val="002674AA"/>
     <w:rsid w:val="00277554"/>
     <w:rsid w:val="002811EE"/>
     <w:rsid w:val="002823A3"/>
     <w:rsid w:val="002860F9"/>
     <w:rsid w:val="002B4876"/>
     <w:rsid w:val="002D355C"/>
     <w:rsid w:val="002D555C"/>
     <w:rsid w:val="002E0435"/>
     <w:rsid w:val="002F204E"/>
     <w:rsid w:val="002F72A6"/>
     <w:rsid w:val="003014A2"/>
     <w:rsid w:val="00305A1A"/>
     <w:rsid w:val="00310D83"/>
     <w:rsid w:val="00320B25"/>
     <w:rsid w:val="003228EF"/>
     <w:rsid w:val="003416A1"/>
     <w:rsid w:val="00343CC1"/>
     <w:rsid w:val="00345C86"/>
     <w:rsid w:val="003476B7"/>
+    <w:rsid w:val="003507A9"/>
     <w:rsid w:val="003510C7"/>
     <w:rsid w:val="003514B7"/>
     <w:rsid w:val="00360A79"/>
+    <w:rsid w:val="00364119"/>
+    <w:rsid w:val="00364635"/>
     <w:rsid w:val="00372521"/>
     <w:rsid w:val="00385051"/>
     <w:rsid w:val="00391C0A"/>
     <w:rsid w:val="00393655"/>
     <w:rsid w:val="003960C8"/>
     <w:rsid w:val="003977D1"/>
     <w:rsid w:val="003A15C6"/>
+    <w:rsid w:val="003B33F7"/>
     <w:rsid w:val="003B47B8"/>
     <w:rsid w:val="003C0A8C"/>
     <w:rsid w:val="003C18ED"/>
     <w:rsid w:val="003C27E7"/>
+    <w:rsid w:val="003C3251"/>
     <w:rsid w:val="003D0B48"/>
     <w:rsid w:val="003E0FDE"/>
     <w:rsid w:val="003E5542"/>
     <w:rsid w:val="003E5D6C"/>
     <w:rsid w:val="003F0AB9"/>
     <w:rsid w:val="003F15C3"/>
     <w:rsid w:val="003F73B2"/>
     <w:rsid w:val="004016DC"/>
     <w:rsid w:val="00411E85"/>
     <w:rsid w:val="00414C97"/>
     <w:rsid w:val="0041538C"/>
     <w:rsid w:val="00423CDA"/>
     <w:rsid w:val="004246B7"/>
     <w:rsid w:val="00437062"/>
     <w:rsid w:val="00440B1C"/>
     <w:rsid w:val="00450886"/>
     <w:rsid w:val="00453FBD"/>
     <w:rsid w:val="00455C26"/>
     <w:rsid w:val="00460761"/>
     <w:rsid w:val="00465DC3"/>
     <w:rsid w:val="00470FAC"/>
     <w:rsid w:val="004852AC"/>
     <w:rsid w:val="00487157"/>
     <w:rsid w:val="004900DD"/>
     <w:rsid w:val="00492102"/>
     <w:rsid w:val="004938FA"/>
     <w:rsid w:val="004A20EF"/>
     <w:rsid w:val="004A3F56"/>
     <w:rsid w:val="004A56DA"/>
     <w:rsid w:val="004B37AC"/>
     <w:rsid w:val="004C0B4A"/>
     <w:rsid w:val="004C2F75"/>
     <w:rsid w:val="004C50B0"/>
     <w:rsid w:val="004C57A8"/>
     <w:rsid w:val="004D1051"/>
     <w:rsid w:val="004D5B89"/>
     <w:rsid w:val="004E704C"/>
     <w:rsid w:val="004F3534"/>
     <w:rsid w:val="004F4FCB"/>
     <w:rsid w:val="004F757F"/>
     <w:rsid w:val="00505814"/>
     <w:rsid w:val="0050584A"/>
     <w:rsid w:val="00514147"/>
     <w:rsid w:val="00515B3D"/>
+    <w:rsid w:val="00526B14"/>
     <w:rsid w:val="00530313"/>
     <w:rsid w:val="00540DFE"/>
     <w:rsid w:val="00540E4F"/>
     <w:rsid w:val="0055706E"/>
     <w:rsid w:val="00563428"/>
     <w:rsid w:val="00565292"/>
     <w:rsid w:val="00565488"/>
     <w:rsid w:val="00575D3F"/>
     <w:rsid w:val="00577BD1"/>
+    <w:rsid w:val="00581B35"/>
     <w:rsid w:val="00590CD1"/>
     <w:rsid w:val="00590F6A"/>
     <w:rsid w:val="00596BC7"/>
     <w:rsid w:val="005B097C"/>
+    <w:rsid w:val="005B2446"/>
     <w:rsid w:val="005B57F2"/>
     <w:rsid w:val="005C1C06"/>
     <w:rsid w:val="005C7521"/>
     <w:rsid w:val="005D5BD0"/>
     <w:rsid w:val="005E1665"/>
     <w:rsid w:val="005E16FB"/>
     <w:rsid w:val="005E60A5"/>
     <w:rsid w:val="005E6BE9"/>
     <w:rsid w:val="005F2AF3"/>
     <w:rsid w:val="005F2E28"/>
     <w:rsid w:val="005F31EF"/>
     <w:rsid w:val="005F4944"/>
     <w:rsid w:val="005F7A45"/>
     <w:rsid w:val="00603AAA"/>
     <w:rsid w:val="00604E45"/>
     <w:rsid w:val="006110A0"/>
     <w:rsid w:val="00611CFE"/>
     <w:rsid w:val="006133CD"/>
     <w:rsid w:val="00616A0C"/>
     <w:rsid w:val="00624E16"/>
     <w:rsid w:val="00625894"/>
     <w:rsid w:val="00630156"/>
     <w:rsid w:val="00631B75"/>
     <w:rsid w:val="006352A5"/>
     <w:rsid w:val="006355A1"/>
+    <w:rsid w:val="00636DF8"/>
     <w:rsid w:val="00642935"/>
     <w:rsid w:val="00664554"/>
     <w:rsid w:val="00665DED"/>
     <w:rsid w:val="006661FC"/>
     <w:rsid w:val="006765CE"/>
     <w:rsid w:val="006A1714"/>
     <w:rsid w:val="006A1D38"/>
     <w:rsid w:val="006A1D79"/>
     <w:rsid w:val="006A2EDA"/>
     <w:rsid w:val="006A38E5"/>
     <w:rsid w:val="006A7523"/>
     <w:rsid w:val="006B3453"/>
     <w:rsid w:val="006B4571"/>
     <w:rsid w:val="006C471F"/>
     <w:rsid w:val="006D0924"/>
+    <w:rsid w:val="006D6125"/>
     <w:rsid w:val="006D6759"/>
     <w:rsid w:val="006D6AB3"/>
     <w:rsid w:val="006E33F5"/>
     <w:rsid w:val="006E4522"/>
     <w:rsid w:val="006E7F61"/>
     <w:rsid w:val="006F1187"/>
     <w:rsid w:val="006F4E4E"/>
     <w:rsid w:val="007174B8"/>
     <w:rsid w:val="00720CA4"/>
     <w:rsid w:val="007214B7"/>
     <w:rsid w:val="00721A78"/>
     <w:rsid w:val="00727516"/>
     <w:rsid w:val="00727C28"/>
     <w:rsid w:val="00732B11"/>
     <w:rsid w:val="00732EC4"/>
     <w:rsid w:val="0073525E"/>
     <w:rsid w:val="007352C6"/>
     <w:rsid w:val="007356B6"/>
     <w:rsid w:val="0073611F"/>
     <w:rsid w:val="00742F0D"/>
     <w:rsid w:val="007453CD"/>
     <w:rsid w:val="007502B1"/>
+    <w:rsid w:val="0076377D"/>
     <w:rsid w:val="007716BE"/>
     <w:rsid w:val="00776888"/>
     <w:rsid w:val="00782F33"/>
+    <w:rsid w:val="007831C3"/>
     <w:rsid w:val="0078467B"/>
     <w:rsid w:val="00795A82"/>
     <w:rsid w:val="007A0B37"/>
     <w:rsid w:val="007B0B1B"/>
     <w:rsid w:val="007B4F0E"/>
     <w:rsid w:val="007C61CE"/>
     <w:rsid w:val="007D27AA"/>
     <w:rsid w:val="007D2963"/>
     <w:rsid w:val="007D77B2"/>
     <w:rsid w:val="007E0813"/>
     <w:rsid w:val="007E4D00"/>
     <w:rsid w:val="007E78A4"/>
     <w:rsid w:val="007F08B1"/>
     <w:rsid w:val="007F6059"/>
     <w:rsid w:val="008010EF"/>
     <w:rsid w:val="00806273"/>
     <w:rsid w:val="008133F0"/>
     <w:rsid w:val="008305C3"/>
     <w:rsid w:val="00834CED"/>
     <w:rsid w:val="008370CE"/>
     <w:rsid w:val="00841372"/>
     <w:rsid w:val="0084284E"/>
     <w:rsid w:val="0084681B"/>
     <w:rsid w:val="008619E0"/>
     <w:rsid w:val="0087303C"/>
     <w:rsid w:val="008760FA"/>
     <w:rsid w:val="00885BD8"/>
     <w:rsid w:val="00895F92"/>
     <w:rsid w:val="008966DF"/>
     <w:rsid w:val="008A312C"/>
     <w:rsid w:val="008B3539"/>
     <w:rsid w:val="008B6CDF"/>
     <w:rsid w:val="008B7151"/>
     <w:rsid w:val="008C7158"/>
     <w:rsid w:val="008E012F"/>
     <w:rsid w:val="008F52BC"/>
     <w:rsid w:val="008F5804"/>
     <w:rsid w:val="00904D42"/>
     <w:rsid w:val="009222C6"/>
     <w:rsid w:val="0093041A"/>
+    <w:rsid w:val="00933662"/>
     <w:rsid w:val="009373B5"/>
+    <w:rsid w:val="00942E3E"/>
     <w:rsid w:val="0094580F"/>
     <w:rsid w:val="00947E5C"/>
     <w:rsid w:val="00957CDB"/>
     <w:rsid w:val="009616E6"/>
     <w:rsid w:val="00962DF0"/>
     <w:rsid w:val="009641A0"/>
     <w:rsid w:val="0096631C"/>
     <w:rsid w:val="00967852"/>
     <w:rsid w:val="009973BC"/>
     <w:rsid w:val="009B00AA"/>
+    <w:rsid w:val="009B6D54"/>
     <w:rsid w:val="009C170E"/>
     <w:rsid w:val="009E1D4F"/>
     <w:rsid w:val="009E4714"/>
     <w:rsid w:val="009E7495"/>
     <w:rsid w:val="009F7CD1"/>
     <w:rsid w:val="00A049BB"/>
     <w:rsid w:val="00A072DF"/>
     <w:rsid w:val="00A126AE"/>
     <w:rsid w:val="00A13C18"/>
     <w:rsid w:val="00A24D61"/>
     <w:rsid w:val="00A27C21"/>
     <w:rsid w:val="00A37FCB"/>
     <w:rsid w:val="00A4140D"/>
     <w:rsid w:val="00A46527"/>
     <w:rsid w:val="00A50273"/>
     <w:rsid w:val="00A533E3"/>
     <w:rsid w:val="00A57678"/>
     <w:rsid w:val="00A61F4A"/>
     <w:rsid w:val="00A631DD"/>
     <w:rsid w:val="00A634A4"/>
     <w:rsid w:val="00A7241C"/>
     <w:rsid w:val="00A7242A"/>
     <w:rsid w:val="00A90972"/>
     <w:rsid w:val="00A93BA9"/>
+    <w:rsid w:val="00A96059"/>
     <w:rsid w:val="00AA1D2B"/>
     <w:rsid w:val="00AA3051"/>
     <w:rsid w:val="00AB1063"/>
     <w:rsid w:val="00AB4550"/>
     <w:rsid w:val="00AB67D8"/>
     <w:rsid w:val="00AC5F63"/>
     <w:rsid w:val="00AC6B4C"/>
     <w:rsid w:val="00AC6D10"/>
     <w:rsid w:val="00AD1BCE"/>
     <w:rsid w:val="00AD21D7"/>
     <w:rsid w:val="00AD7117"/>
+    <w:rsid w:val="00AE1E0A"/>
     <w:rsid w:val="00AE2D00"/>
     <w:rsid w:val="00AF08C7"/>
     <w:rsid w:val="00AF3394"/>
     <w:rsid w:val="00AF5B46"/>
     <w:rsid w:val="00B16A27"/>
     <w:rsid w:val="00B17C60"/>
+    <w:rsid w:val="00B22533"/>
     <w:rsid w:val="00B306AA"/>
     <w:rsid w:val="00B36BAF"/>
     <w:rsid w:val="00B42A4A"/>
+    <w:rsid w:val="00B45B7F"/>
     <w:rsid w:val="00B55074"/>
     <w:rsid w:val="00B55B05"/>
     <w:rsid w:val="00B574AF"/>
     <w:rsid w:val="00B61809"/>
     <w:rsid w:val="00B75F9F"/>
     <w:rsid w:val="00B85492"/>
     <w:rsid w:val="00B86CE0"/>
     <w:rsid w:val="00BA4848"/>
     <w:rsid w:val="00BB402D"/>
     <w:rsid w:val="00BC1ED1"/>
     <w:rsid w:val="00BC3713"/>
     <w:rsid w:val="00BC6528"/>
     <w:rsid w:val="00BC70A9"/>
     <w:rsid w:val="00BD2D6C"/>
     <w:rsid w:val="00BD3669"/>
     <w:rsid w:val="00BF0DAA"/>
     <w:rsid w:val="00BF2603"/>
+    <w:rsid w:val="00BF269A"/>
+    <w:rsid w:val="00C07EFA"/>
     <w:rsid w:val="00C1331F"/>
     <w:rsid w:val="00C17300"/>
     <w:rsid w:val="00C21293"/>
     <w:rsid w:val="00C21DFE"/>
     <w:rsid w:val="00C26E5F"/>
     <w:rsid w:val="00C27F83"/>
     <w:rsid w:val="00C302E2"/>
     <w:rsid w:val="00C36294"/>
     <w:rsid w:val="00C371FF"/>
     <w:rsid w:val="00C45664"/>
+    <w:rsid w:val="00C53CC0"/>
     <w:rsid w:val="00C65233"/>
     <w:rsid w:val="00C657C8"/>
     <w:rsid w:val="00C67DDE"/>
     <w:rsid w:val="00C71C37"/>
     <w:rsid w:val="00C748EC"/>
     <w:rsid w:val="00C769E2"/>
+    <w:rsid w:val="00C820B6"/>
     <w:rsid w:val="00C83BC0"/>
     <w:rsid w:val="00C90B56"/>
     <w:rsid w:val="00C91362"/>
     <w:rsid w:val="00C93744"/>
     <w:rsid w:val="00C94557"/>
     <w:rsid w:val="00CA01DF"/>
     <w:rsid w:val="00CA0417"/>
     <w:rsid w:val="00CA4271"/>
     <w:rsid w:val="00CA6C35"/>
     <w:rsid w:val="00CA77F5"/>
     <w:rsid w:val="00CB38DF"/>
     <w:rsid w:val="00CB58B7"/>
     <w:rsid w:val="00CC329D"/>
     <w:rsid w:val="00CC65CC"/>
     <w:rsid w:val="00CC7C94"/>
     <w:rsid w:val="00CD2574"/>
     <w:rsid w:val="00CD69E7"/>
     <w:rsid w:val="00CE10CE"/>
     <w:rsid w:val="00CE6A77"/>
     <w:rsid w:val="00CF4E32"/>
     <w:rsid w:val="00D03149"/>
     <w:rsid w:val="00D07E78"/>
     <w:rsid w:val="00D11A82"/>
     <w:rsid w:val="00D11F0B"/>
     <w:rsid w:val="00D15F5E"/>
@@ -10561,86 +10522,90 @@
     <w:rsid w:val="00D844A7"/>
     <w:rsid w:val="00D84FCF"/>
     <w:rsid w:val="00D95A50"/>
     <w:rsid w:val="00DA6503"/>
     <w:rsid w:val="00DA7373"/>
     <w:rsid w:val="00DA7A89"/>
     <w:rsid w:val="00DB1E69"/>
     <w:rsid w:val="00DB6C17"/>
     <w:rsid w:val="00DC217C"/>
     <w:rsid w:val="00DC4B31"/>
     <w:rsid w:val="00DD37F0"/>
     <w:rsid w:val="00DD66CE"/>
     <w:rsid w:val="00DE1349"/>
     <w:rsid w:val="00DE70DB"/>
     <w:rsid w:val="00E17D6F"/>
     <w:rsid w:val="00E27181"/>
     <w:rsid w:val="00E35E7A"/>
     <w:rsid w:val="00E367AA"/>
     <w:rsid w:val="00E40369"/>
     <w:rsid w:val="00E4133B"/>
     <w:rsid w:val="00E41664"/>
     <w:rsid w:val="00E43709"/>
     <w:rsid w:val="00E54EDD"/>
     <w:rsid w:val="00E576F3"/>
     <w:rsid w:val="00E57EBE"/>
+    <w:rsid w:val="00E57FF0"/>
     <w:rsid w:val="00E65E2E"/>
     <w:rsid w:val="00E72C8C"/>
     <w:rsid w:val="00E74127"/>
     <w:rsid w:val="00E822E3"/>
     <w:rsid w:val="00E83C3B"/>
     <w:rsid w:val="00E85322"/>
     <w:rsid w:val="00E91C12"/>
     <w:rsid w:val="00E9409D"/>
     <w:rsid w:val="00E95DFA"/>
     <w:rsid w:val="00E97900"/>
     <w:rsid w:val="00EB1F71"/>
     <w:rsid w:val="00EB4787"/>
     <w:rsid w:val="00EB5945"/>
     <w:rsid w:val="00EC4660"/>
     <w:rsid w:val="00ED42F5"/>
     <w:rsid w:val="00ED556C"/>
     <w:rsid w:val="00EE0668"/>
+    <w:rsid w:val="00EE1377"/>
     <w:rsid w:val="00EE224D"/>
     <w:rsid w:val="00EF0B12"/>
     <w:rsid w:val="00EF22FC"/>
     <w:rsid w:val="00F00F62"/>
     <w:rsid w:val="00F0213F"/>
     <w:rsid w:val="00F12622"/>
     <w:rsid w:val="00F20E77"/>
     <w:rsid w:val="00F20E91"/>
     <w:rsid w:val="00F21E35"/>
     <w:rsid w:val="00F23C29"/>
     <w:rsid w:val="00F37613"/>
     <w:rsid w:val="00F457CD"/>
     <w:rsid w:val="00F46CD6"/>
     <w:rsid w:val="00F65226"/>
     <w:rsid w:val="00F75A2E"/>
     <w:rsid w:val="00F81C46"/>
     <w:rsid w:val="00F847F0"/>
     <w:rsid w:val="00F86EC0"/>
+    <w:rsid w:val="00F94046"/>
     <w:rsid w:val="00FA017C"/>
+    <w:rsid w:val="00FA1C0B"/>
     <w:rsid w:val="00FA432D"/>
     <w:rsid w:val="00FA52AF"/>
     <w:rsid w:val="00FB29E4"/>
     <w:rsid w:val="00FD0DBC"/>
     <w:rsid w:val="00FE2700"/>
     <w:rsid w:val="00FE33EF"/>
     <w:rsid w:val="00FE4C1F"/>
     <w:rsid w:val="00FF66B5"/>
     <w:rsid w:val="07802861"/>
     <w:rsid w:val="1D05C7CC"/>
     <w:rsid w:val="5347A33B"/>
     <w:rsid w:val="7284F835"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -11829,166 +11794,50 @@
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1E610BBE-E83E-4F74-8110-69F08EF8D238}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003D526F" w:rsidRDefault="00B348EC" w:rsidP="00B348EC">
           <w:pPr>
             <w:pStyle w:val="AA2D4F3BA5B74F70A600A2563430E8FD1"/>
           </w:pPr>
           <w:r w:rsidRPr="00B75F9F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E75F4C2C8CF94CAEAA83AACD495998F6"/>
-[...114 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="2D694DC66AEA46A9B5BE69C0DBB0AE76"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0CE9AD4E-BDD3-4BEA-BD29-18AD5647D5A8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006E6847" w:rsidRDefault="00B348EC" w:rsidP="00B348EC">
           <w:pPr>
             <w:pStyle w:val="2D694DC66AEA46A9B5BE69C0DBB0AE761"/>
           </w:pPr>
           <w:r w:rsidRPr="0093041A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
@@ -13010,50 +12859,76 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6B972821-D95C-4975-A261-4DBD5C7A560E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B348EC" w:rsidRDefault="00B348EC" w:rsidP="00B348EC">
           <w:pPr>
             <w:pStyle w:val="BF6C0B7F499E4A52AB47C7D3421715A8"/>
           </w:pPr>
           <w:r w:rsidRPr="0093041A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B1B0BC1-BAFA-448E-A441-A5ADB0DB71F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0083579A" w:rsidRDefault="0083579A">
+          <w:r w:rsidRPr="00E42075">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -13117,70 +12992,73 @@
     <w:rsid w:val="000D7F04"/>
     <w:rsid w:val="00172A65"/>
     <w:rsid w:val="001E4EFB"/>
     <w:rsid w:val="001E66BF"/>
     <w:rsid w:val="00215769"/>
     <w:rsid w:val="002811EE"/>
     <w:rsid w:val="002B5A6E"/>
     <w:rsid w:val="003C0A8C"/>
     <w:rsid w:val="003D526F"/>
     <w:rsid w:val="00410FAC"/>
     <w:rsid w:val="004246B7"/>
     <w:rsid w:val="004260B9"/>
     <w:rsid w:val="00474430"/>
     <w:rsid w:val="00480E90"/>
     <w:rsid w:val="00487157"/>
     <w:rsid w:val="004F6366"/>
     <w:rsid w:val="005E6BE9"/>
     <w:rsid w:val="006469F0"/>
     <w:rsid w:val="00692A63"/>
     <w:rsid w:val="006D6759"/>
     <w:rsid w:val="006E6847"/>
     <w:rsid w:val="0072422C"/>
     <w:rsid w:val="007502B1"/>
     <w:rsid w:val="007A4279"/>
     <w:rsid w:val="00830F40"/>
+    <w:rsid w:val="0083579A"/>
     <w:rsid w:val="008370CE"/>
     <w:rsid w:val="008455AE"/>
     <w:rsid w:val="008C2860"/>
     <w:rsid w:val="008E04F2"/>
     <w:rsid w:val="00904D42"/>
     <w:rsid w:val="00961021"/>
     <w:rsid w:val="0096677A"/>
     <w:rsid w:val="00981821"/>
     <w:rsid w:val="00B348EC"/>
     <w:rsid w:val="00B46093"/>
     <w:rsid w:val="00B81ED0"/>
     <w:rsid w:val="00BA2D4C"/>
     <w:rsid w:val="00C16444"/>
     <w:rsid w:val="00CE113A"/>
     <w:rsid w:val="00CE6A77"/>
     <w:rsid w:val="00CE6D7C"/>
     <w:rsid w:val="00D3704F"/>
     <w:rsid w:val="00E35F6B"/>
+    <w:rsid w:val="00E57FF0"/>
     <w:rsid w:val="00E730AB"/>
     <w:rsid w:val="00EB5945"/>
+    <w:rsid w:val="00EE1377"/>
     <w:rsid w:val="00F0213F"/>
     <w:rsid w:val="00F847F0"/>
     <w:rsid w:val="00FA432D"/>
     <w:rsid w:val="00FA52AF"/>
     <w:rsid w:val="00FC56B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -13597,51 +13475,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B348EC"/>
+    <w:rsid w:val="0083579A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA6E975915134440A2EEE0E6FE88A144">
     <w:name w:val="AA6E975915134440A2EEE0E6FE88A144"/>
     <w:rsid w:val="003D526F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="91D3E583D103490E895F796804D58160">
     <w:name w:val="91D3E583D103490E895F796804D58160"/>
     <w:rsid w:val="003D526F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA2D4F3BA5B74F70A600A2563430E8FD">
     <w:name w:val="AA2D4F3BA5B74F70A600A2563430E8FD"/>
     <w:rsid w:val="003D526F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
@@ -13992,50 +13870,58 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FFB88B8AE654A66980679BFF1C80DA2">
     <w:name w:val="4FFB88B8AE654A66980679BFF1C80DA2"/>
     <w:rsid w:val="00B348EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68A4B1F772404A0EB87D0B4EC1FBA737">
+    <w:name w:val="68A4B1F772404A0EB87D0B4EC1FBA737"/>
+    <w:rsid w:val="0083579A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06563D5C62AE4DD2AFA4E667A024317F">
+    <w:name w:val="06563D5C62AE4DD2AFA4E667A024317F"/>
+    <w:rsid w:val="0083579A"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -14334,59 +14220,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a2f370b-bdc5-4055-8031-189f80688753">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2c0b585d-b733-433f-8897-8c1b261074a9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068B32C7835BBD94282A40B01912CADD0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c7e475b2b64ed046e8dfef1c4dd63ab9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a2f370b-bdc5-4055-8031-189f80688753" xmlns:ns3="2c0b585d-b733-433f-8897-8c1b261074a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad956b58ae663f23fa576f2315f0880e" ns2:_="" ns3:_="">
     <xsd:import namespace="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <xsd:import namespace="2c0b585d-b733-433f-8897-8c1b261074a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -14571,132 +14468,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D95720D1-62E9-4816-8A8E-5C7C9EF743AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
+    <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{450AFD7C-4FCB-46B1-88CA-36C30D553374}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B97EAE1-0C61-43AA-A2B9-0F36AB9E7396}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EBA79B2-F7CD-4CF8-941A-B03DEDC35E2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1328</Words>
-  <Characters>7572</Characters>
+  <Words>1335</Words>
+  <Characters>7612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8883</CharactersWithSpaces>
+  <CharactersWithSpaces>8930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stomboly-Lorenzo, Michelle (DDS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010068B32C7835BBD94282A40B01912CADD0</vt:lpwstr>
   </property>