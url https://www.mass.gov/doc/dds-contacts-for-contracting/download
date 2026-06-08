--- v0 (2026-04-02)
+++ v1 (2026-06-08)
@@ -1,103 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Contracts\1 FY26 Contracts\Region contact info\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\CONTRACT\Forms\FY27\Contacts for Contracting\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1206550-167D-493A-B9AC-8D95F8A8CE0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B62B4AD-03F1-4763-A8F1-7966A22B5001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="293">
   <si>
     <t>Regional Director</t>
   </si>
   <si>
     <t>Regional Office Manager</t>
   </si>
   <si>
     <t>Contracts Manager</t>
   </si>
   <si>
     <t>Richard O'Meara</t>
   </si>
   <si>
     <t xml:space="preserve">Kim Anderson </t>
   </si>
   <si>
     <t>Laurie Whitney</t>
   </si>
   <si>
-    <t>Lisa Chevalier</t>
-[...1 lines deleted...]
-  <si>
     <t>Linda Glaude</t>
   </si>
   <si>
     <t>Kerri Phillips</t>
   </si>
   <si>
     <t>Marjorie Cordy</t>
   </si>
   <si>
     <t xml:space="preserve">Region 1 </t>
   </si>
   <si>
     <t>Berkshire</t>
   </si>
   <si>
     <t>North Central</t>
   </si>
   <si>
     <t>South Valley</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Region 3</t>
@@ -174,53 +172,50 @@
   <si>
     <t>DDS- Contracts Contact Information - By Region</t>
   </si>
   <si>
     <t>Sam Mason</t>
   </si>
   <si>
     <t>PC III/Contracts Supervisor</t>
   </si>
   <si>
     <t>Regional</t>
   </si>
   <si>
     <t>ABI</t>
   </si>
   <si>
     <t>Danielle Desrosiers</t>
   </si>
   <si>
     <t>Community Systems Director</t>
   </si>
   <si>
     <t>Lisa Saba</t>
   </si>
   <si>
-    <t>Kelly Lawless</t>
-[...1 lines deleted...]
-  <si>
     <t>Melissa Guyer</t>
   </si>
   <si>
     <t>508-866-8815</t>
   </si>
   <si>
     <t>508-866-8823</t>
   </si>
   <si>
     <t>508-866-8909</t>
   </si>
   <si>
     <t>508-866-8862</t>
   </si>
   <si>
     <t>508-866-8884</t>
   </si>
   <si>
     <t>508-866-8891</t>
   </si>
   <si>
     <t xml:space="preserve">Area Director </t>
   </si>
   <si>
     <t xml:space="preserve">Budget </t>
@@ -252,53 +247,50 @@
   <si>
     <t>781-314-7523</t>
   </si>
   <si>
     <t>Marc Vello</t>
   </si>
   <si>
     <t>781-314-7526</t>
   </si>
   <si>
     <t>Region 6 - ABI</t>
   </si>
   <si>
     <t>Priya Kumar</t>
   </si>
   <si>
     <t>781-314-7555</t>
   </si>
   <si>
     <t>Transporation</t>
   </si>
   <si>
     <t>978-774-5000 x559</t>
   </si>
   <si>
-    <t>Karen McDonald</t>
-[...1 lines deleted...]
-  <si>
     <t>978-774-5000 x548</t>
   </si>
   <si>
     <t>978-774-5000 x530</t>
   </si>
   <si>
     <t>978-774-5000 x262</t>
   </si>
   <si>
     <t>Patti Magesky</t>
   </si>
   <si>
     <t>978-774-5000 x253</t>
   </si>
   <si>
     <t>978-774-5000 x388</t>
   </si>
   <si>
     <t>StateOp Director</t>
   </si>
   <si>
     <t>Scott Kluge</t>
   </si>
   <si>
     <t>978-774-5000 x305</t>
@@ -474,439 +466,502 @@
   <si>
     <t>3-Northeast</t>
   </si>
   <si>
     <t>5-Southeast</t>
   </si>
   <si>
     <t>6-Metro</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>Contract Specialist</t>
   </si>
   <si>
     <t>anthony.m.keane@mass.gov</t>
   </si>
   <si>
     <t>laurie.whitney@mass.gov</t>
   </si>
   <si>
+    <t>ron.morency@mass.gov</t>
+  </si>
+  <si>
+    <t>melissa.guyer@mass.gov</t>
+  </si>
+  <si>
+    <t>keri.purcell@mass.gov</t>
+  </si>
+  <si>
+    <t>eliana.clinton@mass.gov</t>
+  </si>
+  <si>
+    <t>denise.haley@mass.gov</t>
+  </si>
+  <si>
+    <t>tom.marshall@mass.gov</t>
+  </si>
+  <si>
+    <t>kathleen.pease@mass.gov</t>
+  </si>
+  <si>
+    <t>jennifer.tammaro@mass.gov</t>
+  </si>
+  <si>
+    <t>diane.m.palocci@mass.gov</t>
+  </si>
+  <si>
+    <t>kelly.murphy@mass.gov</t>
+  </si>
+  <si>
+    <t>jennifer.kileen@mass.gov</t>
+  </si>
+  <si>
+    <t>diane.chigas@mass.gov</t>
+  </si>
+  <si>
+    <t>bonnie.j.hungler@mass.gov</t>
+  </si>
+  <si>
+    <t>christine.dempsey@mass.gov</t>
+  </si>
+  <si>
+    <t>patrice.magesky@mass.gov</t>
+  </si>
+  <si>
+    <t>scott.kluge@mass.gov</t>
+  </si>
+  <si>
+    <t>roberta.lewonis@mass.gov</t>
+  </si>
+  <si>
+    <t>lesley.m.boretti@mass.gov</t>
+  </si>
+  <si>
+    <t>linda.glaude@mass.gov</t>
+  </si>
+  <si>
+    <t>margie.cordy@mass.gov</t>
+  </si>
+  <si>
+    <t>kaitlyn.spencer@mass.gov</t>
+  </si>
+  <si>
+    <t>parwaiz.ahmadzai@mass.gov</t>
+  </si>
+  <si>
+    <t>michelet.thompson@mass.gov</t>
+  </si>
+  <si>
+    <t>manish.sijapati@mass.gov</t>
+  </si>
+  <si>
+    <t>priya.kumar@mass.gov</t>
+  </si>
+  <si>
+    <t>Org code</t>
+  </si>
+  <si>
+    <t>Kelly McNaughton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stephen Abreu </t>
+  </si>
+  <si>
+    <t>stephen.abreu@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> opeyemi.ogunlesi@mass.gov</t>
+  </si>
+  <si>
+    <t>Opeyemi Ogunlesi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> kerrilynne.phillips@mass.gov</t>
+  </si>
+  <si>
+    <t>Keri Purcell</t>
+  </si>
+  <si>
+    <t>413-726-4609</t>
+  </si>
+  <si>
+    <t>Karamoh Kaba</t>
+  </si>
+  <si>
+    <t>Karamoh.Kaba@mass.gov</t>
+  </si>
+  <si>
+    <t>Karen Moynihan</t>
+  </si>
+  <si>
+    <t>karen.e.moynihan@mass.gov</t>
+  </si>
+  <si>
+    <t>John Bates</t>
+  </si>
+  <si>
+    <t>john.p.bates2@mass.gov</t>
+  </si>
+  <si>
+    <t>Lesley Boretti</t>
+  </si>
+  <si>
+    <t>Deborah Johnson</t>
+  </si>
+  <si>
+    <t>Jane Fuller</t>
+  </si>
+  <si>
+    <t>Lisa Carvalho</t>
+  </si>
+  <si>
+    <t>lisa.j.carvalho@mass.gov</t>
+  </si>
+  <si>
+    <t>deborahanne.johnson@mass.gov</t>
+  </si>
+  <si>
+    <t>jane.m.fuller@mass.gov</t>
+  </si>
+  <si>
+    <t>Jason Rodrigues</t>
+  </si>
+  <si>
+    <t>jason.rodrigues@mass.gov</t>
+  </si>
+  <si>
+    <t>508-866-8842</t>
+  </si>
+  <si>
+    <t>Kristin.L.Doneghey@mass.gov</t>
+  </si>
+  <si>
+    <t>Kristin Doneghey-Harris</t>
+  </si>
+  <si>
+    <t>Ron Desroches</t>
+  </si>
+  <si>
+    <t>ronald.e.desroches@mass.gov</t>
+  </si>
+  <si>
+    <t>413-205-1647</t>
+  </si>
+  <si>
+    <t>Franklin Hampshire</t>
+  </si>
+  <si>
+    <t>Springfield/Westfield</t>
+  </si>
+  <si>
+    <t>Michelle Barrett</t>
+  </si>
+  <si>
+    <t>michelle.barrett@mass.gov</t>
+  </si>
+  <si>
+    <t>thomas.carney@mass.gov</t>
+  </si>
+  <si>
+    <t>Thomas Carney</t>
+  </si>
+  <si>
+    <t>Budget Director</t>
+  </si>
+  <si>
+    <t>AT/RS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jessica Belcher </t>
+  </si>
+  <si>
+    <t>jessica.Belcher@mass.gov</t>
+  </si>
+  <si>
+    <t>Silvana Boyea</t>
+  </si>
+  <si>
+    <t>silvana.boyea@mass.gov</t>
+  </si>
+  <si>
+    <t>jeffrey.hetrick1@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jennifer.Savary@mass.gov</t>
+  </si>
+  <si>
+    <t>Jennifer Savary</t>
+  </si>
+  <si>
+    <t>justin.howes@mass.gov</t>
+  </si>
+  <si>
+    <t>Doneghey-Harris/Jacqueline Owens</t>
+  </si>
+  <si>
+    <t>Vacant</t>
+  </si>
+  <si>
+    <t>Justin Howes</t>
+  </si>
+  <si>
+    <t>kristen.omelia@mass.gov</t>
+  </si>
+  <si>
+    <t>Jeffrey Hetrick</t>
+  </si>
+  <si>
+    <t>amanda.d.maniaci@mass.gov</t>
+  </si>
+  <si>
+    <t>Ann Lorenzo</t>
+  </si>
+  <si>
+    <t>ann.lorenzo@mass.gov</t>
+  </si>
+  <si>
+    <t>Ken Underwood</t>
+  </si>
+  <si>
+    <t>ken.underwood@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diane Chigas </t>
+  </si>
+  <si>
+    <t>978-774-5000 x 329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marci Lundin </t>
+  </si>
+  <si>
+    <t>marci.lundin@mass.gov</t>
+  </si>
+  <si>
+    <t>Region 6</t>
+  </si>
+  <si>
+    <t>Fiscal Analyst (Transfer matters)</t>
+  </si>
+  <si>
+    <t>Marc.Vello@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vacant </t>
+  </si>
+  <si>
+    <t>Andrea.M.Umpierre@mass.gov</t>
+  </si>
+  <si>
+    <t>DESE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kristen O'Melia </t>
+  </si>
+  <si>
+    <t>413-302-1675</t>
+  </si>
+  <si>
+    <t>Eliana Clinton</t>
+  </si>
+  <si>
+    <t>413-537-8675</t>
+  </si>
+  <si>
+    <t>413.726.4626</t>
+  </si>
+  <si>
+    <t>gary.cameron@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">413-374-7017 </t>
+  </si>
+  <si>
+    <t>413-507-1639</t>
+  </si>
+  <si>
+    <t>Holyoke /Chicopee</t>
+  </si>
+  <si>
+    <t>Adam Holst</t>
+  </si>
+  <si>
+    <t>adam.holst@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">413-883-1393 </t>
+  </si>
+  <si>
+    <t>Theresa Porter</t>
+  </si>
+  <si>
+    <t>theresa.porter@mass.gov</t>
+  </si>
+  <si>
+    <t>Julian Bazalar</t>
+  </si>
+  <si>
+    <t>julian.bazalar@mass.gov</t>
+  </si>
+  <si>
+    <t>413-586-4948</t>
+  </si>
+  <si>
+    <t>AT Services &amp; Transportation</t>
+  </si>
+  <si>
+    <t>Karen Poutre</t>
+  </si>
+  <si>
+    <t>karen.poutre@mass.gov</t>
+  </si>
+  <si>
+    <t>vacant</t>
+  </si>
+  <si>
+    <t>Jacqueline Owens</t>
+  </si>
+  <si>
+    <t>Jacqueline.Owens2@mass.gov</t>
+  </si>
+  <si>
+    <t>508-866-8852</t>
+  </si>
+  <si>
+    <t>Sam Mason (Temp change while Ben Tummino is on Pat. Leave)</t>
+  </si>
+  <si>
+    <t>Eliana Clinton (temp)</t>
+  </si>
+  <si>
+    <t>Teka Harris</t>
+  </si>
+  <si>
+    <t>teka.j.harris@mass.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Central Office </t>
+  </si>
+  <si>
+    <t>Director of Contracts</t>
+  </si>
+  <si>
+    <t>Jess Wall</t>
+  </si>
+  <si>
+    <t>jess.wall@mass.gov</t>
+  </si>
+  <si>
+    <t>Program Coordinator</t>
+  </si>
+  <si>
+    <t>Nita Trivedi</t>
+  </si>
+  <si>
+    <t>nita.trivedi2@mass.gov</t>
+  </si>
+  <si>
+    <t>Charles Smith</t>
+  </si>
+  <si>
+    <t>charles.m.smith@mass.gov</t>
+  </si>
+  <si>
+    <t>Business Analyst</t>
+  </si>
+  <si>
+    <t>Cesar Barreto-Gonzalez</t>
+  </si>
+  <si>
+    <t>cesar.a.barreto-gonzalez@mass.gov</t>
+  </si>
+  <si>
+    <t>Residential Housing Expense Analyst</t>
+  </si>
+  <si>
+    <t>Tom Higgins</t>
+  </si>
+  <si>
+    <t>thomas.higgins6@mass.gov</t>
+  </si>
+  <si>
+    <t>erica.paton@mass.gov</t>
+  </si>
+  <si>
+    <t>Cindy O' Donnell</t>
+  </si>
+  <si>
+    <t>cynthia.m.odonnell@mass.gov</t>
+  </si>
+  <si>
+    <t>Amanda Maniaci</t>
+  </si>
+  <si>
+    <t>Robert DeStefano</t>
+  </si>
+  <si>
+    <t>robert.destefano@mass.gov</t>
+  </si>
+  <si>
+    <t>781-314-7518</t>
+  </si>
+  <si>
+    <t>Erica Paton</t>
+  </si>
+  <si>
+    <t>413-478-9229</t>
+  </si>
+  <si>
+    <t>Lisa Breyare</t>
+  </si>
+  <si>
     <t>lisa.chevalier@mass.gov</t>
   </si>
   <si>
-    <t>ron.morency@mass.gov</t>
-[...377 lines deleted...]
-    <t>teka.j.harris@mass.gov</t>
+    <t>Updated 05/28/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa Breyare </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gary Cameron </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kathy Pease </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -933,59 +988,50 @@
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0563C1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1034,59 +1080,61 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1362,1598 +1410,1677 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.m.walsh@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.baldwin@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin.howes@mass.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.chigas@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.rodrigues@mass.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.kileen@mass.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.mcdonald@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lesley.m.boretti@mass.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parwaiz.ahmadzai@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica.Belcher@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathleen.pease@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.knapp@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marc.Vello@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.McNaughton@mass.gov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauren.knapp@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pirozzi@mass.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.abreu@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Owens2@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.m.walsh@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristin.L.Doneghey@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.murphy@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.m.palocci@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.magesky@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.e.moynihan@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:priya.kumar@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristen.omelia@mass.gov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.e.desroches@mass.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marc.Vello@mass.gov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teka.j.harris@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrilynne.phillips@mass.gov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eliana.clinton@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:judi.lydon-ruby@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.desrosiers@mass" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.tammaro@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.kluge@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manish.sijapati@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.m.keane@mass.gov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.chevalier@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.e.desroches@mass.gov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eliana.clinton@mass.gov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.a.anderson@mass.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.saba@mass.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rick.OMeara@mass.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.carney@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Owens2@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.marshall@mass.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.chigas@mass.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.magesky@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda.glaude@mass.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaitlyn.spencer@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurie.whitney@mass.gov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ron.morency@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samuel.mason@mass.gov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.duffy@mass.gov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelet.thompson@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denise.haley@mass.gov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keri.purcell@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karyn.Rodrigues@Mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samuel.mason@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrilynne.phillips@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jennifer.Savary@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.dempsey@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.p.bates2@mass.gov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roberta.lewonis@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manish.sijapati@mass.gov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.holst@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.P.OConnell@mass.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.d.lawless@mass.gov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.M.Umpierre@mass.gov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.guyer@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.barrett@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.poutre@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.P.OConnell@mass.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.a.anderson@mass.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opeyemi.ogunlesi@mass.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrilynne.phillips@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Owens2@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bonnie.j.hungler@mass.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margie.cordy@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffrey.hetrick1@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin.howes@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.rodrigues@mass.gov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.mcdonald@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lesley.m.boretti@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathleen.pease@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ron.morency@mass.gov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.abreu@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.m.walsh@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.murphy@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.m.palocci@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:priya.kumar@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristen.omelia@mass.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marc.Vello@mass.gov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nita.trivedi2@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrilynne.phillips@mass.gov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eliana.clinton@mass.gov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.higgins6@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.desrosiers@mass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rick.OMeara@mass.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.carney@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Owens2@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.marshall@mass.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.chigas@mass.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.magesky@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linda.glaude@mass.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaitlyn.spencer@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurie.whitney@mass.gov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.barrett@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teka.j.harris@mass.gov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.duffy@mass.gov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelet.thompson@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marc.Vello@mass.gov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.m.smith@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Karyn.Rodrigues@Mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samuel.mason@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrilynne.phillips@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jennifer.Savary@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.dempsey@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.p.bates2@mass.gov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roberta.lewonis@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manish.sijapati@mass.gov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.holst@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.P.OConnell@mass.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.d.lawless@mass.gov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.M.Umpierre@mass.gov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.guyer@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denise.haley@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samuel.mason@mass.gov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jess.wall@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.P.OConnell@mass.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.a.anderson@mass.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opeyemi.ogunlesi@mass.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerrilynne.phillips@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Owens2@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bonnie.j.hungler@mass.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margie.cordy@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeffrey.hetrick1@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:judi.lydon-ruby@mass.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.tammaro@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.kluge@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manish.sijapati@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.m.keane@mass.gov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.chevalier@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.poutre@mass.gov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keri.purcell@mass.gov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.a.barreto-gonzalez@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.a.anderson@mass.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.saba@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.m.walsh@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.baldwin@mass.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane.chigas@mass.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.kileen@mass.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parwaiz.ahmadzai@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica.Belcher@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eliana.clinton@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.McNaughton@mass.gov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronald.e.desroches@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pirozzi@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Owens2@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristin.L.Doneghey@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.magesky@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.e.moynihan@mass.gov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erica.paton@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P48"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.453125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="15.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="18.81640625" customWidth="1"/>
+    <col min="2" max="2" width="15.08984375" customWidth="1"/>
+    <col min="3" max="3" width="34.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.54296875" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="8" max="8" width="30.54296875" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="20.7265625" customWidth="1"/>
-    <col min="10" max="10" width="27.81640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.6328125" customWidth="1"/>
+    <col min="10" max="10" width="27.90625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="39.90625" customWidth="1"/>
-    <col min="12" max="12" width="30.7265625" customWidth="1"/>
-    <col min="13" max="13" width="27.26953125" customWidth="1"/>
+    <col min="12" max="12" width="30.6328125" customWidth="1"/>
+    <col min="13" max="13" width="27.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="13"/>
       <c r="B1" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B2" s="19" t="s">
-        <v>263</v>
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B4" s="5" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B5" s="6"/>
       <c r="C5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="22" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F5" s="22" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="G5" s="22">
         <v>1100</v>
       </c>
       <c r="H5" s="22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B6" s="6"/>
       <c r="C6" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D6" s="22" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="E6" s="12" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F6" s="22" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="G6" s="22">
         <v>1110</v>
       </c>
       <c r="H6" s="22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I6" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J6" s="12" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="K6" s="22" t="s">
-        <v>58</v>
+        <v>292</v>
       </c>
       <c r="L6" s="12" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="M6" s="22" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B7" s="6"/>
       <c r="C7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="12" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F7" s="24" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="G7" s="22">
         <v>1120</v>
       </c>
       <c r="H7" s="22" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="I7" s="22" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="J7" s="12" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="K7" s="22" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
       <c r="L7" s="23" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="M7" s="25" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B8" s="6"/>
       <c r="C8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="22" t="s">
-        <v>6</v>
+        <v>287</v>
       </c>
       <c r="E8" s="12" t="s">
-        <v>147</v>
+        <v>288</v>
       </c>
       <c r="F8" s="22" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="G8" s="22">
         <v>1140</v>
       </c>
       <c r="H8" s="22" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="I8" s="22" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="J8" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="K8" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="23" t="s">
         <v>150</v>
       </c>
-      <c r="K8" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M8" s="22" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="6"/>
-      <c r="C9" s="30" t="s">
-        <v>36</v>
+      <c r="C9" s="29" t="s">
+        <v>35</v>
       </c>
       <c r="D9" s="22" t="s">
-        <v>204</v>
+        <v>285</v>
       </c>
       <c r="E9" s="12" t="s">
-        <v>205</v>
+        <v>278</v>
       </c>
       <c r="F9" s="24" t="s">
-        <v>253</v>
+        <v>286</v>
       </c>
       <c r="G9" s="22">
         <v>1150</v>
       </c>
       <c r="H9" s="22" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="I9" s="22" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="J9" s="12" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="K9" s="22" t="s">
-        <v>183</v>
+        <v>290</v>
       </c>
       <c r="L9" s="12" t="s">
-        <v>184</v>
+        <v>288</v>
       </c>
       <c r="M9" s="22" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B10" s="6"/>
       <c r="C10" s="21" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D10" s="22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>144</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>246</v>
       </c>
       <c r="G10" s="22">
         <v>1170</v>
       </c>
       <c r="H10" s="22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I10" s="22" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="J10" s="23" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="K10" s="22" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="L10" s="23" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="M10" s="22" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B11" s="6"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22">
         <v>1180</v>
       </c>
       <c r="H11" s="22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I11" s="22" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="J11" s="12" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="K11" s="22" t="s">
-        <v>183</v>
+        <v>290</v>
       </c>
       <c r="L11" s="12" t="s">
-        <v>184</v>
+        <v>288</v>
       </c>
       <c r="M11" s="22" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B12" s="6"/>
       <c r="C12" s="26"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22">
         <v>1190</v>
       </c>
       <c r="H12" s="22" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>13</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>94</v>
       </c>
       <c r="J12" s="14" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="K12" s="22" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="L12" s="23" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="M12" s="25" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B13" s="6"/>
       <c r="C13" s="26"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22">
         <v>1199</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>42</v>
+      </c>
+      <c r="I13" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="J13" s="28" t="s">
+        <v>210</v>
       </c>
       <c r="K13" s="22" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="L13" s="14" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="M13" s="22" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B14" s="6"/>
       <c r="C14" s="26"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22">
         <v>1103</v>
       </c>
       <c r="H14" s="22" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>104</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>260</v>
       </c>
       <c r="J14" s="14" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="K14" s="22" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="L14" s="23" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="M14" s="22" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B15" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="B16" s="6"/>
       <c r="C16" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>129</v>
       </c>
       <c r="E16" s="12" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G16">
         <v>3301</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B17" s="6"/>
       <c r="C17" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>279</v>
       </c>
       <c r="E17" s="12" t="s">
-        <v>164</v>
+        <v>280</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G17">
         <v>3310</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="J17" s="12" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="K17" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="L17" s="12" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M17" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B18" s="6"/>
       <c r="C18" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>228</v>
+        <v>281</v>
       </c>
       <c r="E18" s="12" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="F18" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G18">
         <v>3320</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="J18" s="12" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="K18" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="L18" s="12" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="M18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B19" s="6"/>
       <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E19" s="12" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G19">
         <v>3340</v>
       </c>
       <c r="H19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I19" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="J19" s="12" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="K19" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="L19" s="12" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="M19" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B20" s="6"/>
       <c r="C20" s="2" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D20" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="E20" s="12" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F20" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="G20">
         <v>3350</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I20" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="J20" s="12" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="K20" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="L20" s="12" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B21" s="6"/>
       <c r="C21" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="E21" s="12" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="F21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="G21">
         <v>3380</v>
       </c>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="J21" s="12"/>
       <c r="K21" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="L21" s="12" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M21" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B22" s="6"/>
       <c r="C22" s="2" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="F22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="G22">
         <v>3900</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I22" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="J22" s="12" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K22" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="L22" s="12" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="M22" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B23" s="6"/>
       <c r="C23" s="2"/>
       <c r="G23">
         <v>3099</v>
       </c>
       <c r="H23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I23" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="J23" s="12" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="K23" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="L23" s="12" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M23" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B24" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B25" s="6"/>
       <c r="C25" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G25">
         <v>5099</v>
       </c>
       <c r="H25" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I25" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="J25" s="12" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="K25" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L25" s="11" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="M25" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B26" s="6"/>
       <c r="C26" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D26" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="E26" s="12"/>
       <c r="G26">
         <v>5520</v>
       </c>
       <c r="H26" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="J26" s="12" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="K26" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="L26" s="12" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="M26" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="27" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B27" s="6"/>
       <c r="C27" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E27" s="12"/>
       <c r="G27">
         <v>5540</v>
       </c>
       <c r="H27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I27" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J27" s="11" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="K27" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L27" s="11" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="M27" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B28" s="6"/>
       <c r="C28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="12" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G28">
         <v>5550</v>
       </c>
       <c r="H28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I28" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="J28" s="11" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="K28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L28" s="11" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="M28" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B29" s="6"/>
       <c r="C29" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G29">
         <v>5560</v>
       </c>
       <c r="H29" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I29" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J29" s="12" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="K29" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="L29" s="12" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M29" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B30" s="6"/>
       <c r="C30" s="2" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D30" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="F30" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="G30">
         <v>5570</v>
       </c>
       <c r="H30" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I30" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="J30" s="12" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="K30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="L30" s="12" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="M30" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B31" s="6"/>
       <c r="C31" s="2"/>
       <c r="G31">
         <v>5580</v>
       </c>
       <c r="H31" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I31" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J31" s="12" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="K31" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="L31" s="12" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M31" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B32" s="6"/>
       <c r="C32" s="2"/>
       <c r="G32">
         <v>5590</v>
       </c>
       <c r="H32" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I32" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="J32" s="12" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="K32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L32" s="12" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="M32" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="33" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B33" s="6"/>
       <c r="G33">
         <v>5041</v>
       </c>
       <c r="H33" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="I33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J33" s="12" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="K33" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="L33" s="12" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M33" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B34" s="6"/>
       <c r="G34">
         <v>5501</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J34" s="15" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K34" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="L34" s="20" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="M34" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
     </row>
     <row r="35" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B35" s="6"/>
       <c r="G35">
         <v>5972</v>
       </c>
       <c r="H35" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I35" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="J35" s="12" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="K35" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="L35" s="20" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="M35" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="P35" s="7"/>
     </row>
     <row r="36" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B36" s="6"/>
       <c r="G36">
         <v>5700</v>
       </c>
       <c r="H36" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="I36" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="J36" s="12" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="K36" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="L36" s="20" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="M36" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="P36" s="7"/>
     </row>
     <row r="37" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B37" s="6"/>
       <c r="G37">
         <v>5501</v>
       </c>
       <c r="H37" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="I37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J37" s="15" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K37" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="L37" s="12" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="M37" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P37" s="7"/>
     </row>
     <row r="38" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B38" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K38" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L38" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B39" s="6"/>
       <c r="C39" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E39" s="12" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="F39" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G39">
         <v>6601</v>
       </c>
       <c r="H39" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
     </row>
     <row r="40" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B40" s="6"/>
       <c r="C40" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G40">
         <v>6610</v>
       </c>
       <c r="H40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I40" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="J40" s="12" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="K40" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="L40" s="12" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="M40" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="41" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B41" s="9"/>
       <c r="C41" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G41" s="16">
         <v>6620</v>
       </c>
       <c r="H41" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I41" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="J41" s="12" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L41" s="12" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="M41" s="17" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="2:16" x14ac:dyDescent="0.35">
       <c r="B42" s="6"/>
       <c r="C42" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="F42" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G42" s="16">
         <v>6620</v>
       </c>
       <c r="H42" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I42" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="J42" s="12" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="K42" s="8" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="L42" s="12" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="M42" s="17" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="2:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="10" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="F43" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G43" s="16">
         <v>6620</v>
       </c>
       <c r="H43" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I43" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="J43" s="12" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="K43" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L43" s="12" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="M43" s="17" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="44" spans="2:16" x14ac:dyDescent="0.35">
       <c r="C44" s="2" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="D44" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="E44" s="12"/>
+        <v>282</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="F44" t="s">
+        <v>284</v>
+      </c>
       <c r="G44">
         <v>6660</v>
       </c>
       <c r="H44" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I44" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="J44" s="12" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="K44" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L44" s="12" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="M44" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="45" spans="2:16" x14ac:dyDescent="0.35">
       <c r="C45" s="2" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D45" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="E45" s="12"/>
       <c r="G45">
         <v>6670</v>
       </c>
       <c r="H45" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I45" s="18" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="J45" s="12" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="K45" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="L45" s="12" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="M45" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46" spans="2:16" x14ac:dyDescent="0.35">
       <c r="G46">
         <v>6099</v>
       </c>
       <c r="H46" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I46" s="18" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="J46" s="12" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="K46" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L46" s="12" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="M46" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="47" spans="2:16" x14ac:dyDescent="0.35">
       <c r="G47">
         <v>6601</v>
       </c>
       <c r="H47" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="I47" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="J47" s="12" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="K47" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L47" s="12" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="M47" s="17" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="2:16" x14ac:dyDescent="0.35">
       <c r="C48" s="4"/>
       <c r="G48">
         <v>6601</v>
       </c>
       <c r="H48" t="s">
+        <v>252</v>
+      </c>
+      <c r="I48" t="s">
+        <v>253</v>
+      </c>
+      <c r="J48" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="K48" t="s">
+        <v>64</v>
+      </c>
+      <c r="L48" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="M48" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="B51" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="C52" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="I48" t="s">
+      <c r="D52" t="s">
         <v>265</v>
       </c>
-      <c r="J48" s="12" t="s">
+      <c r="E52" s="12" t="s">
         <v>266</v>
       </c>
-      <c r="K48" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+    </row>
+    <row r="53" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="C53" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="D53" t="s">
+        <v>268</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="C54" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D54" t="s">
+        <v>270</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="55" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="C55" s="30" t="s">
+        <v>272</v>
+      </c>
+      <c r="D55" t="s">
+        <v>273</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" x14ac:dyDescent="0.35">
+      <c r="C56" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="D56" t="s">
+        <v>276</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="L25" r:id="rId1" display="mailto:Sean.P.OConnell@mass.gov" xr:uid="{264AFE7A-CEFB-44A1-BEDA-65D4D2FA1631}"/>
     <hyperlink ref="L28" r:id="rId2" display="mailto:maria.pirozzi@mass.gov" xr:uid="{E45A3C5D-1733-4BF5-BD81-981FB7B8C3D4}"/>
     <hyperlink ref="L29" r:id="rId3" xr:uid="{81F1BA4A-D06F-4A58-A2EE-4B5306E94D1C}"/>
     <hyperlink ref="J33" r:id="rId4" xr:uid="{CCAD6737-013F-4923-93D0-0DAEEB803D96}"/>
     <hyperlink ref="E29" r:id="rId5" xr:uid="{CFCAB6F9-31D6-4B6E-A831-0A4EE1C6943C}"/>
     <hyperlink ref="E28" r:id="rId6" xr:uid="{48C6CECE-84C4-4051-ADEB-4893574FCB57}"/>
     <hyperlink ref="J28" r:id="rId7" display="mailto:Kelly.McNaughton@mass.gov" xr:uid="{C209C860-186D-4754-8269-45BFE8FB9C8C}"/>
     <hyperlink ref="J29" r:id="rId8" xr:uid="{7533C153-86A7-4C29-A788-D4895FDA71C2}"/>
     <hyperlink ref="J31" r:id="rId9" xr:uid="{333FB2AE-85E6-46F1-91AB-1A68A88809FA}"/>
     <hyperlink ref="J35" r:id="rId10" xr:uid="{F6C09EDE-0D34-4095-87E5-6EF6117CFD5D}"/>
     <hyperlink ref="L31" r:id="rId11" xr:uid="{69B68CD7-704E-459E-81C8-1A4DF3F302B9}"/>
     <hyperlink ref="L32" r:id="rId12" xr:uid="{8CD5BB48-BE12-496E-9A08-8D2436273862}"/>
     <hyperlink ref="L33" r:id="rId13" xr:uid="{8626C1C6-B6A6-4C60-AC65-EC240A3C18A9}"/>
     <hyperlink ref="E25" r:id="rId14" xr:uid="{F0E44546-4A87-41F6-A90F-8438C9E53A91}"/>
     <hyperlink ref="J36" r:id="rId15" display="mailto:opeyemi.ogunlesi@mass.gov" xr:uid="{DA50E3BC-23B4-4C99-A17A-9060D07219DA}"/>
     <hyperlink ref="J32" r:id="rId16" display="mailto:stephen.abreu@mass.gov" xr:uid="{A9CB09B7-D039-4DD1-9A19-810251E0CA58}"/>
     <hyperlink ref="J34" r:id="rId17" display="mailto:kerrilynne.phillips@mass.gov" xr:uid="{BB990D01-1DD9-45EF-B1DE-69AD0A9D0D04}"/>
     <hyperlink ref="L30" r:id="rId18" xr:uid="{3A234416-001E-44EC-B63D-4877E90D4B20}"/>
     <hyperlink ref="J27" r:id="rId19" display="mailto:danielle.desrosiers@mass" xr:uid="{CD493999-325B-4492-BF38-CE7C14DCF7A6}"/>
     <hyperlink ref="L27" r:id="rId20" display="mailto:Sean.P.OConnell@mass.gov" xr:uid="{26589BBC-F173-4635-B7AA-82A813D74E17}"/>
     <hyperlink ref="E30" r:id="rId21" display="mailto:jason.rodrigues@mass.gov" xr:uid="{A45F5692-2830-4D2D-BD58-BE5BB87E0596}"/>
     <hyperlink ref="J25" r:id="rId22" display="mailto:thomas.carney@mass.gov" xr:uid="{DABDDD7B-94D9-4F21-9B17-F6CD614A4F54}"/>
     <hyperlink ref="J37" r:id="rId23" display="mailto:kerrilynne.phillips@mass.gov" xr:uid="{38D7A0ED-8B0A-45A5-AFE8-8E036E274469}"/>
     <hyperlink ref="L37" r:id="rId24" xr:uid="{006D047C-8672-4BBB-8979-DB41BBFFDC9F}"/>
     <hyperlink ref="J30" r:id="rId25" display="mailto:Jennifer.Savary@mass.gov" xr:uid="{ADD2119A-5E70-4614-9687-0E50CF201EC7}"/>
     <hyperlink ref="J26" r:id="rId26" display="mailto:justin.howes@mass.gov" xr:uid="{94601B00-B6ED-4834-B2CA-F88C882C6893}"/>
     <hyperlink ref="L34" r:id="rId27" xr:uid="{684E3B11-69AF-4112-A2E9-516BB9D2DBE9}"/>
     <hyperlink ref="L35" r:id="rId28" xr:uid="{969CCFFF-70F1-4919-B944-63F3B414CD0A}"/>
     <hyperlink ref="L36" r:id="rId29" xr:uid="{E7DD1BB6-ED8D-4BB5-8F62-032327571E71}"/>
     <hyperlink ref="J17" r:id="rId30" xr:uid="{2667ED3A-3E6D-4DA7-ADE2-34AE40A58341}"/>
     <hyperlink ref="L17" r:id="rId31" xr:uid="{D27164CD-EAB4-47C5-A676-423CB95F7DE9}"/>
     <hyperlink ref="L18" r:id="rId32" xr:uid="{52E3A8D0-63F7-4BF6-95BB-51F676F943C7}"/>
     <hyperlink ref="L19" r:id="rId33" xr:uid="{EBABD0B2-D9CA-44EC-A774-F69DD40F8012}"/>
     <hyperlink ref="J20" r:id="rId34" xr:uid="{16919C07-A9A1-48E0-BD7D-08683A8EBC88}"/>
     <hyperlink ref="L20" r:id="rId35" xr:uid="{353DE3AB-267D-48F7-9C49-37531911585A}"/>
-    <hyperlink ref="J21" r:id="rId36" xr:uid="{88C7C274-79F1-4D71-9DCD-DD23609848A8}"/>
+    <hyperlink ref="J21" r:id="rId36" display="bonnie.j.hungler@mass.gov" xr:uid="{88C7C274-79F1-4D71-9DCD-DD23609848A8}"/>
     <hyperlink ref="L21" r:id="rId37" xr:uid="{34AB3DB9-A73F-4D01-9A0F-3ECAE8560AC9}"/>
     <hyperlink ref="J22" r:id="rId38" xr:uid="{EBDDCC2F-C0DF-4250-9434-4F14F6F908B1}"/>
     <hyperlink ref="L23" r:id="rId39" xr:uid="{17E3C498-C047-476D-8899-69972854FDB9}"/>
     <hyperlink ref="L22" r:id="rId40" xr:uid="{EAB115C6-3EB9-4104-B551-14334247241C}"/>
-    <hyperlink ref="E16" r:id="rId41" xr:uid="{457BE030-2263-454F-B9DF-DE39A7C918FF}"/>
-    <hyperlink ref="E17" r:id="rId42" xr:uid="{18756A5C-CC65-4CF5-A12A-785827B66053}"/>
+    <hyperlink ref="E16" r:id="rId41" display="kelly.d.lawless@mass.gov" xr:uid="{457BE030-2263-454F-B9DF-DE39A7C918FF}"/>
+    <hyperlink ref="E17" r:id="rId42" display="karen.mcdonald@mass.gov" xr:uid="{18756A5C-CC65-4CF5-A12A-785827B66053}"/>
     <hyperlink ref="E19" r:id="rId43" xr:uid="{7F479545-449B-4487-A08E-FE8D66F8C72C}"/>
     <hyperlink ref="E22" r:id="rId44" xr:uid="{C2900C34-A3C2-4A96-837A-8EB75C509BE6}"/>
     <hyperlink ref="E21" r:id="rId45" xr:uid="{B4F1B623-B6E3-4017-AAE3-49868E87A9B5}"/>
     <hyperlink ref="E40" r:id="rId46" xr:uid="{9FB30E5B-684A-4F8C-AD71-8CA7D690A477}"/>
     <hyperlink ref="E41" r:id="rId47" xr:uid="{1160D5D1-87EA-437B-A0F0-818B2D2E8513}"/>
     <hyperlink ref="E42" r:id="rId48" xr:uid="{E507544C-14A9-433E-B75F-50610D89454E}"/>
     <hyperlink ref="E43" r:id="rId49" xr:uid="{2065D515-9A8D-4A4E-91B3-7CA44CEDAEFD}"/>
     <hyperlink ref="L40" r:id="rId50" xr:uid="{09BDD40A-9C38-4AF2-9B0C-533E955D6EAA}"/>
     <hyperlink ref="L41" r:id="rId51" xr:uid="{094C4314-8391-4EBE-A5AA-E2FA0884ECB3}"/>
     <hyperlink ref="L43" r:id="rId52" xr:uid="{40B6D359-416A-461C-A3E3-D7233DC0D288}"/>
     <hyperlink ref="L44" r:id="rId53" xr:uid="{53BF54E6-0183-4CF2-B0A5-B0AC50EF77C0}"/>
     <hyperlink ref="L45" r:id="rId54" xr:uid="{1EDAEDED-6387-43E5-8B15-ECA897A89FCB}"/>
     <hyperlink ref="J40" r:id="rId55" xr:uid="{FDC9AD4E-08D4-4EF7-83F7-4781CC877543}"/>
     <hyperlink ref="E39" r:id="rId56" xr:uid="{D8FB7F06-2F8D-47AC-A14F-3D7F413FBE09}"/>
     <hyperlink ref="J42" r:id="rId57" xr:uid="{9FA5CA9A-ED0C-40CF-AAA8-9AB39C8D26FA}"/>
     <hyperlink ref="J47" r:id="rId58" xr:uid="{456A2299-CE2B-42EA-881B-B71DA31E98E4}"/>
     <hyperlink ref="L47" r:id="rId59" xr:uid="{B7BF792E-D137-44FD-9336-5762F8FC8058}"/>
     <hyperlink ref="E5" r:id="rId60" display="mailto:anthony.m.keane@mass.gov" xr:uid="{D3284CB4-11D1-4CB0-8E7E-E38C34B17739}"/>
     <hyperlink ref="E6" r:id="rId61" display="mailto:eliana.clinton@mass.gov" xr:uid="{256C8061-18EE-4007-A807-F24D70222635}"/>
     <hyperlink ref="J6" r:id="rId62" display="mailto:melissa.guyer@mass.gov" xr:uid="{3288524F-027A-4607-897F-87214B52A246}"/>
     <hyperlink ref="L6" r:id="rId63" display="mailto:kathleen.pease@mass.gov" xr:uid="{08A6EE8D-A7D9-462C-B8F7-E4DBA2A54C8E}"/>
     <hyperlink ref="E7" r:id="rId64" display="mailto:laurie.whitney@mass.gov" xr:uid="{1D42CE89-DB33-4B21-8545-631BD43BCEC1}"/>
-    <hyperlink ref="E8" r:id="rId65" display="mailto:lisa.chevalier@mass.gov" xr:uid="{E21DBA98-48F1-49C9-86FC-110D7D4E5B8B}"/>
-    <hyperlink ref="E9" r:id="rId66" display="mailto:ronald.e.desroches@mass.gov" xr:uid="{805C9757-6797-4AE4-9E86-E9923B9F8AD0}"/>
+    <hyperlink ref="E8" r:id="rId65" xr:uid="{E21DBA98-48F1-49C9-86FC-110D7D4E5B8B}"/>
+    <hyperlink ref="E9" r:id="rId66" xr:uid="{805C9757-6797-4AE4-9E86-E9923B9F8AD0}"/>
     <hyperlink ref="J9" r:id="rId67" display="mailto:adam.holst@mass.gov" xr:uid="{48186729-680B-4310-B149-D48D9AFD64F1}"/>
-    <hyperlink ref="L9" r:id="rId68" display="mailto:lauren.knapp@mass.gov" xr:uid="{372545FF-FEDA-42C0-926B-2958EAA0EA20}"/>
-[...11 lines deleted...]
-    <hyperlink ref="J8" r:id="rId80" xr:uid="{D64EB87F-8055-4F98-86FD-6B5649A1588D}"/>
+    <hyperlink ref="E10" r:id="rId68" display="mailto:ron.morency@mass.gov" xr:uid="{ADAF8C75-8B9F-47DA-8B0F-6C1971F184FC}"/>
+    <hyperlink ref="J11" r:id="rId69" display="mailto:michelle.barrett@mass.gov" xr:uid="{8AF7BFAD-F795-4672-BC76-644785C6366D}"/>
+    <hyperlink ref="J12" r:id="rId70" display="mailto:denise.haley@mass.gov" xr:uid="{78284205-87F8-454F-B271-E2D72E45C4E0}"/>
+    <hyperlink ref="L13" r:id="rId71" display="mailto:ronald.e.desroches@mass.gov" xr:uid="{146CC872-DC2C-4F9E-8805-CA5C3B19FE88}"/>
+    <hyperlink ref="L46" r:id="rId72" xr:uid="{AC87E3AA-71C2-4A79-98A6-77EB702E848A}"/>
+    <hyperlink ref="J48" r:id="rId73" xr:uid="{7CB1DCB8-D211-44B3-BF54-9786860A3CE9}"/>
+    <hyperlink ref="L48" r:id="rId74" xr:uid="{24E149EE-A1ED-45B5-B82A-8C79EC874732}"/>
+    <hyperlink ref="L26" r:id="rId75" xr:uid="{E4CAE3C3-15D8-4201-A831-81B7B2FA7B2D}"/>
+    <hyperlink ref="J14" r:id="rId76" xr:uid="{B993C9A9-D89D-4554-9F34-45D4139DEF72}"/>
+    <hyperlink ref="J7" r:id="rId77" xr:uid="{9E3DDBBA-E596-4341-80CE-EF126DEC2623}"/>
+    <hyperlink ref="J8" r:id="rId78" xr:uid="{D64EB87F-8055-4F98-86FD-6B5649A1588D}"/>
+    <hyperlink ref="E53" r:id="rId79" xr:uid="{CD02378E-5179-4190-9F83-9AC4A1BFBE10}"/>
+    <hyperlink ref="E54" r:id="rId80" xr:uid="{BB5FF535-C05B-45A4-A4DC-05AAFC588134}"/>
+    <hyperlink ref="E55" r:id="rId81" xr:uid="{7984110A-C04D-44F9-B7C6-6564825CC650}"/>
+    <hyperlink ref="E56" r:id="rId82" xr:uid="{7C2846AE-BA8B-4735-8D6C-F361B752FACA}"/>
+    <hyperlink ref="E52" r:id="rId83" xr:uid="{77B8D6F0-92EB-42AD-AFDF-8038AED8CD93}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" scale="70" orientation="landscape" r:id="rId81"/>
+  <pageSetup paperSize="5" scale="70" orientation="landscape" r:id="rId84"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="40" man="1"/>
   </colBreaks>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">