--- v0 (2026-02-06)
+++ v1 (2026-07-26)
@@ -1,49 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="057E0D24" w14:textId="667E0934" w:rsidR="00590180" w:rsidRPr="00590180" w:rsidRDefault="00590180" w:rsidP="00590180">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
@@ -82,51 +80,50 @@
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1507206717"/>
           <w:placeholder>
             <w:docPart w:val="AA6E975915134440A2EEE0E6FE88A144"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00CA77F5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1D3893F7" w14:textId="2A1D4D0D" w:rsidR="00E72C8C" w:rsidRPr="00714DA3" w:rsidRDefault="003F73B2" w:rsidP="000C002A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
@@ -152,164 +149,153 @@
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
       <w:r w:rsidR="00E72C8C" w:rsidRPr="00714DA3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>General Information</w:t>
       </w:r>
       <w:r w:rsidR="00714DA3" w:rsidRPr="00714DA3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E6586C" w14:textId="607CD21B" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
+    <w:p w14:paraId="57E6586C" w14:textId="2D14BDD6" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Agency:</w:t>
       </w:r>
       <w:r w:rsidR="002B02E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
-          <w:alias w:val="Title"/>
-[...1 lines deleted...]
-          <w:id w:val="-97259680"/>
+          <w:id w:val="-1343613691"/>
           <w:placeholder>
-            <w:docPart w:val="2D48A8F90D814274B115BEDCAB2D1BBC"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00627BBF" w:rsidRPr="00EA2081">
+          <w:r w:rsidR="00840890" w:rsidRPr="00650B54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Title]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2361190D" w14:textId="1FF952FA" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
+    <w:p w14:paraId="2361190D" w14:textId="76F82D89" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r w:rsidR="00CF4E32">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
-          <w:alias w:val="Subject"/>
-[...1 lines deleted...]
-          <w:id w:val="718095095"/>
+          <w:id w:val="-2106638507"/>
           <w:placeholder>
-            <w:docPart w:val="8EA2BAF01534470988961C5799D68606"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
-          <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00627BBF" w:rsidRPr="00EA2081">
+          <w:r w:rsidR="00840890" w:rsidRPr="00650B54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Subject]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="48671B67" w14:textId="1F3C647A" w:rsidR="005E16FB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Names of Individuals: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:id w:val="1117722537"/>
         <w:placeholder>
           <w:docPart w:val="A4BD7CA066A9469D8C55C0F07DB76AA0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="49993800" w14:textId="7F8637ED" w:rsidR="005E16FB" w:rsidRPr="001847AA" w:rsidRDefault="005E16FB" w:rsidP="00166FAB">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D77C93">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3EDFE37C" w14:textId="17B39B2A" w:rsidR="00166FAB" w:rsidRPr="001847AA" w:rsidRDefault="00166FAB" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
@@ -317,212 +303,207 @@
       </w:pPr>
       <w:r w:rsidRPr="571BDA45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of Residential Support: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="1905567273"/>
           <w:placeholder>
             <w:docPart w:val="EAAFE1CCDE734D67A65D7723AB278815"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Choose Residential Support" w:value="Choose Residential Support"/>
             <w:listItem w:displayText="24-Hour Residential (3153, 4157)" w:value="24-Hour Residential (3153, 4157)"/>
             <w:listItem w:displayText="ABI/MFP 24-Hour Residential (3751)" w:value="ABI/MFP 24-Hour Residential (3751)"/>
             <w:listItem w:displayText="Shared Living (3150)" w:value="Shared Living (3150)"/>
             <w:listItem w:displayText="Site-Based Respite (3759, 4759, 3182, 4182)" w:value="Site-Based Respite (3759, 4759, 3182, 4182)"/>
             <w:listItem w:displayText="In-Home Supports (3798)" w:value="In-Home Supports (3798)"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00573577">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Choose Residential Support</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7E149ACD" w14:textId="01CC460B" w:rsidR="00124F6C" w:rsidRPr="001847AA" w:rsidRDefault="00124F6C" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of Residence: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="-1253110745"/>
           <w:placeholder>
             <w:docPart w:val="A18F8E94A92E4DFB97B8CA30BAAB74C1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Single-Family Home (Detached)" w:value="Single-Family Home (Detached)"/>
             <w:listItem w:displayText="Attached Home (Townhouse/Row House)" w:value="Attached Home (Townhouse/Row House)"/>
             <w:listItem w:displayText="Two- or Three-Family Home" w:value="Two- or Three-Family Home"/>
             <w:listItem w:displayText="Low-Rise Apartment/Condo (1–4 Stories)" w:value="Low-Rise Apartment/Condo (1–4 Stories)"/>
             <w:listItem w:displayText="High-Rise Apartment/Condo (5+ Stories)" w:value="High-Rise Apartment/Condo (5+ Stories)"/>
             <w:listItem w:displayText="Other (Please Specify)" w:value="Other (Please Specify)"/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA4271" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0A67FFE0" w14:textId="49756F74" w:rsidR="00CA4271" w:rsidRPr="001847AA" w:rsidRDefault="00CA4271" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Total number of floors in the home/building: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="1655566830"/>
           <w:placeholder>
             <w:docPart w:val="91D3E583D103490E895F796804D58160"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0213EB84" w14:textId="708FD1B7" w:rsidR="00CA4271" w:rsidRPr="001847AA" w:rsidRDefault="00CA4271" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Floor(s) the residence occupies: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="-1941600996"/>
           <w:placeholder>
             <w:docPart w:val="AA2D4F3BA5B74F70A600A2563430E8FD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3C731394" w14:textId="0FB85378" w:rsidR="00CA4271" w:rsidRPr="001847AA" w:rsidRDefault="00CA4271" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Floor(s) bedrooms are located on: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="925075692"/>
           <w:placeholder>
             <w:docPart w:val="5510B71FA36A47FBA6BF943EC8549D64"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="538D326F" w14:textId="50646D4B" w:rsidR="00F86EC0" w:rsidRPr="00CB7667" w:rsidRDefault="003F73B2" w:rsidP="00CB7667">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -760,51 +741,50 @@
             </w:r>
             <w:r w:rsidR="00CD6DB3" w:rsidRPr="00CD6DB3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Smoke detectors (per 780 CMR) – specify type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="439353920"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="41156E26" w14:textId="48DDB7C2" w:rsidR="00F86EC0" w:rsidRPr="001847AA" w:rsidRDefault="00F86EC0" w:rsidP="00F86EC0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -892,51 +872,50 @@
             </w:r>
             <w:r w:rsidR="00F86EC0" w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Smoke detector(s) in each bedroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="76571775"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="0B0F5935" w14:textId="57959913" w:rsidR="00F86EC0" w:rsidRPr="001847AA" w:rsidRDefault="00F86EC0" w:rsidP="00F86EC0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -1016,51 +995,50 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO detectors on all habitable levels (including basements/finished attics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-315414533"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="26624FF1" w14:textId="0495D933" w:rsidR="00F86EC0" w:rsidRPr="001847AA" w:rsidRDefault="00F86EC0" w:rsidP="00F86EC0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -1140,51 +1118,50 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO detectors within 10 feet of each bedroom (outside bedrooms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="588506215"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="5557CD82" w14:textId="5A9A0C2A" w:rsidR="00F86EC0" w:rsidRPr="001847AA" w:rsidRDefault="00F86EC0" w:rsidP="00F86EC0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -1288,51 +1265,50 @@
             </w:r>
             <w:r w:rsidR="000B3C64" w:rsidRPr="000B3C64">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(inspected and within valid service date)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="775065900"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="5C54E574" w14:textId="4CDE777A" w:rsidR="00F86EC0" w:rsidRPr="001847AA" w:rsidRDefault="00F86EC0" w:rsidP="00F86EC0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -1545,94 +1521,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Alarm system hard-wired to Fire Dept. or central monitoring station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1634006792"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="6AA72901" w14:textId="2678FA36" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="175007431"/>
             <w:placeholder>
               <w:docPart w:val="45520300543944B481104B49EB85B98F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="29DCFE9B" w14:textId="220AB69E" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="005E60A5" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -1662,94 +1636,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fire suppression (sprinkler) system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1519007642"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="72788A5A" w14:textId="3131559B" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1149745284"/>
             <w:placeholder>
               <w:docPart w:val="B6D2FD3E100A445F96305994AC61CEA8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="15608C3E" w14:textId="5D1E1C00" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="005E60A5" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -1779,94 +1751,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Emergency battery-operated lighting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="968169076"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="2418D763" w14:textId="5463B4B4" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1246567845"/>
             <w:placeholder>
               <w:docPart w:val="083D084BAA204620BFEED24EE70001E0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="680BB7FF" w14:textId="197ADDC2" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="005E60A5" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -1896,94 +1866,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Automatic door closers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="411820091"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="28D07EBB" w14:textId="47DA24DF" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-171566838"/>
             <w:placeholder>
               <w:docPart w:val="EF03D0B5708440438FAF008D693AE7FB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="619A9955" w14:textId="72689875" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="005E60A5" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2113,94 +2081,92 @@
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>At-grade floors: Two means of egress present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="117806831"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="6D07A0C5" w14:textId="60AD6613" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
+              <w:p w14:paraId="6D07A0C5" w14:textId="090E774E" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="005A7C10" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001847AA">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="954058991"/>
             <w:placeholder>
               <w:docPart w:val="F109918E67EB4E4E81897FA8ED172AC1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="58AFA0D3" w14:textId="67C9F76C" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2246,94 +2212,92 @@
               <w:t>Upper floors: One egress and one proven escape route to grade</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DF6B8A3" w14:textId="4E8B69AE" w:rsidR="00D63234" w:rsidRPr="00D63234" w:rsidRDefault="00D63234" w:rsidP="00D63234">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="770748396"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="3D161CF5" w14:textId="248BC366" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1589119057"/>
             <w:placeholder>
               <w:docPart w:val="D0E5CD3A589E440BA4409BBC34F331DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="1461B162" w14:textId="2F81C7A2" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2363,94 +2327,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>No double-cylinder (keyed) locks on egress doors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="2111931285"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="650ABCCC" w14:textId="1905B137" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00CF4E32" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1928879098"/>
             <w:placeholder>
               <w:docPart w:val="9E6AB90AC9FB4CC7AE41B93CD0914780"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="67F9C296" w14:textId="6D257C6D" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2528,94 +2490,92 @@
             </w:r>
             <w:r w:rsidR="00C657C8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> on doors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1209689473"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="4B612837" w14:textId="38ACDF93" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1376815495"/>
             <w:placeholder>
               <w:docPart w:val="3ECEE92F134E431FB97DBA08B44DA86B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="6950976D" w14:textId="2EEC8527" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2645,94 +2605,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bedrooms for individuals with mobility impairments are located at grade level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1599173906"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="024F53FF" w14:textId="18845C14" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1300766261"/>
             <w:placeholder>
               <w:docPart w:val="BE462C9C810B4FF69DF499AC7EECBC90"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="38560DD1" w14:textId="52D9C133" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2762,94 +2720,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bedroom door locks (if present): Easily opened from the inside and staff have immediate key access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1603027093"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="1675E88B" w14:textId="6DB8FE4B" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="492762985"/>
             <w:placeholder>
               <w:docPart w:val="0B76FF55C55341949A6D3201EA59277B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="4466EAA5" w14:textId="69A6B7A0" w:rsidR="005E60A5" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="005E60A5">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -2988,94 +2944,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Smoking is prohibited in all bedrooms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1575095745"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="5FA33CF0" w14:textId="7662C523" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1900931380"/>
             <w:placeholder>
               <w:docPart w:val="9CDF503A2E04488CA6D4E4415B3FD611"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="14659EFA" w14:textId="71BAC8B7" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -3105,94 +3059,92 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Staff do not smoke in the home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-375395738"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="355BEA02" w14:textId="630EBD6C" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1588300391"/>
             <w:placeholder>
               <w:docPart w:val="DD055333534D4BFAA6FEA8152406E30D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="222D3202" w14:textId="656583D6" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -3222,96 +3174,94 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Non-combustible ashtrays provided in smoking areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="890228519"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="23D2C7FC" w14:textId="3515689D" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1661885024"/>
             <w:placeholder>
               <w:docPart w:val="885A059FFC6B4981A0E7A4BB7EB689DB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="684EC491" w14:textId="3510F0AE" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
@@ -3343,96 +3293,94 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Smoking area designated (if applicable, indicate location)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="1759939511"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="0A605C9D" w14:textId="23C6093E" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Location: "/>
             <w:tag w:val="Location: "/>
             <w:id w:val="-675338288"/>
             <w:placeholder>
               <w:docPart w:val="95A97E2700244498AFE296861BE99E1C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2859" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="2DCDBA25" w14:textId="5855AADC" w:rsidR="00D407AF" w:rsidRPr="001847AA" w:rsidRDefault="00D407AF" w:rsidP="00D407AF">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
@@ -3853,69 +3801,68 @@
         <w:t xml:space="preserve">Section 3: </w:t>
       </w:r>
       <w:r w:rsidR="0093410D" w:rsidRPr="0093410D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Requirement Alternatives </w:t>
       </w:r>
       <w:r w:rsidR="0084681B" w:rsidRPr="00DF58A9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E99374" w14:textId="7169AC35" w:rsidR="00E40369" w:rsidRPr="002313B4" w:rsidRDefault="00D422CF" w:rsidP="00F00F62">
+    <w:p w14:paraId="27E99374" w14:textId="7169AC35" w:rsidR="00E40369" w:rsidRPr="002313B4" w:rsidRDefault="00000000" w:rsidP="00F00F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="-2088382180"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002313B4" w:rsidRPr="002313B4">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FF66B5" w:rsidRPr="002313B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E40369" w:rsidRPr="002313B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">115 CMR 7.07(7): Environmental </w:t>
       </w:r>
       <w:r w:rsidR="00FF66B5" w:rsidRPr="002313B4">
         <w:rPr>
@@ -3952,51 +3899,50 @@
         <w:t xml:space="preserve">environmental </w:t>
       </w:r>
       <w:r w:rsidR="008305C3" w:rsidRPr="002313B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>requirement:</w:t>
       </w:r>
       <w:r w:rsidR="00AF3394" w:rsidRPr="002313B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="2128887826"/>
           <w:placeholder>
             <w:docPart w:val="14BB37378D5549618FA52BA8A0FC203B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AF3394" w:rsidRPr="002313B4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -4098,51 +4044,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Describe the proposed alternative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="211395001"/>
             <w:placeholder>
               <w:docPart w:val="5D744AF268DB4D6B89D97037E596F5E2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5625" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="1E923DE3" w14:textId="4A158DFE" w:rsidR="00440B1C" w:rsidRPr="001847AA" w:rsidRDefault="00C67DDE" w:rsidP="00AD1BCE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
@@ -4170,51 +4115,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Explain why the existing standard is not necessary for this site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-1784566152"/>
             <w:placeholder>
               <w:docPart w:val="01EF2F864E5742DC89AE097500D0C006"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5625" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="42188913" w14:textId="43144C6C" w:rsidR="00440B1C" w:rsidRPr="001847AA" w:rsidRDefault="00AD1BCE" w:rsidP="00AD1BCE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
@@ -4250,51 +4194,50 @@
               <w:t>Demonstrate how the alternative meets or exceeds safety expectations</w:t>
             </w:r>
             <w:r w:rsidR="00C83BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/assurances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="-2127531711"/>
             <w:placeholder>
               <w:docPart w:val="2531E9AE934D496093E3112E953D1159"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5625" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="5B6963D9" w14:textId="7E7EE6F8" w:rsidR="00005272" w:rsidRPr="00005272" w:rsidRDefault="00F221A5" w:rsidP="00C35667">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A26BA7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4320,51 +4263,50 @@
             </w:pPr>
             <w:r w:rsidRPr="001847AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Demonstrate how staff training and individual planning support the modification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="783540577"/>
             <w:placeholder>
               <w:docPart w:val="F85D9382F92846A3BC6005D0ACB307C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5625" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="5A663806" w14:textId="51557CBC" w:rsidR="00440B1C" w:rsidRPr="001847AA" w:rsidRDefault="00AD1BCE" w:rsidP="00AD1BCE">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001847AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
@@ -4499,101 +4441,99 @@
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any interactions between individuals being supported, or group dynamics, that could affect timely evacuation (positively or negatively)?  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-940144006"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001847AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D84FCF" w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00D84FCF" w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="796107042"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D84FCF" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003977D1" w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4640,51 +4580,50 @@
     <w:p w14:paraId="750C6F37" w14:textId="163EC2CD" w:rsidR="007453CD" w:rsidRPr="001847AA" w:rsidRDefault="007453CD" w:rsidP="00B55B05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="447828905"/>
           <w:placeholder>
             <w:docPart w:val="09F8778B46754B59946DB38AA7F8CB59"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="056A9B4F" w14:textId="3C582E8D" w:rsidR="00B55B05" w:rsidRPr="001847AA" w:rsidRDefault="007453CD" w:rsidP="00B55B05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
@@ -4705,51 +4644,50 @@
     <w:p w14:paraId="25C4D0D7" w14:textId="5347D2B0" w:rsidR="007453CD" w:rsidRPr="001847AA" w:rsidRDefault="00DB1E69" w:rsidP="00066379">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="297736130"/>
           <w:placeholder>
             <w:docPart w:val="9F1B78CE81C74FAAA40F2F8769D96388"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007453CD" w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0620E69F" w14:textId="5B291F66" w:rsidR="00066379" w:rsidRPr="00DF58A9" w:rsidRDefault="00066379" w:rsidP="00DF58A9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
@@ -4821,137 +4759,134 @@
     <w:p w14:paraId="7589E676" w14:textId="773B727C" w:rsidR="00E65E2E" w:rsidRPr="001847AA" w:rsidRDefault="00E65E2E" w:rsidP="00E65E2E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum ratio of staff to individuals during awake hours: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="361638522"/>
           <w:placeholder>
             <w:docPart w:val="55D058D19047423EA10DBC157F6A5202"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001D7F91" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="465B3A86" w14:textId="30494FF1" w:rsidR="00E65E2E" w:rsidRPr="001847AA" w:rsidRDefault="00E65E2E" w:rsidP="00E65E2E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Minimum ratio of staff to individuals during asleep hours:</w:t>
       </w:r>
       <w:r w:rsidR="006C2E3A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="-874777080"/>
           <w:placeholder>
             <w:docPart w:val="56DF0F87AB2A4EA392CF5474B04492B9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006C2E3A" w:rsidRPr="00FD0157">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
               <w:color w:val="666666"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="73C99775" w14:textId="03B85A93" w:rsidR="00E65E2E" w:rsidRPr="001847AA" w:rsidRDefault="00E65E2E" w:rsidP="00ED556C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Asleep hours are from</w:t>
       </w:r>
       <w:r w:rsidR="00A93BA9" w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="-1400902818"/>
           <w:placeholder>
             <w:docPart w:val="6CE7B82456734D3C85DDE9F253A261A3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A93BA9" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EDEF54" w14:textId="56AEF57F" w:rsidR="00A46527" w:rsidRPr="00CA688F" w:rsidRDefault="00CA0417" w:rsidP="00CA688F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA688F">
@@ -5018,51 +4953,50 @@
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1274663290"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001E6381" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5078,51 +5012,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="780990094"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001E6381" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001E6381" w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5154,51 +5087,50 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1220902986"/>
           <w:placeholder>
             <w:docPart w:val="ED2500114BBB4394892F593D454B6246"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A7241C" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3BF8835A" w14:textId="77777777" w:rsidR="001646FD" w:rsidRPr="001847AA" w:rsidRDefault="00A46527" w:rsidP="001646FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
@@ -5267,51 +5199,50 @@
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1916852762"/>
           <w:placeholder>
             <w:docPart w:val="EB108439C9B64336BE2564CAFFCA1747"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A7241C" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="633FF844" w14:textId="77777777" w:rsidR="00A46527" w:rsidRPr="00CA688F" w:rsidRDefault="00A46527" w:rsidP="00CA688F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA688F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Staff Accompanying Individuals Off-Site</w:t>
       </w:r>
@@ -5339,51 +5270,50 @@
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1974289544"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E822E3" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5399,51 +5329,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1276452706"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001646FD" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA4848" w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Segoe UI Symbol"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5474,51 +5403,50 @@
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1751566092"/>
           <w:placeholder>
             <w:docPart w:val="316396EAF96F4AF1AFAD2828140CF43F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A7241C" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5C3CB026" w14:textId="77777777" w:rsidR="00A46527" w:rsidRPr="00CA688F" w:rsidRDefault="00A46527" w:rsidP="00CA688F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA688F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. Inaccessible or Blocked Egress</w:t>
       </w:r>
@@ -5546,51 +5474,50 @@
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1003473103"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C65233" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5606,51 +5533,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1839725450"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005F2E28" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
@@ -5675,51 +5601,50 @@
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1103022532"/>
           <w:placeholder>
             <w:docPart w:val="70D42C4306E7471692786EE66993D96A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A7241C" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2EDBDA35" w14:textId="79B9A3EA" w:rsidR="00E91C12" w:rsidRPr="001847AA" w:rsidRDefault="00A46527" w:rsidP="00E91C12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
@@ -5748,51 +5673,50 @@
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1323045462"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005F2E28" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5808,51 +5732,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="670607865"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005F2E28" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
@@ -5873,51 +5796,50 @@
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="2109305875"/>
           <w:placeholder>
             <w:docPart w:val="ADE02DD6932C438795795E7BEAC78829"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A7241C" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="38DDD2A6" w14:textId="77777777" w:rsidR="001646FD" w:rsidRPr="001847AA" w:rsidRDefault="00A46527" w:rsidP="001646FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
@@ -5930,51 +5852,50 @@
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1992930411"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00423CDA" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
@@ -5990,51 +5911,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="2000691163"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00423CDA" w:rsidRPr="009B00AA">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:eastAsia="MS Gothic" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="009B00AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
@@ -6055,51 +5975,50 @@
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="469717888"/>
           <w:placeholder>
             <w:docPart w:val="8F3079E54D8B4028805C6214A703AA11"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001646FD" w:rsidRPr="001847AA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="465B6D49" w14:textId="2C520A21" w:rsidR="007E6AFB" w:rsidRPr="00CA688F" w:rsidRDefault="007E6AFB" w:rsidP="00CA688F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA688F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>C. Evacuation</w:t>
       </w:r>
@@ -6129,51 +6048,50 @@
       </w:r>
       <w:r w:rsidRPr="571BDA45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="224190643"/>
           <w:placeholder>
             <w:docPart w:val="F041962856C84696BD183B3A04F7688D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D2480" w:rsidRPr="571BDA45">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="571BDA45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C76661A" w14:textId="791F07CB" w:rsidR="00FA5BF8" w:rsidRDefault="00FA5BF8" w:rsidP="008619E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
@@ -6229,80 +6147,78 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Sequence of Evacuation &amp; Staff Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A63F86" w14:textId="69DB2830" w:rsidR="00A46527" w:rsidRDefault="00BC1ED1" w:rsidP="0084681B">
       <w:r w:rsidRPr="00B060F5">
         <w:t>Evacuation Plan – Awake Hours</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DE1349">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-986932079"/>
           <w:placeholder>
             <w:docPart w:val="CA73473B2D9E4C6E865332A73D9C9E21"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DE1349" w:rsidRPr="00A26BA7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1F1D6256" w14:textId="6E3D88CE" w:rsidR="00BC1ED1" w:rsidRDefault="00BC1ED1" w:rsidP="0084681B">
       <w:r w:rsidRPr="00B060F5">
         <w:t>Evacuation Plan – Asleep Hours</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DE1349">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1593202004"/>
           <w:placeholder>
             <w:docPart w:val="A9B12DF03D794BFA827AB598B3700433"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DE1349" w:rsidRPr="00A26BA7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0EF11654" w14:textId="619B6F02" w:rsidR="00A072DF" w:rsidRPr="00CA688F" w:rsidRDefault="002021F8" w:rsidP="00CA688F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA688F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00A072DF" w:rsidRPr="00CA688F">
@@ -6325,51 +6241,50 @@
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Primary Escape Route(s):</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Identify the exit(s) used first during an evacuation.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:id w:val="636529804"/>
         <w:placeholder>
           <w:docPart w:val="C3B59E119E304E5DADB1E1B251475028"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6A066F14" w14:textId="6A55273E" w:rsidR="007174B8" w:rsidRPr="00E35E7A" w:rsidRDefault="007174B8" w:rsidP="006765CE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F2AF3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1C3C45C9" w14:textId="4EF10D0F" w:rsidR="00E35E7A" w:rsidRPr="00E35E7A" w:rsidRDefault="00E35E7A" w:rsidP="00E35E7A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35E7A">
@@ -6451,51 +6366,50 @@
       <w:r w:rsidRPr="00E35E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Considerations for two-person assists, longer evacuation time, or safety risks</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35E7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>Click or tap here to enter text.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:id w:val="1904948005"/>
         <w:placeholder>
           <w:docPart w:val="39BDB9CF2088448BA13A823C198FAFB3"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="26445B96" w14:textId="2E96AA0D" w:rsidR="007174B8" w:rsidRPr="00E35E7A" w:rsidRDefault="007174B8" w:rsidP="001026EF">
           <w:pPr>
             <w:pStyle w:val="NormalWeb"/>
             <w:spacing w:before="0" w:beforeAutospacing="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F2AF3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2F95C5D7" w14:textId="3362DC37" w:rsidR="00E35E7A" w:rsidRPr="00CA688F" w:rsidRDefault="001026EF" w:rsidP="006765CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
@@ -6531,51 +6445,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2AF3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Identify the location of the central meeting place:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="2118174389"/>
           <w:placeholder>
             <w:docPart w:val="CE0C6909C52D46B792D9D615CA336E35"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A26BA7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="159892DE" w14:textId="2D4EEE1B" w:rsidR="00CC7C94" w:rsidRPr="00363B8A" w:rsidRDefault="00CC7C94" w:rsidP="00363B8A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -6657,51 +6570,50 @@
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1616431138"/>
           <w:placeholder>
             <w:docPart w:val="625FF639D6344F558245337E79B1F763"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="2" w:value="2"/>
             <w:listItem w:displayText="Other: " w:value="Other: "/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00236CD8" w:rsidRPr="00C23E75">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00236CD8" w:rsidRPr="00C23E75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23E75">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
@@ -6753,87 +6665,85 @@
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1491832613"/>
           <w:placeholder>
             <w:docPart w:val="721E4F8070924EAE9F770F64BD76872B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:displayText="2" w:value="2"/>
             <w:listItem w:displayText="Other: " w:value="Other: "/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C23E75" w:rsidRPr="00C23E75">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3E05C23C" w14:textId="0FF64B12" w:rsidR="008413AD" w:rsidRPr="00A77DDC" w:rsidRDefault="00D422CF" w:rsidP="00A631DD">
+    <w:p w14:paraId="3E05C23C" w14:textId="0FF64B12" w:rsidR="008413AD" w:rsidRPr="00A77DDC" w:rsidRDefault="00000000" w:rsidP="00A631DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-396276767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00187708">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00187708">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004763C2" w:rsidRPr="004763C2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6870,51 +6780,50 @@
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008413AD" w:rsidRPr="00A77DDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1516651333"/>
           <w:placeholder>
             <w:docPart w:val="195B417A44DF4B348FA56A6E5623DCF6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00187708" w:rsidRPr="00187708">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="221B8A62" w14:textId="5F1BA1D4" w:rsidR="00CC7C94" w:rsidRPr="006D03DF" w:rsidRDefault="00144BB8" w:rsidP="00A77DDC">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D03DF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
@@ -6964,101 +6873,99 @@
         <w:t>assurances are in place to demonstrate that the safety plan is effective</w:t>
       </w:r>
       <w:r w:rsidR="0AD38216" w:rsidRPr="0422246C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ex. Use of mock drills)</w:t>
       </w:r>
       <w:r w:rsidRPr="0422246C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="622888463"/>
           <w:placeholder>
             <w:docPart w:val="2FB40891DAA245A6BEEE19BBBA05FBA0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0422246C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="362CA254" w14:textId="07231E59" w:rsidR="00A63043" w:rsidRPr="00181D50" w:rsidRDefault="00181D50" w:rsidP="006765CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181D50">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Simulated Fire Drills (if applicable):</w:t>
       </w:r>
       <w:r w:rsidR="007C70C4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-996033981"/>
           <w:placeholder>
             <w:docPart w:val="953B10149C674947AA6182BE73EA33F3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C70C4" w:rsidRPr="00A26BA7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4A971481" w14:textId="481153DB" w:rsidR="00A631DD" w:rsidRPr="00363B8A" w:rsidRDefault="004F3534" w:rsidP="00363B8A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -7090,83 +6997,81 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Are all staff and individuals, as applicable, aware of procedures for notifying police, fire, emergency personnel, and relevant “on-call” staff?</w:t>
       </w:r>
       <w:r w:rsidR="00D400C7">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-967499902"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D400C7" w:rsidRPr="00D400C7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D400C7" w:rsidRPr="00D400C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Yes                  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1708365609"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D400C7" w:rsidRPr="00D400C7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D400C7" w:rsidRPr="00D400C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DCC9D2" w14:textId="77777777" w:rsidR="001759A6" w:rsidRPr="001759A6" w:rsidRDefault="001759A6" w:rsidP="001759A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
@@ -7241,51 +7146,50 @@
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>DDS Area Office</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D4E671" w14:textId="77777777" w:rsidR="003014A2" w:rsidRPr="003014A2" w:rsidRDefault="003014A2" w:rsidP="003014A2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:id w:val="435106195"/>
         <w:placeholder>
           <w:docPart w:val="568E93DB563B4ACC855DD8A77ED76875"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3DA90AF1" w14:textId="197F7811" w:rsidR="001759A6" w:rsidRPr="001759A6" w:rsidRDefault="001759A6" w:rsidP="001759A6">
           <w:pPr>
             <w:pStyle w:val="NormalWeb"/>
             <w:spacing w:before="0" w:beforeAutospacing="0"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001759A6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4A991603" w14:textId="77777777" w:rsidR="00345C86" w:rsidRPr="00363B8A" w:rsidRDefault="00345C86" w:rsidP="00363B8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -7343,51 +7247,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>What is the plan for providing immediate shelter during the emergency (e.g., neighbor’s home, nearby provider site)?</w:t>
       </w:r>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="34011708"/>
           <w:placeholder>
             <w:docPart w:val="8483FE0C7753480682FAF0910978DC4F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CD69E7" w:rsidRPr="00CD69E7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="58949A81" w14:textId="77777777" w:rsidR="00590CD1" w:rsidRPr="00590CD1" w:rsidRDefault="00590CD1" w:rsidP="00590CD1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Aptos Display" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>Transportation</w:t>
@@ -7406,101 +7309,99 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:t>How will people be transported to the new location in the event of temporary resettlement?</w:t>
       </w:r>
       <w:r w:rsidRPr="00590CD1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
           </w:rPr>
           <w:id w:val="2021663707"/>
           <w:placeholder>
             <w:docPart w:val="006844E9209740FB89E25ED44F32F3E2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CD69E7" w:rsidRPr="00CD69E7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4982DA49" w14:textId="7D821E88" w:rsidR="002823A3" w:rsidRPr="00363B8A" w:rsidRDefault="002823A3" w:rsidP="00363B8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363B8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section 10: Continuity of Services and Supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFCF76A" w14:textId="77777777" w:rsidR="002823A3" w:rsidRDefault="002823A3" w:rsidP="002823A3">
       <w:r>
         <w:t>If resettlement is required, describe how continuity of services and supports will be maintained within the first 24–48 hours after the emergency occurs, pending arrangements for return to the original site or relocation to another site.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1754010934"/>
         <w:placeholder>
           <w:docPart w:val="CFCD11DEE5AC4A4EB610F7CE3AE9302C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="69B2C268" w14:textId="7D6024A6" w:rsidR="00944E66" w:rsidRDefault="00944E66" w:rsidP="004D2279">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r w:rsidRPr="00944E66">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="29A8B559" w14:textId="77777777" w:rsidR="009E3BFE" w:rsidRDefault="009E3BFE" w:rsidP="004D2279">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
@@ -7570,76 +7471,75 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Safety Plan meets regulatory requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7BC07F" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00CE6E65" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>By signing below, I certify under the pains and penalties of perjury that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5594BC59" w14:textId="25359D29" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00D422CF" w:rsidP="006903AD">
+    <w:p w14:paraId="5594BC59" w14:textId="25359D29" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00000000" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1302428015"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A6D02">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  This </w:t>
       </w:r>
       <w:r w:rsidR="00CB3A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -7648,184 +7548,181 @@
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">afety </w:t>
       </w:r>
       <w:r w:rsidR="00CB3A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lan includes all required components under 115 CMR 7.06(3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460A980B" w14:textId="173D92DA" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00D422CF" w:rsidP="006903AD">
+    <w:p w14:paraId="460A980B" w14:textId="173D92DA" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00000000" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-450089364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  Th</w:t>
       </w:r>
       <w:r w:rsidR="00CB3A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Safety Plan is designed for the safety of individuals requiring evacuation in an emergency, is implemented, and is periodically evaluated for effectiveness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F77C58D" w14:textId="0CF6EF26" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00D422CF" w:rsidP="006903AD">
+    <w:p w14:paraId="1F77C58D" w14:textId="0CF6EF26" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00000000" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="64623097"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A6D02">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  All required fire safety equipment is functional (smoke detectors, alarms, adaptive equipment, sprinklers, emergency lighting, and back-up systems, if applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E266BF" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00D422CF" w:rsidP="006903AD">
+    <w:p w14:paraId="50E266BF" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00000000" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1241720130"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE6E65" w:rsidRPr="00CE6E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following documentation is maintained and available for DDS review, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188C93E4" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00CE6E65" w:rsidP="006903AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
@@ -8146,90 +8043,88 @@
     <w:p w14:paraId="623EFB8D" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00CE6E65" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25454BA2" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CE6E65" w:rsidRDefault="00CE6E65" w:rsidP="006903AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A103B44" w14:textId="77777777" w:rsidR="00CC7B6D" w:rsidRDefault="00CC7B6D" w:rsidP="002823A3">
       <w:pPr>
         <w:sectPr w:rsidR="00CC7B6D" w:rsidSect="00774ED8">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="634" w:footer="374" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A121CF1" w14:textId="77777777" w:rsidR="00CE6E65" w:rsidRPr="00CB58B7" w:rsidRDefault="00CE6E65" w:rsidP="002823A3"/>
     <w:sectPr w:rsidR="00CE6E65" w:rsidRPr="00CB58B7" w:rsidSect="00CC7B6D">
-      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="634" w:footer="374" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="071F17E6" w14:textId="77777777" w:rsidR="00BA09EA" w:rsidRDefault="00BA09EA" w:rsidP="00166FAB">
+    <w:p w14:paraId="1D90EE74" w14:textId="77777777" w:rsidR="00AA6E44" w:rsidRDefault="00AA6E44" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30DCA83C" w14:textId="77777777" w:rsidR="00BA09EA" w:rsidRDefault="00BA09EA" w:rsidP="00166FAB">
+    <w:p w14:paraId="38D5AE5A" w14:textId="77777777" w:rsidR="00AA6E44" w:rsidRDefault="00AA6E44" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8259,60 +8154,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="682FD938" w14:textId="77777777" w:rsidR="002F75F0" w:rsidRDefault="002F75F0">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7060EE24" w14:textId="4D3CE98B" w:rsidR="00DF58A9" w:rsidRPr="00DF58A9" w:rsidRDefault="00DF58A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4BB1720F" w14:textId="165248B3" w:rsidR="00DF58A9" w:rsidRPr="00CC7B6D" w:rsidRDefault="00C83FEB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A16D2D">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">DDS Safety Plan- Appendix A </w:t>
     </w:r>
@@ -8416,51 +8301,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00A16D2D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2085EC05" w14:textId="4AF5FDFD" w:rsidR="00D63234" w:rsidRPr="00A16D2D" w:rsidRDefault="00D63234">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A16D2D">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">DDS </w:t>
     </w:r>
     <w:r w:rsidR="0023149F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Residential </w:t>
     </w:r>
     <w:r w:rsidRPr="00A16D2D">
       <w:rPr>
@@ -8595,215 +8480,111 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A16D2D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D5D1971" w14:textId="77777777" w:rsidR="00BA09EA" w:rsidRDefault="00BA09EA" w:rsidP="00166FAB">
+    <w:p w14:paraId="7154F9AA" w14:textId="77777777" w:rsidR="00AA6E44" w:rsidRDefault="00AA6E44" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="388211FA" w14:textId="77777777" w:rsidR="00BA09EA" w:rsidRDefault="00BA09EA" w:rsidP="00166FAB">
+    <w:p w14:paraId="2BB1307F" w14:textId="77777777" w:rsidR="00AA6E44" w:rsidRDefault="00AA6E44" w:rsidP="00166FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DF69427" w14:textId="77777777" w:rsidR="002F75F0" w:rsidRDefault="002F75F0">
-[...9 lines deleted...]
-  <w:p w14:paraId="06927D0F" w14:textId="64377658" w:rsidR="00EC3F20" w:rsidRDefault="003706BD" w:rsidP="003706BD">
+  <w:p w14:paraId="06927D0F" w14:textId="6CF8080C" w:rsidR="00EC3F20" w:rsidRDefault="00EC3F20" w:rsidP="005A7C10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="left" w:pos="6975"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...93 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="163EAD24" w14:textId="327144D8" w:rsidR="00D61430" w:rsidRDefault="00714DA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E6AEEA2" wp14:editId="3A13F150">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1277007</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-117981</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="479746" cy="479596"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1413748398" name="Picture 12" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="28207193" name="Picture 12" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1827306226" name="Picture 12" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -9062,144 +8843,144 @@
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...2 lines deleted...]
-              <v:rect id="Rectangle 11" style="position:absolute;left:10930;top:10938;width:441;height:67;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#4475a1" stroked="f" strokecolor="black [0]" strokeweight="2pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUlABHywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJP6H5plwIdIKBDcrhRgS0ISLLnp/bh/b1e3rsq2w8uutiYnHycx8k1mseteIE3Wh9qzhdqxA&#10;EJfe1FxpeN1vbjIQISIbbDyThm8KsFpeDRaYG3/mFzoVsRIJwiFHDTbGNpcylJYchrFviZN38J3D&#10;mGRXSdPhOcFdIydKzaXDmtOCxZbWlsrP4stpuNu5HttDsX3bHB/t6PL8od6Pe62H1/3DPYhIffwP&#10;/7WfjIa5mk1nKsum8Hsp3QG5/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUlABHywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="6F9ACD37" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-14.35pt;width:395.3pt;height:47.65pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordorigin="10930,10938" coordsize="441,66" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGUtT8tgIAAJEHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtu1DAQfUfiHyy/0zibZC9Rs1VpaYVU&#10;oKLlA7yOcxGJHWzvJuXrGdvJdrcIEEUg8WJ57PF4zpkz9unZ0DZox5WupchweEIw4oLJvBZlhj/d&#10;X71aYqQNFTltpOAZfuAan61fvjjtu5TPZCWbnCsEQYRO+y7DlTFdGgSaVbyl+kR2XMBmIVVLDZiq&#10;DHJFe4jeNsGMkHnQS5V3SjKuNaxe+k28dvGLgjPzoSg0N6jJMORm3KjcuLFjsD6laaloV9VsTIM+&#10;I4uW1gIu3Ye6pIairaq/C9XWTEktC3PCZBvIoqgZdxgATUieoLlWcts5LGXal92eJqD2CU/PDsve&#10;765Vd9fdKp89TG8k+6yBl6DvyvRw39qld0ab/p3MoZ50a6QDPhSqtSEAEhocvw97fvlgEIPFhMxI&#10;NJthxGBvTsCc+QKwCqpkj4VkFZHZCiNwsPNlspo83oxB4jgk8zHEPA7tdkBTf71LeUzRSgA0pR9p&#10;039G211FO+6qoS0ttwrVuYURRzFZLiOMBG2BkY+gOSrKhqPQJWezAPeJYu35RUJeVODGz5WSfcVp&#10;Dtl5MEcHrKGhOr8k/IfMTeT/jDeadkqbay5bZCcZVgDClZXubrTxFE8utspaNnV+VTeNM1S5uWgU&#10;2lFosjheJOdTVY7cGmGdhbTHfES/wl2bjtdMeH31NjJ/AOxK+r6FdwYmlVRfMeqhZzOsv2yp4hg1&#10;bwXwF82TBUjDHBrq0NgcGlQwCJVhg5GfXhj/MGw7VZcV3BQ6CoQ8B5EXtaPB5uezcg3iBPaPlBaG&#10;yWJByApkNUrt3tb2tRxQGNk2OBAOMgOsTwj+muZCQki8mLo1TpKl79ZJcxEJF7Hv1SRK5ke9+tua&#10;2yuHps+Qkhk2w8jR/6Iq95rBu+8euPGPsh/Loe1U+PiTrr8BAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;gpZE3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3dpOK2xrzUkpRT0Ww&#10;FcTbNvuahGbfhuw2Sf+960mPwwwz3+TrybZioN43jhHSeQKCuHSm4Qrh8/A6W4HwQbPRrWNCuJKH&#10;dXF7k+vMuJE/aNiHSsQS9plGqEPoMil9WZPVfu464uidXG91iLKvpOn1GMttKxdJoqTVDceFWne0&#10;rak87y8W4W3U4+YhfRl259P2+n14fP/apYR4fzdtnkEEmsJfGH7xIzoUkenoLmy8aBHikYAwW6yW&#10;IKK9fEoUiCOCUgpkkcv//MUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZS1Py2AgAA&#10;kQcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKeClkTf&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAEAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;">
+              <v:rect id="Rectangle 11" o:spid="_x0000_s1027" style="position:absolute;left:10930;top:10938;width:441;height:67;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUlABHywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJP6H5plwIdIKBDcrhRgS0ISLLnp/bh/b1e3rsq2w8uutiYnHycx8k1mseteIE3Wh9qzhdqxA&#10;EJfe1FxpeN1vbjIQISIbbDyThm8KsFpeDRaYG3/mFzoVsRIJwiFHDTbGNpcylJYchrFviZN38J3D&#10;mGRXSdPhOcFdIydKzaXDmtOCxZbWlsrP4stpuNu5HttDsX3bHB/t6PL8od6Pe62H1/3DPYhIffwP&#10;/7WfjIa5mk1nKsum8Hsp3QG5/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUlABHywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#4475a1" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:shadow color="black [0]"/>
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt"/>
               </v:rect>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 13" style="position:absolute;left:11000;top:10945;width:302;height:54;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaL1mlxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC/ikiratS4bQxB22MWu3p/NW1vWvJQktvXbG0Hw+H7/32a32EFM5EPvWEO2UiCIG2d6&#10;bjXUp7f7NYgQkQ0OjknDNwXYba+vNlgaN/M7TVVsRQrhUKKGLsaxlDI0HVkMKzcSJ+7svMWYTt9K&#10;43FO4XaQD0o9S4s9p4YOR3rtqLlUX1YD+qkqjsPR1fyZf9xd6vnxUOy1vr1Z9i8gIi3xX/znPpg0&#10;P3vKc6WKLIPfnxIAcvsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmi9ZpcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+              <v:shape id="Text Box 13" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:11000;top:10945;width:302;height:54;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaL1mlxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC/ikiratS4bQxB22MWu3p/NW1vWvJQktvXbG0Hw+H7/32a32EFM5EPvWEO2UiCIG2d6&#10;bjXUp7f7NYgQkQ0OjknDNwXYba+vNlgaN/M7TVVsRQrhUKKGLsaxlDI0HVkMKzcSJ+7svMWYTt9K&#10;43FO4XaQD0o9S4s9p4YOR3rtqLlUX1YD+qkqjsPR1fyZf9xd6vnxUOy1vr1Z9i8gIi3xX/znPpg0&#10;P3vKc6WKLIPfnxIAcvsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmi9ZpcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" fillcolor="#5b9bd5" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00356B83" w:rsidR="00FB4F83" w:rsidP="00FB4F83" w:rsidRDefault="00FB4F83" w14:paraId="24657858" w14:textId="77777777">
+                    <w:p w14:paraId="656AB85C" w14:textId="77777777" w:rsidR="00FB4F83" w:rsidRPr="00356B83" w:rsidRDefault="00FB4F83" w:rsidP="00FB4F83">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00356B83">
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Executive Office of Health and Human Services</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FB4F83" w:rsidP="00FB4F83" w:rsidRDefault="00FB4F83" w14:paraId="1D7508BF" w14:textId="77777777">
+                    <w:p w14:paraId="4A2F7F15" w14:textId="77777777" w:rsidR="00FB4F83" w:rsidRDefault="00FB4F83" w:rsidP="00FB4F83">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00356B83">
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>Department of Developmental Services</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FB4F83" w:rsidP="00FB4F83" w:rsidRDefault="00FB4F83" w14:paraId="672A6659" w14:textId="77777777">
+                    <w:p w14:paraId="1B2B246B" w14:textId="77777777" w:rsidR="00FB4F83" w:rsidRDefault="00FB4F83" w:rsidP="00FB4F83">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <w10:wrap anchorx="margin"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5049BB2A" w14:textId="77777777" w:rsidR="00CC7B6D" w:rsidRDefault="00CC7B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="379E2C60" wp14:editId="4A192ADA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1277007</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-117981</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="479746" cy="479596"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1387276579" name="Picture 12" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -11996,50 +11777,51 @@
     <w:rsid w:val="00166FAB"/>
     <w:rsid w:val="00167BDC"/>
     <w:rsid w:val="001759A6"/>
     <w:rsid w:val="0017799E"/>
     <w:rsid w:val="00180276"/>
     <w:rsid w:val="00181127"/>
     <w:rsid w:val="00181D50"/>
     <w:rsid w:val="001847AA"/>
     <w:rsid w:val="00187708"/>
     <w:rsid w:val="001930A7"/>
     <w:rsid w:val="001A11D1"/>
     <w:rsid w:val="001A3742"/>
     <w:rsid w:val="001B15BC"/>
     <w:rsid w:val="001B2397"/>
     <w:rsid w:val="001C0ADA"/>
     <w:rsid w:val="001D2C81"/>
     <w:rsid w:val="001D50F0"/>
     <w:rsid w:val="001D76E6"/>
     <w:rsid w:val="001D79D1"/>
     <w:rsid w:val="001D7F91"/>
     <w:rsid w:val="001E6381"/>
     <w:rsid w:val="002021F8"/>
     <w:rsid w:val="002050FC"/>
     <w:rsid w:val="00210DC7"/>
     <w:rsid w:val="002158E4"/>
+    <w:rsid w:val="00220908"/>
     <w:rsid w:val="00220E8F"/>
     <w:rsid w:val="002250BC"/>
     <w:rsid w:val="002260C7"/>
     <w:rsid w:val="002313B4"/>
     <w:rsid w:val="0023149F"/>
     <w:rsid w:val="002328D5"/>
     <w:rsid w:val="00236CD8"/>
     <w:rsid w:val="00241823"/>
     <w:rsid w:val="00244B4D"/>
     <w:rsid w:val="002566B8"/>
     <w:rsid w:val="00261AF9"/>
     <w:rsid w:val="00263DFB"/>
     <w:rsid w:val="00265DC9"/>
     <w:rsid w:val="002823A3"/>
     <w:rsid w:val="00284257"/>
     <w:rsid w:val="002860F9"/>
     <w:rsid w:val="0028690C"/>
     <w:rsid w:val="00291C32"/>
     <w:rsid w:val="002A6D02"/>
     <w:rsid w:val="002B02E2"/>
     <w:rsid w:val="002C59FC"/>
     <w:rsid w:val="002D3DF0"/>
     <w:rsid w:val="002E0435"/>
     <w:rsid w:val="002E2C6F"/>
     <w:rsid w:val="002F204E"/>
@@ -12098,262 +11880,273 @@
     <w:rsid w:val="00492102"/>
     <w:rsid w:val="004A6E80"/>
     <w:rsid w:val="004D1051"/>
     <w:rsid w:val="004D2279"/>
     <w:rsid w:val="004E4A76"/>
     <w:rsid w:val="004E704C"/>
     <w:rsid w:val="004E7CAD"/>
     <w:rsid w:val="004F3534"/>
     <w:rsid w:val="004F4FCB"/>
     <w:rsid w:val="00505814"/>
     <w:rsid w:val="0050584A"/>
     <w:rsid w:val="00530313"/>
     <w:rsid w:val="00540DFE"/>
     <w:rsid w:val="0055143B"/>
     <w:rsid w:val="00552B7C"/>
     <w:rsid w:val="005534B9"/>
     <w:rsid w:val="00565292"/>
     <w:rsid w:val="00565488"/>
     <w:rsid w:val="0056789F"/>
     <w:rsid w:val="00573577"/>
     <w:rsid w:val="00575D3F"/>
     <w:rsid w:val="00577BD1"/>
     <w:rsid w:val="00582E99"/>
     <w:rsid w:val="00590180"/>
     <w:rsid w:val="00590CD1"/>
+    <w:rsid w:val="00594624"/>
     <w:rsid w:val="00596BC7"/>
+    <w:rsid w:val="005A7C10"/>
     <w:rsid w:val="005B097C"/>
     <w:rsid w:val="005B3825"/>
     <w:rsid w:val="005B57F2"/>
     <w:rsid w:val="005C1C06"/>
     <w:rsid w:val="005C7521"/>
     <w:rsid w:val="005D2480"/>
     <w:rsid w:val="005E1665"/>
     <w:rsid w:val="005E16FB"/>
     <w:rsid w:val="005E60A5"/>
     <w:rsid w:val="005E6BE9"/>
     <w:rsid w:val="005F2AF3"/>
     <w:rsid w:val="005F2E28"/>
     <w:rsid w:val="005F7A45"/>
     <w:rsid w:val="006110A0"/>
     <w:rsid w:val="00611CFE"/>
     <w:rsid w:val="00616A0C"/>
     <w:rsid w:val="00622F45"/>
     <w:rsid w:val="00624E16"/>
     <w:rsid w:val="00625894"/>
     <w:rsid w:val="00627BBF"/>
     <w:rsid w:val="006342ED"/>
     <w:rsid w:val="00660593"/>
     <w:rsid w:val="006614B9"/>
     <w:rsid w:val="00661D47"/>
     <w:rsid w:val="00662582"/>
     <w:rsid w:val="00664554"/>
     <w:rsid w:val="00671B0D"/>
     <w:rsid w:val="006765CE"/>
     <w:rsid w:val="00677B16"/>
     <w:rsid w:val="00684565"/>
     <w:rsid w:val="006876F8"/>
     <w:rsid w:val="006903AD"/>
     <w:rsid w:val="006A1714"/>
     <w:rsid w:val="006A1D79"/>
     <w:rsid w:val="006A38E5"/>
     <w:rsid w:val="006A7B78"/>
     <w:rsid w:val="006B1C55"/>
     <w:rsid w:val="006B3453"/>
     <w:rsid w:val="006B4571"/>
     <w:rsid w:val="006C2E3A"/>
     <w:rsid w:val="006C579F"/>
     <w:rsid w:val="006D03DF"/>
     <w:rsid w:val="006D0924"/>
+    <w:rsid w:val="006E047D"/>
     <w:rsid w:val="006E33F5"/>
     <w:rsid w:val="006F1187"/>
     <w:rsid w:val="006F4E4E"/>
     <w:rsid w:val="00705531"/>
     <w:rsid w:val="00714DA3"/>
     <w:rsid w:val="007174B8"/>
     <w:rsid w:val="007214B7"/>
     <w:rsid w:val="00721A78"/>
     <w:rsid w:val="00727516"/>
     <w:rsid w:val="00732D01"/>
     <w:rsid w:val="007379C3"/>
     <w:rsid w:val="007415E8"/>
     <w:rsid w:val="00742F0D"/>
     <w:rsid w:val="00743151"/>
     <w:rsid w:val="007453CD"/>
     <w:rsid w:val="007502B1"/>
     <w:rsid w:val="00751AE2"/>
     <w:rsid w:val="00763239"/>
     <w:rsid w:val="0076475B"/>
     <w:rsid w:val="007716BE"/>
     <w:rsid w:val="00771BFB"/>
     <w:rsid w:val="00774ED8"/>
     <w:rsid w:val="00782F33"/>
     <w:rsid w:val="0078467B"/>
     <w:rsid w:val="007A0B37"/>
     <w:rsid w:val="007C70C4"/>
     <w:rsid w:val="007D77B2"/>
     <w:rsid w:val="007E0813"/>
     <w:rsid w:val="007E3CB2"/>
     <w:rsid w:val="007E6AFB"/>
     <w:rsid w:val="007F1307"/>
     <w:rsid w:val="007F6059"/>
     <w:rsid w:val="008010EF"/>
     <w:rsid w:val="008133F0"/>
     <w:rsid w:val="008237F6"/>
     <w:rsid w:val="008305C3"/>
     <w:rsid w:val="008307FA"/>
     <w:rsid w:val="00834CED"/>
     <w:rsid w:val="008370CE"/>
+    <w:rsid w:val="00840890"/>
     <w:rsid w:val="00841372"/>
     <w:rsid w:val="008413AD"/>
+    <w:rsid w:val="00843788"/>
     <w:rsid w:val="0084681B"/>
     <w:rsid w:val="008619E0"/>
     <w:rsid w:val="008651EC"/>
     <w:rsid w:val="00867FD6"/>
     <w:rsid w:val="0087303C"/>
     <w:rsid w:val="00874734"/>
     <w:rsid w:val="00881BA0"/>
     <w:rsid w:val="00883BDC"/>
     <w:rsid w:val="008A312C"/>
     <w:rsid w:val="008B3539"/>
     <w:rsid w:val="008C7158"/>
     <w:rsid w:val="008F4F32"/>
     <w:rsid w:val="008F5BD1"/>
     <w:rsid w:val="00904D42"/>
     <w:rsid w:val="00911759"/>
     <w:rsid w:val="00931727"/>
     <w:rsid w:val="0093410D"/>
     <w:rsid w:val="009373B5"/>
     <w:rsid w:val="00944E66"/>
     <w:rsid w:val="0094580F"/>
     <w:rsid w:val="00947E5C"/>
     <w:rsid w:val="009518DF"/>
     <w:rsid w:val="00962DF0"/>
     <w:rsid w:val="009641A0"/>
     <w:rsid w:val="0096631C"/>
     <w:rsid w:val="00986EF7"/>
     <w:rsid w:val="009908C6"/>
     <w:rsid w:val="009973BC"/>
     <w:rsid w:val="009A4935"/>
     <w:rsid w:val="009B00AA"/>
+    <w:rsid w:val="009D3FB7"/>
     <w:rsid w:val="009E06CA"/>
     <w:rsid w:val="009E1D4F"/>
     <w:rsid w:val="009E3BFE"/>
     <w:rsid w:val="00A049BB"/>
     <w:rsid w:val="00A072DF"/>
     <w:rsid w:val="00A10169"/>
     <w:rsid w:val="00A13C18"/>
     <w:rsid w:val="00A16D2D"/>
     <w:rsid w:val="00A24D61"/>
     <w:rsid w:val="00A403AA"/>
     <w:rsid w:val="00A46527"/>
     <w:rsid w:val="00A50273"/>
     <w:rsid w:val="00A533E3"/>
     <w:rsid w:val="00A56793"/>
     <w:rsid w:val="00A57678"/>
     <w:rsid w:val="00A61F4A"/>
     <w:rsid w:val="00A63043"/>
     <w:rsid w:val="00A631DD"/>
     <w:rsid w:val="00A634A4"/>
     <w:rsid w:val="00A7241C"/>
     <w:rsid w:val="00A74962"/>
     <w:rsid w:val="00A77DDC"/>
     <w:rsid w:val="00A93BA9"/>
     <w:rsid w:val="00A97F80"/>
     <w:rsid w:val="00AA1D2B"/>
+    <w:rsid w:val="00AA6E44"/>
     <w:rsid w:val="00AB1063"/>
     <w:rsid w:val="00AB4550"/>
     <w:rsid w:val="00AB67D8"/>
+    <w:rsid w:val="00AC2D72"/>
     <w:rsid w:val="00AC5F63"/>
     <w:rsid w:val="00AC6D10"/>
     <w:rsid w:val="00AD1BCE"/>
     <w:rsid w:val="00AD1C6C"/>
     <w:rsid w:val="00AF3394"/>
     <w:rsid w:val="00B060F5"/>
     <w:rsid w:val="00B16A27"/>
     <w:rsid w:val="00B2291D"/>
     <w:rsid w:val="00B36BAF"/>
     <w:rsid w:val="00B405B2"/>
     <w:rsid w:val="00B55B05"/>
     <w:rsid w:val="00B56A4C"/>
     <w:rsid w:val="00B574AF"/>
     <w:rsid w:val="00B70EA1"/>
     <w:rsid w:val="00B75C68"/>
     <w:rsid w:val="00B80523"/>
     <w:rsid w:val="00B91D1E"/>
     <w:rsid w:val="00BA09EA"/>
     <w:rsid w:val="00BA29E3"/>
     <w:rsid w:val="00BA4848"/>
     <w:rsid w:val="00BB209B"/>
     <w:rsid w:val="00BB4CE5"/>
     <w:rsid w:val="00BC1ED1"/>
     <w:rsid w:val="00BC3713"/>
     <w:rsid w:val="00BC6528"/>
     <w:rsid w:val="00BC6820"/>
     <w:rsid w:val="00BC70A9"/>
     <w:rsid w:val="00BD2638"/>
     <w:rsid w:val="00BD2D6C"/>
     <w:rsid w:val="00BD3669"/>
     <w:rsid w:val="00BF0DAA"/>
     <w:rsid w:val="00BF2603"/>
     <w:rsid w:val="00BF6082"/>
     <w:rsid w:val="00BF654B"/>
     <w:rsid w:val="00BF7F66"/>
     <w:rsid w:val="00C12DC3"/>
     <w:rsid w:val="00C1331F"/>
+    <w:rsid w:val="00C14FE3"/>
     <w:rsid w:val="00C164F6"/>
     <w:rsid w:val="00C20963"/>
     <w:rsid w:val="00C21293"/>
     <w:rsid w:val="00C21DFE"/>
     <w:rsid w:val="00C23E75"/>
     <w:rsid w:val="00C252D9"/>
     <w:rsid w:val="00C302E2"/>
     <w:rsid w:val="00C347C3"/>
+    <w:rsid w:val="00C347F7"/>
     <w:rsid w:val="00C35667"/>
     <w:rsid w:val="00C65233"/>
     <w:rsid w:val="00C657C8"/>
     <w:rsid w:val="00C66FCC"/>
     <w:rsid w:val="00C67DDE"/>
     <w:rsid w:val="00C70BBF"/>
     <w:rsid w:val="00C769E2"/>
     <w:rsid w:val="00C83BC0"/>
     <w:rsid w:val="00C83FEB"/>
     <w:rsid w:val="00C90B56"/>
     <w:rsid w:val="00CA01DF"/>
     <w:rsid w:val="00CA0417"/>
     <w:rsid w:val="00CA4271"/>
     <w:rsid w:val="00CA688F"/>
     <w:rsid w:val="00CA6C35"/>
     <w:rsid w:val="00CA77F5"/>
     <w:rsid w:val="00CB38DF"/>
     <w:rsid w:val="00CB3A2C"/>
     <w:rsid w:val="00CB58B7"/>
     <w:rsid w:val="00CB7667"/>
     <w:rsid w:val="00CC329D"/>
     <w:rsid w:val="00CC65CC"/>
     <w:rsid w:val="00CC7B6D"/>
     <w:rsid w:val="00CC7C94"/>
+    <w:rsid w:val="00CD2148"/>
     <w:rsid w:val="00CD2574"/>
     <w:rsid w:val="00CD3515"/>
     <w:rsid w:val="00CD69E7"/>
     <w:rsid w:val="00CD6DB3"/>
     <w:rsid w:val="00CE6A77"/>
     <w:rsid w:val="00CE6E65"/>
     <w:rsid w:val="00CF4E32"/>
     <w:rsid w:val="00D03149"/>
     <w:rsid w:val="00D10C0E"/>
     <w:rsid w:val="00D20171"/>
     <w:rsid w:val="00D333C4"/>
     <w:rsid w:val="00D35D71"/>
     <w:rsid w:val="00D400C7"/>
     <w:rsid w:val="00D407AF"/>
     <w:rsid w:val="00D422CF"/>
     <w:rsid w:val="00D55C67"/>
     <w:rsid w:val="00D61430"/>
     <w:rsid w:val="00D62FC9"/>
     <w:rsid w:val="00D63234"/>
     <w:rsid w:val="00D73368"/>
     <w:rsid w:val="00D77C93"/>
     <w:rsid w:val="00D82271"/>
     <w:rsid w:val="00D844A7"/>
     <w:rsid w:val="00D84FCF"/>
     <w:rsid w:val="00D95A50"/>
@@ -12371,74 +12164,77 @@
     <w:rsid w:val="00E27181"/>
     <w:rsid w:val="00E35E7A"/>
     <w:rsid w:val="00E40369"/>
     <w:rsid w:val="00E54EDD"/>
     <w:rsid w:val="00E576F3"/>
     <w:rsid w:val="00E57EBE"/>
     <w:rsid w:val="00E65E2E"/>
     <w:rsid w:val="00E72C8C"/>
     <w:rsid w:val="00E76378"/>
     <w:rsid w:val="00E82116"/>
     <w:rsid w:val="00E822E3"/>
     <w:rsid w:val="00E83C3B"/>
     <w:rsid w:val="00E85322"/>
     <w:rsid w:val="00E91C12"/>
     <w:rsid w:val="00E95DFA"/>
     <w:rsid w:val="00E97900"/>
     <w:rsid w:val="00EA68D8"/>
     <w:rsid w:val="00EB1F71"/>
     <w:rsid w:val="00EB3C78"/>
     <w:rsid w:val="00EB5945"/>
     <w:rsid w:val="00EC3F20"/>
     <w:rsid w:val="00ED069B"/>
     <w:rsid w:val="00ED42F5"/>
     <w:rsid w:val="00ED556C"/>
     <w:rsid w:val="00EE0668"/>
+    <w:rsid w:val="00EE1377"/>
     <w:rsid w:val="00EF0B12"/>
     <w:rsid w:val="00EF22FC"/>
     <w:rsid w:val="00F00F62"/>
     <w:rsid w:val="00F0213F"/>
     <w:rsid w:val="00F21E35"/>
     <w:rsid w:val="00F221A5"/>
     <w:rsid w:val="00F37613"/>
     <w:rsid w:val="00F3761C"/>
     <w:rsid w:val="00F42DFA"/>
     <w:rsid w:val="00F457CD"/>
     <w:rsid w:val="00F66105"/>
     <w:rsid w:val="00F6754A"/>
     <w:rsid w:val="00F75A2E"/>
+    <w:rsid w:val="00F806B4"/>
     <w:rsid w:val="00F81189"/>
     <w:rsid w:val="00F847F0"/>
     <w:rsid w:val="00F86EC0"/>
     <w:rsid w:val="00F958D7"/>
     <w:rsid w:val="00FA017C"/>
     <w:rsid w:val="00FA432D"/>
     <w:rsid w:val="00FA52AF"/>
     <w:rsid w:val="00FA5BF8"/>
     <w:rsid w:val="00FA7FEA"/>
     <w:rsid w:val="00FB29E4"/>
     <w:rsid w:val="00FB4F83"/>
+    <w:rsid w:val="00FD61E7"/>
     <w:rsid w:val="00FE33EF"/>
     <w:rsid w:val="00FE495C"/>
     <w:rsid w:val="00FE77CD"/>
     <w:rsid w:val="00FF66B5"/>
     <w:rsid w:val="0422246C"/>
     <w:rsid w:val="0AD38216"/>
     <w:rsid w:val="0BD26EF4"/>
     <w:rsid w:val="0DFD05F6"/>
     <w:rsid w:val="1B274D69"/>
     <w:rsid w:val="1DC0CD4A"/>
     <w:rsid w:val="284B1D4B"/>
     <w:rsid w:val="3CE49A84"/>
     <w:rsid w:val="476680FD"/>
     <w:rsid w:val="571BDA45"/>
     <w:rsid w:val="5C610D22"/>
     <w:rsid w:val="66974FCB"/>
     <w:rsid w:val="66BE4C0D"/>
     <w:rsid w:val="6EEC230F"/>
     <w:rsid w:val="76AF09EE"/>
     <w:rsid w:val="7714DB6D"/>
     <w:rsid w:val="78BBE390"/>
     <w:rsid w:val="7B6C2B1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -13527,58 +13323,58 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA6E975915134440A2EEE0E6FE88A144"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C4CF718-52A9-405F-90BA-423EB6ECB7B2}"/>
       </w:docPartPr>
@@ -15306,148 +15102,70 @@
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{600A57E3-1EE5-47F7-89F8-557318C73E12}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00231E47" w:rsidRDefault="0086680C" w:rsidP="0086680C">
           <w:pPr>
             <w:pStyle w:val="CFCD11DEE5AC4A4EB610F7CE3AE9302C3"/>
           </w:pPr>
           <w:r w:rsidRPr="00944E66">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AC348B17851B44A1A36EEEF85F1D7AB3"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C192C670-7134-45E2-8B15-E3095F9C448F}"/>
+        <w:guid w:val="{63574C00-1A17-4DEB-9F35-48EFFC78778C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00231E47" w:rsidRDefault="0086680C">
-          <w:r w:rsidRPr="00EA2081">
+        <w:p w:rsidR="005C328B" w:rsidRDefault="009F72F0">
+          <w:r w:rsidRPr="00650B54">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Title]</w:t>
-[...77 lines deleted...]
-            <w:t>[Subject]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15508,78 +15226,88 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D526F"/>
     <w:rsid w:val="00012DF9"/>
     <w:rsid w:val="00083198"/>
     <w:rsid w:val="000B6531"/>
     <w:rsid w:val="000E2F2A"/>
     <w:rsid w:val="00113A4C"/>
     <w:rsid w:val="00125EF6"/>
     <w:rsid w:val="00172A65"/>
     <w:rsid w:val="001A3323"/>
     <w:rsid w:val="001B2C3A"/>
     <w:rsid w:val="001E4EFB"/>
     <w:rsid w:val="00231E47"/>
     <w:rsid w:val="00282FAF"/>
     <w:rsid w:val="00291C32"/>
     <w:rsid w:val="002A20D5"/>
     <w:rsid w:val="003C0A8C"/>
     <w:rsid w:val="003D526F"/>
     <w:rsid w:val="004246B7"/>
     <w:rsid w:val="00474430"/>
     <w:rsid w:val="00487157"/>
     <w:rsid w:val="004E7CAD"/>
+    <w:rsid w:val="00505A8A"/>
+    <w:rsid w:val="005C328B"/>
     <w:rsid w:val="005E6BE9"/>
     <w:rsid w:val="006469F0"/>
     <w:rsid w:val="00684565"/>
+    <w:rsid w:val="006E047D"/>
     <w:rsid w:val="00723CC4"/>
     <w:rsid w:val="007415E8"/>
     <w:rsid w:val="00743151"/>
     <w:rsid w:val="007502B1"/>
     <w:rsid w:val="007A4279"/>
     <w:rsid w:val="008370CE"/>
+    <w:rsid w:val="00843788"/>
     <w:rsid w:val="0086680C"/>
     <w:rsid w:val="008C2860"/>
     <w:rsid w:val="008E04F2"/>
     <w:rsid w:val="00904D42"/>
     <w:rsid w:val="00961021"/>
     <w:rsid w:val="00981821"/>
     <w:rsid w:val="009C2CE2"/>
     <w:rsid w:val="009C4277"/>
+    <w:rsid w:val="009D3FB7"/>
+    <w:rsid w:val="009F72F0"/>
     <w:rsid w:val="00A3029D"/>
     <w:rsid w:val="00AE18F1"/>
     <w:rsid w:val="00BA2D4C"/>
+    <w:rsid w:val="00C51E2F"/>
     <w:rsid w:val="00CE5818"/>
     <w:rsid w:val="00CE6A77"/>
     <w:rsid w:val="00D3704F"/>
     <w:rsid w:val="00E730AB"/>
     <w:rsid w:val="00EA0F8A"/>
     <w:rsid w:val="00EB5945"/>
+    <w:rsid w:val="00ED4CED"/>
+    <w:rsid w:val="00EE1377"/>
     <w:rsid w:val="00F0213F"/>
     <w:rsid w:val="00F361E5"/>
+    <w:rsid w:val="00F806B4"/>
     <w:rsid w:val="00F847F0"/>
     <w:rsid w:val="00F862C8"/>
     <w:rsid w:val="00FA432D"/>
     <w:rsid w:val="00FA52AF"/>
     <w:rsid w:val="00FC56B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -15996,51 +15724,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0086680C"/>
+    <w:rsid w:val="009F72F0"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAAFE1CCDE734D67A65D7723AB278815">
     <w:name w:val="EAAFE1CCDE734D67A65D7723AB278815"/>
     <w:rsid w:val="003D526F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA6E975915134440A2EEE0E6FE88A1445">
     <w:name w:val="AA6E975915134440A2EEE0E6FE88A1445"/>
     <w:rsid w:val="0086680C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4BD7CA066A9469D8C55C0F07DB76AA03">
     <w:name w:val="A4BD7CA066A9469D8C55C0F07DB76AA03"/>
     <w:rsid w:val="0086680C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
@@ -16787,70 +16515,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a2f370b-bdc5-4055-8031-189f80688753">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="2c0b585d-b733-433f-8897-8c1b261074a9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068B32C7835BBD94282A40B01912CADD0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c7e475b2b64ed046e8dfef1c4dd63ab9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a2f370b-bdc5-4055-8031-189f80688753" xmlns:ns3="2c0b585d-b733-433f-8897-8c1b261074a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad956b58ae663f23fa576f2315f0880e" ns2:_="" ns3:_="">
     <xsd:import namespace="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <xsd:import namespace="2c0b585d-b733-433f-8897-8c1b261074a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17035,121 +16767,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{450AFD7C-4FCB-46B1-88CA-36C30D553374}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D95720D1-62E9-4816-8A8E-5C7C9EF743AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{450AFD7C-4FCB-46B1-88CA-36C30D553374}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EBA79B2-F7CD-4CF8-941A-B03DEDC35E2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DFB5695-2957-43E1-9C24-E4D083D96CFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1599</Words>
-  <Characters>9119</Characters>
+  <Words>1606</Words>
+  <Characters>9160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10697</CharactersWithSpaces>
+  <CharactersWithSpaces>10745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stomboly-Lorenzo, Michelle (DDS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010068B32C7835BBD94282A40B01912CADD0</vt:lpwstr>
   </property>