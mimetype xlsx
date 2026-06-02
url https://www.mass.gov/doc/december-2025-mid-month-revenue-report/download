--- v1 (2026-02-02)
+++ v2 (2026-06-02)
@@ -1,9618 +1,6586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5390 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr updateLinks="never" defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\karlejc\Desktop\Mid Month Release\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CFF3875-CC3B-44BE-8A14-151FAAB951FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{2EF1EDA5-C595-4124-85A5-AF0679CF8352}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Mid-Month" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+    <externalReference r:id="rId6"/>
+    <externalReference r:id="rId7"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_mn16">'[1]FLASH VS PRIOR YEAR'!#REF!</definedName>
+    <definedName name="_MTD2">[2]!OpenNonBus</definedName>
+    <definedName name="amndep">#REF!</definedName>
+    <definedName name="B">'[3]Amount-FY22'!#REF!</definedName>
+    <definedName name="Bc">'[3]Amount-FY22'!#REF!</definedName>
+    <definedName name="book1">[2]!OpenFootnote</definedName>
+    <definedName name="BookX">[2]!UpdateEndofMonth</definedName>
+    <definedName name="Cigarrette">[2]!shiftsum2</definedName>
+    <definedName name="CrpRef">'[4]FY 55-62'!$G$6</definedName>
+    <definedName name="CUTS_Increases">'[5]FY05 Benchmark Calculations'!#REF!</definedName>
+    <definedName name="Daily_from_Access">'[3]1-Access'!$1:$1048576</definedName>
+    <definedName name="days">#REF!</definedName>
+    <definedName name="ds">[2]!OpenNonBus</definedName>
+    <definedName name="full_view">#REF!</definedName>
+    <definedName name="FY2003_Query">'[4]FY 55-62'!$A$1:$G$9</definedName>
+    <definedName name="IncRef">'[4]FY 55-62'!$G$4</definedName>
+    <definedName name="MotorFuel">'[3]Amount-FY22'!#REF!</definedName>
+    <definedName name="MTD__DEC">#REF!</definedName>
+    <definedName name="OpenFootnote">[2]!OpenFootnote</definedName>
+    <definedName name="OpenNonBus">[2]!OpenNonBus</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mid-Month'!$A$1:$Z$18</definedName>
+    <definedName name="Proj_only">#REF!</definedName>
+    <definedName name="Rooms">#REF!</definedName>
+    <definedName name="shiftsum2">[2]!shiftsum2</definedName>
+    <definedName name="Tax_and_Totals">'[3]1-Access'!#REF!</definedName>
+    <definedName name="TotRef">'[4]FY 55-62'!$G$14</definedName>
+    <definedName name="two_panels">'[6]MGMT VIEW'!$E$3:$U$32,'[6]MGMT VIEW'!$Z$3:$AL$32</definedName>
+    <definedName name="UpdateEndofMonth">[2]!UpdateEndofMonth</definedName>
+    <definedName name="x">[2]!OpenNonBus</definedName>
+    <definedName name="YTD_DEC">#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+  <si>
+    <t>Income</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Income Withholding</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Income Est. Payments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Income Returns/Bills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Income Refunds Net (outflow)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Subtotal Income</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Sales - Regular</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Sales - Meals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Sales - Motor Vehicles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
+  </si>
+  <si>
+    <t>All Other</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Tax Collections </t>
+  </si>
+  <si>
+    <t>Corporate &amp; Business</t>
+  </si>
+  <si>
+    <t>Mid-Month Tax Collection Report for November 2025 (in $ Millions)</t>
+  </si>
+  <si>
+    <t>Tax Collections as of December 15, 2025, Compared to Same Collection Period in FY2025</t>
+  </si>
+  <si>
+    <t>12/2025 MTD Actual Collections</t>
+  </si>
+  <si>
+    <t>12/2025 MTD v. 12/2024 MTD $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/2025 MTD v. 12/2024 MTD % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/2025 YTD   Actual Collections</t>
+  </si>
+  <si>
+    <t>12/2025 YTD v. 12/2024 YTD $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/2025 YTD v. 12/2024 YTD % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <r>
+      <t>December (Through December 15</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>th</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">)                              </t>
+    </r>
+  </si>
+  <si>
+    <t>Tax Collections</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FY26 YTD (Through December 15th)                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">It would not be advisable to use this data to predict trends. At the time of the mid-month report, the available tax collection data is too early to provide a reliable estimate of full-month results.  </t>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="\+0;\-0"/>
+  </numFmts>
+  <fonts count="18" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="4"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+  </fonts>
+  <fills count="4">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="4">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="78">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="3" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="17" fillId="3" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="3" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="5">
+    <cellStyle name="20% - Accent3" xfId="4" builtinId="38"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{0E095425-16DB-4E48-87FD-0B1F989B2482}"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
+  </cellStyles>
+  <dxfs count="6">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="\+0;\-0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="\+0;\-0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:ftr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:ftr>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:ftr>
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\GROUPS\STPL\BAER\TAXUNIT\RV\Annest\FY2006\FY06%20Benchmarks\10-26-05%20Revision\STPL\BAER\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-</w:footnotes>
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2024\FLASH-REPORT-MASTER-FY24-February%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:hdr>
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:hdr>
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\stpl\baer\TAXUNIT\RV\Annest\FY2012\FY05%20Benchmarks\4-15-05%20Benchmarks\FY05%20Benchmarks-4-15-05.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:hdr>
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\leap\2016.12%20Consensus%20Revenue\Misc%20for%20CR\implied%20growth%20rates%202016.12.06b.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="DepDays"/>
+      <sheetName val="Actuals"/>
+      <sheetName val="copy-Paste_Genesis"/>
+      <sheetName val="copy-paste-MassTax"/>
+      <sheetName val="Copy-paste"/>
+      <sheetName val="Query_MTD"/>
+      <sheetName val="1-Access"/>
+      <sheetName val="2-Formula"/>
+      <sheetName val="Amount-FY23"/>
+      <sheetName val="Amount-FY24"/>
+      <sheetName val="Amount-FY25"/>
+      <sheetName val="Benchmarks"/>
+      <sheetName val="Unhighlighted-worksheet"/>
+      <sheetName val="Sheet1"/>
+      <sheetName val="Highlighted-NO NONDOR"/>
+      <sheetName val="ELT-Refundable Credits"/>
+      <sheetName val="ELT_update"/>
+      <sheetName val="FLASH VS PRIOR YEAR"/>
+      <sheetName val="FLASH VS BM"/>
+      <sheetName val="marijuana"/>
+      <sheetName val="NON-WITHHELD"/>
+      <sheetName val="ELT-ESTIM-2"/>
+      <sheetName val="ELT-ESTIM-1"/>
+      <sheetName val="MTD-Report"/>
+      <sheetName val="Mid-Month"/>
+      <sheetName val="Highlighted"/>
+      <sheetName val="AboveBelow"/>
+      <sheetName val="Total Coll (Department)"/>
+      <sheetName val="Withholding"/>
+      <sheetName val="IncCashEstPaymChart"/>
+      <sheetName val="IncReturns&amp;BillsPaymChart"/>
+      <sheetName val="IncCashRefundChart"/>
+      <sheetName val="SalesTotalChart"/>
+      <sheetName val="RegularSales"/>
+      <sheetName val="Meals"/>
+      <sheetName val="MV"/>
+      <sheetName val="BusTotalChart"/>
+      <sheetName val="BusCashEstPayChart"/>
+      <sheetName val="BusRet&amp;BillsChart"/>
+      <sheetName val="BusCashRefundChart"/>
+      <sheetName val="Range for All other"/>
+      <sheetName val="Motor Fuel"/>
+      <sheetName val="Cigarette"/>
+      <sheetName val="Estate"/>
+      <sheetName val="Alcoholic Beverage"/>
+      <sheetName val="Room Occupancy"/>
+      <sheetName val="Deeds"/>
+      <sheetName val="MiscDepart."/>
+      <sheetName val="Mid-incl-1timers"/>
+      <sheetName val="Mid-old-incl-1timers"/>
+      <sheetName val="Input"/>
+      <sheetName val="1timers-Certified only"/>
+      <sheetName val="ExpChg"/>
+      <sheetName val="Rank"/>
+      <sheetName val="Charts"/>
+      <sheetName val="Change from prior day"/>
+      <sheetName val="Dec Inc EP2"/>
+      <sheetName val="Dec inc EP"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17">
+        <row r="8">
+          <cell r="E8">
+            <v>754.13118030999999</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25">
+        <row r="58">
+          <cell r="M58">
+            <v>3.2838310000000002E-2</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28">
+        <row r="71">
+          <cell r="J71">
+            <v>1391.6860478800004</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="29">
+        <row r="71">
+          <cell r="J71">
+            <v>50.344469610000004</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="30">
+        <row r="71">
+          <cell r="J71">
+            <v>63.6193551</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="31">
+        <row r="71">
+          <cell r="J71">
+            <v>43.220915289999994</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="32"/>
+      <sheetData sheetId="33">
+        <row r="71">
+          <cell r="J71">
+            <v>531.76921170000003</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="34">
+        <row r="71">
+          <cell r="J71">
+            <v>142.61561685999999</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="35">
+        <row r="71">
+          <cell r="J71">
+            <v>108.68332973999999</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="36"/>
+      <sheetData sheetId="37">
+        <row r="71">
+          <cell r="J71">
+            <v>79.062937040000008</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="38">
+        <row r="71">
+          <cell r="J71">
+            <v>29.226735920000003</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="39">
+        <row r="71">
+          <cell r="J71">
+            <v>26.30641292</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="40"/>
+      <sheetData sheetId="41">
+        <row r="71">
+          <cell r="J71">
+            <v>62.2576629</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="42">
+        <row r="71">
+          <cell r="J71">
+            <v>23.705838110000002</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="43">
+        <row r="71">
+          <cell r="J71">
+            <v>45.331115060000002</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="44">
+        <row r="71">
+          <cell r="J71">
+            <v>7.4746524700000005</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="45">
+        <row r="71">
+          <cell r="J71">
+            <v>38.4990405</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="46">
+        <row r="71">
+          <cell r="J71">
+            <v>4.9158384500000025</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="47">
+        <row r="71">
+          <cell r="J71">
+            <v>15.785578340000001</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49"/>
+      <sheetData sheetId="50"/>
+      <sheetData sheetId="51"/>
+      <sheetData sheetId="52"/>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54"/>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56"/>
+      <sheetData sheetId="57"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1449 lines deleted...]
-</w:settings>
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Module1"/>
+      <sheetName val="7.79-10.03"/>
+      <sheetName val="TY-FY - Sent"/>
+      <sheetName val="FY 55-62"/>
+      <sheetName val="TAX 63-79"/>
+      <sheetName val="TAX 80-00"/>
+      <sheetName val="TAX 01-20 "/>
+      <sheetName val="Tax04aft"/>
+      <sheetName val="TAX 02-Current"/>
+      <sheetName val="Cash Credit"/>
+      <sheetName val="Bus-cash credit"/>
+      <sheetName val="SOS-Deeds"/>
+      <sheetName val="FYTotals 71-00"/>
+      <sheetName val="Jul79-Oct98"/>
+      <sheetName val="FY TOTALS"/>
+      <sheetName val="CY TOTALS"/>
+      <sheetName val=" CY Quarter Totals"/>
+      <sheetName val="CY qtr 63-79"/>
+      <sheetName val="YA % Change"/>
+      <sheetName val="Mth 1998-1999"/>
+      <sheetName val="Cigarette Packs"/>
+      <sheetName val="TAX-2-10-04"/>
+      <sheetName val="TAX-2-10-04.XLS"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="OpenFootnote"/>
+      <definedName name="OpenNonBus"/>
+      <definedName name="shiftsum2"/>
+      <definedName name="UpdateEndofMonth"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
+      <sheetData sheetId="18" refreshError="1"/>
+      <sheetData sheetId="19" refreshError="1"/>
+      <sheetData sheetId="20" refreshError="1"/>
+      <sheetData sheetId="21" refreshError="1"/>
+      <sheetData sheetId="22" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...620 lines deleted...]
-</w:styles>
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="DepDays"/>
+      <sheetName val="Actuals"/>
+      <sheetName val="copy-Paste_Genesis"/>
+      <sheetName val="copy-paste-MassTax"/>
+      <sheetName val="Copy-paste"/>
+      <sheetName val="Query_MTD"/>
+      <sheetName val="1-Access"/>
+      <sheetName val="2-Formula"/>
+      <sheetName val="Amount-FY22"/>
+      <sheetName val="Amount-FY23"/>
+      <sheetName val="Amount-FY24"/>
+      <sheetName val="Benchmarks"/>
+      <sheetName val="Unhighlighted-worksheet"/>
+      <sheetName val="Sheet1"/>
+      <sheetName val="Highlighted-NO NONDOR"/>
+      <sheetName val="ELT-Refundable Credits"/>
+      <sheetName val="ELT_update"/>
+      <sheetName val="FLASH VS PRIOR YEAR"/>
+      <sheetName val="FLASH VS BM"/>
+      <sheetName val="marijuana"/>
+      <sheetName val="NON-WITHHELD"/>
+      <sheetName val="ELT-ESTIM-2"/>
+      <sheetName val="ELT-ESTIM-1"/>
+      <sheetName val="MTD-Report"/>
+      <sheetName val="Mid-Month"/>
+      <sheetName val="Highlighted"/>
+      <sheetName val="AboveBelow"/>
+      <sheetName val="Range for All other"/>
+      <sheetName val="Total Coll (Department)"/>
+      <sheetName val="Withholding"/>
+      <sheetName val="IncCashEstPaymChart"/>
+      <sheetName val="IncReturns&amp;BillsPaymChart"/>
+      <sheetName val="IncCashRefundChart"/>
+      <sheetName val="SalesTotalChart"/>
+      <sheetName val="RegularSales"/>
+      <sheetName val="Meals"/>
+      <sheetName val="MV"/>
+      <sheetName val="BusTotalChart"/>
+      <sheetName val="BusCashEstPayChart"/>
+      <sheetName val="BusRet&amp;BillsChart"/>
+      <sheetName val="BusCashRefundChart"/>
+      <sheetName val="Motor Fuel"/>
+      <sheetName val="Cigarette"/>
+      <sheetName val="Estate"/>
+      <sheetName val="Alcoholic Beverage"/>
+      <sheetName val="Room Occupancy"/>
+      <sheetName val="Deeds"/>
+      <sheetName val="MiscDepart."/>
+      <sheetName val="Mid-incl-1timers"/>
+      <sheetName val="Mid-old-incl-1timers"/>
+      <sheetName val="Input"/>
+      <sheetName val="1timers-Certified only"/>
+      <sheetName val="ExpChg"/>
+      <sheetName val="Rank"/>
+      <sheetName val="Charts"/>
+      <sheetName val="Change from prior day"/>
+      <sheetName val="Dec Inc EP2"/>
+      <sheetName val="Dec inc EP"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>Date</v>
+          </cell>
+          <cell r="B1">
+            <v>41122</v>
+          </cell>
+          <cell r="C1">
+            <v>41123</v>
+          </cell>
+          <cell r="D1">
+            <v>41124</v>
+          </cell>
+          <cell r="E1"/>
+          <cell r="F1"/>
+          <cell r="G1"/>
+          <cell r="H1"/>
+          <cell r="I1"/>
+          <cell r="J1"/>
+          <cell r="K1"/>
+          <cell r="L1"/>
+          <cell r="M1"/>
+          <cell r="N1"/>
+          <cell r="O1"/>
+          <cell r="P1"/>
+          <cell r="Q1"/>
+          <cell r="R1"/>
+          <cell r="S1"/>
+          <cell r="T1"/>
+          <cell r="U1"/>
+          <cell r="V1"/>
+          <cell r="W1"/>
+          <cell r="X1"/>
+          <cell r="Y1"/>
+          <cell r="Z1"/>
+          <cell r="AA1"/>
+          <cell r="AB1"/>
+          <cell r="AC1"/>
+          <cell r="AD1"/>
+          <cell r="AE1"/>
+          <cell r="AF1"/>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>Alcoholic Beverages</v>
+          </cell>
+          <cell r="B2">
+            <v>1.3624200000000002</v>
+          </cell>
+          <cell r="C2"/>
+          <cell r="D2"/>
+          <cell r="E2"/>
+          <cell r="F2"/>
+          <cell r="G2"/>
+          <cell r="H2"/>
+          <cell r="I2"/>
+          <cell r="J2"/>
+          <cell r="K2"/>
+          <cell r="L2"/>
+          <cell r="M2"/>
+          <cell r="N2"/>
+          <cell r="O2"/>
+          <cell r="P2"/>
+          <cell r="Q2"/>
+          <cell r="R2"/>
+          <cell r="S2"/>
+          <cell r="T2"/>
+          <cell r="U2"/>
+          <cell r="V2"/>
+          <cell r="W2"/>
+          <cell r="X2"/>
+          <cell r="Y2"/>
+          <cell r="Z2"/>
+          <cell r="AA2"/>
+          <cell r="AB2"/>
+          <cell r="AC2"/>
+          <cell r="AD2"/>
+          <cell r="AE2"/>
+          <cell r="AF2"/>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>Cigarette</v>
+          </cell>
+          <cell r="B3">
+            <v>1076.3416599999996</v>
+          </cell>
+          <cell r="C3">
+            <v>2172.8836999999999</v>
+          </cell>
+          <cell r="D3"/>
+          <cell r="E3"/>
+          <cell r="F3"/>
+          <cell r="G3"/>
+          <cell r="H3"/>
+          <cell r="I3"/>
+          <cell r="J3"/>
+          <cell r="K3"/>
+          <cell r="L3"/>
+          <cell r="M3"/>
+          <cell r="N3"/>
+          <cell r="O3"/>
+          <cell r="P3"/>
+          <cell r="Q3"/>
+          <cell r="R3"/>
+          <cell r="S3"/>
+          <cell r="T3"/>
+          <cell r="U3"/>
+          <cell r="V3"/>
+          <cell r="W3"/>
+          <cell r="X3"/>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Corp_ Bills</v>
+          </cell>
+          <cell r="B4">
+            <v>3.4381100000000004</v>
+          </cell>
+          <cell r="C4">
+            <v>13.59872</v>
+          </cell>
+          <cell r="D4"/>
+          <cell r="E4"/>
+          <cell r="F4"/>
+          <cell r="G4"/>
+          <cell r="H4"/>
+          <cell r="I4"/>
+          <cell r="J4"/>
+          <cell r="K4"/>
+          <cell r="L4"/>
+          <cell r="M4"/>
+          <cell r="N4"/>
+          <cell r="O4"/>
+          <cell r="P4"/>
+          <cell r="Q4"/>
+          <cell r="R4"/>
+          <cell r="S4"/>
+          <cell r="T4"/>
+          <cell r="U4"/>
+          <cell r="V4"/>
+          <cell r="W4"/>
+          <cell r="X4"/>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Corp_ Estimated Cash</v>
+          </cell>
+          <cell r="B5">
+            <v>84.19</v>
+          </cell>
+          <cell r="C5">
+            <v>28.054000000000002</v>
+          </cell>
+          <cell r="D5"/>
+          <cell r="E5"/>
+          <cell r="F5"/>
+          <cell r="G5"/>
+          <cell r="H5"/>
+          <cell r="I5"/>
+          <cell r="J5"/>
+          <cell r="K5"/>
+          <cell r="L5"/>
+          <cell r="M5"/>
+          <cell r="N5"/>
+          <cell r="O5"/>
+          <cell r="P5"/>
+          <cell r="Q5"/>
+          <cell r="R5"/>
+          <cell r="S5"/>
+          <cell r="T5"/>
+          <cell r="U5"/>
+          <cell r="V5"/>
+          <cell r="W5"/>
+          <cell r="X5"/>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Corp_ Estimated Credit</v>
+          </cell>
+          <cell r="B6">
+            <v>473.81000000000006</v>
+          </cell>
+          <cell r="C6">
+            <v>183.78928000000002</v>
+          </cell>
+          <cell r="D6"/>
+          <cell r="E6"/>
+          <cell r="F6"/>
+          <cell r="G6"/>
+          <cell r="H6"/>
+          <cell r="I6"/>
+          <cell r="J6"/>
+          <cell r="K6"/>
+          <cell r="L6"/>
+          <cell r="M6"/>
+          <cell r="N6"/>
+          <cell r="O6"/>
+          <cell r="P6"/>
+          <cell r="Q6"/>
+          <cell r="R6"/>
+          <cell r="S6"/>
+          <cell r="T6"/>
+          <cell r="U6"/>
+          <cell r="V6"/>
+          <cell r="W6"/>
+          <cell r="X6"/>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Corp_ NET</v>
+          </cell>
+          <cell r="B7">
+            <v>-3200.5120000000002</v>
+          </cell>
+          <cell r="C7">
+            <v>229.16051000000002</v>
+          </cell>
+          <cell r="D7"/>
+          <cell r="E7"/>
+          <cell r="F7"/>
+          <cell r="G7"/>
+          <cell r="H7"/>
+          <cell r="I7"/>
+          <cell r="J7"/>
+          <cell r="K7"/>
+          <cell r="L7"/>
+          <cell r="M7"/>
+          <cell r="N7"/>
+          <cell r="O7"/>
+          <cell r="P7"/>
+          <cell r="Q7"/>
+          <cell r="R7"/>
+          <cell r="S7"/>
+          <cell r="T7"/>
+          <cell r="U7"/>
+          <cell r="V7"/>
+          <cell r="W7"/>
+          <cell r="X7"/>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Corp_ Refund Cash</v>
+          </cell>
+          <cell r="B8">
+            <v>3918.4055699999999</v>
+          </cell>
+          <cell r="C8"/>
+          <cell r="D8"/>
+          <cell r="E8"/>
+          <cell r="F8"/>
+          <cell r="G8"/>
+          <cell r="H8"/>
+          <cell r="I8"/>
+          <cell r="J8"/>
+          <cell r="K8"/>
+          <cell r="L8"/>
+          <cell r="M8"/>
+          <cell r="N8"/>
+          <cell r="O8"/>
+          <cell r="P8"/>
+          <cell r="Q8"/>
+          <cell r="R8"/>
+          <cell r="S8"/>
+          <cell r="T8"/>
+          <cell r="U8"/>
+          <cell r="V8"/>
+          <cell r="W8"/>
+          <cell r="X8"/>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Corp_ Refund Credit</v>
+          </cell>
+          <cell r="B9">
+            <v>473.81</v>
+          </cell>
+          <cell r="C9">
+            <v>183.78928000000002</v>
+          </cell>
+          <cell r="D9"/>
+          <cell r="E9"/>
+          <cell r="F9"/>
+          <cell r="G9"/>
+          <cell r="H9"/>
+          <cell r="I9"/>
+          <cell r="J9"/>
+          <cell r="K9"/>
+          <cell r="L9"/>
+          <cell r="M9"/>
+          <cell r="N9"/>
+          <cell r="O9"/>
+          <cell r="P9"/>
+          <cell r="Q9"/>
+          <cell r="R9"/>
+          <cell r="S9"/>
+          <cell r="T9"/>
+          <cell r="U9"/>
+          <cell r="V9"/>
+          <cell r="W9"/>
+          <cell r="X9"/>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Corp_ Refunds</v>
+          </cell>
+          <cell r="B10">
+            <v>4392.2155700000003</v>
+          </cell>
+          <cell r="C10">
+            <v>183.78928000000002</v>
+          </cell>
+          <cell r="D10"/>
+          <cell r="E10"/>
+          <cell r="F10"/>
+          <cell r="G10"/>
+          <cell r="H10"/>
+          <cell r="I10"/>
+          <cell r="J10"/>
+          <cell r="K10"/>
+          <cell r="L10"/>
+          <cell r="M10"/>
+          <cell r="N10"/>
+          <cell r="O10"/>
+          <cell r="P10"/>
+          <cell r="Q10"/>
+          <cell r="R10"/>
+          <cell r="S10"/>
+          <cell r="T10"/>
+          <cell r="U10"/>
+          <cell r="V10"/>
+          <cell r="W10"/>
+          <cell r="X10"/>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>Corp_ Returns</v>
+          </cell>
+          <cell r="B11">
+            <v>630.26545999999996</v>
+          </cell>
+          <cell r="C11">
+            <v>187.50779</v>
+          </cell>
+          <cell r="D11"/>
+          <cell r="E11"/>
+          <cell r="F11"/>
+          <cell r="G11"/>
+          <cell r="H11"/>
+          <cell r="I11"/>
+          <cell r="J11"/>
+          <cell r="K11"/>
+          <cell r="L11"/>
+          <cell r="M11"/>
+          <cell r="N11"/>
+          <cell r="O11"/>
+          <cell r="P11"/>
+          <cell r="Q11"/>
+          <cell r="R11"/>
+          <cell r="S11"/>
+          <cell r="T11"/>
+          <cell r="U11"/>
+          <cell r="V11"/>
+          <cell r="W11"/>
+          <cell r="X11"/>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>Corporate: Estimated</v>
+          </cell>
+          <cell r="B12">
+            <v>558.00000000000011</v>
+          </cell>
+          <cell r="C12">
+            <v>211.84327999999999</v>
+          </cell>
+          <cell r="D12"/>
+          <cell r="E12"/>
+          <cell r="F12"/>
+          <cell r="G12"/>
+          <cell r="H12"/>
+          <cell r="I12"/>
+          <cell r="J12"/>
+          <cell r="K12"/>
+          <cell r="L12"/>
+          <cell r="M12"/>
+          <cell r="N12"/>
+          <cell r="O12"/>
+          <cell r="P12"/>
+          <cell r="Q12"/>
+          <cell r="R12"/>
+          <cell r="S12"/>
+          <cell r="T12"/>
+          <cell r="U12"/>
+          <cell r="V12"/>
+          <cell r="W12"/>
+          <cell r="X12"/>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>Estate</v>
+          </cell>
+          <cell r="B13">
+            <v>3448.2190300000002</v>
+          </cell>
+          <cell r="C13"/>
+          <cell r="D13"/>
+          <cell r="E13"/>
+          <cell r="F13"/>
+          <cell r="G13"/>
+          <cell r="H13"/>
+          <cell r="I13"/>
+          <cell r="J13"/>
+          <cell r="K13"/>
+          <cell r="L13"/>
+          <cell r="M13"/>
+          <cell r="N13"/>
+          <cell r="O13"/>
+          <cell r="P13"/>
+          <cell r="Q13"/>
+          <cell r="R13"/>
+          <cell r="S13"/>
+          <cell r="T13"/>
+          <cell r="U13"/>
+          <cell r="V13"/>
+          <cell r="W13"/>
+          <cell r="X13"/>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>Estimate: Cash</v>
+          </cell>
+          <cell r="B14">
+            <v>854.85150999999996</v>
+          </cell>
+          <cell r="C14">
+            <v>162.17822000000001</v>
+          </cell>
+          <cell r="D14"/>
+          <cell r="E14"/>
+          <cell r="F14"/>
+          <cell r="G14"/>
+          <cell r="H14"/>
+          <cell r="I14"/>
+          <cell r="J14"/>
+          <cell r="K14"/>
+          <cell r="L14"/>
+          <cell r="M14"/>
+          <cell r="N14"/>
+          <cell r="O14"/>
+          <cell r="P14"/>
+          <cell r="Q14"/>
+          <cell r="R14"/>
+          <cell r="S14"/>
+          <cell r="T14"/>
+          <cell r="U14"/>
+          <cell r="V14"/>
+          <cell r="W14"/>
+          <cell r="X14"/>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>Estimate: Credit</v>
+          </cell>
+          <cell r="B15">
+            <v>436.18675000000002</v>
+          </cell>
+          <cell r="C15">
+            <v>454.21375999999998</v>
+          </cell>
+          <cell r="D15"/>
+          <cell r="E15"/>
+          <cell r="F15"/>
+          <cell r="G15"/>
+          <cell r="H15"/>
+          <cell r="I15"/>
+          <cell r="J15"/>
+          <cell r="K15"/>
+          <cell r="L15"/>
+          <cell r="M15"/>
+          <cell r="N15"/>
+          <cell r="O15"/>
+          <cell r="P15"/>
+          <cell r="Q15"/>
+          <cell r="R15"/>
+          <cell r="S15"/>
+          <cell r="T15"/>
+          <cell r="U15"/>
+          <cell r="V15"/>
+          <cell r="W15"/>
+          <cell r="X15"/>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>Financial Inst_ Ref_ Cash</v>
+          </cell>
+          <cell r="B16">
+            <v>5.6810000000000006E-2</v>
+          </cell>
+          <cell r="C16"/>
+          <cell r="D16"/>
+          <cell r="E16"/>
+          <cell r="F16"/>
+          <cell r="G16"/>
+          <cell r="H16"/>
+          <cell r="I16"/>
+          <cell r="J16"/>
+          <cell r="K16"/>
+          <cell r="L16"/>
+          <cell r="M16"/>
+          <cell r="N16"/>
+          <cell r="O16"/>
+          <cell r="P16"/>
+          <cell r="Q16"/>
+          <cell r="R16"/>
+          <cell r="S16"/>
+          <cell r="T16"/>
+          <cell r="U16"/>
+          <cell r="V16"/>
+          <cell r="W16"/>
+          <cell r="X16"/>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>Financial Institute</v>
+          </cell>
+          <cell r="B17">
+            <v>-5.6810000000000006E-2</v>
+          </cell>
+          <cell r="C17"/>
+          <cell r="D17"/>
+          <cell r="E17"/>
+          <cell r="F17"/>
+          <cell r="G17"/>
+          <cell r="H17"/>
+          <cell r="I17"/>
+          <cell r="J17"/>
+          <cell r="K17"/>
+          <cell r="L17"/>
+          <cell r="M17"/>
+          <cell r="N17"/>
+          <cell r="O17"/>
+          <cell r="P17"/>
+          <cell r="Q17"/>
+          <cell r="R17"/>
+          <cell r="S17"/>
+          <cell r="T17"/>
+          <cell r="U17"/>
+          <cell r="V17"/>
+          <cell r="W17"/>
+          <cell r="X17"/>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>Income NET</v>
+          </cell>
+          <cell r="B18">
+            <v>11410.44944</v>
+          </cell>
+          <cell r="C18">
+            <v>14005.45263</v>
+          </cell>
+          <cell r="D18"/>
+          <cell r="E18"/>
+          <cell r="F18"/>
+          <cell r="G18"/>
+          <cell r="H18"/>
+          <cell r="I18"/>
+          <cell r="J18"/>
+          <cell r="K18"/>
+          <cell r="L18"/>
+          <cell r="M18"/>
+          <cell r="N18"/>
+          <cell r="O18"/>
+          <cell r="P18"/>
+          <cell r="Q18"/>
+          <cell r="R18"/>
+          <cell r="S18"/>
+          <cell r="T18"/>
+          <cell r="U18"/>
+          <cell r="V18"/>
+          <cell r="W18"/>
+          <cell r="X18"/>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>Income Refunds</v>
+          </cell>
+          <cell r="B19">
+            <v>5431.7260600000009</v>
+          </cell>
+          <cell r="C19">
+            <v>462.35167999999999</v>
+          </cell>
+          <cell r="D19"/>
+          <cell r="E19"/>
+          <cell r="F19"/>
+          <cell r="G19"/>
+          <cell r="H19"/>
+          <cell r="I19"/>
+          <cell r="J19"/>
+          <cell r="K19"/>
+          <cell r="L19"/>
+          <cell r="M19"/>
+          <cell r="N19"/>
+          <cell r="O19"/>
+          <cell r="P19"/>
+          <cell r="Q19"/>
+          <cell r="R19"/>
+          <cell r="S19"/>
+          <cell r="T19"/>
+          <cell r="U19"/>
+          <cell r="V19"/>
+          <cell r="W19"/>
+          <cell r="X19"/>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>Income:  Estimated</v>
+          </cell>
+          <cell r="B20">
+            <v>1291.0382599999998</v>
+          </cell>
+          <cell r="C20">
+            <v>616.39197999999999</v>
+          </cell>
+          <cell r="D20"/>
+          <cell r="E20"/>
+          <cell r="F20"/>
+          <cell r="G20"/>
+          <cell r="H20"/>
+          <cell r="I20"/>
+          <cell r="J20"/>
+          <cell r="K20"/>
+          <cell r="L20"/>
+          <cell r="M20"/>
+          <cell r="N20"/>
+          <cell r="O20"/>
+          <cell r="P20"/>
+          <cell r="Q20"/>
+          <cell r="R20"/>
+          <cell r="S20"/>
+          <cell r="T20"/>
+          <cell r="U20"/>
+          <cell r="V20"/>
+          <cell r="W20"/>
+          <cell r="X20"/>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>Insurance</v>
+          </cell>
+          <cell r="B21">
+            <v>-0.89775000000000005</v>
+          </cell>
+          <cell r="C21"/>
+          <cell r="D21"/>
+          <cell r="E21"/>
+          <cell r="F21"/>
+          <cell r="G21"/>
+          <cell r="H21"/>
+          <cell r="I21"/>
+          <cell r="J21"/>
+          <cell r="K21"/>
+          <cell r="L21"/>
+          <cell r="M21"/>
+          <cell r="N21"/>
+          <cell r="O21"/>
+          <cell r="P21"/>
+          <cell r="Q21"/>
+          <cell r="R21"/>
+          <cell r="S21"/>
+          <cell r="T21"/>
+          <cell r="U21"/>
+          <cell r="V21"/>
+          <cell r="W21"/>
+          <cell r="X21"/>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>Insurance Ref_ Cash</v>
+          </cell>
+          <cell r="B22">
+            <v>1.31975</v>
+          </cell>
+          <cell r="C22"/>
+          <cell r="D22"/>
+          <cell r="E22"/>
+          <cell r="F22"/>
+          <cell r="G22"/>
+          <cell r="H22"/>
+          <cell r="I22"/>
+          <cell r="J22"/>
+          <cell r="K22"/>
+          <cell r="L22"/>
+          <cell r="M22"/>
+          <cell r="N22"/>
+          <cell r="O22"/>
+          <cell r="P22"/>
+          <cell r="Q22"/>
+          <cell r="R22"/>
+          <cell r="S22"/>
+          <cell r="T22"/>
+          <cell r="U22"/>
+          <cell r="V22"/>
+          <cell r="W22"/>
+          <cell r="X22"/>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>Insurance Returns</v>
+          </cell>
+          <cell r="B23">
+            <v>0.42199999999999999</v>
+          </cell>
+          <cell r="C23"/>
+          <cell r="D23"/>
+          <cell r="E23"/>
+          <cell r="F23"/>
+          <cell r="G23"/>
+          <cell r="H23"/>
+          <cell r="I23"/>
+          <cell r="J23"/>
+          <cell r="K23"/>
+          <cell r="L23"/>
+          <cell r="M23"/>
+          <cell r="N23"/>
+          <cell r="O23"/>
+          <cell r="P23"/>
+          <cell r="Q23"/>
+          <cell r="R23"/>
+          <cell r="S23"/>
+          <cell r="T23"/>
+          <cell r="U23"/>
+          <cell r="V23"/>
+          <cell r="W23"/>
+          <cell r="X23"/>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>Meals</v>
+          </cell>
+          <cell r="B24">
+            <v>484.48797999999999</v>
+          </cell>
+          <cell r="C24">
+            <v>649.05627000000004</v>
+          </cell>
+          <cell r="D24"/>
+          <cell r="E24"/>
+          <cell r="F24"/>
+          <cell r="G24"/>
+          <cell r="H24"/>
+          <cell r="I24"/>
+          <cell r="J24"/>
+          <cell r="K24"/>
+          <cell r="L24"/>
+          <cell r="M24"/>
+          <cell r="N24"/>
+          <cell r="O24"/>
+          <cell r="P24"/>
+          <cell r="Q24"/>
+          <cell r="R24"/>
+          <cell r="S24"/>
+          <cell r="T24"/>
+          <cell r="U24"/>
+          <cell r="V24"/>
+          <cell r="W24"/>
+          <cell r="X24"/>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>Misc_ Dept_</v>
+          </cell>
+          <cell r="B25">
+            <v>-8.2818000000000005</v>
+          </cell>
+          <cell r="C25">
+            <v>13.548169999999999</v>
+          </cell>
+          <cell r="D25"/>
+          <cell r="E25"/>
+          <cell r="F25"/>
+          <cell r="G25"/>
+          <cell r="H25"/>
+          <cell r="I25"/>
+          <cell r="J25"/>
+          <cell r="K25"/>
+          <cell r="L25"/>
+          <cell r="M25"/>
+          <cell r="N25"/>
+          <cell r="O25"/>
+          <cell r="P25"/>
+          <cell r="Q25"/>
+          <cell r="R25"/>
+          <cell r="S25"/>
+          <cell r="T25"/>
+          <cell r="U25"/>
+          <cell r="V25"/>
+          <cell r="W25"/>
+          <cell r="X25"/>
+        </row>
+        <row r="26">
+          <cell r="A26" t="str">
+            <v>Motor Fuels</v>
+          </cell>
+          <cell r="B26">
+            <v>-118.7448</v>
+          </cell>
+          <cell r="C26">
+            <v>0.91225999999999996</v>
+          </cell>
+          <cell r="D26"/>
+          <cell r="E26"/>
+          <cell r="F26"/>
+          <cell r="G26"/>
+          <cell r="H26"/>
+          <cell r="I26"/>
+          <cell r="J26"/>
+          <cell r="K26"/>
+          <cell r="L26"/>
+          <cell r="M26"/>
+          <cell r="N26"/>
+          <cell r="O26"/>
+          <cell r="P26"/>
+          <cell r="Q26"/>
+          <cell r="R26"/>
+          <cell r="S26"/>
+          <cell r="T26"/>
+          <cell r="U26"/>
+          <cell r="V26"/>
+          <cell r="W26"/>
+          <cell r="X26"/>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>Motor Vehicles</v>
+          </cell>
+          <cell r="B27">
+            <v>3052.1045600000002</v>
+          </cell>
+          <cell r="C27">
+            <v>62.998199999999997</v>
+          </cell>
+          <cell r="D27"/>
+          <cell r="E27"/>
+          <cell r="F27"/>
+          <cell r="G27"/>
+          <cell r="H27"/>
+          <cell r="I27"/>
+          <cell r="J27"/>
+          <cell r="K27"/>
+          <cell r="L27"/>
+          <cell r="M27"/>
+          <cell r="N27"/>
+          <cell r="O27"/>
+          <cell r="P27"/>
+          <cell r="Q27"/>
+          <cell r="R27"/>
+          <cell r="S27"/>
+          <cell r="T27"/>
+          <cell r="U27"/>
+          <cell r="V27"/>
+          <cell r="W27"/>
+          <cell r="X27"/>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v>Refunds Cash</v>
+          </cell>
+          <cell r="B28">
+            <v>4988.6771800000006</v>
+          </cell>
+          <cell r="C28"/>
+          <cell r="D28"/>
+          <cell r="E28"/>
+          <cell r="F28"/>
+          <cell r="G28"/>
+          <cell r="H28"/>
+          <cell r="I28"/>
+          <cell r="J28"/>
+          <cell r="K28"/>
+          <cell r="L28"/>
+          <cell r="M28"/>
+          <cell r="N28"/>
+          <cell r="O28"/>
+          <cell r="P28"/>
+          <cell r="Q28"/>
+          <cell r="R28"/>
+          <cell r="S28"/>
+          <cell r="T28"/>
+          <cell r="U28"/>
+          <cell r="V28"/>
+          <cell r="W28"/>
+          <cell r="X28"/>
+        </row>
+        <row r="29">
+          <cell r="A29" t="str">
+            <v>Refunds Credit</v>
+          </cell>
+          <cell r="B29">
+            <v>443.04888</v>
+          </cell>
+          <cell r="C29">
+            <v>462.35167999999999</v>
+          </cell>
+          <cell r="D29"/>
+          <cell r="E29"/>
+          <cell r="F29"/>
+          <cell r="G29"/>
+          <cell r="H29"/>
+          <cell r="I29"/>
+          <cell r="J29"/>
+          <cell r="K29"/>
+          <cell r="L29"/>
+          <cell r="M29"/>
+          <cell r="N29"/>
+          <cell r="O29"/>
+          <cell r="P29"/>
+          <cell r="Q29"/>
+          <cell r="R29"/>
+          <cell r="S29"/>
+          <cell r="T29"/>
+          <cell r="U29"/>
+          <cell r="V29"/>
+          <cell r="W29"/>
+          <cell r="X29"/>
+        </row>
+        <row r="30">
+          <cell r="A30" t="str">
+            <v>Returns &amp; Bills</v>
+          </cell>
+          <cell r="B30">
+            <v>1118.3951600000003</v>
+          </cell>
+          <cell r="C30">
+            <v>646.33265000000006</v>
+          </cell>
+          <cell r="D30"/>
+          <cell r="E30"/>
+          <cell r="F30"/>
+          <cell r="G30"/>
+          <cell r="H30"/>
+          <cell r="I30"/>
+          <cell r="J30"/>
+          <cell r="K30"/>
+          <cell r="L30"/>
+          <cell r="M30"/>
+          <cell r="N30"/>
+          <cell r="O30"/>
+          <cell r="P30"/>
+          <cell r="Q30"/>
+          <cell r="R30"/>
+          <cell r="S30"/>
+          <cell r="T30"/>
+          <cell r="U30"/>
+          <cell r="V30"/>
+          <cell r="W30"/>
+          <cell r="X30"/>
+        </row>
+        <row r="31">
+          <cell r="A31" t="str">
+            <v>Room Occupancy</v>
+          </cell>
+          <cell r="B31">
+            <v>5.1292799999999996</v>
+          </cell>
+          <cell r="C31">
+            <v>72.838570000000004</v>
+          </cell>
+          <cell r="D31"/>
+          <cell r="E31"/>
+          <cell r="F31"/>
+          <cell r="G31"/>
+          <cell r="H31"/>
+          <cell r="I31"/>
+          <cell r="J31"/>
+          <cell r="K31"/>
+          <cell r="L31"/>
+          <cell r="M31"/>
+          <cell r="N31"/>
+          <cell r="O31"/>
+          <cell r="P31"/>
+          <cell r="Q31"/>
+          <cell r="R31"/>
+          <cell r="S31"/>
+          <cell r="T31"/>
+          <cell r="U31"/>
+          <cell r="V31"/>
+          <cell r="W31"/>
+          <cell r="X31"/>
+        </row>
+        <row r="32">
+          <cell r="A32" t="str">
+            <v>Sales:  Regular</v>
+          </cell>
+          <cell r="B32">
+            <v>338.57852000000025</v>
+          </cell>
+          <cell r="C32">
+            <v>1269.8216999999997</v>
+          </cell>
+          <cell r="D32"/>
+          <cell r="E32"/>
+          <cell r="F32"/>
+          <cell r="G32"/>
+          <cell r="H32"/>
+          <cell r="I32"/>
+          <cell r="J32"/>
+          <cell r="K32"/>
+          <cell r="L32"/>
+          <cell r="M32"/>
+          <cell r="N32"/>
+          <cell r="O32"/>
+          <cell r="P32"/>
+          <cell r="Q32"/>
+          <cell r="R32"/>
+          <cell r="S32"/>
+          <cell r="T32"/>
+          <cell r="U32"/>
+          <cell r="V32"/>
+          <cell r="W32"/>
+          <cell r="X32"/>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>TOTAL</v>
+          </cell>
+          <cell r="B33">
+            <v>3875.1710600000006</v>
+          </cell>
+          <cell r="C33">
+            <v>1981.8761699999998</v>
+          </cell>
+          <cell r="D33"/>
+          <cell r="E33"/>
+          <cell r="F33"/>
+          <cell r="G33"/>
+          <cell r="H33"/>
+          <cell r="I33"/>
+          <cell r="J33"/>
+          <cell r="K33"/>
+          <cell r="L33"/>
+          <cell r="M33"/>
+          <cell r="N33"/>
+          <cell r="O33"/>
+          <cell r="P33"/>
+          <cell r="Q33"/>
+          <cell r="R33"/>
+          <cell r="S33"/>
+          <cell r="T33"/>
+          <cell r="U33"/>
+          <cell r="V33"/>
+          <cell r="W33"/>
+          <cell r="X33"/>
+        </row>
+        <row r="34">
+          <cell r="A34" t="str">
+            <v>TOTAL DEPARTMENT</v>
+          </cell>
+          <cell r="B34">
+            <v>16488.179730000007</v>
+          </cell>
+          <cell r="C34">
+            <v>18476.672010000009</v>
+          </cell>
+          <cell r="D34"/>
+          <cell r="E34"/>
+          <cell r="F34"/>
+          <cell r="G34"/>
+          <cell r="H34"/>
+          <cell r="I34"/>
+          <cell r="J34"/>
+          <cell r="K34"/>
+          <cell r="L34"/>
+          <cell r="M34"/>
+          <cell r="N34"/>
+          <cell r="O34"/>
+          <cell r="P34"/>
+          <cell r="Q34"/>
+          <cell r="R34"/>
+          <cell r="S34"/>
+          <cell r="T34"/>
+          <cell r="U34"/>
+          <cell r="V34"/>
+          <cell r="W34"/>
+          <cell r="X34"/>
+        </row>
+        <row r="35">
+          <cell r="A35" t="str">
+            <v>Withholding</v>
+          </cell>
+          <cell r="B35">
+            <v>14432.742079999998</v>
+          </cell>
+          <cell r="C35">
+            <v>13205.079679999999</v>
+          </cell>
+          <cell r="D35"/>
+          <cell r="E35"/>
+          <cell r="F35"/>
+          <cell r="G35"/>
+          <cell r="H35"/>
+          <cell r="I35"/>
+          <cell r="J35"/>
+          <cell r="K35"/>
+          <cell r="L35"/>
+          <cell r="M35"/>
+          <cell r="N35"/>
+          <cell r="O35"/>
+          <cell r="P35"/>
+          <cell r="Q35"/>
+          <cell r="R35"/>
+          <cell r="S35"/>
+          <cell r="T35"/>
+          <cell r="U35"/>
+          <cell r="V35"/>
+          <cell r="W35"/>
+          <cell r="X35"/>
+        </row>
+        <row r="36">
+          <cell r="A36" t="str">
+            <v>Motor Vehicles</v>
+          </cell>
+          <cell r="B36">
+            <v>3742.0870500000001</v>
+          </cell>
+          <cell r="C36">
+            <v>3371.2438400000001</v>
+          </cell>
+          <cell r="D36"/>
+          <cell r="E36"/>
+          <cell r="F36"/>
+          <cell r="G36"/>
+          <cell r="H36"/>
+          <cell r="I36"/>
+          <cell r="J36"/>
+          <cell r="K36"/>
+          <cell r="L36"/>
+          <cell r="M36"/>
+          <cell r="N36"/>
+          <cell r="O36"/>
+          <cell r="P36"/>
+          <cell r="Q36"/>
+          <cell r="R36"/>
+          <cell r="S36"/>
+          <cell r="T36"/>
+          <cell r="U36"/>
+          <cell r="V36"/>
+          <cell r="W36"/>
+          <cell r="X36"/>
+        </row>
+        <row r="37">
+          <cell r="A37" t="str">
+            <v>Public Uti_ Est_ Cash</v>
+          </cell>
+          <cell r="B37"/>
+          <cell r="C37"/>
+          <cell r="D37"/>
+          <cell r="E37"/>
+          <cell r="F37"/>
+          <cell r="G37"/>
+          <cell r="H37"/>
+          <cell r="I37"/>
+          <cell r="J37"/>
+          <cell r="K37"/>
+          <cell r="L37"/>
+          <cell r="M37"/>
+          <cell r="N37"/>
+          <cell r="O37"/>
+          <cell r="P37"/>
+          <cell r="Q37"/>
+          <cell r="R37"/>
+          <cell r="S37"/>
+          <cell r="T37"/>
+          <cell r="U37"/>
+          <cell r="V37"/>
+          <cell r="W37"/>
+          <cell r="X37"/>
+        </row>
+        <row r="38">
+          <cell r="A38" t="str">
+            <v>Public Uti_ Est_ Credit</v>
+          </cell>
+          <cell r="B38"/>
+          <cell r="C38"/>
+          <cell r="D38"/>
+          <cell r="E38"/>
+          <cell r="F38"/>
+          <cell r="G38"/>
+          <cell r="H38"/>
+          <cell r="I38"/>
+          <cell r="J38"/>
+          <cell r="K38"/>
+          <cell r="L38"/>
+          <cell r="M38"/>
+          <cell r="N38"/>
+          <cell r="O38"/>
+          <cell r="P38"/>
+          <cell r="Q38"/>
+          <cell r="R38"/>
+          <cell r="S38"/>
+          <cell r="T38"/>
+          <cell r="U38"/>
+          <cell r="V38"/>
+          <cell r="W38"/>
+          <cell r="X38"/>
+        </row>
+        <row r="39">
+          <cell r="A39" t="str">
+            <v>Public Uti_ Ref_ Cash</v>
+          </cell>
+          <cell r="B39"/>
+          <cell r="C39">
+            <v>1992.1189299999999</v>
+          </cell>
+          <cell r="D39"/>
+          <cell r="E39"/>
+          <cell r="F39"/>
+          <cell r="G39"/>
+          <cell r="H39"/>
+          <cell r="I39"/>
+          <cell r="J39"/>
+          <cell r="K39"/>
+          <cell r="L39"/>
+          <cell r="M39"/>
+          <cell r="N39"/>
+          <cell r="O39"/>
+          <cell r="P39"/>
+          <cell r="Q39"/>
+          <cell r="R39"/>
+          <cell r="S39"/>
+          <cell r="T39"/>
+          <cell r="U39"/>
+          <cell r="V39"/>
+          <cell r="W39"/>
+          <cell r="X39"/>
+        </row>
+        <row r="40">
+          <cell r="A40" t="str">
+            <v>Public Uti_ Ref_ Credit</v>
+          </cell>
+          <cell r="B40"/>
+          <cell r="C40"/>
+          <cell r="D40"/>
+          <cell r="E40"/>
+          <cell r="F40"/>
+          <cell r="G40"/>
+          <cell r="H40"/>
+          <cell r="I40"/>
+          <cell r="J40"/>
+          <cell r="K40"/>
+          <cell r="L40"/>
+          <cell r="M40"/>
+          <cell r="N40"/>
+          <cell r="O40"/>
+          <cell r="P40"/>
+          <cell r="Q40"/>
+          <cell r="R40"/>
+          <cell r="S40"/>
+          <cell r="T40"/>
+          <cell r="U40"/>
+          <cell r="V40"/>
+          <cell r="W40"/>
+          <cell r="X40"/>
+        </row>
+        <row r="41">
+          <cell r="A41" t="str">
+            <v>Public Uti_ Returns</v>
+          </cell>
+          <cell r="B41"/>
+          <cell r="C41">
+            <v>1992.1189299999999</v>
+          </cell>
+          <cell r="D41"/>
+          <cell r="E41"/>
+          <cell r="F41"/>
+          <cell r="G41"/>
+          <cell r="H41"/>
+          <cell r="I41"/>
+          <cell r="J41"/>
+          <cell r="K41"/>
+          <cell r="L41"/>
+          <cell r="M41"/>
+          <cell r="N41"/>
+          <cell r="O41"/>
+          <cell r="P41"/>
+          <cell r="Q41"/>
+          <cell r="R41"/>
+          <cell r="S41"/>
+          <cell r="T41"/>
+          <cell r="U41"/>
+          <cell r="V41"/>
+          <cell r="W41"/>
+          <cell r="X41"/>
+        </row>
+        <row r="42">
+          <cell r="A42" t="str">
+            <v>Public Utilities</v>
+          </cell>
+          <cell r="B42"/>
+          <cell r="C42">
+            <v>0</v>
+          </cell>
+          <cell r="D42"/>
+          <cell r="E42"/>
+          <cell r="F42"/>
+          <cell r="G42"/>
+          <cell r="H42"/>
+          <cell r="I42"/>
+          <cell r="J42"/>
+          <cell r="K42"/>
+          <cell r="L42"/>
+          <cell r="M42"/>
+          <cell r="N42"/>
+          <cell r="O42"/>
+          <cell r="P42"/>
+          <cell r="Q42"/>
+          <cell r="R42"/>
+          <cell r="S42"/>
+          <cell r="T42"/>
+          <cell r="U42"/>
+          <cell r="V42"/>
+          <cell r="W42"/>
+          <cell r="X42"/>
+        </row>
+        <row r="43">
+          <cell r="A43" t="str">
+            <v>Refunds Cash</v>
+          </cell>
+          <cell r="B43"/>
+          <cell r="C43">
+            <v>171.83860999999999</v>
+          </cell>
+          <cell r="D43"/>
+          <cell r="E43"/>
+          <cell r="F43"/>
+          <cell r="G43"/>
+          <cell r="H43"/>
+          <cell r="I43"/>
+          <cell r="J43"/>
+          <cell r="K43"/>
+          <cell r="L43"/>
+          <cell r="M43"/>
+          <cell r="N43"/>
+          <cell r="O43"/>
+          <cell r="P43"/>
+          <cell r="Q43"/>
+          <cell r="R43"/>
+          <cell r="S43"/>
+          <cell r="T43"/>
+          <cell r="U43"/>
+          <cell r="V43"/>
+          <cell r="W43"/>
+          <cell r="X43"/>
+        </row>
+        <row r="44">
+          <cell r="A44" t="str">
+            <v>Refunds Credit</v>
+          </cell>
+          <cell r="B44">
+            <v>320.05389000000002</v>
+          </cell>
+          <cell r="C44">
+            <v>1310.6970199999998</v>
+          </cell>
+          <cell r="D44"/>
+          <cell r="E44"/>
+          <cell r="F44"/>
+          <cell r="G44"/>
+          <cell r="H44"/>
+          <cell r="I44"/>
+          <cell r="J44"/>
+          <cell r="K44"/>
+          <cell r="L44"/>
+          <cell r="M44"/>
+          <cell r="N44"/>
+          <cell r="O44"/>
+          <cell r="P44"/>
+          <cell r="Q44"/>
+          <cell r="R44"/>
+          <cell r="S44"/>
+          <cell r="T44"/>
+          <cell r="U44"/>
+          <cell r="V44"/>
+          <cell r="W44"/>
+          <cell r="X44"/>
+        </row>
+        <row r="45">
+          <cell r="A45" t="str">
+            <v>Returns &amp; Bills</v>
+          </cell>
+          <cell r="B45">
+            <v>369.84941999999995</v>
+          </cell>
+          <cell r="C45">
+            <v>-3070.3258899999992</v>
+          </cell>
+          <cell r="D45"/>
+          <cell r="E45"/>
+          <cell r="F45"/>
+          <cell r="G45"/>
+          <cell r="H45"/>
+          <cell r="I45"/>
+          <cell r="J45"/>
+          <cell r="K45"/>
+          <cell r="L45"/>
+          <cell r="M45"/>
+          <cell r="N45"/>
+          <cell r="O45"/>
+          <cell r="P45"/>
+          <cell r="Q45"/>
+          <cell r="R45"/>
+          <cell r="S45"/>
+          <cell r="T45"/>
+          <cell r="U45"/>
+          <cell r="V45"/>
+          <cell r="W45"/>
+          <cell r="X45"/>
+        </row>
+        <row r="46">
+          <cell r="A46" t="str">
+            <v>Room Occupancy</v>
+          </cell>
+          <cell r="B46">
+            <v>-8.3505099999999999</v>
+          </cell>
+          <cell r="C46">
+            <v>50.893950000000004</v>
+          </cell>
+          <cell r="D46"/>
+          <cell r="E46"/>
+          <cell r="F46"/>
+          <cell r="G46"/>
+          <cell r="H46"/>
+          <cell r="I46"/>
+          <cell r="J46"/>
+          <cell r="K46"/>
+          <cell r="L46"/>
+          <cell r="M46"/>
+          <cell r="N46"/>
+          <cell r="O46"/>
+          <cell r="P46"/>
+          <cell r="Q46"/>
+          <cell r="R46"/>
+          <cell r="S46"/>
+          <cell r="T46"/>
+          <cell r="U46"/>
+          <cell r="V46"/>
+          <cell r="W46"/>
+          <cell r="X46"/>
+        </row>
+        <row r="47">
+          <cell r="A47" t="str">
+            <v>Sales:  Regular</v>
+          </cell>
+          <cell r="B47">
+            <v>840.8305899999998</v>
+          </cell>
+          <cell r="C47">
+            <v>1195.9821199999999</v>
+          </cell>
+          <cell r="D47"/>
+          <cell r="E47"/>
+          <cell r="F47"/>
+          <cell r="G47"/>
+          <cell r="H47"/>
+          <cell r="I47"/>
+          <cell r="J47"/>
+          <cell r="K47"/>
+          <cell r="L47"/>
+          <cell r="M47"/>
+          <cell r="N47"/>
+          <cell r="O47"/>
+          <cell r="P47"/>
+          <cell r="Q47"/>
+          <cell r="R47"/>
+          <cell r="S47"/>
+          <cell r="T47"/>
+          <cell r="U47"/>
+          <cell r="V47"/>
+          <cell r="W47"/>
+          <cell r="X47"/>
+        </row>
+        <row r="48">
+          <cell r="A48" t="str">
+            <v>TOTAL</v>
+          </cell>
+          <cell r="B48">
+            <v>4978.9349700000012</v>
+          </cell>
+          <cell r="C48">
+            <v>5330.7290499999981</v>
+          </cell>
+          <cell r="D48"/>
+          <cell r="E48"/>
+          <cell r="F48"/>
+          <cell r="G48"/>
+          <cell r="H48"/>
+          <cell r="I48"/>
+          <cell r="J48"/>
+          <cell r="K48"/>
+          <cell r="L48"/>
+          <cell r="M48"/>
+          <cell r="N48"/>
+          <cell r="O48"/>
+          <cell r="P48"/>
+          <cell r="Q48"/>
+          <cell r="R48"/>
+          <cell r="S48"/>
+          <cell r="T48"/>
+          <cell r="U48"/>
+          <cell r="V48"/>
+          <cell r="W48"/>
+        </row>
+        <row r="49">
+          <cell r="A49" t="str">
+            <v>TOTAL DEPARTMENT</v>
+          </cell>
+          <cell r="B49">
+            <v>22319.860330000007</v>
+          </cell>
+          <cell r="C49">
+            <v>24121.571469999999</v>
+          </cell>
+          <cell r="D49"/>
+          <cell r="E49"/>
+          <cell r="F49"/>
+          <cell r="G49"/>
+          <cell r="H49"/>
+          <cell r="I49"/>
+          <cell r="J49"/>
+          <cell r="K49"/>
+          <cell r="L49"/>
+          <cell r="M49"/>
+          <cell r="N49"/>
+          <cell r="O49"/>
+          <cell r="P49"/>
+          <cell r="Q49"/>
+          <cell r="R49"/>
+          <cell r="S49"/>
+          <cell r="T49"/>
+          <cell r="U49"/>
+          <cell r="V49"/>
+          <cell r="W49"/>
+        </row>
+        <row r="50">
+          <cell r="A50" t="str">
+            <v>Withholding</v>
+          </cell>
+          <cell r="B50">
+            <v>11205.206400000001</v>
+          </cell>
+          <cell r="C50">
+            <v>17842.431970000001</v>
+          </cell>
+          <cell r="D50"/>
+          <cell r="E50"/>
+          <cell r="F50"/>
+          <cell r="G50"/>
+          <cell r="H50"/>
+          <cell r="I50"/>
+          <cell r="J50"/>
+          <cell r="K50"/>
+          <cell r="L50"/>
+          <cell r="M50"/>
+          <cell r="N50"/>
+          <cell r="O50"/>
+          <cell r="P50"/>
+          <cell r="Q50"/>
+          <cell r="R50"/>
+          <cell r="S50"/>
+          <cell r="T50"/>
+          <cell r="U50"/>
+          <cell r="V50"/>
+          <cell r="W50"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23">
+        <row r="5">
+          <cell r="P5">
+            <v>257.05323473270619</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+      <sheetData sheetId="32"/>
+      <sheetData sheetId="33"/>
+      <sheetData sheetId="34"/>
+      <sheetData sheetId="35"/>
+      <sheetData sheetId="36"/>
+      <sheetData sheetId="37"/>
+      <sheetData sheetId="38"/>
+      <sheetData sheetId="39"/>
+      <sheetData sheetId="40"/>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42"/>
+      <sheetData sheetId="43"/>
+      <sheetData sheetId="44"/>
+      <sheetData sheetId="45"/>
+      <sheetData sheetId="46"/>
+      <sheetData sheetId="47"/>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49"/>
+      <sheetData sheetId="50"/>
+      <sheetData sheetId="51"/>
+      <sheetData sheetId="52"/>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54"/>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56"/>
+      <sheetData sheetId="57"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:webSettings>
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Module1"/>
+      <sheetName val="TAX 02-Current"/>
+      <sheetName val="quarterly corp"/>
+      <sheetName val="Chart Data"/>
+      <sheetName val="chart1"/>
+      <sheetName val="chart2"/>
+      <sheetName val="Bus-cash credit"/>
+      <sheetName val="Cash Credit"/>
+      <sheetName val="Sheet1"/>
+      <sheetName val="SOS-Deeds"/>
+      <sheetName val="TAX 01-20 "/>
+      <sheetName val="TAX 80-00"/>
+      <sheetName val="Jul79-Oct98"/>
+      <sheetName val="TAX 63-79"/>
+      <sheetName val="FY 55-62"/>
+      <sheetName val="FY09-FDY17"/>
+      <sheetName val="Jan-Apr17-18"/>
+      <sheetName val="Maryann's Request"/>
+      <sheetName val="Sheet2"/>
+      <sheetName val="TAX"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="46">
+          <cell r="JK46">
+            <v>0</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11">
+        <row r="9">
+          <cell r="N9">
+            <v>4372.0401099999999</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v xml:space="preserve"> </v>
+          </cell>
+          <cell r="B1"/>
+          <cell r="C1"/>
+          <cell r="D1" t="str">
+            <v>FY61</v>
+          </cell>
+          <cell r="E1" t="str">
+            <v>FY61</v>
+          </cell>
+          <cell r="F1" t="str">
+            <v>FY61</v>
+          </cell>
+          <cell r="G1" t="str">
+            <v>FY61</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>Tax and Totals</v>
+          </cell>
+          <cell r="B2"/>
+          <cell r="C2"/>
+          <cell r="D2">
+            <v>22160</v>
+          </cell>
+          <cell r="E2">
+            <v>22190</v>
+          </cell>
+          <cell r="F2">
+            <v>22221</v>
+          </cell>
+          <cell r="G2">
+            <v>22251</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3"/>
+          <cell r="B3"/>
+          <cell r="C3"/>
+          <cell r="D3"/>
+          <cell r="E3"/>
+          <cell r="F3"/>
+          <cell r="G3"/>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Income:  Estimated</v>
+          </cell>
+          <cell r="B4"/>
+          <cell r="C4"/>
+          <cell r="D4"/>
+          <cell r="E4"/>
+          <cell r="F4"/>
+          <cell r="G4"/>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Income:  Withholding</v>
+          </cell>
+          <cell r="B5"/>
+          <cell r="C5"/>
+          <cell r="D5"/>
+          <cell r="E5"/>
+          <cell r="F5"/>
+          <cell r="G5"/>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Income:  Returns &amp; Bills</v>
+          </cell>
+          <cell r="B6"/>
+          <cell r="C6"/>
+          <cell r="D6"/>
+          <cell r="E6"/>
+          <cell r="F6"/>
+          <cell r="G6"/>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Income:  Refunds</v>
+          </cell>
+          <cell r="B7"/>
+          <cell r="C7"/>
+          <cell r="D7"/>
+          <cell r="E7"/>
+          <cell r="F7"/>
+          <cell r="G7"/>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Income:  Inc Ret Net</v>
+          </cell>
+          <cell r="B8"/>
+          <cell r="C8"/>
+          <cell r="D8"/>
+          <cell r="E8"/>
+          <cell r="F8"/>
+          <cell r="G8"/>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Income:  NET</v>
+          </cell>
+          <cell r="B9"/>
+          <cell r="C9"/>
+          <cell r="D9"/>
+          <cell r="E9"/>
+          <cell r="F9"/>
+          <cell r="G9"/>
+        </row>
+        <row r="14">
+          <cell r="G14"/>
+        </row>
+      </sheetData>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.google.com/?daddr=24%20Beacon%20St+Boston+MASSACHUSETTS+02133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Check DIFF"/>
+      <sheetName val="Public Benchmarks"/>
+      <sheetName val="FY05 Benchmark Calculations"/>
+      <sheetName val="Summary"/>
+      <sheetName val="Monthly Tax Collections"/>
+      <sheetName val="FY05 Annual Benchmark"/>
+      <sheetName val="1 Time Amnesty Spill"/>
+      <sheetName val="1 Time Sherwin Williams"/>
+      <sheetName val="1 Time Inheritance Spill"/>
+      <sheetName val="1 Time FY04 REIT OverpayRefunds"/>
+      <sheetName val="Rev Incr-Section 179  One-Time"/>
+      <sheetName val="Cap Gains Shift From FY04"/>
+      <sheetName val="Cap Gains Shift Into FY05"/>
+      <sheetName val="Tax Cut-Low-Income Housing"/>
+      <sheetName val="Tax Cut-EGTRRA"/>
+      <sheetName val="Tax Cut - Sales Tax Holiday"/>
+      <sheetName val="Tax Cut-Insurance"/>
+      <sheetName val="Tax Cut - Biotech Credit"/>
+      <sheetName val="Tax Cut-R&amp;D Def"/>
+      <sheetName val="Tax Cut-Historic Pres"/>
+      <sheetName val="Tax Cut - Sprinklers"/>
+      <sheetName val="Tax Cut -- Personal Exemp Incr"/>
+      <sheetName val="Tax Cut -- FastLane"/>
+      <sheetName val="Rev Incr-Interest on Refunds"/>
+      <sheetName val="Rev Incr-Estate Tax Decoupling"/>
+      <sheetName val="Rev Incr-Sherwin Williams"/>
+      <sheetName val="Rev Incr-Qsubs"/>
+      <sheetName val="Rev Incr-MA Source Income"/>
+      <sheetName val="Rev Incr-Out State Sales"/>
+      <sheetName val="Rev Incr-Sunday Liquor"/>
+      <sheetName val="Rev Incr-Lottery Assignment"/>
+      <sheetName val="Rev Incr - Mass Bus Trust"/>
+      <sheetName val="Rev Incr - MA Securities Corps "/>
+      <sheetName val="Rev Incr - Drop Shipments"/>
+      <sheetName val="Rev Incr - Promotional Advert"/>
+      <sheetName val="Rev Incr - Morton Buildings"/>
+      <sheetName val="Rev Incr - Use Tax Reporting"/>
+      <sheetName val="Rev Incr - Non-Apportionable"/>
+      <sheetName val="Rev Incr - Lottery Intercept"/>
+      <sheetName val="Rev Incr - Extend Lien"/>
+      <sheetName val="Rev Incr-Ret Rev-04 Collectors"/>
+      <sheetName val="Rev Incr-Ret Rev-05 Collectors"/>
+      <sheetName val="Rev Incr-Ret Rev-04 Auditors"/>
+      <sheetName val="Rev Incr-Ret Rev-05 Auditors"/>
+      <sheetName val="Rev Incr-Ret Rev Total"/>
+      <sheetName val="Detail Template"/>
+      <sheetName val="Reconcile 9-7 &amp; 8-20"/>
+      <sheetName val="Difference 7-04 &amp; 10-04"/>
+      <sheetName val="Deposit Days"/>
+      <sheetName val="AmnestEstimate"/>
+      <sheetName val="old-Tax Cut-Sect 179 Expensing"/>
+      <sheetName val="old-1 Time Amnesty"/>
+      <sheetName val="old-1 Time Personal Exemption"/>
+      <sheetName val="old-Pers Exemp Shift From FY03"/>
+      <sheetName val="old-Pers Exemp Shift Into FY04"/>
+      <sheetName val="old-Charitable Shift From FY03"/>
+      <sheetName val="old-Charitable Shift Into FY04"/>
+      <sheetName val="old-Convention Ctr Off-Budget"/>
+      <sheetName val="old-Rev Incr-REIT Current Yr"/>
+      <sheetName val="old-Rev Incr-REIT Overpayments"/>
+      <sheetName val="oldRev Incr-Cap Gains Tax Hike"/>
+      <sheetName val="old-FY04 Benchmark Calculations"/>
+      <sheetName val="oldRev Incr-Interest on Refunds"/>
+      <sheetName val="GOVvsHOUvsSWMvsFinal(7.30.04)"/>
+      <sheetName val="June04WS"/>
+      <sheetName val="Bus-cash credit"/>
+      <sheetName val="TAX 02-Current"/>
+      <sheetName val="FY05 Benchmarks-4-15-05"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+      <sheetData sheetId="32"/>
+      <sheetData sheetId="33"/>
+      <sheetData sheetId="34"/>
+      <sheetData sheetId="35"/>
+      <sheetData sheetId="36"/>
+      <sheetData sheetId="37"/>
+      <sheetData sheetId="38"/>
+      <sheetData sheetId="39"/>
+      <sheetData sheetId="40"/>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42"/>
+      <sheetData sheetId="43"/>
+      <sheetData sheetId="44"/>
+      <sheetData sheetId="45"/>
+      <sheetData sheetId="46"/>
+      <sheetData sheetId="47"/>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49"/>
+      <sheetData sheetId="50"/>
+      <sheetData sheetId="51"/>
+      <sheetData sheetId="52"/>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54"/>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56"/>
+      <sheetData sheetId="57"/>
+      <sheetData sheetId="58"/>
+      <sheetData sheetId="59"/>
+      <sheetData sheetId="60"/>
+      <sheetData sheetId="61"/>
+      <sheetData sheetId="62"/>
+      <sheetData sheetId="63"/>
+      <sheetData sheetId="64"/>
+      <sheetData sheetId="65"/>
+      <sheetData sheetId="66"/>
+      <sheetData sheetId="67" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.malegislature.gov/Laws/GeneralLaws/PartI/TitleII/Chapter14/Section6" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="MGMT VIEW (2)"/>
+      <sheetName val="Growth Summary"/>
+      <sheetName val="MGMT VIEW"/>
+      <sheetName val="Range and Two Year View"/>
+      <sheetName val="Sheet3"/>
+      <sheetName val="Sheet4"/>
+      <sheetName val="Sheet5"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="3">
+          <cell r="E3" t="str">
+            <v xml:space="preserve">FY17 ACTUAL &amp; BENCHMARK </v>
+          </cell>
+          <cell r="F3">
+            <v>0</v>
+          </cell>
+          <cell r="G3">
+            <v>0</v>
+          </cell>
+          <cell r="H3">
+            <v>0</v>
+          </cell>
+          <cell r="I3">
+            <v>0</v>
+          </cell>
+          <cell r="J3">
+            <v>0</v>
+          </cell>
+          <cell r="K3">
+            <v>0</v>
+          </cell>
+          <cell r="L3">
+            <v>0</v>
+          </cell>
+          <cell r="M3">
+            <v>0</v>
+          </cell>
+          <cell r="N3">
+            <v>0</v>
+          </cell>
+          <cell r="O3">
+            <v>0</v>
+          </cell>
+          <cell r="P3">
+            <v>0</v>
+          </cell>
+          <cell r="Q3">
+            <v>0</v>
+          </cell>
+          <cell r="R3">
+            <v>0</v>
+          </cell>
+          <cell r="S3">
+            <v>0</v>
+          </cell>
+          <cell r="T3">
+            <v>0</v>
+          </cell>
+          <cell r="U3">
+            <v>0</v>
+          </cell>
+          <cell r="Z3" t="str">
+            <v>FY18 FORECAST vs FY17 BENCHMARK</v>
+          </cell>
+          <cell r="AA3">
+            <v>0</v>
+          </cell>
+          <cell r="AB3">
+            <v>0</v>
+          </cell>
+          <cell r="AC3">
+            <v>0</v>
+          </cell>
+          <cell r="AD3">
+            <v>0</v>
+          </cell>
+          <cell r="AE3">
+            <v>0</v>
+          </cell>
+          <cell r="AF3">
+            <v>0</v>
+          </cell>
+          <cell r="AG3">
+            <v>0</v>
+          </cell>
+          <cell r="AH3">
+            <v>0</v>
+          </cell>
+          <cell r="AI3">
+            <v>0</v>
+          </cell>
+          <cell r="AJ3">
+            <v>0</v>
+          </cell>
+          <cell r="AK3">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="E4">
+            <v>0</v>
+          </cell>
+          <cell r="F4">
+            <v>0</v>
+          </cell>
+          <cell r="G4">
+            <v>0</v>
+          </cell>
+          <cell r="H4">
+            <v>0</v>
+          </cell>
+          <cell r="I4">
+            <v>0</v>
+          </cell>
+          <cell r="J4">
+            <v>0</v>
+          </cell>
+          <cell r="K4">
+            <v>0</v>
+          </cell>
+          <cell r="L4">
+            <v>0</v>
+          </cell>
+          <cell r="M4">
+            <v>0</v>
+          </cell>
+          <cell r="N4">
+            <v>0</v>
+          </cell>
+          <cell r="O4">
+            <v>0</v>
+          </cell>
+          <cell r="P4">
+            <v>0</v>
+          </cell>
+          <cell r="Q4">
+            <v>0</v>
+          </cell>
+          <cell r="R4">
+            <v>0</v>
+          </cell>
+          <cell r="S4">
+            <v>0</v>
+          </cell>
+          <cell r="T4">
+            <v>0</v>
+          </cell>
+          <cell r="U4">
+            <v>0</v>
+          </cell>
+          <cell r="Z4">
+            <v>0</v>
+          </cell>
+          <cell r="AA4">
+            <v>0</v>
+          </cell>
+          <cell r="AB4">
+            <v>0</v>
+          </cell>
+          <cell r="AC4">
+            <v>0</v>
+          </cell>
+          <cell r="AE4">
+            <v>0</v>
+          </cell>
+          <cell r="AF4">
+            <v>0</v>
+          </cell>
+          <cell r="AG4">
+            <v>0</v>
+          </cell>
+          <cell r="AI4">
+            <v>0</v>
+          </cell>
+          <cell r="AJ4">
+            <v>0</v>
+          </cell>
+          <cell r="AK4">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="E5" t="str">
+            <v>Month of November 2016</v>
+          </cell>
+          <cell r="F5">
+            <v>0</v>
+          </cell>
+          <cell r="G5">
+            <v>0</v>
+          </cell>
+          <cell r="H5">
+            <v>0</v>
+          </cell>
+          <cell r="I5">
+            <v>0</v>
+          </cell>
+          <cell r="K5" t="str">
+            <v>Actual November 2017 Fiscal YTD</v>
+          </cell>
+          <cell r="L5">
+            <v>0</v>
+          </cell>
+          <cell r="M5">
+            <v>0</v>
+          </cell>
+          <cell r="N5">
+            <v>0</v>
+          </cell>
+          <cell r="O5">
+            <v>0</v>
+          </cell>
+          <cell r="Q5" t="str">
+            <v>Full Year FY17BM versus FY16 Actual</v>
+          </cell>
+          <cell r="R5">
+            <v>0</v>
+          </cell>
+          <cell r="S5">
+            <v>0</v>
+          </cell>
+          <cell r="T5">
+            <v>0</v>
+          </cell>
+          <cell r="U5">
+            <v>0</v>
+          </cell>
+          <cell r="Z5" t="str">
+            <v>FY18 Forecast</v>
+          </cell>
+          <cell r="AA5">
+            <v>0</v>
+          </cell>
+          <cell r="AB5">
+            <v>0</v>
+          </cell>
+          <cell r="AC5">
+            <v>0</v>
+          </cell>
+          <cell r="AE5" t="str">
+            <v>$ fav/(unf) versus FY17BM</v>
+          </cell>
+          <cell r="AF5">
+            <v>0</v>
+          </cell>
+          <cell r="AG5">
+            <v>0</v>
+          </cell>
+          <cell r="AI5" t="str">
+            <v>% fav/(unf) versus FY17BM</v>
+          </cell>
+          <cell r="AJ5">
+            <v>0</v>
+          </cell>
+          <cell r="AK5">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="E6" t="str">
+            <v>Actual</v>
+          </cell>
+          <cell r="F6" t="str">
+            <v>Benchmark</v>
+          </cell>
+          <cell r="G6">
+            <v>0</v>
+          </cell>
+          <cell r="H6" t="str">
+            <v>$ fav/(unf)</v>
+          </cell>
+          <cell r="I6" t="str">
+            <v>% fav/(unf)</v>
+          </cell>
+          <cell r="K6" t="str">
+            <v>Actual</v>
+          </cell>
+          <cell r="L6" t="str">
+            <v>Benchmark</v>
+          </cell>
+          <cell r="M6">
+            <v>0</v>
+          </cell>
+          <cell r="N6" t="str">
+            <v>$ fav/(unf)</v>
+          </cell>
+          <cell r="O6" t="str">
+            <v>% fav/(unf)</v>
+          </cell>
+          <cell r="Q6" t="str">
+            <v>FY17BM</v>
+          </cell>
+          <cell r="R6" t="str">
+            <v>FY16 Actual</v>
+          </cell>
+          <cell r="S6">
+            <v>0</v>
+          </cell>
+          <cell r="T6" t="str">
+            <v>$ fav/(unf)</v>
+          </cell>
+          <cell r="U6" t="str">
+            <v>% fav/(unf)</v>
+          </cell>
+          <cell r="Z6" t="str">
+            <v>Lower</v>
+          </cell>
+          <cell r="AA6" t="str">
+            <v>Upper</v>
+          </cell>
+          <cell r="AB6" t="str">
+            <v>Difference</v>
+          </cell>
+          <cell r="AC6" t="str">
+            <v>Midpoint</v>
+          </cell>
+          <cell r="AE6" t="str">
+            <v>Lower</v>
+          </cell>
+          <cell r="AF6" t="str">
+            <v>Upper</v>
+          </cell>
+          <cell r="AG6" t="str">
+            <v>Midpoint</v>
+          </cell>
+          <cell r="AI6" t="str">
+            <v>Lower</v>
+          </cell>
+          <cell r="AJ6" t="str">
+            <v>Upper</v>
+          </cell>
+          <cell r="AK6" t="str">
+            <v>Midpoint</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="E7">
+            <v>0</v>
+          </cell>
+          <cell r="F7">
+            <v>0</v>
+          </cell>
+          <cell r="G7">
+            <v>0</v>
+          </cell>
+          <cell r="H7">
+            <v>0</v>
+          </cell>
+          <cell r="I7">
+            <v>0</v>
+          </cell>
+          <cell r="K7">
+            <v>0</v>
+          </cell>
+          <cell r="L7">
+            <v>0</v>
+          </cell>
+          <cell r="M7">
+            <v>0</v>
+          </cell>
+          <cell r="N7">
+            <v>0</v>
+          </cell>
+          <cell r="O7">
+            <v>0</v>
+          </cell>
+          <cell r="Q7">
+            <v>0</v>
+          </cell>
+          <cell r="R7">
+            <v>0</v>
+          </cell>
+          <cell r="S7">
+            <v>0</v>
+          </cell>
+          <cell r="T7">
+            <v>0</v>
+          </cell>
+          <cell r="U7">
+            <v>0</v>
+          </cell>
+          <cell r="Z7">
+            <v>0</v>
+          </cell>
+          <cell r="AA7">
+            <v>0</v>
+          </cell>
+          <cell r="AB7">
+            <v>0</v>
+          </cell>
+          <cell r="AC7">
+            <v>0</v>
+          </cell>
+          <cell r="AE7">
+            <v>0</v>
+          </cell>
+          <cell r="AF7">
+            <v>0</v>
+          </cell>
+          <cell r="AG7">
+            <v>0</v>
+          </cell>
+          <cell r="AI7">
+            <v>0</v>
+          </cell>
+          <cell r="AJ7">
+            <v>0</v>
+          </cell>
+          <cell r="AK7">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="E8">
+            <v>890.68549782000002</v>
+          </cell>
+          <cell r="F8">
+            <v>961.58300448801606</v>
+          </cell>
+          <cell r="G8">
+            <v>0</v>
+          </cell>
+          <cell r="H8">
+            <v>-70.897506668016078</v>
+          </cell>
+          <cell r="I8">
+            <v>-7.372999141739682E-2</v>
+          </cell>
+          <cell r="K8">
+            <v>4681.4268041599998</v>
+          </cell>
+          <cell r="L8">
+            <v>4688.0050109282602</v>
+          </cell>
+          <cell r="M8">
+            <v>0</v>
+          </cell>
+          <cell r="N8">
+            <v>-6.5782067682603378</v>
+          </cell>
+          <cell r="O8">
+            <v>-1.403199602586987E-3</v>
+          </cell>
+          <cell r="Q8">
+            <v>11950.069268947138</v>
+          </cell>
+          <cell r="R8">
+            <v>11426.95229318</v>
+          </cell>
+          <cell r="S8">
+            <v>0</v>
+          </cell>
+          <cell r="T8">
+            <v>523.11697576713777</v>
+          </cell>
+          <cell r="U8">
+            <v>4.5779221120871579E-2</v>
+          </cell>
+          <cell r="Z8">
+            <v>12434.436952622595</v>
+          </cell>
+          <cell r="AA8">
+            <v>12458.647282076074</v>
+          </cell>
+          <cell r="AB8">
+            <v>24.210329453479062</v>
+          </cell>
+          <cell r="AC8">
+            <v>12446.542117349334</v>
+          </cell>
+          <cell r="AE8">
+            <v>484.36768367545665</v>
+          </cell>
+          <cell r="AF8">
+            <v>508.57801312893571</v>
+          </cell>
+          <cell r="AG8">
+            <v>496.47284840219618</v>
+          </cell>
+          <cell r="AI8">
+            <v>4.05326256086323E-2</v>
+          </cell>
+          <cell r="AJ8">
+            <v>4.2558582856963137E-2</v>
+          </cell>
+          <cell r="AK8">
+            <v>4.1545604232797718E-2</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="E9">
+            <v>0</v>
+          </cell>
+          <cell r="F9">
+            <v>0</v>
+          </cell>
+          <cell r="G9">
+            <v>0</v>
+          </cell>
+          <cell r="H9">
+            <v>0</v>
+          </cell>
+          <cell r="I9">
+            <v>0</v>
+          </cell>
+          <cell r="K9">
+            <v>0</v>
+          </cell>
+          <cell r="L9">
+            <v>0</v>
+          </cell>
+          <cell r="M9">
+            <v>0</v>
+          </cell>
+          <cell r="N9">
+            <v>0</v>
+          </cell>
+          <cell r="O9">
+            <v>0</v>
+          </cell>
+          <cell r="Q9">
+            <v>0</v>
+          </cell>
+          <cell r="R9">
+            <v>0</v>
+          </cell>
+          <cell r="S9">
+            <v>0</v>
+          </cell>
+          <cell r="T9">
+            <v>0</v>
+          </cell>
+          <cell r="U9">
+            <v>0</v>
+          </cell>
+          <cell r="Z9">
+            <v>0</v>
+          </cell>
+          <cell r="AA9">
+            <v>0</v>
+          </cell>
+          <cell r="AB9">
+            <v>0</v>
+          </cell>
+          <cell r="AC9">
+            <v>0</v>
+          </cell>
+          <cell r="AE9">
+            <v>0</v>
+          </cell>
+          <cell r="AF9">
+            <v>0</v>
+          </cell>
+          <cell r="AG9">
+            <v>0</v>
+          </cell>
+          <cell r="AI9">
+            <v>0</v>
+          </cell>
+          <cell r="AJ9">
+            <v>0</v>
+          </cell>
+          <cell r="AK9">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="E10">
+            <v>22.589610900000004</v>
+          </cell>
+          <cell r="F10">
+            <v>19.77109807445925</v>
+          </cell>
+          <cell r="G10">
+            <v>0</v>
+          </cell>
+          <cell r="H10">
+            <v>2.8185128255407546</v>
+          </cell>
+          <cell r="I10">
+            <v>0.14255722241253627</v>
+          </cell>
+          <cell r="K10">
+            <v>648.90892045999999</v>
+          </cell>
+          <cell r="L10">
+            <v>656.14008836898063</v>
+          </cell>
+          <cell r="M10">
+            <v>0</v>
+          </cell>
+          <cell r="N10">
+            <v>-7.2311679089806278</v>
+          </cell>
+          <cell r="O10">
+            <v>-1.1020768334633713E-2</v>
+          </cell>
+          <cell r="Q10">
+            <v>2505.5649390859326</v>
+          </cell>
+          <cell r="R10">
+            <v>2510.9449128900001</v>
+          </cell>
+          <cell r="S10">
+            <v>0</v>
+          </cell>
+          <cell r="T10">
+            <v>-5.3799738040675038</v>
+          </cell>
+          <cell r="U10">
+            <v>-2.1426092529745555E-3</v>
+          </cell>
+          <cell r="Z10">
+            <v>2498.787814396454</v>
+          </cell>
+          <cell r="AA10">
+            <v>2558.6075960128578</v>
+          </cell>
+          <cell r="AB10">
+            <v>59.819781616403816</v>
+          </cell>
+          <cell r="AC10">
+            <v>2528.6977052046559</v>
+          </cell>
+          <cell r="AE10">
+            <v>-6.7771246894785691</v>
+          </cell>
+          <cell r="AF10">
+            <v>53.042656926925247</v>
+          </cell>
+          <cell r="AG10">
+            <v>23.132766118723339</v>
+          </cell>
+          <cell r="AI10">
+            <v>-2.7048289923592901E-3</v>
+          </cell>
+          <cell r="AJ10">
+            <v>2.1169939002369662E-2</v>
+          </cell>
+          <cell r="AK10">
+            <v>9.2325550050051854E-3</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="E11">
+            <v>22.169638719999998</v>
+          </cell>
+          <cell r="F11">
+            <v>33.274159858661832</v>
+          </cell>
+          <cell r="G11">
+            <v>0</v>
+          </cell>
+          <cell r="H11">
+            <v>-11.104521138661836</v>
+          </cell>
+          <cell r="I11">
+            <v>-0.33372806964414276</v>
+          </cell>
+          <cell r="K11">
+            <v>228.88174811999988</v>
+          </cell>
+          <cell r="L11">
+            <v>245.58080276732915</v>
+          </cell>
+          <cell r="M11">
+            <v>0</v>
+          </cell>
+          <cell r="N11">
+            <v>-16.699054647329262</v>
+          </cell>
+          <cell r="O11">
+            <v>-6.7998208569871252E-2</v>
+          </cell>
+          <cell r="Q11">
+            <v>2162.7344299368069</v>
+          </cell>
+          <cell r="R11">
+            <v>2042.7361582300002</v>
+          </cell>
+          <cell r="S11">
+            <v>0</v>
+          </cell>
+          <cell r="T11">
+            <v>119.99827170680669</v>
+          </cell>
+          <cell r="U11">
+            <v>5.8743891727448233E-2</v>
+          </cell>
+          <cell r="Z11">
+            <v>2223.5677210869676</v>
+          </cell>
+          <cell r="AA11">
+            <v>2287.4468525816437</v>
+          </cell>
+          <cell r="AB11">
+            <v>63.87913149467613</v>
+          </cell>
+          <cell r="AC11">
+            <v>2255.5072868343059</v>
+          </cell>
+          <cell r="AE11">
+            <v>60.833291150160676</v>
+          </cell>
+          <cell r="AF11">
+            <v>124.71242264483681</v>
+          </cell>
+          <cell r="AG11">
+            <v>92.772856897498968</v>
+          </cell>
+          <cell r="AI11">
+            <v>2.8127952423607629E-2</v>
+          </cell>
+          <cell r="AJ11">
+            <v>5.7664233258856841E-2</v>
+          </cell>
+          <cell r="AK11">
+            <v>4.2896092841232338E-2</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="E12">
+            <v>-81.133544269999902</v>
+          </cell>
+          <cell r="F12">
+            <v>-64.883390071309975</v>
+          </cell>
+          <cell r="G12">
+            <v>0</v>
+          </cell>
+          <cell r="H12">
+            <v>-16.250154198689927</v>
+          </cell>
+          <cell r="I12">
+            <v>-0.25045168233087428</v>
+          </cell>
+          <cell r="J12">
+            <v>0</v>
+          </cell>
+          <cell r="K12">
+            <v>-268.24147051999989</v>
+          </cell>
+          <cell r="L12">
+            <v>-248.83019572778983</v>
+          </cell>
+          <cell r="M12">
+            <v>0</v>
+          </cell>
+          <cell r="N12">
+            <v>-19.411274792210079</v>
+          </cell>
+          <cell r="O12">
+            <v>-7.8010125481094053E-2</v>
+          </cell>
+          <cell r="P12">
+            <v>0</v>
+          </cell>
+          <cell r="Q12">
+            <v>-1631.2686389063529</v>
+          </cell>
+          <cell r="R12">
+            <v>-1586.92312831</v>
+          </cell>
+          <cell r="S12">
+            <v>0</v>
+          </cell>
+          <cell r="T12">
+            <v>-44.345510596352824</v>
+          </cell>
+          <cell r="U12">
+            <v>-2.7944334420016141E-2</v>
+          </cell>
+          <cell r="Z12">
+            <v>-1686.9076614884359</v>
+          </cell>
+          <cell r="AA12">
+            <v>-1676.9076614884359</v>
+          </cell>
+          <cell r="AB12">
+            <v>10</v>
+          </cell>
+          <cell r="AC12">
+            <v>-1681.9076614884359</v>
+          </cell>
+          <cell r="AE12">
+            <v>-55.639022582083044</v>
+          </cell>
+          <cell r="AF12">
+            <v>-45.639022582083044</v>
+          </cell>
+          <cell r="AG12">
+            <v>-50.639022582083044</v>
+          </cell>
+          <cell r="AI12">
+            <v>-3.4107823356050643E-2</v>
+          </cell>
+          <cell r="AJ12">
+            <v>-2.7977625201377435E-2</v>
+          </cell>
+          <cell r="AK12">
+            <v>-3.1042724278714039E-2</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="E13">
+            <v>-36.374294649999896</v>
+          </cell>
+          <cell r="F13">
+            <v>-11.83813213818889</v>
+          </cell>
+          <cell r="G13">
+            <v>0</v>
+          </cell>
+          <cell r="H13">
+            <v>-24.536162511811007</v>
+          </cell>
+          <cell r="I13">
+            <v>-2.0726379994238502</v>
+          </cell>
+          <cell r="K13">
+            <v>609.54919805999998</v>
+          </cell>
+          <cell r="L13">
+            <v>652.89069540851995</v>
+          </cell>
+          <cell r="M13">
+            <v>0</v>
+          </cell>
+          <cell r="N13">
+            <v>-43.341497348519965</v>
+          </cell>
+          <cell r="O13">
+            <v>-6.6384002181867172E-2</v>
+          </cell>
+          <cell r="Q13">
+            <v>3037.0307301163866</v>
+          </cell>
+          <cell r="R13">
+            <v>2966.7579428100007</v>
+          </cell>
+          <cell r="S13">
+            <v>0</v>
+          </cell>
+          <cell r="T13">
+            <v>70.272787306385908</v>
+          </cell>
+          <cell r="U13">
+            <v>2.3686727620193439E-2</v>
+          </cell>
+          <cell r="Z13">
+            <v>3035.4478739949855</v>
+          </cell>
+          <cell r="AA13">
+            <v>3169.1467871060649</v>
+          </cell>
+          <cell r="AB13">
+            <v>133.69891311107949</v>
+          </cell>
+          <cell r="AC13">
+            <v>3102.2973305505257</v>
+          </cell>
+          <cell r="AD13">
+            <v>0</v>
+          </cell>
+          <cell r="AE13">
+            <v>-1.5828561214011643</v>
+          </cell>
+          <cell r="AF13">
+            <v>132.11605698967833</v>
+          </cell>
+          <cell r="AG13">
+            <v>65.266600434139036</v>
+          </cell>
+          <cell r="AH13">
+            <v>0</v>
+          </cell>
+          <cell r="AI13">
+            <v>-5.211854149860727E-4</v>
+          </cell>
+          <cell r="AJ13">
+            <v>4.3501718859662412E-2</v>
+          </cell>
+          <cell r="AK13">
+            <v>2.1490266722338322E-2</v>
+          </cell>
+          <cell r="AL13">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="E14">
+            <v>0</v>
+          </cell>
+          <cell r="F14">
+            <v>0</v>
+          </cell>
+          <cell r="G14">
+            <v>0</v>
+          </cell>
+          <cell r="H14">
+            <v>0</v>
+          </cell>
+          <cell r="I14">
+            <v>0</v>
+          </cell>
+          <cell r="K14">
+            <v>0</v>
+          </cell>
+          <cell r="L14">
+            <v>0</v>
+          </cell>
+          <cell r="M14">
+            <v>0</v>
+          </cell>
+          <cell r="N14">
+            <v>0</v>
+          </cell>
+          <cell r="O14">
+            <v>0</v>
+          </cell>
+          <cell r="Q14">
+            <v>0</v>
+          </cell>
+          <cell r="R14">
+            <v>0</v>
+          </cell>
+          <cell r="S14">
+            <v>0</v>
+          </cell>
+          <cell r="T14">
+            <v>0</v>
+          </cell>
+          <cell r="U14">
+            <v>0</v>
+          </cell>
+          <cell r="Z14">
+            <v>0</v>
+          </cell>
+          <cell r="AA14">
+            <v>0</v>
+          </cell>
+          <cell r="AB14">
+            <v>0</v>
+          </cell>
+          <cell r="AC14">
+            <v>0</v>
+          </cell>
+          <cell r="AE14">
+            <v>0</v>
+          </cell>
+          <cell r="AF14">
+            <v>0</v>
+          </cell>
+          <cell r="AG14">
+            <v>0</v>
+          </cell>
+          <cell r="AI14">
+            <v>0</v>
+          </cell>
+          <cell r="AJ14">
+            <v>0</v>
+          </cell>
+          <cell r="AK14">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="E15">
+            <v>854.31120317000011</v>
+          </cell>
+          <cell r="F15">
+            <v>949.74487234982712</v>
+          </cell>
+          <cell r="G15">
+            <v>0</v>
+          </cell>
+          <cell r="H15">
+            <v>-95.433669179827092</v>
+          </cell>
+          <cell r="I15">
+            <v>-0.10048347925660107</v>
+          </cell>
+          <cell r="K15">
+            <v>5290.9760022199998</v>
+          </cell>
+          <cell r="L15">
+            <v>5340.8957063367798</v>
+          </cell>
+          <cell r="M15">
+            <v>0</v>
+          </cell>
+          <cell r="N15">
+            <v>-49.919704116780302</v>
+          </cell>
+          <cell r="O15">
+            <v>-9.3466914280974211E-3</v>
+          </cell>
+          <cell r="Q15">
+            <v>14987.099999063525</v>
+          </cell>
+          <cell r="R15">
+            <v>14393.710235990002</v>
+          </cell>
+          <cell r="S15">
+            <v>0</v>
+          </cell>
+          <cell r="T15">
+            <v>593.38976307352277</v>
+          </cell>
+          <cell r="U15">
+            <v>4.1225629343976389E-2</v>
+          </cell>
+          <cell r="Z15">
+            <v>15469.884826617581</v>
+          </cell>
+          <cell r="AA15">
+            <v>15627.794069182139</v>
+          </cell>
+          <cell r="AB15">
+            <v>157.90924256455764</v>
+          </cell>
+          <cell r="AC15">
+            <v>15548.83944789986</v>
+          </cell>
+          <cell r="AE15">
+            <v>482.78482755405548</v>
+          </cell>
+          <cell r="AF15">
+            <v>640.69407011861404</v>
+          </cell>
+          <cell r="AG15">
+            <v>561.73944883633521</v>
+          </cell>
+          <cell r="AI15">
+            <v>3.2213358660729725E-2</v>
+          </cell>
+          <cell r="AJ15">
+            <v>4.2749702754945794E-2</v>
+          </cell>
+          <cell r="AK15">
+            <v>3.7481530707837787E-2</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="E16">
+            <v>0</v>
+          </cell>
+          <cell r="F16">
+            <v>0</v>
+          </cell>
+          <cell r="G16">
+            <v>0</v>
+          </cell>
+          <cell r="H16">
+            <v>0</v>
+          </cell>
+          <cell r="I16">
+            <v>0</v>
+          </cell>
+          <cell r="K16">
+            <v>0</v>
+          </cell>
+          <cell r="L16">
+            <v>0</v>
+          </cell>
+          <cell r="M16">
+            <v>0</v>
+          </cell>
+          <cell r="N16">
+            <v>0</v>
+          </cell>
+          <cell r="O16">
+            <v>0</v>
+          </cell>
+          <cell r="Q16">
+            <v>0</v>
+          </cell>
+          <cell r="R16">
+            <v>0</v>
+          </cell>
+          <cell r="S16">
+            <v>0</v>
+          </cell>
+          <cell r="T16">
+            <v>0</v>
+          </cell>
+          <cell r="U16">
+            <v>0</v>
+          </cell>
+          <cell r="Z16">
+            <v>0</v>
+          </cell>
+          <cell r="AA16">
+            <v>0</v>
+          </cell>
+          <cell r="AB16">
+            <v>0</v>
+          </cell>
+          <cell r="AC16">
+            <v>0</v>
+          </cell>
+          <cell r="AE16">
+            <v>0</v>
+          </cell>
+          <cell r="AF16">
+            <v>0</v>
+          </cell>
+          <cell r="AG16">
+            <v>0</v>
+          </cell>
+          <cell r="AI16">
+            <v>0</v>
+          </cell>
+          <cell r="AJ16">
+            <v>0</v>
+          </cell>
+          <cell r="AK16">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="E17">
+            <v>0</v>
+          </cell>
+          <cell r="F17">
+            <v>0</v>
+          </cell>
+          <cell r="G17">
+            <v>0</v>
+          </cell>
+          <cell r="H17">
+            <v>0</v>
+          </cell>
+          <cell r="I17">
+            <v>0</v>
+          </cell>
+          <cell r="K17">
+            <v>0</v>
+          </cell>
+          <cell r="L17">
+            <v>0</v>
+          </cell>
+          <cell r="M17">
+            <v>0</v>
+          </cell>
+          <cell r="N17">
+            <v>0</v>
+          </cell>
+          <cell r="O17">
+            <v>0</v>
+          </cell>
+          <cell r="Q17">
+            <v>0</v>
+          </cell>
+          <cell r="R17">
+            <v>0</v>
+          </cell>
+          <cell r="S17">
+            <v>0</v>
+          </cell>
+          <cell r="T17">
+            <v>0</v>
+          </cell>
+          <cell r="U17">
+            <v>0</v>
+          </cell>
+          <cell r="Z17">
+            <v>0</v>
+          </cell>
+          <cell r="AA17">
+            <v>0</v>
+          </cell>
+          <cell r="AB17">
+            <v>0</v>
+          </cell>
+          <cell r="AC17">
+            <v>0</v>
+          </cell>
+          <cell r="AE17">
+            <v>0</v>
+          </cell>
+          <cell r="AF17">
+            <v>0</v>
+          </cell>
+          <cell r="AG17">
+            <v>0</v>
+          </cell>
+          <cell r="AI17">
+            <v>0</v>
+          </cell>
+          <cell r="AJ17">
+            <v>0</v>
+          </cell>
+          <cell r="AK17">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="E18">
+            <v>340.44966956999997</v>
+          </cell>
+          <cell r="F18">
+            <v>341.3267681980978</v>
+          </cell>
+          <cell r="G18">
+            <v>0</v>
+          </cell>
+          <cell r="H18">
+            <v>-0.8770986280978541</v>
+          </cell>
+          <cell r="I18">
+            <v>-2.5696743115934209E-3</v>
+          </cell>
+          <cell r="K18">
+            <v>1773.1406875100001</v>
+          </cell>
+          <cell r="L18">
+            <v>1771.1688472568769</v>
+          </cell>
+          <cell r="M18">
+            <v>0</v>
+          </cell>
+          <cell r="N18">
+            <v>1.971840253123315</v>
+          </cell>
+          <cell r="O18">
+            <v>1.1132988569538308E-3</v>
+          </cell>
+          <cell r="Q18">
+            <v>4225.735708075802</v>
+          </cell>
+          <cell r="R18">
+            <v>4156.8754730694</v>
+          </cell>
+          <cell r="S18">
+            <v>0</v>
+          </cell>
+          <cell r="T18">
+            <v>68.860235006402036</v>
+          </cell>
+          <cell r="U18">
+            <v>1.6565383171210622E-2</v>
+          </cell>
+          <cell r="Z18">
+            <v>4334.0310968179647</v>
+          </cell>
+          <cell r="AA18">
+            <v>4459.745124846605</v>
+          </cell>
+          <cell r="AB18">
+            <v>125.71402802864031</v>
+          </cell>
+          <cell r="AC18">
+            <v>4396.8881108322848</v>
+          </cell>
+          <cell r="AE18">
+            <v>108.29538874216269</v>
+          </cell>
+          <cell r="AF18">
+            <v>234.009416770803</v>
+          </cell>
+          <cell r="AG18">
+            <v>171.15240275648284</v>
+          </cell>
+          <cell r="AI18">
+            <v>2.5627582088297525E-2</v>
+          </cell>
+          <cell r="AJ18">
+            <v>5.5377201258372047E-2</v>
+          </cell>
+          <cell r="AK18">
+            <v>4.0502391673334789E-2</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="E19">
+            <v>93.610321979999981</v>
+          </cell>
+          <cell r="F19">
+            <v>90.524761312382708</v>
+          </cell>
+          <cell r="G19">
+            <v>0</v>
+          </cell>
+          <cell r="H19">
+            <v>3.0855606676172758</v>
+          </cell>
+          <cell r="I19">
+            <v>3.4085267090289556E-2</v>
+          </cell>
+          <cell r="K19">
+            <v>497.13364689999997</v>
+          </cell>
+          <cell r="L19">
+            <v>492.92939168186598</v>
+          </cell>
+          <cell r="M19">
+            <v>0</v>
+          </cell>
+          <cell r="N19">
+            <v>4.2042552181339703</v>
+          </cell>
+          <cell r="O19">
+            <v>8.5291226067675321E-3</v>
+          </cell>
+          <cell r="Q19">
+            <v>1107.7479105781752</v>
+          </cell>
+          <cell r="R19">
+            <v>1063.8322394699999</v>
+          </cell>
+          <cell r="S19">
+            <v>0</v>
+          </cell>
+          <cell r="T19">
+            <v>43.915671108175275</v>
+          </cell>
+          <cell r="U19">
+            <v>4.1280635685617136E-2</v>
+          </cell>
+          <cell r="Z19">
+            <v>1172.1017541053229</v>
+          </cell>
+          <cell r="AA19">
+            <v>1156.8674515432224</v>
+          </cell>
+          <cell r="AB19">
+            <v>-15.234302562100538</v>
+          </cell>
+          <cell r="AC19">
+            <v>1164.4846028242728</v>
+          </cell>
+          <cell r="AE19">
+            <v>64.353843527147774</v>
+          </cell>
+          <cell r="AF19">
+            <v>49.119540965047236</v>
+          </cell>
+          <cell r="AG19">
+            <v>56.736692246097618</v>
+          </cell>
+          <cell r="AI19">
+            <v>5.8094303688245363E-2</v>
+          </cell>
+          <cell r="AJ19">
+            <v>4.4341804210138301E-2</v>
+          </cell>
+          <cell r="AK19">
+            <v>5.1218053949191933E-2</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="E20">
+            <v>66.217518229999996</v>
+          </cell>
+          <cell r="F20">
+            <v>69.313738310374092</v>
+          </cell>
+          <cell r="G20">
+            <v>0</v>
+          </cell>
+          <cell r="H20">
+            <v>-3.0962200803740996</v>
+          </cell>
+          <cell r="I20">
+            <v>-4.4669644948448738E-2</v>
+          </cell>
+          <cell r="K20">
+            <v>357.34821197999997</v>
+          </cell>
+          <cell r="L20">
+            <v>367.0052666480604</v>
+          </cell>
+          <cell r="M20">
+            <v>0</v>
+          </cell>
+          <cell r="N20">
+            <v>-9.6570546680604465</v>
+          </cell>
+          <cell r="O20">
+            <v>-2.6313122850416957E-2</v>
+          </cell>
+          <cell r="Q20">
+            <v>856.81638134602122</v>
+          </cell>
+          <cell r="R20">
+            <v>833.88487010000006</v>
+          </cell>
+          <cell r="S20">
+            <v>0</v>
+          </cell>
+          <cell r="T20">
+            <v>22.931511246021159</v>
+          </cell>
+          <cell r="U20">
+            <v>2.7499613038033891E-2</v>
+          </cell>
+          <cell r="Z20">
+            <v>850.32462338570724</v>
+          </cell>
+          <cell r="AA20">
+            <v>862.89909136172446</v>
+          </cell>
+          <cell r="AB20">
+            <v>12.574467976017218</v>
+          </cell>
+          <cell r="AC20">
+            <v>856.61185737371579</v>
+          </cell>
+          <cell r="AE20">
+            <v>-6.4917579603139757</v>
+          </cell>
+          <cell r="AF20">
+            <v>6.0827100157032419</v>
+          </cell>
+          <cell r="AG20">
+            <v>-0.20452397230542374</v>
+          </cell>
+          <cell r="AI20">
+            <v>-7.5766034609605695E-3</v>
+          </cell>
+          <cell r="AJ20">
+            <v>7.099199021087306E-3</v>
+          </cell>
+          <cell r="AK20">
+            <v>-2.3870221993669809E-4</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="E21">
+            <v>500.27750977999995</v>
+          </cell>
+          <cell r="F21">
+            <v>501.16526782085464</v>
+          </cell>
+          <cell r="G21">
+            <v>0</v>
+          </cell>
+          <cell r="H21">
+            <v>-0.88775804085467813</v>
+          </cell>
+          <cell r="I21">
+            <v>-1.7713877993077805E-3</v>
+          </cell>
+          <cell r="K21">
+            <v>2627.62254639</v>
+          </cell>
+          <cell r="L21">
+            <v>2631.1035055868033</v>
+          </cell>
+          <cell r="M21">
+            <v>0</v>
+          </cell>
+          <cell r="N21">
+            <v>-3.4809591968031608</v>
+          </cell>
+          <cell r="O21">
+            <v>-1.3230035190222658E-3</v>
+          </cell>
+          <cell r="Q21">
+            <v>6190.2999999999984</v>
+          </cell>
+          <cell r="R21">
+            <v>6054.5925826393996</v>
+          </cell>
+          <cell r="S21">
+            <v>0</v>
+          </cell>
+          <cell r="T21">
+            <v>135.70741736059881</v>
+          </cell>
+          <cell r="U21">
+            <v>2.2413963534015265E-2</v>
+          </cell>
+          <cell r="Z21">
+            <v>6356.4574743089952</v>
+          </cell>
+          <cell r="AA21">
+            <v>6479.5116677515516</v>
+          </cell>
+          <cell r="AB21">
+            <v>123.05419344255642</v>
+          </cell>
+          <cell r="AC21">
+            <v>6417.9845710302734</v>
+          </cell>
+          <cell r="AE21">
+            <v>166.15747430899683</v>
+          </cell>
+          <cell r="AF21">
+            <v>289.21166775155325</v>
+          </cell>
+          <cell r="AG21">
+            <v>227.68457103027504</v>
+          </cell>
+          <cell r="AI21">
+            <v>2.6841586725844767E-2</v>
+          </cell>
+          <cell r="AJ21">
+            <v>4.6720137594551688E-2</v>
+          </cell>
+          <cell r="AK21">
+            <v>3.6780862160198227E-2</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="E22">
+            <v>0</v>
+          </cell>
+          <cell r="F22">
+            <v>0</v>
+          </cell>
+          <cell r="G22">
+            <v>0</v>
+          </cell>
+          <cell r="H22">
+            <v>0</v>
+          </cell>
+          <cell r="I22">
+            <v>0</v>
+          </cell>
+          <cell r="K22">
+            <v>0</v>
+          </cell>
+          <cell r="L22">
+            <v>0</v>
+          </cell>
+          <cell r="M22">
+            <v>0</v>
+          </cell>
+          <cell r="N22">
+            <v>0</v>
+          </cell>
+          <cell r="O22">
+            <v>0</v>
+          </cell>
+          <cell r="Q22">
+            <v>0</v>
+          </cell>
+          <cell r="R22">
+            <v>0</v>
+          </cell>
+          <cell r="S22">
+            <v>0</v>
+          </cell>
+          <cell r="T22">
+            <v>0</v>
+          </cell>
+          <cell r="U22">
+            <v>0</v>
+          </cell>
+          <cell r="Z22">
+            <v>0</v>
+          </cell>
+          <cell r="AA22">
+            <v>0</v>
+          </cell>
+          <cell r="AB22">
+            <v>0</v>
+          </cell>
+          <cell r="AC22">
+            <v>0</v>
+          </cell>
+          <cell r="AE22">
+            <v>0</v>
+          </cell>
+          <cell r="AF22">
+            <v>0</v>
+          </cell>
+          <cell r="AG22">
+            <v>0</v>
+          </cell>
+          <cell r="AI22">
+            <v>0</v>
+          </cell>
+          <cell r="AJ22">
+            <v>0</v>
+          </cell>
+          <cell r="AK22">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="E23">
+            <v>-38.850930199999993</v>
+          </cell>
+          <cell r="F23">
+            <v>13.316926888568304</v>
+          </cell>
+          <cell r="G23">
+            <v>0</v>
+          </cell>
+          <cell r="H23">
+            <v>-52.167857088568297</v>
+          </cell>
+          <cell r="I23">
+            <v>-3.91740958894585</v>
+          </cell>
+          <cell r="K23">
+            <v>623.09971748999999</v>
+          </cell>
+          <cell r="L23">
+            <v>626.98904238493799</v>
+          </cell>
+          <cell r="M23">
+            <v>0</v>
+          </cell>
+          <cell r="N23">
+            <v>-3.889324894937948</v>
+          </cell>
+          <cell r="O23">
+            <v>-6.2031784162347595E-3</v>
+          </cell>
+          <cell r="Q23">
+            <v>2577.9057216579536</v>
+          </cell>
+          <cell r="R23">
+            <v>2547.9975159800001</v>
+          </cell>
+          <cell r="S23">
+            <v>0</v>
+          </cell>
+          <cell r="T23">
+            <v>29.908205677953447</v>
+          </cell>
+          <cell r="U23">
+            <v>1.1737925759495994E-2</v>
+          </cell>
+          <cell r="Z23">
+            <v>2315.8661571887023</v>
+          </cell>
+          <cell r="AA23">
+            <v>2320.6600781378411</v>
+          </cell>
+          <cell r="AB23">
+            <v>4.7939209491387373</v>
+          </cell>
+          <cell r="AC23">
+            <v>2671.6134898032924</v>
+          </cell>
+          <cell r="AE23">
+            <v>-262.03956446925122</v>
+          </cell>
+          <cell r="AF23">
+            <v>-257.24564352011248</v>
+          </cell>
+          <cell r="AG23">
+            <v>93.707768145338832</v>
+          </cell>
+          <cell r="AI23">
+            <v>-0.10164823417232</v>
+          </cell>
+          <cell r="AJ23">
+            <v>-9.9788615758479943E-2</v>
+          </cell>
+          <cell r="AK23">
+            <v>3.6350347244301723E-2</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="E24">
+            <v>0</v>
+          </cell>
+          <cell r="F24">
+            <v>0</v>
+          </cell>
+          <cell r="G24">
+            <v>0</v>
+          </cell>
+          <cell r="H24">
+            <v>0</v>
+          </cell>
+          <cell r="I24">
+            <v>0</v>
+          </cell>
+          <cell r="K24">
+            <v>0</v>
+          </cell>
+          <cell r="L24">
+            <v>0</v>
+          </cell>
+          <cell r="M24">
+            <v>0</v>
+          </cell>
+          <cell r="N24">
+            <v>0</v>
+          </cell>
+          <cell r="O24">
+            <v>0</v>
+          </cell>
+          <cell r="Q24">
+            <v>0</v>
+          </cell>
+          <cell r="R24">
+            <v>0</v>
+          </cell>
+          <cell r="S24">
+            <v>0</v>
+          </cell>
+          <cell r="T24">
+            <v>0</v>
+          </cell>
+          <cell r="U24">
+            <v>0</v>
+          </cell>
+          <cell r="Z24">
+            <v>0</v>
+          </cell>
+          <cell r="AA24">
+            <v>0</v>
+          </cell>
+          <cell r="AB24">
+            <v>0</v>
+          </cell>
+          <cell r="AC24">
+            <v>0</v>
+          </cell>
+          <cell r="AE24">
+            <v>0</v>
+          </cell>
+          <cell r="AF24">
+            <v>0</v>
+          </cell>
+          <cell r="AG24">
+            <v>0</v>
+          </cell>
+          <cell r="AI24">
+            <v>0</v>
+          </cell>
+          <cell r="AJ24">
+            <v>0</v>
+          </cell>
+          <cell r="AK24">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="E25">
+            <v>187.46386089542278</v>
+          </cell>
+          <cell r="F25">
+            <v>191.15305112505894</v>
+          </cell>
+          <cell r="G25">
+            <v>0</v>
+          </cell>
+          <cell r="H25">
+            <v>-3.6891902296361394</v>
+          </cell>
+          <cell r="I25">
+            <v>-1.9299666983722607E-2</v>
+          </cell>
+          <cell r="K25">
+            <v>933.69900076778788</v>
+          </cell>
+          <cell r="L25">
+            <v>948.40499076457218</v>
+          </cell>
+          <cell r="M25">
+            <v>0</v>
+          </cell>
+          <cell r="N25">
+            <v>-14.70598999678424</v>
+          </cell>
+          <cell r="O25">
+            <v>-1.5506023418253806E-2</v>
+          </cell>
+          <cell r="Q25">
+            <v>2300.694366656779</v>
+          </cell>
+          <cell r="R25">
+            <v>2272.9192364324722</v>
+          </cell>
+          <cell r="S25">
+            <v>0</v>
+          </cell>
+          <cell r="T25">
+            <v>27.775130224306849</v>
+          </cell>
+          <cell r="U25">
+            <v>1.2220025146120955E-2</v>
+          </cell>
+          <cell r="Z25">
+            <v>2667.4726936706488</v>
+          </cell>
+          <cell r="AA25">
+            <v>2675.7542859359364</v>
+          </cell>
+          <cell r="AB25">
+            <v>8.2815922652875997</v>
+          </cell>
+          <cell r="AC25">
+            <v>2318.2631176632717</v>
+          </cell>
+          <cell r="AE25">
+            <v>366.77832701386978</v>
+          </cell>
+          <cell r="AF25">
+            <v>375.05991927915738</v>
+          </cell>
+          <cell r="AG25">
+            <v>17.568751006492676</v>
+          </cell>
+          <cell r="AI25">
+            <v>0.15942070895181459</v>
+          </cell>
+          <cell r="AJ25">
+            <v>0.16302031452537971</v>
+          </cell>
+          <cell r="AK25">
+            <v>7.6362820116878255E-3</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="E26">
+            <v>0</v>
+          </cell>
+          <cell r="F26">
+            <v>0</v>
+          </cell>
+          <cell r="G26">
+            <v>0</v>
+          </cell>
+          <cell r="H26">
+            <v>0</v>
+          </cell>
+          <cell r="I26">
+            <v>0</v>
+          </cell>
+          <cell r="K26">
+            <v>0</v>
+          </cell>
+          <cell r="L26">
+            <v>0</v>
+          </cell>
+          <cell r="M26">
+            <v>0</v>
+          </cell>
+          <cell r="N26">
+            <v>0</v>
+          </cell>
+          <cell r="O26">
+            <v>0</v>
+          </cell>
+          <cell r="Q26">
+            <v>0</v>
+          </cell>
+          <cell r="R26">
+            <v>0</v>
+          </cell>
+          <cell r="S26">
+            <v>0</v>
+          </cell>
+          <cell r="T26">
+            <v>0</v>
+          </cell>
+          <cell r="U26">
+            <v>0</v>
+          </cell>
+          <cell r="Z26">
+            <v>0</v>
+          </cell>
+          <cell r="AA26">
+            <v>0</v>
+          </cell>
+          <cell r="AB26">
+            <v>0</v>
+          </cell>
+          <cell r="AC26">
+            <v>0</v>
+          </cell>
+          <cell r="AE26">
+            <v>0</v>
+          </cell>
+          <cell r="AF26">
+            <v>0</v>
+          </cell>
+          <cell r="AG26">
+            <v>0</v>
+          </cell>
+          <cell r="AI26">
+            <v>0</v>
+          </cell>
+          <cell r="AJ26">
+            <v>0</v>
+          </cell>
+          <cell r="AK26">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="E27">
+            <v>1503.201643645423</v>
+          </cell>
+          <cell r="F27">
+            <v>1655.3801181843091</v>
+          </cell>
+          <cell r="G27">
+            <v>0</v>
+          </cell>
+          <cell r="H27">
+            <v>-152.17847453888623</v>
+          </cell>
+          <cell r="I27">
+            <v>-9.1929625629309855E-2</v>
+          </cell>
+          <cell r="K27">
+            <v>9475.3972668677889</v>
+          </cell>
+          <cell r="L27">
+            <v>9547.3932450730936</v>
+          </cell>
+          <cell r="M27">
+            <v>0</v>
+          </cell>
+          <cell r="N27">
+            <v>-71.995978205305647</v>
+          </cell>
+          <cell r="O27">
+            <v>-7.5409042402709214E-3</v>
+          </cell>
+          <cell r="Q27">
+            <v>26056.000087378256</v>
+          </cell>
+          <cell r="R27">
+            <v>25269.219571041878</v>
+          </cell>
+          <cell r="S27">
+            <v>0</v>
+          </cell>
+          <cell r="T27">
+            <v>786.78051633637733</v>
+          </cell>
+          <cell r="U27">
+            <v>3.1135924642406259E-2</v>
+          </cell>
+          <cell r="Z27">
+            <v>26809.681151785928</v>
+          </cell>
+          <cell r="AA27">
+            <v>27103.720101007464</v>
+          </cell>
+          <cell r="AB27">
+            <v>294.03894922154041</v>
+          </cell>
+          <cell r="AC27">
+            <v>26956.700626396698</v>
+          </cell>
+          <cell r="AE27">
+            <v>753.68106440767224</v>
+          </cell>
+          <cell r="AF27">
+            <v>1047.7200136292086</v>
+          </cell>
+          <cell r="AG27">
+            <v>900.70053901844221</v>
+          </cell>
+          <cell r="AI27">
+            <v>2.8925432218307432E-2</v>
+          </cell>
+          <cell r="AJ27">
+            <v>4.0210316630169683E-2</v>
+          </cell>
+          <cell r="AK27">
+            <v>3.4567874424238629E-2</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="E28">
+            <v>0</v>
+          </cell>
+          <cell r="F28">
+            <v>0</v>
+          </cell>
+          <cell r="G28">
+            <v>0</v>
+          </cell>
+          <cell r="H28">
+            <v>0</v>
+          </cell>
+          <cell r="I28">
+            <v>0</v>
+          </cell>
+          <cell r="K28">
+            <v>0</v>
+          </cell>
+          <cell r="L28">
+            <v>0</v>
+          </cell>
+          <cell r="M28">
+            <v>0</v>
+          </cell>
+          <cell r="N28">
+            <v>0</v>
+          </cell>
+          <cell r="O28">
+            <v>0</v>
+          </cell>
+          <cell r="Q28">
+            <v>0</v>
+          </cell>
+          <cell r="R28">
+            <v>0</v>
+          </cell>
+          <cell r="S28">
+            <v>0</v>
+          </cell>
+          <cell r="T28">
+            <v>0</v>
+          </cell>
+          <cell r="U28">
+            <v>0</v>
+          </cell>
+          <cell r="Z28">
+            <v>0</v>
+          </cell>
+          <cell r="AA28">
+            <v>0</v>
+          </cell>
+          <cell r="AB28">
+            <v>0</v>
+          </cell>
+          <cell r="AC28">
+            <v>0</v>
+          </cell>
+          <cell r="AE28">
+            <v>0</v>
+          </cell>
+          <cell r="AF28">
+            <v>0</v>
+          </cell>
+          <cell r="AG28">
+            <v>0</v>
+          </cell>
+          <cell r="AI28">
+            <v>0</v>
+          </cell>
+          <cell r="AJ28">
+            <v>0</v>
+          </cell>
+          <cell r="AK28">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="E29">
+            <v>51.1</v>
+          </cell>
+          <cell r="F29">
+            <v>0</v>
+          </cell>
+          <cell r="G29">
+            <v>0</v>
+          </cell>
+          <cell r="H29">
+            <v>0</v>
+          </cell>
+          <cell r="I29">
+            <v>0</v>
+          </cell>
+          <cell r="J29">
+            <v>0</v>
+          </cell>
+          <cell r="K29">
+            <v>51.1</v>
+          </cell>
+          <cell r="L29">
+            <v>0</v>
+          </cell>
+          <cell r="M29">
+            <v>0</v>
+          </cell>
+          <cell r="N29">
+            <v>0</v>
+          </cell>
+          <cell r="O29">
+            <v>0</v>
+          </cell>
+          <cell r="Q29">
+            <v>0</v>
+          </cell>
+          <cell r="R29">
+            <v>0</v>
+          </cell>
+          <cell r="S29">
+            <v>0</v>
+          </cell>
+          <cell r="T29">
+            <v>0</v>
+          </cell>
+          <cell r="U29">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="E30">
+            <v>1554.3016436454229</v>
+          </cell>
+          <cell r="F30">
+            <v>1655.3801181843091</v>
+          </cell>
+          <cell r="G30">
+            <v>0</v>
+          </cell>
+          <cell r="H30">
+            <v>-101.07847453888621</v>
+          </cell>
+          <cell r="I30">
+            <v>-6.106058265925856E-2</v>
+          </cell>
+          <cell r="K30">
+            <v>9526.4972668677892</v>
+          </cell>
+          <cell r="L30">
+            <v>9547.3932450730936</v>
+          </cell>
+          <cell r="M30">
+            <v>0</v>
+          </cell>
+          <cell r="N30">
+            <v>-20.895978205304345</v>
+          </cell>
+          <cell r="O30">
+            <v>-2.1886579581382234E-3</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{51C727B2-7216-4BC0-AF15-CA499E35B0B9}" name="Table1" displayName="Table1" ref="A4:G17" totalsRowShown="0" headerRowDxfId="3" tableBorderDxfId="5" headerRowCellStyle="Normal_Revmemo Table">
+  <autoFilter ref="A4:G17" xr:uid="{51C727B2-7216-4BC0-AF15-CA499E35B0B9}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{B5D3F8AC-1A89-49AC-83FD-D6ADA9A23C5D}" name="Tax Collections"/>
+    <tableColumn id="2" xr3:uid="{05E7A91D-240F-478C-AE29-6480F6A90121}" name="12/2025 MTD Actual Collections"/>
+    <tableColumn id="3" xr3:uid="{76EC55E3-341F-49F8-90A6-209096F02D16}" name="12/2025 MTD v. 12/2024 MTD $ Fav/(Unfav)" dataDxfId="4" dataCellStyle="Percent"/>
+    <tableColumn id="4" xr3:uid="{CBFDE424-BD24-4924-A385-172B7B07F110}" name="12/2025 MTD v. 12/2024 MTD % Fav/(Unfav)"/>
+    <tableColumn id="5" xr3:uid="{8085187B-1B66-4ED6-AE74-292339E6879F}" name="12/2025 YTD   Actual Collections" dataDxfId="2" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="6" xr3:uid="{5F6C6165-79DA-45A2-B9CA-B405123CAE0A}" name="12/2025 YTD v. 12/2024 YTD $ Fav/(Unfav)" dataDxfId="1" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="7" xr3:uid="{B0EBDFF2-19F3-4614-8E4B-7672B142CFC0}" name="12/2025 YTD v. 12/2024 YTD % Fav/(Unfav)" dataDxfId="0" dataCellStyle="20% - Accent3"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83055F8A-D976-4729-9CDB-1A8EAED5BA05}">
+  <sheetPr codeName="Sheet42">
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:BT28"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="97" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="20.5" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="25.90625" style="3" customWidth="1"/>
+    <col min="2" max="7" width="12.54296875" style="3" customWidth="1"/>
+    <col min="8" max="25" width="14.08984375" style="3" customWidth="1"/>
+    <col min="26" max="26" width="1.453125" style="3" customWidth="1"/>
+    <col min="27" max="27" width="4.453125" style="3" customWidth="1"/>
+    <col min="28" max="28" width="10.54296875" style="3" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="2.81640625" style="3" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.54296875" style="3" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="1.81640625" style="3" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="8.54296875" style="3"/>
+    <col min="33" max="33" width="11.6328125" style="3" customWidth="1"/>
+    <col min="34" max="34" width="12" style="2" customWidth="1"/>
+    <col min="35" max="35" width="13.453125" style="2" customWidth="1"/>
+    <col min="36" max="36" width="14.1796875" style="34" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="11.36328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="38" max="42" width="8.54296875" style="2"/>
+    <col min="43" max="43" width="24" style="2" customWidth="1"/>
+    <col min="44" max="44" width="3.54296875" style="2" customWidth="1"/>
+    <col min="45" max="45" width="8.54296875" style="2"/>
+    <col min="46" max="46" width="3" style="2" customWidth="1"/>
+    <col min="47" max="50" width="8.54296875" style="2"/>
+    <col min="51" max="51" width="7.54296875" style="2" customWidth="1"/>
+    <col min="52" max="52" width="3.54296875" style="2" customWidth="1"/>
+    <col min="53" max="54" width="8.54296875" style="2"/>
+    <col min="55" max="56" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="57" max="57" width="8.54296875" style="2"/>
+    <col min="58" max="58" width="2.453125" style="2" customWidth="1"/>
+    <col min="59" max="63" width="8.54296875" style="2"/>
+    <col min="64" max="64" width="3.54296875" style="2" customWidth="1"/>
+    <col min="65" max="65" width="8.54296875" style="2"/>
+    <col min="66" max="16384" width="8.54296875" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:72" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AG1" s="2"/>
+    </row>
+    <row r="2" spans="1:72" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AG2" s="2"/>
+    </row>
+    <row r="3" spans="1:72" s="46" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="41"/>
+      <c r="B3" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="57"/>
+      <c r="E3" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="76"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="42"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="44"/>
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="44"/>
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="44"/>
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+    </row>
+    <row r="4" spans="1:72" ht="71" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="65" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="6"/>
+      <c r="AG4" s="36"/>
+    </row>
+    <row r="5" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+      <c r="W5" s="10"/>
+      <c r="X5" s="10"/>
+      <c r="Y5" s="10"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="10"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="11"/>
+      <c r="AG5" s="9"/>
+    </row>
+    <row r="6" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="12">
+        <v>855.22297194000009</v>
+      </c>
+      <c r="C6" s="52">
+        <v>17.836951480000039</v>
+      </c>
+      <c r="D6" s="14">
+        <v>2.1300751438627662E-2</v>
+      </c>
+      <c r="E6" s="68">
+        <v>8605.7957930899993</v>
+      </c>
+      <c r="F6" s="69">
+        <v>459.51198336999732</v>
+      </c>
+      <c r="G6" s="67">
+        <v>5.6407558845631645E-2</v>
+      </c>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="13"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="14"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="35"/>
+      <c r="BO6" s="16"/>
+      <c r="BP6" s="16"/>
+      <c r="BR6" s="15"/>
+      <c r="BS6" s="15"/>
+      <c r="BT6" s="15"/>
+    </row>
+    <row r="7" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="12">
+        <v>149.43815172999999</v>
+      </c>
+      <c r="C7" s="52">
+        <v>-6.4580398900000091</v>
+      </c>
+      <c r="D7" s="14">
+        <v>-4.142525755691074E-2</v>
+      </c>
+      <c r="E7" s="68">
+        <v>1663.3649925500001</v>
+      </c>
+      <c r="F7" s="69">
+        <v>169.5874554200002</v>
+      </c>
+      <c r="G7" s="67">
+        <v>0.11352925800841079</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
+      <c r="Q7" s="14"/>
+      <c r="R7" s="14"/>
+      <c r="S7" s="14"/>
+      <c r="T7" s="14"/>
+      <c r="U7" s="14"/>
+      <c r="V7" s="14"/>
+      <c r="W7" s="14"/>
+      <c r="X7" s="14"/>
+      <c r="Y7" s="14"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="13"/>
+      <c r="AC7" s="14"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="14"/>
+      <c r="AG7" s="12"/>
+      <c r="AH7" s="52"/>
+      <c r="AI7" s="33"/>
+      <c r="AJ7" s="35"/>
+      <c r="BO7" s="16"/>
+      <c r="BP7" s="16"/>
+      <c r="BR7" s="15"/>
+      <c r="BS7" s="15"/>
+      <c r="BT7" s="15"/>
+    </row>
+    <row r="8" spans="1:72" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="12">
+        <v>54.679112889999999</v>
+      </c>
+      <c r="C8" s="52">
+        <v>-0.20519383000000602</v>
+      </c>
+      <c r="D8" s="14">
+        <v>-3.7386612360220044E-3</v>
+      </c>
+      <c r="E8" s="68">
+        <v>736.82097245000011</v>
+      </c>
+      <c r="F8" s="69">
+        <v>17.859474830000067</v>
+      </c>
+      <c r="G8" s="67">
+        <v>2.4840655430257149E-2</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="14"/>
+      <c r="O8" s="14"/>
+      <c r="P8" s="14"/>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="14"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="14"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="14"/>
+      <c r="X8" s="14"/>
+      <c r="Y8" s="14"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="13"/>
+      <c r="AC8" s="14"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="14"/>
+      <c r="AG8" s="12"/>
+      <c r="AH8" s="52"/>
+      <c r="AI8" s="33"/>
+      <c r="AJ8" s="35"/>
+      <c r="BO8" s="16"/>
+      <c r="BP8" s="16"/>
+      <c r="BR8" s="15"/>
+      <c r="BS8" s="15"/>
+      <c r="BT8" s="15"/>
+    </row>
+    <row r="9" spans="1:72" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="12">
+        <v>-77.990405440000004</v>
+      </c>
+      <c r="C9" s="54">
+        <v>-51.341265219999997</v>
+      </c>
+      <c r="D9" s="14">
+        <v>-1.9265636638238974</v>
+      </c>
+      <c r="E9" s="68">
+        <v>-633.49738144000003</v>
+      </c>
+      <c r="F9" s="70">
+        <v>-31.561906219999969</v>
+      </c>
+      <c r="G9" s="67">
+        <v>-5.2434035738572277E-2</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="14"/>
+      <c r="X9" s="14"/>
+      <c r="Y9" s="14"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="13"/>
+      <c r="AC9" s="14"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="14"/>
+      <c r="AG9" s="12"/>
+      <c r="AH9" s="54"/>
+      <c r="AI9" s="33"/>
+      <c r="AJ9" s="35"/>
+      <c r="BO9" s="16"/>
+      <c r="BP9" s="16"/>
+      <c r="BR9" s="15"/>
+      <c r="BS9" s="15"/>
+      <c r="BT9" s="15"/>
+    </row>
+    <row r="10" spans="1:72" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="18">
+        <v>981.34983111999998</v>
+      </c>
+      <c r="C10" s="53">
+        <v>-40.167547459999923</v>
+      </c>
+      <c r="D10" s="20">
+        <v>-3.9321452872232474E-2</v>
+      </c>
+      <c r="E10" s="71">
+        <v>10372.484376649998</v>
+      </c>
+      <c r="F10" s="69">
+        <v>615.39700739999716</v>
+      </c>
+      <c r="G10" s="72">
+        <v>6.3071794287653388E-2</v>
+      </c>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
+      <c r="U10" s="27"/>
+      <c r="V10" s="27"/>
+      <c r="W10" s="27"/>
+      <c r="X10" s="27"/>
+      <c r="Y10" s="27"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="20"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="20"/>
+      <c r="AG10" s="18"/>
+      <c r="AH10" s="53"/>
+      <c r="AI10" s="33"/>
+      <c r="AJ10" s="35"/>
+      <c r="BO10" s="16"/>
+      <c r="BP10" s="16"/>
+      <c r="BR10" s="15"/>
+      <c r="BS10" s="15"/>
+      <c r="BT10" s="15"/>
+    </row>
+    <row r="11" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="12">
+        <v>79.712120469999988</v>
+      </c>
+      <c r="C11" s="52">
+        <v>-3.6496365400000172</v>
+      </c>
+      <c r="D11" s="23">
+        <v>-4.3780705576565646E-2</v>
+      </c>
+      <c r="E11" s="68">
+        <v>2910.2846188911999</v>
+      </c>
+      <c r="F11" s="69">
+        <v>56.249085263599682</v>
+      </c>
+      <c r="G11" s="67">
+        <v>1.9708614206391716E-2</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="14"/>
+      <c r="Q11" s="14"/>
+      <c r="R11" s="14"/>
+      <c r="S11" s="14"/>
+      <c r="T11" s="14"/>
+      <c r="U11" s="14"/>
+      <c r="V11" s="14"/>
+      <c r="W11" s="14"/>
+      <c r="X11" s="14"/>
+      <c r="Y11" s="14"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="13"/>
+      <c r="AC11" s="24"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="24"/>
+      <c r="AG11" s="12"/>
+      <c r="AH11" s="52"/>
+      <c r="AI11" s="33"/>
+      <c r="AJ11" s="35"/>
+      <c r="BO11" s="16"/>
+      <c r="BP11" s="16"/>
+      <c r="BR11" s="15"/>
+      <c r="BS11" s="15"/>
+      <c r="BT11" s="15"/>
+    </row>
+    <row r="12" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="12">
+        <v>39.302891040000006</v>
+      </c>
+      <c r="C12" s="52">
+        <v>-2.5340346199999928</v>
+      </c>
+      <c r="D12" s="23">
+        <v>-6.0569331518132229E-2</v>
+      </c>
+      <c r="E12" s="68">
+        <v>769.75472131000004</v>
+      </c>
+      <c r="F12" s="69">
+        <v>11.175633190000099</v>
+      </c>
+      <c r="G12" s="67">
+        <v>1.4732324374636887E-2</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="14"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="14"/>
+      <c r="Q12" s="14"/>
+      <c r="R12" s="14"/>
+      <c r="S12" s="14"/>
+      <c r="T12" s="14"/>
+      <c r="U12" s="14"/>
+      <c r="V12" s="14"/>
+      <c r="W12" s="14"/>
+      <c r="X12" s="14"/>
+      <c r="Y12" s="14"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="13"/>
+      <c r="AC12" s="24"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="24"/>
+      <c r="AG12" s="12"/>
+      <c r="AH12" s="52"/>
+      <c r="AI12" s="33"/>
+      <c r="AJ12" s="35"/>
+      <c r="BO12" s="16"/>
+      <c r="BP12" s="16"/>
+      <c r="BR12" s="15"/>
+      <c r="BS12" s="15"/>
+      <c r="BT12" s="15"/>
+    </row>
+    <row r="13" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="12">
+        <v>43.395501510000003</v>
+      </c>
+      <c r="C13" s="54">
+        <v>-10.948321459999995</v>
+      </c>
+      <c r="D13" s="25">
+        <v>-0.2014639541653872</v>
+      </c>
+      <c r="E13" s="68">
+        <v>516.49306442</v>
+      </c>
+      <c r="F13" s="70">
+        <v>-25.475889940000002</v>
+      </c>
+      <c r="G13" s="73">
+        <v>-4.7006179477722954E-2</v>
+      </c>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="23"/>
+      <c r="O13" s="23"/>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+      <c r="U13" s="23"/>
+      <c r="V13" s="23"/>
+      <c r="W13" s="23"/>
+      <c r="X13" s="23"/>
+      <c r="Y13" s="23"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="13"/>
+      <c r="AC13" s="24"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="24"/>
+      <c r="AG13" s="12"/>
+      <c r="AH13" s="54"/>
+      <c r="AI13" s="33"/>
+      <c r="AJ13" s="35"/>
+      <c r="BO13" s="16"/>
+      <c r="BP13" s="16"/>
+      <c r="BR13" s="15"/>
+      <c r="BS13" s="15"/>
+      <c r="BT13" s="15"/>
+    </row>
+    <row r="14" spans="1:72" ht="20" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="18">
+        <v>162.41051302</v>
+      </c>
+      <c r="C14" s="53">
+        <v>-17.131992620000005</v>
+      </c>
+      <c r="D14" s="20">
+        <v>-9.5420260282828503E-2</v>
+      </c>
+      <c r="E14" s="71">
+        <v>4196.5324046211999</v>
+      </c>
+      <c r="F14" s="69">
+        <v>41.948828513599437</v>
+      </c>
+      <c r="G14" s="67">
+        <v>1.0096999553659477E-2</v>
+      </c>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="10"/>
+      <c r="V14" s="10"/>
+      <c r="W14" s="10"/>
+      <c r="X14" s="10"/>
+      <c r="Y14" s="10"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="19"/>
+      <c r="AC14" s="26"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="26"/>
+      <c r="AG14" s="18"/>
+      <c r="AH14" s="53"/>
+      <c r="AI14" s="33"/>
+      <c r="AJ14" s="35"/>
+      <c r="BO14" s="16"/>
+      <c r="BP14" s="16"/>
+      <c r="BR14" s="15"/>
+      <c r="BS14" s="15"/>
+      <c r="BT14" s="15"/>
+    </row>
+    <row r="15" spans="1:72" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>374.77879657</v>
+      </c>
+      <c r="C15" s="53">
+        <v>-105.51725413999992</v>
+      </c>
+      <c r="D15" s="27">
+        <v>-0.21969211277922968</v>
+      </c>
+      <c r="E15" s="68">
+        <v>1327.70055574</v>
+      </c>
+      <c r="F15" s="69">
+        <v>-262.52927512000019</v>
+      </c>
+      <c r="G15" s="67">
+        <v>-0.16508888842691608</v>
+      </c>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+      <c r="S15" s="10"/>
+      <c r="T15" s="10"/>
+      <c r="U15" s="10"/>
+      <c r="V15" s="10"/>
+      <c r="W15" s="10"/>
+      <c r="X15" s="10"/>
+      <c r="Y15" s="10"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="28"/>
+      <c r="AC15" s="22"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="22"/>
+      <c r="AG15" s="21"/>
+      <c r="AH15" s="53"/>
+      <c r="AI15" s="33"/>
+      <c r="AJ15" s="35"/>
+      <c r="BO15" s="16"/>
+      <c r="BP15" s="16"/>
+      <c r="BR15" s="15"/>
+      <c r="BS15" s="15"/>
+      <c r="BT15" s="15"/>
+    </row>
+    <row r="16" spans="1:72" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="21">
+        <v>50.038759039999988</v>
+      </c>
+      <c r="C16" s="53">
+        <v>-124.69752068999999</v>
+      </c>
+      <c r="D16" s="27">
+        <v>-0.71363268625542919</v>
+      </c>
+      <c r="E16" s="68">
+        <v>1245.9525504210001</v>
+      </c>
+      <c r="F16" s="69">
+        <v>-22.526028345500436</v>
+      </c>
+      <c r="G16" s="67">
+        <v>-1.7758304099549947E-2</v>
+      </c>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="10"/>
+      <c r="W16" s="10"/>
+      <c r="X16" s="10"/>
+      <c r="Y16" s="10"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="28"/>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="22"/>
+      <c r="AG16" s="21"/>
+      <c r="AH16" s="53"/>
+      <c r="AI16" s="33"/>
+      <c r="AJ16" s="35"/>
+      <c r="BO16" s="16"/>
+      <c r="BP16" s="16"/>
+      <c r="BR16" s="15"/>
+      <c r="BS16" s="15"/>
+      <c r="BT16" s="15"/>
+    </row>
+    <row r="17" spans="1:72" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="18">
+        <v>1568.5778997499999</v>
+      </c>
+      <c r="C17" s="63">
+        <v>-287.51431490999994</v>
+      </c>
+      <c r="D17" s="20">
+        <v>-0.154903033717356</v>
+      </c>
+      <c r="E17" s="71">
+        <v>17142.669887432199</v>
+      </c>
+      <c r="F17" s="74">
+        <v>372.29053244809984</v>
+      </c>
+      <c r="G17" s="75">
+        <v>2.2199291057626337E-2</v>
+      </c>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="27"/>
+      <c r="P17" s="27"/>
+      <c r="Q17" s="27"/>
+      <c r="R17" s="27"/>
+      <c r="S17" s="27"/>
+      <c r="T17" s="27"/>
+      <c r="U17" s="27"/>
+      <c r="V17" s="27"/>
+      <c r="W17" s="27"/>
+      <c r="X17" s="27"/>
+      <c r="Y17" s="27"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="30"/>
+      <c r="AC17" s="31"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="31"/>
+      <c r="AG17" s="29"/>
+      <c r="AH17" s="55"/>
+      <c r="AI17" s="33"/>
+      <c r="AJ17" s="35"/>
+      <c r="AK17" s="40"/>
+      <c r="BO17" s="16"/>
+      <c r="BP17" s="16"/>
+      <c r="BR17" s="15"/>
+      <c r="BS17" s="15"/>
+      <c r="BT17" s="15"/>
+    </row>
+    <row r="18" spans="1:72" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA18" s="37"/>
+      <c r="AG18" s="33"/>
+      <c r="AH18" s="33"/>
+      <c r="AI18" s="50"/>
+      <c r="AK18" s="33"/>
+    </row>
+    <row r="19" spans="1:72" ht="12.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="59"/>
+      <c r="AH19" s="33"/>
+      <c r="AI19" s="51"/>
+    </row>
+    <row r="20" spans="1:72" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="AG20" s="50"/>
+      <c r="AH20" s="33"/>
+    </row>
+    <row r="21" spans="1:72" x14ac:dyDescent="0.45">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="AG21" s="16"/>
+    </row>
+    <row r="22" spans="1:72" x14ac:dyDescent="0.45">
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+    </row>
+    <row r="23" spans="1:72" x14ac:dyDescent="0.45">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+    </row>
+    <row r="25" spans="1:72" x14ac:dyDescent="0.45">
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="48"/>
+    </row>
+    <row r="28" spans="1:72" x14ac:dyDescent="0.45">
+      <c r="E28" s="49"/>
+    </row>
+  </sheetData>
+  <pageMargins left="1.35" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>August2025MidMonthReport.docx</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Mid-Month</vt:lpstr>
+      <vt:lpstr>'Mid-Month'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Commonwealth of MA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>December2025MidMonthReport.docx</dc:title>
-  <dc:creator>MA Dept of Revenue</dc:creator>
+  <dc:creator>Pokharel, Sunil (DOR)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>