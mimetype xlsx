--- v0 (2026-01-09)
+++ v1 (2026-06-27)
@@ -1,61 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dor-bos3\groups\leap\Revenue Reports\Monthly\FY2026\December 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/cummingse_dor_state_ma_us/Documents/website files remediation completed/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34D7C533-652B-4BE3-AF4A-00AD4455991A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8F283D4-E9A0-4A51-9C6B-4898EE3EF06D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Revenue Table" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="_3_Year_Ave_of_Tot">'[1]FY10 Benchmark Calculations'!$A$3</definedName>
     <definedName name="_3_Year_Average_of_Total">#REF!</definedName>
     <definedName name="_mn16">[2]WHT_M!#REF!</definedName>
     <definedName name="_NM">[3]WHT_M!#REF!</definedName>
     <definedName name="Add_FY09_One_Time_Events_and_Other_Adjustments__Initiatives__etc__This_is_Not_an_Adjustment_to_Baseline">#REF!</definedName>
     <definedName name="ANN">#REF!</definedName>
     <definedName name="b" localSheetId="0">[4]!UpdateEndofMonth</definedName>
     <definedName name="b">[4]!UpdateEndofMonth</definedName>
     <definedName name="Base___Change_Treating_One_Time_Settlements_and_Court_Judgments_as_Baseline_Adjustments">#REF!</definedName>
     <definedName name="Base_Change_Dollars">#REF!</definedName>
@@ -80,51 +86,51 @@
     <definedName name="FY08_Monthly_Base_Change___Calculation__After_All_Shifts">#REF!</definedName>
     <definedName name="FY08_YTD_Actual">#REF!</definedName>
     <definedName name="FY09_Base_After_Adj_for_FY08_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY09_Baseline___Growth_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Baseline_Treating_One_Time_FY08___FY09_One_Time_Events_as_Baseline_Changes__Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Month_Pct_of_FY09_Total">#REF!</definedName>
     <definedName name="FY09_Monthly_Base_Collections_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Adjust_to_Baseline">#REF!</definedName>
     <definedName name="FY10_Baseline_Pct_Incl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Month_Pct_of_FY10_Total">#REF!</definedName>
     <definedName name="FY10_Monthly_Pct_Baseline_Excl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Net_Collections">#REF!</definedName>
     <definedName name="FY92B">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="Grand_Total_Adj_to_Baseline">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
     <definedName name="growth">#REF!</definedName>
     <definedName name="Input_FY09_Monthly___Growth_From_FY08_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="MONTHEST">#REF!</definedName>
     <definedName name="Monthly_Baseline___Change_Treating_One_Time_Settlements___Court_Judgments_as_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="NEED">#REF!</definedName>
     <definedName name="Net_Change_Dollars">#REF!</definedName>
     <definedName name="OpenFootnote" localSheetId="0">[4]!OpenFootnote</definedName>
     <definedName name="OpenFootnote">[4]!OpenFootnote</definedName>
     <definedName name="OpenNonBus" localSheetId="0">[4]!OpenNonBus</definedName>
     <definedName name="OpenNonBus">[4]!OpenNonBus</definedName>
     <definedName name="Other_One_Time_Event_Changes_from_FY04__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="PERCENT">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$P$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$18</definedName>
     <definedName name="QUARTERLY">#REF!</definedName>
     <definedName name="Reconcile_Alc_Bev">#REF!</definedName>
     <definedName name="Reconcile_Beano">#REF!</definedName>
     <definedName name="Reconcile_Boxing">#REF!</definedName>
     <definedName name="Reconcile_Cash_Refunds">#REF!</definedName>
     <definedName name="Reconcile_Cig">#REF!</definedName>
     <definedName name="Reconcile_Corp">#REF!</definedName>
     <definedName name="Reconcile_Deeds">#REF!</definedName>
     <definedName name="Reconcile_Deeds_Secy_State">#REF!</definedName>
     <definedName name="Reconcile_DOI">#REF!</definedName>
     <definedName name="Reconcile_Estate">#REF!</definedName>
     <definedName name="Reconcile_Fin_Inst">#REF!</definedName>
     <definedName name="Reconcile_Inc_Est_Cash">#REF!</definedName>
     <definedName name="Reconcile_Inc_Net">#REF!</definedName>
     <definedName name="Reconcile_Insurance">#REF!</definedName>
     <definedName name="Reconcile_Misc">#REF!</definedName>
     <definedName name="Reconcile_Motor_Fuels">#REF!</definedName>
     <definedName name="Reconcile_Pub_Utils">#REF!</definedName>
     <definedName name="Reconcile_Raffles">#REF!</definedName>
     <definedName name="Reconcile_Returns_Bills">#REF!</definedName>
     <definedName name="Reconcile_Room_Occ">#REF!</definedName>
     <definedName name="Reconcile_Sales_Meals">#REF!</definedName>
     <definedName name="Reconcile_Sales_MV">#REF!</definedName>
     <definedName name="Reconcile_Sales_Reg">#REF!</definedName>
     <definedName name="Reconcile_Sales_Total">#REF!</definedName>
@@ -146,177 +152,183 @@
     <definedName name="TOTFY89">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="TOTFY90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="TOTFY91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="TOTFY92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="TWELVE92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="TWELVE93">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="UpdateEndofMonth" localSheetId="0">[4]!UpdateEndofMonth</definedName>
     <definedName name="UpdateEndofMonth">[4]!UpdateEndofMonth</definedName>
     <definedName name="WSFY90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSFY91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSTOTFY89">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSTOTFY90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSTOTFY91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSYTD90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSYTD91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSYTD92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="WSYTD93">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD">#REF!</definedName>
     <definedName name="YTD_Net_Collections">#REF!</definedName>
     <definedName name="YTD90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD93">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTDEST">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
-[...1 lines deleted...]
-    <t>Income</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+  <si>
+    <t>December 2025 Tax Collections Summary (in $ millions)</t>
+  </si>
+  <si>
+    <t>Preliminary as of January 6, 2026</t>
+  </si>
+  <si>
+    <t>Month of December</t>
+  </si>
+  <si>
+    <t>FY26 YTD as of December</t>
+  </si>
+  <si>
+    <t>Tax Collections</t>
+  </si>
+  <si>
+    <t>12/25 Actual Collections</t>
+  </si>
+  <si>
+    <t>12/25 v. 12/24 $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 v. 12/24 % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 Actual v. Benchmark $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 Actual v. Benchmark % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 YTD Actual Collections</t>
+  </si>
+  <si>
+    <t>12/25 YTD v. 12/24 YTD $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 YTD v. 12/24 YTD % Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 YTD Actual v. Benchmark $ Fav/(Unfav)</t>
+  </si>
+  <si>
+    <t>12/25 YTD Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Non-withheld Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
-    <t>Sales &amp; Use</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Motor Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
   </si>
   <si>
+    <t xml:space="preserve">Corporate &amp; Business - Total </t>
+  </si>
+  <si>
     <t>All Other</t>
   </si>
   <si>
     <t xml:space="preserve">Total Tax Collections </t>
   </si>
   <si>
-    <t xml:space="preserve">Corporate &amp; Business - Total </t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $26.8 million in December 2025 and $26.8 million in FY26 year-to-date. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Preliminary as of January 6, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
@@ -331,264 +343,475 @@
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <u/>
-      <sz val="11"/>
+      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="7" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="7" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="8">
+    <cellStyle name="20% - Accent3" xfId="7" builtinId="38"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="4" xr:uid="{09CEADD9-136D-4FF1-BF22-FF05AD9C5897}"/>
+    <cellStyle name="Heading 1" xfId="5" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="6" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{81851EFC-380A-47C6-940B-BEA2711C31E7}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\GROUPS\Stpl\Baer\Taxunit\Rv\Annest\FY2010\Cash%20Flow\For%20Feb%202010%20Cashflow%20-%20FY10%20Benchmarks%20-%201-7-10%20Revenue%20Estimate-adjusted.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/EOM/FY20/Jun-20/Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\EOM\FY20\Jun-20\Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\EOM\FY04\04-06\June2004ws.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/STPL/BAER/TAXUNIT/DB/TAX/TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\Annest\FY2004\1-15-04%20Consensus%20Agreement\FY04%20Benchmarks-1-04%20Consensus-final.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\DB\TAX\TAX.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Refund Runs"/>
       <sheetName val="Quarterly Withholding"/>
       <sheetName val="Commonwealth Withholding"/>
       <sheetName val="Check DIFF"/>
       <sheetName val="FY06-7-8-9 Baseline Adj"/>
       <sheetName val="Summary"/>
       <sheetName val="Public Benchmarks"/>
       <sheetName val="Monthly Tax Collections"/>
       <sheetName val="FY05 Annual Benchmark"/>
       <sheetName val="1 Time Tax Cut-Fed Code Update"/>
       <sheetName val="1 Time Amnesty Spill"/>
@@ -687,111 +910,63 @@
       <sheetName val="old-1 Time Personal Exemption"/>
       <sheetName val="old-Pers Exemp Shift From FY03"/>
       <sheetName val="old-Pers Exemp Shift Into FY04"/>
       <sheetName val="old-Charitable Shift From FY03"/>
       <sheetName val="old-Charitable Shift Into FY04"/>
       <sheetName val="old-Convention Ctr Off-Budget"/>
       <sheetName val="old-Rev Incr-REIT Current Yr"/>
       <sheetName val="old-Rev Incr-REIT Overpayments"/>
       <sheetName val="oldRev Incr-Cap Gains Tax Hike"/>
       <sheetName val="old-FY04 Benchmark Calculations"/>
       <sheetName val="oldRev Incr-Interest on Refunds"/>
       <sheetName val="GOVvsHOUvsSWMvsFinal(7.30.04)"/>
       <sheetName val="June04WS"/>
       <sheetName val="Bus-cash credit"/>
       <sheetName val="Aug 07 Home Sales Forecast"/>
       <sheetName val="TAX 02-Current"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
-      <sheetData sheetId="7">
-[...12 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
-      <sheetData sheetId="10">
-[...33 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
-      <sheetData sheetId="19">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
       <sheetData sheetId="41"/>
       <sheetData sheetId="42"/>
       <sheetData sheetId="43"/>
       <sheetData sheetId="44"/>
@@ -1189,50 +1364,82 @@
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{14C620A4-FB83-43C3-88D8-6919A2AD26B4}" name="Table1" displayName="Table1" ref="A4:K17" totalsRowShown="0" headerRowDxfId="6" headerRowCellStyle="Normal_Revmemo Table">
+  <autoFilter ref="A4:K17" xr:uid="{14C620A4-FB83-43C3-88D8-6919A2AD26B4}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{C390FB16-FF9E-4723-A71A-5CB8F1BE45F0}" name="Tax Collections"/>
+    <tableColumn id="2" xr3:uid="{963A9C0F-5D44-49ED-9F27-AE652692932A}" name="12/25 Actual Collections"/>
+    <tableColumn id="3" xr3:uid="{7E9C23F9-BD3E-457D-A41C-105B96AD1AC6}" name="12/25 v. 12/24 $ Fav/(Unfav)"/>
+    <tableColumn id="4" xr3:uid="{1542B5ED-31F9-4E63-A36F-BB9F083B71C4}" name="12/25 v. 12/24 % Fav/(Unfav)" dataDxfId="5" dataCellStyle="Percent"/>
+    <tableColumn id="6" xr3:uid="{FA9D0E61-D40C-419E-AE08-D76EE3AECECC}" name="12/25 Actual v. Benchmark $ Fav/(Unfav)"/>
+    <tableColumn id="7" xr3:uid="{E036CECD-8DDC-4D24-9EBC-E740C160F4F8}" name="12/25 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="4" dataCellStyle="Percent"/>
+    <tableColumn id="8" xr3:uid="{EBD36610-3E58-4A77-B744-63246583DB12}" name="12/25 YTD Actual Collections"/>
+    <tableColumn id="9" xr3:uid="{487A363B-84CE-4CD7-B46D-4C8E0940D0CE}" name="12/25 YTD v. 12/24 YTD $ Fav/(Unfav)" dataDxfId="3" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="10" xr3:uid="{369897EF-A9EF-4FA9-B3DF-651C523CF9B3}" name="12/25 YTD v. 12/24 YTD % Fav/(Unfav)" dataDxfId="2" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="11" xr3:uid="{5ED94B4F-E206-4F63-B24D-809C362DBAB8}" name="12/25 YTD Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="1" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="12" xr3:uid="{0DF3385A-7147-4B2D-8CB4-BD2FCCC0228F}" name="12/25 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="0" dataCellStyle="20% - Accent3"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1487,863 +1694,1049 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8714159-FE51-4B97-97F2-A78687A9E482}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC29"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="16" ySplit="5" topLeftCell="Q19" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="S27" sqref="S27"/>
+      <selection activeCell="L9" sqref="L9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30.58203125" style="36" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="9" style="36"/>
+    <col min="1" max="1" width="25.83203125" style="28" customWidth="1"/>
+    <col min="2" max="11" width="12.08203125" style="28" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-[...4 lines deleted...]
-      <c r="E1" s="41" t="s">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+    </row>
+    <row r="3" spans="1:11" s="3" customFormat="1" ht="32.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="49"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+    </row>
+    <row r="4" spans="1:11" s="4" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="F1" s="41"/>
-[...9 lines deleted...]
-      <c r="P1" s="41"/>
+      <c r="B5" s="10">
+        <v>1817.9106970499995</v>
+      </c>
+      <c r="C5" s="11">
+        <v>66.325563879999436</v>
+      </c>
+      <c r="D5" s="12">
+        <v>3.786602353718551E-2</v>
+      </c>
+      <c r="E5" s="11">
+        <v>7.4975205793805344</v>
+      </c>
+      <c r="F5" s="12">
+        <v>4.1413312037403916E-3</v>
+      </c>
+      <c r="G5" s="10">
+        <v>9568.4835181999988</v>
+      </c>
+      <c r="H5" s="35">
+        <v>508.00059576999774</v>
+      </c>
+      <c r="I5" s="36">
+        <v>5.6067717374357472E-2</v>
+      </c>
+      <c r="J5" s="35">
+        <v>-9.4411618784633902</v>
+      </c>
+      <c r="K5" s="36">
+        <v>-9.8572104018529905E-4</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G2" s="45" t="s">
+    <row r="6" spans="1:11" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="10">
+        <v>598.57377390000011</v>
+      </c>
+      <c r="C6" s="11">
+        <v>-11.154929680000009</v>
+      </c>
+      <c r="D6" s="12">
+        <v>-1.829490659453006E-2</v>
+      </c>
+      <c r="E6" s="11">
+        <v>-0.1473945068141802</v>
+      </c>
+      <c r="F6" s="12">
+        <v>-2.4618222069280464E-4</v>
+      </c>
+      <c r="G6" s="10">
+        <v>2112.5006147200002</v>
+      </c>
+      <c r="H6" s="35">
+        <v>164.89056563000031</v>
+      </c>
+      <c r="I6" s="36">
+        <v>8.4663028775726276E-2</v>
+      </c>
+      <c r="J6" s="35">
+        <v>133.50958000398873</v>
+      </c>
+      <c r="K6" s="36">
+        <v>6.7463458733226442E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="10">
+        <v>126.0504796</v>
+      </c>
+      <c r="C7" s="11">
+        <v>-31.513183560000002</v>
+      </c>
+      <c r="D7" s="12">
+        <v>-0.20000286187811933</v>
+      </c>
+      <c r="E7" s="11">
+        <v>16.637940561333806</v>
+      </c>
+      <c r="F7" s="12">
+        <v>0.15206612247115467</v>
+      </c>
+      <c r="G7" s="10">
+        <v>808.19233916000007</v>
+      </c>
+      <c r="H7" s="35">
+        <v>-13.448514899999964</v>
+      </c>
+      <c r="I7" s="36">
+        <v>-1.636787512883079E-2</v>
+      </c>
+      <c r="J7" s="35">
+        <v>8.8610057487611584</v>
+      </c>
+      <c r="K7" s="36">
+        <v>1.1085522834374317E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="10">
+        <v>-77.600092439999997</v>
+      </c>
+      <c r="C8" s="11">
+        <v>-52.04757644</v>
+      </c>
+      <c r="D8" s="12">
+        <v>-2.0368865609946196</v>
+      </c>
+      <c r="E8" s="11">
+        <v>-50.770222081993786</v>
+      </c>
+      <c r="F8" s="12">
+        <v>-1.8923021768103183</v>
+      </c>
+      <c r="G8" s="10">
+        <v>-633.10706844000003</v>
+      </c>
+      <c r="H8" s="35">
+        <v>-32.268217440000058</v>
+      </c>
+      <c r="I8" s="36">
+        <v>-5.370527785660794E-2</v>
+      </c>
+      <c r="J8" s="35">
+        <v>28.928525680787516</v>
+      </c>
+      <c r="K8" s="36">
+        <v>4.3696329831337651E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="10">
+        <v>647.0241610600001</v>
+      </c>
+      <c r="C9" s="14">
+        <v>-94.715689680000082</v>
+      </c>
+      <c r="D9" s="15">
+        <v>-0.12769394766306075</v>
+      </c>
+      <c r="E9" s="14">
+        <v>-34.279676027474125</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-5.0314814274373267E-2</v>
+      </c>
+      <c r="G9" s="10">
+        <v>2287.5858854400003</v>
+      </c>
+      <c r="H9" s="37">
+        <v>119.1738332900004</v>
+      </c>
+      <c r="I9" s="38">
+        <v>5.4959034733199567E-2</v>
+      </c>
+      <c r="J9" s="37">
+        <v>171.29911143353775</v>
+      </c>
+      <c r="K9" s="38">
+        <v>8.0943241500886803E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="17">
+        <v>2464.9348581099994</v>
+      </c>
+      <c r="C10" s="18">
+        <v>-28.390125800000533</v>
+      </c>
+      <c r="D10" s="19">
+        <v>-1.1386452220712722E-2</v>
+      </c>
+      <c r="E10" s="18">
+        <v>-26.782155448093818</v>
+      </c>
+      <c r="F10" s="19">
+        <v>-1.0748473964886464E-2</v>
+      </c>
+      <c r="G10" s="17">
+        <v>11856.069403639998</v>
+      </c>
+      <c r="H10" s="39">
+        <v>627.17442905999815</v>
+      </c>
+      <c r="I10" s="40">
+        <v>5.5853619655344286E-2</v>
+      </c>
+      <c r="J10" s="39">
+        <v>161.85794955507299</v>
+      </c>
+      <c r="K10" s="40">
+        <v>1.3840860513817211E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="10">
+        <v>630.15541681000013</v>
+      </c>
+      <c r="C11" s="11">
+        <v>12.94828089479995</v>
+      </c>
+      <c r="D11" s="12">
+        <v>2.0978825650808663E-2</v>
+      </c>
+      <c r="E11" s="11">
+        <v>36.600318758787807</v>
+      </c>
+      <c r="F11" s="12">
+        <v>6.1662883326174221E-2</v>
+      </c>
+      <c r="G11" s="10">
+        <v>3460.7279152311999</v>
+      </c>
+      <c r="H11" s="35">
+        <v>72.847002698399592</v>
+      </c>
+      <c r="I11" s="36">
+        <v>2.1502232392206114E-2</v>
+      </c>
+      <c r="J11" s="35">
+        <v>94.447212895770008</v>
+      </c>
+      <c r="K11" s="36">
+        <v>2.8056844109953523E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="10">
+        <v>148.73162468999999</v>
+      </c>
+      <c r="C12" s="11">
+        <v>3.1088671500000089</v>
+      </c>
+      <c r="D12" s="12">
+        <v>2.1348772695408261E-2</v>
+      </c>
+      <c r="E12" s="11">
+        <v>-2.4511663160684805</v>
+      </c>
+      <c r="F12" s="12">
+        <v>-1.6213262764609833E-2</v>
+      </c>
+      <c r="G12" s="10">
+        <v>879.18345495999995</v>
+      </c>
+      <c r="H12" s="35">
+        <v>16.818534960000079</v>
+      </c>
+      <c r="I12" s="36">
+        <v>1.9502805100189004E-2</v>
+      </c>
+      <c r="J12" s="35">
+        <v>-17.358279454664284</v>
+      </c>
+      <c r="K12" s="36">
+        <v>-1.936137358513175E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="10">
+        <v>94.809512229999996</v>
+      </c>
+      <c r="C13" s="11">
+        <v>-5.83640994000001</v>
+      </c>
+      <c r="D13" s="15">
+        <v>-5.798953215552826E-2</v>
+      </c>
+      <c r="E13" s="11">
+        <v>-8.9087106654772725</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-8.5893398640806695E-2</v>
+      </c>
+      <c r="G13" s="10">
+        <v>567.90707513999996</v>
+      </c>
+      <c r="H13" s="35">
+        <v>-20.363978419999967</v>
+      </c>
+      <c r="I13" s="38">
+        <v>-3.4616658930886814E-2</v>
+      </c>
+      <c r="J13" s="35">
+        <v>-6.8342851697308333</v>
+      </c>
+      <c r="K13" s="38">
+        <v>-1.1891062035361097E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="17">
+        <v>873.69655373000012</v>
+      </c>
+      <c r="C14" s="18">
+        <v>10.220738104800034</v>
+      </c>
+      <c r="D14" s="9">
+        <v>1.1836739280763415E-2</v>
+      </c>
+      <c r="E14" s="18">
+        <v>25.24044177724204</v>
+      </c>
+      <c r="F14" s="9">
+        <v>2.9748671052825682E-2</v>
+      </c>
+      <c r="G14" s="17">
+        <v>4907.8184453312006</v>
+      </c>
+      <c r="H14" s="39">
+        <v>69.301559238400841</v>
+      </c>
+      <c r="I14" s="36">
+        <v>1.4322892917371474E-2</v>
+      </c>
+      <c r="J14" s="39">
+        <v>70.254648271375117</v>
+      </c>
+      <c r="K14" s="36">
+        <v>1.4522733181126105E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="20">
+        <v>531.07723955000006</v>
+      </c>
+      <c r="C15" s="8">
+        <v>-137.75128564999989</v>
+      </c>
+      <c r="D15" s="21">
+        <v>-0.20595904699012066</v>
+      </c>
+      <c r="E15" s="22">
+        <v>-160.21240114825343</v>
+      </c>
+      <c r="F15" s="21">
+        <v>-0.23175871836648254</v>
+      </c>
+      <c r="G15" s="20">
+        <v>1483.9989987199999</v>
+      </c>
+      <c r="H15" s="35">
+        <v>-294.76330663000044</v>
+      </c>
+      <c r="I15" s="41">
+        <v>-0.16571258888466325</v>
+      </c>
+      <c r="J15" s="42">
+        <v>-287.79318475484979</v>
+      </c>
+      <c r="K15" s="41">
+        <v>-0.16243055333409814</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="20">
+        <v>191.89091254200002</v>
+      </c>
+      <c r="C16" s="8">
+        <v>-128.93572080999996</v>
+      </c>
+      <c r="D16" s="21">
+        <v>-0.40188596396402076</v>
+      </c>
+      <c r="E16" s="22">
+        <v>-5.5489636131352427</v>
+      </c>
+      <c r="F16" s="21">
+        <v>-2.8104574016118364E-2</v>
+      </c>
+      <c r="G16" s="20">
+        <v>1387.8047039229998</v>
+      </c>
+      <c r="H16" s="35">
+        <v>-26.76422846550031</v>
+      </c>
+      <c r="I16" s="41">
+        <v>-1.8920413033749372E-2</v>
+      </c>
+      <c r="J16" s="42">
+        <v>78.974033118122634</v>
+      </c>
+      <c r="K16" s="41">
+        <v>6.0339381464492151E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="24">
+        <v>4061.5995639319995</v>
+      </c>
+      <c r="C17" s="25">
+        <v>-284.85639415520063</v>
+      </c>
+      <c r="D17" s="26">
+        <v>-6.5537623503393552E-2</v>
+      </c>
+      <c r="E17" s="25">
+        <v>-167.30307843224045</v>
+      </c>
+      <c r="F17" s="26">
+        <v>-3.9561818415073946E-2</v>
+      </c>
+      <c r="G17" s="24">
+        <v>19635.6915516142</v>
+      </c>
+      <c r="H17" s="43">
+        <v>374.94845320289824</v>
+      </c>
+      <c r="I17" s="44">
+        <v>1.94669775349335E-2</v>
+      </c>
+      <c r="J17" s="43">
+        <v>23.293446189723909</v>
+      </c>
+      <c r="K17" s="44">
+        <v>1.1876898513130485E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="27" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="31"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="X18" s="4"/>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="L24" s="28" t="s">
         <v>29</v>
-      </c>
-[...717 lines deleted...]
-        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.9" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8D1771B53B5F14C82BFF1C2AB08FD6F" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77cf89bef3fe19c69c43dd618b038448">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9e2163d4-88cf-4585-afd2-0fcea4de1c65" xmlns:ns3="d7020e25-b4b5-487b-aa6f-e2a391b8544b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa6b80e62a3246e28faa84a6b70268ba" ns2:_="" ns3:_="">
+    <xsd:import namespace="9e2163d4-88cf-4585-afd2-0fcea4de1c65"/>
+    <xsd:import namespace="d7020e25-b4b5-487b-aa6f-e2a391b8544b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:files" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:Situation" minOccurs="0"/>
+                <xsd:element ref="ns2:PersonReviewing" minOccurs="0"/>
+                <xsd:element ref="ns2:Noted" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9e2163d4-88cf-4585-afd2-0fcea4de1c65" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="files" ma:index="18" nillable="true" ma:displayName="files" ma:format="Dropdown" ma:internalName="files" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Needs Review"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Approved"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Owner" ma:index="20" nillable="true" ma:displayName="Owner" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Situation" ma:index="21" nillable="true" ma:displayName="Situation" ma:format="Dropdown" ma:internalName="Situation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Needs Review"/>
+          <xsd:enumeration value="Approved"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="2025"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PersonReviewing" ma:index="22" nillable="true" ma:displayName="Person Reviewing" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PersonReviewing">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Noted" ma:index="23" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Noted">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7020e25-b4b5-487b-aa6f-e2a391b8544b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{63b8e365-27bf-4450-befe-7a70de607908}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7020e25-b4b5-487b-aa6f-e2a391b8544b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d7020e25-b4b5-487b-aa6f-e2a391b8544b" xsi:nil="true"/>
+    <files xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65" xsi:nil="true"/>
+    <Situation xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65" xsi:nil="true"/>
+    <Status xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65" xsi:nil="true"/>
+    <PersonReviewing xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PersonReviewing>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <Noted xmlns="9e2163d4-88cf-4585-afd2-0fcea4de1c65" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42E587AE-EBCE-4F3F-AE01-9623A65EB526}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9e2163d4-88cf-4585-afd2-0fcea4de1c65"/>
+    <ds:schemaRef ds:uri="d7020e25-b4b5-487b-aa6f-e2a391b8544b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21BAE13A-135C-4702-A3D0-7024181EB1DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89FDA70C-5958-4433-B1B4-88081AFEC235}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7020e25-b4b5-487b-aa6f-e2a391b8544b"/>
+    <ds:schemaRef ds:uri="9e2163d4-88cf-4585-afd2-0fcea4de1c65"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Revenue Table</vt:lpstr>
       <vt:lpstr>'Revenue Table'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>MADOR</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D8D1771B53B5F14C82BFF1C2AB08FD6F</vt:lpwstr>
+  </property>
+</Properties>
+</file>