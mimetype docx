--- v0 (2025-12-07)
+++ v1 (2026-05-14)
@@ -1,423 +1,262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C0D5102" w14:textId="77777777" w:rsidR="00945949" w:rsidRDefault="000700C1" w:rsidP="00F75F66">
+    <w:p w14:paraId="7CBBC27F" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="23"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4456AFBA" wp14:editId="4CA0461D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-76504</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-30859</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1018540" cy="1188720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="459" name="Picture 459" descr="Commonwealth State Seal"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="459" name="Picture 459" descr="Commonwealth State Seal"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1018540" cy="1188720"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A218D0E" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRPr="00B30419" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THE COMMONWEALTH OF MASSACHUSETTS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042D22F0" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRPr="00B30419" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXECUTIVE OFFICE FOR ADMINISTRATION AND FINANCE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A2044A" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRPr="00B30419" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>STATE HOUSE    ▪    ROOM 373</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8B6014" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRPr="00B30419" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BOSTON, MA  02133 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F1A6E5" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRPr="00B30419" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TEL: (617) 727-2040</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C91E8" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRPr="00B30419" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>FAX: (617) 727-2779</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F964EB7" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRDefault="00214E7A" w:rsidP="00214E7A">
+      <w:pPr>
+        <w:ind w:right="91"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.mass.gov/eoaf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DAD2E8" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRDefault="00214E7A" w:rsidP="00945949">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C47D2C2" w14:textId="77777777" w:rsidR="00214E7A" w:rsidRDefault="00214E7A" w:rsidP="00945949">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
-[...345 lines deleted...]
-      </w:r>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E99764" w14:textId="77777777" w:rsidR="00945949" w:rsidRPr="00346C6B" w:rsidRDefault="00945949" w:rsidP="00945949">
+    <w:p w14:paraId="05E99764" w14:textId="4FDA1441" w:rsidR="00945949" w:rsidRPr="00346C6B" w:rsidRDefault="00945949" w:rsidP="00945949">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notice of Public Meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D618CC0" w14:textId="77777777" w:rsidR="00945949" w:rsidRDefault="00945949" w:rsidP="00F75F66">
       <w:pPr>
@@ -601,51 +440,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000442F1">
         <w:t>Zoom</w:t>
       </w:r>
       <w:r w:rsidR="00D4564C" w:rsidRPr="000442F1">
         <w:t xml:space="preserve"> URL:</w:t>
       </w:r>
       <w:r w:rsidR="00D4564C" w:rsidRPr="000442F1">
         <w:rPr>
           <w:color w:val="6A6B6C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F443F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="009E4DF7" w:rsidRPr="009E4DF7">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mass-gov-anf.zoom.us/j/88490960878?pwd=T0dVTmQ4a1A5RDRVWkZxckRpMjY2dz09</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E4DF7" w:rsidRPr="009E4DF7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F198EBB" w14:textId="79397707" w:rsidR="001446A6" w:rsidRDefault="001446A6" w:rsidP="00C15A9F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom </w:t>
       </w:r>
@@ -934,200 +773,200 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ad</w:t>
       </w:r>
       <w:r w:rsidR="00E04FCF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>journment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E22164B" w14:textId="77777777" w:rsidR="002149E1" w:rsidRPr="00346C6B" w:rsidRDefault="002149E1" w:rsidP="002149E1">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002149E1" w:rsidRPr="00346C6B" w:rsidSect="00C15A9F">
-      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BEB59D7" w14:textId="77777777" w:rsidR="000700C1" w:rsidRDefault="000700C1" w:rsidP="000340DF">
+    <w:p w14:paraId="3988BCC3" w14:textId="77777777" w:rsidR="00453454" w:rsidRDefault="00453454" w:rsidP="000340DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7109A743" w14:textId="77777777" w:rsidR="000700C1" w:rsidRDefault="000700C1" w:rsidP="000340DF">
+    <w:p w14:paraId="1CFAD719" w14:textId="77777777" w:rsidR="00453454" w:rsidRDefault="00453454" w:rsidP="000340DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54C4EABB" w14:textId="77777777" w:rsidR="000700C1" w:rsidRDefault="000700C1"/>
+    <w:p w14:paraId="3EE2F406" w14:textId="77777777" w:rsidR="00453454" w:rsidRDefault="00453454"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A645D3" w14:textId="77777777" w:rsidR="000700C1" w:rsidRDefault="000700C1" w:rsidP="000340DF">
+    <w:p w14:paraId="421E1676" w14:textId="77777777" w:rsidR="00453454" w:rsidRDefault="00453454" w:rsidP="000340DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F7E3305" w14:textId="77777777" w:rsidR="000700C1" w:rsidRDefault="000700C1" w:rsidP="000340DF">
+    <w:p w14:paraId="05B751AA" w14:textId="77777777" w:rsidR="00453454" w:rsidRDefault="00453454" w:rsidP="000340DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49413F7B" w14:textId="77777777" w:rsidR="000700C1" w:rsidRDefault="000700C1"/>
+    <w:p w14:paraId="6624188B" w14:textId="77777777" w:rsidR="00453454" w:rsidRDefault="00453454"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67908670" w14:textId="77777777" w:rsidR="000340DF" w:rsidRPr="000340DF" w:rsidRDefault="000340DF" w:rsidP="000340DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="122E13F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -2582,161 +2421,142 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1757436316">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="554589986">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="334579105">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1892382085">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1149519739">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="114259175">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1888760970">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2137066258">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="547574409">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="496531252">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="671185677">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1383360104">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1512840368">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="154"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotBreakWrappedTables/>
-[...22 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F632B9"/>
     <w:rsid w:val="00000D07"/>
     <w:rsid w:val="00000E34"/>
     <w:rsid w:val="0000269D"/>
     <w:rsid w:val="00005D90"/>
     <w:rsid w:val="0001338F"/>
     <w:rsid w:val="0001442A"/>
     <w:rsid w:val="00016473"/>
     <w:rsid w:val="000340DF"/>
     <w:rsid w:val="000367BD"/>
     <w:rsid w:val="00037B13"/>
     <w:rsid w:val="000406B6"/>
     <w:rsid w:val="000442F1"/>
     <w:rsid w:val="000463D4"/>
     <w:rsid w:val="00050BFD"/>
     <w:rsid w:val="0005100C"/>
     <w:rsid w:val="000539F7"/>
     <w:rsid w:val="00054DB3"/>
     <w:rsid w:val="0005636B"/>
     <w:rsid w:val="00056A9E"/>
     <w:rsid w:val="00066B42"/>
     <w:rsid w:val="000700C1"/>
     <w:rsid w:val="00072166"/>
@@ -2809,50 +2629,51 @@
     <w:rsid w:val="00193FAD"/>
     <w:rsid w:val="0019549E"/>
     <w:rsid w:val="00196512"/>
     <w:rsid w:val="001A1BC2"/>
     <w:rsid w:val="001A5674"/>
     <w:rsid w:val="001B0D42"/>
     <w:rsid w:val="001B0F8F"/>
     <w:rsid w:val="001B3E9A"/>
     <w:rsid w:val="001C201E"/>
     <w:rsid w:val="001C35DD"/>
     <w:rsid w:val="001D4976"/>
     <w:rsid w:val="001D52EF"/>
     <w:rsid w:val="001E0CA2"/>
     <w:rsid w:val="001E60E7"/>
     <w:rsid w:val="001E6EF1"/>
     <w:rsid w:val="001F443F"/>
     <w:rsid w:val="001F51D2"/>
     <w:rsid w:val="001F6D49"/>
     <w:rsid w:val="00204578"/>
     <w:rsid w:val="002058B2"/>
     <w:rsid w:val="0020741E"/>
     <w:rsid w:val="00207EDB"/>
     <w:rsid w:val="0021261F"/>
     <w:rsid w:val="0021293E"/>
     <w:rsid w:val="002149E1"/>
+    <w:rsid w:val="00214E7A"/>
     <w:rsid w:val="00220CCB"/>
     <w:rsid w:val="0022171E"/>
     <w:rsid w:val="00224378"/>
     <w:rsid w:val="0022625E"/>
     <w:rsid w:val="00231235"/>
     <w:rsid w:val="00233378"/>
     <w:rsid w:val="00250CA7"/>
     <w:rsid w:val="00255256"/>
     <w:rsid w:val="00257E53"/>
     <w:rsid w:val="002606AF"/>
     <w:rsid w:val="00260DE1"/>
     <w:rsid w:val="00267352"/>
     <w:rsid w:val="00271C81"/>
     <w:rsid w:val="00272D45"/>
     <w:rsid w:val="00272EB7"/>
     <w:rsid w:val="00274555"/>
     <w:rsid w:val="00274E7E"/>
     <w:rsid w:val="002750FB"/>
     <w:rsid w:val="0027632D"/>
     <w:rsid w:val="002768A3"/>
     <w:rsid w:val="00277007"/>
     <w:rsid w:val="0028308E"/>
     <w:rsid w:val="00287945"/>
     <w:rsid w:val="00291F31"/>
     <w:rsid w:val="00294DF1"/>
@@ -2912,50 +2733,51 @@
     <w:rsid w:val="003E3B5B"/>
     <w:rsid w:val="003E3BD0"/>
     <w:rsid w:val="003E7AFD"/>
     <w:rsid w:val="003E7D51"/>
     <w:rsid w:val="00400164"/>
     <w:rsid w:val="00401F9A"/>
     <w:rsid w:val="00402D8A"/>
     <w:rsid w:val="00404860"/>
     <w:rsid w:val="00405E3E"/>
     <w:rsid w:val="00405EA6"/>
     <w:rsid w:val="00410345"/>
     <w:rsid w:val="00411DB2"/>
     <w:rsid w:val="0042229B"/>
     <w:rsid w:val="0042465D"/>
     <w:rsid w:val="00430573"/>
     <w:rsid w:val="004330E1"/>
     <w:rsid w:val="00433655"/>
     <w:rsid w:val="004344F7"/>
     <w:rsid w:val="00434C25"/>
     <w:rsid w:val="00435659"/>
     <w:rsid w:val="0044107C"/>
     <w:rsid w:val="00441CAB"/>
     <w:rsid w:val="00442677"/>
     <w:rsid w:val="004466A1"/>
     <w:rsid w:val="00446E9D"/>
+    <w:rsid w:val="00453454"/>
     <w:rsid w:val="0045346C"/>
     <w:rsid w:val="00466685"/>
     <w:rsid w:val="0047111F"/>
     <w:rsid w:val="00471DF8"/>
     <w:rsid w:val="00471FBB"/>
     <w:rsid w:val="00472E55"/>
     <w:rsid w:val="00473C06"/>
     <w:rsid w:val="00474514"/>
     <w:rsid w:val="00483EA3"/>
     <w:rsid w:val="004935DF"/>
     <w:rsid w:val="004975D4"/>
     <w:rsid w:val="004976D4"/>
     <w:rsid w:val="00497D26"/>
     <w:rsid w:val="004A0DC3"/>
     <w:rsid w:val="004A4BE6"/>
     <w:rsid w:val="004A74F9"/>
     <w:rsid w:val="004B0DBE"/>
     <w:rsid w:val="004B1573"/>
     <w:rsid w:val="004B4BC1"/>
     <w:rsid w:val="004B60B0"/>
     <w:rsid w:val="004C0849"/>
     <w:rsid w:val="004C10F7"/>
     <w:rsid w:val="004C3855"/>
     <w:rsid w:val="004C501A"/>
     <w:rsid w:val="004C565D"/>
@@ -2987,50 +2809,51 @@
     <w:rsid w:val="00537908"/>
     <w:rsid w:val="00541894"/>
     <w:rsid w:val="00542657"/>
     <w:rsid w:val="00543A03"/>
     <w:rsid w:val="00544781"/>
     <w:rsid w:val="005571BE"/>
     <w:rsid w:val="00562A26"/>
     <w:rsid w:val="005721A3"/>
     <w:rsid w:val="0057626F"/>
     <w:rsid w:val="005763E8"/>
     <w:rsid w:val="005815A1"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="0059082A"/>
     <w:rsid w:val="00593902"/>
     <w:rsid w:val="0059429B"/>
     <w:rsid w:val="005954A9"/>
     <w:rsid w:val="00595CF9"/>
     <w:rsid w:val="005A2794"/>
     <w:rsid w:val="005A3DD9"/>
     <w:rsid w:val="005A4535"/>
     <w:rsid w:val="005A54BA"/>
     <w:rsid w:val="005B254F"/>
     <w:rsid w:val="005B5DED"/>
     <w:rsid w:val="005B5F54"/>
     <w:rsid w:val="005B6314"/>
+    <w:rsid w:val="005C0537"/>
     <w:rsid w:val="005C52CE"/>
     <w:rsid w:val="005C7414"/>
     <w:rsid w:val="005D372B"/>
     <w:rsid w:val="005D6546"/>
     <w:rsid w:val="005E5480"/>
     <w:rsid w:val="005E7527"/>
     <w:rsid w:val="005F48A5"/>
     <w:rsid w:val="005F5DFC"/>
     <w:rsid w:val="0060571B"/>
     <w:rsid w:val="006069E1"/>
     <w:rsid w:val="00606BA9"/>
     <w:rsid w:val="00610633"/>
     <w:rsid w:val="006146F4"/>
     <w:rsid w:val="00621010"/>
     <w:rsid w:val="00623C14"/>
     <w:rsid w:val="00623C95"/>
     <w:rsid w:val="00624032"/>
     <w:rsid w:val="006245C6"/>
     <w:rsid w:val="0062472A"/>
     <w:rsid w:val="00624868"/>
     <w:rsid w:val="00631C7C"/>
     <w:rsid w:val="00635435"/>
     <w:rsid w:val="00637EDE"/>
     <w:rsid w:val="00646C6D"/>
     <w:rsid w:val="00646CD4"/>
@@ -3369,50 +3192,51 @@
     <w:rsid w:val="00C57E7A"/>
     <w:rsid w:val="00C65DE1"/>
     <w:rsid w:val="00C81404"/>
     <w:rsid w:val="00C94098"/>
     <w:rsid w:val="00C95535"/>
     <w:rsid w:val="00C955DA"/>
     <w:rsid w:val="00C9707F"/>
     <w:rsid w:val="00CA0702"/>
     <w:rsid w:val="00CA218D"/>
     <w:rsid w:val="00CA293D"/>
     <w:rsid w:val="00CA5ACF"/>
     <w:rsid w:val="00CB109E"/>
     <w:rsid w:val="00CB1A91"/>
     <w:rsid w:val="00CB3539"/>
     <w:rsid w:val="00CB6568"/>
     <w:rsid w:val="00CC08B0"/>
     <w:rsid w:val="00CC095A"/>
     <w:rsid w:val="00CC3768"/>
     <w:rsid w:val="00CC3CA4"/>
     <w:rsid w:val="00CC57D6"/>
     <w:rsid w:val="00CC63E8"/>
     <w:rsid w:val="00CD45F2"/>
     <w:rsid w:val="00CD7D9D"/>
     <w:rsid w:val="00CE05FD"/>
     <w:rsid w:val="00CE3E26"/>
+    <w:rsid w:val="00CF3A76"/>
     <w:rsid w:val="00D02E31"/>
     <w:rsid w:val="00D032E2"/>
     <w:rsid w:val="00D03593"/>
     <w:rsid w:val="00D049C5"/>
     <w:rsid w:val="00D0573F"/>
     <w:rsid w:val="00D05E48"/>
     <w:rsid w:val="00D10D8B"/>
     <w:rsid w:val="00D14E7D"/>
     <w:rsid w:val="00D15DC0"/>
     <w:rsid w:val="00D15E83"/>
     <w:rsid w:val="00D16961"/>
     <w:rsid w:val="00D20D23"/>
     <w:rsid w:val="00D22988"/>
     <w:rsid w:val="00D233D6"/>
     <w:rsid w:val="00D247A0"/>
     <w:rsid w:val="00D24EE2"/>
     <w:rsid w:val="00D27B63"/>
     <w:rsid w:val="00D33367"/>
     <w:rsid w:val="00D34404"/>
     <w:rsid w:val="00D3543A"/>
     <w:rsid w:val="00D35E4B"/>
     <w:rsid w:val="00D42CF1"/>
     <w:rsid w:val="00D44E70"/>
     <w:rsid w:val="00D4564C"/>
     <w:rsid w:val="00D50E41"/>
@@ -3563,72 +3387,66 @@
     <w:rsid w:val="00FE36AC"/>
     <w:rsid w:val="00FE64B5"/>
     <w:rsid w:val="00FF00AC"/>
     <w:rsid w:val="00FF1233"/>
     <w:rsid w:val="00FF1292"/>
     <w:rsid w:val="00FF15A8"/>
     <w:rsid w:val="00FF6DBE"/>
     <w:rsid w:val="00FF7663"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
-[...4 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1032"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A04AFF6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{51BC39B7-F8FB-40C1-B016-DE0609055DE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4106,51 +3924,51 @@
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000442F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000442F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="304480898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="644551921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4205,51 +4023,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1638217872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-gov-anf.zoom.us/j/88490960878?pwd=T0dVTmQ4a1A5RDRVWkZxckRpMjY2dz09" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-gov-anf.zoom.us/j/88490960878?pwd=T0dVTmQ4a1A5RDRVWkZxckRpMjY2dz09" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4516,130 +4334,100 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010060AA374958F1544688001B6CE13844F5" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f880b544783c114df3a2fce31bd9eef9">
-[...2 lines deleted...]
-    <xsd:import namespace="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100111AECDB4CEEE948813582E780DF0A22" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dde6e05807abd079f4299741d6450e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28056e52-0c62-46e1-89b3-8467673f0663" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e42fd0db39c28e6fd5c68c1488b8d9d4" ns2:_="">
+    <xsd:import namespace="28056e52-0c62-46e1-89b3-8467673f0663"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd6343b9-929e-435f-9790-ab7df4aa3a7c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28056e52-0c62-46e1-89b3-8467673f0663" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...39 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -4698,164 +4486,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A052C42-D581-4CE9-B0B9-D43B0C1337A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EB1305E-2109-4C92-B748-6434ED889F2A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C54AECE3-B9C1-4E86-84F0-55380C73325C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EB1305E-2109-4C92-B748-6434ED889F2A}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2604F22A-FAAC-4F0F-9AB8-C8F75498B397}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>111</Words>
-  <Characters>633</Characters>
+  <Words>139</Words>
+  <Characters>796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Finance Advisory Board</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>743</CharactersWithSpaces>
+  <CharactersWithSpaces>934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6553711</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mass-gov-anf.zoom.us/j/83166166805?pwd=b2xyWnE0bnVKT2pmVVRnMGFuampRUT09</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Finance Advisory Board</dc:title>
   <dc:subject/>
   <dc:creator>Jennifer Kraft Hewitt</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010060AA374958F1544688001B6CE13844F5</vt:lpwstr>
+    <vt:lpwstr>0x010100111AECDB4CEEE948813582E780DF0A22</vt:lpwstr>
   </property>
 </Properties>
 </file>