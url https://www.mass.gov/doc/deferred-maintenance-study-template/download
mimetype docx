--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -20,87 +20,88 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_Hlk792989"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk530999794"/>
-    <w:p w14:paraId="31DECE76" w14:textId="63D4BDF8" w:rsidR="00AC11A8" w:rsidRPr="00C03D60" w:rsidRDefault="00000000" w:rsidP="00AC11A8">
+    <w:p w14:paraId="31DECE76" w14:textId="63D4BDF8" w:rsidR="00AC11A8" w:rsidRPr="00C03D60" w:rsidRDefault="0093070C" w:rsidP="00AC11A8">
       <w:pPr>
         <w:pStyle w:val="DocumentLabel"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="00263A"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="00263A"/>
             <w:spacing w:val="38"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2142846784"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009D506F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="00263A"/>
               <w:spacing w:val="38"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Insert date Study is completed</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AC11A8" w:rsidRPr="00C03D60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="00263A"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609FEBA1" w14:textId="0BD82E23" w:rsidR="00314134" w:rsidRPr="00C03D60" w:rsidRDefault="00314134" w:rsidP="00314134">
@@ -124,50 +125,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="00263A"/>
             <w:spacing w:val="38"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-12450089"/>
           <w:placeholder>
             <w:docPart w:val="FB72AC25F56A48CAA23E4AA8573B9322"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009D506F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="00263A"/>
               <w:spacing w:val="38"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Insert date of any revisions prior to certification, if applicable</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C03D60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="00263A"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA35963" w14:textId="77777777" w:rsidR="00AC11A8" w:rsidRPr="00C03D60" w:rsidRDefault="00AC11A8" w:rsidP="00AC11A8">
@@ -3381,81 +3383,69 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>accessibility</w:t>
       </w:r>
       <w:r w:rsidR="00522064" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA21CC" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> environmental </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00522064" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">issues, </w:t>
       </w:r>
       <w:r w:rsidR="00BA21CC" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> energy</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> efficiency, fossil fuel reductions, </w:t>
+        <w:t xml:space="preserve"> energy efficiency, fossil fuel reductions, </w:t>
       </w:r>
       <w:r w:rsidR="00522064" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and resilience </w:t>
       </w:r>
       <w:r w:rsidR="00BA21CC" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidR="00D5576C" w:rsidRPr="00A74DEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -4751,100 +4741,102 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-29576408"/>
           <w:placeholder>
             <w:docPart w:val="DCD5F40339C649889B1D5BA5D9E26B1F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A0EEB" w:rsidRPr="00A74DEA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A0EEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A0EEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail Address: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-40747140"/>
           <w:placeholder>
             <w:docPart w:val="1561E68684FD41F6BB476E0F1899931E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A0EEB" w:rsidRPr="00A74DEA">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00222B91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00263A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc5742033"/>
       <w:r w:rsidR="00275658" w:rsidRPr="00300530">
@@ -5558,50 +5550,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of recent renovations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1634247729"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3FC970F9" w14:textId="3A9E310B" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5637,50 +5630,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>occupancy type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1193189184"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="093D9C6E" w14:textId="65EC4B15" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5707,50 +5701,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Building square footage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1204856295"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="657B16F3" w14:textId="63A27EBB" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5804,50 +5799,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/occupancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-572039854"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4B551317" w14:textId="38088D82" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5910,50 +5906,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>k &amp; Page #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="842206882"/>
             <w:placeholder>
               <w:docPart w:val="08FFFD496C8B47528A065766B9F1EE82"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4FC94E08" w14:textId="57D9144E" w:rsidR="00724340" w:rsidRPr="00CF6A0C" w:rsidRDefault="00724340" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -5989,50 +5986,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Care and Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1553064196"/>
             <w:placeholder>
               <w:docPart w:val="DF33F123C0AC49309854093459C8A121"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="537D1068" w14:textId="752E4D5F" w:rsidR="005401D3" w:rsidRPr="00CF6A0C" w:rsidRDefault="005401D3" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -6059,50 +6057,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current CAMIS Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-448235149"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7C03155C" w14:textId="4B80F887" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -6138,50 +6137,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>‘J’ Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1252626033"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1A600C80" w14:textId="74513674" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -6207,50 +6207,51 @@
             <w:r w:rsidRPr="00960D79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CAMIS Site Code and/or Building Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1839456300"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5125" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="35BAD3C3" w14:textId="2873F940" w:rsidR="0033160C" w:rsidRPr="00CF6A0C" w:rsidRDefault="00ED0129" w:rsidP="0033160C">
                 <w:pPr>
                   <w:pStyle w:val="Default"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF6A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -8066,103 +8067,105 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1155641504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562BBE7B" w14:textId="6428C59A" w:rsidR="003D269F" w:rsidRPr="008D3457" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="562BBE7B" w14:textId="6428C59A" w:rsidR="003D269F" w:rsidRPr="008D3457" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="178238981"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="25C31049" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8171,127 +8174,129 @@
           <w:p w14:paraId="536CB294" w14:textId="1D89F67E" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fire Protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0BBCC6" w14:textId="1C7813CC" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="0C0BBCC6" w14:textId="1C7813CC" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1714851332"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00680C6D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3955A5B6" w14:textId="05664E9D" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="3955A5B6" w14:textId="05664E9D" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="320866719"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="45E02765" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8300,127 +8305,129 @@
           <w:p w14:paraId="475479D7" w14:textId="50C2023C" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Plumbing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED30539" w14:textId="6D286078" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="0ED30539" w14:textId="6D286078" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1124266172"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="507C268F" w14:textId="4D5ED3D1" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="507C268F" w14:textId="4D5ED3D1" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1893271553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="78F01253" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8429,127 +8436,129 @@
           <w:p w14:paraId="435439AA" w14:textId="3DDC960F" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Electrical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1134FEC9" w14:textId="39258959" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="1134FEC9" w14:textId="39258959" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2112659428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="391F1832" w14:textId="35514C35" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="391F1832" w14:textId="35514C35" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="414750617"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="472244D8" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8558,127 +8567,129 @@
           <w:p w14:paraId="2CFBE407" w14:textId="52758441" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5667AD58" w14:textId="19E3DE93" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="5667AD58" w14:textId="19E3DE93" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-534494994"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6271E9C6" w14:textId="1A247E43" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="6271E9C6" w14:textId="1A247E43" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1555540053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="283340F1" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8687,127 +8698,129 @@
           <w:p w14:paraId="08B7EC3D" w14:textId="015FA468" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elevator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EE8481" w14:textId="688DDC45" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="12EE8481" w14:textId="688DDC45" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1413701810"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="635E0002" w14:textId="4BC7FEFF" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="635E0002" w14:textId="4BC7FEFF" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="831494898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="566343F6" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8816,127 +8829,129 @@
           <w:p w14:paraId="514F2CD3" w14:textId="4D32E7BF" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazardous Materials </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65777B3C" w14:textId="37AD6158" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="65777B3C" w14:textId="37AD6158" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1250932216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33BF8BCF" w14:textId="46F525F2" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="33BF8BCF" w14:textId="46F525F2" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1556231896"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w14:paraId="47B3FE63" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -8945,127 +8960,129 @@
           <w:p w14:paraId="6312F711" w14:textId="34F16C8C" w:rsidR="003D269F" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009829D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699D3A1D" w14:textId="64066F4A" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="699D3A1D" w14:textId="64066F4A" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1017043948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCB5CCD" w14:textId="12120B32" w:rsidR="003D269F" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="4FCB5CCD" w14:textId="12120B32" w:rsidR="003D269F" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="403102457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D269F" w:rsidRPr="00DB3F75" w14:paraId="55E55673" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -9074,127 +9091,129 @@
           <w:p w14:paraId="39332450" w14:textId="2CDDF3DA" w:rsidR="003D269F" w:rsidRPr="00DB3F75" w:rsidRDefault="003D269F" w:rsidP="003D269F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Accessibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A04D2C5" w14:textId="1BC29323" w:rsidR="003D269F" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="7A04D2C5" w14:textId="1BC29323" w:rsidR="003D269F" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="239075453"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001400B1" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2616DB3C" w14:textId="2A8618AC" w:rsidR="003D269F" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="008D3457">
+          <w:p w14:paraId="2616DB3C" w14:textId="2A8618AC" w:rsidR="003D269F" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="008D3457">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="879667278"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D3457" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008D3457" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F0D84" w:rsidRPr="00DB3F75" w14:paraId="5EB7BCAE" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -9202,125 +9221,127 @@
           </w:tcPr>
           <w:p w14:paraId="378E1DB6" w14:textId="136C027C" w:rsidR="006F0D84" w:rsidRPr="00DB3F75" w:rsidRDefault="00833AE2" w:rsidP="006F0D84">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PNF Submission to Historical Commission 950 CMR 71.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62169AF1" w14:textId="7FEBE0A0" w:rsidR="006F0D84" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="006F0D84">
+          <w:p w14:paraId="62169AF1" w14:textId="7FEBE0A0" w:rsidR="006F0D84" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="006F0D84">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1202553899"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D50906" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F0D84" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="184308DD" w14:textId="33AF32ED" w:rsidR="006F0D84" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="006F0D84">
+          <w:p w14:paraId="184308DD" w14:textId="33AF32ED" w:rsidR="006F0D84" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="006F0D84">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-29889696"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D50906" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F0D84" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00424F1B" w:rsidRPr="00DB3F75" w14:paraId="49FADEDB" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -9336,125 +9357,127 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Executive Order 594</w:t>
             </w:r>
             <w:r w:rsidR="00293366" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see footnote)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1F5E14" w14:textId="72545ADD" w:rsidR="00424F1B" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="00424F1B">
+          <w:p w14:paraId="4A1F5E14" w14:textId="72545ADD" w:rsidR="00424F1B" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="00424F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1780486575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00424F1B" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30691296" w14:textId="222479CE" w:rsidR="00424F1B" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="00424F1B">
+          <w:p w14:paraId="30691296" w14:textId="222479CE" w:rsidR="00424F1B" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="00424F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="851372042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00424F1B" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00424F1B" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w14:paraId="72E7CC86" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -9462,125 +9485,127 @@
           </w:tcPr>
           <w:p w14:paraId="529A60E6" w14:textId="78F3A2FA" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="00A43B85" w:rsidP="00A43B85">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Climate Resilience Survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0784403C" w14:textId="1DE998B2" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="00A43B85">
+          <w:p w14:paraId="0784403C" w14:textId="1DE998B2" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="00A43B85">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1651643144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A0E7C1" w14:textId="72D5241B" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="00A43B85">
+          <w:p w14:paraId="77A0E7C1" w14:textId="72D5241B" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="00A43B85">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1963924824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A43B85" w14:paraId="70042174" w14:textId="77777777" w:rsidTr="00420CE4">
         <w:tc>
           <w:tcPr>
@@ -9588,125 +9613,127 @@
           </w:tcPr>
           <w:p w14:paraId="12E52E84" w14:textId="45721964" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="00A43B85" w:rsidP="00A43B85">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wetlands Protection 310 CMR 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D362DE7" w14:textId="4544E074" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="00000000" w:rsidP="00A43B85">
+          <w:p w14:paraId="7D362DE7" w14:textId="4544E074" w:rsidR="00A43B85" w:rsidRPr="00DB3F75" w:rsidRDefault="0093070C" w:rsidP="00A43B85">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-934288190"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="228C00B7" w14:textId="7E6394C8" w:rsidR="00A43B85" w:rsidRDefault="00000000" w:rsidP="00A43B85">
+          <w:p w14:paraId="228C00B7" w14:textId="7E6394C8" w:rsidR="00A43B85" w:rsidRDefault="0093070C" w:rsidP="00A43B85">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1735160096"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A43B85" w:rsidRPr="00DB3F75">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Not Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="1390F172" w14:textId="2D921DBB" w:rsidR="00217F32" w:rsidRDefault="00217F32" w:rsidP="00984F94">
@@ -11986,51 +12013,71 @@
       <w:r w:rsidR="00A35743">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>solution reduces fossil fuel</w:t>
       </w:r>
       <w:r w:rsidR="00667876">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s (efficiency and electrification)</w:t>
       </w:r>
       <w:r w:rsidR="00A35743">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or makes the building ready for electrification</w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A35743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A35743">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the building ready for electrification</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A35743">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00217F32" w:rsidRPr="00586981">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B3F25A5" w14:textId="77777777" w:rsidR="00217F32" w:rsidRPr="00586981" w:rsidRDefault="00217F32" w:rsidP="00984F94">
       <w:pPr>
@@ -21459,73 +21506,73 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00902320" w:rsidRPr="00BC3C26" w:rsidSect="003818B6">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="900" w:right="1080" w:bottom="1440" w:left="1440" w:header="288" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FC29E8" w14:textId="77777777" w:rsidR="00C32829" w:rsidRDefault="00C32829" w:rsidP="00DB67D1">
+    <w:p w14:paraId="40DCEF25" w14:textId="77777777" w:rsidR="0093070C" w:rsidRDefault="0093070C" w:rsidP="00DB67D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="792D1847" w14:textId="77777777" w:rsidR="00C32829" w:rsidRDefault="00C32829" w:rsidP="00DB67D1">
+    <w:p w14:paraId="05DD1D46" w14:textId="77777777" w:rsidR="0093070C" w:rsidRDefault="0093070C" w:rsidP="00DB67D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49B409FD" w14:textId="77777777" w:rsidR="00C32829" w:rsidRDefault="00C32829"/>
+    <w:p w14:paraId="5EC99613" w14:textId="77777777" w:rsidR="0093070C" w:rsidRDefault="0093070C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -21595,129 +21642,131 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfHumanist601BT-Roman">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CBE1E73" w14:textId="77777777" w:rsidR="00247C45" w:rsidRDefault="00247C45">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="24A327FA" w14:textId="77777777" w:rsidR="00247C45" w:rsidRDefault="00247C45">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-223446840"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-155149398"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="41498112" w14:textId="77777777" w:rsidR="00247C45" w:rsidRPr="00D70278" w:rsidRDefault="00247C45" w:rsidP="00D70278">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:ind w:left="4320" w:firstLine="4320"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D70278">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00D70278">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
@@ -21815,153 +21864,153 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00D70278">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A47E181" w14:textId="689FEA01" w:rsidR="00247C45" w:rsidRDefault="00247C45" w:rsidP="0075695C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="-1080"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BDDCFDE" w14:textId="77777777" w:rsidR="00247C45" w:rsidRDefault="00247C45">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="377C55C2" w14:textId="77777777" w:rsidR="00247C45" w:rsidRDefault="00247C45">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FA20253" w14:textId="576A3E54" w:rsidR="0053225A" w:rsidRDefault="0053225A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="798A64C8" w14:textId="0EC611B5" w:rsidR="00247C45" w:rsidRPr="00D70278" w:rsidRDefault="00247C45" w:rsidP="00F145A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="120"/>
       <w:ind w:left="4320" w:firstLine="4320"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B31FE23" w14:textId="77777777" w:rsidR="00C32829" w:rsidRDefault="00C32829" w:rsidP="00DB67D1">
+    <w:p w14:paraId="03E3C785" w14:textId="77777777" w:rsidR="0093070C" w:rsidRDefault="0093070C" w:rsidP="00DB67D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39D0E84C" w14:textId="77777777" w:rsidR="00C32829" w:rsidRDefault="00C32829" w:rsidP="00DB67D1">
+    <w:p w14:paraId="7E495DF1" w14:textId="77777777" w:rsidR="0093070C" w:rsidRDefault="0093070C" w:rsidP="00DB67D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40770A6C" w14:textId="77777777" w:rsidR="00C32829" w:rsidRDefault="00C32829"/>
+    <w:p w14:paraId="791F7C9D" w14:textId="77777777" w:rsidR="0093070C" w:rsidRDefault="0093070C"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0EBA4290" w14:textId="6D273C74" w:rsidR="0053225A" w:rsidRPr="0012009E" w:rsidRDefault="0053225A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3F75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DB3F75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3F75">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Order 594 for existing building </w:t>
       </w:r>
       <w:r w:rsidR="00D6740B" w:rsidRPr="00DB3F75">
@@ -22017,51 +22066,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, and 7) support the installation of EV charging equipment</w:t>
       </w:r>
       <w:r w:rsidR="006F7651">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> See: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="007B5814" w:rsidRPr="007B5814">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6181CB9E" w14:textId="77777777" w:rsidR="00247C45" w:rsidRPr="00D70278" w:rsidRDefault="00247C45" w:rsidP="00BA330F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9480"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D70278">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Project Title</w:t>
     </w:r>
@@ -22167,51 +22216,51 @@
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Number</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E3DFF91" w14:textId="77777777" w:rsidR="00247C45" w:rsidRPr="00DB67D1" w:rsidRDefault="00247C45" w:rsidP="00BA330F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9480"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A7A89D6" w14:textId="48F4DB09" w:rsidR="00247C45" w:rsidRPr="00D70278" w:rsidRDefault="00247C45" w:rsidP="00BA330F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9480"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D70278">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Project Title</w:t>
     </w:r>
@@ -22309,51 +22358,51 @@
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Number</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="665FF7F7" w14:textId="1276E819" w:rsidR="00247C45" w:rsidRPr="00DB67D1" w:rsidRDefault="00247C45" w:rsidP="00BA330F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9480"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="024370F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEF21B10"/>
     <w:lvl w:ilvl="0" w:tplc="1FCAEA7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26902,51 +26951,51 @@
   <w:num w:numId="37" w16cid:durableId="1755199847">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="846601812">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="680281854">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1664890236">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1118765503">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="371728175">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="689451796">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -27183,50 +27232,51 @@
     <w:rsid w:val="00470F1A"/>
     <w:rsid w:val="00484B1F"/>
     <w:rsid w:val="00485E41"/>
     <w:rsid w:val="0048616C"/>
     <w:rsid w:val="00486D9B"/>
     <w:rsid w:val="00494E3F"/>
     <w:rsid w:val="004965B2"/>
     <w:rsid w:val="004A1A05"/>
     <w:rsid w:val="004B0432"/>
     <w:rsid w:val="004B49F1"/>
     <w:rsid w:val="004B4E59"/>
     <w:rsid w:val="004C04D3"/>
     <w:rsid w:val="004C2BC5"/>
     <w:rsid w:val="004C32F6"/>
     <w:rsid w:val="004D267D"/>
     <w:rsid w:val="004D42B9"/>
     <w:rsid w:val="004D43BC"/>
     <w:rsid w:val="004E07FD"/>
     <w:rsid w:val="004E1A22"/>
     <w:rsid w:val="004E437B"/>
     <w:rsid w:val="004F06E0"/>
     <w:rsid w:val="004F06F0"/>
     <w:rsid w:val="004F1C21"/>
     <w:rsid w:val="004F7451"/>
     <w:rsid w:val="00501C3B"/>
+    <w:rsid w:val="0050313F"/>
     <w:rsid w:val="0050615C"/>
     <w:rsid w:val="0050763A"/>
     <w:rsid w:val="00510FAD"/>
     <w:rsid w:val="00515536"/>
     <w:rsid w:val="00516634"/>
     <w:rsid w:val="00522064"/>
     <w:rsid w:val="00523E79"/>
     <w:rsid w:val="00524039"/>
     <w:rsid w:val="00527193"/>
     <w:rsid w:val="0053225A"/>
     <w:rsid w:val="00536666"/>
     <w:rsid w:val="005401D3"/>
     <w:rsid w:val="005412D8"/>
     <w:rsid w:val="00543C6D"/>
     <w:rsid w:val="00544A29"/>
     <w:rsid w:val="00544E9C"/>
     <w:rsid w:val="00551C32"/>
     <w:rsid w:val="00561748"/>
     <w:rsid w:val="0056416A"/>
     <w:rsid w:val="00570075"/>
     <w:rsid w:val="00570A3D"/>
     <w:rsid w:val="005714DF"/>
     <w:rsid w:val="0057320A"/>
     <w:rsid w:val="00573655"/>
     <w:rsid w:val="00574995"/>
@@ -27377,62 +27427,64 @@
     <w:rsid w:val="008674BD"/>
     <w:rsid w:val="0087272B"/>
     <w:rsid w:val="0087583D"/>
     <w:rsid w:val="00875EED"/>
     <w:rsid w:val="008810C2"/>
     <w:rsid w:val="00882475"/>
     <w:rsid w:val="00884715"/>
     <w:rsid w:val="00887882"/>
     <w:rsid w:val="008959C2"/>
     <w:rsid w:val="008A3580"/>
     <w:rsid w:val="008A42CB"/>
     <w:rsid w:val="008B1D1A"/>
     <w:rsid w:val="008B46AF"/>
     <w:rsid w:val="008B6E52"/>
     <w:rsid w:val="008C44C2"/>
     <w:rsid w:val="008C508B"/>
     <w:rsid w:val="008C7659"/>
     <w:rsid w:val="008D05F2"/>
     <w:rsid w:val="008D148B"/>
     <w:rsid w:val="008D3457"/>
     <w:rsid w:val="008D655B"/>
     <w:rsid w:val="008D7614"/>
     <w:rsid w:val="008E1118"/>
     <w:rsid w:val="008E3073"/>
     <w:rsid w:val="008E3938"/>
+    <w:rsid w:val="008E5CED"/>
     <w:rsid w:val="008E6F6D"/>
     <w:rsid w:val="008E730B"/>
     <w:rsid w:val="008F2197"/>
     <w:rsid w:val="008F5282"/>
     <w:rsid w:val="008F6071"/>
     <w:rsid w:val="00902320"/>
     <w:rsid w:val="0090484D"/>
     <w:rsid w:val="00906CB3"/>
     <w:rsid w:val="00907633"/>
     <w:rsid w:val="009105E0"/>
     <w:rsid w:val="00912274"/>
     <w:rsid w:val="00913190"/>
+    <w:rsid w:val="0093070C"/>
     <w:rsid w:val="0093449B"/>
     <w:rsid w:val="0093653B"/>
     <w:rsid w:val="00941A4B"/>
     <w:rsid w:val="00952545"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="009534E1"/>
     <w:rsid w:val="009556DE"/>
     <w:rsid w:val="00961C91"/>
     <w:rsid w:val="00961EE3"/>
     <w:rsid w:val="009641ED"/>
     <w:rsid w:val="00966A0E"/>
     <w:rsid w:val="0097035B"/>
     <w:rsid w:val="00970D66"/>
     <w:rsid w:val="00974AA8"/>
     <w:rsid w:val="009820A3"/>
     <w:rsid w:val="00984F94"/>
     <w:rsid w:val="00995798"/>
     <w:rsid w:val="00995A23"/>
     <w:rsid w:val="009A3A43"/>
     <w:rsid w:val="009A6539"/>
     <w:rsid w:val="009B1AA3"/>
     <w:rsid w:val="009B28C4"/>
     <w:rsid w:val="009B5EDC"/>
     <w:rsid w:val="009B66B2"/>
     <w:rsid w:val="009C2A50"/>
@@ -27788,51 +27840,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1637A459"/>
   <w15:docId w15:val="{B4315243-3307-468E-9B6F-623EDE369539}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29262,51 +29314,51 @@
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0053225A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F512B"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="791707232">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1632439210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29324,51 +29376,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/deferred-maintenance-new-study-instructions-0/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government?_gl=1*1c2qqm2*_ga*MTk0NzYwNTIxOC4xNzI3OTgzMzYz*_ga_MCLPEGW7WM*MTcyOTc4NjAzNi4yLjAuMTcyOTc4NjAzNi4wLjAuMA.." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/compliance-tools-developed-by-the-statewide-accessibility-initiative" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/deferred-maintenance-new-study-instructions-0/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mass-historic-project-notification-form-1/download?_ga=2.63114790.826780768.1718713396-1666864358.1715713780&amp;_gl=1*16m6emc*_ga*MTY2Njg2NDM1OC4xNzE1NzEzNzgw*_ga_MCLPEGW7WM*MTcxODczMDUxOS4xMS4xLjE3MTg3MzA2NzAuMC4wLjA." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/instruction-for-the-calculation-of-designer-fees/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government?_gl=1*1c2qqm2*_ga*MTk0NzYwNTIxOC4xNzI3OTgzMzYz*_ga_MCLPEGW7WM*MTcyOTc4NjAzNi4yLjAuMTcyOTc4NjAzNi4wLjAuMA.." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ada.gov/regs2010/2010ADAStandards/2010ADAStandards.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9A93BC74-F1C8-453B-84DF-559ABC499925}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001511FD" w:rsidRDefault="00AB0DFA">
           <w:r w:rsidRPr="00396AD2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -29528,51 +29580,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D6A44A70-FED4-4904-8B1F-FB476709EA69}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D3632F" w:rsidRDefault="00D3632F" w:rsidP="00D3632F">
           <w:pPr>
             <w:pStyle w:val="08FFFD496C8B47528A065766B9F1EE82"/>
           </w:pPr>
           <w:r w:rsidRPr="00996B4F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -29654,102 +29706,104 @@
   <w:font w:name="ZapfHumanist601BT-Roman">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB0DFA"/>
     <w:rsid w:val="00003784"/>
     <w:rsid w:val="000345BE"/>
     <w:rsid w:val="00040767"/>
+    <w:rsid w:val="00086A10"/>
     <w:rsid w:val="000D65B6"/>
     <w:rsid w:val="001511FD"/>
     <w:rsid w:val="00182AAA"/>
     <w:rsid w:val="001A19FC"/>
     <w:rsid w:val="001B72BC"/>
     <w:rsid w:val="001E0C4A"/>
     <w:rsid w:val="001E5AAF"/>
     <w:rsid w:val="001F41F9"/>
     <w:rsid w:val="00354047"/>
     <w:rsid w:val="0036522F"/>
     <w:rsid w:val="003917B9"/>
     <w:rsid w:val="003C59D9"/>
     <w:rsid w:val="004100B0"/>
     <w:rsid w:val="004636AF"/>
     <w:rsid w:val="004A0AB3"/>
     <w:rsid w:val="004D267D"/>
     <w:rsid w:val="00574995"/>
     <w:rsid w:val="005A443F"/>
     <w:rsid w:val="005A59E2"/>
     <w:rsid w:val="005F48F2"/>
     <w:rsid w:val="00600647"/>
     <w:rsid w:val="0061325D"/>
     <w:rsid w:val="00622715"/>
     <w:rsid w:val="006B634C"/>
     <w:rsid w:val="006D3DFC"/>
     <w:rsid w:val="006E2164"/>
     <w:rsid w:val="006E22E0"/>
     <w:rsid w:val="006F0861"/>
     <w:rsid w:val="00705CEF"/>
     <w:rsid w:val="00727B21"/>
     <w:rsid w:val="00736E33"/>
     <w:rsid w:val="007A0E62"/>
     <w:rsid w:val="007B221A"/>
     <w:rsid w:val="008226CD"/>
     <w:rsid w:val="008C5EEA"/>
+    <w:rsid w:val="008E5CED"/>
     <w:rsid w:val="008F5282"/>
     <w:rsid w:val="00923A16"/>
     <w:rsid w:val="009268A3"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00942EE7"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="00970D66"/>
     <w:rsid w:val="00975EBE"/>
     <w:rsid w:val="009B66B2"/>
     <w:rsid w:val="00A6002F"/>
     <w:rsid w:val="00AA119F"/>
     <w:rsid w:val="00AB0DFA"/>
     <w:rsid w:val="00B4149E"/>
     <w:rsid w:val="00B649FC"/>
     <w:rsid w:val="00B96742"/>
     <w:rsid w:val="00BC49A9"/>
     <w:rsid w:val="00BD6A7C"/>
     <w:rsid w:val="00C04350"/>
     <w:rsid w:val="00CA3CB8"/>
     <w:rsid w:val="00CB0A8C"/>
     <w:rsid w:val="00CC03AF"/>
     <w:rsid w:val="00CF19EB"/>
     <w:rsid w:val="00D017C3"/>
     <w:rsid w:val="00D3632F"/>
     <w:rsid w:val="00D37890"/>
@@ -29760,51 +29814,51 @@
     <w:rsid w:val="00E5567E"/>
     <w:rsid w:val="00E57DF1"/>
     <w:rsid w:val="00F27CBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -30237,51 +30291,51 @@
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08FFFD496C8B47528A065766B9F1EE82">
     <w:name w:val="08FFFD496C8B47528A065766B9F1EE82"/>
     <w:rsid w:val="00D3632F"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -30559,84 +30613,56 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...32 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="148ce38a1389baeb0fd2ed46c01f9e82">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3fda0d0b366e78510b20bbab80c682db" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -30846,115 +30872,143 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="8f2fdac3-5421-455f-b4e4-df6141b3176a">
+      <UserInfo>
+        <DisplayName>Calisti, Scott (DCP)</DisplayName>
+        <AccountId>92</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ransom, Edward (DCP)</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tagan, Francis (DCP)</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Davis, Michele (DCP)</DisplayName>
+        <AccountId>93</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Isenstein, Elizabeth (DCP)</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_activity xmlns="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4246654-6932-47C5-9554-DFFDF406ED17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52F12B41-EF0F-4240-AA63-8832A974570D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1571743-14BB-4577-A859-47A4BF493477}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01737606-467F-4A02-9B77-65FEB5768471}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1571743-14BB-4577-A859-47A4BF493477}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52F12B41-EF0F-4240-AA63-8832A974570D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
   <Words>4715</Words>
   <Characters>26881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>224</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>31533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>6422573</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>