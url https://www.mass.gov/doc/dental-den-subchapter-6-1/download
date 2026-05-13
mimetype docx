--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -748,112 +748,92 @@
         </w:rPr>
         <w:t xml:space="preserve">End User License Agreement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDED328" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00D53873" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Adobe Gothic Std B" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53873">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Adobe Gothic Std B" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Select Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48578EE2" w14:textId="7522E53B" w:rsidR="00C27881" w:rsidRPr="009A3BE3" w:rsidRDefault="0084720D" w:rsidP="00BC7A97">
+    <w:p w14:paraId="48578EE2" w14:textId="32B5DF70" w:rsidR="00C27881" w:rsidRPr="009A3BE3" w:rsidRDefault="0084720D" w:rsidP="00BC7A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental </w:t>
       </w:r>
       <w:r w:rsidR="00BC7A97">
         <w:t xml:space="preserve">Service Codes </w:t>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>– PDF</w:t>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId8" w:tooltip="I accept the terms of this agreement and wish to view the PDF document." w:history="1">
         <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:lang w:val="en"/>
           </w:rPr>
-          <w:t>I ACCE</w:t>
-[...19 lines deleted...]
-          <w:t>T</w:t>
+          <w:t>I ACCEPT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A3BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009A3BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.mass.gov/lists/dental-manual-for-masshealth-providers" \o "I do not accept the terms of this agreement. " </w:instrText>
@@ -864,51 +844,51 @@
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009A3BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="009A3BE3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>I DO NOT ACCEPT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62114D6A" w14:textId="2BDEB574" w:rsidR="00DF0277" w:rsidRPr="00F34743" w:rsidRDefault="009A3BE3" w:rsidP="00BC7A97">
+    <w:p w14:paraId="62114D6A" w14:textId="5B40CAC3" w:rsidR="00DF0277" w:rsidRPr="00F34743" w:rsidRDefault="009A3BE3" w:rsidP="00BC7A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0084720D">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental </w:t>
       </w:r>
       <w:r w:rsidR="00BC7A97">
@@ -916,71 +896,51 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Codes </w:t>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>– Word</w:t>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="I accept the terms of this agreement and wish to view the Word document." w:history="1">
         <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:lang w:val="en"/>
           </w:rPr>
-          <w:t>I AC</w:t>
-[...19 lines deleted...]
-          <w:t>EPT</w:t>
+          <w:t>I ACCEPT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="I do not accept the terms of this agreement. " w:history="1">
         <w:r w:rsidR="00C27881" w:rsidRPr="009A3BE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>I DO NOT ACCEPT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00DF0277" w:rsidRPr="00F34743" w:rsidSect="00423AC0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="1440" w:bottom="432" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -1150,135 +1110,142 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00423AC0"/>
     <w:rsid w:val="00000F83"/>
+    <w:rsid w:val="00036BF9"/>
     <w:rsid w:val="00051C60"/>
     <w:rsid w:val="00072F6F"/>
     <w:rsid w:val="000D672F"/>
     <w:rsid w:val="000E651A"/>
     <w:rsid w:val="000E6C17"/>
     <w:rsid w:val="00177696"/>
     <w:rsid w:val="00180152"/>
     <w:rsid w:val="001D24DB"/>
     <w:rsid w:val="002142E8"/>
+    <w:rsid w:val="0024421A"/>
     <w:rsid w:val="002808DA"/>
     <w:rsid w:val="00285BD8"/>
     <w:rsid w:val="00291EDD"/>
     <w:rsid w:val="002A0833"/>
     <w:rsid w:val="002A7EA0"/>
     <w:rsid w:val="00341C27"/>
     <w:rsid w:val="00376A6C"/>
     <w:rsid w:val="003C4D12"/>
+    <w:rsid w:val="003D2DFB"/>
     <w:rsid w:val="00400ADB"/>
     <w:rsid w:val="00423AC0"/>
     <w:rsid w:val="004248D8"/>
     <w:rsid w:val="00442385"/>
     <w:rsid w:val="00452FBB"/>
     <w:rsid w:val="00490976"/>
     <w:rsid w:val="004B45DC"/>
     <w:rsid w:val="004C2178"/>
     <w:rsid w:val="004D1163"/>
+    <w:rsid w:val="00507931"/>
     <w:rsid w:val="005420D5"/>
     <w:rsid w:val="0056051A"/>
     <w:rsid w:val="005607A6"/>
     <w:rsid w:val="005A2C71"/>
     <w:rsid w:val="005F285B"/>
     <w:rsid w:val="0060406C"/>
     <w:rsid w:val="00642A21"/>
     <w:rsid w:val="006450F0"/>
     <w:rsid w:val="00670A3E"/>
     <w:rsid w:val="006B08A4"/>
     <w:rsid w:val="006B514A"/>
     <w:rsid w:val="006C4A0E"/>
     <w:rsid w:val="006E2604"/>
     <w:rsid w:val="0071042E"/>
     <w:rsid w:val="00715ADD"/>
     <w:rsid w:val="00720B82"/>
     <w:rsid w:val="00722C1E"/>
     <w:rsid w:val="00781906"/>
     <w:rsid w:val="007845B4"/>
     <w:rsid w:val="00792F63"/>
     <w:rsid w:val="007C326C"/>
     <w:rsid w:val="007C5046"/>
     <w:rsid w:val="007D3128"/>
     <w:rsid w:val="007E5ABF"/>
     <w:rsid w:val="007F2D7B"/>
     <w:rsid w:val="0084720D"/>
     <w:rsid w:val="0085326C"/>
     <w:rsid w:val="0087167D"/>
     <w:rsid w:val="008B7576"/>
     <w:rsid w:val="008D66DD"/>
     <w:rsid w:val="008E147D"/>
     <w:rsid w:val="008E3049"/>
     <w:rsid w:val="00907ED2"/>
     <w:rsid w:val="00940156"/>
     <w:rsid w:val="009466E5"/>
     <w:rsid w:val="0095470E"/>
     <w:rsid w:val="00971206"/>
     <w:rsid w:val="0098476E"/>
+    <w:rsid w:val="00986DEE"/>
     <w:rsid w:val="009902BE"/>
     <w:rsid w:val="00993968"/>
     <w:rsid w:val="009A3BE3"/>
     <w:rsid w:val="009E5153"/>
     <w:rsid w:val="00A01ED9"/>
     <w:rsid w:val="00A218D6"/>
+    <w:rsid w:val="00A73275"/>
     <w:rsid w:val="00A77E71"/>
     <w:rsid w:val="00A9402F"/>
     <w:rsid w:val="00AF1133"/>
     <w:rsid w:val="00AF355C"/>
     <w:rsid w:val="00AF3902"/>
     <w:rsid w:val="00AF7C99"/>
     <w:rsid w:val="00B26DF8"/>
     <w:rsid w:val="00B323A2"/>
     <w:rsid w:val="00B57B05"/>
     <w:rsid w:val="00B63ADB"/>
     <w:rsid w:val="00BC7A97"/>
     <w:rsid w:val="00C12756"/>
     <w:rsid w:val="00C23FC3"/>
     <w:rsid w:val="00C27881"/>
     <w:rsid w:val="00C34372"/>
+    <w:rsid w:val="00C40069"/>
     <w:rsid w:val="00CA51BF"/>
     <w:rsid w:val="00CB2330"/>
     <w:rsid w:val="00CC2FB9"/>
     <w:rsid w:val="00CF3FF0"/>
     <w:rsid w:val="00D130E7"/>
     <w:rsid w:val="00D156C5"/>
     <w:rsid w:val="00D3354A"/>
     <w:rsid w:val="00D53873"/>
     <w:rsid w:val="00DC63CD"/>
     <w:rsid w:val="00DD2649"/>
     <w:rsid w:val="00DE6429"/>
     <w:rsid w:val="00DF0277"/>
     <w:rsid w:val="00DF383C"/>
     <w:rsid w:val="00F055E3"/>
     <w:rsid w:val="00F34743"/>
     <w:rsid w:val="00F42492"/>
     <w:rsid w:val="00F52315"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F83672"/>
     <w:rsid w:val="00FD7B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -2133,51 +2100,51 @@
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/03/13/DEN-Sub6-115.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights_0.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/dental-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/03/13/DEN-Sub6-115.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/04/29/sub6-den.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights_0.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/dental-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/04/29/sub6-den.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2432,66 +2399,66 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>890</Words>
-  <Characters>5074</Characters>
+  <Words>888</Words>
+  <Characters>5068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5953</CharactersWithSpaces>
+  <CharactersWithSpaces>5945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>