--- v1 (2026-05-13)
+++ v2 (2026-08-19)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14399E36" w14:textId="77777777" w:rsidR="0084720D" w:rsidRPr="00D53873" w:rsidRDefault="0084720D" w:rsidP="00D53873">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53873">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental </w:t>
       </w:r>
       <w:r w:rsidR="00BC7A97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Codes </w:t>
@@ -193,117 +193,77 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>IF YOU DO NOT AGREE WITH ALL TERMS AND CONDITIONS SET FORTH HEREIN, CLICK BELOW ON THE BUTTON LABELLED "I DO NOT ACCEPT" AND EXIT FROM THIS COMPUTER SCREEN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6313D722" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00423AC0" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">IF YOU ARE ACTING ON BEHALF OF AN ORGANIZATION, YOU REPRESENT THAT YOU ARE AUTHORIZED TO ACT ON BEHALF OF SUCH ORGANIZATION AND THAT YOUR ACCEPTANCE OF THE TERMS OF THIS AGREEMENT CREATES </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ENFORCEABLE OBLIGATION OF THE ORGANIZATION. AS USED HEREIN, "YOU" AND "YOUR" REFER TO YOU AND ANY ORGANIZATION ON BEHALF OF WHICH YOU ARE ACTING.</w:t>
+        <w:t>IF YOU ARE ACTING ON BEHALF OF AN ORGANIZATION, YOU REPRESENT THAT YOU ARE AUTHORIZED TO ACT ON BEHALF OF SUCH ORGANIZATION AND THAT YOUR ACCEPTANCE OF THE TERMS OF THIS AGREEMENT CREATES A LEGALLY ENFORCEABLE OBLIGATION OF THE ORGANIZATION. AS USED HEREIN, "YOU" AND "YOUR" REFER TO YOU AND ANY ORGANIZATION ON BEHALF OF WHICH YOU ARE ACTING.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3112D0" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00423AC0" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Subject to the terms and conditions contained in this Agreement, you, your employees and agents are authorized to use CDT only as contained in the following authorized materials and solely for internal use by yourself, employees and agents within your organization within the United States and its territories. Use of CDT is limited to use in programs administered by Centers for Medicare &amp; Medicaid Services (CMS). You agree to take all necessary steps to ensure that your employees and agents abide by the terms of this agreement. You acknowledge that the ADA holds all copyright, trademark and other rights in CDT. You </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> not remove, alter, or obscure any ADA copyright notices or other proprietary rights notices included in the materials.</w:t>
+        <w:t>Subject to the terms and conditions contained in this Agreement, you, your employees and agents are authorized to use CDT only as contained in the following authorized materials and solely for internal use by yourself, employees and agents within your organization within the United States and its territories. Use of CDT is limited to use in programs administered by Centers for Medicare &amp; Medicaid Services (CMS). You agree to take all necessary steps to ensure that your employees and agents abide by the terms of this agreement. You acknowledge that the ADA holds all copyright, trademark and other rights in CDT. You shall not remove, alter, or obscure any ADA copyright notices or other proprietary rights notices included in the materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AB78C5" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -464,252 +424,155 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDT is provided "as is" without warranty of any kind, either expressed or implied, including but not limited to, the implied warranties of merchantability and fitness for a particular purpose. No fee schedules, basic unit, relative values or related listings are included in CDT. The ADA does not directly or indirectly practice medicine or dispense dental services. The sole responsibility for the software, including any CDT and other content contained therein, is with </w:t>
       </w:r>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts Executive Office of Health and Human Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the CMS; and no endorsement by the ADA is intended or implied. The ADA expressly disclaims responsibility for any consequences or liability attributable to or related to any use, non-use, or interpretation of information contained or not contained in this file/product. This Agreement will terminate upon notice to you if you violate the terms of this Agreement. The ADA is a </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> beneficiary to this Agreement.</w:t>
+        <w:t xml:space="preserve"> or the CMS; and no endorsement by the ADA is intended or implied. The ADA expressly disclaims responsibility for any consequences or liability attributable to or related to any use, non-use, or interpretation of information contained or not contained in this file/product. This Agreement will terminate upon notice to you if you violate the terms of this Agreement. The ADA is a third party beneficiary to this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476DE374" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00423AC0" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>CMS DISCLAIMER,</w:t>
       </w:r>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>, the copyright holder. Any questions pertaining to the license or use of the CDT should be addressed to the ADA. End Users do not act for or on behalf of the CMS. CMS DISCLAIMS RESPONSIBILITY FOR ANY LIABILITY ATTRIBUTABLE TO END USER USE OF THE CDT. CMS WILL NOT BE LIABLE FOR ANY CLAIMS ATTRIBUTABLE TO ANY ERRORS, OMISSIONS, OR OTHER INACCURACIES IN THE INFORMATION OR MATERIAL COVERED BY THIS LICENSE. In no event shall CMS be liable for direct, indirect, special, incidental, or consequential damages arising out of the use of such information or material.</w:t>
+        <w:t xml:space="preserve"> The scope of this license is determined by the ADA, the copyright holder. Any questions pertaining to the license or use of the CDT should be addressed to the ADA. End Users do not act for or on behalf of the CMS. CMS DISCLAIMS RESPONSIBILITY FOR ANY LIABILITY ATTRIBUTABLE TO END USER USE OF THE CDT. CMS WILL NOT BE LIABLE FOR ANY CLAIMS ATTRIBUTABLE TO ANY ERRORS, OMISSIONS, OR OTHER INACCURACIES IN THE INFORMATION OR MATERIAL COVERED BY THIS LICENSE. In no event shall CMS be liable for direct, indirect, special, incidental, or consequential damages arising out of the use of such information or material.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBBA139" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00423AC0" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">The license granted herein is expressly conditioned upon your acceptance of all terms and conditions contained in this agreement. If the foregoing terms and conditions are acceptable to you, please indicate your agreement by clicking below on the </w:t>
       </w:r>
       <w:r w:rsidR="00C27881">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">link </w:t>
       </w:r>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">labeled "I ACCEPT". If you do not agree </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00423AC0">
+        <w:t xml:space="preserve">labeled "I ACCEPT". If you do not agree to the terms and conditions, you may not access or use the software. Instead, you must click below on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27881">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">link </w:t>
+      </w:r>
       <w:r w:rsidRPr="00423AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the terms and conditions, you may not access or use the software. Instead, you must click below on the </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> "I DO NOT ACCEPT" and exit from this computer screen.</w:t>
+        <w:t>labeled "I DO NOT ACCEPT" and exit from this computer screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0224EE83" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00D53873" w:rsidRDefault="0084720D" w:rsidP="00423AC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="199" w:after="199" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53873">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -748,51 +611,51 @@
         </w:rPr>
         <w:t xml:space="preserve">End User License Agreement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDED328" w14:textId="77777777" w:rsidR="00423AC0" w:rsidRPr="00D53873" w:rsidRDefault="00423AC0" w:rsidP="00423AC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Adobe Gothic Std B" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53873">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Adobe Gothic Std B" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Select Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48578EE2" w14:textId="32B5DF70" w:rsidR="00C27881" w:rsidRPr="009A3BE3" w:rsidRDefault="0084720D" w:rsidP="00BC7A97">
+    <w:p w14:paraId="48578EE2" w14:textId="564B139D" w:rsidR="00C27881" w:rsidRPr="009A3BE3" w:rsidRDefault="0084720D" w:rsidP="00BC7A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental </w:t>
       </w:r>
       <w:r w:rsidR="00BC7A97">
         <w:t xml:space="preserve">Service Codes </w:t>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>– PDF</w:t>
       </w:r>
@@ -807,88 +670,88 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>I ACCEPT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C27881" w:rsidRPr="00C27881">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A3BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009A3BE3">
+      <w:r w:rsidR="00C507F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.mass.gov/lists/dental-manual-for-masshealth-providers" \o "I do not accept the terms of this agreement. " </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A3BE3">
+        <w:instrText>HYPERLINK "https://www.mass.gov/lists/dental-manual-for-masshealth-providers" \o "I do not accept the terms of this agreement. "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C507F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009A3BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C27881" w:rsidRPr="009A3BE3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>I DO NOT ACCEPT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62114D6A" w14:textId="5B40CAC3" w:rsidR="00DF0277" w:rsidRPr="00F34743" w:rsidRDefault="009A3BE3" w:rsidP="00BC7A97">
+    <w:p w14:paraId="62114D6A" w14:textId="42D7DFB4" w:rsidR="00DF0277" w:rsidRPr="00F34743" w:rsidRDefault="009A3BE3" w:rsidP="00BC7A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="left" w:pos="3870"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0084720D">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Dental </w:t>
       </w:r>
       <w:r w:rsidR="00BC7A97">
@@ -970,51 +833,51 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gothic Std B">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="29D72C10" w:usb2="00000010" w:usb3="00000000" w:csb0="002A0005" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A783514"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D682B822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1093,167 +956,173 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1937787615">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00423AC0"/>
     <w:rsid w:val="00000F83"/>
     <w:rsid w:val="00036BF9"/>
     <w:rsid w:val="00051C60"/>
     <w:rsid w:val="00072F6F"/>
     <w:rsid w:val="000D672F"/>
     <w:rsid w:val="000E651A"/>
     <w:rsid w:val="000E6C17"/>
     <w:rsid w:val="00177696"/>
     <w:rsid w:val="00180152"/>
     <w:rsid w:val="001D24DB"/>
     <w:rsid w:val="002142E8"/>
     <w:rsid w:val="0024421A"/>
     <w:rsid w:val="002808DA"/>
     <w:rsid w:val="00285BD8"/>
     <w:rsid w:val="00291EDD"/>
     <w:rsid w:val="002A0833"/>
     <w:rsid w:val="002A7EA0"/>
     <w:rsid w:val="00341C27"/>
     <w:rsid w:val="00376A6C"/>
     <w:rsid w:val="003C4D12"/>
     <w:rsid w:val="003D2DFB"/>
     <w:rsid w:val="00400ADB"/>
     <w:rsid w:val="00423AC0"/>
     <w:rsid w:val="004248D8"/>
     <w:rsid w:val="00442385"/>
     <w:rsid w:val="00452FBB"/>
     <w:rsid w:val="00490976"/>
     <w:rsid w:val="004B45DC"/>
     <w:rsid w:val="004C2178"/>
     <w:rsid w:val="004D1163"/>
     <w:rsid w:val="00507931"/>
     <w:rsid w:val="005420D5"/>
     <w:rsid w:val="0056051A"/>
     <w:rsid w:val="005607A6"/>
+    <w:rsid w:val="005662FE"/>
     <w:rsid w:val="005A2C71"/>
     <w:rsid w:val="005F285B"/>
     <w:rsid w:val="0060406C"/>
     <w:rsid w:val="00642A21"/>
     <w:rsid w:val="006450F0"/>
     <w:rsid w:val="00670A3E"/>
     <w:rsid w:val="006B08A4"/>
     <w:rsid w:val="006B514A"/>
     <w:rsid w:val="006C4A0E"/>
     <w:rsid w:val="006E2604"/>
     <w:rsid w:val="0071042E"/>
     <w:rsid w:val="00715ADD"/>
     <w:rsid w:val="00720B82"/>
     <w:rsid w:val="00722C1E"/>
     <w:rsid w:val="00781906"/>
     <w:rsid w:val="007845B4"/>
     <w:rsid w:val="00792F63"/>
     <w:rsid w:val="007C326C"/>
     <w:rsid w:val="007C5046"/>
     <w:rsid w:val="007D3128"/>
     <w:rsid w:val="007E5ABF"/>
     <w:rsid w:val="007F2D7B"/>
     <w:rsid w:val="0084720D"/>
     <w:rsid w:val="0085326C"/>
     <w:rsid w:val="0087167D"/>
     <w:rsid w:val="008B7576"/>
+    <w:rsid w:val="008C1AB8"/>
     <w:rsid w:val="008D66DD"/>
     <w:rsid w:val="008E147D"/>
     <w:rsid w:val="008E3049"/>
     <w:rsid w:val="00907ED2"/>
     <w:rsid w:val="00940156"/>
     <w:rsid w:val="009466E5"/>
     <w:rsid w:val="0095470E"/>
     <w:rsid w:val="00971206"/>
     <w:rsid w:val="0098476E"/>
     <w:rsid w:val="00986DEE"/>
     <w:rsid w:val="009902BE"/>
     <w:rsid w:val="00993968"/>
     <w:rsid w:val="009A3BE3"/>
     <w:rsid w:val="009E5153"/>
     <w:rsid w:val="00A01ED9"/>
     <w:rsid w:val="00A218D6"/>
     <w:rsid w:val="00A73275"/>
     <w:rsid w:val="00A77E71"/>
     <w:rsid w:val="00A9402F"/>
+    <w:rsid w:val="00AE05A8"/>
     <w:rsid w:val="00AF1133"/>
     <w:rsid w:val="00AF355C"/>
     <w:rsid w:val="00AF3902"/>
     <w:rsid w:val="00AF7C99"/>
     <w:rsid w:val="00B26DF8"/>
     <w:rsid w:val="00B323A2"/>
     <w:rsid w:val="00B57B05"/>
     <w:rsid w:val="00B63ADB"/>
     <w:rsid w:val="00BC7A97"/>
+    <w:rsid w:val="00BD24A7"/>
     <w:rsid w:val="00C12756"/>
     <w:rsid w:val="00C23FC3"/>
     <w:rsid w:val="00C27881"/>
     <w:rsid w:val="00C34372"/>
     <w:rsid w:val="00C40069"/>
+    <w:rsid w:val="00C507F6"/>
     <w:rsid w:val="00CA51BF"/>
     <w:rsid w:val="00CB2330"/>
     <w:rsid w:val="00CC2FB9"/>
     <w:rsid w:val="00CF3FF0"/>
     <w:rsid w:val="00D130E7"/>
     <w:rsid w:val="00D156C5"/>
     <w:rsid w:val="00D3354A"/>
     <w:rsid w:val="00D53873"/>
+    <w:rsid w:val="00DC0A02"/>
     <w:rsid w:val="00DC63CD"/>
     <w:rsid w:val="00DD2649"/>
     <w:rsid w:val="00DE6429"/>
     <w:rsid w:val="00DF0277"/>
     <w:rsid w:val="00DF383C"/>
     <w:rsid w:val="00F055E3"/>
     <w:rsid w:val="00F34743"/>
     <w:rsid w:val="00F42492"/>
     <w:rsid w:val="00F52315"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F83672"/>
     <w:rsid w:val="00FD7B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2100,51 +1969,51 @@
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/04/29/sub6-den.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights_0.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/dental-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/04/29/sub6-den.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/08/03/DEN-Sub6-118_2026-08-01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights_0.txt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2017/12/27/cdt-us-government-rights.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/dental-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2026/08/03/DEN-Sub6-118_2026-08-01.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2399,66 +2268,66 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>888</Words>
-  <Characters>5068</Characters>
+  <Words>893</Words>
+  <Characters>5091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5945</CharactersWithSpaces>
+  <CharactersWithSpaces>5973</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>