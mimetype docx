--- v0 (2025-12-08)
+++ v1 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D13015A" w14:textId="18248A84" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
@@ -60,62 +60,62 @@
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0958205A" w14:textId="77777777" w:rsidR="006D06D9" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>250 Washington Street, Boston, MA 02108-4619</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DDC802" w14:textId="4A70C274" w:rsidR="00BA4055" w:rsidRDefault="00C46D29" w:rsidP="00BA4055">
       <w:pPr>
         <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1406FE77" wp14:editId="0F8708FE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1406FE77" wp14:editId="28627DD0">
             <wp:extent cx="962025" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="DPH Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="DPH Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="962025" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -664,64 +664,65 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="791A486A" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Lieutenant Governor</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33866557" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
     <w:p w14:paraId="45EA865C" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
     <w:p w14:paraId="51314366" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
     <w:p w14:paraId="69F380EF" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
     <w:p w14:paraId="3DA64BB5" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
     <w:p w14:paraId="2FB33466" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
     <w:p w14:paraId="08EDF823" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
-    <w:p w14:paraId="297056E8" w14:textId="77777777" w:rsidR="0062418E" w:rsidRDefault="0062418E" w:rsidP="0062418E">
+    <w:p w14:paraId="297056E8" w14:textId="77777777" w:rsidR="0062418E" w:rsidRPr="00293647" w:rsidRDefault="0062418E" w:rsidP="0062418E">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
+          <w:color w:val="AA0000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75D3C">
+      <w:r w:rsidRPr="00293647">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>IMPORTANT CHANGES TO THE MCSR RENEWAL PROCESS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C2D9B9" w14:textId="77777777" w:rsidR="0062418E" w:rsidRDefault="0062418E" w:rsidP="0062418E">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F276713" w14:textId="1A5938E4" w:rsidR="0062418E" w:rsidRDefault="0062418E" w:rsidP="0062418E">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -999,145 +1000,89 @@
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="037BA265" w14:textId="77777777" w:rsidR="0062418E" w:rsidRDefault="0062418E" w:rsidP="0062418E">
       <w:pPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>As set forth in the Executive Office of Administration and Finance’s rate regulation, 801 CMR 4.02, the fee for MCSR registration and renewal is $150 annually.  Therefore, the cost of a two-year MCSR will be $300.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABBB2A4" w14:textId="77777777" w:rsidR="00EB5225" w:rsidRDefault="00EB5225" w:rsidP="0062418E">
       <w:pPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3911A89A" w14:textId="441E7B15" w:rsidR="0062418E" w:rsidRDefault="00EB5225" w:rsidP="0062418E">
+    <w:p w14:paraId="3911A89A" w14:textId="441E7B15" w:rsidR="0062418E" w:rsidRPr="00293647" w:rsidRDefault="00EB5225" w:rsidP="0062418E">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA5171">
-[...25 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00293647">
+        <w:rPr>
+          <w:color w:val="AA0000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have a limited faculty or limited intern license </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2356C" w:rsidRPr="00293647">
+        <w:rPr>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>your MCSR</w:t>
       </w:r>
-      <w:r w:rsidR="00E6766F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E6766F" w:rsidRPr="00293647">
+        <w:rPr>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA5171">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00293647">
+        <w:rPr>
+          <w:color w:val="AA0000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>will be synchronized with the expiration date of your limited dental license.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB54E10" w14:textId="77777777" w:rsidR="00631132" w:rsidRDefault="00631132" w:rsidP="0062418E">
       <w:pPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757DE05A" w14:textId="6B93E946" w:rsidR="0062418E" w:rsidRDefault="0062418E" w:rsidP="0062418E">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">We are pleased to announce one stop shopping! You will now renew your MCSR on-line through the same portal and at the same time as your underlying Board of </w:t>
       </w:r>
       <w:r w:rsidR="00DC3D8A">
@@ -1181,176 +1126,178 @@
     <w:p w14:paraId="48001B22" w14:textId="77777777" w:rsidR="0062418E" w:rsidRDefault="0062418E" w:rsidP="0062418E">
       <w:pPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="557A8B37" w14:textId="0EEC0528" w:rsidR="00033154" w:rsidRPr="00BF4153" w:rsidRDefault="00033154" w:rsidP="0072610D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00033154" w:rsidRPr="00BF4153">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000218B"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="000A1DE1"/>
     <w:rsid w:val="000B7D96"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="00103B0B"/>
     <w:rsid w:val="001125C0"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="0021698C"/>
     <w:rsid w:val="00260D54"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
+    <w:rsid w:val="00293647"/>
     <w:rsid w:val="002A132F"/>
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="00301022"/>
     <w:rsid w:val="00375EAD"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003C60EF"/>
     <w:rsid w:val="00411384"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B5CFB"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00530145"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="005E5506"/>
     <w:rsid w:val="0062418E"/>
     <w:rsid w:val="00631132"/>
     <w:rsid w:val="006D06D9"/>
     <w:rsid w:val="006D77A6"/>
     <w:rsid w:val="00702109"/>
     <w:rsid w:val="0072610D"/>
     <w:rsid w:val="00757006"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B7347"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="007F3CDB"/>
     <w:rsid w:val="00815536"/>
     <w:rsid w:val="009730E5"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="009C4428"/>
     <w:rsid w:val="009D48CD"/>
     <w:rsid w:val="009E00D2"/>
+    <w:rsid w:val="00A0292A"/>
     <w:rsid w:val="00A65101"/>
     <w:rsid w:val="00B179DF"/>
     <w:rsid w:val="00B403BF"/>
     <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00BF4153"/>
     <w:rsid w:val="00C20BFE"/>
     <w:rsid w:val="00C2555A"/>
     <w:rsid w:val="00C46D29"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CE575B"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D0493F"/>
     <w:rsid w:val="00D2356C"/>
     <w:rsid w:val="00D56F91"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D91390"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00DC3D8A"/>
     <w:rsid w:val="00E242A8"/>
     <w:rsid w:val="00E274B8"/>
     <w:rsid w:val="00E6766F"/>
     <w:rsid w:val="00E72707"/>
@@ -1371,51 +1318,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DCFA160E-D377-4B05-982F-B9CF6A55D325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -1803,51 +1750,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0062418E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB5225"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
@@ -2150,50 +2097,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="877bd3fb08ef6011f3b79d8bdcb87a43">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6239b1d85b41d22f2dbfb1cea51af504" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2372,106 +2328,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>DPH Letterhead</Template>
+  <Template>DPH Letterhead.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>245</Words>
-  <Characters>1320</Characters>
+  <Words>233</Words>
+  <Characters>1332</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>