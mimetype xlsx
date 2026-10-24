--- v0 (2026-03-18)
+++ v1 (2026-10-24)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elaine_brewer_mass_gov/Documents/DFG/ILFP_webpages/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{F76E6102-D205-4EEB-B470-17FC558953DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7C073B09-633A-4ED9-9F9E-0C308394C0F4}"/>
+  <xr:revisionPtr revIDLastSave="44" documentId="8_{F76E6102-D205-4EEB-B470-17FC558953DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0328056F-E298-4D7E-ADFB-51E0689C8959}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{0341E481-5321-4A7C-B7AF-178D3ABEF80F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0341E481-5321-4A7C-B7AF-178D3ABEF80F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Example ILF projects" sheetId="1" r:id="rId1"/>
     <sheet name="ESRI_MAPINFO_SHEET" sheetId="2" state="veryHidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="75">
   <si>
     <t>Site</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>ILF service area</t>
   </si>
   <si>
     <t>ILF funding</t>
   </si>
   <si>
     <t>Nemasket River Preservation Parcel</t>
   </si>
   <si>
     <t>Town Farm Road Preservation Parcel</t>
   </si>
   <si>
     <t>Williams River Preservation Parcel</t>
   </si>
   <si>
@@ -221,126 +222,202 @@
     <t>Burnshirt Watershed Preservation Project</t>
   </si>
   <si>
     <t>Nantucket Reef Restoration Project</t>
   </si>
   <si>
     <t>Parker River Connector Preservation Project</t>
   </si>
   <si>
     <t>Lyons Brook Preservation Project in Westport, MA</t>
   </si>
   <si>
     <t>Wetland Restoration at Blackwater Memorial Forest</t>
   </si>
   <si>
     <t>Scantic River Preservation Project</t>
   </si>
   <si>
     <t>Salmon Brook Dam Removal Project</t>
   </si>
   <si>
     <t>Red Brook Restoration Project</t>
   </si>
   <si>
     <t>Stow Acres Wetland Restoration</t>
+  </si>
+  <si>
+    <t>Great Marsh Ecosystem Recovery Project</t>
+  </si>
+  <si>
+    <t>Rowley, MA</t>
+  </si>
+  <si>
+    <t>Cotton Brook Preserve Rehabilitation</t>
+  </si>
+  <si>
+    <t>Plymouth, MA</t>
+  </si>
+  <si>
+    <t>Great Marsh Ecosystem Recovery Project at William Forward WMA</t>
+  </si>
+  <si>
+    <t>Cotton Brook Preserve Rehabilitation Project</t>
+  </si>
+  <si>
+    <t>Cape Cod Bay Reefs Habitat Revitalization Project—Brewster</t>
+  </si>
+  <si>
+    <t>Brewster, MA</t>
+  </si>
+  <si>
+    <t>Cape Cod Bay Reefs Habitat Revitalization Project—Dennis</t>
+  </si>
+  <si>
+    <t>Dennis, MA</t>
+  </si>
+  <si>
+    <t>Cape Cod Bay Reefs Habitat Revitalization Project in Brewster</t>
+  </si>
+  <si>
+    <t>Cape Cod Bay Reefs Habitat Revitalization Project in Dennis</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF141414"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF141414"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF141414"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <numFmt numFmtId="10" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -411,50 +488,66 @@
                   <a:schemeClr val="accent2">
                     <a:satMod val="140000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
                 <a:miter lim="800000"/>
               </a:ln>
               <a:noFill/>
               <a:effectLst>
                 <a:outerShdw blurRad="25500" dist="23000" dir="7020000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> For Esri use only</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{881627FE-A07B-4CD5-96ED-E277F3F3EE64}" name="Table1" displayName="Table1" ref="A1:G22" totalsRowShown="0">
+  <autoFilter ref="A1:G22" xr:uid="{881627FE-A07B-4CD5-96ED-E277F3F3EE64}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{8FBC0F5B-B87D-4A60-BB17-42827732D11B}" name="Site"/>
+    <tableColumn id="2" xr3:uid="{A48DF377-3183-4C62-B9D3-6445DE06C6EE}" name="Location"/>
+    <tableColumn id="3" xr3:uid="{0503654C-9697-463F-B1EF-FAAA71ABA1DA}" name="Latitude"/>
+    <tableColumn id="4" xr3:uid="{3D0CA3D6-3989-470C-A648-1922CED95A6C}" name="Longitude"/>
+    <tableColumn id="5" xr3:uid="{3078F02D-CF61-4599-964C-FE44C30C7AE0}" name="ILF service area"/>
+    <tableColumn id="6" xr3:uid="{1A033BE1-2791-4AED-8D95-4A21490DCDE2}" name="ILF funding" dataDxfId="0"/>
+    <tableColumn id="7" xr3:uid="{1B257A84-4185-4EE7-8820-0579F05B76F6}" name="Link to learn more" dataCellStyle="Hyperlink"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -709,73 +802,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/williams-river-preservation-parcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/barnstable-great-marsh-restoration" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/salmon-brook-dam-removal-project" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/town-farm-road-preservation-parcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/lyons-brook-preservation-project-in-westport-ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/stow-acres-wetland-restoration" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/nantucket-eelgrass-restoration-project" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/red-brook-restoration-project" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/parker-river-connector-preservation-project" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/nemasket-river-preservation-parcel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/nantucket-reef-restoration-project" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/eelgrass-restoration-project-in-salem-sound" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/scantic-river-preservation-project" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/burnshirt-watershed-preservation-project" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/marine-habitat-enhancement-on-the-yarmouth-artificial-reef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/chop-chaque-bog-restoration-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/wetland-restoration-at-blackwater-memorial-forest" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/williams-river-preservation-parcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/barnstable-great-marsh-restoration" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/great-marsh-ecosystem-recovery-project-at-william-forward-wildlife-management-area" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/salmon-brook-dam-removal-project" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/cape-cod-bay-reefs-habitat-revitalization-project" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/town-farm-road-preservation-parcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/lyons-brook-preservation-project-in-westport-ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/stow-acres-wetland-restoration" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/nantucket-eelgrass-restoration-project" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/red-brook-restoration-project" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/cape-cod-bay-reefs-habitat-revitalization-project" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/parker-river-connector-preservation-project" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/nemasket-river-preservation-parcel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/nantucket-reef-restoration-project" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/eelgrass-restoration-project-in-salem-sound" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/scantic-river-preservation-project" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/burnshirt-watershed-preservation-project" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/cotton-brook-preserve-rehabilitation" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/marine-habitat-enhancement-on-the-yarmouth-artificial-reef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/chop-chaque-bog-restoration-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/wetland-restoration-at-blackwater-memorial-forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BAFC793-EC86-4BBE-A994-D696C7D9C19C}">
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="56.54296875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.26953125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="10.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.36328125" customWidth="1"/>
     <col min="5" max="5" width="23.36328125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="9.90625" customWidth="1"/>
+    <col min="6" max="6" width="12.1796875" customWidth="1"/>
     <col min="7" max="7" width="139.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>8</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>49</v>
       </c>
@@ -1147,117 +1240,222 @@
       <c r="G17" s="4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18">
         <v>42.419066999999998</v>
       </c>
       <c r="D18">
         <v>-71.530831000000006</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1">
         <v>300000</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="6">
+        <v>42.771788999999998</v>
+      </c>
+      <c r="D19" s="6">
+        <v>-70.874533</v>
+      </c>
+      <c r="E19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="1">
+        <v>1395000</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="6">
+        <v>41.927078000000002</v>
+      </c>
+      <c r="D20" s="6">
+        <v>-70.679765000000003</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="1">
+        <v>1682317</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="8">
+        <v>41.783078699999997</v>
+      </c>
+      <c r="D21" s="8">
+        <v>-70.131160559999998</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="9">
+        <v>931105</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="8">
+        <v>41.787471869999997</v>
+      </c>
+      <c r="D22" s="8">
+        <v>-70.131160559999998</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="9">
+        <v>931105</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F6">
     <sortCondition ref="A2:A6"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="G10" r:id="rId1" xr:uid="{A317819F-215E-4890-A977-C3319569F816}"/>
     <hyperlink ref="G12" r:id="rId2" xr:uid="{E07F2DDE-0EFE-4450-86AF-08AF06DEA8FC}"/>
     <hyperlink ref="G16" r:id="rId3" xr:uid="{4B1EB31A-D0CB-4210-984E-9D6F2D3151B3}"/>
     <hyperlink ref="G2" r:id="rId4" xr:uid="{1B4CE57F-27DD-4CCF-93CB-325FC8C3750F}"/>
     <hyperlink ref="G3" r:id="rId5" xr:uid="{910BCAD7-C92A-4577-9EDA-94932F08C428}"/>
     <hyperlink ref="G4" r:id="rId6" xr:uid="{F5FB9C60-C1AE-498A-AA13-6EA952340D66}"/>
     <hyperlink ref="G5" r:id="rId7" xr:uid="{74735DD5-EA65-463A-AD6D-A6ED0450430D}"/>
     <hyperlink ref="G6" r:id="rId8" xr:uid="{B7A273B4-6B24-4ED2-B349-74CA5A20AAE2}"/>
     <hyperlink ref="G7" r:id="rId9" xr:uid="{99E88E17-7B65-4934-B93C-E4ACE72A148C}"/>
     <hyperlink ref="G8" r:id="rId10" xr:uid="{9FD07F67-9CF9-4899-B353-6870F1D53055}"/>
     <hyperlink ref="G9" r:id="rId11" xr:uid="{68F2F7AB-008F-42EC-A77D-BDE300392BAD}"/>
     <hyperlink ref="G11" r:id="rId12" xr:uid="{6FF7EA73-E32B-4C1C-9127-342286CE41D8}"/>
     <hyperlink ref="G13" r:id="rId13" xr:uid="{89EDC7B8-4A45-432E-8A62-D1C0FC48A3D2}"/>
     <hyperlink ref="G14" r:id="rId14" xr:uid="{F9111EA4-6E3F-432D-81E0-8FC477E376C5}"/>
     <hyperlink ref="G15" r:id="rId15" xr:uid="{2DBC68C4-21C0-4F06-A115-6B660604250F}"/>
     <hyperlink ref="G17" r:id="rId16" xr:uid="{8E5B151D-E031-415E-85F4-78BED62137AC}"/>
     <hyperlink ref="G18" r:id="rId17" xr:uid="{78221F66-45D8-41A6-A9A3-82DA9FB39B67}"/>
+    <hyperlink ref="G19" r:id="rId18" xr:uid="{F555B12C-1BED-49CF-9550-D00AE897BAD5}"/>
+    <hyperlink ref="G20" r:id="rId19" xr:uid="{D76C2CB3-FFB8-46F8-A9F5-0778595561E4}"/>
+    <hyperlink ref="G21" r:id="rId20" xr:uid="{AC702057-403E-422A-BA51-BFAE58C3BFB9}"/>
+    <hyperlink ref="G22" r:id="rId21" xr:uid="{048BB2AC-BDCD-4353-960D-4F4E726D3D03}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId22"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3502200-8986-4A5F-AD96-D83A2FA714A4}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Example ILF projects</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Example Massachusetts In-lieu Fee Projects</dc:title>
   <dc:creator>E B</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ESRI_WORKBOOK_ID">
     <vt:lpwstr>b2d7cdde9d7546029eb4b4f0208174d1</vt:lpwstr>
   </property>
 </Properties>
 </file>