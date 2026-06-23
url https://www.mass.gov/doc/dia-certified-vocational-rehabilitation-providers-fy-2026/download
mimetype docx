--- v0 (2026-03-27)
+++ v1 (2026-06-23)
@@ -2428,51 +2428,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(413)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>387-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>9637</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF937A" w14:textId="1711F8D2" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF937B" w14:textId="5F21DE18" w:rsidR="001A1DE0" w:rsidRDefault="004466B0" w:rsidP="0077253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Timothy</w:t>
       </w:r>
       <w:r>
@@ -2515,250 +2515,50 @@
       <w:r w:rsidR="00DC738A">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="007D1490">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.E</w:t>
       </w:r>
       <w:r w:rsidR="00DC738A">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0099631F">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>, CRC, CVE, IPEC</w:t>
-      </w:r>
-[...198 lines deleted...]
-        <w:t xml:space="preserve"> LRC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF9380" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EAF9381" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="3671"/>
         </w:tabs>
         <w:ind w:right="4031"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2905,66 +2705,69 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CRC,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> LRC</w:t>
       </w:r>
       <w:r w:rsidR="009F7E9B" w:rsidRPr="008966AB">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="035FD35C" w14:textId="77777777" w:rsidR="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32629570" w14:textId="6373D364" w:rsidR="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
+    <w:p w14:paraId="32629570" w14:textId="4BF1FC9C" w:rsidR="00584068" w:rsidRDefault="001460C8" w:rsidP="00584068">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>10</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004311FF">
         <w:t xml:space="preserve">.     </w:t>
       </w:r>
+      <w:r w:rsidR="00767638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004311FF" w:rsidRPr="004311FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Managed</w:t>
       </w:r>
       <w:r w:rsidR="00757D75" w:rsidRPr="004311FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00757D75" w:rsidRPr="00017406">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Care Networ</w:t>
       </w:r>
       <w:r w:rsidR="00017406" w:rsidRPr="00017406">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3014,68 +2817,68 @@
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> Phone: 716-285-5710</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4E355A" w14:textId="1B164FBB" w:rsidR="006454F1" w:rsidRDefault="006454F1" w:rsidP="00017406">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        Contact Person: </w:t>
       </w:r>
       <w:r w:rsidR="00A72FD2">
         <w:t>Melissa Cunningham, MA, CRC, CVE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F400E8C" w14:textId="77777777" w:rsidR="006D4DAD" w:rsidRDefault="006D4DAD" w:rsidP="008966AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAAF351" w14:textId="787DC06E" w:rsidR="006D4DAD" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
+    <w:p w14:paraId="3DAAF351" w14:textId="739A8D7E" w:rsidR="006D4DAD" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1</w:t>
       </w:r>
-      <w:r w:rsidR="00584068">
-        <w:t>1</w:t>
+      <w:r w:rsidR="001460C8">
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003839F9">
         <w:t xml:space="preserve">.     </w:t>
       </w:r>
       <w:r w:rsidR="003839F9" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="008A31BC" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Life Care Consulting Services. Inc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79834EC8" w14:textId="53125855" w:rsidR="008A31BC" w:rsidRDefault="005D2242" w:rsidP="005D2242">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -3127,80 +2930,80 @@
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00E76157">
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
       <w:r w:rsidR="00D63764">
         <w:t>Kerry</w:t>
       </w:r>
       <w:r w:rsidR="0081254B">
         <w:t xml:space="preserve"> A.</w:t>
       </w:r>
       <w:r w:rsidR="00D63764">
         <w:t xml:space="preserve"> Skillin</w:t>
       </w:r>
       <w:r w:rsidR="007A45BD">
         <w:t>, CRC. ABVE</w:t>
       </w:r>
       <w:r w:rsidR="007D1490">
         <w:t>/D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9384" w14:textId="20344FF5" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
+    <w:p w14:paraId="5EAF9384" w14:textId="40E40E7C" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="272" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk211341016"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003839F9">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00584068">
-[...3 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE647D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007046BB" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>New Horizon Wellness Group</w:t>
       </w:r>
       <w:r w:rsidR="000E7875" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3296,70 +3099,86 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> MS, CRC,</w:t>
       </w:r>
       <w:r w:rsidR="004779D3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007046BB">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">SCLA, LADC-1, MBA  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="5EAF9389" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB3DC0B" w14:textId="77E8039F" w:rsidR="00280E82" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
+    <w:p w14:paraId="7EB3DC0B" w14:textId="61AC3D25" w:rsidR="00280E82" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:ind w:left="504" w:right="2591"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>13.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003839F9" w:rsidRPr="00584068">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="007046BB" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Occupational Resource </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007046BB" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3460,83 +3279,89 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
       <w:r w:rsidR="007046BB">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Nancy L. Segrave, MA, CRC, CCM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09451BAD" w14:textId="77777777" w:rsidR="00280E82" w:rsidRDefault="00280E82" w:rsidP="00280E82">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAF938A" w14:textId="0DDE7B5F" w:rsidR="001A1DE0" w:rsidRPr="0010644A" w:rsidRDefault="0010644A" w:rsidP="0010644A">
+    <w:p w14:paraId="5EAF938A" w14:textId="32644684" w:rsidR="001A1DE0" w:rsidRPr="0010644A" w:rsidRDefault="0010644A" w:rsidP="0010644A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:ind w:left="504" w:right="1800"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00584068">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD3BF7" w:rsidRPr="0010644A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00767638">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B64602" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Paradigm Management</w:t>
       </w:r>
       <w:r w:rsidR="00B64602" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B64602" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Services,</w:t>
@@ -3627,120 +3452,131 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>94597 Phone:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(800)676-6777</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF938D" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="139D4A44" w14:textId="6C9A432E" w:rsidR="0077253D" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="63"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dawn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Daley,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MS,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF938E" w14:textId="615C0D48" w:rsidR="001A1DE0" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
+    <w:p w14:paraId="5EAF938E" w14:textId="651B43E9" w:rsidR="001A1DE0" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:spacing w:before="271"/>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>15.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D9541D" w:rsidRPr="00584068">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Rhonda</w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00584068">
@@ -3862,57 +3698,54 @@
         <w:rPr>
           <w:spacing w:val="62"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(508)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>339-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>0555</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9392" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF9393" w14:textId="06722578" w:rsidR="001A1DE0" w:rsidRDefault="004466B0" w:rsidP="00767638">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="272" w:lineRule="exact"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="63"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Rhonda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3935,151 +3768,151 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MA,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CRC,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> LRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9393" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
-[...6 lines deleted...]
-    <w:p w14:paraId="2BE6F6B3" w14:textId="69916C76" w:rsidR="00CF42FF" w:rsidRDefault="00757D75" w:rsidP="00757D75">
+    <w:p w14:paraId="2BE6F6B3" w14:textId="22B04FB7" w:rsidR="00CF42FF" w:rsidRDefault="00757D75" w:rsidP="00757D75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:ind w:right="3311"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00584068">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The Process of Restoration</w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9394" w14:textId="53E6567A" w:rsidR="001A1DE0" w:rsidRPr="00CF42FF" w:rsidRDefault="00CF42FF" w:rsidP="00781815">
+    <w:p w14:paraId="5EAF9394" w14:textId="73201F78" w:rsidR="001A1DE0" w:rsidRPr="00CF42FF" w:rsidRDefault="00CF42FF" w:rsidP="00781815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="720" w:right="3311"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00633D2C">
+      <w:r w:rsidR="00767638">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3015 </w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4244,73 +4077,73 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Johnson,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>CRC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772A29DA" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F763080" w14:textId="298CF635" w:rsidR="0024599C" w:rsidRDefault="00CF42FF" w:rsidP="006F5911">
+    <w:p w14:paraId="5F763080" w14:textId="5EEC95A1" w:rsidR="0024599C" w:rsidRDefault="00CF42FF" w:rsidP="006F5911">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:left="432" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00584068">
-[...3 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006F5911">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.    </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tandem</w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
@@ -4444,71 +4277,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Donna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Curtin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1CE179" w14:textId="77777777" w:rsidR="0024599C" w:rsidRDefault="0024599C" w:rsidP="0024599C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6202865E" w14:textId="75678173" w:rsidR="0024599C" w:rsidRPr="00CF42FF" w:rsidRDefault="00CF42FF" w:rsidP="00CF42FF">
+    <w:p w14:paraId="6202865E" w14:textId="53743F85" w:rsidR="0024599C" w:rsidRPr="00CF42FF" w:rsidRDefault="00CF42FF" w:rsidP="00CF42FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00757D75">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00130C92" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>VRS</w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4644,67 +4477,79 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9111E8" w14:textId="77777777" w:rsidR="0024599C" w:rsidRDefault="0024599C" w:rsidP="0024599C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B68F5D5" w14:textId="77777777" w:rsidR="0024599C" w:rsidRDefault="0024599C" w:rsidP="0024599C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74ABAC4A" w14:textId="0CEEA146" w:rsidR="0024599C" w:rsidRPr="00757D75" w:rsidRDefault="00757D75" w:rsidP="00757D75">
+    <w:p w14:paraId="74ABAC4A" w14:textId="2F59B959" w:rsidR="0024599C" w:rsidRPr="00757D75" w:rsidRDefault="00757D75" w:rsidP="00757D75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>19.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001460C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF" w:rsidRPr="00757D75">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00757D75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Windham</w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00757D75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00757D75">
@@ -5617,124 +5462,133 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A1DE0"/>
     <w:rsid w:val="00017406"/>
     <w:rsid w:val="00033B9B"/>
     <w:rsid w:val="00052F58"/>
     <w:rsid w:val="000E7875"/>
     <w:rsid w:val="000F3F73"/>
     <w:rsid w:val="000F68F3"/>
     <w:rsid w:val="0010644A"/>
     <w:rsid w:val="00130C92"/>
     <w:rsid w:val="00133641"/>
+    <w:rsid w:val="001460C8"/>
     <w:rsid w:val="001A1DE0"/>
     <w:rsid w:val="001B3D04"/>
     <w:rsid w:val="001E2445"/>
     <w:rsid w:val="001F06CC"/>
     <w:rsid w:val="001F2599"/>
     <w:rsid w:val="0024599C"/>
     <w:rsid w:val="00273B52"/>
     <w:rsid w:val="00280E82"/>
     <w:rsid w:val="00290ABB"/>
     <w:rsid w:val="002C42D3"/>
     <w:rsid w:val="002E7FB6"/>
     <w:rsid w:val="00303519"/>
     <w:rsid w:val="00314693"/>
+    <w:rsid w:val="003325F0"/>
     <w:rsid w:val="00347214"/>
     <w:rsid w:val="003839F9"/>
     <w:rsid w:val="0039260C"/>
     <w:rsid w:val="003D27F2"/>
     <w:rsid w:val="003F2A82"/>
     <w:rsid w:val="004311FF"/>
     <w:rsid w:val="004466B0"/>
     <w:rsid w:val="004511FC"/>
     <w:rsid w:val="00452B99"/>
     <w:rsid w:val="004779D3"/>
     <w:rsid w:val="004B2AC0"/>
     <w:rsid w:val="004C71E2"/>
     <w:rsid w:val="00517BB6"/>
     <w:rsid w:val="00534B65"/>
+    <w:rsid w:val="00543515"/>
     <w:rsid w:val="005819B4"/>
     <w:rsid w:val="00584068"/>
     <w:rsid w:val="005B50C4"/>
     <w:rsid w:val="005D2242"/>
     <w:rsid w:val="005E5DB6"/>
     <w:rsid w:val="00631F98"/>
     <w:rsid w:val="00633D2C"/>
     <w:rsid w:val="006454F1"/>
     <w:rsid w:val="00646272"/>
+    <w:rsid w:val="006975AF"/>
     <w:rsid w:val="006D4DAD"/>
+    <w:rsid w:val="006F52B0"/>
     <w:rsid w:val="006F5911"/>
     <w:rsid w:val="007046BB"/>
+    <w:rsid w:val="0071078B"/>
     <w:rsid w:val="007204AC"/>
     <w:rsid w:val="0075334C"/>
     <w:rsid w:val="00757D75"/>
     <w:rsid w:val="00761A6A"/>
+    <w:rsid w:val="00767638"/>
+    <w:rsid w:val="0077253D"/>
     <w:rsid w:val="0077705C"/>
     <w:rsid w:val="00781815"/>
     <w:rsid w:val="0079230D"/>
     <w:rsid w:val="007A45BD"/>
     <w:rsid w:val="007D03A4"/>
     <w:rsid w:val="007D1490"/>
     <w:rsid w:val="007D1FDD"/>
     <w:rsid w:val="0081254B"/>
     <w:rsid w:val="00861011"/>
     <w:rsid w:val="008966AB"/>
     <w:rsid w:val="008A31BC"/>
     <w:rsid w:val="009811BE"/>
     <w:rsid w:val="00981736"/>
     <w:rsid w:val="0099631F"/>
     <w:rsid w:val="009E048B"/>
     <w:rsid w:val="009F7E9B"/>
     <w:rsid w:val="00A22454"/>
     <w:rsid w:val="00A40084"/>
     <w:rsid w:val="00A72FD2"/>
     <w:rsid w:val="00AA5CF7"/>
     <w:rsid w:val="00AD364E"/>
     <w:rsid w:val="00AD3BF7"/>
     <w:rsid w:val="00B57CCC"/>
     <w:rsid w:val="00B64602"/>
     <w:rsid w:val="00BC2436"/>
     <w:rsid w:val="00BE647D"/>
     <w:rsid w:val="00C0127E"/>
     <w:rsid w:val="00C63464"/>
     <w:rsid w:val="00C74865"/>
     <w:rsid w:val="00CF42FF"/>
     <w:rsid w:val="00D36328"/>
+    <w:rsid w:val="00D45691"/>
     <w:rsid w:val="00D63764"/>
     <w:rsid w:val="00D9541D"/>
     <w:rsid w:val="00DC738A"/>
     <w:rsid w:val="00DD2D5D"/>
     <w:rsid w:val="00DD48AB"/>
     <w:rsid w:val="00E0730F"/>
     <w:rsid w:val="00E15862"/>
     <w:rsid w:val="00E46BE4"/>
     <w:rsid w:val="00E76157"/>
     <w:rsid w:val="00EB7EE5"/>
     <w:rsid w:val="00ED31B7"/>
     <w:rsid w:val="00F21839"/>
     <w:rsid w:val="00F4184B"/>
     <w:rsid w:val="00FA548E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -6528,75 +6382,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>524</Words>
-  <Characters>2993</Characters>
+  <Words>502</Words>
+  <Characters>2866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Massachusetts Division of Employment and Training</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3510</CharactersWithSpaces>
+  <CharactersWithSpaces>3362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pinkham, Laurie (EOL)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F6A523146EBEBF48B96A04E654DDDDC7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2024-07-15T00:00:00Z</vt:filetime>
   </property>