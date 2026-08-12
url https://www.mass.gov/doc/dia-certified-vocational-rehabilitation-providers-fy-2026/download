--- v1 (2026-06-23)
+++ v2 (2026-08-12)
@@ -19,62 +19,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5EAF9333" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487502848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EAF93B6" wp14:editId="5EAF93B7">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487502848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EAF93B6" wp14:editId="4A31B0F2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>22861</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>27622</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7726680" cy="10003155"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Group 1"/>
+                <wp:docPr id="1" name="Group 1" descr="Commonwealth of Massachusetts State Seal"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7726680" cy="10003155"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7726680" cy="10003155"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Image 2"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5" cstate="print"/>
                           <a:stretch>
@@ -123,51 +123,51 @@
                                   <a:pt x="4846320" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="583303DC" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.8pt;margin-top:2.15pt;width:608.4pt;height:787.65pt;z-index:-15813632;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77266,100031" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBq0a4MTAMAADAIAAAOAAAAZHJzL2Uyb0RvYy54bWycVW1P2zAQ/j5p/yHK&#10;d0ja0tBFFDTBqJAQQ4Npnx3HSSwc27PdF/797pw4zegmXio1Ocfnu+eee/HZxa4V0YYZy5VcxpPj&#10;NI6YpKrksl7GPx+vjxZxZB2RJRFKsmX8zGx8cf7509lW52yqGiVKZiIwIm2+1cu4cU7nSWJpw1pi&#10;j5VmEjYrZVriYGnqpDRkC9ZbkUzTNEu2ypTaKMqsha9X3WZ87u1XFaPue1VZ5iKxjAGb80/jnwU+&#10;k/MzkteG6IbTHgb5AIqWcAlOB1NXxJFobfiBqZZTo6yq3DFVbaKqilPmY4BoJumLaFZGrbWPpc63&#10;tR5oAmpf8PRhs/RuszL6Qd+bDj2It4o+WeAl2eo6H+/jut4r7yrT4iEIItp5Rp8HRtnORRQ+np5O&#10;s2wBxFPYm6RpOpvM5x3ptIHMHBykzbfXjiYk71x7gAMgzWkO/54kkA5Ier2Y4JRbGxb3Rto32WiJ&#10;eVrrI8inJo4XXHD37GsTMoeg5OaeU+QXF8DnvYl4uYyncSRJCy1x05KaRVNkJWigPmbg4HghuL7m&#10;QiDvKPdAoaBfFMQ/Yu2K7UrRdcuk67rHMAGYlbQN1zaOTM7aggE4c1NOIGnQuQ4QasOl67JmnWGO&#10;Nui/Ahw/oMEQKMmHDQ96jxNDsH15vbViZov5XxVzgr6HtJNcG+tWTLURCgAWQADXJCebW9vDCSo9&#10;iR0CDw0A4XSAcWMDfbA6IPBdHfXQEM0AAprdZ3gWMrzq58sM4+h1sOX61X/omZxm6XQC8xNaB6Ts&#10;JDvtchCa62Rxks2mfXNls7mfZiOa6LqjaUwNTKiyIwnoaoJEdzKISCYOS+GHpYOaAILjCIZl0XmH&#10;IsdzaBTFaLuMByANIEUcuNmqDXtUXs1hmw9KYUoA0r2OkGNdiGmkFfbCW3t7nU6WfskQFxgL2+Hd&#10;qY3dvks5sBnMUaEs6zxh3N7lwAW4H7NtleBl6FNr6uJSmGhD8A7yvx7xSA1mme37BKVClc8wJ7ZQ&#10;OMvY/l4THEriRkKdQtwuCCYIRRCME5fK33WeeeiPx90vYnTfKg5q506Fcj3omE4XT0r1de1UxX07&#10;7RFB1LiA1vGSv5Y8E/0VivfeeO219hf9+R8AAAD//wMAUEsDBAoAAAAAAAAAIQB/lCe1myoCAJsq&#10;AgAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAJ9gAADOQIBgAAABfh&#10;jakAAAMAUExURf////Hy+OTm8dbZ68nN5LvA3a601qCnz5ObyYWOwneBu2p1tFxorVFeqE9cpkpY&#10;pENRoUFPoDRDmSY2kgBVgQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEQmwtsAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7N1vaNz5nSf4T2aH9bA31mqIA+NVINV9&#10;pC6Ggag9XPU96W151g8ueCFyg8DzoGMZOgdJutX2k9DTsF2uHuht+okdJZ1wl4Dl9IPpRdBWYLxh&#10;WWcsp+/BpI5zK7CHMhWmu2YZbc9dHKKRwnEODLkHvyqr6le/kurPr1SS/HqBsOvf9/ut+v2Vfu/6&#10;fCMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAgAPoE+MeAAAAABwIc5WZ&#10;iJiJiH8ZEdOpR9ci4u8iYi2Wy6v7Oi4AAAAAAOCxI9gHAACQNlf57Zh6Xo3l8pkx9f14mqvMRsTF&#10;iJjt41WbEbESEZVYLtdHMSwAoIvdz9PqsVx+YkT9XouIy10edQ4HAAAA5O53xz0AAPJVLC1ebbn5&#10;mYgoREQ9In4aEUu16sLm/o8KAOCASQJ91yI5V+rXZETMR8R8zFWuRxLwc44FAONXiLnKdCyX10bQ&#10;dj9fAgAAAAAYmmAfwBFSLC1+FLtfnC4XS4tXatWFpf0ZEQDAATNXmYyIW5FMuZuHyxExG3OV8yMK&#10;EQAA/bkYEfkek+cq0zHYlwEAAAAABvY74x4AAPl66ctPx9/85KWIiDh/7lScKp5ofXgyIm4US4vz&#10;YxgaAMB4JRflP4q9Q32bEbHa8lPf4/mFiLjbaB8AGK9RVNa7OII2AQAAAHalYh/A0bIZEXHn3odx&#10;/typePO1s/Gt71UjImLj4+3Y2n7YfN6NYmmxXqsurI5nmABw4FX6fP5nIpmaddh26n0+n14lobu7&#10;kXzRIctKRPwgIla6TqubTN/7cmQHAycjCfedUbkPAMZqFNPxmoYXAAAA2HefGPcAAMhHsbQ4GRG/&#10;at5+5zvPxec+eyJ+9OMk5Pcnszdj4+Ot1pdsRsQTtepC9oVrAKB3c5WZSEJj7ZbLfuc6COYqhYj4&#10;ILJDfWsRcamvi//J8r4R2VPyrcVy+al+h9hDn9PRPv56LJfruffD6CTTQLdXdVwur45lLMDhlBx/&#10;Wq11DaMfZXOV3/bwrOuxXL6SU3+zEXFrj2etxnL5TC79jUNyrlRou2+/jlHj7Pug6PwMNn1RZAw6&#10;z7cth6PCsgUA4BBzkQngiCiWFm+99OWnZ0unp+Lmu2uxtf0wJo4fi7ffOhe3bq/Hv/nXT8at2+vx&#10;xrX3W1+2UqsunC+WFq9FxL1adWFlTMMHgMNt1MG+ucq1aA8E3Yzl8tKQbc5H+7Rya7teAE8uhlwb&#10;qs/dXRnZxZW5yt3IrrK3FMvlSwO2mVToSwe1EpVYLl8dqN2d9qcjWT4zXfpoWo2dSoP1IfpLr2NN&#10;9YE/o84+CpEEItO6r3u7r3eV3C78z1WuRsSzGY8Mvl4m68hsRHwxkuXYrVpkPZrLcbk83Pl4sq63&#10;2n277q3Nvfc/nZ/fYP12X96D7fM6x36vY9vsvu7nYbjPP/vzyGeb7FxXhtsHj/Zz3JEVnOr3eNaL&#10;rM9+HKGtJFDW3IcUujyrOX387lVne+tvVMsx32N8drBvLdrHvhnL5T/Iqb8b0V6ZuR6dy2P4YF/n&#10;dhkRcX4k4c32Y9Ru1Qjrkdcx6iD03TmWrHU+v/OL7v0Wov0coZu1SLbtpYHO8w7q7xB57E/zOI7t&#10;LIeLsfu+by2SdfHmQPuyzs8sX+nPc/S/tzXtrE/Z+6+89X58369lCwAA+8BUvACHXLG0WIiIG6eK&#10;J2ZefKEUERGf++yJmH3+3fjZzx/E8195LyaOH4upkxMxdXIi/mrlYsw+/25zWt7ZYmnxViR/6JiO&#10;ZAo6AODgmY72i373cmizELtfSEyb7PP5/eoWehrOXOVy5B3qi4hYLm/GXOVSZE/v+3LMVa4PdCE+&#10;CYmWo/fPeqbxcy3mKiuRXNSs991v5zrWOqZKTtUBZ7v20d1u6109kgtxeXg5stfB/tfLJLBweZc2&#10;0wqRBEbmY65Sj4hvxHL5et/9JmY6bs9V7g0ZiOhl/1OPZL1tfc0gward1pGlAdqbj/Zl8IOM53Rf&#10;98evGe5tN1f5Rg4Xn9PtDrsPHufnWBhB36M+5u0uCYGUo3uYr1UzJDUbybFgKZJg0iBhsFEtx9Ec&#10;49vdjPbwxmTMVWZzCoSlw2crkezn85OEOGcyHpmPiEGPCVn9DHuMqgwcDBtn37uPJ60Zls1fEjYq&#10;R3tQdDfTjZ9yY9u+0ue2fZR/h0i32ft+ZvDlcDnmKqvRf/izEPt7TNmvY1jr+rQf/e1t/5ctAACM&#10;3O+MewAA9KdYWpwvlhbvFkuLvy2WFn8VER9FxMzW9m8ePedHP/4wNj7eiq3th1G9vxHV+xuPAn5v&#10;XHv/UTW/l778dJROTzX/QJ11kQsA4PBKLtiWMx5ZzaXiVRKsqWQ80u1C8e6Sqirdqgv2YjYiPmpU&#10;T8vTbtV0+pF3pZJ8xpWEKfIJnSQVUj6IZL0bpM1CJMGcDxpt5eFGY1sYpdXU7ckBx59VNTFikG2i&#10;c8q1iMP3Rab5Lve/vJ+DYB/NVSYbVY+6Tfe+l+bx56PGvu1xshZJyLjVF4dutfMYsRIR/zh0u526&#10;HSPz2953qg0Pc4y6EXOVW30fV8bZd3fzXe6fbYSD8pWcn320S797mY9k2x59ddSjbOdcbX7AFmYi&#10;4u4IzrcZlmULAMARJdgHcIgUS4s3IvkD/0xExMTxY5OvXnkm3vnOc3H22Sejen8jNj7eivf+cj3e&#10;fO1svPOd5+Lihelmdb742tdvx/lzpyIi4vvffi5efKEUZ599stn86n6/HwCAEesW2MpnatmIaFRW&#10;q2c80nuILQlyfBDdw4D1SIIElZaflS79RiRVXe7meOF7+EBecqEt7wvRkzkFV/IJHCYVtj6I7mGc&#10;1UiqLjWX4fXofg4+HcmFxfkcRjYZ2VMg5yep6FhP3TszQEvdX9P/sk63Vc+p8uT+6AwTtVZomt2H&#10;sCb7LdlPfhTdt4O1SCpXth4LVqN93WiajIhbjcD44yQd3s3jGJEOB+b/pcidqWmbWpdpoVHNN48+&#10;7kb2sbgenecZux2jZiPi1qHoe3etx//0djSfUx+tgd2sL5tEZG/bKxljiki27Q8ew+BuPpL9bFa1&#10;7Yjs5bDUuD9LWQDsALFsAQA4wkzFC3BIFEuL1yJi/tUrz8TFC9Mx+/xfxMUL04+Cep/77In40lff&#10;i1ev/Ot45zvPPXpd6fRUnCqeiJ/8nxtx8cJ0VO//fVy8MB1TJ4/H8195L6r3N5pPvVssLZ6pVReG&#10;ndIJAHhcLJc/Me4h7CHrAurSCMI9NzP62oy5SmHPvna/2L0UybSs3c/PkotYL0fnBeiZSIJhZwac&#10;jrHVdE/vZXd5V+tr+mIMU4WtM0wxaDvzkR2eq0fzAn235bAzhvS0m0kgb64SOUw9OJvjlJTdpKem&#10;fDb6mT6yM6SwFu3bxbPR37JOV/9b7fF1lVguX+2jn1FJB05WYmc7b64zS/s7pF0sl8/0/Ny5ym9T&#10;95x57Ke96x5I2IyIb8Rex65k+3k5OkOBl2OuMjlEldqDsj306ma074eGm4432T/Pp+5N7+vykO5j&#10;KdXHxRj+y5jl6DzXWI29pp3cOUZdi/b1cybmKld7XD/G2Xe3ttNfOFiKzs988PbbZZ3n9bNtZ31+&#10;N2KuUs9hWvbHzY3o3M8uRbIu1ru+KqngOB+d5/vlmKusDnAMW+3ruNmvZDy9/Z6WBNha39dgY+v1&#10;98IkqHx3oNfu7qAsWwAAyJ2KfQCHQLG0WIjGHxgnjh+Lre2HsbX9m9j4ePvRcyaOH4uVd/40Sqen&#10;Ol5//typePO1szF18nh863vVWK/9Ir729dvx9B9/+lEwMBrf+i2WFudH/X4AAEYuuWBbyHjk5gh6&#10;W4rmBeokoPKJWC4/1WMQ7lp0Xqxdi4inYrl8ac8LtsvltUZg46norDox3Wh/EPXU7fkB22nqVolo&#10;EPW2doerXDb8uJJ1LetzrsRy+YlYLi/tGq5cLm82nvNEZE/tfC2nafdGPSXvvdTtfsecDuKlP4uZ&#10;PttL959/la1R6QycrkQSAGllOt6jIlneWYGElYh4IpbLV/c8niyXVxpBjPORVXksn+qfB19yzKyn&#10;7h1mOt504Lh7SHs4rUHeeiyXr0T7cpwfav+dBFfSYcSlWC7vHaptHqMizkTnuvXynuMaZ9+7S3/h&#10;4BvRHh4v5FIVL6mamRVq7Gfbfio6g9zN/Qa9SvaD6WVxqXG+Xd/1tcvleiNImhWS7laJkf1i2QIA&#10;cMQJ9gEcDo8uFL7y+p34H8/+bzFx/J/HnXt/G7dur7c98dbt9fja128/mn43ImLj4624+e7ao/ur&#10;9zeien8jXnyh9GjK3qmTE82n32hUBwQAOMxmMu7bHEnVheSC0JnGBdre208uGM+n7l2JJBzYXwWW&#10;5PlnojPcNz/ghel0daPBK+51hiyHrRrX+vphK+61Bj4GHVc6kLMZEecHqiSUfWExr4v3ow0BdFbE&#10;KjQCHb2ayWhvteWe6Z7bS56Xfu5q+mkH2Hzq9r2MwNJ0ToFPxi+rGlcllsvn+w6RJdtNVgjqWp/b&#10;42GW3hcNEwDfj2l405XjVhv/pt/H/BC9pI+TmxFxpa8Wkn3Q+dS9WRUND1Lfu2l9bXOq9vTyHa7a&#10;cFKZrFuosd9t+1J0rhPTj01oNx/p7Xm174rIyfM7v3jgeDxuli0AAEeaYB/AAVYsLRaKpcUPIvWH&#10;0Injx+L7334uXnzh6Xjl9TuPwn1vXHs/Xnn9Tty592H8m/M34/mvvBd/Mnsz/mT2Zrxx7f3WaXcj&#10;IuL5r7wX67UHUTo9FX+1cjFe+vLTzYcuF0uLN4qlxVFW9AAAGKV09a+IgxfsSX+ZYm2gIEdT8roz&#10;0VmtaJAvbfxjdFauGfTCVmtlsbWI+LsB22lKV10crBpTEnJpPc/uP7DRvULI4OHF5MJiOvQw6MX7&#10;9Lo02wgajMpq6nZvfSWhm6xgS3qZ9NZe5/PWRlRla1TS1fia65OqfUdNdjWz60NNMboT9G41GY9P&#10;5aH0MWKwAHhn5czNGD6YniW9HTf3e3lu7+lzosEqDyZfXkh/gWCvY/A4+86WHE9b/9610uhjKdqP&#10;m7NDBmLT29xa9BtqbHcpOo/rj8t2nYeZ1O1Bq3hfz7hv+OqODGMmdduyBQDgSBHsAzhgiqXFmWJp&#10;8VaxtHg3Ij6KiOmXvvx0/B93/pd4+61zj573xrX3Y+L4sXjztbNx8921+B+e/mbcfPfR3zgrW9sP&#10;r1Tvb6xsfLy1GskfKZtTtF2K5JvOS9X7G5uzz/9FfOt71YiIePGFUmv1vvmIuCvcBwAcUlkhtPRU&#10;oeOTXFQupO5NV6PpX3KxPF3xrTBgKCyvyjWtF8SGnwq5s3LZoNWY2gMbg4Xx0hfUl4YK9TUtl69H&#10;Z0hukIv36ekcI0Y7JW96nckK2GZJXzRtbqurA7aXft5hmoa3s8LlTgims4LXaKdXZvTS23VzGtbh&#10;JPvJdOWh+ceial9+0/Hu1zS82ceizvcxzNSw6f3EMAH79P50r9D/OPvuJr0+tJ6bpPezgwUqkxD9&#10;TOreK0OtQ8lr04HPYb548bhJr4v1gVpJlsNq6t7PD9QWebFsAQA40gT7AA6IYmlxslhavBURdyP5&#10;w+5MRMTFC9Px4gul2P71w/jZzx9ERMTW9sP49L+aiNLpqdj4eDtW3vnTOFU80WyqUqsuXK1VF67X&#10;qgvna9WFM41/l2rVhbXGvyu16kIz6Lf6ze/+JJ7/ynuxtf0wSqenYuWdC1E6PRWR/JH0g2Jp0R8J&#10;AYDDppBxX3/T245W+kLxUmMauOElVW1W9+ivF53TGfYrCSF0VsUZ3vBjaw8q9j+u5L0VUvemgzTD&#10;SLc1SKijHlkhgNFV+FlN3Z7p8XWdFZ0imsGW9upJvUn3u9rj6w6CbtW7orGPWE09Pj/S0TA6SShz&#10;PnVvnvuQ69EZ7H1cqjym93uDBMDTYfZRTMM7H7sfI9Nh+OGmht3xmSFe25wmfTWS9TX9WR/kvrOq&#10;9dYbx5qm9Gc+33cfifSyWm2cnw2rtaLYaiSfw2GqSHuQFIZ47c1IPv+VSJbB4fkCweOhMMRrLVsA&#10;AA4cwT6AA6ARnPsoMi5UvfhCKSIi1mtJqO+lLz8dFy9Mx3t/uR6zz/9F3Ln3t3Hn3ofNxzcje9qA&#10;TLXqQr1WXTgTEVeq9zfiS19NpuadOH4s3vnOc3HxwnRE8seQu8J9AMCh0b1ySX0/h9FVclE5Pcb+&#10;L07vLt3edN+VmpKqFcNOx9taFWclt/DisNPxdi6DQT7/dJ95vr/8ph1MpvRMt3N5JFPyZleY6iVM&#10;0zqWzVTIonUdnNxzHUz6K6TGtdrDGA6Kziph7dLr/uMS1DqK0st6szEVaD6SfXi6vcdlSsGssHbv&#10;7z05Rsy03DNoVde9pPfp6QDJUur2oFPDpo8Bg08xu1xei+XymcbP1R6mjR5n31l238cmx4t6yz2T&#10;A1Y9TvczfMXiiOZ2/VQslz/R8jnUc2n76Euvi4MfP5fLS43P/3xjGSwNNTKGZdkCAHCkCfYBjFmx&#10;tDgfSZW+yfPnTsXbb52Lt986FxcvTMfZZ5+MiePHIiLi7LNPxosvlOLFF0rx6pVn4uKFz8d67UGs&#10;1x7E175+u9nclVp1oe9v6taqC9cj4qn12oN6M9wXEfHqlWfizdfORiTfIL9bLC0+LhcBAIDDLTtI&#10;dHAufM6kbqerxQwvCSCkzwvT/fZi8Ol4k4BV6/ljfhUvhp+Od77l/4N+/jOp26Oo6JEOAqT77FV6&#10;euaI0U3Ju5q6PbPrs5OAR2GX16en0N69vc7HRxHGGY3O6l1LGdM2prftwkhCmuyH7EqV+UrvQwqP&#10;yXS89RguGL1XwHZ42ZXj0iGzeuRTpTN9fJqMiFv7tC6Ms+8s6cBPVrB/uEqJyT45fXxd7auN3eR9&#10;zvj46JzKea4yqnMh9pdlCwDAkSbYBzBGjVDfjYiYfPO1s/Hma2fj7LNPxtlnn4xXrzwTb791LvN1&#10;t26vxxvX3m/ebFbpe6pWXVgadCy16sJaRDy1tf1wdfb5v4hbt9cjIuL8uVOx8s6fxsTxY5MRcasx&#10;ZgAABpcOc4zqAu3qHv32Ypgpb0c1DW+39voZ27DT8Baic5qvUSzH1dTtwUI5SQigc2rf0UzJmw7i&#10;7bXezezx+tXU7b3COen+0u0dZHtV78qqpBmR3/Sc7K+Z1O2f5t5D53TWWf0eVelwVj+V4kY/DW/v&#10;4cHhp+NNqtCtpu5NZo6Yq9waYJr3w9F3WlLxtdByz1qXL30spW7P9HnsTVeWrR+gL5c8zrKmJ5+P&#10;ZF28MUBVag4OyxYAgCPtd8c9AIDHVbG0eCMa37R+6ctPx/lzp3p63Z17H8Yrr99p3lyLiEuNUN7Q&#10;GtX+zhRLi9deef3O5Y2Pt+PFF0pxqngivv/t5+JLX30vtrYf3iiWFmOYECEAMLTP5FCh6TN5DISB&#10;FFK38w9z7LTbesE83e/elsubMVdZaWknmY63t2ox6Wl4+64svYebEXE51d/Snq/qvLA/yPR4hY57&#10;RlFBZ7m8FnPpPF4UYpBppZfLV2Ou8sVoDxxcjrnKD3KeqnYlki8vNc3s8fx0mK19LMvlesxV1mJn&#10;3Hu1l358NeM5B08v1bt23Iz2ql3zMVe5MoJt7LCazOEYuR8hgELq9qhC3mvRvl2k+z2qViLiWuq+&#10;2UgCIN11TtU+qml4e6kcF7HzPppB+ULMVWYHGNOVaMwWkbp/NpLQY0Syv7wXEas5HxfG2Xer3j7z&#10;5LizGu3bzcuRvI9epN9nvcfX7YfH93eI5Jz2SrSfo0Qky2s+kmPpZrSvi6ojHgaWLQAAR5xgH8AY&#10;tIb6zp87FS++UOrpdVvbD+PP/vxRqG8pBpx6dy+16sKVYmnxp9/87k+urdd+Mfnv/91Z4T4AOFjm&#10;Y7Cp2PI1V7mbSzvL5TO5tHN4FFK36yPqJ33BatCgyg+iPXB0MaPtdqOchrcpCb3VY+fzTKbj3Tvc&#10;1FrtaNBpeAup2/UB2uhVa6gtGv9fHbCtSxHxQeq+GzFXeSq3UFhycbV1zNN7LJeZlv93Wx6r0foZ&#10;dAu1JOtd62c1yPK9GHOVQapbpt2M5fJSH8/vferP5fJqat2PSI4JuweWHh/TkYSIDq7s6l/1EfWW&#10;DvZ9vo/XDrM99LsN5KszFByR7P/32k7mU7dHMQ1vr5XjWgP2reO62Pe4kmPmmcgO2DXNNH7KqbDd&#10;ylAhmHH23a6fKZZvRvt2Mx+9B/v2qzLzIObjIPwOMS7L5aXG+pUOgDU1z1+TdaU9DLaSY+XF6Zx+&#10;j1qL5XKv6+XRdnCWLQAA5M5UvAD7LB3qe/O1s3u+Zmv7YXzre9VmqC4iCfRdGkWor6kR2jtz596H&#10;m1/66nux8fFWnCqeiJV3LsSp4omIiBum5QWAx95MTj95yz5HSkI/B0Ehdbs+on7Sn8Og73+QKW/n&#10;28YxunDHsGPrViFpL4XU7fqA7fQir+W4n1PypoOc2aHSJNzS+n5Wu7TX6/S+M6nb3drbTSHy2a8V&#10;+uy31+pdTelKk+nXc7AVOu4ZXajgH1O3+9mHFGL/toFRSG8n0z1MqZqe6nbQ48Ruht3e+5lWeEdy&#10;DHgieqlum5iJ5PjwQcxVPoq5yrWB+h133xERc5X5aF/3l/YItK9E+/F3stHGINLbIOOUnJM+Fb2d&#10;IzTDYNcimdb1g5irXM7hd4rJyOdcwxSzrQ7GsgUAgNwJ9gHso2ao79Urz8Tf/OSlnkJ9ERHbv34Y&#10;3/zuT2K99mAzkql396USQ2OK36fWaw/WZp9/N9ZrD2Lq5ER8/9vPtYb7un0TEgBgPLpXdnHxaxDJ&#10;he/WAF2hEcjaTWswYhRTGDalww7paV3bzVVmo/3C/ijHdjAtl69GZ/Wgyz0s036kP9eZLs9L358O&#10;8CU6q/N1ay/9HrLbO2iSaRELLfd0r961Yyl1u5DD9Ipw1GTt47sHwDsr6Q1a1bW7zoq2EXsdi5Kp&#10;aeupe+cH6n+5vBnL5UuRhOyuZ7TbTSEiLkcSgLk2UPhlnH13BjZ3ryTcee6T1QaH1XJ5rVEx/Ewk&#10;x9Nevzg9HTtBsMsjGh3DsGwBADiCTMULsE+KpcUbE8ePzbeE4nq2tf2biOQPEWcaYbt9U6su1Iul&#10;xTNb2w/vfumr702/euWZOH/u1KNpeddrD+Yb0/Je2s9xAcBjbjWGD6w8G6OplndQbEZnVSIVGAbX&#10;+3S8SUWd1oBV/tPwNvU/HW9r8K+X8NRRdSU6pyq9EUmVk+Ely6V1G+xWYS8dxFzdpdXV2NlnJVW3&#10;Opdfup/DEtzsv0JYMs3oLXH6/QAAIABJREFUarTvxy/G4NM0HyX16Az99usz8ThPV3lUdN9Oun1Z&#10;Mr0tjmIfkg6Y71U5rulmtFdXvRgRVwceRbL/vBIRVxqBxtno/dzwckTMxFzl0kDBx/3uOzkvaW27&#10;njmde6eb0b4fmOly7DlMVsPvEDuS0OxqRFxqfPmj+d72+rLDZERca0xVfqnHbZj9ZNkCAHCECPYB&#10;7INiafFqv6G+jY+3Yr32IO7c+zBu3V6PSCr17Wuor6kx5e9TxdLijVdevzMfEcJ9ADBe9xpVtwY3&#10;V7kaw16UWy5/YqjXj9ZadL6/6Tg8QZ+DZiWS4FfTbCQX5bO0BgA3e7x4PoyVSC70t/a/1OW5rWMb&#10;NvhzeC2XV2Oucj3aP7fpmKtcHXrfsmM1dj7vmS7Pab1/r6DlD1LPn4nO5Zxub5CLsZUcP4O9DVK9&#10;a8fNaH/P8zFXueIidNRzOEbOhGBfxH5vD6OR3k66BYMjOrfFURwn+qsct2Mp2oN9hZirzOZyjE0C&#10;cjt/b0rW/5lIwtfdQjDTEXE35ipPDLXP2Z++51O3e/vMkmNlPdqrOL4c3c9/mg7yPvhg/A5xECXb&#10;UrJuJMfmmUjCYLPRfWrxZlD3TJ+9rTaqyrEf9nfZAgBA7gT7AEasWFqcj4jy22+dywz1bXy8FVvb&#10;v+l4bPb5d2Nr+2Hz5pVadWHsF6Fr1YVLxdJivPL6nfmt7Ydx8cJ0Otz30/2aJhgAYA/3ovOiY7eq&#10;YcNLLhLdavS72qgS0c1atF+sno7RVNmaSd0evI/l8mbMVVZiJ/SQTMebXS3n5Zb/Lw3cZ+9uRntA&#10;7YuZ/c5V5iNdJWlw6fc9ymmeZ1K3V3NqtxKdFzTLMVdZyWnqyfYqj3OVmbbtonPa2NXYXfrx9uXc&#10;f3sHRbp6V0TEr2KuMmh7l2OYKl7sl85trPs+dVjpY9/hmKI6P+lgekRWOKtzSuxRTMNbiM59+q0h&#10;tveXYxRfWNipdHW1JXx8MTrHnlS2isjvS56j6Tsdprw8xFSb8zFXqewRKPxptIdER3f+yWjsTMW8&#10;EkllyUIky/Tl6AyCzcRcZT6Wy0v7OEIGZdkCAHAI/c64BwDwGLhWOj0VpdNTHQ9863vV+JPZmzH7&#10;/F/EG9feb3usJdS3epDCco2qfEtvXHs/Xnn9TkwcPxYtlQivNYKMAADjtppx30zjIvEozEZy0bkc&#10;SRWZ38Zc5W7jYlFaPXX7MyMa079M3R62gky6qlD6Qnk0ptQrtNwz+qp4SfCi3nLPbJfl3Drt68qQ&#10;Vc3qqduTI1m3stvMpxJQ8v6zAhHpAMygVlO3Z/a4vXvYqHM5D9fewdG5HR2s9hiFZPtLb8uFEfWW&#10;3o8c5Gpi+dsJcbRKV+aL2J9peOdzbm+my3lGfpbLm7FcXmpUFzsfnevP/MjGkEffnYHNYWVVWU2r&#10;p27n2T/jsFyux3L5eiyXn4jkixFp5Yz7OAwsWwAADgHBPoARKpYWpyNi8uKF7AIe67VfxDvfeS7+&#10;5icvxatXnnl0f0uoLyLPbz7npBHuu3Tr9npWuO+GcB8AMHZJxZes8MJeF2MH9cWM+6a7TPX309Tt&#10;mdxHk91uut9+9RuMyL/aUXe7j61zutNepz7Mlv2+ZoZqM1tnm3l+psl2kv4S0XRjmr1h265He1Wy&#10;dMWi9Daz2kOrrc+ZbARJs9sf/RTQw8uu3jWsZHpODoP0tpx/Va9k35f+g8R+7ZcPkvQ+v5Daf0R0&#10;HtO+MYJxjCJ4+/LeT4kk4Jb8DB5CT/ar5zMemT+wfY/nM09vY4Xcw/9zldEFKg+DQT7Pucrko3Vx&#10;GMlUxukAWGHodhmcZQsAwBEn2AcwWjMRkTkFb0TE22+di+O/fyy+9vXb8fxX3nv082/OPypsslSr&#10;LtT3ZaR9qlUXlkK4DwA42LKCPb1dAO/HzhROvfSfdf907hdnk/bSoYXhgk6dVY/2CkbsZ7AqXRkw&#10;HRpLL588xpZuIyvcOax0m6P4TCvRWV2onLFsB7Ha8v+d9jrDRms9VlBMV+GbyWz/8EzDO5+6XY9k&#10;7P3+pD87VfsOh3TYbBSBzHSbm3tMFX9UZe07d7aTJAzbGhRa6xLMH1xn5bjNGGx7T49rfo9+fxtz&#10;ld9GxN3Gz0xf405L1p90cO3zB67vpP+s6nqrA/yk+5ze9RiZBPDT++X8tu9kfb0RER/FXOWjmKvc&#10;OOAhv6ypx2eGbDPr888OLSeBr99GxK+iuS4OH7TMmlklj/Mm+mHZAgDwmPjdcQ8A4IibjIiYOjnR&#10;9Qk3312Lixem4+a7a1G9vxEvvlCKjY+3m1X7hqskMmK16sJSsbQYt26v34iIePO1s/H9bz8XX/rq&#10;e7Fee3CjWFpsBgABAMbhG9F5wXs65iqzOVfz6jZFU/Y0tMvltZir1KP9Av98RFzNcUzpAGNe1fN+&#10;EO0Xpy9G80JqZ2hh9NPwNnV+psl0vDthsdag07DT8DalP4vZmKtcyantZiBhPqPPfC2XN2OucimS&#10;C6KtbkTEU0O2fi8iLjf+n1TYS9bDmdTzen1fK9E+VfCzEXG9EbBovZB7oH+PapEO4F0ZaN80V7kW&#10;O59zRLIuFnIPJpG3lYi41nI7qQqUb/AufSw4+JUsRyHZz61Eep8dcaXx/3SIehTHr/T2vhTL5SuZ&#10;z9xNEuq61XLPZMxV5mO5vNTlFfVoPzY/G8OvBz+I9qBLtyDNOPuOSJZxOrB5pu8ek+Pxr1L3vhy7&#10;z7CxEu3H8C9GxFLffWdrXV8LETEby+UDN9vHI8n2l7532PBVIbOfbPWM+2ZimHUxeU+r0X4+k29V&#10;RnpRz7hvJixbAACOGBX7APZBamrdNm++djbu3Psw1msP4vvffi4uXpiO5/7tqebD5WJp8UD/8aCH&#10;yn0zYx0gAPD4SgJEqxmP3MhtSrQkUDSf8cjaHuGM9BR/L+c4pkLGmPIKKew25W1raGFtH6fhbcoe&#10;W+d0p/l8FkmIovUi8mS0h6uGlQ6Mpism5mdUU/J2htRmGv+mpxxd7bG9zWivyNMMd8ykntlbe+OU&#10;Vb1r8MBx1pSh8wO2xX5JgpfpZd4tKN6/JACWrjK0f4Hrg2e36XhHUdV1R3bluMGWRbKfqKfu3a1K&#10;Z/pYPIrKkAex74jOz2XQz3wzOkN5s3uct6X7ms2lql72unQYArvpdWHYqcfTlRq7n3Mm+9p06G8U&#10;VZbZb5YtAACPCcE+gNFai4io3t/Y9Unnz52Kd75z/tGUveu1X8Sbr52NV688Mx0RHxVLi/v9x8++&#10;tIb7br67FhPHj8Xbb52LiePHIiJuFUuLpiwAAMalo0RIJAGs4adqSl6frnLWtFcVnqXoDIXdyn5q&#10;325Ee2WJzcieVqp/u0/H23rOOo7wSLfpeFvHNUx4Kks6UFXOYXq5ZugrHRL8Rm7VALNlTcn7cmRV&#10;xelP6+fdvJDf/vtNfxXKWp9baGyHrQGBzTGESgeRDpwMU12mHp2hBtPxHg7pfcjM0IHaiObx6Ubq&#10;3tXHdBrepqxt7OK+TMPbWTlu2Cq6naHp7qGx9BTmhRyOU+ngTLf3Mr6+O0P9EcMF4NLB0KyA3Y5k&#10;W6un7k1vk4MoR2f1sMMQ2M075Jl+/V7b02rH64f5PSB57UyfY2A0VlO3LVsAAI4cwT6AEapVF1Yi&#10;on7z3bWuVfvWaw9i6uTxtul6q/c34vy5U3HxwnScffbJyUjCcXcPcsCvEe6rvHHt/bh1ez2mTk7E&#10;97/9XEwcPzYZEXeF+wCAsciuRBaRVDG6O3D1lCTM9kFkT820smd4IglopUOHMzFXGe6ib/L6mdS9&#10;eQfC0he3s4IR+189JglJ1FvuaV7Ya5+GN1/Xo/PC/a2WsGP/ktemQ575hTO7SdaRdCB1MoYP9rUG&#10;O5rhk9Y2+10m6fVvOtrX+YNfuSh7muVhgxnpgFihsV1ykCXHis6qfXOV+YHb3Amdp49PWUH3x0e3&#10;qmv7Mw1vekrkvLf3rD6aljLuuzZw8CUJ5qWPcekA30HoO/15rA4V2MyulNjtM2/KOs+7OvAYkv1C&#10;OvR/WAK7WRUzB6tynLyusEf7aeltbjLap0LvV9bYV4doj8FZtgAAHHmCfQCjd6l6fyNmn3831msP&#10;Oh5849qP42c/b7+/NQR48cKjv1nORBLw++ighuRq1YWrEbH0yut34tbt9ThVPNEa7rt10KcVBgCO&#10;rEpkV1pIwnlzlas9X2Seq0w2Lsp+ENmBp82IuNRTW8vl69F5oWg+5ir9TxWcjOtGdIaF1mK5fLWv&#10;tvaWDqGkgxGjqHbUq/TYLkd7CGCvC7/9SYIi6eXdrAg503d7yWuyAjmXRlytL5EEF/IOxq22/D8r&#10;0NYtlJGtM8BwMdo/r/7aG4904K6eQzAjuxoZh8Gl6JxK8MZAoZckOHs3OsNP1w9J+GfUOsNFo5+G&#10;txCdy2NpqDazq3TOd3luVjC8+eWG/s81OgMz9a6VcMfZd15TH7dL9zW9a5B/ubwUned55Zir9B86&#10;SkJ9Wa/bq0L0wZAsp/R+7lrfIebk805PWb7betDaf+c2M8gXapIxpEOdS/tynkYnyxYAgMeAYB/A&#10;iNWqC6sRUdn4eCv+7M//c0+vaa3e1+r8uVMxdXKiEEkFvAM5xW2tunApGuG+6v2N1nBfIZJxC/cB&#10;APtrJ3yVdVFmMpILhL9qBOrmOy7SzlWSylfJBaKPovOCYtNmRJzp8+LP+eisADMfSeBwvqcWkud9&#10;EJ0X9Tcb7ecrazre9gvoWZWE9kv6wn3rxbm9L/wOIgnLZFW6u9tYpwp7tpGsYzciO9R3fSTj7q7b&#10;tjKYzkqK6bDZ6gCttn4eMzm0t9/SF42HX76d22VEUrWyMHTbjFay7M5kPHIt5iq9hYTbQ+fpvxOs&#10;xXL5cIR/Ri07XNS6zx2uqlu29PaeV/i9s0pV9/OGSnS+7+mI+KjPc42PonP92mvd2v++k2qlhdS9&#10;eRxHs8KBe1XtyzqmXo65ygc9VVXdOT+4EVlVOA/H1PNNWVVDb/R0rpR8Dlcju1p2r9VIs9aX+cay&#10;mNnz1e372dYxbPYxBkbDsgUA4Ej73XEPAOBxUKsuXC2WFr+4Xnsw/a3vVePFF0ptj6/XfhGl01OP&#10;bv/VSmdhhVPFE/Hma2fjzr0P42tfvz0ZycXTmWJp8UytunCg/pBXqy5cKpYW42tfvz3//W8/F6eK&#10;J+Ltt87F8195L/lmdsRT4x4jAJCDucrdXNtbLmcFG/Jqey3mKmcimeK00OVZ89EMx831fQ2nGerr&#10;77xsubwZc5XzkVywbb1gXYjkYue1SC5G/zTaq1FMR8TnIzknzPriRHM89b7G07sfRHuYr3UM+xlC&#10;a5cs53rsLOP9Gddy+XqjmlA69DkfyYXFtUg+s7XYucA/Gcly/GJ0hhWalvY9kJOsk5eiczrgYazG&#10;TvC00HL/5oChhHuxs/61tlfPYZ2/GHOVZ4dso9XNRtWmRHb1rrym/rwZnVWq5iPiag+vvRZzlWEC&#10;ncJjw0j2Xc1jQet+ayaS6TvrsXMsqKcebx4LsqxFdmjwcbYS3arbjWYa3lFUjotIqv6lK7hdjKxq&#10;gMl+/Ux0hscnY/dzjULsrF+FzDHsXSltHH2np1deyaXiVrKdrkX7Pnw25ipXura/XK53ef/TEXFr&#10;iG17aQQVmUcrOVf6YnQG8udj51xpLSL+ruWxz0ey/Hc7T1rqsf/VxvlNupJbs4pkPbKXxV7n3FcG&#10;OPeYzvn3qMf7GHywli0AAOROsA9g/5yPiA9uvrs2ef7c5x5V5TtV/FRs//o3e774+O8fi4iIiePJ&#10;v6XTUzFx/NjknXsf3j3A4b7JL331vdnvf/u5KJ2eijdfOxuvvH5nulhavNGo7AcAHG4z4x5AX5IL&#10;sk9FEliaybHltYg4P/CFn/bQ4Uzq0cnoHkAYzXh6sxKdF8+S+8c/XdVKJFPwpo0isLFjuXy1ceHw&#10;WnReHJyO7helu7nSmK55/y2XV2KushLdAwX9+kFkr8erA7bX7XV5hDcL0T38O4j01MDp6k713Cou&#10;JcttM9rXv5ejt2Bfv+sneUuWXz2yA+iFyN6v7WYpkv3IuPfJB023/VFE/tPwjqpyXDMwl95Pz8Rc&#10;ZTpzn7JzrpFVGXaQc42lWC739ned/ew7Cdmn20tPwTyMm9G+v2z21/14vfv7L0T/2/b1QxziOh/Z&#10;04VH9H+u1Ps62LRcXmp8eSfrHLYQ/S+LSz0HC9tNxmH7PeqgOzjLFgAAcmcqXoB9Uqsu1CPi0tb2&#10;w3jl9TuP7m8G9bqZOnk8Jo4fi1PFT0XETsDvuX97Kt5+61y8853nJieOH/ugWFq8Wywt3mj8+6ti&#10;afGDYmmx3z9a5O3S1vbDtT/78/8cW9sP4/y5U/Hma2cjIuaLpcX0N8sBAEZvubzZqAyYNQVuvzYj&#10;CU08NXSIbmdcl4YYVz2Si1DDj2cv2dN+RuR78XxQWQG+/MJTu0kuAD4VWRWTercUEU+MLdS3I88p&#10;eVe73D/Y+tI5vW9TOkR3EKXDknlXklxK3d5tek4OmmTdfiqypy/t1WokFVsvCfVlyJ6ON2I0wfR0&#10;5bi8puFt6m9q2J31a5j9TvPcp99A1X71nRVIz3M/u5Rx317T8Tbf/xNdXt+reiRf3Disob7m+W5z&#10;HzeowdbBnTEsRVLJdJjzwnok+9mlIdogb5YtAABHlGAfwD6qVRdWIuJ69f5GfOt71YiItil4s0yd&#10;nIjvf/u5OPvskxGRTMk7dXLiUcW/0umpWHnnQpROT81E8i3hmYiYnDo5MR0R14qlxY+KpcXLxdJi&#10;1pQCI1WrLmxGxJn12oO1L331vUfhvvPnTkVEXC6WFuf3e0wAABGRXNhfLj8RScBvKfoL061EEnrK&#10;P3y1XF5qjOtS9H4hOhnPcvmJfb4IlRXKyjuk1L/s0Nf+jWu5XG9cbH4ikgo+6bFkqTee+0QjjNPL&#10;a0YrCbjkU2U7aSvrIuvqEK1mvXaY9kYvu3pX3pUks9q7mHMfjFISfLkayT7kSvQWUNiM5Fh2JpbL&#10;Z2K5vDqy8R0Now+mZ1eOy3d7zw4pzjb67vaaeiyXz0cSsuv1GBWRrIdXYphzn/3pOx2yyzewmf3F&#10;hkLMVWZ6em3/5wcRyftvnueN/zwrDzv7uH4+h3okgcDhz7+Xy6uNgGHz94Be15HWc+7VocbAaFi2&#10;AAAcQZ8Y9wAAHjeNgN3diJh+87WzzZBbX6r3N+Jznz3RUe1v4+Ot+NrXb8fW9m/ir1Yuxtb2w/jR&#10;jz+Mb363Ghsfb21GRKVWXdj3yh+N9/zB+XOnCo2KffG1r9+OO/c+jIg43wg8AgCM11ylEDvTcBZS&#10;j9Yjqfq2un8DakguFheifUzjGw/921m3ZlKPrEayHOv7ORzgkEmCWs1pKltDW0mQeT8qknJ07Ryj&#10;0utXRHKcWhtZ9cdx9n0QdH//zUD80X7/TXuvB6M/V5qrNPueST2SLAvn3IeXZQsAwCEn2AcwBsXS&#10;4nQk4b7Jt98696gaXx6e/8p7MXVyojnl7SPf+l41vvndn0QkfxA736imt2+a7/nihenJV688E1vb&#10;D+NLX30v1msPNiPiTK264EIEAAAAAAAAAEBE/LNxDwDgcfTLjR/+wyenvvA3EXHhf//r/xrP/E+f&#10;iU998l/k0vZ/+4ftmDh+rGOK39LpqXj6jz8dP/rxh4WHv/mnP/zlxg/znWZmD433/J9++l/+4cKn&#10;/9XE703/0R/G5//oZPzHOz//vYe/+acLn5z6wv/6y40f/n/7OSYAAAAAAAAAgIPod8Y9AIDHVWP6&#10;2UstlesGbuvmuzvF7v7+v211fV7p9FR8/9vPxcTxY/PF0uL8wB0OqFGV79Irr9+JO/c+jFPFE/H2&#10;W+cikukQ7jam7AUAAAAAAAAAeKwJ9gGMUa26sBRJuG+zW7jva1+/vWfo79bt9djafhgRERsfdw/2&#10;RUScKp6IV688ExFRHmzUw2kGGv/sz+/Eeu1BlE5PxUtffjoiYjoiro1jTAAAAAAAAAAAB4lgH8CY&#10;NcJ9Z7a2H6596avvxa3b622P37n34Z4V/aZOTsT3/8NPIyJi+9cP9+zz/LlTMXVyojCOqn0RyXve&#10;2n545UtffS+2th/Giy+UmlMHj6WSIAAAAAAAAADAQSLYB3AA1KoLa7XqwlNb2w+vvPL6nc3nv5IE&#10;/O7c+zAiIvaarrd0eipuvrsWW9sPH1XB28vZZ5+MiPhijm+jL7XqwvWt7YdLzXDf22+di4njxyIi&#10;bhRLi9PjGhcAAAAAAAAAwLh9YtwDAKBdsbRYiIgbETGTfqx0eire+c5zHa/Z+Hgr/mT2ZjMYFz+6&#10;dfHR/7up3t+I57/y3matuvAHOQx7YMXS4q2zzz45+/Zb55pjioioR8RTterC5jjHBgAAAAAAAAAw&#10;Dir2ARwwtepCvVZdOBMRlfRj1fsbUb2/0fGaqZMTcf7cqUfT2k4cPxbV+xuPKv5lKZ2eionjxyYb&#10;QcJxunTn3odrr7x+J0qnp+LihemIiEIk4UYAAAAAAAAAgMeOYB/AAVWrLlyNiKciqV73yHt/uf7o&#10;/3fufRg3312LiIiXvpwE+hrBuPjmd38S279+uGsfn/vsiYgkRDc2jap8Z27dXt+8+e5avPhCKaZO&#10;TkREzBZLi7PjHBsAAAAAAAAAwDgI9gEcYLXqwlok4b6V5n23bq/Heu1B3Ln3YXzt67fjjWvvx+zz&#10;fxE33/1pHP/9Y7G1/TBu3V6Pn/38QZw/d6qXbqZHNf5eNcN9b1x7f/NHP/4w3nztbPOhGwegoiAA&#10;AAAAAAAAwL763XEPAOAoKpYW5yPi2WivhncvItZq1YWVjOfPtNzcbAT6IuJR6O18sbR4OSKuRUR8&#10;6avvxfHfP/boBeu1B7FeexARSfDv7LNPRun0VK/Dnez1iaNUqy6sFUuLV155/c6NlXf+NC5emI6b&#10;765NRjIl75lxjw8AAAAAAAAAYL98YtwDADhKGtXl7kYj0Fc6PRVP//GnHz3+9/9tK2p/+8vN/+tn&#10;/89SRPw0kvDfbHSG6zYjqdJ3LyJWa9WFeqP9W43nx6niiTj77H8fx3//n8ep4qdivfaL2P71b2K9&#10;9ovY2n4YUycnHlW+W689aFT6+0U8/cefjs999kT87OcP4pvf/UlExEqtunA+9T5mImIm4y2uRkS9&#10;OZ49PodC42ZrO3u+vlhavDZx/Njlt986F6+8fic2Pt6KiDifFYgEAAAAAAAAADiKBPsAclQsLd6I&#10;iPnz507Fq1eeiYnjxzKft/HxVnzzu9W4dXu97z5OFU/E22+di6mTE7s+71vfq8Z67RexXnvQDMft&#10;ZjWSEOFnohE0PFU8EaXTn45TxRMxdXIitrYfxs9+/iC2th9G9f7fx3rtwWpGO4Vor1K4W39XWisT&#10;tiqWFu9OHD82Uzo9FXfufRiRBB2faFQvBAAAAAAAAAA40gT7AHJULC3ePVU8MbPyzp/29Pzq/Y34&#10;2tdvx9b2w577eOnLT8eLL5R6eu567UG8ce3HUb2/0XP7E8ePxdtvndtzKt9hwoktMivxFUuLkxHx&#10;QbSHBK/XqgtXhukMAAAAAAAAAOAw+J1xDwDgiOmrolzp9FT8+393tq8O3vvL9Z6DgKeKJ+Kd7zwX&#10;Z599sq8+pk4e7+E5yVS/b791rmtlwh7caIT42jQq851P3X25WFqcHrQjAAAAAAAAAIDD4p+NewAA&#10;R8knp77wfz/45f87P3H8WEz/0R/29JonC38QGx9vx89+/qCn52//+mH8h1v/JT71yX8Rp4qf6uk1&#10;n/rkf9dzZb2Hv/mnuHX7Zz23/2ThD2L6j/5w0Mp9vxcR/+mXGz+spx/45cYP/+GTU1/4x4j4n1vu&#10;/twvN354c5COAAAAAAAAAAAOC8E+gBz9cuOH9U9OfeHv3v/r/zq7/evfxOf/6A/j2LHf3fU1W9sP&#10;4/2//q/NYN9mJGG3XT38zT/FnXsfxq3bP4uJ48di6uRE136q9zfildfvxPave5/ut9l+9f5GfPpf&#10;TcTUyYldn3/894/Ff/zPP++rjxaVX278MLPS4S83fvjXn5z6wnREfK5xV+GTU1+4lxUEBAAAAAAA&#10;AAA4Kj4x7gEAHEXF0uJMRNyYOH6scP7cqSidnoqJ48fic5898agy33rtF1G9vxF37n0YkQT6vhER&#10;1yNiOiJuREShnz5Lp6fi6T/+dNt9d+79bazXHlUC3IyIlYj4u4j4YqOfntu+eGH60ftoWq89iB/9&#10;+MO4+e5az9MDp1Rq1YWruz2hMVXvB7HzedRr1YUnBukMAAAAAAAAAOAwEOwDGKFiaXE+dkJ0hdTD&#10;a42fexGxUqsubHZ57WzGa/4uIlZT7c00/n02dX89q49iabHQGNN0REy2PLeeev1ko83ZjPfQarNl&#10;fIXG65p9pK1FEupb2aW9RxpBybstd12qVReWenktAAAAAAAAAMBhI9gHQM+KpcXpSAJ+n2/c9dNI&#10;goCrtepCfZfXTUYSINysVRfWBuz7ckRca9xUtQ8AAAAAAAAAOLIE+wA4NIqlxVuxU8FQ1T4AAAAA&#10;AAAA4Ej6nXEPAAD6cCl2pgq+OMZxAAAAAAAAAACMjGAfAIdGrbqwGRHnI2IzImaKpcWZ8Y4IAAAA&#10;AAAAACB/gn0AHCq16sJaRFxp3FS1DwAAAAAAAAA4cj4x7gEAwCCKpcWrEVGOiP+fvbuJceM880X/&#10;j3Ew2kQKB1AWmjbgsi/Ca61EKbj0ylFpollpAHUbKFzNwqfZgDNAbpz+2AQeAxN2eQBP4E23GPsE&#10;uDHQ7PEiPiCQbgFXq6sZVU9W5mBkanEhHwbXrgDTR8CNgDDd3mg2uYunqll86y2yPvn5/wFCi0Wy&#10;qlisj5fv+9Tz/LmXyY+IiIjisOwKABNACcB15dkegMcAOgA6aNXdsa4bERERERERERERERERAWBg&#10;HxERzbBytbEH4HG3vb476XUh0rJsE8DDMS7RQat+Y4zLI6JZIcF8GwCWIQF9cXUA7ANoolVnID3R&#10;rLPsbcjNMUFsPxC7hWpkAAAgAElEQVRRPiy7BmAvNL1Vz9YHbdkPITclqFy06i9nmO8ygAPNMy/z&#10;5gYiKpS+TZaU6/3zb85y0Ko7GedJRERERERThqV4iYhoZnXb62uTXgciIqKpZtkVbzD8cwA1JAvq&#10;A4AKgB0AX8Gyt2HZSd9PREREi8PRTpUbnrKIer8ByzYyzLeimeYyqI+IZoQBOT8uQ4IEH8Ky+buN&#10;iIiIiGjOMLCPiIhmGrP1ERERRZAsEJ8jejA8iRJksOjzHAbniYiIaB5JQJyrecZMPU/JqjfMqOeH&#10;ua6Z5mSYHxHRpBmQ321fxTh/EhERERHRDGBgHxERERER0Tyx7BIs+wDxSju5kAFs/9+ocrsGJBPE&#10;Zur1IyIionnmaKZdyTA/XfBdkueHMTXT7mWYHxHRtCgBOIBlh8ujExERERHRTPkvk14BIiIiogVk&#10;FzRft6D5EtGskJJLD6EvLQdI4N4hgHto1Q+HzGMZwG1EZ8HZgWVfQau+lm2FiYiIaM4cAagp08wM&#10;81Pf24MErPjSZaSKzkDspJofEVF2LoD9BK/3A5vNIa+pwbLB321ERERERLOLgX1ERERE49aqb096&#10;FWgICWoaDIpq1Z2JrAtRcgeIDurbBWCjVR+elU+ebwJowrINAHvQDxbVYNmP0arvplxXSkO+EyMw&#10;pYdWvTORdZklll3BYCCI65WMJJoebIPQfHA000qwbCPxeVd3TMgNCjXldWaKY0XXXuqMbCfFFQ4c&#10;zG/eNBvY9tDjsTGMm7q/yLJrADagP7fxdxulw9+eRERERFOBgX1ENFHlamMP4Tu5iWbNYbe9vjLp&#10;lSAaSjp5V5Wp9zJ37Fr2DsIdx2vaAQvLfphpWcPto1VvpnrnYHYyE4ODL/5rgH7J0rupOjLD30EH&#10;rfpW4vkMzrMCYGdgWqt+Q/M63feUP/2y466jlAoadDcyq1xaUqI2+B0PHge69c3XVmEd4Za9DX0A&#10;Xg/ASqrgEDmWb3ild3XbZQeW3Yk17+K2bfSxVNR5R7cPy/Li7e9JyGBK8Bylew0AdCDlA5upBo2L&#10;PU9kP98lJd/FKmSb6T+XbDcHst0OMw22T2L/njfFtVV0843LBfA7AE4hAXbJ2yDR2VbjLzOP82IH&#10;wB+9v85EAzL0x56bS2ai8HmxB2nnpv+8adqD6b+zHoDHkP2nM7aB+FbdhWV3ED73mpAbB5JQs/G5&#10;kOznNWX6bSTPtKcr4Zt0Hn2WHTyWjYjX9DB43clzX0rD30dkvZLuI3n/von+TPr287jbeaOMv+1R&#10;w6T3gTiSHRv7qa5zs/wbLi/SH9L0fhPWNa/YgWXH+47z2beiqceYBHuq66zvV0qrf8NakD3Qvpvk&#10;fhRuc6Tv48oi2W9PB7Ke6Y+N7Nvcb5M6SBokHP37N592pCzDQHi/A0ZdL8d9DI5edrZz4Cz0XRIR&#10;EU05BvYR0aQZ3l9ngutAlIUJ3QAc0fQ5hHSUGoFpZuyAHB3p7NlUpu4O6Xw1Uy0nnqPE75DB9E3I&#10;Xe1xjmMDMohYg2U7SN6xZSD/bVCKOc9KAcuOK946tuo9r4M4+Fq/bGw+ZMBAHSBWS2PH3aZpFXPN&#10;kI5S3QBOB8CNzEEXrfquN+Cm65TeA/ByjLkUvW11xr28/D6jDALUEf8mmIr3rw7LbkLOUUm+90me&#10;J/LTHxg0Y77D9P7twLIPIdvNTbHkSezf80aXZaYCyTaahYHs303dOwf6+0i2c2q2NogLCXxPu13M&#10;lO+Lnoecc+wJZaLyg2gGWXa6GzEG6c6LLoAswbaGZp6jJH19UL/d4+87EgBedDCmg/DxfCXFfNTg&#10;O8cLHHSh/q5JTjdwnOY3RQ3h31lR/GDeZch1p4k42ZT1DORzPKv7iJ0gmCSvdfC3o66duTbkWM5n&#10;2VlNru1hJFjmMFn2gWhpjw1Zh62EAX6z+RuuCK36trcNo363XY0xFwPjPb78YPDgdl5G9jZgUA3h&#10;vgb13DLJ/UhtcyS/HmWR/rfnphfMv5WybzHrNvffK30hydqk0b9/LTuvdu1y5DKGM1K+Lw+6Zcc9&#10;d0SZhb5LIiKiqcbAPiKaCt32Ou+SoZlUrjb+NOl1IIpFgqbWAKhZDfZg2VcTDybp76qdnaxCkjVg&#10;D+k76E0An8Oy1yZyF/X82sdgJ94yLLuU4+CzetexO0clDnV3ufcgmfry2X6tetMLRlGXZcCyt1lm&#10;PEfRmTbiqkGOnxtTn10kT3KHvxpwnoQ/oGxzfx4zaVfogmxKsOzalFxrS8jj2JLPeoB4gQ46BiQY&#10;ZBXDA17GqYbJnXNqEdM3AOSTbWXQJiz73oy2HwzINXwDlr1S8Hd1hPD52EwxH/U9fqCDg8HvvpKo&#10;zRguLSiSBBL1s02r6xiXH+Bb835T5HczS3oG5Pfh9dyyFcUxPKivObb1SGP+2h4Gsu4Dcp3bQ/qs&#10;SwaAA1h2c6z74TyR321XEN43K1PUruqT/qpDDJ7XV5FvYJ/aF5Ata+o8kXPwDtL3j1UAPPS+w2yZ&#10;jbOrQc6pWa+reQWWFpd1b7wq7PMhIiKarBcmvQJEtPBMhO+OI5olLsaRIp4oDzIAqWYnM5A0eEQG&#10;sdSgOAkgmgUy+KKWY/W5kGw8duBf05uus+fNj/JxCNmXgtQMe+n0yx0G3c1l3pMmWUJMzTP5li8C&#10;4GWIcjTPbHjbmLKw7JJXVi7qvNyBnJOC5yjdcQPIOe5zL5B5vsl2+xzRA+suwuf2Q0Sf2+uw7Ifc&#10;p8cqOOil7s/TNiBWggxeJv8NIAOnnyM6qM+BDCL6+2nUORfoD6LWEq9HMdJvl7Tk/Ka2R33LBR7D&#10;ezN+fjAg14dagctwNNOS7Rv64Dt/kF6XySjJ9c7UTHNiv1v2868i5gPor9cOoq/XB1P2m6IGy9YF&#10;2uVvVoP65r/tkW4fkO/zIfTHew9yHAS3yS6i+4Vr3jamNOSmS1fzzLS1q3z7yuOKdx3ITn4vq/Oa&#10;j76ArOQ4j7rpVXfMNhF9zC5D2heT7if3r6tZ1iP7cRJ949Ksqk/Bd0tERLSwmLGPiKYB746jWeaC&#10;KeJplkhZltsY7FzahGUfJbibdQfhzqk05YNujD3bSXRGhSakrF10sHm/1Kk6aLgJy3481QNPrXr8&#10;zLiWrWYiHd/3pL9TfwPy/WSlDv4j9nxb9W/ksPwi6TqdnQIzv2xBAlOC/MDJZqI5jX/bjv+8k4xu&#10;ILSHfulEN/KdEuBS17x/D5btpsjMNC2ZY4aTAfCoAeQm4p3bNxDO+mVCgpTSl7Ke/nPHNKkF/u9A&#10;vk/De2zCso0cA5WdWNdF2bf8AbkNDA4I+zc5xC9JFR284sIP+Ija1/rB6WpJQ1kPy0aGdkiy86IM&#10;slcA3Eb4uClB2onjysivBoQG2xDprkvxGJDvYlKZquN9Z3J+MyDlbGsIt4P2YNm9QtoL0qbrQD03&#10;W7aZYH9T29ydwDFyiPDxdB3xv29dWeB4ZQ9luz5EeHsmuV5vINyPsOllHUyboSzeuW1wXUzoz3GA&#10;BFXtF9puyj+obzztvOlte0x2H+hnxQ+vl2yT6HONXFtqCN/cUoFl76U6LtgOA6R9oX4nadpVyfet&#10;pFp1B+Ey6xvI51qr/l7uxP5tNM/7kQT11TTPOIh/zG5g8HpooH8eS5fMIck27wfPbSB8Tj4A8HKq&#10;dfADS7P9/sgziLb4YzCerCV5h5uVvksiIqIJYGAfEU1Mudrwf/SVytWGOcl1IcpgWu6mJkpiDeGg&#10;nD1YtjNyAEE662vK1OZUB7X5ZN3VoD4XUqp0dIejvGYlYgBqx9t+bvYVXXh3ES6tlkdAx4byuDkX&#10;pXdkYLGmeUbNeJCfVr3jBWCqA+55BWEuJgk8VgcjHMQtpywDL4eaAZrkAUizRbfdOohbolReswbL&#10;votw2biKN3+WgStSOOvaPUiATTB7VV4Du/HJcefAz6IXPrbil7OTQUddNq54AbSyLk0ATehLde/A&#10;suMPUmch12MXcr6xIYOmwePGTBi8lU44E+8hwm2IIq9L01+SV/aHDvrfVR3htvCet++4BayBg/D5&#10;2UT8zHjXNfMT+sDBZcQ/X5uaaaPXS5+5HJD9L175wf712g+CCs6r5t1w1Rw5nzzI/utAznGbCJ+n&#10;6kiSyTCJWc3UJ+an7ZHXPiBBPur32YPcANiMsR4ugG3vN4YaOFvzzrdF3bQ0v6Qkr3pTAJBfmdG8&#10;3cXgPriMrO0//e9lZuuTc3BNmdqDnMdGH2v9Y3YXcuwH22T+jSfpb5CKq9/WaWra6kbstrpwMXis&#10;1ABsZ1i74DbpYT7GEFiSl4iIaEIY2EdEk1QJ/H04yRUhyqpcbZS67fXZDxChxSBBOVsY7DD1B6mi&#10;y+nqO+tdTC5bSXz9QbigDuSOzmTHrnSO+xlpfCXIoAeDP7KS/dPFYIdqtoGHfnahoOIC38bL1Ezr&#10;jWFAdB/hwL6Kl2mG18OkJFuKGmzRTJmdZE0T8BI/AGmW6IPN4wdXBMm55wbCGXg4mFw8NZuF4/0N&#10;XmdrmHR7Q44tE4PXp9uIFzimBu/EHzgNr8e2d50MtmsmE8Dbqruw7BXIDSPBz7eKooKB+mrK4yNN&#10;G6ICy64UGPC4B8u+OhPXPVnHLVj2Y+j3nSKywBwhfG3TZcqLYmrmF+Rg8HxdivV997NxBvViBmnq&#10;MuOmy3Dbqh96+6saxDSZG4Za9V1Y9ksY/M7yzpgqZjmob57bHtn2Ad11LnnGrv42UW9E3EG/FDcl&#10;c4jwufg2pjOw7xCD7T8jh+u4+pu1h0Xfl6R/RA3ijR+cHCTnvRXtDTDjzm6sb6snuclDPVZWkTaw&#10;r581OTjvWqp5TZ86LPtwLDcUERER0RkG9hHRNHAQt+QJ0fS5DhlwqKD4wSui/Ein/W0MDpgtw7I3&#10;0apHdfAeIHyHabxMUpO3Cf2Aerp112+/GizbZta+XKh36m8g28CDmq3PneoMO8mo2WyAcVyPZDBa&#10;94yJRR8oSUfNvtVBtkGQNch3ETzv1TF/GRXDA1KtenSA+iiSAcofTDaU5XC/LoIMLAYHXPuZwwYz&#10;g5amJDhVvT6ZI98hASxqIFC6oD6f/iaDyQTwSnBfE4MDoernLYJ6bfe3p64NkdeNF2q2FQPyubdz&#10;mn/xZN+5gnDgThFZFnXzM2O9UwbmB393hI8ZXeCgCbmGDqPbP50Y62RolrebKWuNPohpkjcM2Qh/&#10;xgrkZq58zHJQn5j3tkfyfUCOV1OZupWhDGcnkGXUlzTzFvVFnSunj7Qpgu0/IPt1PNxemI0+rCLV&#10;Ee4fW8nUl6W/uWwTln13zH1kavnpJG3SP0LOu/5nyBJYGtzvOgB+l2Ie00KXbXAHxdwUQkRERBEY&#10;2EdE0+Co217fnvRKAMy6RsmVq41tTGuHGNFofknewcAPufPSHXilvkRk+s76cZLORbUz924O624j&#10;fPxnyyxHvrzv1K8pj+ep9I6uo/rxmJbtIHwMVMAAqGSiB0PTt0llkPguwgOiRWauGi8JDDCUqekH&#10;1n2y7dYwmFGcg8nFUbOoBLOp3kN4YLdZ9AqNoB4/6iCXjhq428wlC5P+JoNJBfDewzgD+3RZUPrn&#10;TLUNUYNlZzun9t2FZDkKfr5ZzFpiQ44tIzAt/yyL+nK5pZjZv0zlsaN5jW5anCxU6ryBeDebqsey&#10;i1Y9eyYifRDTZG4Yku/MweA2yq9tN+tBfYvQ9ki3D6jHhpPDeu9CrvvB62zcLLk0SH99KiIbZz7U&#10;9t8y0gb2SXtBbZPMU19AchKkXlOmbuW0L0TdXDbOQHUnNCXZzQvq/reK0TcM6ATnsY/ZLsPb8f6p&#10;N4UMuzGciIiIcvbCpFeAiBaa6f2dpg7wg0mvABHR2EjHndrBVoJ6LtSXiHRmqANnGeG7kbOvu3QM&#10;+tewjjfPabqmzS7ZN9XBI7VUYzxSLkvtRG2mmtd0MjXTnDEtW7e/6zII0nDhMqT5ZE0KnuccSCDH&#10;PN3AogZsN3MbnJTt74xYHuUjKuua///gPlvxBmhnh1yDDGWqNt1pSuq8DG+Z807db+6d/U/OA47y&#10;fC3HZesCuXSBStNLghzVfafm3QyTN0czzYzxPrU9cS/0Cvkc6vzTzBua+QySbVNTpuZ5LO8ifI2e&#10;r+vOrAf1CbY9VBIkZCpTsx8bcnw3vUeu9//weYBGi95HjTGuRXxyPgieD0sZ2jbq76zOjAXiF0FX&#10;zaCZy5zluFUDJ4tqX0Stg5txDmo/VPJ9L9wHNQ83Pur6EureNYCIiIjGgBn7iGgaTMUAY7naWAZg&#10;lqsNo9tedye9PjRzZvnOOxo3y94uYK7pBhWknKZa6qQCy95Gq77tdcCpQc9SpmN23FYe51l6ZQVA&#10;j6VcCrGP8J36abKiqJ35TX5fudGVk+H1MLlhGcvSk4wrV+dy8EoGEIrOvnEXaraa6c1sMpvCWdc6&#10;A9tX9uFDDAbT5FlWNQ11v3NGvF7XBnFzW5tW3dFkRLuN8Q8gGsrjoq+z6nlT/bz7GDx+N5BXRmXZ&#10;5rtQMxT6befZcYhwkJWJ/PcdXQnIK0PfIb8/TGWqM2T+g6+17OURWTHVefdiXCvVfa6XazCanO+a&#10;GNxWadu+WRnK4+zH8zwE9S1W28NQHg/bB9Rjw82xrLcNybTv5jS/Raa2FYBpDewTTQyeD9O2bWrK&#10;48XO1ifUYzbvbbKLcBbPZczKzZX93x/+dkqT9T7Y/j/0Skznt46T0M8sG+wfLkGu7SzJS0RENAYM&#10;7COiaVApVxuTXgegP/C/Ua42eBcoxeV3cOZXnoYWgdrJlQcHcid7GmuQfdgITKt7nVk7CAfqrMxY&#10;YJTacRmn1FY8HGQojgSd9tDf/4wYA7WDZACumKCpaSDZNMPyG0wbRde5PVvZtCZNvkP1HOvkNv95&#10;DOoTpvLYzf2zhs9B/nKbuS5nsakZQ3QDi/sYHJRdzrGsahrqOo+6ppjK4yJ+Z+5j8NyrLnMcwhlx&#10;iiIBQsHjUhewr7ZhjYRl2EbRlbKdrZK8RZdc7XM000zNtGHPDwu8cxD+bXUdUZ9Dn/XTGbE+/jyD&#10;ivjtv4/BQBZj7EFd0i4xlKnZ9ml9UF8PwI2ZOV6EqTyez7ZH8n1ADWB3clsXObfPUr/DNNNtR2Pc&#10;K5GAej6sJW7/hdsLPSx6v630jxjK1Hy3STgwDpBraDPX5UTRX+fdhHNJX45Xbk4Ivnd+xpj0N4az&#10;JC8REdGYMLCPiCbpJe/vzkTXImwT4TvKiYjmV//Oy4fKMw8RDjjZHWPQUHbpB+9oOjSR7U79IjNI&#10;EOVBPUe5DBiORQ2wKCowwMGkBqUWw6isa352NBf9QUh/sKxZ4HrpWfYeBgdDh5cu0w+eFrGvOsrj&#10;8QYDycC5qUwtchBTDSLRl2gNZ3tcRV5twOi28x6Aq7ksYzzUbHe6ErXZyLZSM0WNuglAXQ9nyPwd&#10;TSDUsEx3pmZanP1Vfd/jGO9JplXvTDSoS4IR1P65Xqa28/wE9QGL0PZItw+ox3N+N9HR4pLzoXrt&#10;SNr+K7Jyw6wylce9gtqLR1CDv8ZH1wfkJpyHmtU4SQbdZcxfGd6gNcj3GfyM/s0t7kTWiIiIaEEw&#10;sI+IJsnw/k5DLvKXMNjp34S+vByRSt13iGaTvqyYGtTXQas+iXJQWaifgVn2ZstdhEuSJSnBGCcb&#10;FNEkqecodxIrMYMM5XH+ARb9+QYHh9TlUlrxsq759jGYkWsD4wtyMCGDyhsY/P57AFZGvNsITSki&#10;kEUGv3XLdnNfVpAEgGwinC2th6K+n3AmXndIJl8122PybD/DzEdJXnVbhNvN+bgHNfhneAZFdVB+&#10;VOCdA/VcHR3cqgtejFqPIEN5XFRQVweDARDqcosh57od5FlqNrr8rj2DQX3AvLc90u8DbMtSUe5i&#10;8BxyG3HbF/rM/ewLGO+1bNhyiyE39qp9QE7i+WQrx6uW4Z2vYFKW5CUiIpoYBvYR0cR12+vbk16H&#10;crWh3pH6uNteZwpxGqlcbZhgYB/Ni1Z9KzCAreohWUBVHDteVoqstoZ0sJnK41kcRFpcrbqr3Klf&#10;gmXXhmZI8unLSI1+n35eakaedFp1dnSqsmzbdNszy3ln2LkmrXFlf0ljFZadR/am/VjHbDKG8tjN&#10;ef4+9fsYlWVq0Pj371kyOutaXxODwWOVBINrOiYs+08p3wvI/rYSY/mG5n1F0WVEc2K+t6IJDBzG&#10;hNzcpGYk8a0VOIg5OsujL5ztEZDfbXn+zp/1krzZznHxOQgHgJrQ7aP6TJfh1w1SMwP5829qXps8&#10;U66sk2r4e9JTA/uuJHhvyWv/xmV4/25D/913UgepRgf1AcVm9imynWcoj92Uyxkly3E53n1Av6zp&#10;OffxN1yeKjltzyQ3i4azpsXPSFzTLDfdvjlf+9FLymO3oOWEt3W2tvtocj46QLhtmjahRPJyvMWW&#10;4Z3EMajHkrxEREQTwcA+IiKhdgKvIt8O/0KUq40DSKevzUDEiVM7R4iiterfmPQqDLEG4HPN9CIy&#10;K+Q1eJgku8h83S27GNLeqb+qPB6WDWoUM+X7aDRzzMvLct4pKpNR0B/HsIy4DOSTXaGIkmyG8tgt&#10;YBlA9mxWZk7rMV+SZV3zg7wdDG7PDeR/w0EcLqSEpBvjtYbmvUXJsq+qN7llsTb0u8wuaSZeXbbH&#10;/H43z09J3mJJkKU6NSpgzVQexymh52imhcuXpgsahOY9RWYAV9sBSY7lCsL7YlodpM28MzyoDyg2&#10;s0+R7TxDeexmWNYwWc7nk98Hpis7lTnpFZgjJYx7e8o1tonBIL1lxLuOq30BWbL1mRneO20M5XEx&#10;1Yrku1Onxj+XxQ9QNiDtCRP687+d4XodDiwdXY63Fvh/L+eb28Z/DA7HkrxERERj9sKkV4CIFpqB&#10;KQiwKFcbFXg/bFfvnP0GrJSrDWNCq5REyfu3U642DsrVxjgGnCmg2153vP8aE1wNojyZEdPzyNpE&#10;lMYhBtsLy96d0NHCd0oDMrg/b/TBtvrMMkUwNdOcMS2biGZXTXkcJxBMPYePvhYUwwDwFSx7b0LL&#10;n1YuJOCxWdgSwpl4OzEGDpvKYyNhNqvRpJysGmRQgWVval69yBzlsRnxOvU3x+jzg9x8pPYt6eav&#10;G/QvIvh81u1Cjuc0/XUVhIP6egi3WU1Y9naK+dN4ZNkHaDrpMzJOP7X9pwbshYXbCz3Ea2vS9HgY&#10;898egE3o928nddZZwA9SDu43hlfqd5jg/jnf+5xsH/UmqxLyvWGIiIiIApixj4gmyQDQ8UqZTtIq&#10;ACxduoC336pi/9Ozfo2NcrWRZ8r0IgQHk5YBGOVqI1s6dSJaXNJJFdUJsxy7BCpRnuRu70OE79Rv&#10;DnmXWh7Q9Qbe54v+TnhA2ljuGNbgW2NYBhHNnzRZVA4hbRT/3O4HcDdTLF8XZBKlAn2GkRokMCVO&#10;Sd551YMEa90bU/sw+X6jz/a4ivyD0G3IPsGsJdGOMPg9lCJKKqo3ZsQNvFPbioZm/robleZ74D2+&#10;DuS4uJtxn1XPlz30s76pWeHrsGxnLtvosymvfYCmk64tM/2Bm5Lx1UU/UK8Soxyv2l44ZJDqwtlF&#10;+hK8QfHL8crNlcHAv2kfU8pOSvI6GGzfLcOylwvO4E1ERLSQGNhHRJOWZ5mITG5efwUXzp/Dzeuv&#10;4MHRl4Dc8TVrd9lPzfYkohkjWWeGlUwCgB1v8MXNaak3xjCQww7c+bCPwcHaDQwP5khaqm+46S6f&#10;7SCclcbEeDLnZc98M/5tO47zThLTfI6yM2U5oGk/d0xGuqxrUUHeo64FUTpo1eOXF5Q2kuktzww8&#10;YwA4gGVfnfEB4yaiS7G9hHCwPDDu84M+E2/cAcN9DH5vNVj2Vq7fWb8k70FgapHlRmeRg8GyyIB8&#10;L82zR3KTkbqvOTHnf4RwNtAKBm90MJXnOzN+7KpcDM9QfRvhtpuL+OXFk+p585YgCMu2Ed4H9nI+&#10;h05bO2/cXIx3H5ju44ftMBGdqTbJjQlOorZTvvYxeO7YQFRJVGkv1JSp89wXQH1+hr27Od50k6Qc&#10;b7Cd2isgsG2Sx+Awa5DA/WD7bc/rO57uawQREdGMYWAfEU2ai8mWxnsJ3g/+lVuXASAY2AfIHV5/&#10;nMSKDbGK0WVfe8jacUFJqJ3TRLNoB+FOfgdqZo3ZG6AMl32i2ZPkTv3wndJAusCPWdFBeL++UvhS&#10;+4EuqkXNXJXWYwwOArDseTwdDB7nFRQTzGoqj4tYxqJRs6hUYNl/SjmvCizbLDyIo1+K69ArrxrM&#10;bmxAfgvoBvnU8+Go8l1ZmMpjJ8F794duQ8vegtzwFvzNU4dl3wawNqaMhbrgwj9EZK2NYxPAdpYV&#10;CpGsJYcYPKebsOxNtOpqqd5pYSqPi/supS2nTlXbK+H1iT8o7GimXcdgAKjut04c4e1i2ZWC9n21&#10;HZDkhgl3RMDtthfgE/zdZ0DKi+cdrDsY1AcArfo2LPs6wgHSewBWclx2UWah7THefaBV74SO63Fc&#10;lykpXfvDnaGgmyYG2yBxg6sAuY7w92mf2ndQTL+BLpg02XkhSQPPgezPboL3xNO/scjfr4wh1//g&#10;zaXN3NdlWkl2bBuDv4/8vuNZuLYTERHNDAb2EdGkud32+vakFl6uNnYAKcN7uXwRAPD9770SfMnj&#10;bnu9Of41i1auNuIEkZUAYJLbdpHE/E6Ippdl1xC+q1nuBrXsA4QHKLdnKIuTG5oyunQLTSf1Tv1l&#10;SAC+Ss3W15yhQYs07iGcYXgZll0q+HOrgyY+p8BlziNXeWxMYB1mkYvBQcqXClqOWm56ns8lxdNn&#10;XcuqiLKq0Vr1XVj2Sxg879a8gAh1/3CVx6VCzs2yXVX5ZqOTYBAXg1lLJFu8Zd8Yw6C5GhCax/y2&#10;c54nIFlLTMxOSd5xn+McDAYUmMrzt5XH8cvYycCyi8HraP86oc9YFS9oTgb2exj8Xg0UEwipK2Wb&#10;HwmwvAGp9BC8jtZh2S+hVV/LYSnhoL4+XWaf5SkPgPW5mIe2R/77gIvB487QvoomSXfjkDPulUhN&#10;zu8O+teMuEmuNyIAACAASURBVMFVAG96V6kZmo2ClpPtWjZd/Y2jy/FKxmEjMGWSSSzGT34f3QZL&#10;8hIRERXqhUmvABEtpnK1YXj/nfTg2DIAVK8tnU3wy/F61I7lWVIvVxtFZoUgonkg2c12lKk99O+s&#10;XEP4XF33Oq6mnwyiquuf77pb9vIEt4duMH9eNZXHaqe9r6Y8nu9OVbnz3dU8owb75U0XZHE450GU&#10;RVAHpIyIIJ30LLvmnevnyWPlsVnQctT5qsulZHRZ17Kq5X7MjKYOEpega1voB5zNAtYnPM8iAu1a&#10;9SakXRhUggT3GbkvzyfzNnOeqwHLzjvI1A+C1G2jPc2rp4G63ybJDpeGOn91+aby2Ek4f3Xw2Iz4&#10;f5r5q8dU/hl25VymbpMijmUJvAvPuwbLVn8XJjUsqM//baYLHJuF35fz0/bIdx9Q55FvBjDLNoeU&#10;kqVRom+qKPp8nzf1N324L0DOIcHziJ9xmfrC2aSLaUer18hZzpqo7kO64ynYN+IuaJZIXd/x3gR+&#10;pxEREc0tBvYR0aQY3t+JDY55QW8GgGAgH5THy+VqY5Z/gBzM+PrPih54VzLNrgOEB9nXzoJz5K+u&#10;fMIsddA4yuP8grZlGxwA+ByW/QdY9sGQgQe1cy/qdUkUP/g3LWQgMNipaoQGAGWQPrhfugtSCkoX&#10;vLhR2DEq+7gZcz1oGOn0VzvA8ws2kWNiD1Ji7StY9t6cBPmpAyyV3D+Xvqw3BwezUQOCO5BrdNJ/&#10;qlpuaxiHXI/iXtPVfaaIG8fUeRa3n0pwX1OZ6reFilJTHrtIt9+o59q8swAKyUwSDjCTMs7TQ9oI&#10;pjK16Hako1kPc+BvUPI2XDhQpd9WVIMMnIQ3I6jZA/MPDA3Ps1dYO7YfhKpug82MQa+jy17KMdJU&#10;pkoA7HT/vpyvtkd++4B63OV9bOxAAsj/BMt+6FUboPiivo/ZatNK+yO4r44KrgJ401mYXFOK++0Z&#10;Pc/4GXinjexDw/uhBj/vbB1beZHfR2oJ5Wm+uYWIiGjmsBQvEU3aS+Vqw0z5Xn1mhPiuAKEMfQBC&#10;5Xh3ytWGmqo+CSfDe2OpXlvCz356E++89wDtR8fBpwxI5r7Z/QE9G1zknQGMaBzkbnx1390NlUqQ&#10;cj27GMwAVoGURd0qdB3zoZbOWIY+U0Qawfn6d8OrnVm+cKdy9pJ8agmoee+4HlUGRe3MX5TSO00M&#10;likGZH/cQX77upABV13nrMsyK6kdYjBw5TbCA95pBQN+DADLOZXZm6xWvaMpuVhDvqU11Uwgi5p9&#10;IR/6rGs3Ul0DLftzDLZfNqAvzV6kuOsdboNY9lZuA81yTq5pllmkLch3aQSmVWDZO2jVi2gXqtf2&#10;rVTXG2n3Btuyy7Bso6ASudEleaeHLois2PWT3xTqVBPSZ5JHgKqjmVaBtBXV3zxJs1UdYjDLuQHL&#10;NnMOvFOvO0V/Hx1Yto1w9vY9WHan4PLR+vPINP++nMe2Rz77gO7YiCqTmkw40NHELAcIjZu0EdTf&#10;iADQnNGAt+BvppKmzGdNef2i9AUkpf72XEV+vz39G8sMzTJnWXQ/lNyYYASeW9ybHYeV5J3/vkoi&#10;IqLCMbCPiCathnFnWFAoQXwA+sF+D46+BLKvn64TJVdf/PYZzn/zHD75xRtYfvNXeNJ9dvbchfPn&#10;Nk9On09XdgAimjzpWFHPDZ0hA7I2pHMm2LG+Ccu+NwMZ0fzBBn9wtQTLrnl3fWelDjYPG3zRTTeR&#10;rZNzcTL2AXKnvgzM+9/lMvzBP32ZoebY1m2SWnXXG5RT2xw1WPZRTvu6bwf6LLVRAa002j4G25v5&#10;BJvoj4lZH1QJuovBgeQNWPZuLgOVMpBcU6Yu7iBNPmrK4yxZVO5iMMC4iACbUeJllQpft0qQ9td2&#10;TuuhnvfVrCL5a9V7sOw1AA+VZ/JvF4YHS7MEn91FuO1bQ75BOaK/jYKZDP3A+Gkpf6juO+O6Phxi&#10;8Nrkl+00ldcl306y3dUgviteZh31mHUSztv1AjOD615PPJ8o8ttMbdcXf93RD8L7++qNApc77Dxy&#10;NMU3i8xf2yPrPiDHhqO8fwP53FxU00yb1n1jGtWh/902q23auwjfDCX7Qzhz/+jsoYtL3Y5mzu1o&#10;tX3hFBwoPg6HGPzt0e+HGuwT5H4n5/7PMXg87iHvG06JiIgWEAP7iGjSHOTTsX0dgU6kC+fP4dXv&#10;XIz1xjf++rJ2+sqtyzg5fR5rHl/89pn62kMUV2b4JSidWyenz/F3//AAH31wCx99cAsH97/A/qcd&#10;fPTBLTzp/h7v7/wG4IB7kVbBUrw0S2TQQM241cOwjpb+4MvnyjMHsOyXp/qOb1l39a7kHVh2ttIs&#10;0nlsKlOjO8llPVwMni/6ndHJl28gPAA4sRL3Y9REf2DeCNypXwu9bpr3y/ztQn892oNlI5fgPsve&#10;g36Azck5eHCxSAYjF4PfXR4D6nWEAxlmdSBPp4nBz1iCBNHkEYiwh8Ft18P4M8LNGzUQPkvGHXVw&#10;zZ+/k2Ge8UnQrHr9Hbbsuxgc5KzDsp3MA6gS9KYGqt0dy7VPn80ZkICXqzkuKVxWLy0JPlGDvlZR&#10;RGCfLO9QEwhmIm5QaJGkLLChTB3X9eEI6jZJfkwN4yjzqgAIV2BId/zdRXjdt9Gqb6eYV58+G3L2&#10;c0R8ukF4U5MNK19yHtHdmDKOjIFpNTGfbY+s+8A+Bn8X12DZ+5n2Yfmtq2YwnIcAofGQksW6m7wP&#10;Z+DGTD3JMBm8jtcCWZAXNXN/crIdHQwes/n061n2NsLX89kfj+j3KfptgGBm0mC7YJ5+a6fTv+k0&#10;GAQflT2UiIiIEmBgHxFN2lG3vb6dx4zK1cY2vB8JJ6fP8dp3X8Tbb1VTz+/m9VdCJXpVJ6fP8f7O&#10;b4Llb3sAtrrt9WbqBcdQrjYqUH4oPzj6Eu+89wA/++lNvP1WFSu3XgUgZXofHH2J9qPjb3Xb69NZ&#10;0mTGlauN62BgH80WddAAAOyRd5b2S/UEO2T8gaiVXNcwfzYGA5KyDcJI5g9dcOSowZdDDHaw12DZ&#10;d1Pe1auWTPLnP+/2MbgN/eBItTN/sTpVozOfADJAaqQeeO4POKvZ34BRQcEUl43Bc0q2YAH9YN44&#10;gwSKJ/u8OmhgwrL3MpUblgBWU5k6nmCpeRUuyZUtq5x8900MXteDg7tF0w2UD7uO6wKvD2DZN1Jn&#10;9ZB2yIEyddwBqDbkumAEplVyCXQCosoMZ72267I9Fhm85JcbDba71QHv8ZJ9R5dNxxnTGqjL8bNY&#10;BmUpP3pPmZ8JwB2xDvFIIFo4a59lu6lvcJD9/CF0v83GRT8ID0j70Sn0vNqqb3vZ4oLHRfEZA9Oa&#10;17ZH1n1AstOq2eHSBwrJcXGASR4Xs0yCq3RBND1Ma6nr+PYxeL5Y1pyXs7UzF8MWBm/alWuRtE3T&#10;nXfk9+ck2xdFC5fjlQDk4HmK+x3gZ4JdRfhGCyIiIsrghUmvABFRXrwAwavwOm1//svPsPzmr3D8&#10;9KSQ5T3pPsN//T9+jYP7T/xJHQA3ig7q85x1xPz4B69h5ZZkHfzit7/HO+89AAAsXbqA9qNjnJw+&#10;x49/8BoAbJarDXMM60ZE00w6eU1l6iFa9XgDwTJQ6yhTl71B++kld/arAwEmLPuhN3AQX38wXRcc&#10;OaoTVDcg/dCbZ5J1qEFXdnYRAk9koDc42Gtqshe6c9SBHJ985qhBxTos+3Mvw1N8sq99BX1QHwCs&#10;MXNGDiQgwFGm1r0SnsnId6Z736wP5IXJtctRptZg2Xspzu2liKyUnVyClBbbbeVxtoy5Qpfxr5Zx&#10;nqPpBy2HX3/lOfXc7A+gminWwYQ+EGhtrO0A/ecC5NyVx+Cdet3J49quG3BVbwzIj779OTnSXlf3&#10;nfEG6Es7Tt1P1e/AyTB/3XtN5XGWjKFrCK//npcFMRlpvz5EeLB7d+ztWP31VJdJsAgrCG9T0/vd&#10;On3mte2RfR/QXec+T/E71w/qU983u5nmxkH2pRos+ytEZ8aah99tTeXxdYTbC3m0M+ebXIvV9kkF&#10;0jY1Es9ProHJqoLMHrUNuYzB3zjTmml2UubpuyciIpoKzNhHRHOl217vlKuNq/CyyjzpPsPym5/i&#10;H//+5sjse0nsf9rxy9v6dseZDa/bXnfK1cYuvDvRf/bTmzj9+jlW71QGMved/+Y5/Ogn93H69VmZ&#10;4INytXGj215Pe/c7EeWh2EGK6IwRMhCsdvK6SN7hoivVM80lk4Q+I4QJ4CtY9hZGdQDLIMMmpCSQ&#10;OmjjxAqOlKyH6h3l/uD+XchA3rB18LOs6IKspmfguHjBjDsGwvv14pbekYwZJegDu/zOehfSMX0P&#10;cs5wz14h+5gB6aRexvCSgWuFlmhbPLpz66Z37rZHbmsZhKlDH9w0Oivr7FqBbDcjMK0GCQqwY2VR&#10;6gdrGcozPUx/Rto8GLm2TYLBCPqsa1mCavxlHMKyexg8XjZQVMY6OTduIOr4GkUyfW0hXJbqoZd9&#10;0B7Zhhp+jO9O5Hwsn6uJ8DrtIHu2LbUEY/bPFy6lBsgNKkZhbVjJWnIb4eCy8ZD9xoQEz+nWYWsC&#10;7XcHg9+BoTx/lMP8zSHzd1LPWfahGxjMdAQAO973bI8MPhr+m6KDVn1SgfhrkJs5gpZh2WahAVWS&#10;LW4L4aCQfMqWF2Ne2x7p9wF9iXYDEtxnQ4Lg3aHzGL5NFiVIJEmb7FuQ33cGRlcRmY/fbeGszbrf&#10;q4vbF5CE9I9dweD1uAI5Zkf3TQHBPkZT8+w8BJL26crxDm477ndB+oovRERElAED+4hoUkzv7xWv&#10;hG7eHkN+YFVOTp/jRz+5j5Vbl/Hu1uu4cP5c6pmenD7H3/3DAzw4+jI4uQPgjwV9jmH+CEhmwvPf&#10;/DO0Hx1j9U4Fb79Vxf928//E8dMTHD89xdKl8zh+euq/pwRgr1xtZB9MoyBj0itAM6fIjg0H4buY&#10;g3e+q5Jnd9GX6vHv5k8yiLvjDcrnZStG4MoNhDNj+Ou+43XUPcZgRrgKAL/DUxfk1EGywZc1hMuy&#10;lSD7hQxgedeWwPN+yW8jcp7z1Gk62iEGB/9qyvPNXJdm2brytum16sWWFpMggh6iM2wYkEE3GXiz&#10;EseEyuDaPAwOTRM5t/rnqOD5oQIpZ+ZC9v3HGCwraKJ/jtJppsz6sgrLvp7ifVH2U5cqHEYGWVYg&#10;+3vw3G5Ags530N9uSc7tPQA3FuTcaiDftsl24P/qftnL8dzRhBpAEC8ApZLwvG4OeS7+9VfOzf71&#10;PqgGyfbUgQQ9BjOalSD7qnpjQlBzgoFAgGQDVY8jE5a9GTsjtCqciRfIXoY3OB91v6xhcL/Nmy5w&#10;O4u4bWhzxPNrhZyXRztC9DULyBJ4J+4h+rP3Mge6y2C1f90Z3O9l33eR7nrdwSTLz/Z/46nnqD1Y&#10;9tWCS/I2vcBIddsUv+w05rXtkXUfaNW3IgL6/d+5/jZxAs8Z6G8TQzNXf5sk3wdm7TecMJB/f1Ee&#10;5/qkbadRsgQx30N/Hyth8LzRyf1mpsntR9l/i41elh8wq954muWYlfnOZ1+BWo43eB4v+vNO0zEY&#10;j/7maiIiIkqJgX1ENGnLGN6hm5uD+0/wxW9/j3/8+7/C5fLFxO9vPzrGj35yHyenz9WnKpjwDxQ/&#10;e+A77z3A4Sd3vPK8r2Lp0oWz1xzcf4IHR1/i+OlJ5Un3GX9QES0edeAJiJNRIooMTqtlT5IO4uZ9&#10;Lho9WNrPsqEre6UbhBjFAbCSaKBhcB1062wiWVaXSQ3KTk74Tv2gIkoSmznPr3gyQNpBeMAxKweL&#10;F0g6PhIsEHV+MDAYxBTHboYOewP53ryQNQNTtP52O0D4eE1zbpeAbe7necg/61rfPsLHxAZGBwWV&#10;kM95PV5WpiAZ4HIhN0eox3ia35VbqYPn8iLX5DWEbyCRAeF0x5G637i5DdRHZ3vczmX++mXqborJ&#10;Iut1vQfZd5o5rEsazpDn8sgAPmz+w56LT/YjF7LfG8qzBpJfr5uQ72SyAWz6QXgDEuRRdACx7uYn&#10;A9KWnb7sufPa9si6D7Tqa95NQzXNs34fcNzANReyTdKe/82U75sXLuR3m5PDvPJqO2XXP/8ammeL&#10;yJpmFjDPOAwUfSO5XHNWvGBk3XUr6TEr85vOTKt5UG8w7U8v/vo9PcdgMv7NLURERJQRA/uICOVq&#10;w1SnddvrzpgWv4XBu1eLchvAppTm/RXe3Xodq3fi94V/+HEbP//lZ8FJNvLqEM7HDoDK6dfPcfz0&#10;FG+/VQ29YOXWZazcugxAAgH3P+24WJxSFkXbAe8+o2lm2ZsIB1E7KTM4BekGX3a8kknjOLenIx1u&#10;V70SN7oSWHH0ANxNvQ1lIOhleKXjU80j3476WRS8Uz8or4w+s0+Ow6tDylol4SBLMDDF1z8/7CD5&#10;oLDPhQQIzGOmBD05t9/IuL+7SBOsRXr6rGv5ZQ6XY6WjLKPYsqrCQbabI5pedt6osrpxNBGnfO+4&#10;yCC7g8EBxxKSZ3P2qW2jvM9lTQwOYJdg2bVCj/1Jl+QVPci2nOy+I8euGlzpcwqef35B5rKcq4gu&#10;qxuHg+lrX21BbjAI2oRl3yu4JK+fBU9d9nKmDKBFmt+2R7Z9QIL77kHaskbKdWhiGoJdZ1MH0lfR&#10;nPSKFOgQ4UA0/xpHSUm2zXuILqs7ivSPxSnfO8vC5Xh9rIwUhSV5iYiIcsPAPqIF5AXybSAcjBF8&#10;jf/fDuTH2RGks6nTba/nGazRGVMQoVOuNo7gZax6f+c3sQP7jp+eBIP6XAArOW+DzMrVhg3gYPVO&#10;5Swb4fHTExzc/wIAUL22hJPT57hcvoilSxeweucK9j/tGADMbnt9e1LrPS/K1cb8dlrQ7LPsCsLZ&#10;QXrII7A3OkPLHoCrmedfNMlGsAsZVF9FvABdFxI4lr3Dsn93tOktfxnxBgQXoaN+NP2d+u6UDYxO&#10;B9lXmrDsZcjNDkn2NQdSQnWq2j5zT84Pa14n+AaGlzoK4vmhv7/X0N/fRzkEcG+ht1sx1KxreZbh&#10;9e0jfP2uId/saw76v4nTZqAbJPNIeoy7kH317tQE9A3SlZs1YdnLib53uVYZytS8g/Z12R5XIYEk&#10;Rcq7JO8orvevA9l/nSkacHegPz/nFXgXNf98z0GyPZP+pvCDT/anst3aqjve51GPkR0U/Rsvetn1&#10;qb55bN7aHnnsA3LeP0y4TaYj+Hi2+P32HfglUxdj291FeP8cR9a0+SXXIydh/1QH0qYqomrCtFLL&#10;8QIMKB2OJXmJiIhy8Y1JrwARjVe52thDPyuA/8O/A+k493+U7KLf0DYjZnUIb2Cj2153U6zHNuRO&#10;nRtjzA6IcrVxAGD55vVX8NEHt2K/b/nNX+FJ9xkANLvt9anLcud/ryu3LuPFv7iA89/8M3z4cRuv&#10;fuciXvvuiwOvffU7F3Hz+it+1j4AeDnNd0h95WrjISRIktdVollm2SXI9c9AeEDZgQSNuQWvQwX6&#10;Ehv9a/bidJhSkSSTlgHua7Oj/5355wkfv7NRZIDKgBoIzGBgmibR52UH42iDEFE++r8p1Ot1B3mW&#10;labpxrZHmGwT//gI4rFBNI2kf8rA4DHL355EREREE8AABKIFEgjq6wCwu+31Q+X5h5BBhLVue70Z&#10;mG6gP8BwBf2gB5/jzc9JsC7bGHNgX7naKAH4AwD87Kc3z8rSxrH/aQfv7/wGAHrd9vqfF7OG6ZWr&#10;jT8AKF04fw6rdyr4r//7FVw4fy7y9fufdrD/6WMcPz0BpjRYcZYwsI+IiIiIiIiIiIiIiIiIiIjy&#10;xAAEogVRrjYqkJIvLoCr3fZ66I4qr0TvQ0h53KGlFbxgv2UMlhnZ7bbXt2KuzzYksK8J4Hdx3pOD&#10;l+BlK/y3B387NPBNdfz0BH+5fFb9p4nxrXMcZ5/rk1+8geq1pVhv+l9f+7n/3x6khAGltwrAyCOw&#10;zzu26pBAWsOb7KJfQumPkGBaQI5V3h1JREREREREREREREREREQ0ZxjYR7QgytXGDoBNKNn4NK/7&#10;HBKoF7s8a7naWAawBymnECv7WyCwb+yiyvDuf9rBhx+38Y9/fxM3r78Sev4vl/f9DHdT6XL5Ig4/&#10;+ZvYrw8E9lFOsgb2KceFX9oACJfwUXW817uQoFP/vS7LLBMREREREREREREREREREc2e/zLpFSCi&#10;sfGz6h0OfRVwz3utCclMN1K3vX5YrjZcSLa/WrnaeNxtr+/GXK8t9IOXilQCcAAgFLR3cvocf/cP&#10;D/Dg6EsAwI9+ch8rty7j3a3XB7L63bz+CvY/PVvVG2NY57h2AFSq114EINkFj5+eDn3Dk+7vcbl8&#10;EU+6z/xJu5DvntLZQf8YSyVQKrsHKW29qzxfQj/ArwLgW4FlmkPm6wLYUktvExERERERERERERER&#10;ERER0fRiYB/RgolRttOBZAy7jpiBfd58O+Vq4wYkuG+nXG043fZ6nIC9Tre97sRdTlrlaqPm///7&#10;3+sH9rUfHeNHP7mPk9Pn/qQegNLB/Sf44re/xz/+/V/hcvkiAGDl1uVgYB/Gsd5xeAFfWLp0HgDw&#10;4OhLvL/zm7PnV+9UcHD/ydlnvHD+HP7pv72B1TuVYNa+P07L55lF5WojUzncQFCfC2BFd+x4x67j&#10;PdQG6ZWrjYeQIL8e5Pg1ICWzD8rVxg1+x0RERERERERERERERERERLPhhUmvABFNl0DgT+LsY14w&#10;ku093MlrnXJyG5Cse34Wvg8/buPNH/46GNS31W2v/zkkex2edJ9h+c1fnQXzXS5fxNKlCwPzmxIG&#10;0M9EuHqngn978Lf45Bdv4F8OV/Hu1uv4/vdewb8cruJ/fPZj/NuDvz0LVgx4abyrTD6v/G4Nkrny&#10;asyAWN18NiFBfa43n61ue30FkhUTmK59loiIiIiIiIiIiIiIiIiIiIZgYB8R6XSQsqyoVz7UAWAG&#10;s+RNkpfRbhmQ4LfjpydYfvNX+PkvP/Nf4kICoXYBoNte34KU2u0BwPs7vznL6hco47s8xo8QSyDo&#10;EBfOn0P12tLZtBf/4sLA8xpGoStHWuVqYxmSIbMHYC1GRs2o+RjoB9OudNvrbuDppvc3U6lgIiIi&#10;IiIiIiIiIiIiIiIiGh+W4iUiHRdApVxtVFJmD7MhmcNWMbqc72q52jBTLCOJs2x0x09Psfzmp2rp&#10;3UMAy16QVVATwCYg5W3bj/bx9ltV/zmjXG3sAPhjkStepMA2AOTzbE9oVeaBkfQNXsDpnvdQW343&#10;AX8+tjqfbnu9V642XMgxSURERERERERERERERERERDOAgX1Ei6MHSGYvJZuXzmNIRrpSmgV12+tO&#10;udroQLL2jVpeLc0y0gpk6fOV4AXvjXJy+hzv7/wmOCnW+8blSfeZrsQuAFn39qNjVK8tnU07uP8k&#10;+BIDkjmOxmcHsv/tBkpgJ+YFxpoA3G57fTviZS6YlZGIiIiIiIiIiIiIiIiIiGhmMLCPaHH4wXoG&#10;JMhnGP95E1JWN419SOnPZQC7Q163BSn9W6SHyuOOt9wkSpBALCMwrQdgJf1q5WYVQO2f//XLgcC+&#10;k9Pn+OK3z9B+dIwHR1/i+OkJXv3ORVw4fw4A8OHH7eA80mwT6ttBglK35WqjAglqdSEZLrPwAzKH&#10;zcf1l5sxMyARERERERERERERERERERGNAQP7iBZHz/tbwehgPTeH5R1Cgp1uY3hgXydLtrJRNOV1&#10;d7vt9VQBbOVqw4F8ppo3qQSgN+lAqXK10QNQC5bW9f9fvbaEJ93f48c/qGLl1mXoXuOpFPk9zLty&#10;tQH0j7E4dry/dre9nuR96nIN9LP1NYe89Hfe31RZOImIiIiIiIiIiIiIiIiIiGi8Xpj0ChDR2PjB&#10;Z3ECe/xAo5fSLswrv+tCgo4m6bb3twfgRtqgPgDottd73fb6GoA19LfRasb1y8wPLGw/+o+zaRfO&#10;n8Px01O0Hx3j9Ov/PPv/8dPTs9dEle2lVCqImXnSy9ZnYnQwXhxxsvURERERERERERERERERERHR&#10;jGFgH9Hi8APRrox6YSADnZFxmR3gLKvYpCxDMhS+nFdGOi8Y6yrk86kZAQEA5Wqjlsey4ihXGyUA&#10;eNJ9huOnJwCA46cn+Od//RJPur9H9doSTk6f480f/hp/9w//99lrnnSf4aMPbo1rNalvw/ubKRjP&#10;+96XIVkjm1lXioiIiIiIiIiIiIiIiIiIiKYHS/ESLYhue73jlQsdZynOx5DAIwPh8r5+oOGOV0q2&#10;CCX0P++B9/nz1ANQKVcbDzXPVcrVxriy+Z19p+/v/AYffXALS5cu4O23qgBwFsh3+MnfnGXp2/+0&#10;g+q1Jdy8/srZTCI+B+XIC8arIZ9sfcuQ735YqWufH9DrZlwmERERERERERERERERERERjQED+4io&#10;SH7AnqF5zs8KWBnDepgTmn/Ryx1w4fw5PDj6Egf3n2Dl1uWz6UuXLuDdrdfPHj/pPsOHH7fx6nck&#10;yK96bQntR8djX98FVfP+7ucwLz9w9G6M15aAsxLZRERERERERERERERERERENOUY2EdEUVxkD/SK&#10;U9LX7rbXtzMuZ6qUq42vABjd9vo3xrS87eq1pfqPf/Aa3vzhr/HOew9wcvocq3cGYyZPTp/jn/77&#10;Y/z8l59FzepGXuWKF0252vhTzJf6wXjNjMszIMdnJ2awnoF+oC0RERERERERERERERERERFNOQb2&#10;EVEUF8MD8kjDC7gyxr3cy+VvDzx+cPQlTr/+T5ycPseF8+fwpPt7tB8d4+T0+bhXjTzlaqMCyVDp&#10;5JA5b9n7GzfznwHAybhMIiIiIiIiIiIiIiIiIiIiGpMXJr0CRDQe5WrD9P7rFrmMcrVRKmr+M8KY&#10;wDJfunD+3NmDpUsX8Mkv3sDbb1WxeucK/uN/nuDk9PlZ6V3f6dfPcXL6HKdfnwX7mWNb4zniBXMC&#10;ozPi+dn68ijDe9v7ezjqhYFjvzPsdURERERERERERERERERERDQ9mLGPaHH4dVmP0rzZC17qddvr&#10;w4KXL0EtHQAAIABJREFUdgBsYbEzg5mTWqafje/46Qn2P+1g9U4FS5cu4Gc/vXn2wgdHX+JHP7kP&#10;AHjSfYbvr+wHs/hdGedKzxHD+/t4xOv8LHsjg/GG8YJnTcQvw2t6f0etHxERERERERERERERERER&#10;EU0JBvYRLY7r3l8n5fuXAVwvVxtHAPysfFcC/zeQLlvdarnauD76ZTPD8P9TrjYejmF5JQDGZ//+&#10;H3hw9P8CAC6XL6J67UXti29ef2XgsVKa1xzTOs+bkVkqvTK8BoDDEcGxcfgBgk7M1/vZ/eK+noiI&#10;iIiIiIiIiIiIiIiIiCaMgX1Ei8ME4MbM8KXTgWTkWx71woQMTKZ87TiY41pQ+9Hx2f/Pf/McLpcv&#10;al/34OjLYbPxM8FR/vwyvPdymJcfCDtyXl6mzQriZ/cjIiIiIiIiIiIiIiIiIiKiKcDAPqIF4GUL&#10;KyFjCVAAPQB3vf93IMFKPQBb3fZ6r1xtbEMCw5wY8+p4fw+77fWVjOs1Fbwgqq8Ck2502+tOAcuo&#10;A6ipz330wS2cfv0c77z3AAf3n2Dl1uXQ+z/8+LM4i/G/02amlV0Q5WrDBDAq06Hp/c16DAISXNuL&#10;uW/VvL/7OSyXiIiIiIiIiIiIiIiIiIiIxoSBfUSLwfT+HmWcT6fbXt/2H3gBgwiUFu1AsoON5AUC&#10;AjHKmM6QWJ89rXK1sXnh/Ln697/3SumNv76M6rUlHNx/gnfee4AL588NlNl9570H2P+0g5vX/xdU&#10;ry3h5PQ5Pvz4MzzpPoucf/XaEn78g9cAoNR+dLz3L69+uvP/fPH/NQEcddvreQSkzSv/e3d1Tway&#10;5jlZy/CmCNL1MwXy+yMiIiIiIiIiIiIiIiIiIpohDOwjWgx+6c7O0FcN0W2vO+Vq4ywrmResdBuA&#10;Ua42et32+i6kpO5LGdZz1lUAYOnSBRw/PcltpuVqowTg4Ob1V8x3t17H0qULZ8+t3LqMX/9fT3D6&#10;9fOBaZ/9+zEO7j8ZGsh34fw5vP1WFR9+3AYAfPKLN86eq15bwttvVUvtR8ebP/rJ/c1yteEC2A8G&#10;dtIZPzjVjXje9P6GAmvL1cZBwoyVkfPSzNuEHJOHLMNLREREREREREREREREREQ0W16Y9AoQ0Vj4&#10;mfVSB/b5ytXGpvdfE8A9AGsAHK8Mbx3zlYEvqSuXyxfxyS/yqyzsBfU9XLl12fzog1sDQX2+N/76&#10;Mp50n+HB0Zdn037205va1wI4m756p4LVOxV8/3uv4NXvXNS+tnptCR99cAuQALF6udr4ys/USLH5&#10;gbVOcKL33S6Xq42H5Wpju1xt1MrVhulNP3tNudrYGTWvCH62vnvevHe8ZT1U5klERERERERERERE&#10;RERERERThhn7iBaDgYhAoEBAHrzXrAwpF7oGYK9cbZQ0mds6ANRpcVSCmQBnXOXk9D/xznsP/Mc7&#10;5WojU+lVAMbKrcvGz356M/IF1WtLABAK5PvxD6p4570HqF5bwht/fRnf/94ruHD+HNqPjvHmD399&#10;9r72o+OBMr5R8795/RU86T4zjp+efF6uNpyMn2ueGCOeNwHJehmc6JWjdrznzeBzXplqB+Fj1wTQ&#10;GxWk6wUH1ryHe5qXZC3LTURE42bZ2+i32dJyvX89AI8BOGjVnYzzJCKieaO/5jho1W9MYG2IiIRl&#10;GwC+0jzjolV/ebwrQ0RERERERDQeDOwjmnNeyVxABnDV53YAbHrPuZCgoQMA2s76bnu9CaCZ4+p1&#10;INkEzRznOVHHT0+CZXgzZ7ZbunQB7269PvI1fvnfy+V+5r2VW5ex/6nEf1WvLeHC+XMAgCfd3+PC&#10;+XNnAXvHT0/O/h/Fz9x3cvocH37cxv6nHTPDx5pXrjrBC7AzEBFY222v3wgE13Ygx6Lh/TO9lx15&#10;8zIgGTEPY6xLLfD/DiS7pgNgA8ByzHkQEdH8MdAPSF8GUIdluwD2AeyiVc96QwIRERERUVE2IqYb&#10;sGyTN6wQERERERHRPGJgH9H8M7y/j4MTvXKqflDfy172sIcAzDGWWu0BQLe9/o0xLa9Q5WrjT//j&#10;sx8DAN784a/RfnS85gVDpplXCcBXP/5BteQH5A2zdOm8NvPe4Sd/gw8/bmP5zU+xdOk8AODk9D/x&#10;T//tjYHXBQMCdfx1uHD+HN7deh2XyxfxznsPegBu5FHieZb5x023ve5qnvaPpcht1G2vb3uZ+w4A&#10;3O221294861Asu358zW9v48xmt/ZfSOYKbBcbRwgRsY/IiJaKAYkwHwDlr2GVp3B30REREQ0jZaH&#10;PLeKiJsqiYiIiIiIiGbZC5NeASKamB3v71ag9O6+9zfUUVauNgwvs1ikcrVRKVcbtdzWcIaUqw0z&#10;+NgLhDMyzLIGoPT970WXyA167bsv4uD+E5ycPg899/ZbVfzzwSre3foe3n7rNfzL4epZIJ+f5U8t&#10;46u6XP72wOOVW5dRvbZUQn8/Ij3T+zs0GM8LvnsZwJVytfHQK3fdAbCCflDgFe+vM2xe3jFoAGgq&#10;QX0VSMa/oe8nIqKFVQJwAMvWlXAnIiIiIpocy17G8H62Giy7NKa1ISIiIiIiIhobZuwjWhwv+f/x&#10;SnqaAFwlo9whJEPYKqSzLJjVywBQL1cb3wLwR29aL/CaEiTby728V3wWXS5/Gw+Ovswyi+vB8rmj&#10;vPqdizg5fY4vfvtMW1Y3WHo3aOnSBVSvvZhqBVfvVNB+dGyWqw0zGEC2gAxoSl17/GC8kRnyvADb&#10;FS+A9qtytbHWba8HsyaNzP7n8bP12cr0Ve8vj1Eiovnhon9jRhzXvb/mkNfUYNlAq76WdqWIiIiI&#10;iHJ2W3nsQPpJgsF8NQC7Y1ofIiIiIiIiorFgYB/RnOu2151ytQH0g4KAiMAfrxzvIfoZ+9RgJfVx&#10;CTIwfCXwniRBQy4gmcTmoDSoGQzCe/U7w0vbxmDosugdPz3RZtfzM/Cd/2a8QEDfO+89wOqdeJWX&#10;1WXfvP4Kli5dwPHTkw0sdhY4A9Gf3wCAYfu3F2hbgQRbmOgfqwflamMlENxnQoJxo4IIg/PqaEoD&#10;+8coSywSEc0PF636dqp3WnYN0ibUNQRqsOzHaNU5MEpEi8Oy1QARF626O6G1ISqeZRtQM6C16s74&#10;V4RoBMnEV1OmHkH6FYPTNzCJwD7LNpUpHbTqkX03c7sORFHC+yfbWERERERECTCwj2gxdABUytWG&#10;4QX7+AO4ugCfI2hK8Xqa3fb6VnCCV97TDxTsRMwzyu+8v3vlamPWO5sMAHjzh78GAJx+/RwAVsvV&#10;xvXotwxVefEv+kF0B/efYOXWZTzpPtMG9i1duoCb1185C/CL48HRl2g/OsbPfnoz1uuPn56Gll29&#10;toSD+yfL5WrjYewFL5YKNBn2AseNiXApGRcSKHjk/fVfD928FP6xeFezPAPA4bDAQCIiWiCtehNA&#10;E5a9Dcm6rNqBZTto1UfffCFBgqujXpZaq36jwGUfwc9CnUcwgwQG7ShT3VwyIFr2DvSBmEm4kDa4&#10;C8CJNaCWz3JH033Plh3VxryXW+CplPbb0Dyz7x0nUe8rsv2bdNkdtOpb2tfGFf6e9etQ7Of2Zf88&#10;ccjxuorBm2vU1wDSJr8H4DDTIHRx58rh+8s4hfejHoC1TMEl4e02fP/Itp07kAoFDrIExSRd53jz&#10;DF9fhl0f9fMoQfp7biOq30f2eRf+ft+qx+vjKbot0LcVaptM6vo4uA415P+dq/ME8rj+hc/j4W06&#10;fWqaaQ4kGDv4nAHLNgsPUJW2w23o+3T81/Qg67gf+ziatnVIc97Jdjzm0y4vtu0afWzrfwdkv0bH&#10;OWYn2V7X6bexokto59nGIiIiIiKacwzsI1oM+5Af93UAa+hnEdN1Uju6GXilVgeeK1cbNUiHRcl7&#10;biVl0FDxHQ9jcHL6HO1Hx8FJBqI6L2IIls49/81zePOHv8Zr330RN6+/on39zeuv4Ec/uY+PPrgV&#10;a/4ffvwZfvyDatrVAwC89t0lHNx/Agwv6beQAsF4rubpZQx2PncgwXiOn2mvXG2YkGOrh/5+9HjE&#10;YqOy8rEMLxER6bXq27BsF8Ce5tk9AFdjzMXA5NoCWZfdf68Mft4FsJshCMUPEhpk2XdzGDSvaOed&#10;hWU7AOwRg6f5Lze+qOUayC8jj/47k8HlYXTvyUvSZZuw7KOMgQPq9xy1DuqyZ49kjakj/mcxvX87&#10;sOxDyIC6m2LJRoJlJjFqfxkn3fnCBZAlwMnQzDPP1wf575OAd8tuQoIynITzybIOUfyKCclJQN8m&#10;JIi5NOLVgKx/DZLB14VcJ5ox3pNu/ZLRrf+kro9BRu7roM+sXEH265+pPI6zT0yaGuDYO/tupP1W&#10;Ul7rFLIWEmxZR7y+Pj+Qdtk7jrZyCfAb7zqkOe9kOR7775PvtQngbopr7qTarrrtVfFulnIzzFed&#10;53jOg2lka2M1IeddN/8VIyIiIiKabQzsI1oMTUiHYK1cbRxBOn+0A4vd9nrHK90LDBkgKFcbm+jf&#10;hdjsttd1WUjidg4Gy43OHK/86ecASqt3Knh363W0Hx3jzR/+2um215PdQY+zgLDPg+V8/aC91777&#10;YuT7Vm5dxs9/2Ub70fFAUKDO/qeds/fE9ep3LuLk9DmCJYcDGfxueMGfC8ULvnsI/bHi7/+6YLzr&#10;kFLYrvf/CiR4wvGOUUCOWT+YYmTGPm8/NCDBgb3AdP8O9h5YhpeIiHRa9SYs+wpk0D+oAsuuTU0m&#10;qOKVIANRt2HZaykD8WoR0zcgN9hMGxMSFLY2Y9+zAcuuZA6W7Gevmgd73sAxszMPIxlt1HNdEn6A&#10;hJ26FPri2YRl35vREq81SHDb7liySBZBznMPkf6GSgNyfrmNrNkXZ4uJSV4fJduV7jsrLVjbLGpb&#10;HCr/rwUe12DZW7nuq7IOe5r1iMsAcADLbqbO4jwN6zBefkCy/302J7w+aZUg31vi/uGZI0GnupvF&#10;4qpB2lhrhWS5JCIiIiKaYS9MegWIqHhekM8KJLDH/4GduoOrXG3soR/UtxUR1Af0O5uciOf96TOb&#10;sa9cbdTe3Xr9q48+uFW6cP4cqteWcHL6POtsS0uXLgwE0AHQluBVffTBLbz5w1+fBe7pHD89wcH9&#10;J/jHv/+rRCt14fw5/NN/j0wYN7PfYYFM76/uy9jqtte3u+31Zre9vtZtr18F8OeQYD9A7jDv+dn7&#10;AFzx/rqI5g9Kq1n5NiEdiSzDS0RE0SRgwdU8M46yetOmAhn4TJbBRkqiBd8TvO4uJ57feO15g3Gz&#10;JI99s5bDPKaFP3BMOpZdgmV/juigPhcSHGIH/h0iuv1dh2U/nPLjeprszfi22oRlfz5zn2F4UJ+L&#10;8D6/i+j+m2UAB7mv4/Sb1PUxeI1Tf8cvWttM93mD/R53Nc/Xclu6fP9Rx1EPcsyox1FUp1zNuxbN&#10;3jpMjrRvLHuW2zgmLDvLTQXTb3hQnwPZJ+O0sUqQ32Fm3qtIRERERDTLmLGPaEF4mfhuQDqCSpDy&#10;vFEcSFDSQCeQl/nrwHuuBwlOagaeNwG4gWCkuVauNszqtaW91Tt+v9rNszK5D46+BNIHu5mXyxdD&#10;E5cunR/5xsvli/jog1t4f+c3uFz+Np50f4/VO5WzMsGnXz/Hz3/Zxkcf3IJuGVH+43+e4Ec/uR8K&#10;Lgys02wNcOTH8P4OC5gLPddtr4c6WL2gOweStW8Xgx1ipaj3BVz3/jr+BO+Y3fAe2uobiIiIFDbC&#10;AzImLNtIWBLJQas+qawUyZYtg0YVSKa+YHvGgNzIkiSjiToIH8wg42eGayaY3yjJMoZJgEcFwG1v&#10;vdT2m5QZVTPcJNuef1Km3CgwS9cyspX3BPINjijys8a1DMteLjTLSav+jVivk2PrYar35m14cFMT&#10;UuYvup0tWZI2EA4UMQE8hGXfSJkZapLnynEzIOfZSWS9i7ed++dI/zxpKq+oQPajOCXqp0Ud4f3e&#10;wagSs/1spjsYvFaYsOxt7bVHpoWn6+f/EIPbN+8MmOO5PharFvi/A1k/w3ucpm02y2rK497Ada5V&#10;78CyOxjc1zeQvWSxf9OGLljJgVw7oq+3lm1A1r2uPFOBZe/Fzpo3DeuQTbzjUdbVgJwbVhEuNVyD&#10;ZfdSZk+dhiy7de884hYy90m21+W721Gm9iBBt7tDz53SxqojnEH7AJb98gJliSUiIiIiGooZ+4gW&#10;iBcUdBVKQN4QZz+evQChYOerjUDgn/d8HeGOl3m2d7n8bQDAyelzHNx/ggdHX+LDj9t+xry0wW5X&#10;/PkGHT89jRXcd/P6Kzj85A7aj45xcP8J/nJ5H99f2cf7O7/BZ/9+jMNP7iQK6pNln+DB0Zeh9wUC&#10;/b6VaIbzw/D+6gYC/UA7N+lMu+31Xre9vhKYZEYsI6jivTf4uj3IfmgvSsAtERFlICWuXM0z6kDL&#10;/GjVHbTquwBeRvhaW/MGqkYLl3Q9RDiDzAYmqVXveZ93C/J5m8or/JJn08wN/N/IlM1DvttgEMC8&#10;DBzOema0IuwgHNwkv41b9dFlt1v1jhf8cBXh80QF4cFs0tuc6gw8/XPkrhcgcQPha2LFK+c8/eQc&#10;p57Tm2jVRwdwyLZoQraBem7cmLtzzLRdH8MZgO9h2toU4yJZwNT9ral5pbp9srURZNkGwgF1PUhJ&#10;6hsjg+hbddcLJruK8HFU877n6V+HcZF1ddCqb6NVfxkSCK6u8+ZUrXMyknlwPqk3SPUgwYLbIwPz&#10;pI21gkmfd4mIiIiIphwz9hEtGC+4J9Zdq932uhN4WEG/vAMgdzLfLlcbwedLSJAVrNted7z318vV&#10;hnr36NSrXlvCu1uvA5AytcdPJatdULnaUO+CjD1v1YXzfxarHK+/Pm+/VcXbb1XTLD7k9Ovnkevl&#10;2SxXG+xw0cgaUOcFzQKjB5sNDGbrq0ECDFzkcac6EREtikOEB1FuY96vJa16D5a9AuAr5ZkNxMsw&#10;VVMeH3kZZFz0bwSowLIrI4OIxkEG2da8LBnBgKdVxM24NBnq/rmK6LKRowQHhl3vn5lyXtPEHzhe&#10;GfXChSABADVl6iEkKCJZMKcc034W/OBxU4Nl3ys0U+L82INlX52JDDytugPLvorw973pfd/OZFYs&#10;NjX4pYekGRNln1/BYPbNEuSYms92wXRcH9Vsso73NxhUWsNkMmCO223NNF0FkkOEM0xmaSMA/Rsl&#10;fX6wUrJ2XP/aoZa/3YGs97Svw2S06ruwbAf9yjO+PVi2MxPXkTApySs3Fc0T9XozPBOyTqu+5gWy&#10;moGpG5ju3yVERERERGPDwD4i0qlAuTPdC/Jzhr2pXG2kvfOwh9HZyKZN5YvfPis9OPryrPxuhA6S&#10;Zf8oAaioAXRPus9w/PQ0+Vrm5En3GS6XL2oDC5cuXcDx05NZ/A7z4Ae0FvnZ/cEEs1xt/AHS6bqv&#10;BN4O8IL69iD73opX5peIiCiOI4QD+8wJrMf4teouLLuJwSAgNctXFDVzjj9IeheDA/EbSFbet2g2&#10;gIPAYwOWXZriwdJ7GCyTuIz02zP4nR0i/nc9jXoYHPRehmWbMxB4NA5qdjU/M0w6EgTsB0cYynKm&#10;MzhistR904BcY7YnsTKJ9YO+P8fg56gjW8DQOFxXHqcrJSsBjh0MniPnP+B/UtdHCWwJBsl0zkp3&#10;WvZh4LkSLLvmZVacT+FtAcj2CPe/yLF6iME2XA2WvZXqO5Nsf6YydSv1zRkSWGdjsCSuMfQ7nIZ1&#10;mDRZ5zUMHot+JrftiaxTcup1sA7Lbk5xWzsZCYKOk1UzjrsY3OdLbM8SEREREQkG9hGRTqpApW57&#10;Pe2gmtttr99I+d6JKFcbD99+q2oGg/rOf/Oc7qX73fZ67A7vcrWxebl8MTSo+P7Ov+Lk9Hmqdc3q&#10;+OkJAKB67UXt80uXzuP46Uln1r7DPJSrjYcAzDEFzrnoZ0eolasNFzJ4eA/947VSrjYOIJ3fPQBr&#10;SmleIiKiUfTXDcs2zgaW59sRBgeFzZHvkAEtIzAlGDzhZ5DxpR9kLkKrfggrlHC7gukOWAkO3Jdg&#10;2cuJM6WFv7N9zHZg3xbCmYpmJzNaUaSEo6FMzZ7JUAJI1jCYxWy6gyMm5y4kCCx4fNVh2YdTkb00&#10;Dgn6tjF4Ljdn4LqoBlr8LsO87mHwO5zl82U8k7s+qoFswex095TnN5A+gGYWqNsC0GfrCz5XU6bV&#10;kC4IVa0q4uRwft+FfGfBY/M2or/DaViHyZNjMRjUCkx/hukgXWDiPGVWVq81SH1tnM3fJURERERE&#10;Y/HCpFeAiKZLoOxnHl6K8RoHM9opvHqnguOnJ2g/OsbB/Sf44rfPdC9Luj2v6wLoLpe/nWYVc+GX&#10;F75cvjjsZTP5HebAQHRGRhOa4IhytWGUqw1Td6yVq41KudpQt6Xp/bW77fU/h3T+HaKf7eIhgD94&#10;rymhX373Rre9zqwhRESUTPRAjDHGtZgkN8V71Gx9987+J9vTUZ6vpVgG9d1THuvK9I0SLHPozkyA&#10;UTQXEkAVZCAcFLBo1GOzmVsglmSPcUYsj4SuXGjabP+TIWUTXWXqrH3fcfpnohxC9ncHkslOPd9Q&#10;fqIyAPv/D/Y/VLxA9XmlO8aaka+W87IbYx7DhcuBArLfZyOB9k3vkev9X23TTM86TBf1OmLAsnWB&#10;n9NHbj5xlKnLM7P+acj+m9YuZHs1Ifv8rLfRiYiIiIhywcA+IlL5nYJ5/HA2gLMyvvPGfdJ9hqVL&#10;F+CXzY3IqKeWvxllWRdAp5bmHZfjpyd40pWARV0ZXgB47bsvAskDGOeFgeHHii7ob8/7V4uY30Ov&#10;lK7KBYBue/2w215fAeAH+dnoD7IcQu4GvspMfURElIHuGmKMeyVmiDow9/+zdzexcZx3vu9/MQbD&#10;jcgwgLxQaMBtAa4xV2ormPIqw9aM7koDiDRAjM/CIYnrM0BOnJa4CTIGJs3OAJ4gG0rl5AY4DkDy&#10;ZHF8IcCkgGh15VHTXqkGoVsr+pRxpA6uO1xYQBgyG91N7uJ5iqyurn6vZr/o+wGIJqurnn66u/qF&#10;Xb/+/+PB+nh1meEJgyQfeBvuCm/mAGl0jt0cGI1uMx4BlTuFNdU/dm/aVn7PH7NvxwMvad/X8fGy&#10;PR7MHk8mbBOvmJXVYnHt7CfTk/hze24Qk+hA/Plgvuv9806hrDuFK/ZnzT7fjLdBvD7WV5Mt14SR&#10;TSgrvh8Oz3uKNNXfFlJ77aTjt083AbD4+pUUW4EWJb2iO4VXdKew0qQC3zDMYXiYx0H8Oa3Tz1sH&#10;aUX1zx8bWiyOw2epSf83dv+8dKewal9rVuzrTanrsQAAAIAxQrAPQFzGnv4putBxvTXH9T53XO+J&#10;43rzkWUPHNfbDpd1oWLHyjRfbejsfvLpY0nS9r19vb/+mSQTfvvlz69Fq9u1/e3p8DZMCvENLth3&#10;PJDLHQU9Vre8Evj5W/bx8xfH9f7ouN5NW2HvtmqryCQK/PyhDfmtBX7+iv1ZCPz85hm1BgYAjK+k&#10;15HMWU9iQOLv3SpN1zatPqPvCTYTDjrHg2iZIQpbLdctGY3qddED99MdHbQ3t32mwVijbiVh2bgc&#10;OO5ULvZ3+pUZ60OmSZcLo6j659PCiFUbi1e1Gva5x+c7LWmb8GnbluuW9P/1MR6GSQojx78sMD+m&#10;z/FJwaBmbXhDSbdZy89XYuKVgEsdbt/YncJhm5Vjh2EOw2bUnoNPmds7XnExbMk72sz/PaXY0pta&#10;LN4cwGwAAACAsfVXg54AgKGTsael2PIbkm4Hfn5NOgmhFSLrbjiud9hFdb7f29Mnjut1uOlgffDh&#10;Q0nSx7/d19HxM8065/XuO2/o6txFzTrn9ffzW5I07bjeX9odc2pyoq4yXvXgqGG1vLO2Hzyta8k7&#10;c2FSktTJ9Rwzux2unwn8fEWSAj9/xXG9J5JWIo+dkkbrm8cAAIyTTg+kxtevb2d2p3CoxeKOakMC&#10;S22M3V8mUNOs5d8wu6va2/O62p979AB/eUQPbie7UyhrsVhUbQvejP07qR3qOIu/n+5XIKek2spK&#10;c2rWKvJ5ZZ4HVyQ9iJ2zIen1Acyoc3cKJS3GchmLxdzQVhMy8y2pNmyalfTEviZt2XAq4gb3+tiq&#10;AnB4v1Z0+tndtN1us4/zOlsmqBi/LQ7b2l/vFCpaLJZVG/oy1Srbf72PB8Y6/cwnDcMwh2FTUu37&#10;m9xgptGlO4VbWixeV+28TUve0X8uLqr+/ljXYvGGTCB3c6zebwMAAAADQLAPQNwle1oJFziul5NU&#10;DkN91ro9LQZ+fs0G/XKqPUCZVasqJ6fKGva2Xwk++PBhVrZKy2uvvqircxcl6aRFr79XlcxtUGkx&#10;1LSk7D/83cW6MybPTTRq83umfvCje/rlz6/VLY+EDkfyPuxBRs2rFx02OD/juF420ip3ekzbVQMA&#10;MFpM9b1cbGnjA6mm6lH0wHOlyYG5LdUG0Za1WFxto6Vcf5jruq7aaoPSqLSlvVPY0WLxUKfzn1dy&#10;tbok0fusneo/o+VOYc0eOI6GAm5qsXh3aANI/ZGJ/f2oT5fzSLX7VPxyETKBpFuSolV8TEve0Wnt&#10;Gn3ekeqfQ4fNqkyYMj7PeZlAiWQ+w9mVVHrOniOSDer1sb0KwKEt1Qacbmicgn1m/4zf/p0En7ZU&#10;H4xblrTW5vbxy650cNlpGYY5DJv6x8NicXpg76W7syLpc9XevxtaLJZG7HrUMq/vm6qvdJqRea4q&#10;2EBySaevN5Uzmx8AAAAwBgj2AYjLSlJYUSzipMKB43rLMv+cH0q61WSsabWujFCS+Sf/biw4OBLs&#10;bbEhSf5eVUfHzzQ1OSFJeuM7L4XBvkNJC83aozqutyYpGwYDo6YmJ/T29z9Ofe6daiNcuBX4+Wb7&#10;w1ix91lBjavtlNX4G8SfRytUOq73uU4/pMw0GRMAgFGQ1WIxXpWpG2XdKZxNlTHTLmo9trSiO4XN&#10;Jlu1rqwTqq+wI5mDX728d3q5w5a+WUkvy8w7k3D+rRELdUSrIE63VfHEtOyNHkxNs0LKug0b9mpZ&#10;IEtDAAAgAElEQVQ1hXaP4YHjqA0tFl8f6QPHncnE/q706XLi91UnrQF7ea48u+fHdBVV/xxU0GJx&#10;Z0TagMf/x8tqmCudmiqeV5Qc7gvl7E8hFvQblfskySi+PrauAHxqU7XBvqwWi9kRvr/iklrndhKs&#10;3FT9e7oltRPsS95vzvZ2HYY5DCPzfBZfmlV7n58tabGYRmeMrRb/GzRnKkoWVbt/hi15F3qb2oDd&#10;KazY+2e5wRoZe545vzbot/McvT8FAAAAukKwD0BcRvUfipQlbTuud1fmgEj4AeLtwM8fOq43reez&#10;vZMUOUBUPTjS++uf6Wc/uXpypnt5Rm9856XsBx8+/NxxvWLg5zfjA9jb74YkffGlaXU7eW7iJCC4&#10;9VE5DAieOffyTCfrvNzXyYwBe19Lpx/KZmOnod8LAIDRNa3Btcea7uBgflamWnVOyQfyW1WAi7fp&#10;a3XQOanCTi/BvmU1PnjWqc0RDAl10443GhbYSblaSCeBrmZ6rwBGS17p7IJ98QPRndx/g3yuHIxx&#10;aMk7aszzwSsyQZLlNrbI6TToV5F5Xr09YtWVljVKr4+dVQAOw0El1T5/3FD7lWuHl7ktcrGllY5C&#10;i+Z5ZkfxaqrdtjwdhsDRMMxhtGWUTkXd3lsij3NLXhPuuyvzepNpsXZGp8/VG/Yxe7en4CQAAAAw&#10;xl4Y9AQADA/bcleKHfSwleZWJW1LeiLzz3dZ0i1bteyJYm13I2O1+vAt3OZSs5WG3cyFKf3n/X/W&#10;1OSEfvCjeyfV7d74zkt69x1X/7GzlFm4NrvhuN4fHdfbsK2LQzdlDwDd3/3f+vFP7+sfFrb0/vpn&#10;qh4caT94OoBr1JW0DmaOivDbvp18czorqRT4+dftzzfCH0mvSLoiU8UCAIBBSnpNH5VKIVmZwEg7&#10;P2HIIZMwTrFpdR4THoxuV24j9LAZ+zvTYUWhfjDv8+8URi8MYA5+Rg90xyso1losTsfWaVYNafSZ&#10;1qbxx+1NLRaft/fsGDbmuTUeas7ayqnohzuFQ/s8/4rMbV9pc8uMzOcVT7RYXLfPo8+Ls3x9XI79&#10;3U64J95Kfn5M7p/lhGXdtEGO3z5SciVAYBBWVP/FgPF4jr1T2NGdwisy17GToOK8TMDvyRD8fwQA&#10;AAAMHYJ9AKIy9vRR/AxbaS4MHl2xoaRDmX/SFyR9K6F9ryT9qdkFRrYZ6Q8v3Mszmpqc0Hur39XV&#10;uYv6h4UtbX10ehxt5sKUfvaTq/rP+/88/cP/+sby1OTEtg35rcl+uPizn1zVzm/+i37zqzf1P/6v&#10;N+XvfaX5tz/SJ58+HtC1Mtqp2jfrnJdafBvTcb2M43pP7O/LKUxt0Kalk+BrWwI/X1KDb9EHfr5i&#10;z7+l+gP/AACcpaT3Zc9LpZDwQP5ai/XiB4dbH3Q2wb9Si3HOSknmizuv6E6hl6qBgxY9YDhtW+02&#10;0n7r5PGRVGVq48xnAdQrqv51pWCrdaFf7hQqulNYtaGL12Xuh1KbW9+U9OA5CAeXdPavj52/pzCv&#10;YdHHUDy8PqqS3heta7H4l45+zBeT4+Z5jsFQMP8TxB/nGdVWWh5tdwqbulNYkPQtmc9BN9VeqDwj&#10;81qz1q+pAQAAAKOIVrwAojL2NLEiiw0wlWLLGlVvCT/srbRxuRVJOcf1/tLGukNp+96+tu/t1y0P&#10;K/eFpiYn9O47rr73T5f0yaePpz/40C9UD450de6iFq7Nnqw365zXv//r/6Hv/beP68Y4azMXpiQ1&#10;bwXsXn5J+8HTTDv3YbiO43rjcFCxWfWiQ8kEGqOh1wYBWEXOP9TzE54AAAybxhUSOqnYV9KdwpUU&#10;ZnOWKjLVXTZbVt6rr/wmtR8S21Jt661lLRZXu2yxVlLjlmDflJljJrZ8R9LKGLV066Qd7/XI7zt9&#10;uA2uNK3yOAh3CiUtFm/JBHJCWS0W19oIr6L/RvG5Mh2nLXmj4ZtpmeDp83mbnDXT2vT0td28/udk&#10;nisbhfdMVdzF4itD/jpS0qi8PnZXATjabnY5svSGRvlLgiacn+nzpSxLWmty/jDs18Mwh3FTHLr3&#10;PXcKa7Ylb/T59qYWi3eH7v1kL8xz6qbC56bTdttzMs/Fjb7oX9BiUUN3vwEAAAADQrAPQFQ3rUUb&#10;Cf8xr7SxbkXmw7tSCpd71qYlZWcuTGnmwmTNGdWDY93ffaz3Vr9bt9HU5IQWrs1q4dqs/L2q/L36&#10;4Nysc14L12ZrKv8Nwkvfnmq5ztW5i+E8y2r8IWQu8vuhRqelX5JpmQ/fmn3g+kinBwwq/Z8SAACp&#10;SDqYXxnyA/hRFSW3X0sSvh8pd3j9kg5C/VGLxQ6GqHFTzQ8yN7Lb4mDXqhaLyzIth8P5zkvKabG4&#10;YlvZjrY7hR0tFg9Ve/3qqyObg4jRMGa7+8g4KKo+xFLQYnHHBnvGVVm1z2dZ9ef/zVzs735cxngy&#10;j98d1T42c1os3hziSqK52N/j8xgyQZKSpLVIgH1J9dd5WuZ1ZZhbuI/S62O8Ql3WVpzrRlaLxdwI&#10;h4Kut16lZ0tq9p7rTqFc937urG/TYZjDMEr+8tGoPwevSPo8tmxDi8XXR+h/r86Y4PKm/VmxVWCX&#10;ZEK38f+vClostv7SFQAAAPAcINgHICojddZatIkwJFhpY93w8lZaVTMbNo7r5SQ9ePMfZ/XuO27N&#10;eb/4ta8PPnyoH//0vn72k6sNx3Avz8jfq6p6cGSr452KBObOzNHxM01NTtTMLzR5biJpk5NWxEfH&#10;z7YCP193EMZxvYykJ5FF5cDPj2wlhvB+V+MqAM22nZY03cW+PtLtqgEAI2MuYVnprCfRg8oZVHZI&#10;u31u84PMvbhT2NRisSzzviV8LzEtaduGFzb7crlnK1qxyLTjrQ9lRINDh2MRamzXaWW0B7FzNmRa&#10;cY6rimqDfS/36XK+Gft7PA/E98+KTHAs+r9OGDytDGRGjZiwW9x43t/RCkumitqGau+jZS0Wi0N3&#10;H3ViGF4fkysA92pJo/W+zTC3xfIZXFKmwfuEqIpqw/CZxLX6axjmMGzqn4NHPfxmQpxF1bbgzdi/&#10;Vwcyp7MWVo81t8OG6p8TCxruIDkAAABwJl4Y9AQADJWMYh8AOq6XdVxvuYuxpqXWbUetR5HLHxth&#10;Bb/te/v6xa/9put+758uncWU2vLJp49r/n7t1fMnv8865+Orx9drdEWWY393HIgbMhl72tGHiI7r&#10;rcsEHBu1NlLC4y1MdjbcBgCAVDQ+wDzqr9vpOW0flaaMDU70hzlgdkX171s2+nq5Z+du7O+kij/R&#10;MObzE+oLmSo/8S/fmJa84+tR7O9cny4nPm78ctGMCWXED9iHLXmHTf3/Y2dbQavzL3otFnP2p/sv&#10;iZkA1ELCOctdjzksBv/62KwNZbeWe7q/Byfp9i7J3D+9/CRV/2z1BY34t2vT/cAufFwO/xyGTfw5&#10;uDSISaTOfCEpfn/fHKn7Z7GYsftU959b3ikc6k5hQfX363L3EwMAAADGBxX7AEg6qUAm1VfYy0ha&#10;txXXKpIqgZ8vxbadl6TAz0cPknXS6ij8EDXT5vrDpOEHptHqex98+FAzFya1cG02cd2pyYmaKnmh&#10;+7uPE9bun+rBkX780/s18wzndnT8rOm2s86L8vequQZnxz84rfQyzyGQsafNyilW7Gn0sZCRdDv2&#10;WIm74bheOfDz4dij/Q1kAMAoaXQQ+/kLQjW2HPu7ou7e12RV+z5ySf28nU1FkFXVh2U2tFgsj3jV&#10;pebteE0YM3qgMR4EfF48by15d1RbASerxWIm1X29ft8KLxedGJ2WvPHQcLPHTfy8XAqXH9/XGl9+&#10;fSvXBfWyb94plGx1u+gchufbib0Y7Otj/HOSsrr7/z8X+3tZyYG2YXYjYdlWz+HZxWJF0s3Y0vkW&#10;rwe7qn0+mle61dPWZV6TJPNZ0VZChchhmMOw6eQ5eNSMZkte8wWR6HutsnqvBn1b8ee0xWJ2TN+r&#10;AgAAAG0j2AcglLGn8QoD4UHHk3/UHdeTzD/rFbv+dUU+YHJcL/ywt9LmZYf/nM85rtfuNsPiuiR9&#10;9Ycj+XvVmjP2g6/DX3ckZX780/tZSQ3DfXFHx8+0fW+/rXX9vWpNy9xuVQ+OE6vyvfbqeVUPjk/+&#10;DtsMz1yY0nur39XVuYthMDFjg57RD54yqg9tTkfCpKOonVbT4XnRg/aPFGvXZVvzZmU+uJpT/YH+&#10;UL/ahwEAEFbrKyScsznUB5TOXvwg/GpXbV0Xi+uqPdDc6iBz70zbweuqPVBs2g6OfkvWZu14lyPr&#10;PV9teKOet5a8JqxTUe3/IctKt+11PIhS4cBz1xq35B0e8fD7VpN16183F4vTPb6exv8fbDZWRbX7&#10;/px6D53eVW2wbxSrwiUbxOtjcgXgK13tI4vFz1V739zQKAX7TJWvpEpfvT/+7xQqWiyWlBx+XGuw&#10;1Y5M8C2USS1YVB8Izyn5CwfDMIfhkRykb/YcPFpGtyVvJfZ3tufXOhP2jy8dn9cbAAAAoEsE+wCE&#10;wm9bxz8kmpOp7nAo80FyTubDlPBnPmG78MOWdtsQVezpska0xP72vf1mIbyTD4d//NP7ktoL9/2P&#10;//tRyyp5/TB57rRy4H7wVLPOec06L54sqx4c6YMPH2rWOa/JcxP6l3+7r/u7F/XFlydBxu02Lma9&#10;9SrDr81W01ElSRs2HBs+hpI+oMrZdRX4+ZJdP9PVJAEAaE9Bya8143PQrFemJVYmsqSXkNht1VeQ&#10;WVa6oaMkSeEZ05LVtAIbVXdV+3/EdZ0GAqJhzM0zms9wMlW3bql23xvnlry3Vft/xw0tFm+lElY2&#10;IYPl2FKeL7t1GjyN/i85LRM8HXw7+MXisupfI5s9/yeFb3Ittmml/Yp95rxM5O+0q32No7N+fVyO&#10;/b3Tw3PTbdVWHDRtMc+2VXQvklrj9nJ7xG2pPti3pEbvuZLDgDdU3za8G8sJy+qfF4ZhDsMl/uWj&#10;8QvS3yms2YBx9Ln+phaLwxy6TLoP5vW8v98GAAAA+oBgH4BQ+MFB/J/yrKSFwM8fSicte9dlWrlk&#10;ZA6azYfnW41CgokCP1+xwaWKRu9gyJyknHt5Rm9856W6Mz/48KEUu14//un96/vB0+y777iJ7Xcl&#10;U61v66POPqMKQ3i9il6PTz41rYCnJidOWgtv3/tCkvTe6t/JvTyjo+Nn+t5/+1j7wdNws4pq78f4&#10;B3BlDfu3gVsrqPX+HT4mopUVKjKPm5uxZWWZIGx4AGZO9fiGKgCgP0xgIR4yk8xB1dLZTmaoxQ88&#10;99LWsJLQ1rDxQea0JIdnJBN42hzZlryN2vGaKkCZyJqj9r9GPyS15L2h7to/DrtNmfft4X4RVuC6&#10;ksLYG6p9f36oUaqQNYwateQd9P9ByRVtS02fL81zbUW1j7No4LjTOWRUH+xr9kXKeBvPNIJe49wG&#10;cxCvj/H3FL18RrKj+lbCS7JfFhwBywnL0vzMKKx+F30uycSq+8bFw4DLWiz21hrYPI7jlV6bPZcM&#10;wxwGz7yXW44tHdf3c0kteYf3i9Gm0mD0/bdknns2ux5zsRivjiuN2+sNAAAA0AWCfQBCWUmVaEDP&#10;tgidjoX2spIObaWyiuN6h6r/gLlRSLCZir2stQ7nPVCO661Jyr3xnZf07jtu3flbH5V1dPysErte&#10;a1vy1v7jsyc3fvB//u10UvW+bqr1Hf+59+p+1YOjupa+MxcmNXNhUvvB17q/+1hf/eGopuLg1OSE&#10;fvnza/r7+ZPP1TKSbkXCoPGDILcDP7/Z82QHxHG9jMyBnUqz9QI/X45X2ouEWG9Juhv4+VKDy4gf&#10;WC2p/hvmAAD0zlTqSmrBeyiq+5wywY7l2NJeDyomVdhpdpA5HcnhmbAyVhqBp0HZUbwdb+2XJcav&#10;uks3THhlVfWV0cbvSyTmuhZVe1A8p8Xihu4Uuq96tFjcUP1789u0LU/FqpKqpg3Wuuqr9dX1CUyw&#10;o9rQ/LIWi7e7fB5KCnY0e63YTNhmXYvFblu95lR/Pwy+kmLazur10bw+ZSJLDtXblwUOtVjcVO37&#10;lGUtFleH/nnJ3Bbx15/ebo84c/tE3yOElhpejmnPHK9mva3F4itdPobCYHn8ujZ+LhmGOQyamXM8&#10;tDq+QXoTlKuvrDzcNlU735wWi8u6U9jscrx48LQ89M9jAAAAwBl4YdATADB4Nqg0rQZBJcf1lu3p&#10;A5kPh3PhMpkPGOIf6OYUCwm2oaIxPJj02qvJFfQCP7/2/1b/9PqPf3p/8+/nt/T++mfa+qgsf6+q&#10;7Xv70Wp9bd2GR8fPUmnbe3/3cU2w76s/HJ1U67u/+1g/+NE9/ewnV/Wzn1yt2W7mwtRJRT8rqeqP&#10;lPYHtIORsafttpqOK6lJqE+SEoKPYUgyU7cyAACdWixOa7G4rMXiEyWH+iRpZaird5y9ePWISgrV&#10;DJPeEyW1o+uHFdW/z8xpsdjoPdwoiFf3ua7a+23U34Omx4RHn4/b407hluqrVi1rsbhhAwPtM8+d&#10;G6oPh5RHvJX18DCvO8MRMjH397bq7+9bbT7/J4W/H9jqU53MY1n1r0GbTYMO5rx48CVrL7/z/b4+&#10;JFjpewh9cM7i9TFe/TCNtrNJFe6WexzzLPS7DW8o6faZtxXsGokHwKclfd7FYzgM1MW3a6cy9jDM&#10;YTDMdXyg+jmvjHnQq6gWXyQeMrdV/5y5YV+7OmO2ySWMDwAAADz3CPYBkE4/JKkJ6Nlg3oqkguN6&#10;mcDPXwn8/DckvSKp7LjeTZmDwdEqf91U6ztZ37b6HTkzFyabnZ34gVvg5yuBn1+pHhy9svVRefP9&#10;9c/09vc/1o9/er9ydPysKOlbilXKsa19T9zffayj42f6xa8f6he/rj2vU9WDo7pln3z6WP5eVfd3&#10;H9etFw8txm6DaHWUUuT31Q4Dn8MoZ08rbaybVNGyovpvoLYShggzHW4HABhvGS0W19r8Wddi8YEN&#10;8/1RpvpFpsG4K2N8wL5b8dfu3m8fc1AyPk6rg8zpMJedVJGx0HHoY1iYfTb6PjNeEYkDg7WSwivj&#10;akH1792XZcIRy22NYNb7XPVBmUM7PtKSHMY8O4vFnBaL65KeqD5QV1a7wUNTmS/+HD8tE65ba/lc&#10;u1jM2mBhvFqV2pxDUfWP8aykJx3u909U/z/t+Fb07ffrY3IF4N7bzta/Bkqdf+5wtsxtEX+MSem2&#10;4TXM7VNJOGe5yTYl1QdkMzKvHWttvV87fe3Ixc4JP29tbhjmcJZMoHrehug/V/1zz+bY/49inoOG&#10;635pxgTyk95jb2ixuN3mPppp8HpX7qHyHwAAADBWaMULQGrSOtdWDtuMLavYNr2S+RZ69EOVjD3t&#10;tJrZn8K52Falo+KSZCrm+XvVujOnJickabqNwOKW6r/Rn1Xsg1l/r6of//S+qgdHiZfn71XrWulK&#10;0va9fb326ouadZIrCErS1kePdHXuYs02R8fP9Pb3P65Z7/7uYy29lQ2vWyPR6xzuK7dk2jfnErcY&#10;HS/b00ob65ZV/+HpI0nrjuv9UdJK4Ofb+VAyfGzmNMiDXACAYZNR44p73VpJ4QBKVovFB2lMxirr&#10;TmFwIQJzQCp+YLHXNrzRceIHtZclraU0fmOmxduSat+rhC3PRjWoFG21Fw1glM+gAuW6FotpBuVW&#10;+9o62LQmXFFtS97xZK7rgsy+HX0sZ2QOPK/L7DuPVPs/cVbm/715JVeXP5R0heqmfbEiE+pII2jc&#10;7mtSRs2/SFWWub87eZyvqL618LTMa3dBi8WSHfdPkfPnWsylvYq6Zr+/IlPxKn75zfb7jE73+6Q5&#10;PA/Bmn6+PsZf8w9TvD03Vds9IaPFYq6Nimy9vn51+z5tOWFZmrdH3I7qu0ssqdl7rjuF1QZhzPAx&#10;HD6GSpHzMmr+GApfO9q7zYdhDr1Z0mJxrvVqyqr5c/6m7hS6Dby1O4d2bfU1cHanUEpoyTu87hTW&#10;tFh8WfX76LzMl5bKMoHdsmo/587pdD+NG62AIwAAANBnBPsASDacpg6q7Nmqa/FvjUqnB0pKHc6h&#10;JPOhVLzFy0h4f/2zVqukdnB7+95+k3l8ql/+/Fq8La62Pirr6Pj/03/snHY5ub/7uCbIF23De3T8&#10;TB986J+c516e0dJbWf3gR/e09dEjLb3VsutH2DIj6qZG5UOpNjRrpRvnuN50WKkw8PO3lPzYaaZi&#10;T19uthIAAD2oyIQFSimMNa36YPsoi1e8qaQWuLpT2LEH06MHMm/oLIJ9RlJ4Zl6LxfkRDW7cVXJQ&#10;IK0gZjMt3yB3qP+VE83+t6PkA6rj5U6hbENO26p/fkoKTLRSlrRAqK9P7hQqWiwWlc7nA2m8JpVk&#10;7u/OQjCNw3WhXIdz6yx8f7rfJ11+N/t9L8GaUdOv18f0KwCf2lL9Zy431PrzubRfv9qVVFGwn+89&#10;bqv+9sm0vE/vFFa0WJSSHy/z9qfdL9pUZJ5LOnsfOQxz6F5GvXefuNXjl3zSmEPUbutVelZU42Dm&#10;8Gm+j2bV2fNMGDw9q30UAAAAGHoE+wBItjJc4OcrKYwVfgOy03++K5HTszjwlpYlSZmFa7N66dtT&#10;dWc+/N1XYWW9TUm/T+vyfvnza7o6d1H7wVNt39uXv/eV9oOn2g+eav7tj7T0Vlb/8HcXdfznZ7q/&#10;+1j7wVNJJuC39FZW1YMjvb/+2Umwb/ve/smyL758qv3g65rWvEtvZXV17qJmnfMnY8X98ufX9LdX&#10;/3v4Z9gaKPzG5i3VViEYZQW1V61PMh/25WQeY6VuLzDw82VbyXJQH7gDAMZXWdJt2hw1FQ89pX3Q&#10;eVO1B5qntVhcPpP7xIRnbqv+YPCGFoulM6rkkp7koKTU36DAqEuqKDaezP58xbYlLKi7g+UVSUWe&#10;M8/AncItLRava7BB8d5fI0247hWZam/dhmgr6jZ8by7/dZmQZLeXfyiz33f6BbXR1Y/Xx+QKwOm1&#10;nTX3dTl2GfNaLGaGLoS8WMwq+Tk4/Ta8IXOfxm8fyXzO1vx9ggkt3ZV5HGW6nMGmTDXe7t5bDcMc&#10;zt6OzHNwadATOXOnlZXTrILeX2Yf3ZXZR7t9X1lSu5VpAQAAgOcIwT7gOWdb6maUXnvPMCTY0YdE&#10;tr2vJFUCP7+W0lz6znG9OUmZN/9xNrEFrnt5Jmxlu9VJhbcmlydFPliedc5r1vnuyfn+XlX7wde6&#10;v/tYH3z4sG7799c/syG+Yx0dP9PfXv3vmrkweRLWqx4cJW4Xtt1duDar/eCzxJa/sda8m/Y+XZO5&#10;TwfXPi9Fjutl1FmwL9T2B1q2VfFh4Ofj4dikD6ABAOhE2P6orLBlFwdNmlssJlXKSPtLKEkVdpZk&#10;Dr72n2mfdV217zOmZd7zjOJ7uB3VVgs5iza8o+t5askbMiGtTRvwu672wk47ku4S6DtzabbkbUdJ&#10;5nVyV+Y1Mq3qrIeSFrRYzMk8v8+rveuUTvjePAcu2DBVePmZNi9/S6ZS36gEgdKT/utjvEJdP9rO&#10;bqn+c4NlnV0l4HYlVevrZxveUNLt01740cxtp8PXjkOZ149iKu9FhmEO/RP+j1LR6XNwZZATGrhR&#10;a8krha3Mw2rQne6jW89liBMAAABowzcGPQEAg2VDRA8k3eo1fGVDT08klQI/f6WL7T+XlA38/Mg8&#10;Nzmu90BS7je/ejMx2OfvVcNg35WUgn3zkranJie09FZW3/unS/FAXc1l/+BH93R0/Kxm+S9/fu1k&#10;m6PjZ/qXf7tft07ce6vf1dJb2ZPr0+j6/s0bH4S/Xgn8fMnePluBn9/s7JoOp8jjpdhOADW8v9pd&#10;326zIfPB+6pt2xtfnsq+BAAAAMAygauMasNOFZnW26Uznw/GnwnZJbUJDsMt5b6G6Uz1uIxMyCke&#10;Miz1/fKBcWBeO6ZVHxY0AbWzaCU6DHMAmmm8j1ZkXmvYRwEAAIAWqNgHIGdPH6UwVsae7na5fUVS&#10;1nG9TEptgQdu8txJ6K6nVqxRMxem9MufX9PMhUl98uljzVyY0syFSVUPjiUpbP2ro+Nnmjw3oclz&#10;EzVtdcNWu7POi5q5MKl333E167yoyXMTmnXO11zWfvBU//Jv/4/8vaqW3sqehPlaBQElVWw1yKyk&#10;hTSu95DI2dN2P3QKD4R8M7rQBv6uS9oN/PymDQzmZKobrjiu90jmG+zRVkfhYzS1fQkAAACARHgP&#10;Z+40yFAa0OVXZD6DGczlA+Pg9LWj35UGh3sOQDPsowAAAEDPCPYBeNmepvHtuFyPYz2SKdE/77je&#10;qHxbb1qS9oOvW613yYa3enXdtN81AbyFa7MnZ8xcmJJk2v8eHT/T8Z+f6b3V7+r+7mP94Ef3tHBt&#10;Vi9926xzde6i3MszJ9sk8feq+vi3+9oPnmo/eKrqwdHJ+l98+VRX5y422vRQJuSZkzlIkLUthMfB&#10;nD2ttLOyrVoo1X8r9Yaksg31PdDpbRUG+TYlrce2CR8TlzqZMAAAAAAAAAAAAAAAGD0E+wBkJSnw&#10;82kE6cLAUaXL7cM5xANNQ+/99c9arbJsf3p2f/ex/n5+S0tvXZJ7+aW6Knv+XlVHx8/0xZdP9fB3&#10;X51U8Jt1zmvprXi+TCfrhtt+9YcjffLp47qqfB986OtnP7lad3mhSFXAaZl2taH5bq7nMOvw8RIG&#10;HaMqku7asa44rrcu6U+Bnz+0yw4d1ys5rpcL2+42CQkCAAAAAAAAAAAAAIAxQ7APQFbpVOsLx+ol&#10;JFiJnG6lMJ+zUJBUUw0v7uPf7qt6cFRROtepIElLb13SrPOijv/87CS4F5o8NyH38oyuzl3Uu++4&#10;qh4cqXpwLH+vqr+f36ppy9uJTz59fDJ+krAVsEzlubJMFbq7XV3Y8Cqo81ZF4W0R9UinVfokczut&#10;O653KFNFM2vPj+8zpYSxAAAAAAAAAAAAAADAmCHYBzzHHNcLK39VUhoyo85DTycCP1+2FckqgZ9f&#10;S2dK/eW4XkGS3vjOTE1b3KiHv/tK1YOjnq+Tvb8KkqkQuHBtVqYt74s16yWF/STToverP1YXYLYA&#10;ACAASURBVBxp+153wb6wgt/U5IS++kPTMYoy+8KjwM9vdnVhQ8i2Ui6o88dLxW6fjYRey5K2Hdeb&#10;k7mtMnZ5vBpfvO1uWVIuWskPAAAAAAAAAAAAAACMH4J9wPMtY08f9TqQDT1JvVf/S6puNvQi1er6&#10;KTc1OaF//9erqh4c6f31z+TvTdnLN0E79/KM3vjOS3rt1fOampw4WRZyL8/oh//VPZlvdL0f//S+&#10;piZNtb9wmb9X1QcfPjzZfj94qslzE+1U/StIej2F6zxMwtBdp4+X39vTjOzjw7bVndbpvn5oz9uV&#10;CQJW7N+F2FjhZWfVQ4gWAAAAAAAAAAAAAAAMN4J9wPMtDCql0Yo3HOv3TddqrSIpG6tuNtJmLkxJ&#10;qmZSGGruvdXv6urcRUmmat9vfrWgyXMT+tur/10/+8nVhlUD4/Mxc6r1s59crVvmXp7R5Lm/1vvr&#10;n0mS5t/+nw3HjYT9MpJKgZ8/bDmZ0RJWz+t0vwzXz0raiSw/lKluuNnktlptMFa8kh8AAAAAAAAA&#10;AAAAABgjBPuA59vL9rQSLrDtXivNQlmO692UtBP4+Upkcbehp7hHkuYl3XBcr9eQ4Jl5+LuvGp5n&#10;A28Zx/XWeryYXLT63tW5izUBvXZCfd1YuDZ7EuxrxlYBPJRtV5vC9R02OclU2+twu4o9fTm2vBT4&#10;+VudDBRpV53rcA4AAAAAAAAAAAAAAGCEEOwDnm8ZyYSFIsvmJV1yXO92k+1uyAT4KgljlXqcU0km&#10;GLbc4zhnyt+ryt+rtlot3la1I1OTEzVBvrByX79NTU5o1jmv/eDpybKkin9Hx88kadr+ZDSe4bOO&#10;g6uRMF4mtnyhyzmUJOUc15sew6qIAAAAAAAAAAAAAABABPuA511OteG80Lz9aSghwJdTOi19w/mU&#10;Vd+GdBg9kKRZ57zeW/27xBX2g6/DincrSr6923H9tVfP34wuiFbouzp3UfvBU80657scvrmZC1Ox&#10;YN9k3Tr7wdfhr6Ny33UiK2ld3e/jZaUXdNy1Y+VU29oXAAAAAAAAAAAAAACMCYJ9ACoNlm3Z378p&#10;U4EtbIv7sqT5aLUw27630VgdCfx8xXG9Q0nTKVT/6ztbiU2SFG2T20Cl2+vkuN7SrPNiw/PffecN&#10;TU3+dTdDt2Xh2qzu7z4++TupYt8XX54E/+6Own3Xicg+/qjLISqSso7rZWItrNu57GWZtr3hdmG4&#10;cE4E+wAAAAAAAAAAAAAAGEsE+4DnlON6OftrvALZoaSFsD2vXS8X+Pm1yLYZmQpmJbto2p52G3qK&#10;K2vEWo1Gq9n1SbZZNb5+VeoLXZ27KPfyzEm74fjlHR0/C1vxSqf7xTi5ZE9LXW7/SKYKZkYdBGAd&#10;15uWtGS3CbcL55Ct3wIAAAAAAAAAAAAAAIwDgn0A/hT9I/Dzt2LnZ3Uaagorl2VVGwjM2dM0WvFK&#10;p61Go+HBkfXaqychuEw329twVzapSt5ZeuM7L0WCfbXVA8PlVlr7wTDJSVIYeO1CJTJOKVxoH0+Z&#10;wM/vhL/L7Pdz9veMXfVuuF3g5w8d10uztS8AAAAAAAAAAAAAABgyBPuA51e77XNLktYd13ti183J&#10;tJRNqqSXVnW9MDxViFQWHFYV2fDVj396Xy99u2n4bslWO+zUy1JNQHDg4m2HqwdH0T9vRlsUj4mM&#10;eguZVuzpy7Hl05K2m9xeFZnH1aXY8rJMa9/cuLU9BgAAAAAAAAAAAAAABPuA51nYPrfSbKXAz5cd&#10;17sl6aZOq4etxlabs6dpVWoLx8lphKqSbd/bb7VKTj1cn6nJiW43TVVS5cCFa7P6xa/9sB1v4cwn&#10;dTZ2u90w8PMlG97LNFgumeBgRaZtb1lSOQzQOq63nDCXZY1JVUsAAAAAAAAAAAAAAFCLYB+AlgI/&#10;v+q43m2ZUFK5QbU+NVrexeVVHNcLx1pIY8w+WpetfrhwbVZv/uNs4krvr3+q/eDpjqTb3VzGzIWp&#10;bOvVzsbMhcm6ZVOTE3r3HVfvr38mSVfOfFL9tSQTous1uFrRaaXMqLKkhcDPVxptGPj5zYSxpPpK&#10;fgAAAAAAAAAAAAAAYAwQ7AOeX2EgqNLOyjZ01Na6KSnrtO3vWV5uRyIBRL307am6FrWhyXMTkjTd&#10;TdtUx/Wmk8J0w2bpray2Pnqk6sHRUN9nnXJcL6xAWOpxqIqknON607EQ7O1Ob69GFQABAAAAAAAA&#10;AAAAAMB4eGHQEwAwMNPSSWCvVzml14Y3FLY9HZpKdQ2cBLT2g69TH9xxvWlJmVnnxdTH7pR7eUY/&#10;+8nVpuvYioW5s5jPGcqpSaXKDoSPkZp9OqEaXyfj5XqYDwAAAAAAAAAAAAAAGFIE+wDUcFxvvo11&#10;NhIWp9KGNyIxBDWEHoW/HB0/a7jSzIUpyYYpO5SV1LAS4FlyL89o4dpseF2ayZzBdM6E43o5+2sa&#10;wdU/2dNMCmNJ9jHnuF5a4wEAAAAAAAAAAAAAgCFBK14AcTcc11tSJLCWYFnSSp/nUbKnS7bl6LCa&#10;C3+pHhzrF7/2E1eqHhxJUtZxvbUOx78kSVfnLnY5vXTtB0/D65Lo/u7/lqS5Lq7nsArv392ma7Wn&#10;JKmg9IJ9uzIV+zI62zbZAAAAAAAAAAAAAACgzwj2AYjblQkftazc10+Bnz90XK8iE1oqDHIu7aoe&#10;HOmDDx+2Wq3j6zIM1fpCX3x52m54P3iqWee8JMnfq2rro7L2g6eSCZvlBjC9fiqlMEZY1fLl6ELH&#10;9bYlrXbRFjscL6t05gcAAAAAAAAAAAAAAIYEwT4AcXOSdlRbsa8gqRj7+yyUZKoDriqdVqj9kJW0&#10;Hv7xm1+9mbiSv1cNQ39XOhx/fdZ5cWjaEU+em5C/V5UkffLpY80651U9ONLb3/9YMkGzFaXflnmQ&#10;HkiqdBG6qxP4+bKtPpmJnZWV9MRxvbLMPr8rqRT4+Va3Y/iY6KbFMwAAAAAAAAAAAAAAGGIE+wAk&#10;uR34+VL4h+N6hcDPr0X/jq1fVn8qtJ2EC6PzGSaO69WFr1pV2Ovkujiul525MNn5xPokvG5Hx8/0&#10;2qumWp+t0ieZ/WZnMDNLn+N6OftrKcVhD1Uf7KtI2pK0KRPym5NUsCHAkloH/V5usBwAAAAAAAAA&#10;AAAAAIyoFwY9AQBDKRP+4rjezehpA/2q0Fayp3N9Gr9ngZ/vWyVBx/UykjTrvNivi+jY1OSEZp3z&#10;8vequjp3UdWDI12duxieXRrg1PohZ093UxyzrPpg321JO4GfrwR+fifw86uBn39dprpjRtK2pD/G&#10;H4ORgGh8PAAAAAAAAAAAAAAAMOII9gGIO5S0JEmO681Lui7plqRpx/UyDQJ+h3b9TJoTsaG5Q5kq&#10;ZiOhenCUuHzy3EQ3w2UknVTGGxavvfqitu/t6/7uY72//tlJa94xFAZKS2kP7LjeSftcG+Yrx87P&#10;ygT65u2iYuDnb6U9DwAAAAAAAAAAAAAAMJxoxQsgrihp23G9B4GfvyLppLWqbU06LWk1ts0jmQBS&#10;RqataJpKkuYd11tLedy++Pi3+6oeHDdbpRBp8drKJclUyRsmL317Sh98+FD3dx9L0smppOsdXLdR&#10;kJNUCfx8JcUxd+24WSUEBm3g76aksN11WdJKi8qQ003OAwAAAAAAAAAAAAAAI4hgH4AaNkD0SoPz&#10;SkquXlaxp7kG5/ciDA0WWq04DPy9aqsKdjmdtnhtadYZrmp9kjRzYbLRWc3aNY+q0llciON6n8u0&#10;5C3otLVuMfDzay02LamD/QkAAAAAAAAAAAAAAIwGgn0A0hBWE7vUh7FLMmGnkkw1wWH0IPxl1jmv&#10;91b/LnGlt7//sSRtStpqc9z1yXMTQ9eGeObCVPhrRdLK4GbSVzdkAqV3Ux730J5mEpZv2N/bqdIH&#10;AAAAAAAAAAAAAADGGME+AG1zXG9Z0pJMG9GVwM/vSKbKn+N6sstTFfj5kh07YysGDh07P0nS5LkJ&#10;uZdnEtdzL8/I36tOt3s9HNc7nHVeTGWOfbIzrPdJrxzXW7e/llIeOgzrZRKWZyXdblSlz3G93Lje&#10;3gAAAAAAAAAAAAAAoNYLg54AgIE5lCTH9doO4wV+flPSgkzYKb5dSVLGcb3pdKaXOHamD2OnodTB&#10;up3cPrmpyYkOp3Kmfj/oCfSD3c+yksqBnz9ssXpa/iRptUXr3dzZTAUAAAAAAAAAAAAAAAwawT7g&#10;+fXInnYUxLNBp7uS5mJnhZXI+tE6dtee5vowdqqO//ws1fEaVf8bEpVBT6BPcvY07Ta8zdyStHOG&#10;lwcAAAAAAAAAAAAAAIYYrXiB51dYiSwTP8NxvWzg58vx5fa8jN0mHuALg4I5pd++dEdSQVLBcb2l&#10;lMdOw8ltsR881dvf/zhxpS++fCpJWcf1HpzRvPrC36uGv647rndjkHPpk4w9PbOgXbQyoK16edYV&#10;AwEAAAAAAAAAAAAAwBAh2Ac8v8LgXibhvHXH9YoyFdmy9mfOnp5U+HNcLxP4+UpsvJfTnmjg58uO&#10;6x3auSbNd6hEgm9JptVB5cEhr9iX0QjcH106bBRu7VHFnl6Kn2HbYq8rsn84rleRtNWiRS8AAAAA&#10;AAAAAAAAABgzBPuA51cYWoq31JVM69tGVeXK9icnE/SrSCfhO6k/rXglUwVwXtLrfQpcdc1xvTWZ&#10;ioKSpP/18IeJ6/3i174++PChAj//jTbGnJe0ndYc2+XvVeXvVfXwd1+dLJt1XtTSW5c0c2FKkrQf&#10;fB2eVQ78/OtnPcd+clwvJ7Pv96VaX+DnK/ZxUtMC24b6Htjlhzp9fOZkKlW+LOn3/ZgTAAAAAAAA&#10;AAAAAAAYPgT7gOdU4OcPbTWwpCBeSSaoVrG/P5IJcZXCFWyYbU61AaiSOqhG16FdmWBfTqehp2FR&#10;UiTY18jkub+WVFfpsJG6+8Xfq+rj3+7L36uqenBUt8Gsc14zF6Y067yo114Nfz/f9EL8var2g69P&#10;An1Hx88S19m+t6+Fa7OSpPu7jxvOcQxct6e7Z3y54f5zJfo4kyTH9ZZlKvkdSlo701kBAAAAAAAA&#10;AAAAAICBINgHPN/KkuYd18vGquBV7M/rgZ8/bLBtRdJSwng5x/Vy8XBSCnZkwk3XJd1KeewzMeu8&#10;GP6a0WlL1paOjp/pBz+6J3+vqqnJCS1cm9XVuYt67dXz2r63r/fXP5Mk7QdPtR88jQbv7OWe1+S5&#10;iZplx39+pv3gac2yq3MXtfRWbVbv6PiZfvHrh9oPnmrro/o8ZcK+M+rm7WlfKva1uNzEapSBn9+0&#10;Vf7ijzcAAAAAAAAAAAAAADCmCPYBz7fEKni2XehWo1CfbVe6rvrKeY/saVamil1q7Jwq6l9FwF7U&#10;3A77wdOWlfLa8E3JVMf7l3+7r5kLk7o6d1HvrX73pCWuJC29ldXCtVn5e1VtfVSWv1etGyge4IuK&#10;BgXdyzOJ68xcmNL82/+z0RDTjc4YNbYdbkbSTpNAa6+XkbO/xh87pWYBSRvuI9gHAAAAAAAAAAAA&#10;AMBzgmAf8Hwr2dM5xargBX5+rcl2FUmvS8o4rjcdCUGFwaS68VJSkrTsuN7nMm1Jh9L7658mLj/+&#10;80mb23XH9VrNPytJP/jRPUnSf97/54YrTk1O6OrcRV2du6gf/OheXcW+Zpbeyurdd9ym67QIKbZz&#10;XUZFGFI8iza8f2pw2Ykc18v0byoAAAAAAAAAAAAAAGDYEOwDnmOBny/bUFauw+0qkuS43rJMAO1W&#10;L+N14K6k8DKHVlLVvJiO5t9J9b9Z58WOgn1f/eGok6kkGer7oktn3YZXknk8BX5+M2H5tKRt1Vf5&#10;AwAAAAAAAAAAAAAAY4pgH4AdmSp4ucDPl9rZwFYPy0lakqneF63OV5I077hetllr0S6V7Gkl8POv&#10;pDx2TxzXeyApN+uc185v/kvD9f7mjQ8kqdiiIuLJeJI0eW6irTkcHT/Tx7/dl2Sq+B0dP4ueXZYJ&#10;RpYCP19yXO+mpPVPPm0dAmzSyrfl9RgVdp9+IqkcBlfPWFHStuN6czIVAysyVfzmZMKs05JWE7bL&#10;aoirVwIAAAAAAAAAAAAAgO68MOgJABi4sO3o9fgZ0fafjutlHNe7advgPpG0ISkjKRdrE3rXnubS&#10;nqht+bsj0wJ42CrFHUpth/C+2Y8JfPLpY1UPjvSbX72pf//Xq+HicuDnvxH4+dcDP78WhjcDP39L&#10;UjkW/kvk732VtPjWuIT6rHl7utXny8nZ00p0YeDndyStyIT4NiQ9kKnSd1Mm1LfSIHg7LSr5AQAA&#10;AAAAAAAAAAAwdgj2AQjbjs4nnLfhuN5GJMy3rtMKYZuSFmSqiE1HtinZ06V+TFanQcRcn8bv1qN2&#10;Vpq5MCW11772dvjL8Z9bh+8k6bVXX5QkuZdnNDV5EjAsNdmk0s64s86L8UUrgZ9Pqh43ysL99aza&#10;8FbiC2wb3ldkHlObMvddUdIrSS16AQAAAAAAAAAAAADA+KIVL/CcC/z8oeN6O0pun7slUz1MMkGk&#10;kqS7trpYo/EqjuuVJWUd18v0oa3pjkzAcEm1LYAH7VCS/L1q05VmLkyqenDUcrDAz+84rrcpablJ&#10;K9was855XZ27GF/cLHD4SMmBzmZ2xi1kZitOZnU2bXgv2dPE9rn28tvaryNVK2nFCwAAAAAAAAAA&#10;AADAmCHYB0Ay7XPnZcJy0WBfSSY0tNCgDagkyXG9aemkVa5kqs1tSLohU30sNbHg4IM0x+7RSdXC&#10;t7//ccOVvvjyqdT+3Kdbr1Lrlz+/Fl90w3G9RtUTs7PO+ZZjxsKKw3a7pyG8nfvdhvfksmIB2p7G&#10;UpvVIgEAAAAAAAAAAAAAwOgg2AdAOq2Ct6xIEC8M0TUK9dlKZ9sy1c42Ja3Ex3NcrxgJ/KWlZC8z&#10;l/K4qWhVtU8mkJXrdEz38kzb6x8dn7Tvbdr2d/LcRLOzJUn7wdfRPzP2ZxydRRvenGrDs73I2FMq&#10;9gEAAAAAAAAAAAAAMGYI9gGItuNddlxvOdpqNfDzV5pseihpQSZg9MBxvdXAzx9Gx5N0U9JaylPe&#10;suPuBH5+IeWxu+a43l8k6Te/erNhCO8Xv/b1wYcPFfj5b7Q55rxMeLIjtjJg09vHcb0/qo2qgJGg&#10;YqnF/jBybDj1ic6gDW+kdW5al5Oxp2kFBQEAAAAAAAAAAAAAwJB4YdATADA0btvTRm1b69gQX8VW&#10;9NuRCduFivb0RtiqNy22jWlF0nzaY/eoH5XTSpJUPTjqaCNbZW+3xWotb7v94Gm0+l+lo0mMhnl7&#10;ehZteMNgX1qtc+fsaSWl8QAAAAAAAAAAAAAAwJAg2AdA0klYriQp57herpNt7foZRUKBtvrZLZnw&#10;WCGdWdYI26bON13rbLVdOS1Sva0p28a4XD047mgi+8FTyYYCG1x+RpLe+M5LTcf55NPH0T9/39Ek&#10;RkO4z55FG94wiFdKabyMdPJYAwAAAAAAAAAAAAAAY4RgH4CosGpZW0E8x/WWHdd7IumBTDWyjON6&#10;y5FVijJV7G62G2TrwF17ej3lcXtRkU6q5SWaPPfX4a+dVBqsRKrmtVQ9OFL14CgMazaSaWes+7v/&#10;W1OTE+Gf/ahIODB2n8zqDNrwWjlJshUue2IrVWaUXkgQAAAAAAAAAAAAAAAMkW8MegIAhosN6mUk&#10;XYkGkBzXW5cJ/h1KWpZ0Q6fhtIpMK99pSdcDP/96ZLt5Sdsy1eyu2Ap0ac31j+osIDey3Msz+s2v&#10;3mxr3a2Pynp//bO21v3lz6/p6tzFxPOqB0favveFjo6faeujtosRjqKVwM9v9vMCbIXEJ5JKgZ+/&#10;ksJ44ePqVuDnV3sdDwAAAAAAAAAAAAAADJe/GvQEAAydoqQNmap9pcjyRzKV+aJBupKkrWgoynG9&#10;G47r5cJQYODndxzX25FpmbvhuF5FpkpaaKuHUNWOTMiwYn8GbVpSdubClGYuTCaucPznZ2Gb3Ira&#10;n/N09eC47YqHWx89amf8aUnZSDW+Otv3vtD3/umSvvjyaRjsK2u8qvbl7GlPbXht9bx5mbBr/H6q&#10;qLZF812lI2zru5vSeAAAAAAAAAAAAAAAYIgQ7ANQI/Dzm47r3ZCUiwX0Nh3XK8gEwjYl3Y63erUB&#10;p0NJS6oNBa7IhKjmEy4y57jedZmqaZ2GxrZkgn3lwM8vdLht6hzXy0l68OY/zurdd9zEdfy9qt7+&#10;/seSCTSutTtu9eDoQTvr+ntVVQ+OJGk18PMNA2vhXN3LMw3HOjp+pqnJCfl7VUlStBLjqLMV73KS&#10;dnqpImnH2dBp4DUefsyqdr9fclzvZUl3e2zJm7OnvYwBAAAAAAAAAAAAAACG1AuDngCAoRS29tyI&#10;Lb8t00p0JR7qs+ZlwnY1rUFtcOq2/bMS+PlvBH7+GzIBwXC7BzYY2DYbjKpImu90234Ig1r7wdcN&#10;13nt1fPdDH0o6SRg10j14Ejvr38a/llqNWizan33dx+fnP/wd19Jw1ERMU3X7elWtwPY9tTbOg27&#10;vhL4+dcDP38l8vMtSa/LVMIsyQT9bsrs7390XG/DhgM7udyMHaecZmtrAAAAAAAAAAAAAAAwPAj2&#10;AahjA2olSRnH9dYiZ22qtq1ofLvNwM+vJYWNbHW6cmzMMFR1KBNU6jjcp9M2qh2Fo/ro8Oj4WcMz&#10;I2G6l9sdMAxR2kp8DW3f++KkzW87ga9mIcOtj8qauTCp6sFRGCgstTvfYWf3sWWZ26mrNrw21HdT&#10;Zt+9YsOulaR1Az9fto+LK5K+JWlBp6HWZUnbNuS3bkN7reTsaVptfQEAAAAAAAAAAAAAwJAh2Aeg&#10;kRWZ0NKNMGwU+PnDwM+vNt2qvTELjust67Rl6Y5M0CkrUwGtE2E48HrTtc5OuVVlPSvT4biVh79r&#10;Pu73/umSZi5MSU3Cl1HVg+PE5fvBU/l7Vc1cmNL2vS/CxV1XthtCy/a021DfvGpDfaV2t7WPoR0b&#10;BIyG/KbtmE9swK9ZwDXc17uaPwAAAAAAAAAAAAAAGH7fGPQEAAwvx/VuSlqXab97JaUxc5Ie2D9v&#10;yYSZNgM/v+K43ucy4b6irfDX7phP1HlQbuTMXJjSf+wsNTz/Bz+6p/u7jzsa8389/GHdsh//9L62&#10;7+3rfz38oX7xa18ffPiw47mOiFcaVdlrxAbunsgE8ToK9bUYd0OngUPJtD5eiLe8tpf/R5lqg6+k&#10;cdkAAAAAAAAAAAAAAGD4/NWgJwBgeAV+/pbjetcl5RzXW+skbNdkzJLjeiuSNmRCfZL0e3u6IOlz&#10;mYp+O/FQUxNbkgoyYahKr3Ps0bSk7KxzXpPnJhJX+OLLp7LteksdjJuTTDW9WSe5hW7k8so6rYbY&#10;dJ5J423f29fVuYuSFM6zosHfrmmZlgmPljoN9Vk37Ri3+hDqK8tUtbxh/y7IPCaiwpbTVOsDAAAA&#10;AAAAAAAAAGCMEewD0MqKTsN2pV7DTI7rZSVdkgmehe1GdyQp8PMVG/rblgn+vd7msJsyIajDtCoL&#10;diusSPjuO2+chOPi3v7+x/L3qupkro7r/eW91e82DPVJ0pv/OKvte/uSqSTXNNgXztPf+6pmzOrB&#10;kSRp6a2sJIXjbaUR6hwGNkSXVRethW21vBsy+24xpfnMy4T4KrL3m+N6q3ZZUjvesA3vOLVGBgAA&#10;AAAAAAAAAAAAMS8MegIAhputarZi/9y2wbyOOK6XdVxv3bbM/VynVc92FGs3Gvj5HZlKdlnH9ZY7&#10;mGO4TcfzS1lZMlX5UlaZmkyuABhz2CrUF+XvVWv+Dtv9updn5O9Vw4p9Y8EG8+ZlbqPNLoaYl91v&#10;47ex43rLjutt2/bVncxnw/65EhkzHCPehjdj51DpoJolAAAAAAAAAAAAAAAYQQT7ALRkw3a3ZEJN&#10;D2y1t6Yc15t3XG8jFubLyIT5ViR9K/DzC3bsuLAaWqGDaYYVzG50sE3qbDjr8Ks/HDVcZ+bCVDdD&#10;V8Jqeo3Y8zsKfMWDfVLX8xsFyzL78GaX24fV8m43OO9QUtkG8E44rpezlfniwoDrZlgJ024bVgWM&#10;X86yPaVaHwAAAAAAAAAAAAAAY45WvADaEvj5Vcf1JBNGeuC43qak22HlMBtIykma02llM8kElHYk&#10;3VVCpbMGl1VyXK8kKee4Xq7N9r87ktbtZa+0WLffyl98+XWu0ZkvfdsE5zq4bpKk+7uPtXBttun5&#10;6jDYN04V+doQhj6TgnntaFYtLxv4+VckyVbuy8lUkbwtc588cVxvOlYpcMmeRtv6bsg8dlZtJUrZ&#10;McM2wJIJ2QIAAAAAAAAAAAAAgDFGsA9A22y4b1cmQLcsadmG/Q51GuQL/96UdLdBRb523JYJCi7J&#10;BKRaze3Qcb0dO6e/dHmZqdkPnupv3vig1WoP7O3XlmYhvKPjZ2Gw72a77WCnJif07/96tZ3LKziu&#10;10n1xGG2Ew3MtStSpbLU4Lxo2G9V0hOZynoVu29uyuzLm3abedkKluF87LKcpFLg5+PhvWh1v7Zb&#10;LQMAAAAAAAAAAAAAgNFEsA9AR2xQb8dxvWWZ9qPTMgGlsj3NyISPVnu9HMf1DtVZBb4tnbYrLfVy&#10;+T2alpSddc5r8txE3ZnVg+No29x2Q1oZ+5Poiy+fhr+2O2bmvdXvZq7OXWy4QhdjDrOcPe22Wl+4&#10;/W7Ceddlqkuuy1SmnJYJ50VDrX9SbfgvbOu7JZ1U5NuQuZ1r9vdYe95odT8AAAAAAAAAAAAAADCm&#10;CPYB6IptKboZXWYDSJ/LVI2720mb2QbCCnxttay1LXwrMgG4lW4qs6XBcb2spM8Xrs1q6a1s3fn3&#10;dx/rBz+6J0lbCZXZGo25dvznZ+1UzVtt57ZyXG995sJUW5X92h1zWNn98olM9bxSl8PM2dOk7XMy&#10;Yb6b9keSyjb8WrL74XWZSn7RbQ4j4b+wBW8xYb9tdh4AAAAAAAAAAAAAABhDLwx6AgDGhw0dLdg/&#10;N1IY8q49zXWwTViR7UYKl9+VwM+XJR36e9XE86cmT6r4TSeu0MB+8LT1SlJ9krC3hVuV9gAAIABJ&#10;REFU9cZBGIjspdpdViaIV4kutKHBaUlX7PilyPobkp44rvdEUiYMFdptMuG6tpXvvEzwcC02/obM&#10;/l+OnwcAAAAAAAAAAAAAAMYXwT4AqbLhpZKkjK1c14uSPZ1rtlLMpj1d7vGye1VuFOzrB/fyTPjr&#10;y30Yvtx6leFkW9zOy7Sx3WmxeqMxMrLtdRPOPpS0EPj5UuDn1wI/f0XSt2QCrpuSKjIhvuhlh4+L&#10;sK3vkj2tCR46rrcmsx8f6jQwCwAAAAAAAAAAAAAAngME+wD0Q1g1b76XQQI/fygTjGo7IGi32ZQ0&#10;bVuhDsru0fEzVQ+Omq3zzQ7GO2y1wqxzXkqxEt9XfzBzt7fpqLopE8q73cP1yNnTR/EzAj9/aCs0&#10;xpftBH5+JfDzr0i6pdMQn3R6H4XbhdX6NiUTRrSV+goy9/sVWvACAAAAAAAAAAAAAPB8+atBTwDA&#10;WAoDS5ds1b6cTLgqrLyX1Wkb2rJMJbTbDcJLFUk5x/UyHYSbbstUOtuwAamB+fv5rWZn33Rc72Za&#10;l/Xaqy9qP3iac1zvL2mMF4YS0xpvwDZ72PaSPS3Fz3Bc74H99Xbg5xtVBLyt2mBmGOis2NPp8Hf7&#10;eNmQeYxUZKoBjmzFRAAAAAAAAAAAAAAA0B2CfQD6IWNP55Vcta8iE+jLyQSYsjIht1uBn1+Nrbtr&#10;18voNAjVVODny47rlex2lXa364Pc1OSEXnv1fN0Ztk3voTprcxsNRNZ56dtT4a9lta7wl9Hp/dRM&#10;p3McJhn7s9ljxbucdNJm+oQN4WUlrSi5Ta/sdvHLDiv2bTiuV5G5jbOO630eOW9H0sqIV0sEAAAA&#10;AAAAAAAAAABdItgHIFWO62Uk3bB/HsoElB7JhMPK0aCSrQRXlqloti4T7psO/PxKClPZkglklVIa&#10;r2OO6z2ZuTCZ+c2v3qw772/e+EAyt8eVNsfKSXpQPTjSzIWpVquvxkNoCeOt+XvVgnt5ptVYpcDP&#10;L7Qzx2HjuN4T+2uxx6GySg435mRun0aV+hoJw5m5hMs5lFQM/PytDscEAAAAAAAAAAAAAABj5IVB&#10;TwDAeHBcL2Pb3j6RqdJXlvRK4OdXAj9/K/DzpQbVx6YDP78p6RWZynrLjuslVfnriB0zHC/T63hd&#10;Ku0HTxPPmJqckOqDXc1UJKl6cNzrnEKl/eDrpit88eVTyYQyR47jestKoVqfDVRKyRX5Lql1ZcT4&#10;eBmdttn9lqTXJV2xP68Hfv5bhPoAAAAAAAAAAAAAAAAV+wD0zLYkfSBTiexQpgLfrTbaiJYk5RzX&#10;ywR+vuK43oodZ12m0p8kvWxPu2lJuiWpIFNBMN7i9yw8kkzb3XhlvNdePR+2422LvX1SnVyj0GHo&#10;6PiZNLg2xr0q2NOtHsfJ2dOkgGNOUsaGCMsy+/OuTBW/Q8lUDQz8/CsJ423ZdUa1zTEAAAAAAAAA&#10;AAAAAOgjgn0AehIL9RUDP7/WweZhWC8nU1mt5LjepkyVvWWZcN+8pMPAz3cTgLolE+pbdlzvbhfb&#10;p+Lj3+7XLTv+8zNJNRXhulI9ONLWR4/03up3wyBeu+NmqwdH7VzEdK9zHICcTLW+UquWxG2Ys6c1&#10;49jKexm7PCdThS8r6aY9P9xf44HUS0njAQAAAAAAAAAAAAAARBHsA9CrdZlQ32oXLUR3ZYJ7c5I2&#10;7bItScuSrtvl05KK3Uws8POHjuvt2PEedDNGGrbv7Wv7Xn24z+ppXtWDY219VNZ7q99VpLVu22Pu&#10;B08165yvWx6pJrjey/wGrKv9JiYrqZLQzjcnExy8Ip0EXHMy+2zObieZcGl8O6UQOAQAAAAAAAAA&#10;AAAAAGOMYB+ArtlKbjmZgFOnoT7ptGpZGIKSrdonmcCfZCqedTN2qCgT7At/P2tzknI//K9v1Cx8&#10;+LuvwvDcpqTftznWkkyVuBOT5ybi65RkApOtvCxpOawc2EDYVnmUhMG6nqv12bDetE7bQscv5+R2&#10;thUly7L7qt12O7qO43rTMvs67XcBAAAAAAAAAAAAAEBTBPsA9OK6Pe0q/BX4+bLjehVJWcf1MoGf&#10;rziudzOySkXSQuDn4+1MO7mMStjeV6by2ma3Y3XDthTOLVx7TTMXpmrOs8G+rXYDaI7rzSkW7Jt1&#10;zmvh2qwkU73PjrfZxlg5ScszFyYTz7dzK3fYWnngHNd7Yn9NI8SZs6ePGpx/w3G9cuDn64J/kX07&#10;GuILw6oDawsNAAAAAAAAAAAAAABGwwuDngCAkRZW2iv1MMaWPb3huN62Tlu/bkp63VZC61UY8iqk&#10;MFanSlJNa9u46U4Gi7TbPfGzn1yVJFUPjiQThmxHWVJd2DD01R+OpPYq/w0NG6L8/9m7n9BI0zw/&#10;8N9uhu3LVo8axiztHqioWRy4D0srxxA+eUuJ+7S9SykHBLOHcSrBuzAeW5m6DLZhrQwbZk0fNjPD&#10;0z6sB6T07qEhoVMF7lubjPKcJhZ3qk81G8N2RsOU++CC0VTNpX3pPTxvlF69ipAipAj9y88HhBTv&#10;n+d94o03MkO8X/1+rSygWl/l/er7ibGGg60HSe7mlNdvONi622jhO3U8AAAAAAAAAIA6wT7gwi5S&#10;US+ldelhkkcpFc0OktwdDrYeXHDc+vxGKWGqVhX+ujTVsUd/8h+nBvtWp62Y5PO/+i8Tl3/2+Rct&#10;dWcKQp51bquQ4E1rGTsObm4vaLy1JIfTwqXDwdbBtOqI7U5vvWrH2xwvCwodAgAAAAAAAAC3mFa8&#10;wJUaDrYO251eN6VS3ygl1LeQQF9DNyVYtVO1SL1MB4Mff9KqV+1757/+r8Y/vlu1xZ3F1Opwf/pn&#10;n45/XG13erOM1TptZTXXlTnmdtXWUp7T3iKqPFahvJWUypGzbD8+/rdSwpprSd5rjNdKcqJtLwAA&#10;AAAAAABAk2AfcGHtTq/VaDk6r/2UYN9cbWnnMRxs9dudXj8lcPVqWceZ5pOff5bf+d0fTFq1WX3N&#10;ZFIr3vH4lQs/t4+HX4QEdy861hXonr3JTNaq78faEbc7vZUcBfe+lRLWm1R1cdR4T0wcDwAAAAAA&#10;AABgEsE+4CI+SgksraZU25tLu9NbGQ62DoeDrVG709tLCbitZ8Yqaecwrto3/vkyPez85jdW/vbf&#10;+vUkyZ//p8/y8ocfJ+W8PZ9xjPc/+/wXa5NWfPLzz+cd691MCRQOfvzn84511T5IuQb3LhgwbY6Z&#10;lBbOda0kL3M8hNqvjt9P8mGOKvdNGk/FPgAAAAAAAADgTIJ9wEWMW56+nzkDS1Vr0p0k96pFz1OC&#10;Zu9nScG+RtW+0XCwtZTjTNLu9L6VZP0f/v1OklIVbxzsGw62Hs84xuMcBROP+ZP/+OdJcjDHWJuZ&#10;Guz7JEmezzrWVWp3eq0kD5McJtle4NBrOVl1L8PB1kG707uTEu47THKvaif9yyQPqp9XUmt1XD2e&#10;OB4AAAAAAAAAwCRfvuoJADdav/q+Ns9OtTDWehV6ynCw1U8JSq0vbHaTjSv17Sz5OE0fDn78ST77&#10;/BdJkm+2f+1cg/zpn3162vKfzDFUa9qKH3300+Rkpbrraielet6z4WDrcBEDtju98TU4MaxahfPu&#10;plQ1fNXu9B6lhCoPq/WHw8HWQW2XU8cDAAAAAAAAAGgS7APOrQoyHSRZHQf0pml3eq12p/eo3em9&#10;TvImR9Xi6kG+fpKVdqe3tvjZFlWAcD9Jq6pad1n2k+Tf/4efNpe35hlkHAys+3j46Xj5aI6h3p20&#10;sKrWNz5P11p1nWymPO+nCxz6/er7R9M2qMJ7D5I8S/KkMa9mOHU83ocLmyEAAAAAAAAAcKtpxQtc&#10;VD/JakrVvi8qklVtY5NShe9+tc3YqNr2Z0k+yFHr3ecpQb/7WW7FuO3qOE/and5oicdpOvjBv/t4&#10;9Rtf/2p9WWuOIOOvTlr4/PtfFIebJxS5+tV3vnJswSc//yy/9/s/TJLRMsOVCzSuuthdVLW+yjiY&#10;12+uaHd6q/VqfMPB1l670ztI8rLd6b1MCQM2W1OvJzm8CWFJAAAAAAAAAOB6+NJVTwC42arqZC+T&#10;7FUVzMbLWymV+cZG1Ve3HnBqd3q/HA62vlR7/Calit17VcvTZc17N0dVA2+U/+dH/2vGobzn3z/I&#10;Hzz543ON8+33fyPf++53ji37nd/9wRdV+26I/nCwdXdRg7U7vdUkr5PsDwdb9xrrxtd6ktypB/yq&#10;ipW7KSG+7eFg62m1fC3JqzTeHwAAAAAAAAAAp1GxD7iQ4WBrv93pJaViX335qKpkliQPhoOtg3an&#10;96jarp8ctSxtd3prtbDfuLXpTpJlBqG6KSGslZQ2rn+5xGPV7dz7zjfz63/9q/nBv/s4n/z8s/Fc&#10;ZvFuks0//bNP0/nNbyRJOr/56/lm+9fy8fDTpFQ+/Nk882j65OefzzvOVfjVJI+qn7cXPPa4Wt+k&#10;trkfJHk6HGydOGZVMfBeVbXvoLHPtPEAAAAAAAAAACYS7AMWYT/JerNNaUqA78Pasv0kb9qd3q+m&#10;BOo2q+X1ffZSQn2b7U6vu6yqfVXw8Fl1rJVJYa1laHd63/rqO19Z/4d/v5M/+Y9/Pg729Wdp01pV&#10;f9usL/tm+9ey/3/9z/m93/9hfvTRT5/P2u613entNJc9//7BeD4fDQdbe7OMcxXand6T6senjett&#10;Ee5X3/sT1q0nOas64Hbjmp3a1hcAAAAAAAAAYJovX/UEgFthXI3sfn3hcLC1XQ+aVYGnBynV1jar&#10;xQ+qamfjbQ5zVIVtdznT/cLTJIcpIcLVJR9r7MOXP/x44YNWFfw+OGu75IuAYP7wj/4kgx9/kk9+&#10;/ll+9NFP842vfzXffv83kuTJJZ6PuVTzepTyus1a6XCesVspbXhHjXWbKWHU9arN9ET1/RrjHU7b&#10;BwAAAAAAAACgSbAPWIT96vv6qVslqSrBvZdS+ey9SZXhqmUHSdbGIbRlaIQIn5y27QKPuffZ5784&#10;fP79g/ztv/Xr5xrjG19/J0ny8fDTPP/+QT77/BfjFrpr84zz8fDTY4G+b7//G/ned7+Tr77zlZUk&#10;u+1Ob+VcE1yu8eu0vYSw3DiYOq0Nb1IqPL5pd3qv253eZv0ctTu91UYg8rS2vgAAAAAAAAAAU33p&#10;qicA3A7tTm83pQrfveFga/+MzWcZby3JqySj4WDrvYuOd8axXidZTang95fLPFbl/lff+Urrb/6N&#10;X8vgx58kpf3wz2bY7/1vv/8ba9/77neOLfx4+Gk++fln+Sf/4kf57PNfzFLF7t1UFRPvfeeb+Zf/&#10;7NvHVv7O7/5gPK9+ko9mGO+yjOfdHw62zmqJO7d2p/cXKVX5vlYPDVYV+t4kuZcS8FuvthvbSzlP&#10;D1MCh/1qv/F19d6yWkoDAAAAAAAAALfTr1z1BIBb48OU0NUHOargN7Oq1enhOBQ4HGz1251eP6Vq&#10;3+akyn4LtJ0SIny0xGMc89nnvxiH55KjtsRnGvz4kwx+/Mm49W4++fln+fyvfpHP/+oX40125p3L&#10;8+8f5Btf/2q++s5X8vHwP9fntZY5qwBekgeLHrDWandvQiXAzZR2uvsp1/aDdqe3nlLhb71av5kS&#10;Qu1X47VSQn0HQn0AAAAAAAAAwLwE+4CFGA629tud3ijJZrvTO0+b1MOUNqv1UGA3JVi2k1IVbSmq&#10;EOFeqgBXkmfLOlbNk5TgV1Ke2/Mztm8l2f3ed7/zRagvSX700U/z8ocf5953vpl/+Pc7+YMnf3yQ&#10;o/bCp7mfZPO3/sdvpvOb38gfPPnjPP/+waTtDlOCdItuezuv3ZRz0F1SUG7chnfS6/BBkmPHHIf8&#10;qla8mynXaP26GbfhPet1BQAAAAAAAAA4QbAPWKTnKQGnR0kez7JD1XL3fqqqde1Ob21c9axRte/R&#10;cLD1dOEzPrKdEsZaTwmPTUy5LUq703uWElZLkp+Nn/Mp2+8myb/6N3+Sb7b/Wr7x9XeSJJ3f/PXc&#10;/+2SD6wq7bXOGqsabyXJ5sfD/3wsHPinf/af8/Hw0/yj/+Vv5xtffyd/8OSPVz77/BetJZ/7s+a6&#10;mRLqOxgOth4vYfxWSoB0NOXc3Uuy2+70ngwHW8dCk1WA9Wm702tWqny/+j5pPAAAAAAAAACAU335&#10;qicA3Cp71ff7p22UlABfu9N7ldICdzOlItxekoeNTcfV4naqANZSVAGtbvXwybKOU7Ofoyp475+2&#10;YfW8N5MS3vun238n9397Nfd/ezXfbP/aF9tVFfdWZjl4VXFu9Id/NMhX3/lK/u2//q38y3/27fzb&#10;f/1b+fb7v5G/+9//RpLke9/9TjLD67ks1XMfvx4Lb8FbGbcv7k5aORxsjYaDrbvNUF/DdqOS4FpK&#10;a+mlBkQBAAAAAAAAgNtJsA9YmCrYtJekVVVZ+0K701ttd3qP2p3eZrvTe5MS6FtLCbd1k7w3HGw9&#10;GA627k0Y81lKYG03S1RVpeunqhC45GONg4yz2E2Sr77zlXzvu9/Jjz76aT77/Bf5ePhpBj/+JH/4&#10;R4P8zu/+ID/66KfzTmM7Se59529+ERD86jtfyT/d/jv5e//gB/nH//xH+cbX38k327+2usxQ5Rl2&#10;U177pVRRrLXSPRwOtvbOO059blUVypUcr+AHAAAAAAAAADAzrXiBRXuWEpTayfHg2qhatlJ73E2y&#10;X4XcphoOth5XrU4vqyXv65QKgTNVv7uA8fitdqf3eMo230oJQOZ//9++nW+//xsZ/PiT/N17z/ON&#10;r7+Tzz7/L/nk55/Vtx+dMtYJn33+i8Pf+/0frvzbf/1b+eo7X0mSvPNffyV/82/8WgY//iSfff5f&#10;8u33/9t8PPx0p93p/WzO53dR76Y896W04K2MA5zPJq1sd3rrKRUDWynX8/ZZ12uOKhx+tID5AQAA&#10;AAAAAABvoS9d9QSA26dqsbuW5F7V8nW8/HFKq93teaujtTu91ZTA3WGSO422pwtVzXPnrO0uyz/d&#10;/jv5ZvuvpfOb3zix7kcf/TS/9/s/vPAxvtn+tdTDfXX/+J//KC9/+PGFj3EBd5ZYre9N9fC9ZmCv&#10;qlL4prHbdjNY2u70ntTb9LY7vb+YNiYAAAAAAAAAwCxU7AOWoZsS7NvJ8XakeynBvrlblA4HWwft&#10;Tq9bjbmb5O6FZzn9WOMKgaspc36+rGOlVIKb9HzGy/Px8NN84+tfPbHjx8NP80/+xY+So3bG5w6/&#10;fTz89P7f+wc/2Pzed79z7FgfDz/Nv/8PP02SBylVFi/Ly5SKhtvLCPVVHuWoze+kAN5Ote5xFQLc&#10;TXK/Vsnx/Wr/Vqq2xlUL6pUke0J9AAAAAAAAAMB5qdgHLEWtat+DenW+dqe3myTDwdaDc477OiVw&#10;d6Jy2iJdcoXAV8PB1rFg3//w2//3q//um//N2ud/9Yt0fvMbufedbx6rpvfx8NP8vX/wg3z2+S8O&#10;Us7xhcNvVdvZ3Xvf+ebKr//1r+bP/9Nn40p9o+Fg672Ljj/HPJ6khO76zfOywGOcVa1vJclfJPna&#10;eF0V2tudMNzTccW+2nW/lCqDAAAAAAAAAMDbQcU+YFm+qNrX7vT2a8GpZ0leV8GpZ8PBVn/Oce+l&#10;BO6etDu9/rLCU5dZITDlXH2h3elt/p//x/+0NqlKX5I8//5B/vCPBvns8188rbeAvajhYGu/3en1&#10;X/7w40cp1eiSUqWvO32vxarChY9SApX3lnioJzm9Wt+j6vvrdqf3PMnTJPdTKjh+lKPqhaNx6LNq&#10;3buW5ECoDwAAAAAAAAC4CBX7gKWpqvNtpmpnWlu+nlJ17/A8VfdqldMOktxdZsvTWgW2Y89hmdqd&#10;3pv/90/+Uau5fPDjT/Kv/s2fZPDjT0YpVfr6lzGfy1IF416nBO7uLuv5Vcd5kxIenFat701KeG+1&#10;sft706o31ioNLrWaJAAAAAAAAABw+wn2AUtTC2olC25n2+70XiZZT7J33ra+Mx6nlaOw2WVVrtv5&#10;3ne/80Xr3cGPP8mPPvr/8vHw06SE0Z5d0jwu2wcpQbqlhiintYmurV9NsjocbO21O721JA9TrrWx&#10;vSQfplTw646r87U7vb9IuU6+tsywKQAAAAAAAABw+wn2AUvV7vQepbQ97Q8HWwtrZ1tVVXudpJUp&#10;Aa0FHms9yctljc8xC71Ommqv5cFwsHVnjv1aKW2Z11PCe0ltrrUqkksNmgIAAAAAAAAAbwfBPmDp&#10;2p3e65RKbPeGg639xrrWuJJfVSltpdp2Jcm7KcG9lSRpBrGq7V+nVLG7O66ctqTnMG4rfJBke1nH&#10;eUvdTzm3E1vjLkojDDqx1W8V/Luf0k53NGWMRykhvy+u51oVwKW1EAYAAAAAAAAA3h6CfcDSNQJ4&#10;x4Jb7U7vTUrQKimhudWUVqc/qbbfrdbdmRTcq1UEPEgJVS0zFPaqmt/2cLD1dBnHedtU18arlPDm&#10;xNd4gcd6khLKezocbJ0IZ1av8ZuU6681HGzdO2Ws1+OgaVXN703mrAIIAAAAAAAAADDNl696AsDt&#10;V4W1nqaEt540Vo/bln6tCkV1k6xUwbmH1brutMBXtd1eSuBud9I2i1AFBh+khA2ftDu9tWUd621R&#10;C0uupLRTXmaoby0l1HeYco1NspvkWRX6267a607UCPDtVN+fXXymAAAAAAAAAACCfcDl6SYZJdms&#10;h+KqtqV7tUp7T5OsVq1NV5P0h4Otx2eMvZ1SsW+93emdte25VcGzcRDxZVWpjXNohPr2hoOtvSUf&#10;axz6fDCpqmPVgne1dq0dJtltd3qvqqqC4+qQk8Zer7bfb64HAAAAAAAAADgPrXiBS1OFp16mBPzu&#10;TGubW4XzdlLCUneGg63RDGO3Utr9jqu/7S1izmfM7yDJh8s6zi33rZRAXH842Lq7zAPVWvDuT2qv&#10;W2vBu5JS/XG7+vlNqup+w8HW43an9zrJ83ob5tq10J0hgAoAAAAAAAAAMJNfueoJAG+P4WBrv93p&#10;7acEuh4leVxfX4XzVnLUgvfBLKG+auxRu9O7l1IF7km70ztYVmvXKuQ1DqatLuMYb4mDJCeCdotU&#10;hUnHLXgfTNnsSUrYtJVkM8latX0zrHeQ5IOUqpJj42t1byETBgAAAAAAAACIYB9w+R6kBKd22p3e&#10;fiN897r6vpJSXW2u1qbDwVa/3ek9SGm7+qrd6b03rSrgAjxICYKtJumnquzGme6nhOcOk9xb4uvT&#10;bMF72rE+HA62HlTB0t2U6zNJRu1Ob2U42Dqstdz9IhzY7vQ2c9RKeLT4ZwAAAAAAAAAAvK204gUu&#10;Xa0l78FwsHVnwvJRprTqbXd6aymBulG1/6RtdlPCYwdJ7i4rPHaZ7X9vgyoIt5sS6ru7rIqKteO9&#10;SgnpPR0Otrbn2O9RSnvdlRxV+vsgyUq9lW+703uTci2+J9gHAAAAAAAAACzSl696AsDbp6rEt59k&#10;td3pPW4s7yfZbobx2p3eehWkepUSDnuS5C/q+9fGeTAeP0cV2xauCnPdTQl/7VbBNSZod3qrKa9Z&#10;UkKQyw71PU4J9R3ME+pLkuFg62mSOynX4kpK2LRZre9xSqhPtT4AAAAAAAAAYOEE+4Cr8iAlELdT&#10;VeEb266Wf6EKzL1MCVI9TfK1qtLf15K8W1VYmzT+QZL1dqf3ZML6hagCauPA15MqwEZNdU5e5aiy&#10;4Vwtls9xvLWUinuHSe5N26bd6b2qvjab64eDrdFwsHU35XpMyrwPq31XkjyslmvBDAAAAAAAAAAs&#10;nFa8wJWZsfVuK8mb6uF2VU2tvn4lpR3uif0vs1Vuo83sUqvR3UCruaR2xdX18KY63r1JIcIq+Pcq&#10;5bVaqRbfmVRFsBrvZRXyGy97kuRRku5wsPV40c8BAAAAAAAAAECwD7hS7U5vN8lmkv3hYOtEdbWq&#10;5elOkn49XNXY5lWS55NCY1W1uNfVw4nhrUWphfs46UQocxnand7rlCDh00kteGtB0AfDwVa/Vk2w&#10;n9K697Ca68SqgrXr6TDJe5PCqAAAAAAAAAAAFyXYB1ypWtCqlQkV3arQ3tqkdRO2eW842BpNWL+Z&#10;o2p6d5cc7nucozawSz3WddZov7s3HGw9OGOXRRxzHBI9qFo1T9rmVcq1dqfWWnccBqybdi2deT0C&#10;AAAAAAAAAFzUl696AsDbrQpXjSv1PakCYXUfVd9HpwyzlhK0mrhNFcDqpoTMdqsw4VJUrVn3qmO9&#10;mvB8br0rCvVtpoT6DpNMq+z4KOVaaaV6bar9khLk+1LKa5dqrGn794X6AAAAAAAAAIBlEuwDrlxV&#10;1e5BShDsZSN4t1d9X5u0b7vTayW5Vw9aTQru1QJ3qymhrmWG+x7kLQ33XWGor16RcVp73PdTQqQH&#10;KdfB62q/e+NQaDXfUTVW/RitlEqMSblWAQAAAAAAAACWRrAPuBaqYN5eqmpqteWjlGp7D9ud3tqE&#10;/UbDwdZ+Y/F61Za1ue2DJPu5vHDfuErgWxHua4T6upcc6ktK1cYTrY/bnd6Tdqe3Ohxs3RsOtvar&#10;Nr1Pa5vsjK+F6vtKynVSt5uj5zVa8NMAAAAAAAAAADjmS1c9AYC6dqf3OiV4d6zaW9UGdSdJP8lP&#10;Utqh9qeM0UrypjlGtW4lJXy2mlK57bQKbxfWqCZ3InR2y6ymhN8eXEar2iq8uZlybu9Nuh5q29xp&#10;hv7and56jgJ7oyTbKdfY8+Fg62ltu0dJniQ5qEKBAAAAAAAAAABLJdgHXCtV8O51SuW+BxNa7K5W&#10;6/qTKqc1gnujJPvDwdb2KdscpNaKdRkaVeVuu6WH+hqv37j97qRKfeNQX6ZtV4VAX1ZjJeV6uVdb&#10;P65CmJRw4GhhTwQAAAAAAAAAYArBPuDaabR0PVFp7ZT95qrGN0vFt0VpVId72gwb3lTtTu9Jkkcp&#10;53D7EkJ9aylBvJWU6o33pr3GVaByP8dDgO9N2r7d6b1MCYweu2ZqFSS361X8AAAAAAAAAACWSbAP&#10;uJZqVe5GKeG+U9vlnhXqa3d6K1MCXeNgWrLk8FYjsLifUt1uaW2Al6k63086nVV6AAAgAElEQVRy&#10;FIycWDVvwccct8RN5ghHzhL4rEKez+rPod3pPU7V/nk42Lp78WcAAAAAAAAAADAbwT7g2qpV1Ds1&#10;WDVjcOtJkpXhYOvBhP3r1fSWGribMNcHyw7ELdpltzKujlmvrjh3ZcBzVHNcq7afWuUPAAAAAAAA&#10;AGBZBPuAa63WCnWvGcqrwldJqeJ2amCrCu+9nDROtX41Jdx3KYG7iwbVrkqj6mA/p7TCXdDx6oG8&#10;UXW8c70uE8J920nWhoOtxxO2e5PyHO8NB1v7550/AAAAAAAAAMB5CPYB11ojZPWgHoBrhMxOC/XV&#10;txvlKCDWrOq3khLuW88lBO5q7YaTMv+bUBVurfo+cyvc85o1RFhtt94M6E0Zsx7uO0y5pvYb24zD&#10;pEt/jgAAAAAAAAAAkwj2AddeI+A1Ldx3IqA1Yd+94WDrQbvTe5Tkg2ntfav1T6qHeykBv2W15l1N&#10;qSTYWsb4S3ApFQYbr8HUgF0VjnyS0q753oxjr6Wc87vN6n+1SooHw8HWnXNNHgAAAAAAAADgggT7&#10;gBthhnDfiYptVXW21ymhuX49yFdVZftwWpW3RuBuVB2zv6Cn0zzWSko4bbNa1J2l+txlaJyHy2hR&#10;PHPVxCrUt5OjUOT2cLD1dIZjtJKsTAj1jcOEoyR3ltliGAAAAAAAAADgNIJ9wI1xWrhvwrb1lqsn&#10;2vS2O73HSR4OB1tfO2OMnSSPqkX7KeGx0YWeyPTjraeE2sYtg5cWJpxxPo9Tnn+y5MqF1fHWUp5/&#10;KzOECNudXms42BpV5+1ltfjEdVE9j4NJFR1r22xWxz7MhEp+AAAAAAAAAACXSbAPuFHOCveNq7Gl&#10;hLQmhvqq7Z6kBPbunhWeawTOkhJy6y4j4NeoWDc+1lIDdRPm0KrmsJZLaL07IUC5lzmf82nBvCrY&#10;9/4prZfH+yalUp9QHwAAAAAAAABwpQT7gBtnhra843XTQn0rSd5U28wc5BpX+av2S0oFv2fLqKrX&#10;CBMeVsd5vOjjTDjuo5SQ3UqSfsr5HS3xeOsp7W9bKc/zwWmV9c4YazelnfFhyus6qrVj7g8HWw8m&#10;7LOZo1DfqVUgAQAAAAAAAAAui2AfcCPNGO7bGw62tifsOw6AjYaDrffmPO5Kte/DHFXw61bHGs35&#10;NGY53uMcDxNehsOUioRPl3WAKri4k1IVMFlQZcJ2p/cypdrhQZJ7KS16D5PcmxDw3MxRlb+lViUE&#10;AAAAAAAAAJiHYB9wY80Q7nuZEtjar5atpFSH26w2O7UNbxWqG00LfFXBsCc5Ct3tJXm+6Ap+VWvc&#10;nRzNe2wRx1lJaVlcH3NpVfomBPr6KSHC/oLGX0m5JsbPaW9Kpb7H1TxOtO4FAAAAAAAAALhqgn3A&#10;jdYI923Xq8xVgbjdat1hSthr/PPUlq/Vfi+r7bdPq1xXBckeJbmfowp+o5Q2vc8XGRibEPAbpYTi&#10;9s45XrMN7tKq9FUhyIc5CtyNcoG5n3GstZRrYmJr3UbLXqE+AAAAAAAAAODaEewDbrxGuO9EhbZq&#10;/Vq1/iBJf1rL13an9yglgDYOAp5a1a+x73pKwG+9tniUEvL7cIFV6Vo5HvA7TKkW+GyWSnvLaoM7&#10;4TirKedjM0dVDfvVPCeGKmv7buYocLg3z9yqfQ+bx2hUbBTqAwAAAAAAAACuLcE+4FY4K9w3w/4r&#10;KdX9WknupQTA1pPcaYa/qvDfYZL9SYGzaqz1JB/keMjvMCXY9pPq+8FFwnS1gN96jgfnnk+a24RA&#10;YD8LbINbO8Y44DiuzneYEm58dlqQrlb98GFKAHNcYXHu13PK2OMWvQdJ7i2r3TAAAAAAAAAAwEUJ&#10;9gG3RhXu200Jb/VTwltnBueqSnvjlr17SbZTWvGuDQdbJ/6drI7zOqUq3NfOGHsc8ns/pUJeq7HJ&#10;qPr6qHrcH6+Yo1Lg+Bj1VrfjMN1HKUG2h1lQC98Jx19LeW4f1I6fnBIynDD/zWqOrZTXbb9a/jpJ&#10;a9LrMMf8VlNez1bKubi76OqEAAAAAAAAAACLJNgH3CqNymyjlJDYxCpxVSBt3Dr3QUroq14Bb2Jw&#10;rzrGXyTJvIGzqqLdWpJvVXNcm2G3w5Rqd49nGH/c/nY9J0OEhyktd/dmnG593JUcVdBbTfJu9X21&#10;selBjsJ8oxnHbqUE+8bBwO74ubY7vcdJ3h8Otu7OO+dq/2OhzYtW/gMAAAAAAAAAuAyCfcCtU4XQ&#10;nqSExaaG2arQ2MMk/eFg615t+WZKGKw/KVBWW58k7zUDbFW4bj0l3Da19WxjvvXQXJL8avVzK0cB&#10;vYnzOWXccchvNaVy39N6pbrquGvV+venDDOe1zQH1ddH1fxGM8xrXKHv3eFga7u2vJXkTcpr9l41&#10;t3EoL5n/+T9Jae2blGvg6az7AgAAAAAAAABcJcE+4NZqd3qPUgJ+SWlL+6DZgrUWAnw2DuFVlfxe&#10;pQTz7qWh3em9TgnbraS0de3X1q1W+yalre+zWSvXnfI8HqdUEkxq1ewuOGa9Pe1pRtVXcrxd8OEs&#10;ocUJx91MeS6tlNdjr7H+VY6qGPZTqv8l5TVambTPhGOspGqlnBISvDdrW2MAAAAAAAAAgOvgV656&#10;AgDLMhxsPW13ev2Uqm/rSdband6D4WBrv7bNYUob3iRfBN4eVg9/0hyzWr+S5FmOwnb1da9y1PZ1&#10;u7n/LKpx1nJUqa4eRryf5PF5xm2oh/pGSe40Q4+LUDufz4aDrYMqlLdXhSNHE3bp5ijYd288p3an&#10;l5TXsTVhn/rx1lKe20pKJcG7y3heAAAAAAAAAADL9OWrngDAMlVV5e4meZoS9nrZ7vReVlXdJhmH&#10;6pLjgbqxhynV/+rb1yvgjX0471zbnd56u9N7k+R1SoW6neprXHXwMEmrOta5VeG3VkpFwcPq5912&#10;p7d+kXEbx3hUey6rE6r7TQzbVZX1+tXDzdqq0Wn7Vcd8nKNg5dPhYGspYUUAAAAAAAAAgGXTihd4&#10;a1SBtnHVt8OUtq77E7ZbqbZbGQ627jaWv0lyJ6UC4JOUCnP7KaG+7er74XCw9bVzzG3cwnc/pe3t&#10;OAy3Ws133DZ4ezjYejrP+I1jPU4JDG6nBOae5KgSXr8a/8w2u9Wc71f7jlKe93a1rpWjc5Q0Wui2&#10;O71X9XM7YdxX1Zh3qsW7SVrDwdadCdu3Us77+DxNfF0BAAAAAAAAAG4KFfuAt0ZVDe5OTlbvazW2&#10;OxwOtu6lBN+SfFGRbyfJaDjYGuUodPetlFDZvRy1zu2fY3rj9r+HKYG2/nCwNf56WoXixsecVm1w&#10;XgfDwdb+cLD1XkpVw35KtcLXVfhvqqq6325KZcJuNacvKv4NB1ujKnw4bnO82+70NmeZVK1qXyul&#10;4t/rJD+ZEup7VK1frfZ5T6gPAAAAAAAAALjpBPuAt0oV2ttOCbKNUsJob9qd3u6EgF+9at1a9dVs&#10;hbuW5F617QfVsrnb8FbzGFfle5QSrvuLKnj4uKpid6EWvDXvVt+/aFNbBQjv5iiIt9Pu9F6e2PPI&#10;/STPq2BgvwpCjiacw70cD/eNn8NZz2Ul5fXpJrkzHGw9rq9sd3qr7U7vVY4qAm4PB1t3td4FAAAA&#10;AAAAAG4DrXiBt1pVRW4nx1vRPptW9a0Kpq2khOJeJbk7DgC2O71fVpt9bd6AWbVvP6Xy33pKSHAt&#10;06vzjaqvtQnLzjJ+Dt2UioPjY6xN2LbbDNVV831Zbf+smve4kuFEVWW9Jynn7W6Sl1WlwEnbtpKs&#10;1Vv31tatpLxej6pF/ZTWu1OPDQAAAAAAAABw0wj2AWRiwG+U5HmSp9NCeu1Ob2U42DqsquntpATd&#10;xpXv5j3+LyftWwUJWylhvHdr8xuH8w5yVHlvbd7jNozHOkjys5Qg3mhSAK86X7uNxaOUynnTQpG7&#10;STbHx5j3PFXhwJ0cBSu3J4X/AAAAAAAAAABuOsE+gJoqpHc/JYCWlADZs5wR8EsJ1X1Q7XdvWrjt&#10;lGO+qo6xfb6Zz6c6ZnJKpb2q1e1aplQgbHd66ynnahw+HHvvlDHH4b6ZA5ATQpdPUyoJarsLAAAA&#10;AAAAANxKgn0AE1TtYB+mhNDGrWr3Utr0Hpyy30qSlXlaw9aCfRPb3l6Vdqf3JKXl7d3hYKs/w/br&#10;KVX8usPB1tNTtttN0jor2Fedl90cBfr2qrFHZ88eAAAAAAAAAODm+pWrngDAdVSFx7bbnV43Jdw2&#10;Dvlttju9g5Q2vfvNkFlVRe62VJL7y+r7yqSV7U7vZZIH48p5w8HWfrvTe3jWoMPB1oMqODlRFRB8&#10;mKPWwv3qOKNZJw4AAAAAAAAAcJMJ9gGcogqtPU7yuGoJez8lcLaa5MlpIb9bYFyZcDXJpNbCP0ny&#10;qt3p3RsOtkZVhb3WlG2PaZ6rKsz3Qcq5bVWL+ykV+vrzThwAAAAAAAAA4CYT7AOY0XCwtZdkr6o2&#10;t54S8lvN8ZDfhykhv6ntem+QsyoPPk2prPem3emNKxXOVFmvalm8lhLmW89RVcDDlJa7zwX6AAAA&#10;AAAAAIC3lWAfwJyq4NrTJE+nhPx22p3eKKVy3YczBNRG1fd3Fz/b5amqGX5t1u3bnd5qjsJ8a7VV&#10;4zDfh8PB1pnV/gAAAAAAAAAAbrsvXfUEAG6LKuS3lqMqdGOHKSG/j5IcTKrm1+70fpmkPxxs3V3+&#10;TGdTtdZ9ldIO9/E59h8H+d6vvq/UVo9SnRNhPgAAAAAAAACA41TsA1iQqpLfXkq73mar2c3qK+1O&#10;L0kOqq+f5eyWtzdCFQRcS/KtnAzyjcONH6YEGEeXOzsAAAAAAAAAgJtDsA9gCao2tfvV14NG6K2V&#10;o7a9N05Via+VMv/686mrVynsT6pSCAAAAAAAAADAZFrxAlyRKuyXlMDfwyQZDra+dlXzaaq14h1V&#10;X6s5XoWvrp9SgfAnUZEPAAAAAAAAAOBCBPsAroF2p/ckyaMk94aDrf2rnk+StDu9zSS7tUWHKeG9&#10;UUoL4YMkI9X4AAAAAAAAAAAWSytegOvheUqw74OUFrbXQav6fm3ChgAAAAAAAAAAb4MvX/UEAEiq&#10;qnejJJvtTm9au9vL9n71XUU+AAAAAAAAAIBLJNgHcH2Mq+I9utJZJGl3eutJ1pL0h4Ot0dXOBgAA&#10;AAAAAADg7SLYB3B9PEtymGSn3emtXdUk2p3eapLd6mH3quYBAAAAAAAAAPC2+tJVTwCAI+1ObzNH&#10;obqD6usnSQ6Gg63+ko+9luSDHFUM7A4HW4+XeUwAAAAAAAAAAE4S7AO4ZqqA3cMk6xNWj6qvj1Kq&#10;+x0kyayhv3ant5JkNcn4+7vV99XaZodJtoeDrb35Zw8AAAAAAAAAwEUJ9gFcY1XIbzXJt5K0kqzN&#10;uOs49Neqvs5ykKSfUh1wfzjYOpxnngAAAAAAAAAALI5gH8AN0+70WjkK7LWS/GqOV9xLjqryfVHV&#10;r+aj6vtBktFwsNVcDwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAFytL131BIAZbHTXkqxNXPdi5/ECj/MoycpSj8H1stFtJdk8tmwRr/dGtznGXl7sjC48&#10;LgAAAAAAAADAW+BXrnoCwEzWkuxMXLPRPciLnf0LH6EEvJ5MWfv4wuNzXbVy8tp6vIBxm2P2k4wW&#10;MC4AAAAAAAAAwK335aueAHBhHyxonPUFjQMAAAAAAAAAAFyAYB/cfIsK5D1c0DgAAAAAAAAAAMAF&#10;CPbBzbeSje7Fwn0b3dWUlqwAAAAAAAAAAMAV+5WrngBwLodJVmqPP0iyf4Hx7l9sOgAAAAAAAMAx&#10;G921JGu1JaO82Nm7krlA00Z3M8sr/nIzrvWT56CfFzv9K5kLwASCfXAzHaR8wGhVjzez0d3Oi53D&#10;c45Xr/i3n0W09y1VAJ8cW/Zi5+45xtnM8eDhdl7sHFxwLs8nfpA8eaxZHSb5SZJRkv0LvA71ubxq&#10;LJn/ed8UJ5/rRUx+bU8//maOv+4HebGzPfeRN7pPkqx+8fg81/vJMZdzbja6j1ICwWOHebFz71yj&#10;bnRbSXYbSx/kxc7oXOMBAAAAAMDtsZZkp/a4n2TvKiYCE9zP8eDpIvVzM671Seegf/nTAJhMsA9u&#10;rv0kj2qP13OeD0flL4VatSUfZhHBvuRhmh+CNrqb5/jLjFZjnJXJm51qpTHGRzMeax7jc7abjW43&#10;L3Yen3OccdCsOY+HSR6ce8zrbW2BY017bU+zk+PvgbVsdJ+dI5i2msX/8rPI8ernZi/leR+9nza6&#10;j/Ji5+k5xt3N8XnuC/UBAAAAAAAAwMV8+aonAJzb88bjDyZudbbjlcpK1bmL2eiuZHI48G1p+buT&#10;jW6zgtk8Jp2n9eq8skgng61jm5c6j8tWqko2g6I7VfW92Z0MoU4aFwAAAAAAAACYk4p9cFO92DnI&#10;RneUo1BSCX7N3wa2HsBrhgXPaz1HlcBGOZrjWja6rRtUzWsvyc9m2O79nKystpmN7kfnaAvbaow1&#10;Sjl/47DkfOPdPKNc7Drsz7l9PUQ5ytG1ej/J4wvMYxlGWeS5ebGzn41uvfX2Skr1vdlaCJeg6ZPG&#10;0gcLaUUNAAAAAADAZdvL4u4Xu18EsACCfXCzXawd70a3HsBLte/qAub1sPZzP8db3D5Msr2AY1yG&#10;53mx059pyxJy2s3xoORO5g/i1c/dKOXD805t3bzj3TSjC7Uxnkd5zTZrS57lqD1tKxvd9bzY2b+U&#10;ucxmGefmQcp7c/zvwNocz/t4K9/Sgvc6nS8AAAAAAABm97OZ740yXekYNnaYFzsHVzWVG6Xcuz2e&#10;VXA9gmAf3HDPczzY90HmC37V2/fu58XOYTa6F5vRRnc1x//D/TAl/LNWPd7MzQn2za5UKbuXje6b&#10;HFV9a2Wjuzrnh7XN2s/7Ka/nONi3eo7xmG6z8Xgvybdqy++nvAa3V3nPP0jysrZ0Nxvd/qmV98r7&#10;vP5vjxa8AAAAAABwHW10XzWWbM99r6ncF6h38Xk+d9eqk3M5yIudyfcMT855VgdJ/jLlvudsz/H8&#10;x5pk8nlZzGvwJPV7sC92ZuvAxPKV98fDlPvhrQnrk3JtPk+yN1f3q+brfp733kZ3M8e7mE2+/k5u&#10;dzGzXKOlm93DlOI5rQnrk3Lu+kme3aDOgLAwgn1wk12kHe/JamUfLmhW9Ypzh1W7z3HLzpUkK9no&#10;bp7rw/7N0E2p3De2lvJh42zlw1K9AtrzvNgZZaPbz/GKhwJUi1G/VsfB1uc5el+s37DW0eczuSXv&#10;k5x+ne02HmvBCwAAAAAA102597TWWHqee031Ih5J8tE5Z9Scy0W3m7bfTja6Byn3L866T3feY00y&#10;7bw0j/EkybzBvNUJ43CVSihtN7O9LuPiODvZ6D5L8nTGe2vN1301G939Oe/LtRpjrEze7MR2y3OU&#10;H9icYevxuXuUje7TJF33JXmbfPmqJwBcWLOi2PrErU5qbnfxymTlP+D6uGXM8h9rffzFJf2vn1Hj&#10;8bQPRpPUz8uo9ovG89ry9eo8cxGlBHartqQEW0s551Ft+eblTOjKPUipuje22SgTfmSj+yjH/zJI&#10;C14AAAAAALieJt2Te1vuNa0meVVVU7tu1qr7LdxUG931JK8zfxBuJaVb23mvzZWcLMBxs5R/f17l&#10;fPdhH6Wcu7fh3zBIomIf3Abnbcd7sg3vxa2nWXHu+M+b1c9rt7gS2vk+RJS/6FirLamfu/3UKx6W&#10;87x3ruPMNpdfLm3s66P+i2wzePo8R+2P7yd5fElzujrTWvIm7x3brnxI3qkt0YIXAAAAAACuo5P3&#10;nkYpRQ+Wf69psUY5ft9smndzshXqSsq9j/cmbH+RY03Tn2Pbnary2ugCx+MqlEqYk8J1eynFRPpf&#10;3Hs/eh/eT7PyXgmo3Z27LXMJ565fQuGNvSQ/W8K4uzleROQw43NXirAU5b7kWkquYbO2/Wo1xr0l&#10;zA2uHcE+uOnO0463fICoV9a7yAfUunrgZ3TsP94XO/3GPHdyOwNBHzQe92fcb6fxeO+Ln0roaj9H&#10;H1h2cnN+2bp+yvW/WVvSDLbu5ej1aN3y1tFHTrbkbWWj+zgvdh7XthoHTMe04AUAAAAAgOvpYe3n&#10;UY4XNniYm3OvadS4V3G6UkltN0f3M+a51zPfsS5mXHlt3pa8XKVSZa8Z6ttPsj0xpFmW7SXZq7pl&#10;7ebofnkJnm5075zjfttuNrr9Jd+ne37sfv8ilPNXzykcJpkcbjzqCrifje7zlJDu+H29no3u2sLn&#10;B9eQVrxwO8zbjvf4f5aLSPOfbG36bMJWt7ulbPnrjM3aksOZPkxMamF88oNf/dy1prZJZRabjcfH&#10;r9Vy7vu1Jbe5dXRTsyXvzhdlwMs1t1lbpwUvAAAAAABcX5u1n/dzPMi3ek1b1F5cuXex3VjaLMxx&#10;XWjJe/O8bDzey4udezNVXiz3je8kqYfYWimFNeZ1U1vyNnMM2zNVLCznrttY+jbdw+UtpmIf3A7z&#10;tuOt/ye3qGBO8z/OScffy9FfAt20Mt+TlVDeasrz32ysnRRunOS0FsbFyYqH9zNfOe95LGLctXPu&#10;V6rEnU9/xr/KqF+rB1M+LD7P0XO4Lq2jl39uSnXIbo7/AvEk5a/F6ssOc/KXYgAAAAAA4DooxSiO&#10;33t6sTPKRrefo/sfD3M7u2slL3b2stHdydF9tbWrm8yZtOS9Kcr7qlVbsp8XO/O9h8q9uLtJ3uTo&#10;PbqZjW73HNfAZbXkXaT3jz2ar2vaXo7fr1y78GzgBhDsg9tgnna8pQ1p/S9wPrzw8Uu4bbO2ZG/i&#10;scsvDAe141/3Mt+vstEM/s9sb45S3cdLoU//8LWfowDnZja620spr/xi5+Ilvze6vzznnq2cbEs8&#10;j/6pa0v59VZtybTw5X6O/5XLw1x9kK2VZZ6bsRc7T7PR/SDHg42vc/zfjfP8cgEAAAAAAFyOepGD&#10;Ua3IQb2wwfrS7jVdD6Mcb3l6XfRT5jO+77KSEla6d1UTYmb1+3SHOW8wtoT7tnP8XuTOjOM9zfGC&#10;P08uoSXv9VDO29Mcv2cJt55gH9we9dBXMr0a3mbt59NCZPPYbDw+rVLdsxx9SCllvmcpr3uzdGcO&#10;9ZUy5/UPH2edu/prvJny4Y3Z1X+RPZz6VyDlg+Fejq7tzVx9sO8yPUjyOke/6Nav0X5e7LjuAAAA&#10;AADgOipFPtZqS+qdovZTQmQruS3dtaa7TmG+pvF9mLHrUnnt/Qt0j6qbtcvWzVHu6bZqS/YvFKYr&#10;VSXH78WkvBdnCfZ1q23Hc2mlhAJvyn3M0bFHG93Nuar2vdi5Kc8TFkawD26PWdvxLqMNb73i3LTW&#10;pvVjNiuh3YYy3/2U6ofzlsp+2Hi8N3XLyRUPb1vA6jDJeYOeo1PXll9k12tL9s4Y78McBftW5v5g&#10;uXjLOzdN5VprtuQdz+E2vF8BAAAAAOC2anb/2fvip1LYYD9H9z92chuDfSc7mPWvZB7TlG5szcpr&#10;u9eg8tpaFtfetL+gca6L9cbji3fFK++98TWwko3u2pmByKNqfy9rSx9lo/vhDQlTfpTjRYOeZKM7&#10;uiFzhysh2Ae3xSzteE/+JUH9L3TOZ6O71hizXy07TT83o8z3diYHqT5I+cAx/guKUUqVvv5co5cW&#10;xvUPgf2UKoan7VW2KVozfcC7WQ4W0gp4ss3G45+cca0eVl/j1/l+rvaX22Wem5NOtuRNtOAFAAAA&#10;AIDr6+S9p0kFKZ7n6J7J7bvXVM7By8bSRYSwFq1ZeW0lpTiKlrzX0/uNx/0FjPlRjoc712Ya98XO&#10;fhXQrb/Xd7PRvXNN77kfKZUKH+Z4K+pX2ej2U/5tulglRLiFBPvgdjmrHW+9Wt9oQS1w7zceP2rM&#10;4SzXucz3wZRfZPpVNbNXKR86WikfOB7MWdFtPcfLgK9l/r+CuZ/b9xcvy9K8VncnbjXdWja6rbcs&#10;2PZRjl+Tt61tNgAAAAAA3CbNe08ni3y82Ok3ioXcjntNpcDJakoVwlZtzWFmvw/ZukAr2vnaz5bK&#10;aw9S7jeOXZeWvJxUf18dLih8Nmo8fneOfR+k3MMbz6uVxbfkvT9DQZ/JXuw8PmXt+LqfdJ98t+pg&#10;10+5T3nVVSzhygn2we1yVjve43+hc1HlL142LzxOaSm7t4BxLk/5sH03yesc/XKwm41u5gj3Ndvw&#10;nsfmNa54eH1sdOt/8XQRD7PYD8QAAAAAAACLUr/3NDolIFYvFnLd7zWtZaP7y3Pue5jk7hzPrZWT&#10;rYzn0Z9r6xKyvE4tefeyiI5vJwNrt0G9tfNiCmGUjnz1Ja059h0HQ5fZknfzAvs+nrqmPO/3Uua+&#10;NmGLcUi3vC9K0G9czW90gTnBjSTYB7fJae14Twabni3giJsLGCMp7WdXp1QQbH5obZ1j/OY+i/kg&#10;XM7rvZRw39huNrqjMz8wHf3V0CJsJnm6oLFuq2a1vvPajGAfAAAAAABw3Zy893TavcBnOR4m28zt&#10;u9d0kOTBgjqYLdOklryLrrw2q5/dqrbMt93klrxPkty5ohnNrgRX7/PEGwoAACAASURBVFYVAe/n&#10;9NzB+N+2J9no7iXpCvjxNhHsg9tnWjveD2rLDhb0n13zr37em3nPjW4ryZvGWA8mbNn8sN2a+RjT&#10;91ncB/gSpuzm+F/v7Gaje+eMv6RpVut7b67XZKP7JkfP62Fu3y9bi1OutfoH2r282Jl0rU3bfzNH&#10;bXtXstHdnLPlMgAAAAAAwLI17z3tTd3yxc6oqoI1DgLelntNo5SqeR+es53tYc5/H3F0rr0mt+Rd&#10;dOU1bq9mS97VbHQfn9EKd1YHWVTBnGnKNd7PRnc75Xl8UH1vTdljM6W40d0bENqFhRDsg9tnWjve&#10;9cY2F1PS863akvk+HJ/8hWF9SpnvUePxt+Y6TvH+GWNezIudx9nofpCj59JKeQ0eT9y+tDCuvx7n&#10;CVrWA5ytbHTXfLifarPx+MM599/PUbAvKX81sneB+QAAAAAAACzOyXtP/ZSAz2l7lW2K63yv6SCT&#10;q9e1Uu7ZrNWW7adU8zpvGOkgL3bunnPf8ysteZuV12YpJMLbrgRDuymV+sZ2stHdX0DwbfvS/k0o&#10;1/l+xpmDUrhlLeU+/3qOgoupfn4l3Mfb4stXPQFgwcp/XqPakvWq4lj9P7vz/IVKU7O16Xla+9b3&#10;af7CUZTA26i2ZL36j3w2R//pj42WVJq3WQFu55R5Nj98XPTcJYtrNXsb1c/NaO6/0CofJPdqS9bm&#10;ugYBAAAAAACWq3nvaS2lAtxpX4+OD3Ft7zUd5sVOf8LXXhXCq9+je5QS+FmZMtZ19iDHq6O1crxj&#10;GFerX/t5ddpGcymFdOo+Otc4L3ae5vj8kuNFS26eFzuj6j3+IC92vpby/hjVtljJ8TAj3FqCfXA7&#10;NYNL9Q99/QsH28qH4c3akvO29m3Os1kifNp283wQaf6HfvFqhZOUQGWzRPm0eTaf5/xBy3K+63+B&#10;sHlDf0lZro3uei5SWfJIs8rftGsVAAAAAADgsi3ivsXNvNf0Ymcvxyv6reYmhvtKoYlmIZFHE8Jf&#10;nGaju5aN7rjwzSKNaj+vLKgISDMgOJq00YyawdDSkve2KO/zOzn+HNey0V1MyBKuMcE+uJ2a4bXW&#10;KevOY7Px+DwV5yZVQlud8p/vs5z8T/rVqR+YNrqtbHRf5ngVwMOcDN8tUjcn57nZmNdqjn9I27tA&#10;Ce3med+ctNFbbhGVJVNV+RvVlmyebzoAAAAAAAALdPLe00VsTlnevJf17twjn7yvt7gWs6ViWb24&#10;w2qSlwsb/7KU+1EXKXjy9iqBvl+mVKN8mcVXoGxW01tbwJjvNx73zz1SKQrT7L19Woe5y7fRfVLd&#10;4y9f8yr31JvPcW0RU4Pr7FeuegLAErzYOchGd5Tjgb6xRbThvXjFuSMf5vgvCQ/T/GuUFzujbHS3&#10;c/yD61qSN9noHqR8yPnLavm7KR/WJ/0Cs32BEN3ZXuwcTpjnk2x092vHbZ67ZiW4eew3jvUwyw0u&#10;Xobxh+7ze7HzpSTjXxDrwc7zVpYc289RWfqVbHQ3q78OmWz+59GvSsZPs7hzAwAAAAAA3BbNe0/v&#10;zXU/ZKP7Jkf3FCffayr3HutLWie2OVtzn5+cY4zTPEi5fziu1LeWje6jKvR3kzSfR+tWVV67PGsz&#10;btes7Diasl3zvuxOjhewmc/i72OWgOtG94Mcf+67OW+L38VrpT63je5aXuz05xzjoPH4ZlXmhHNQ&#10;sQ9ur0lhu/0LB9tOtja9SMW5yZXQJpXGLgGqZvnppAT4HqV8eNpJCQk2Q32ldPVpIaxFKcfo15as&#10;ZNwK+WQL41H1/M97rGbFw1b1+lA0f5E9X7W+6ftrxwsAAAAAAFydcu/pouGg+r2q1imtX+vjnqdC&#10;YHPc0YRtzm9yK9udG9qSd7uxdCfnC1O+TUYnlsxWrW62driT78s+mrjtbJ40Hl/0PuZY8z2wlsVX&#10;LzyvZsDwgyuZBdwwgn1we01quXuR6nBjzf/4FzFmM9y2OXGrEpq7k/nKEO8nuXMpob4jzQ9Mj6pf&#10;gjYbyxdRPbF5/q/LB7PrYLPx+GLnu/wiXP8rkGmtowEAAAAAAC7Deo5XrDpPOKi5z7R7Tf3az6Wz&#10;0Xya4/YnbXQhJ1vZruRkgOr6O1lIJBHsO125j9csRrN56j6TC6Y0K8LVTWp1O/+9wvLeqR97tLB7&#10;2ZNb8rYWMvbFncwEzB+8Xf6/I3DNaMULN8Nejv+ndHaFvFISu9nW87QPIvVtTmsH+iz1D/jzl8ed&#10;pJvjAbXpz+/FTplf+QuLtZQPIu83tjpIKd/dn/OvkvZy/DzPcr4mzXGUje6dHP9FapTyvOrn9nzj&#10;Hz/W/oTXeR5nvd7nNc+1t/jjlw+B92pLDhfUhvlejn/4rY+5nYuVe540v2W8NvPYyyLeEwAAAAAA&#10;wDI0uwvNX+Sg3Nc6yFHlss1sdLcn3Ff5MMeDUk+y0Z2tW1ipbNaqLZn3Ht48tnO8le1mNrrPF3RP&#10;8zI9SPI6Wo3Oo5/jgbmH2ejuTbzWyr3EZuizf+r1XN4r3Yy7tZXX5lU2uvdmvr7Ke6F53GaFxot5&#10;sfO4asl7vQqUlPPXz1H1zvH5uzvjvyOrOdkdr7/YScL186WrngAAAAAAAAAA3Dob3cc5CgElpRDE&#10;pK5b89irAjKrKcGv+vJmV6nZlApiu7Ul23mx83TCdq9zPCw0SvJgarimhKce5fg5SJK7pwZyNrq/&#10;rD3q58XOfIUQJp33FzvvLeVYs83nfMeYHAIrXuxcPOux0X2V4y2S+znZLvUi+qdcG79sLDn9mphF&#10;6aD2qrF03Nq4hFCP2ldPam/8YKbKeSfPW5I8TfJsamC1vF+fTNzvxc70YF/zWLO+7if/faibfK5P&#10;vm8u/prMNq9Rku6p5768F3ZyPOg6+d8puGVU7AMAAAAAAACA5WvlZMhtXv2UIEyzWt+HJ7ac3X6O&#10;B/sepgSVmh6kBKfG4ZpWSsWtUTWvn1XLfzUlALg2YYy9pVfZKhXL7ucouNXKRvdxXuw8PmPPtQmB&#10;s3mPvbjiSi92nlaV19YWNubp1pZwrP6Cx5vuxU6/UREuKdfqbpLdbDQ71B7Tn6Md7r0kLxvHeZTk&#10;UVX9sp/kL6vl7+aoC13T3qmhvoso3f3q1QXP49UZ5+ws3RPvuTKvBzn+700r5fV5knLuflJb937K&#10;vyXNypV7Qn28Lb581RMAAAAAAAAAAGZUqo5t1paM8mJn/ja8Y6UN5l5tSSsb3fUJ2x0kuZtSBS3H&#10;ti/z2am+HmVyQOzpuasKzq95nIfZ6LYu6diL9CAnzzfT3UtyMOc+B9V+s3mxc1hVXZyUelvNUZXK&#10;nZT3RauxzWFKdcDlvhdKqG7ec7F8JUA56bquV1Mcf61lcqjvsv4dgSsn2AcAAAAAAAAAN8dm4/H5&#10;Q31HmhX/7k/cqoT73svxIOBZSiBwWdXJJilVAfdqS8aV226W0tr12VVP48YoIdW7mVxxsukwparc&#10;nWq/eY/1OPO9F8rxkvfmqA54UZf3nptHef53Us7drOe+BDCF+njLaMULAAAAAAAAAIu3l8W3Ij1I&#10;CcLcbSy7mBc7+9no3j17w4zDUw+y0d1Oqai1muRbOV5Za5TSUrNfhQHnUZ/HRarVbSd5PsexluVi&#10;z6e0Fu4vbDZHtnOyGtoijU5Z1zzvi6ssV67P7aoV7XpKO9dW41g/SbJ/rkDf8WONcvReWK+O835t&#10;i8McvQ/65zjCxV6j0p74TmOMaed6L4v992p06trj524ti/93BAAA4P9n7/6y20S2t48/3evcH58R&#10;NBlBKyMIHkGUi7q2PILYI8A1AtsjsHLNRZQRhIwg6hGEHsFP7wj6vdjQFAhJgNA/+/tZy6slBFUl&#10;wA50bfYGAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB4HX479QAAYCvnI0lRbVmaZMcfCAAAAAAAAAAAAAAAAHAc&#10;BPYBOC8WyDeV9FFSvGXNXFIm6ZvSZHHgUQEAAAAAAAAAAAAAAABHQ2AfgPPg/ERSIgvq6yuX5JUm&#10;8zGHBAAAAAAAAAAAAAAAAJwCgX0ATs/5B1lQ374Wkm6VJqsR2gIAAAAAAAAAAAAAAABO4j+nHgCA&#10;N875F0mzlk9yWandvyQtg+WRpD9lmf2ixjblsvdjDhEAAAAAAAAAAAAAAAA4JjL2ATid9qC+XF3L&#10;6jofS3qUNGl84pUmD/sODwAAAAAAAAAAAMAJ2XxgaEn1LgDAW0FgH4DTcP5OFpQXmitNbge01RYg&#10;+E5pkg8aGwAAAAAAAAAAAIDjc34i6Ubt1btKK0kLSd+UJosjjQwAgKMjsA/A8Tl/JemXpKtg6bCg&#10;vqrNn6pn7ntSmtz3bCOWFMtK/YZj+yF7+mf3jYEFLJbbdtumb1vOz7T5RqarTGmSNfqLZd+/j6Wk&#10;XGmy3LnmevtPnZ+ocj5SGLzZJyOjbRvLjmt4juSyUs+LXkGgh95PAAAAAAAAAAAAb43N57yo/xxM&#10;LumeAD8AwGv0n1MPAMCbFAasSRa0Njyoz9xL+h68nxXLdrNAuUSbg+XiYr2VpGdtD0i7KtqS7EZi&#10;2E2E3byEGQ0/Ba9v1P+mpk3WeB+rGns/zufafdPUbP+/6nqM7NiE2z50GFO5zWzHmo9yPpOVcM46&#10;jCXWYfcTAAAAAAAAAADA22FZ+r6rPn/YVSTpq5zvn/QDAIAz9/upBwDgTfrceL//RbYFZNWzoVlg&#10;12bOXxWZ/l7ULQNeGbT3s7jBaDMPXkdFdrchwn2UX0AgWCS7aZr12OZuj/2znY3jl3YH9ZViSd/l&#10;fLM89Ngi9d9PAAAAAAAAAAAAr5NV+moL6ltK8rLkF9fBj1d7Yo075l8AAK8NGfsAHJfzU61n68tG&#10;av25aDvbWfLUgv5+ro3F2lj+u73dTMSyLHnTYj3b1vlPawF3aZLL+UWw7o3WM+N1MQ1ef9my3nzH&#10;55vkOz5fanfAZSTpg+rBc5b9rntp2xc5/75zSd4uLDjvLliykt3gfZEd21Wx3kS2n29UBXZasGGa&#10;vO/Y27H2EwAAAAAAAAAAwGv0qPp83UrSpy3zh7bc5vq+SgqTcTD/AgB4VQjsA3BsHxvvhwSltUuT&#10;eaf1LFjvq6qbhJWsDOtTS5tlUNiiyC4Xbvci5/OWIMIvqgLzZnL+vlfgmgU/RsGS+Za1/x4xMDK0&#10;6tjuXM5/UVUG+UqWbbBvid1xUqPbk1hhUF8m6bb1Bs6O21LOP8luGmfFJxM5/9KxPPSx9hMAAAAA&#10;AAAAAMDrYnN2s8bSbUF9FUu2cS1L5BEVS5l/AQC8KgT2ATi2uPE+O8EY7lQ9vbOSdL0zw59k5X6d&#10;fycr8XpV/DzK0n6H6y3kfK7qJmKq7cF5TTfB68XZP1Vk++VJVUDdVP1umO7k/Le9AxTt5i8spTvv&#10;FJxnQZe3cv5vWZChZAGZX0YNmtx/PwEAAAAAAAAAALwmceP9otfcTJqs5LyX9BIs3Tz/Ygkioh7j&#10;a5N1HqNlFZxK+rPR71LSX7Lvuzs5iCUfiXuMseyjLUHJWO035f8mYbHvPduzvdL2/e38naqkLMu1&#10;amu7OP/Qczwr2b5dth67qmJYqf+YrJ2Z6ufM06gV0ABcDAL7ABxbVHvX5WJyTBb8lQRLfK8x2A3C&#10;J1WZ1+KidGvWWPNZVZDZZ3UN7LPxdS3De06+qQpYizqsn6sKjpTshuvdnmNIgvZy9Q2aS5MHOf9B&#10;1Y1LovEDT/vuJwAAAAAAAAAAgNdq0nj/V+8W0mQu58PAvkjORxsSZ9xo/wA2adf8kQXKJVv6Kpc/&#10;yvln7Q7aKtvrz5KR3O8ILhvefiVTNR8ajdBes+11FkAYJv3IZZXY+hg+Tufnsn1bHbs0WRbnY5Vk&#10;xspD96nuFqserEpQH/CG/X7qAQB4Q+wJhdBxg/rMLHidt5bf3cWC+LJgyeeWtebB60nLd99kFrzO&#10;Bz3BcRlyST54Hw14IqZpFrz2Ay9wwzHFPY4bAAAAAAAAAAAA9vPfgds9yebuyp+rLeselvOPsgQh&#10;cYe1y4Qk34vkH4cQSfpaZIB7bZpztJGcn7aueRgztR+7sKLYlepBettZW+H6uerzlwDeGDL2ATim&#10;5kXNKZ4s+Bi83ido7lnVBfn6BaJl9purCja7UbdAxvAC9FKy9Un1/dotYDNNnuT8R4UZ8pxfDMri&#10;aE+uhOfXsGNr5XKXqp6imWrcANT++wkAAAAAAAAAAOB1yhvvp3K+f/KGNOlXxcnMNWwuLt/4iWVq&#10;mzXW9bJyrMtinSvZ3NhnVXNkE1mA2HWH777U7qpVkaQPjbE8FpnjNo+/e/ttwnEvJV1vWfcmGNuu&#10;/vItn4VtlHN7Nxo+B3yv3fN3cdFHVLyfyIIzq+9gWfvuVWUTnMr5aceELonqVb9uydYHvG0E9gG4&#10;HM7/03OLTGnSvGiMg9ff9hhNVnvXXo73i6oLypl2XQRbdrgoWDIfOrijsnHPgiVZj61vJf1UvSTv&#10;+wGjiGv973eBm6m6+P+wRzt1++0nAAAAAAAAAACA12ahenaySBaAdn+EYKa/W+b2hrPKVLNgiVea&#10;PKytZ99rIWkh5+9UBX+tB4i1W3Uc91zOf5FlD5RsLu7ziO1vZt9xcxuWsGO//iwDYTm/mMkC8may&#10;ILpNpZh3WXYYSybnn2TnbZn85W4tIHU9wcnLzpK8Npd4Fyx5GvUcBXCRCOwD8HY4HzWW5IPbsox8&#10;uepPY2SNdbJgnSs5P1OazLe0GmbrW3S84PwwoIRtNspFoF1cTmXjLi+cV+qTDjpNcjnvFd60OP/Q&#10;eqOz3R/B67zntk1/Ba/3L8U7xn4CAAAAAAAAAAB4bWy+7Un1YKaZLDhrLunLoEpPx2ZzkEmw5F5p&#10;8rRzOwv++kPV97+T888Dg9La2s8a+3eqYdn4zlGzClqkKrCySwDjcHbe3qpe1W2q9aQtYYKTssTu&#10;py0tU4IXwBoC+wAcU/MJhOjI/df72/+iOA/abJYZLnlVF2EftSkLn6XdDi/+uqb+jlXPVtdVtrPd&#10;/hkSV5K6pAivG6ckbxS8/rtX/+vy4PWm41o63n4CAAAAAAAAAAB4fbxsjihMtnAlC0a7k/Nl9rcf&#10;suQV5xjoFwb1ZZ2C+ipeFpBWzkmNHZT2TVVgXzRiu6djSTXK8yUvzollkHBlpkMHMFpwX6ZqfjNq&#10;WaeZ4GS6oQpcmfEx/B2gBC8ASdLvpx4AgDdk/UI76tmC3/Ez32+AB7FQFdA4bckaqH8/qy7Yc6XJ&#10;4sDjGttc0vs9bqZuG+8fW9e6fHPtt58AAAAAAAAAAABeDwteutbmpBRlcoxHST/l/P/J+a9yflYk&#10;zjgtG8MsWPLca3v7/s+yOaR7dU/+8ZbVq6Ctv74qSvWengV5ZsGSl7Xz1gIVw+BQTwleACUy9gE4&#10;tqXCpw02PZXQZld5Vudj1S+cT8+e1lioGtdM0kPLmjfB6z4X7POe60vdStWuZMeqKW6scy8rG7zf&#10;EyPVEyvlRWss5+96PtF0CsfdTwAAAAAAAAAAAK9NGdxnwViJticHKQP9prIgqYWk5xMGQsW1d0OS&#10;d+yaA93Px+D15SeeWK+C9tx4XWYnvNEhk8LYOOJgybZ9G5bkjWTneJhRMEx4sjzw+QDgwhDYB+DY&#10;MtXTCH/U7rKwY8lr75yP9izHG36Pbe08qwrsu1EzsM+y+MXBknmPMfx9oBuVpdLkem2pXaQ+qkoJ&#10;/ii7UN3/RiBNHoqSvOV+LUvy5h22Dtf5Y8+RdD2u0in2EwAAAAAAAAAAwGuUJnNJczk/lc0hxtpd&#10;AcyC/CzA7xTlS8N5pezIfW9nmeBmwZLsNAMZVVgFrT6PaIlEyiQz8Qhzwds0q49lG9dcL8l7J+e/&#10;KU0yOX+n+jxxs8oZgDeOwD4Ax/ZF1ZMSkl1M3revOjK7aFqputibqFv2unUWuBWmSd4csJUmSzmf&#10;qbz5WM9SWE8XfbgLzP3ZzdCtnJeqoLXvcv56pPKy5RMrKtp+kaVf3+Wv4PVk41rdhIGBw77T4fcT&#10;AAAAAAAAAADA62RZ7yzznQWnxZI+FP/dVH53KpuHu+4Y3PdBzj/0HFnWknDjQ/D6POaAbJ9NZXOQ&#10;5f5aSfIdto4G7Je8CMo8hrBkbVtVs2fZ/GK57niBclWWvs+qB+P5nedcmjwVCU7K7V7k/LXWS/Ce&#10;xzkE4GwQ2AfguCzILSzHeyXnH46YUjhTlZ75o8qbgv7CFM+rDhdZX1RdqN2o/tTGtLHe+UuT2+Km&#10;YKIqaO3dCCV5l60leXffCGXB68meT+CEx+PHwDbMofYTAAAAAAAAAADAW2BzcEtJT5LCoLUbrWfz&#10;m0j6qm5JI2I1y+h2k2357P8NaK+vWM7/03MbK3XcbX4qUj3YrItMhyx7W3I+VnXM8w1ljxeqAvum&#10;cv6+x7zc9yJpRx/zHvPczZK85WuJErwANvj91AMA8CY1r4g+Fxfhx/AteD0tnqwY4iZ4vTs40J5S&#10;KS8aZ//2a6nEo2L5pgvQcxU+4VJm19ufXbSGgXyJdqVZt5u6PFgyG9R3/YZAGh74GTrMfgIAAAAA&#10;AAAAAHhr0sQCoNLknSyAr5kcIi7me2Dmkt6/kkxw4fzsc+saFsQ3L95dqZ7QY0y5rPRz94yAlpQk&#10;rGQXzlNTghdAKwL7AByfBa9lwZIyk9nw4D4LlPu8cz0LsMuDfh8H9HWn+hM87ReO6+bB6/IiMrwA&#10;vYxsfSW7AQiDNKdFoOIYmsFwXY5TOJb+waJ2DoVBd+OURT7sfgIAAAAAAAAAAHibrCxuW3Df7jlD&#10;m7e77vkz33/Qe1vJ5lmbP811biX9T2ly23O+a6n+++W+taUx2TzeLFgy37J2mOily7lQWmp9v+aN&#10;dRayQMl3g8oP2zbNxCKU4AWwEaV4AZzKJ0m/VD2JUAb3eaXJU+dW7CJuKgv86pp9716Whluy7Hl/&#10;de7TnvAJg8zmPS60niXdFa8/y/mF6k+JzDu2cz7S5EHOh6nOH+V8NlJJ3idV+2v3sU2TuZz/rKrs&#10;7Yuc/9TpZqUK6ouCpePdhBxqPwEAAAAAAAAAAFwi5x9UL/nqB5UiTZOVnPeq5v6kbiV2/y4CA/e1&#10;DPr7c4T2dveXJuulhm2u61EW/Fa+LssY97Eaab+MbdZ4/38dy+ZO5Pyk43zufet3t/nhr6oyAJaB&#10;k0M9K5wjpgQvgC3I2AfgNCyg6VpVeVqpvMh0/pecf9yacc35WM4/yoIDX7Qe+LXS5hTMC9WD6B7l&#10;/NedZXntBuN7sCRXn+AvCzDLincTVUFr0ljZ4U4jvHCNVP9e+/Bafwqmy1jKc2oi6efO7Hh2nn1X&#10;Pcjy/gDH41D7CQAAAAAAAAAA4NLkjfcfBrdkc3+hrslAxvB38Doa3Mquecpd0mRVlIWdF0v2r5h2&#10;Xvpk3htz2zAzZDkHOZPzL5s3AIDxkLEPwOlYVrZrWWBeeFEZyYKe7oonLbLgs6vGum0Wkm63ZkNL&#10;k9ui7VmxZCopLrLo/VC9XO+H4vMoaCGX9GlAxrVnVU/thBeRQ8vwfigCDvsb6+mPNMnk/FzVvkzk&#10;/GLvlNH2hNWt6sGUu7Ypz6nvsmN3JemrnF/K0m5nwdoTVcc29NQra2T3sR1mPwEAAAAAAAAAAFye&#10;5vxILOevLrDaURa8ngz6DhZ897OYz8okPQ9OQGFzoBNVFa6+y/l3F7hfK5bEIyrerdQ9C2Fc/Hcm&#10;5+/32gc2B3mrelW4v8m2B+DQCOwDcFpVINadLNCt7WmUuGNrmSxNd9ax71s5/7eqNN9XsqCr2Y4t&#10;dwcObu5zIedz2cVn+V3zlieJuorVff80PQzcrs29LECu/E6PsidX9mPBcGFJ3i7btAWMljcwycbt&#10;yrTZw49FF4fZTwAAAAAAAAAAAJfE5nNy1RNr3GnI/NV69abjJVVY/x4zSX0TSJTjn0iKlCbdK4a1&#10;u5X0s3h9JZsz+7Rnm6d0E7yed94/zv9UNVc4U//jUmfzvAtVx4skHgAOjlK8AE7PUkM/SHqn/uVX&#10;V7KU0tdKk+vOQX1V32W/c9XLArdZFP0MydQXambnG5qt73zY/vDBkljOz0ZqvX9J3jRZKk3ey25c&#10;dl1M50Uf7w4c1Hfo/QQAAAAAAAAAAHBJmnNknweWjm2WWs2GDWew8Ht87lVW19YNx7//XJUFmoXz&#10;UdOW4MfL4HykevWt5x5bh+vuV463cqv6nDIleQEcFBn7AJwPC3p6kPQQpIiOZOVSQ0tJ/09S1juQ&#10;r73fXHYRdivnY1WpqUuZpOWIKaqfVL+h6PsUx73aMxvua65qXEOyET4VKcJLzTaGtW8lea9Vf2Kr&#10;67ZzSfPior88p0q57Lj23f9zHXY/AQAAAAAAAAAAvAVPqlf0KkvHfuo8B+j8i9arW/UJ/hpD+D0i&#10;WcWm247bvqg+7+c3rdhLmjzI+RtV82uPcj67wJK8s+D1smeJ4oWqwLtIzsd7zy3bvOV90O5Ezt8p&#10;TfbLBggAGxDYB+A8WbDV8dMW28VcduA+Vnv1cah0znYhnO/ZRnaQ9vcdW7X9GE857TcWayPbexwA&#10;AAAAAAAAAACXzIKkbiV9DZaWwX2ZpOfWakuW5W4qKdF6YgjfM/hrf+vBXrMi6cTtxrHYd3hRPRvd&#10;08hjv5X0vXgdaWip49MKy/D2C9i04zJXFRx4ozHmgdNkXgRNxsWSRM7PLzBoEsAFILAPAAAAAAAA&#10;AAAAAAAcX5osiuC+ZknTWFIs5yVLBlIGTV2pXqEpNFeaPHTs+YOc77puXVsfFuz1QVUQWSzpl5xf&#10;SPqhKqFJJKtWNlWzglia3A8az+ZxZo3AtkTOL3YkEYkG7xfbi9lLpQAAIABJREFU//nAbdc5P1M9&#10;cHNIAo9vqr7/TM6PFfh5K+lX8boM0vw0QrsAUENgHwAAAAAAAAAAAAAAOA0LipOshO1VyxqbAvlC&#10;Tz0D42Ktl/Dt6qF1aZrcyvm/ZZkES1PVs/K1mStNupbu7ete9SDCR0nXW9aPVB9/H5n2rXpVF2br&#10;G5YRzwJHc1UBgjONkbUwTXI571Xtq+kopX4BoOH3Uw8AAAAAAAAAAAAAAAC8YWkyl/ROkleVna+L&#10;haTr0bPdDWXZ/N5JmndYO5ON/VBBfSqC4XywJC4y4Z03K2UcB0u+7dFamOnvZuNa/T2pHsjYzDoJ&#10;AHsjYx8AAAAAAAAAAAAAADgtC0J7kPQg52NZYNd/tZ6x74csoGrRM4vbvdozAo7LSr3eSrotvsek&#10;0e9S0rJHSdi5LAhQ6hf0WI7nSc6H5XebbYTt72Nbid9N/W37PlVmwf0y4XmFgYHOXwXnTZi9sOv4&#10;yzGt5Py1wnLB9bY3WWp71kQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAR/bbqQcA4Aicf2gsmStN8j3a&#10;u5N01Vi6Upo8DW4TAAAAAAAAAAAAAAAAgCTpP6ceAICjSBrvM0n5oJacf5E0ayxdSboe1B4AAAAA&#10;AAAAAAAAAACAmt9PPQAAF2RbUF+aLI8/IAAAAAAAAAAAAAAAAOD1IWMfgG4I6qs4/33AVitJf8ky&#10;JWZ7lUIGAAAAAAAAAAAAAADAq0ZgH4DdCOprigduN/33lfNLSc9Kk/kI4wEAAAAAAAAAAAAAAMAr&#10;QmAfgO0I6juUiaQXOX8j6ZPSZHXqAY3O+UhSFCxZHeycWe8rP2hWROfj4N3hvhcAAAAAAAAAALgM&#10;NlcxlfRRNmcRNdbIZJWdfkhavMq5obfE5origVvnsrmsbKTRAOfD+YfGkvnGeVv7uzkb2FNe/Cz5&#10;e4rX7LdTDwDAETj/T2PJdacLxX2D+pyfSHoMlnxpzVDn/KMs0K3pflDA1KZSuWly3but9vab+zPr&#10;sNVE0tWGz5ayfbr5gmN9X/bxQ3bcFp2D3er7cKk0ue+4XSzpRnbjuun7ZpK+yS7ihl9kOV/eHG/q&#10;y76znXfZ4H6sr4mkz7IbtGjDWktJX9T3ezk/k+2z0rDzvt5m/XdqrHMfAAAAAAAAAADU2dxIov5B&#10;XnNJ/qCJCnA4FryUjNDSQtI3qnzh1egTm2B/P9vn9vvJVc3T5iO0B5wNMvYBaDdOpr4r1W9ifmxY&#10;b6L2m52pLFiqOwvAamvrcLoGTTlf7o8yQKw0kfRdzm8L7mvuyz7K7R7l/ELSbYfAs359VYGHXbaL&#10;i59EznulyVPPvmJJL9ocYFe6kp3Dsx7fu9lXVPQVd1h7Uvwkcv5Z0lPH/qJG+5sCIvs4/u8BAAAA&#10;AAAAAABvTft8Wlcz2RzGfe+5ErwmU0nTV13lCzi8SBZoW84/P5x2OMB4fj/1AACcofMpv/txwDY3&#10;u1c5kTRZKU0WRSCgb3xqAWGHN5UFEY4RPGYsqO+7+geSXcmCDV969PVY9BX17Kv/97aMgD817Hsl&#10;RX9tmSgBAAAAAAAAAMCl2x7Ut5JVMCp/ts2vPRbzH3jbYo09hwe8TYmc53cJrwYZ+wDUnU9QnyRN&#10;5HzUM13u9EBjGVeaPMj5lerlde/k/HPH75tpcwbE0J+yG4HwwqXMrnfbaazb2AXR10b7uaRnSVnt&#10;nLHsd7Es+DIO1p/J+b92Po3Wfm4ui76W//ZVZUb82Fi/S2bEsq+ZLFNf01xWRjj7t43N3yvs79i/&#10;OwAAAAAAAAAA4FCcv1P7fNqztpWCtKQCzfkLyeaIfihNFqOOE8e0lHTfYb0r2RzSn1qf15zI5qc+&#10;jTs04KJ0q5Zn87J/FP+NWj7rNi8MnDkC+wBUzieob6UqUGwqqVv6cQuwija0c37S5EnOf1Q9GCxR&#10;t4C7H71SCDv/oHpGwFmRhjjv3Ea7mer7fCk7X9YvkKyvuaR5ccMbBjUmcn6+8cLKAu1mwZKVpPYy&#10;vtbGQtJCzn9RPfCwzIy4+cbKsuw1g/oWku5b91f9e8Wqlwm2wEfn33PRCAAAAAAAAADAK2AJBppV&#10;mDbPj4QscG8h539ofS7iUTYfgcu0UppkHde142xzm19l81elqZyPe7TVbn3edMlc1Rlrm+d+q4lD&#10;up/71Xo2l/yoQyW7AU6IwD4AZnM2tE8jBH/1tQjG8kFdA/vqT7XkxU880pgO5VbSr+D9TM7fj35h&#10;bRkC/1D9GHcPmtysWS75U6exW1DjB1XH7Kp4PV9b126QmynouwWbpkkm5z/JyveWdmVG/Np4P1ea&#10;dLvgs/7eF/2VN2GRuGgEAAAAAAAAAOC1mGo9sUS3+ZFSmsxb5j8iOT9Tmsxbt7FyvVUAWJp0zWoV&#10;tjGTVSAq3bfOtzT72s9SabKecGF4H7mkv4t2uwVCWlKHcF9/2bifjylNcjl/LZsrDM+pG4VBS13Y&#10;+TTVeoWpcJ0yOcaXTsFTlmHyc7Ck+35rP77PPY5Zc/vbf+f2up7HfRzjnF/vM5Z9j7a/KZLzkp0H&#10;32TzlQRmbmJ/Uxeqz9FKNvf+jWyouGQE9gHYFtR3qtS031SNZyrnrzqOI7yAW2i8i6/DsQv2pepj&#10;jXWYJ7K86se5T9DkJnHwOusZBPpF9WDMD2oL7Ft/usL3uji3YLu56t+9PTOi3QhEwZJF56C+qr9V&#10;y03YWBkSAQAAAAAAAADAaX1ovF8M+v//lgThs+rzEh/VPlci2VxS3LufuqjRxqbKV2P0tcv+fVig&#10;2m2HoJ2rRl8/9up3TDavNJd0FyyNe7VhlbIS7a5kdiWbL5vJ+Uw255ZtWT9vjGWlzedn06xlPGVg&#10;Yd/tV43fsUjdzuM+jnHOmyrQtEt/cfGTFHON+87tvl7tc7QS2VBx4X4/9QAAnNj28runivrPGu+n&#10;bSvV2FMoYXDc+VyQ7/at8b55QziO9ZvK05YptpusLPhZP9+qp4tKea8SxBXfeB9tWC9MnW83g0PY&#10;707zSZxmWn4AAAAAAAAAAHB5osb7v/Zoqxlscv5JK87LlaSvReKGS9acK4w6beX8lZz/qvUkGV3E&#10;kr7L+YeNa1iijTxY0u38tMC1tvHEHbePGttnnba7BLZvvqt/EKFl+LS5fWxic7TN+d2oyD4JXCQy&#10;9gFvWXtQn7StLOoxWDT9QlVA16ZMbqHwH+OV0mRRPOV0CTLVg74Oc9NmQXJjy1XdXMRyPur1VNru&#10;NPGx6hfuw56msMyI97JMlMvWoFW7kI5qfe0T3Gopn8MbqakoxwsAAAAAAAAAwGvz3z22/aEqU1u2&#10;/1AOpplAoY98xD7+K5s7as6lvcj5vpWlLpvN+zXLjkq2v59llbaWwfqxLCPkTPW5t0TO/7GlglWm&#10;aj456jgXGDfGExWvr+T8pENlrrjx/hQJXcY/5+2YfVV9/+dqP16RbD80SyvP5PxfZO7bwuIEMtX3&#10;243I2ocLRWAf8FZtDuorPZ74AvibqmC9LgFRH4PXl/aPct54Hx2on+aTCGNcBGeqn0df5fynEc+b&#10;ZvbC5hNL3e2+wG3un+F9Veaqbsiv5Hy8I6U5AAAAAAAAAAA4b3nj/bQokdk/WYBVN/ptjEEd1LBq&#10;Sofrw5I1vKge1JbochMsRI33uwLfpPXvb9Wk0mTeurbNT2Vy3sv2VVj6d1uw2A/V5wIn2h2sGc7v&#10;ZbIAq6h4H2v39/uz8T7bsf74DnPOz1Q/1kttqqJnc61zSfOi1PJj8Gki5+cnrL53Cb6oHthHxj5c&#10;LErxAm/To9rL74bKJwZOJQteX3VIjxt+fklleNtK5Eaj92E3OI+NpWMEQHrVz52JpF9y/mWklMb1&#10;p4wOGxTXDCIco6/muRiP0CYAAAAAAAAAADid5v/7j7Q+B4NDssxmnxpLLzlw56bxfnvyCSs9XK9m&#10;ZgFi8509pclKaXKv9SDIxyJLXFPWeN+cT2sTzu/9aLTxUbvFwetVhwx/l6L53T91Cs6zgMtwXres&#10;vofN1ufBLWslcHEI7APepmZK5qWkd1p/OmJSlBI9Pgt2C8ez+SJxPYDs0jL2HY7zsZx/kKXiDtM6&#10;Z6NcBNtxum/5ZCbL3vePnP8u5x8GXiyF52o+YPs+wv2zGukpl7zx/o8R2gQAAAAAAAAAAKdiwVN5&#10;Y+lMzv+S83dFuU0cWpXRrHRVJLq4LBakFwdLVpJ2VaFKGu+ve8/72XncLDfbbLfcz3mwZPs+tuDA&#10;KFiSqR4MG3cYXdhH1mH9SxEHr/tWzvvSeN8lwPLtsnne9dgH4AIR2AcgTPHblp767oTR6+HTKNue&#10;OgifbsjeSNrhpAia2/5jAX2J6kFrbU8xDWcX/u+1OfAuLsbwvRjXVzk/63hjG66zqf2xhBdz4zz5&#10;s34TFY3SLgAAAAAAAAAAOKW2pAeRLHPf/+2Z9ADd/d14fzlBlc5P5PyLrKRu6H7rXKcFAkbBEj84&#10;mYeVm82DJbMNWfvCpCrxjlbDz/MieK2elGVb1a/135nt2QvfCivbnQU/b2E+fF9tFQuBi/OfUw8A&#10;wEmFQX0WhOT8vdbThX+V8+9OEDC3UPVkSCTnJxsuTMOLPy7utltIuh39WNpxeVfcTNxo+0X9tPh5&#10;lPPPkp7eSDAmAAAAAAAAAAB4DdJkIedvtR6UVYpVJj5wXqqylmVKk+zwA3wz/nvqAQQmcv57x3Xj&#10;DctvO5TTbZZz3bX+Ls+qzw1PtZ4x8Ieku3/fOR9vOY/DTHK2Tpqs5PxSVZKND9pcgS1uvN/UzyXK&#10;VQVlxnI+6pW1L02uRx/R6/ZD9fOJLIe4SGTsA96uelBfKU2etH6BdCXp63GGVRvLUvWnRNaf3rCU&#10;2mF0/eWV4V1/8mXsILel7AL8vdLk00GD6NJkXlxUvpNlgFxo8/e5UpXJjyckAAAAAAAAAADA5bAA&#10;rGt1qzgUq5oT+T85/7I1axm6qu/D0wZNXqkK6Nz105RLetchqE+qf+dlz3KubZp9NgMHpfW543hL&#10;e+FnYQnebMM6TWHwVT7C9zsnWeP91w0ZEgHgXwT2AW9Te1Bf5ZPWg7FiOX/XtvKBZcHrtgvJm+D1&#10;GBevpxA13ndJlz2X3Sw2f+5Vv4FcSfqiNLkfnIZ7iDTJiyC/T0qT/8lK9d6rPfByos3BfeF5SPAf&#10;AAAAAAAAAAA4H2mSKU3KZAdd52GuJM1kQT2/CPAbyMrYRsGSy0v+UYlkc2WzrWutl6nN9u7Z5ovD&#10;c7fZR9s6f7a2ZUFqUbAkC16HQX6TLUk/JsHrbMM6l8qrPvc5kfSLQF8A21CKF3ib7rdmbbN0yLda&#10;z9L3KOezowaIWWndWfF60pKSOLzIyY4zpNFNGu/zDtv8veGpo0zSU3EzM5PdHD7K+T+VJrd7jHE/&#10;ds4si7FdydJ1f1YVrDcplj00tlyquoFo7qexZaP3tX6D9aNtNQAAAAAAAAAAcMEs09q8CGyaypJV&#10;xB22jGQBfnPtmr9r6l72tdlff84/DNrOMq7NB27bNo5INofzWev793m0fk4jkvQi5z/KSvK2nQvN&#10;YLi/R+o7Vzg31l4iNgvWiTe0Ey5vZtvLGutO1cwWuF6p7XTzaoc459Mkl/P3Wi/hPZM0o2w3gDYE&#10;9gFolyYLOf8kC7YKfZXz7w9aznV9HOGSWOVF3vpTH1+OMqbxfWi83/8iNU1uiwC6MvDRLgZPGdxX&#10;snPnQc5nksKbzs9aD+zLa+/abyS6sf1xtWX7cPnVXn1VhgRtAgAAAAAAAACAS2TzCk/FT5kAIJbN&#10;BcVbtpzJ5hTe9+htW3tjSwZul2m91Gs75/8Z2IdkgXDZHtuPIVOaXHda0wLYItl5MVM9mG1avG9r&#10;qznvNFYylr9UT6YSaX1O65uqeeNN82jhnGdW+8QSyyxVfYcPWj83mt8v0+kc5pxPk3mxH76qPdA2&#10;Vlm62+bIF7J9vzja/DyAs0IpXgDbeK1ftEWSHo88jjB1dliON7zAXB05k+A46sF3pbFShd+qfvxm&#10;ezxdss7578FP/3PCbrDC73pV3MiEmkGOce9+KjNZOusypXWzrTH7KjWDNrMR2gQAAAAAAAAAAJfA&#10;SvU+FAFf/5P0SRb00xagMxl1HudtWEn6NGpWwGNIk6XSZKE0uZf0Tutzg7GcbyZfOa31wMm4Za1w&#10;WVsik287tg/n1ZoZ/14PO/5lCe9sx9pTWYa/X3L+YUsJY6xrlozOTzEIYF8E9gHYzKL+P7V8MpPz&#10;syOOJLzImwYXLDfB8rGC4Y6teVE+3tMW1k4zQ1/SEjw31ETVUyNDby7+arxvXow2j+uNhiu3jVSV&#10;d97W19AncUyVbr+0fLU3IAAAAAAAAAAAYLs0WRXBXLeyYK6nlrU+9wjc8QN+soGjzwb+HCIpx0o2&#10;p2P7MU0udY7Q2HnxSevH5vMJRrNLFryuB02tV1rLtC5cFhXbhOId2x9TNvCn+zmfJvMi6LcM8luo&#10;PehXsjnURNJ3gvs6O1TpauCoKMULYLs0Wcp5r/Ugp0c5nx0pUGkhexKhFBdlXMMAtW+6NHax2rwo&#10;fx61jzTJWkoqP6o9fXdfmcLANeeno988WVruRdBPLOcnvbMzWna+8HzJ154ssr7mqoL+Ijl/pzRp&#10;u7HuopnFcNxjCwAAAAAAAAAALpMlZ7iX83+rPp9wJZun2D03kSYPvfu1jIBx7+26lpjdT1sfV7Jq&#10;XrNg2VLS/StMpnAv6WfwPpLz8RmUGA59U3X+xI3Pwvft2fZs3rK5zVxSWeUsCj5ry/h3PMc558u+&#10;ctl+mEsqSzXHsgyGzcpvE1lw3zWleXeKG+8vr/ofIDL2AejCbgyyxtIrSV+P1P9K9X9oP6p5EXNp&#10;T+PYxelX1Z8UyA50cd4sqRyPlHGxGUw55Mmhega+9u/fDIh7aVlnl2aQ3ZcN6/nG+2EZDm3/hudo&#10;fnFp4AEAAAAAAAAAQJ3z34uff4qfeK/2LLlA3ljaLB/5NljZ4uZPmeHwvapMZrGknyNWqDoPltQi&#10;byxtfsdsx+dDfai92zxfGS6fNDLHfdiw3rY2wm3iLeu9LVaq96nI5Pg/2fxlGMQ30fBqam9D+98H&#10;AvtwkQjsA9DVrdZT/07kfDNg6lDCQKypLLivdGlBfTPZEzfhBYU9mXUI5VNfdY8jpGlupoOO5Xz3&#10;oDvn71R/8mbeup7dPGTBkomcf+k8fhtTc1+3P+lmT8SEwX1Xsqde4k59WX93Wg8+PMyxBQAAAAAA&#10;AAAAx1Rm0irF7av10pznikZo83WxoLcwg1o5f/O6gvvWA/uac2HNz8cKAq1XvdrEjkMzwKwUB6+3&#10;ZdsLPwu3aVbe2jyOt8RKNT9I+tT45Dilmp2/kvOWNGbfQObjumm8X3JO4VIR2AegG/uH7rblk7sj&#10;/SOeBa+vVL/QO20ZXruY2fXzUASj/ZIFfUWNVu57l5ftwzIaZsGSK61nsevb5krrGe5mxZNq8cbt&#10;7ALwsaX/baVqm4GlM9nTWLMt/cRy/qfq6dmtrW2pqdczVJY3h49F+eRN/U3k/Hetf6+ni8soCQAA&#10;AAAAAAAA2jTncj62rtXP/xuhjdfP5tHCRArl/M2+iSwuh83X5sGSeO82LTiyXmFsu/DzuGgjUn3u&#10;c1sb4WdRcPy6Zvy7TFW2z++DEudYIpRwvvHq4IGtVrr7/yR9l81vxwftbyx2Ts0aSzdVcwPO3n9O&#10;PQAAFyRNFnJ+oWYZXOmrnH+3NVhq/76Xcj5XdVHY5wLz0L7vuf3tkcq03kr6Fbyfyfkve5X/TZMn&#10;Of+n6hdHsSx7Xy47Nn8Xy/+r9SfZqrFtC2xMk1zOX8v2dXnsI0kvxcVvJumvoJ9Y7enH7zsG2X2S&#10;lUoOx3onC2RdFv2VN9p/FOtFLe3MlSZ9s/V9l2vGS+6QJr9t/dz5f3qOIVOaXO9eDQAAAAAAAACA&#10;N+WHmlnGnI/2zATVzLq2T1uvm81LfVR1DK5kAUfNbGaXKm68b5s7W6gqwxrJ+dme84zNzG+7Eqr8&#10;UDVXXAbjxcHn27PtpUkm51eq5vti2XcK29iW8e9ShQGUsYZV+/pL9Xn6Ywe1fti5RnugbT76SLa7&#10;0/q+IQkLLhYZ+wD0dav2NNBfj9B32z+4l5w2N5P0/khBfW1lZqV9s/ZZu7dqL20byQL+kuLnTpuD&#10;+uYd+inTrDcDSK9kF7FhP21BfbdKk/YSvOt9rYrAtrYIu0nRR9nfTOtBfauiv7YslwAAAAAAAAAA&#10;4DLNW5YNn2uxTGfNhBqvMahpTM0qT9MLKxHarr1KVVtgX7MCVjI4a6FlfAv7zTskyAg/L+fj+mbb&#10;C9eZtGSe69LGpclq75xv/t6fo7zxPuqwzfoc7THn8u1cShpL5xccTwAQ2AegJ8vK1xasFMv5u5bl&#10;Y2q7kbm0tLlLWRDce6XJ9UHL77axMrN5sGRSpFHet917WdBdn6cdFuob2Gj7650s4K5rhsiFpHeD&#10;Aihtf71T+416m7I88bD+AAAAAAAAAADA+bLgkKyxdCrnXwa22AwKXInMUtu1J7IYuv/PgwUjNc+F&#10;rDUYyZbNgyVRy7Zd+iyzHYZ2l5SqlwMuy8HGwRpdAlPDdT40tr/kpC7bNDMhNjMldnFTe7dPVbZu&#10;mvPYUYcg2mZ58uPNhdvYmpX2VhqWHRE4G5TiBd6GZknN/f4BtRTJ77U7vW+ZYa2Ub1jvvkNbZSng&#10;Pt+lW7v9DSlRuj3t9G5d92UX16o/UdEWIHe94/N1dvGYFU+XxUUfzZTMS1ma6PabkW79rCQ9SHoo&#10;LtBiWZr68Fjv30/VXy7pVs7fy56ai1T/Xqugr2xAD3ON/+TRvuf+4cpqAwAAAAAAAABw2W4l/Wos&#10;mxXzI7ed5iVs3RetVzp6LuZBsI2V5L1RlR0skvMPRcKGy2KZ+h61Pq+zLciunLMqt5nJeVve5fyx&#10;8++r6tnVlj2SVmSqMv3dqD7v2GUeOgteT1Sfl8r0Oi1UP86xnH/pXP3LEuxEwZL5mINrlSbLRtlk&#10;yb7D+9b1LcizmQhoV2nn/Vm/n1XPPlm65W8qLt1vpx4AAAAAAAAAAAAAAAAXw4KxNmWJW8iCWZa1&#10;yk0WTDWRZbSatWy3VJq0B8zY9t8VBgKmSf+5fqviFJapvG5NWjBGX7vHsl8f7dm53rUGVq6v6/cO&#10;Alzfl7n6VRr7IDsf2hI1zHcGfLV//1wW3Nee9dGy9M1k4w77XcmqbOU7R23tzFSd/7mqgLOV0uR/&#10;Hdv4v2AMYRufdpYD7noe93Gcc/5ObZkZ7XzMNmxzJfuuzYC5962V4ezvTPTv+/33y4PWS9suZWNe&#10;BH3OZMF1zfO5/Xeyaj/W+nm8O3Ok9F/Z78+m3yHJgvrmHdoCzhoZ+wAAAAAAAAAAAAAA6CpN5kWG&#10;tLbgvmnxo2KdLpqVm86L8//s2cL+gVdNVmFsrnqQ5ItOtx8jrQdADZF1yuJm3/9W9SxwkaSvRZa1&#10;TFZxqtQseVtayY5P3muMlWjD8i5tTPdso/S9x++a2RW4d4hz3jJN/qn6ORvLsvflsu/+d7G8DFyL&#10;W9q+bQ3qMzPVz8N9AxSftB6wN5GdZ7u29QMrq43xe0RQH16N3089AAAAAAAAAAAAAAAALooFjXyS&#10;ZRvbx0IWBES5yP7uVS/jGsv56aaVz9xKFgjVPTDRzsFrrZe/vZIFzSXBT9zSQibLqNalfG7Yb97S&#10;pyT96NFKW4nW5av/PbCgzaeWTyJVQXllhr64Zb3jBqzZ8bhW/fesi/mJSmNnsmyG8xP0DRwEgX0A&#10;AAAAAAAAAAAAAPRlpSjfywLM+gVHVQF9n159MNOh2H67byx9KcqXXoKV7Dy4lQXYPfRuIU3KEs63&#10;6h5kmsnOvX0CSrOOyw61/eVKk3tZsNz2ksN19rfmFAFrFvj5Xt2OTy4rp7w76+R4Mln53nfFOd33&#10;bzFw1ijFCwAAAAAAAAAAAADAEBYY9STpSc5HsixbkaQ/VS9fKVlGs6Ws3GrfgKr7lvb6mqsenLMp&#10;AGaMvkJt/YzTh5VFzjv0H2bC27V+F3PtE4g2fmniuaS5nJ/IsvX9oXqJ26WsNG82sDxq07OaWff6&#10;BFSlSS7nm9kJ845bzzV+EOAxzvmKHf+s8TfjQ0sbfY/ZXLZvHmUlc8dh/V8X453KxhruL/vbZsHO&#10;fexThvz1Z3gEAAAAAAAAAAAAAAAAALwSzv+U8/+cehgA9kcpXgAAAAAAAAAAAAAAAODSWSnqid5K&#10;aWPglSOwDwAAAAAAAAAAAAAAALh8d8V/v21dC8BF+O3UAwAAAAAAAAAAAAAAAACwB+djSd8lLZUm&#10;7088GgAjIGMfAAAAAAAAAAAAAAAAcNmWkp4kXZ96IABQBSpBAAAgAElEQVQAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA4Dz9duoBAABe&#10;MecjSVFtWZpkxx8IAAAAAAAAAAAAAADA5SCwD5fJ+UdJk2DJvdJkearhAChYIN9U0kdJ8ZY1c0mZ&#10;pG9Kk8WBRwUAAAAAAAAAAAAAAHBR/nPqAQADTVQPGro60TgASJLzE0mJLKivi0jSTNJMzueSvNJk&#10;foihAQAAAAAAAAAAAAAAXJrfTz0AAMCFc/5B0k91D+priiS9yPmvcp4gXQAAAAAAAAAAAAAA8OaR&#10;sQ8AMJzzL7LMe025rNTuX5LCMtmRpD9lQYBRY5ty2fsxhwgAAAAAAAAAAAAAAHBpCOwDAAzTHtSX&#10;q1tZ3Xs5H0t6lJXWLk3k/IPS5GGcQQIAAAAAAAAAAAAAAFye3049AGAQ579LioMl10qT7DSDAd4g&#10;5+9kQXmhudLkdkBbbQGC75Qm+aCxAQAAAAAAAAAA4PWyueK+VrJKU7mkjHkoAMAlIGMf0OT8TFWJ&#10;0Kw1YLC+zlDrbVsGs7h4l3fIehZuGykMjgozntXb3de8dqHr/MPGNYe2ud7uUmmy6Nxal2O4eduJ&#10;rCRs6Ulpsuqxfaz6vu6+/amOYV/OX0lKWtrsH9QnSWlyW+z3MHPfZ0n3PccUF218CD4pb9IWSpNl&#10;y5bNNu6CJbu3GdLW4X5nZur/dymT/a3Jd6zXbH+lNHnq3Mv+f9tiWQnn8BzJVR3bvEd7Mx1yPwEA&#10;AAAAAAAAgEOLB25XzQE6v5T03GvOAgCAIyOwD1h3o/rFYNZhnaGabceqAqYySfMebUWqB1s9bGh3&#10;X5ksoKY0RrvNNpvtruT8skdQTZdjuMln1bPH5ep3HGLVx/5fdQ9Qi3SaY9jXnaSr4P1ycFBf5V5S&#10;+HTVTF32WxVA97kxptBUUiLnc20rE5wmKzn/QdW584ekod/L+qyEQXCH+p0Z8nfJxuJ8Jul+RyBj&#10;vX3n8x4Bt7H6/m2zgL5E69kcmx6L8fuOQbyH3k8AAAAAAAAAAOD8TSS9yPkbSZ96JfoAAOBIfj/1&#10;AACggytJLwfvxYLEZo2ln/ds9a7IVvaaNPdJ98x6m1hAVj1YygK7NrMsf79kQVebgvpCkewG7Xtx&#10;rNt8CV5Pt6y3S7iP5hdwMxhL+l7s065e9tg/21lWvV/aHdRXimXjb5aHHlvZT5/9BAAAAAAAAAAA&#10;Divr8LNpriaW/b//w8x5AACwBzL2Afubqx4M1FU+7jC2mmt71rpHVSUu59r+fbZlqrrf8fmQNkux&#10;nL/rVf6zv1nweinbJxM5P9kzQ9eLnH+/Z3DXXMc5hts5P9V6tr5t4+rjuWg761A2dyrpa2PpQva9&#10;q+yOVRnXz6r2TyzpV3FM8loLaTIvgsOuip+p+mVsLPsMA7+2HYtD/c7Md/Qr2Rg/qspeVwbQvu84&#10;hnL9Tx3X78b2f1jGeKX6sV0V65Vls29Ulda1QNo06fod5jr8fgIAAAAAAAAAAIeUJted1rPgvVg2&#10;bxQHn0xkwX3XF5CsAQDwhhDYB+zv7xEDmw7DgpfyjZ87H16g7vN9xgzyapPI+UWPkrx9hVnWbiX9&#10;DJbvU2o2kmWVG57Z7njHcJePjfdDglrbbSqR22QBXWEGx1zSbet3tv02lzSX83eyAEjJgrO+brhB&#10;m6sKLPusvoF99fMo33EsDvU70+UcyCQ9yfkHVWVyJ3J+2qPE7rTn+ttZpr4wqC+THdt8bV0L/lzK&#10;+SfZcZ0Vn0zk/EvH8tDH2k8AAAAAAAAAAODUbE5oIWnR+P/+kgX37TefBwDAyAjsA3BJykxZ3Z66&#10;6cMywEXFu4XSZCnny6x9Mzl/v+cTOndy/tvZB4HuFjfeZycYQ5lRT7LMdd2enkqTp+KYfi+WTGRB&#10;ZA+NNZ9VBZdN5HzUM5h01mjrvKXJg5z/qCrL4EfZTW1XL3I+2/sJNntKLiylO+8UnGf93sr5v1Xd&#10;gM/k/JdRf9/2308AAAAAAAAAAOBc2P/3X6k+N3En559b54WsYtOstv2udbrJtTtRxD7tr2sb++Y+&#10;p7K5kQ/B0pWkv1TOqW7ffqZqDnY/XcbtfCybz/xT9SpkP2QJN7rP7Rz6eAJABwT2AbgEZYCdZCV5&#10;Z52zu3V3E7z+Vvz3WVVmuJmkvmWAc1UlXVW09W7Y8M5GVHu3X4ni/uzmIQ6W3PYKKEuTTM57VQFg&#10;n+X8U62NNMnl/EJW5tXW6fp01nqp4nnnsZ3WN1W/Y1GH9cPfyTIgb5+slpIdk3Lf5er7RJzdgH9Q&#10;dX4kGj/wtO9+AgAAAAAAAAAA58qSQnxUfe4pUfucR6R6hr+HDut0Z0GGzzuC14a3X7etjzIZw51s&#10;juxqw1pTWbW1TJLfEsh2o/XEIUM9bPzEAggTbZ6/iYv1bD9LTx3mGCMd9ngCwE6/n3oAANCBV70M&#10;7WNxQTkOe9piGixZNP4r1curdpXLxl6KirTel8lK4IaOG9RnwgDM+cDAwifZk0SS3YzMWtYJSwy3&#10;fb5Jc3z7ZbE7X99U//2YFU9A7WMWvPYD9134+xa3nLMAAAAAAAAAAAChZhDfbNR5yO6uZIFyLzvX&#10;PCSbW/mpekKGbWJJ34vAuuNz/krO/5QlWIk6bGH7Wfp54Hmk8zieAC4egX0ALoGV2qyUJXnHMgte&#10;V8FY9t95sTwaFLiUJk+qZw1LLjjYqHnxfoqgtTAA89vGtbapH1fJSqo211moCia9KjLxbbceIPql&#10;fcWzFO6DrsGSt6qfAy+Db3TtdyvcdliJW3saLBz/7uPWz5D9BAAAAAAAAAAAzpWV3W3+P/94pNav&#10;d/x8Uj0hhWSBhV3nN3a1v+mnnc1hflc9QG5ebPM/pclvSpPfJL2XJVtozhPNWlq97zGWPuuWc3O/&#10;VFVbkuxY3kp6H4z3f7J9Hc4/RbLgvj5zSYc+ngCwhlK8AC6DlVB9kqV9lqSpnJ8WAVj7CrOsPTc+&#10;+6Yq8O9Gw0p73sqebAlL8r4f0M5lc/6fnltkSpPqIr0ZWLnfsf+h6lyKN6zzRVV67RvtDjYLL8rz&#10;LSnHz4vdZIU3PD86bZcmKzl/K+lrsSSS7a9+JXRNHLzO9sx0mKn6Ph/2aKdu6H4CAAAAAAAAAADn&#10;7pvqcwAfNDQJQajbXNFCzj+rHlCXdOp/zLkoS97wXdV8pgXItVXPsmVLOT+XzROV++5RzmdFsGS4&#10;7rZ+w3fLzt/Jxvs1GO9KVhHqqWW8K9n+XBTzjeF2L3I+71Ql7NDHEwBaENgH7O/DgPKq2cUE/fRz&#10;MyCr3bx2cbedlwVPRcX7l+LicHgQkAXrlO0t1y7a0mQh5/NinZmc9z3GW7aRy3kv6bFYMpHzD0qT&#10;h6HDfqOi4HW+Z1v14+z8pOWCfa4qsG8q56Mdxz4s19wMEN3k0L8zm1m/N6pnrMx6BUza78dCVVDj&#10;nZz/NuDv2x/B67zntk1/Ba/3z445xn4CAAAAAAAAAADnLFM1JySNMb/Qh80l3qtKpjDpMC81tkdV&#10;wW65pOudc7A27k+qEpyUZW6b5Y0P4U7VcVrJxtstOM/5d7JMf+WYH7Utk2Ff53E8AbwSBPYB+4s1&#10;LB1zNuoozsNswDaZugbyVBnCvhdLypK8nwb0W9qWra+0UJXdbSbpoXcvafIk5z+qOlcSOb/odIF5&#10;PpoX79GR+w/7y/dqyS6owyXrJWRtnbmq83oqS5+9zoK/wvHNO45ktnONdZl2f/9Ezic71mlaatjv&#10;0q3svA6fbHrfM+A2Cl7/PWAMoTx4vas08DH3EwAAAAAAAAAAOE9543109BFYMoXmGPKj9G0lbWfB&#10;ktvO8zw2n/asKjByJufv96zOtJ1l6wvnd3yvOVebc/6kas45lvPxqIl5Tnk8Abwqv596AADQi11Q&#10;zYMl0wEZz4xdpJbbrpQm8w1rhgF/NxvW6aL5dMpj61rnav2COOrZgt/xM99vgAfxJXj9eeNa9fNi&#10;ftCblfFZavIuT161sW3C8ruRqkDY12S//QQAAAAAAAAAAM7Teia16ASjOKVwDqx7OdzKXJaYwus4&#10;yRFmweu8tfzuLvYds2DJtnlAADgZMvYB+5urHvzTRT7+MM7CvZolTncbkrHuXpY9bZ8MYVL9Am2+&#10;cS170mQpS+ccyfnpoDKcVUne8gmSWM7fDbrYPJ1yP5g+T6/sKj1sAZqzgeM6DEvHnctu4KLW72tP&#10;BU2DJX3+HhzqdybX+t+ZK9VTx+eyJ66ynv2vS5O5nL/R5WWkzHXM/QQAAAAAAAAAANDG+WljyTHn&#10;WOLg9bfeW1tg5HilbHf7GLzuP2dbeVb13Zv7fz+nPZ4AXhEC+4D9/U3Ax7+GPMHRX1WS92uxJJIF&#10;y91v3KbdLHh9J+e7Zhm70dCLxDR5KEryloFDZQBUPqi948tUD3r6qOOVlc6D19FeLTk/aSzJ21Yr&#10;PKvKrnij9e8bBpnmPX8HDvU786U1kNKyVH5VGaQqPcr5sTLQ3Ur6qTDgVnrfcds8eP3HnuNoBuVt&#10;c4r9BAAAAAAAAAAAUFkvLbs88pxEOLeSHbHfoeLgdf9AxEpWezdWOd7TH08ArwiBfQAuU5os5PxC&#10;1dMTd3L+W+eLLednqgKQ+prK+WiPYLwyAErFGF503KdY9vFF9TKrM/UPqBwqfJIlkvNXe1wER8Hr&#10;1Y5jOZddfFtmPufvG/2GmR/Dss3nx7JGXkv6LrtJm0j6PkrQWpWRsgyCnMj5h52ZGs1fwetm0GVf&#10;YWDgsKefDrmfAAAAAAAAAAAApDLRQCybh4qCT7rNvTn/0LvP5ryNVdQKnXdmOdtnoXxwW5ZMJle1&#10;7yfaJ7Bx3+MJAC0I7APOSxgwEvXcNgyGeSuBJ7eyi6N6Sd5uwmCspbrts0jVcfmsoRdhabJsLcl7&#10;7hfKUjn2sBzvVY/grTH6Xqk63lNtK6G8XZiiO9vR76oIIp2pDO4r+7UL9PB3b+h4jse+zydV2fUm&#10;sux0+weXpslTkZEyLpYkxb7bJQteT/YMnA1Tm/8Y2MZh9xMAAAAAAAAAADgf68Fi48y1Ov/PgK1u&#10;e2SNS3avsuZh66fnn+Agqr3bvypaHrS5PSnM4Y8nAKz5/dQDAFBTz0jWz/5Zqi6NXVjeBksidbmA&#10;tTKsYTDWtdJk9089kG+259gfVD9OzSc3zplvvP/cUtr2UMIgsZtBLVj66zD4q0uK7jAT3+cNr+cX&#10;cLNj7CYnPI5lcOkYblW/4X3pMJ6l6k9UzQb1bE+VRcGSYSWzS4fdTwAAAAAAAAAA4DxEjfenmGvN&#10;ZHOW8xP0jfFl4ngCGAGBfcB5qV8kOj/dsF6bcN23EdgnWUneevDOnXaX8hwWjGV95cW7q6Kc7z7C&#10;oMQrVSVMz5vthyxYciUrUzo8uM+C7T7vXG89yGo2oLcXVU/crDpdUFvgWfl7NQme3Ar7/zJgLKeT&#10;Jk+qH8ek5Ym0Ie3mqh+nifof2/7BonYOhUGEixGe0jrcfgIAAAAAAAAAAOeiOSeRj9Ru1vLTnJf0&#10;kt4ViUaynu1fD/jBcFnLz5jHEwDWUIoXOCdW+jEsc5rI+Wxn4JkFAEbBkuHlJy/TveoleTenSR6W&#10;rS20kAUPSpYxbt5z+4qVln0K2tue3vm8fJL0S/V9/l3O+yIQqpvqeDyqy/dPk7yxzx7lfN75wtj5&#10;B9WPf59yys+qAsc+y/kfqsbcfQzn5VZ2HKUquPTT3q1aSd4bhSWbd28zl/Ofi20sSM/5T52C86qg&#10;vihYOqxUdrvD7CcAAAAAAAAAAHAOPjTejzPXahXB1ll1oDLhRyILJJwPaD8bNK66ZuKZSZHw4lzl&#10;tXfOR3smegiDOre3c+jjCQAtyNiH12Ii5+NBP+cnLPk5kQVLRRvXtguFMEtVXmRUezvWM4RtM1U9&#10;GKvvvgqPTzxC5i6v8Z76OR4LNr1W/SkUC3hy/pecf9yacc1+/x5lwVJhBr3SSvV9HfKqbjLKgMKH&#10;reN1/krOf1W9VPOiZ/rrharvO5X0Mfhs01jP2/rvznTEv4u3u1dp3abcxxNJP3dmLrXz7LuaAZtj&#10;ZOsrHXY/AQAAAAAAAACAU1lPCiLVq4WNz5JkhPMoLyNUChs6lpXq833RoHZsPx6ezdmE4923olg4&#10;7v/P3t1ctZGlYQB+eyIgg5EjaBNBQwS2F7UGRWCIQFQG7giQ11rYjsDqCJqJoDUZMBHMLK40VUII&#10;VekHAf085/gYylTV1b0Sp+R69X3bBRpf0noCb46KfbwVu7Qw/WXHc/+2MVS0zmS0ul+pWnWRUoEu&#10;KRcjf6Wqp1n+dMivWa5St3DMKlIXW4ZdZj0DVqtKhbAPaeZtneVgV//zzFaqKm4XYFoc7z5VPUwJ&#10;Jr0upeLgeUowr33RPEipqHeVqk5W2/ZuusD+nmS4tlJlmbPzlDlrV7e8mO/7R5oL+kHKp6zagc7F&#10;mPqtWznvOOWxDbL8Jm/c61iN471mFiajm/ncDeZbblPVp51bVK8/7l2qus7ya67LPou1XbyZ+jZ/&#10;zf3I8nPpfZq1bfvSq2pk97EdZp4AAAAAAIBjunrw/fdn+b//ck/419b5b3t1qdqvaZr7Lb9lu2Dj&#10;7fye1zTJj73dx3rcNM14P2T7IGb7HtP9TpUKX9Z6Am+IYB/s7iybw2Tr3KzZ/inJtwfH3XSe+5Qw&#10;1DFLI19uud80+ylHPEzyZ9a1/SwXk4PWlm2rrLVbsn5MVV/vdIE/GU0ftJd9PZog1lWSz3l87s86&#10;Hm2apO50gduE+27TXHQPsggUPq1+NFTbze9ZbZ083mH9L7fcb5r9lvBuh0sHKY/xZuejljDch/T5&#10;tNTjgdH38z9PhQQXvwMP+Sm6w8wTAAAAAADw/Epnrs8Ptj5nl6Y65T7XYP79sYoK/Ehzv+0yyXWv&#10;vUvlu7OUe2cfs69Wxuu1x7vLvdqL1tf7uL/0UtYTeEO04oWXaDK6z2R0nhIimXXYY5zk9G/Xgveh&#10;zS152xdndzu06mzP82PlubfxOlvyJovn602Sd+n/OO5Tnr/nmYzOe31qpZz3U0pL4E3P/cV53u0Q&#10;6ls8x6YPtn7d+ngvRZn39hyO9tBmeqF/RcvJ6C6T0el8301h5VnK8+7dwX8HHnaeAAAAAACA51LC&#10;aN/ysOPTc1ZYK4Gv9n2UQfp0Qtqf72m6YZ2kqvsWI7nK8jwe+n7NOM39yJNs092vPMaz1pbdA50v&#10;Zz2BN0TFPl6r66yryrbfY8+OcP5GuSgZz4Mji4pVC/cp4bTpHs7U5TGvc76H8z/2KYX2cbtXISwt&#10;eds/P2t9/TVNCKu9vZ9SLe40zZy1xz9OE/zq/umLpgLdYMtR7bKG+1EuVm+S3KSqF8/XQUrJ7ra7&#10;JP/Jvt4clWNM52/A3mf5Inyfr5OFYdrr1P/Yh3rN7PocGObpNy3bHb9U4Fv3etm07zjrfwfOUta2&#10;b5XSQ88TAAAAAADwklX1ZUrgatDaep++ler2oXT2Gqfp8nSVqv76rF3ayn3K39OE0Eap6mmnMZR7&#10;gu3w2niH4ip9XKcEM5PkMlX9r0xGXzrtWbq8tcOA473N90tYT+BN+eXYAwAAAAAAAAAA6KSq//tg&#10;S5eiCmdJ/jn/e/DIvw/nBQfWnfMsyc//fz8ZrWYtuvzM48c+SfJXmsIE03l3t/0cv/sYfqYpsnCf&#10;pH4yLFfVH5PcZrm4w2mvYN/yWvbr7lXVt2kCdEmpFDh8svVtVd9kOYg4Sxnz6j6HXk+ADlTsAwAA&#10;AAAAAABeq5+bf+RJT4f6Dq1UzLtOCcklyVmq+mpjBboSUtvGaletMoZhylyeZNHitqo/pwTm/kjT&#10;leksyYcsd1pKkk/PVK2vmIyGqeqkCfd9TJm7xXgXYzlJ6TD2McuhzlnKmLt3m+o2ru3WE+ARgn0A&#10;AAAAAAAAwN/NNMn1i2iTOhmNU9UXKaG5pLTDHW8InY2e+LdNpo+M4S5VfZ4SSFuE9gZJruZ/1rlP&#10;qbb3/PNYwn3/TjMXJylBv8sNe26u7rfbuLZZT4AV/zj2AAAAAAAAAAAAnsFdki8p7VePE0Zb77r1&#10;damY99wmo7tMRqdJhmkq3q1T2vUm7446j5PRTZJ3ScZpqgqu8z0lhLj/Sn2rjr+ewKunYh8AAAAA&#10;AAAA8Fqcb7HPbMc2sXcdztvlZ9YrFfNOU0Jg+z9+Y9ZhLOMk41T1IKV6X7vt7n2Su5V2vttpP57t&#10;w4FlbYdJhqnqs5TxtudxmjLmPmG+Q68nAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAOj1MKIAACAASURBVAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAA/2MPDgQAAAAAgPxfG0FVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVWFPTgQAAAAAADyf20EVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVMARrDAAAIABJREFUVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVFfbgQAAAAAAAyP+1EVRVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVXYgwMBAAAAACD/10ZQVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVV9UZQhAAAgAElEQVRVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVYe/ertTG&#10;1kUB/2uP/b7rRLDpCFZ1BI0jcPWDnhtHYDsCrAjsjsDlZx5cjsB0BF0rgmZFcOpEsM7DhGZK3CSQ&#10;QODvG6OGAYMkhC7z8s9/AgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADAtfvHpTcAAAAGpShHETGKiHHtf+YRsYjZdHHO&#10;zaGhoryP9LvdZ6++RMRzRDzHbPpyic0CAAAAAACAYwjsA4BTFeU4Ir5nr8xjNn11oa0BjlGUdxEx&#10;iYjfohoYts1zRPwes+ljz1vFISkI821EPEQK6tvnKdLvNu91m2BoivIhIl7HZsDyKvD1W0Q8Dir4&#10;NZ3bf9Ve/TVm06fzbwxkivJ7bAb+NzGPdM79ERFPNz1IQN0I2GfzGtHUYvm3uo4+d7dRcEZF+Z8d&#10;//Pm5DaGovwaqW5cNZt20w9YlJ8jtZusPMds+nMny+5SUU4i1X9Wg/8i1nWfL5GuIafVfVJ9Ja9n&#10;jbL/ff57XX20P6T2qz+X6+y2nJUGTP65fFbGbPqhw2W/i4iPy2evBtc2c8x3T8fBpMOteGxUTyjK&#10;D70uf3N9qzbT1Xl1t/yfRayPdXV1AOjRf196AwAA4KJSg9jbWDdMHXIfEZ+jKKeRAk10Kp1balT8&#10;GO0aUB8i4iGKch7pdxtOEBP0IXVMfI7dwcp3kQKUxhExjaIsYzb9dJ6NO2izQzIFXuss4FqNl/8+&#10;RMTH5b3ovTIEQGOjWA9SmCrTc4NeR8Tj0Z9OdeRtZegu1Zd/H0V5P5jyzP76T173+RhF+eboQKTU&#10;hjTd84775d9kea160/Ggjo9xeGBje+kY+tz5ctOy72P/Prus47/7KLr9XvNIwXK7nbYvDy9/c30P&#10;kfbNtjbT0fLvIYryOdKxPozrAQDcmP+69AYAAMBFFOUoivLPSA1iTYP6cqOI+HM5GpxzSVk+/orj&#10;R0Wnz6fGULhN6br0ZxzOQLqSgmVTFo4heLvltYdlRgS4BeNQhgA4xTiU6bkt4xM/329QXyqzbGs3&#10;2VZuP790Lfgezeo/dxHxtXU5rCjvsjakpsaRynzdXKvSNk86Wdamj9G8/tjcOmjumHa3c+nnu/fj&#10;fNuZjrev0ey3S+eg+zIA9EJgHwAAP571FBv1BqdFRLyPNC3IP/7+i/gpIt5EGt1a93k5gpW+pUbF&#10;77HZqDiP9Pv8XPvdfo70ey5q77+L1OA46nFr4TLS9e1j7dU0ej7i/2Tnx6vYzAoyOWFan26k4N1R&#10;9ko+4n9yzk2BBh4jojzw9xjbyw8RqQwx6XkbAYZsEYevo59iPaV5rr/sUnB+dye2K/zW2ZYcXn5e&#10;Pn9YBm5dzvbAsXmkrJ5520A9Q9/nlkFI24K/PkXeDrFuO1pk71m1P5y2n1KZsa+MevVplrtabvru&#10;Qw6a6+u7H6dJFtp/9r4VEbvaFR6jerz/GtXrwSpodshBnABwlUzFCwDAj2V7o+9LROyehjJNm/IY&#10;EY87pqH4HEU5NxVUj7Y3Ki4iTfUx3/qZNAXIc0R82jJdzuo4eNXxlsKlfYzq9ekxZtM3G+9K5808&#10;ivJLVEfhT6MoHzueLqqNeqfh77HuwHobER/OvUGwx5ed96BtUods/Rz9HEX5cvR0cADXbRGz6YfG&#10;7y7Kd1GtE9xHUX5otQwYrtexGXx2WBqwNl4+e4muM6NVlx+RAm5X08HeRQqK2t6Wch7voho4tln/&#10;SW0Dv24JjvsYTdoE0uCjSfbKS6QBodVpR1dtR0X5tFz26jN3y+eb9bImDk//e5x1+1j3g1X3T418&#10;ed189+c4vk2pHijadBrb+v5ss/420+TW6yxvYjZ9rLwj1V+easGRo0jn5IcW6wIADhDYBwDAj2Ya&#10;1Yaw7Q2yu8ymT1GUi6hmjjutkZYm6sGUqQG1aTDlbPph+bvljfjjKMrJRuMkXKvNTrfnrUF9udl0&#10;HkW56pxbeRsp2+V5pc6VSfbKt0idm6vz9s45y1WbTR+jKOeRgmnzsogBAgBNzKafluWFPMDltxBA&#10;wPV6inVg0UMc16aQByY9RffZx6rT7aY2kV8iBe+s/v8ygX3pepBv32Jv/SeVxV7Hep+NoyjvG7QH&#10;1TMi7g/Cmk1foijfR6qbjZavTqIo37cq711r4N32AbHD0dV3T7/l/Ij114P6PrWo446zx8+tBhk1&#10;lQJZ8/U8Hti++rFuQB4AdExgHwDcijR685fls5eYTX89YVmTOG0ajy+tOt1Tg0/eEPemUaagzYaQ&#10;Zp+rLmMc1U6B3du+ub5jbF/+6fs8936jgXF7trNjXWYfdSEFvbyrvfpr46C+ldn0eUsgzCSKsjx4&#10;DFZ/6+eYTbcHz/R/TNSX/3vrbEGpkflr9sru73OKtK3bgjHbBUBsNuJHpPP/scE29H9sV9fR7jre&#10;/Ljq4nsks+n2keFdXW92LT+tYxLtz4/niPh3RDxdMBtd3+odPr83+lTqJJ/GuuNl3OE2tVHf/qdl&#10;p1je4flbNDlnVzbv8+3LCutl1csrv269DhXl96OWX7V53V4vv36Otbt+V7dv93qOfX/1s/k15/D9&#10;fejliC7MposoylcR8VdUBwg0z2zR9zF2C46tX2xf1qn3tXblo+PrRpM4Z9mum7Lq9uWfo+7SzXkU&#10;cal99GP7FNV7+yiKcnTCOT6OlCntPqploJdI5cc00KCL8mM6tn/bsq6IFBzyHOmYPXx97ru+uHu9&#10;o0iBY79E+h554M482nyH7cvPz80/WmZ0bFfuGIZvsS7npul422fxzY+Db9F9YF89cDAi4kus21ZG&#10;UZTjXgKMDnuI6jFYNvjM+6h+p9/icCaz/P2LRr9Rqsf8HtX72TiaZmVMGUrzOlpEFxkZ18HR9bax&#10;LpY9ihQwN+582V3o87s334aH2vqb3+c3p45edLRVdfV7y/7zKh3rZVQH5B1zLQMAdhDYBwC3YD1C&#10;9S577ZRGtVGc1qn/R8v3v62tbxLNOjbzhsSI1FjWJhBmNfJ1tHxlEfsb2LY1vre1a9+MOlj2yrbG&#10;qLsOl7/v9+1zH3WhPnXJ49HnSQqEeRvr4yei2bE7imb7qOn7mth2TDxF2h+jv9fXPltQvcG2r07H&#10;+u/WbpR7/bPVRvmmnRDnOLar62g3rdgomm1fF9/jkC6vN7uMjljH6v0foyg/3Wgn+S+1520a0p9j&#10;vY+6z9rQTD3bxqqD7UtUs2o077xPGQnze/1DHJ9RJC+vPO25Do13vN7Gvo6l+jl23/L6nX+2SQdW&#10;2/fn8mtOk/v70MsR3UidX2+iGkD1dnltavI7jjvYist3rvbr2PrFNue4r+WO3fZzl+1G0d9+OUfd&#10;pavl7zM603p+LOkaOo/qvh1F2wCHdfD/eMc7VsfhOFL58TGOrYc0y7q1Wte75fc7FGw3in7ri1Up&#10;YGca+4PGxtHuO+xaxvpxuo7NG362bbljCJ6imlW+3XS86XfJB4c9RdEktq3x8h+i2ubxLSJWgx2f&#10;s3X/FsdkLjvd69rzJgF3i9o15CH23e9SMFV+jrStY+XuD34+/abfo7rfV8t6ExF/tlh/fdkPsT2T&#10;3lOkOtfXjc80X/aH2D5d8OqA7H4q4Tb6/O7Nt2EU1fP9Jdq0Y2/W0/914hbtkt+rnhvVvdNA2uOv&#10;ZQDAXv916Q0AADpRH6Ea0d3I7X5tThsY0XTbUwNx3mL5sGyoaSrv+IpI2TCODRZi6DaneIxoNpp7&#10;ny/Lf58jBYrMT1ze+aRjPZ+iZhRtGlrTuZafb2UvmX82OxIWJ2VeSA2S8+WzeaRjYHH08vo13TIi&#10;m268W2b0uDVlpE6pMiKua1rPdKznx/u6EyCN9M+/S3U6sMO+ZI/bfjbZLK982fq+y1gFC3BN0nGd&#10;3zfvoo9p1n5Ep9QvLu20utF1lO1gCFImrO+xeb4tItUR5rFZR5hExF/LgMA267pbrqt+jX/O1lU/&#10;18YR8X0wdYH0nf+Mzfr0S+z/Dn8u9/UpPi/34W1K1+48+KVtWSB/fx9BNPV7UL6OvDw8udDvNM4e&#10;P7eo/+SBn6MD59oiUvBVGSlzeF/BVOvt2Qzq+xRp1oJT78v1IMWXSAG4v0a1vnWM+iCzRaRt/nDi&#10;crvS53dvqh5YeHjWj6p/1p7PT92gDZuBrG3Wkb9XvQYAOiRjHwDchryT+ilS5XkSRXlKVquV+d7p&#10;EE+3bdtHjVP2z6Yfoih/iXVj3udGmSlSw3TewPypZea2stPGqbSs3ctL09GMj153+m7/2LP8D7Hu&#10;+OvqN+92H51uXHvebNTpfp96+459HxNpHfPldBmr3/5dFOW3g+fCOuPEynOPv/UpGch22T59ZnPn&#10;PLY/R8TPnS3t0LldlP/Jnr3qZDql2XT3tacbh69Z60CJj7FupG52vF+T1NFzbGdP3pl1iYDAeqdh&#10;PXDuMdb37Um0yxD6GOvr3LFThU2yx82m30q6OY8Oe7jB6Y6GVo7ow5eonnu/RJupppNzHWPX5LT6&#10;xSH93tdOrRtdqmzXbZ3xHHWXfb9jqit+b/Te5vquV/9oRpVnba6Dm1mlXmIVsFOvI6Qy5NtYl0FS&#10;kF5Rtrn2fo7qtb6MVI+sr2s1EG019eZdRHyNovx5a93lHPXFtJxx5OdD8inSdN+L2nvr3yEiZTu8&#10;O+GePlou7xazba+cMh1vft/41ulWpd+zGjhYPRYfozrN7CSOz4zdXtq+PACpTT1oWya97Z9fB18e&#10;U4aoBwy2rWfN47jMl008xmmzIezyEun68KHj5XbpMfr57rulARTj7JV5zKZtz5f68bQ4ZZN2GNWe&#10;twlkfY71d7xrlWkfANhLxib1tYQAACAASURBVD4AuHapkXVVsX+Kakf4qSOj+1XNoFbPMNEmo86b&#10;WDeONc1akzc+LuL0zG0MXz1A7PRG72vKhrVLamzNG4mbZETIO2oiqudu18a15z/a73a/7HzkFLPp&#10;KtPjT1HtTOk3g1NRjqIoP0ZRfl/+vRtkxpGinMTxo/K7MskeP2/pvMrLN3fLbW4mdSbkHXHH/O75&#10;Z4aUrS932xltbtO89nx8gW24Ld3VL86vq20fftmOobiWckpdagMZZa80D7ZJgRV5UN9TRPwUs+n2&#10;qdBTGfJ9pIE2i+x/vi6D/g6tbxTVwKg3MZt+2LGul2WQRx4AOor9U9/2K21/Pj3lc0T8HLPp+63B&#10;Guvv8FNU73HTlrMr1L1rnSnxutSP4fr0stulzFqj5bOXHgZ4TGrPq2XgzWyD577P1oOc/t3is/Vz&#10;cHTapuxU3yfzhp+bRxq80UWWvrrHSNe9rmctWQVJ/zTgoL7H6Oe777c5gCLiuGDlcfb45e/rcFFO&#10;oig/Z/fzz8vXjrmnnxI8+P9qz0dHrB8A2EJgHwBcv7yj+VtturqhTzn1EOsOpKdao+C4UUN5xKrD&#10;vvmUvClIJm+oMAXvj6HeODW/xEYMVPNp2zazXfY9TVv1d/sxsxKZkrcr6VpfvV/0JQWe/RXpfBnH&#10;OmPgXwP8PevnfLfZPg7ZDCz8feM96TqzyF5pW8bJl/nQqpNjc0rwx5brPpemgxsYis375+gSm3Fj&#10;uqlfXEaX2z7ksh1DcF3llLV0vH6tvdpskF669+cD/J5iNm2WyTudE6+iOqCwyVTXeVlzNdCkybry&#10;9zUL8upHnu16EU2nAk0Bfq+iGmT8cdfbG7rdAQzHT8ebl4e7DuqLqAal7cpYndcbRhcOwGzTrreo&#10;Pf+fDrcjSdfZUWWdzc6f+TKgb975NqXA4je9ZFFL19PtgctD0Od3P+xdVOu7j63LWpv35ucoyoco&#10;yr8i1QEnsb6fT5av/dXBQNFTzqvbvGYDwAUI7AOAa1bN6hCxbsh7XP47OnFUdN+2TRnyZcf/75dG&#10;hc+zVz5ubfRNDSF5A3zbKXi5XqPa88UFtmGYUoNi3iH2bmuH3nmn4I0tHdiL3tY1PPVOk1M7wljL&#10;G9D7aWhO995dAVZ3kaZwG/Wy7raK8mNUr4/1jsVzqHdY71p/HpzXLsgl3esXy2d30S6oM9++pwFO&#10;J1TtCL7tjDa3qNqpN+SAmuvQXf3i/LqsGw2zbMcwDKucchdFOW7w9yGK8mukKWGr2SWbB0fkgfr1&#10;rJiHpft/nmFp0mA/5du6aLG2PFhq3OJz3dmebbBtwM6v2eNRq4zLSV7GGcXQZ6U4Tf6b3zVsy8vf&#10;szkw5hTVbIARu8rnKVg1Py7OOcB4XHvePFBqszzfbfkrnT/1OvxQs37Tp1TWystwL3Fctr76MTqO&#10;FOg+2vOZFIRelF9bBEZXZztpF4C4qD1XrwGAjgjsA4DrNskeP2WNrHlj0TCz9qVGwlUFfz1lSDXj&#10;4KTlUvMpeUexfQR9vePqmMYUrtOo8mx4gRmXtW3atk3TqHaG/brlPV0a1Z4vel7fkPwrqh3y4yjK&#10;W+7IOqdzjBo/FIjZNMtLv1Lnav24en/maYlGUe2UfNyz/nqHYtsAnbzDs9lnNwdRDLFDLi//RNxy&#10;RpvbVD/e/XbH6qd+cR59bPswy3YMw5DKKfeRgvUO/U2jWl5Ix2uTDHhr+b1/X3ljt7S+xY5lbpOv&#10;477x/Xk2fYrZ9B9//11G/t2ejxoQmercjzuW2cTvsTml760GitTLufszNVYD75plgmun/lvtCxzM&#10;t/3Y6T9vR/r+X6Me2Ctw/keVZz6NiPj9yPr2P/f83yLStXIe29vNHsJgUQC4agL7AOC65Q1t60a2&#10;1KC3atR7GExWoKrt2548Lv+9azWie3NK3neVrDUpKCZvBG43Qh9uX35O3Fem7EgdB3kAUCk4smeb&#10;HfLTgV7Pr03eSTbvfOmb2S12uWxG3XR/rQd5PLXsIO/CpPZ89zTA6ZpzSsfhY/b4vuH5NMke75qC&#10;7LJSx1DzaTfhdnVfvzifvrZd2Y6qaymnHPYUbbJzpfJC3hZwSqB+/tnxgffm5YZhZW0+bJw97mp/&#10;NQ9uXNscwHCL2k/H2980vOk3ytf/fOD+UL9v/bgD0tK++x6bmcoEzv+INs+ll4j4dOTStgU1P0XE&#10;TzGb/rScvvlVzKY/RcTPsdnWMRloGRgAaEBgHwBcqxSwNlo+W2wZPZ03nk7636AWNhs2HmvvOD7j&#10;4OaUvClrTWo8zzu5yx5GNMN125y2Lc+IkHegzJfnGv3LO+Tr0+XRVmrInmSv7A4iO17TzsrLZbLY&#10;HtT3HJcJeM/v800C56rTlLUJPEgdpo/ZK02yxuTbN8RsfUnab/m+qw5ugFvXZ/2ib/3WjZTtqBt+&#10;OaWZSUT8VQlW3a8aEHFaW8B853LrUjBUfm7dR9rur1GU26fIHo58247fX5ttVe2+8+YAzvsWv/u1&#10;aTMd7yR73HUZ9SHqGcb2SefTIntlWPfZc9kd1NdmynBuy7voJlvfNm9iNv11a9DtbPocs+mr2CxT&#10;GvwFAFfqvy+9AQDA0fZldYhIlfdVmv23EfHhyPWMWjSazhtOzzKJdcPG00YjxGz6HEX5HKkxbBxF&#10;ed+yEexNRPy5XMcoUkPKL9k6nzuYAuO3KMpfWn7mywUyIV2SfXSNZtMPUZSvY90Y/TGK8o/Ip4eT&#10;7fJ8x3a6HpaxboBNU/JeU+d7UX5v/ZnUCN3UXYMApvtImfry9z33tB8XHb+vW7uD+l6ddQretC3j&#10;qGYNOtwpOZs+RlHm0xm9jc0Oi32+xLojdBIR7/dsXz41ZrRcz8rHKMq2+/X9kZ1/byId46t98zmK&#10;8uez/67dUY5o5pzH2JBNot/6xVrzutGi4fE4iT63/Txlu/sj7vfPMZvuvgbfnqHso0XH7zvVc+y7&#10;F6/dR8T/Rgo4GmWvT6Mo/6fBfuomSG3b54tyvLcdZDZ9vwz4mWSvPsQqoDddw+cR8UdsuwZcwmbA&#10;YRf7bLXMcbTNmj2bflpex8bLV6ZRlE83eC97imo5/XVsy8aXAv5W940+puHNA/PqmQR3+T3WbZCj&#10;KMqHQWa67sv+oL7H828QA1EPcn08ekmrNpJ0rI0anfez6ZtanfvHOzcB4EYI7AOAa5Syz61G7taz&#10;zySz6UsU5VOsRtoW5eTIxqRRtBvRN2/wnkNBiRGp433VIPY22nQ2zaaLZSDMqlGxvv1dBCWNotkU&#10;Rrk/OljvNRnFsPZR3pkQJ3Xo3r5VcGxE6jwZZ/93zmna6r/PUDJajOKcx/Zmh/yqI2tx9DLPa9zz&#10;8u8jdaK0kQLZ+pDuQfM4/L3Pn/0tBcS9q716maC+pN7R8fqIQK77Vtfz2XSeBcjcHejYyMsrx55z&#10;x1y3jsuSlMp+byLi6/KVUaQy0LUGzoxiWOWIvtSPkcWJn29i6Jm4jtFv/aKqad1oHs06cM+x7X2X&#10;7e6i//v9tRvGPhpeOeWl4eDA1XveR1G+i3VdPyJlqf12YDn5de+0Mk+637b9zJsoym+Rrh/16/Yq&#10;a+dDpMDbRaRrweMFg/Or94nTt6OL75EP4IxIAXA/d7Dc4ai248Xy323X+9fZ424DdFJ747j26tcG&#10;x3y9bPFbdL1tQ5UCYb/GZrlVUF8XUmDauPH7Tx/I3Y0UgDvKXummDSddj9u0ZeZBtxHpHvRjnJsA&#10;cENMxQsA12mSPX7a08g6vCmnDk8hvPKYPX5YjkhsLmVh2tZQYQreH9ei9nx0gW24Dukc2RYIct5p&#10;2tK1Lb++3bW+FtyO/Pe4i2rDLM09R+pg6TuL2fvY34H5HNVp2fpXlJ9jSEF9m5lrIlbZqA7/1a8D&#10;TabUzeWBM/vKRw/Z4+FOw5tLQYrz7JWhT/PHZvDE4jKbccXOVb/ow/nqRsMo2zEUwyuntJGO2XqU&#10;UduywPnNpk8xm/4cKRitjN2BGaNIZf0/3cMz6f6Yl+Hul0Get6bJdLx9llHr59IqKPnQX/1YfVgG&#10;CfZpcfFlpXP0ewjq69M4UlB007+heF17fqn65Lz2/NBAukWH6+5yWQDwQ5OxDwCuU94J/a89UxDm&#10;jfXjKMrREZ2FTafGiWhWYc+3fX5g+sR1Rp3UcPnYcDtW6lPSdTEF70o5mFGgwzW0ffSvqDaAdzNK&#10;NR3Dd5E6Ri+VUaF7m9MdvcRlpuB9juro7PtoO3XTNmk60n0d6Puc/9hOWcY+xTow6+FqplCZTf/R&#10;8xoWsb2RPM9ymI7fc+2vNG3iq9ieuWEeEb+e7Xqxe1qop0j75FLXrW2dlMcvqyjft/guT5E6zO9i&#10;1elYLx+la8Sq/LA44dh5deR15hS3ktFmaOWI7m2Wg48ZfHKJY2xozlm/iGie8bXJNel8295v2W7+&#10;9xRx7DKcfTSkcsrxPkU1gKPLckW/UqDtc0R8WJbTxpECLcZRLa+NIuJ7FOUrgxOXrj+TeRNPsW86&#10;3v6n4e3yXJpExIcOl1e3qD0fR9O2gs377b9brz3VFz7XXj1vvZMhm2SPXy52TKR7fptPVM+FQ9PN&#10;V41rzxdtVgwA7CawDwCuzWYq/zZZm95G++nYmk6Nc9hmdp5JbGbr2eVttO+8ellOtzdevvJtz7u5&#10;fU9R7fx5Hd00Mn+MVcdCOt7KG2rE/SPW58/zhTpMvkW1cfB1nBrYl65Fn5ePY7m8N1fQIVRG6mgZ&#10;LZ9/jqK8rYDS4yx2BP98yDpb7iJNIXW+zAmpk+2n5X171fn4dNaO2d1BfY8xm14iUDdXzwYyb/n5&#10;u1h/r3ZBLutpzibLVx5iMzNRHmxzHdn6VtI0i2Wsy4j3UZQfbj5I7jrVM3nML7ERV+3c9YuIuNq6&#10;UTKEsh1DMIRyyinSvXweeT1hf/BB/r1Oy4LXTVB2ksrxT7EK3EoZziaxrremMmzET0ev4zjV71SU&#10;9yceG+Ody24vn1p8Va8bRtBsFw5Px5uXHXZN336czfbGRbQPzFkFoEek8vSHE7dqny7rwe2WtTuo&#10;TyAuq3Mpd01thJc7rwCAnQT2AcD1OWWKmUkUZXnBIJBTpkm5bzlKEKrSKNVFrBuq74/MYrmWOl7y&#10;jqH7MCK1a6vMWisP0T5Aua7eyHp/FR3bqZPnTaRArYh1R9avl9uogZtNH5fBm6tOl89RlHHWaZFS&#10;oO/5G/J3B/W9v/i0i2nKqny7nmI2bXccp+vvX9krbYNcylgH0LyNPLAvLXucvbfNcodhMzPXKqON&#10;jsZhqd+PriuIdBiuuX5xzdvOrbhUOeX88vvf3Yn1wFH2eLGzfSWVJ1bvfWl0D07b9GFZb12VX0dn&#10;P99TvWMRed352IC8zelYTyuLpHp9Gevgx3EU5buLl2+79S3WZYS7vzO1bwaEd33u/lZ7/mvrsmNR&#10;fo71No56zTK/mYnsny0+Xa8jNf+e24P6niPtr0WLbaCJNDjpw4W3oq36dLdDGmh+qE+gfi7cR/PB&#10;R9VzUN0TADrzX5feAACghc2O5rLh32L5/lVGm0vJGwkfo9m2z3d8Ho5Rb1Cebn1Xc/XP9zEVzo8t&#10;NYzn+3S0bEg/Rf13u57OzNShl3daPWwZDU4uBfHlv/HnZWDZ7doe1LeaFmoInZ71QQrtOzo2rw33&#10;rX7X9Pn58tmoln1nkj2+5und3kS146beAdnUInvc9twZ71gO6V42yl5RhjjONdcvrnnbYQhGjd+Z&#10;7uWL7JVTys95xrT5nvdNIpXHvkfKutdcKr8uslfGrT7fjXn2uJ5hto18Xy86KVelQJ/8njndEkB4&#10;zer109X+z/dlt1lX0/6r/1bHlEvq5fq+71Xz7HGbcmo9CLDZd90e1DePlKlv0WL93LbqPebU4Nai&#10;nERRfo+i/L9RlP9p1Qa0mWX2X3vfvxlEfmzArHoNAHRIxj4AuC55R/hT4ynVivIl1hmvjp226TTV&#10;KT1eGk8BmDrpV9OsTKIo35t2khP8HtXsKJMoyi9HZT9Ix+ak9mq55Z2c7veoNp5/XGaean8tKMp3&#10;sdkJeG2/2+aUvNeYUey83kTqEF1NC/U5In6+2Nb072tsBvUNaVqorqYmql8b3kZ1qrJDvsS6o/y3&#10;WHcMXu80vLldU/K2t4j19eZ/G39qs4N9ccS6b1MKvv1Ye/Xa7kWXd831i2vedhiCaja85HCd7kus&#10;B/hUs/U2X+99VMsx+8oJ82x9oyOyBC6iTfBi977Eur77cFSWw3S/y9uxuixXbZuS9zbsno43D7Ds&#10;uozaTfk8ZRZcxPrYPe7YaS6fYn7UYtroepDk4XtpCpCqH2ePje/h/BjSdW+UvTLvYKkvUQ3wfh3N&#10;z9F6YHaTz82z9dWnA98u3R9HtWUAAB2RsQ8Arsske9ymEe8xe9wuo0136hkpmkkNcnmj3KSbzeGH&#10;lBqT6x04X1ufE6kj6Xvt1cVZp/f8kaT9Wp0+K+L7ssG0udSJXg+keLy6kfWp0yFvWL2L06bzu32b&#10;++zYAKfhS8Gr4+yVYQX1pSwX+bl7XJDu6rNVD62uC+naslp3+mw12GbR29Rh55IyNM6zV47JVPtH&#10;9rhNhqN6por59rf9YNYZNfNjVRniONdcv7jmbYchqAfXNLlff4r1fX8URVmvF+yXrt/5ep8P3Nvq&#10;Za9Jq/VVB2ksWn72dOm7zbNX2mUdTD5GHsTc5WCkdD3Mg+LHcZnMhn3Jy193yzJ0Xrbquoxaz6h9&#10;SuBgfdsmJyyr7brq32PTZn3k8HfdPP8jBPWx3bj2/I9tb2ppXnverN67OX1300yceebN1fXnkC6v&#10;IQDA/2/v3tXcttI1Af/u2cFkuzqbrKl4By5fgakrsBQwdimcSNIVULgCSVcgOmagcjYTic4mcznp&#10;1NzhRF2dTbYnWERzYQEkAZ5Let/n0aMCC4eFM1n4+K+CYB8APBXNPzw9DnrQnB6Y5+Pv/kPXMbW7&#10;9Bj64T4f/7xt52uUd08dkc6r33uHfNK3tH+P5h+CI4ZViWK4cvveRsSfvbsgSWGn8mHUY0S8Pbxp&#10;F5AetD3twNG5pfvmInvl9VfWZVf9h/syuHU9ob6k7I5r/z/4p/c3s+yVmxjetV49fT3tKSuhXMqh&#10;17n8WjOKSbW7Ik77WHS9SsHRdxHxZ7S7int5/gY9cU/588VTbjtc2qQaxaT6HO3gxMed06b3DXkQ&#10;7M2Az4B1qCe/fm+/v7bfp0x7f6Estav5RYjLyNfxNibV595fokjrcJe98vEEX6j6EF9vReByn+fv&#10;q47dDe84mpW2Hg78/FCej6frjje1c5G9ctfR9ehau2py38BpWfn/XqiPDcrr/OGfxbs/9/YJp7+P&#10;5r2kb4XwWayD8Gk+26796Zy7y15ZXNnfIADgydMVLwAc3+iAKkCLLd/43q+qw9ovkXfjcd5um+6y&#10;n/f5A+Es1n+wGMWkGqv6wt5StzYvo10tZxqT6udIf0D/tXGMpQcwt5HOw3HHXCvH5InNpw8xqV5F&#10;81vyN5EqLj5EusY1/3iY/rh4G+mh96hjri+fePd1Zfey7FZ32XUT6z+Gf02BmjfRPB4eI/0Rfp95&#10;vT36H+NTmGWcvTLsiwrdfo3m+4xpDHuflHfR/lM02zdkPtcrXT+r2K9aXz39Itbb5m71YOdt66Fy&#10;er2ujpofi7sDF0/Tz1sfHiffR7oHbQpzvPrKH3yd6rPRXfbzU/t8cZf9/NTaDsfW9xrx75HuQ13X&#10;0lnvc2A+/RCT6vtYn4fTmFQ/RroWLzunWXe/Ocpe7fv5722k+2J9T/x9dU/+0Pk5JN1H30Tznt09&#10;7jm0P4O9iBTwe7Vx/dP7vU/RfE+1iPn03Qna97hqX1lNv5+0b/NpFzGfPj9Cyw43ny5Xn3PrY36U&#10;/fbYXz453hdvIrrbPqnuTliduIrm8fZ5dYw2P2ekv+t8ivI96q7zq92ldERap32Ou4eYT5/mlwvp&#10;6/ti+Fjv86to3k/uVp/z23/fX4fR8y+SLHqfg+na+jHW96JUcTydV831SV+2Lb/4tdcfIACAzQT7&#10;AOD4RrHvg9Nk0Xol/fFpnL0y/I9s8+l9TKrHWIcZ7qLdJemp5H8A26ftjzGp7mP9B4nX0bWdzuvn&#10;1QOA4a7lD8Wnd73bKD2geB7tcN8o0oOUNwOCMNVJHlLQNp/OVvul/KNhHbyMnvvtMdLDu8WeLbmO&#10;Y3v9IGufbrHOZ78HHhERvxz94U96yJT/gfpFTKoXT7671bXyodxN7N8l2SkCo3fF8OHbvfn+JmJo&#10;yCUdE/V7jPzBx/2RKqG8X7VvqOM+9JtP38Wk+ik2h8t2yUOxEfX2mlTLWFfKudkw/33D79dxrd3u&#10;7oBpU9XYw69z13GMbTaKY382Sp7y54un3PZNbg+43x8/SH6dbKNuozjsGvEQQyvTzqevVp8Z7lav&#10;jCNVAq8rf/1z9frfVr8bFXPo//kvna/l585ppEDhIppdNP4Y7fdtD3HpgET7M9goUsBjGWl7/efq&#10;9U3hy/s4ZXX7+XQRk+pDrL+o8TX5JTaFWY9l/aWM3DE+G5Vt/zlO9aWZ9jGQfwGw7lL0+2iv50PP&#10;czkPU9X2fU/N1695rByrumb63Po2mn8Pu4v0mew+1tfi7mN96Bca258fbyOF0+8j4o/Va12fLz/4&#10;wgkAHJ9gHwA8DfnDn0O6xJjF+g9dr+Mcwb5mF8J1G/ZRVhwcnaAblyFG0V0BjLVRXPM2SuG+Z5FC&#10;UeM95rCM9JDtawkEPQ3pwdJDpP022mMOizj84ehoz2UfXwo15Q/3r9F4z+l+2z3KHtIfqH+O9T58&#10;H5Nq8cSrN9bVUUaXbcROZfDw186xhptF82HuzzEs5JK/x8hfO4ZreuhXh/OGSw+Snke7G8JRbD/u&#10;3sZ8uu/7zV3zfspmkYIhyyPM65qOsfN4yp8vnnLbt7u2IPk1so2O6zFSpa13e02dwn1/RArZ1dt3&#10;/WWhbsvY58tB6y+VlZ9fxrH9mLhfLe/y71HTZ7BlNCsXjmJ7wP0x0r3uHF8orStZjc6wrHO6j3Z3&#10;m/dHPibK0NqxuvmdRbPt45Peq+bTt6uQ4l326rZz+iEi+n4RZL8vmvCtGmc/L48653XQOq+OXh73&#10;pXSs73fdqIPp+XlUfiEuN1OREgBO4y+XbgAAsEP727OHPGjOpx316DrsGPKH+Pv/ATKFp/Jp7w5o&#10;EyTz6eOqqs/zSH947nN81lUhfhDqu5D59CHm02eRQip990H9YOz5V1jx5FX0O3ZZy6uGjOLrqPAx&#10;unQDtkpd9IyyV47RDW+tfG9UdxXbT2rHMntl+VVe39O1b/+qP+na+0Ok82exZcxlpHvqszM9zL92&#10;j5G21yzStvtrzKebu3ykj6f8+eIptx0uqbyWPju4anq6Rz2L9Nlu2+eD+nPEs72rEPX//PIYaR2f&#10;x3z68ipCfbX5dNFzHerPy+d7H5C20+mqAl5Keq9QHpvH+mJMrexi9jhfbkn7pDxOymUd13z6KlJV&#10;suWWserA6Q8Dzq/RgS3j27U8+hxTte8fYveXQ5aR7l1DjvVyWY+rz39VbP+b0zIiXq7OQQDgBL67&#10;dAMAAOCqpK6vR9H+ZvciUthjeeYW0UcKKo+iDA6lByEPV/VQDOBrke6ZZZUX11sAnqbmlx8fT/qF&#10;oHa15af3WbN8H/BUu19M+/1LRCxWX/zjqUvHZv23nYj6bwNP9RiFLunLbLfRrhJ4SG8/25Y3Xi2v&#10;vu6fblkAQINgHwAAAAAAAN+e1E36p0iVVF9euDUAAAANuuIFAAAAAADgW/Tj6v8/LtoKAACADoJ9&#10;AAAAAAAAfFtSl60vVkOzC7YEAACgk2AfAAAAAAAA345JdRMRXyLiJiI+xHy6vGyDAAAA2v7bpRsA&#10;AAAAAAAAZ/P3xf+L/3j+PyLi/8R8+vbSzQEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAADgW/PdpRsAAADAnibVbUR8iYibiLiP+fTlwOlvIuI2IsbZq8uIWMR8&#10;ujxKG9vLHEXE3WpodrLl7GtSvYmI96uhVzGfzi7YmvNaHw+3kY6p2iIiHmI+fbxEs65WOlbq7XSc&#10;Y3lSjaN5Pj5E2vaHz7u9rK7z/5TLG0fz2FqulvVw9GUBwCaT6i4iPq2GPsR8+vaI8x39a3g+fddj&#10;mnyc5Tf1vhMAAIBe/u3SDQAAAGAPKZTzKVJI5jEi+j+UTOG6aawDdl3jLCKiivl0sW8TN/gU6yDR&#10;IlK4Z7v00HN6tBbMp5u/5DaffohJ9XOkANL7mFTnCx6dcz2by71dLffFhjGmq/FmkY6JZc/5votL&#10;rM85tNdtEX2O5e553UTEm4h4Hc1AZT7OfaRtf/ixmJb3Praf/8dc3rvYvm4Pq2XdH7wsANjtp+zn&#10;344435+jGZZ/12Oa8r3E7GitAQAA4Kvwl0s3AAAAgL1MI4XPIiI+Dghb3UXE77Et1JOMI+LLavzj&#10;SAGf8dHmdzp1SLIOT3690j75PTaH+nJ3EfH7UY+Jp2gdhDzWvH5fza87+Ja8iLTt3x1heX/G7vO/&#10;Xt6u8bYt6yYmVZ91u42IzzGpvu5zDYBrMf7XT0LlAAAAXDnBPgAAgKcmdWn5ZjW07NXVV5ruLtZV&#10;/mrLiPgQEdXq/2Ux1aejBLnSPI5Xve2UUpXC2Wro9uAw1bXqrqj3GGndq9W/+9VrtRR2/FbDfana&#10;3ecjzavuSntU/GYR6+0/i+b2n+4dgEttr7vuruX7e9P53yf02eVzrMPHtftYr1tZDfAuJtX7AIBT&#10;Se+h6/ugUB8AAABX3mnMBAAAIABJREFUT1e8AAAAT08efql6TZEeZOaBoMdI3V9+KMZ8uwoO3TWW&#10;N6kWvasCtpd9F4dVvltGCjvt4zaaQaZZz+mqWG+D1zGpZnuvf3/LONd6puOhDPVVnSHRFAibxjpM&#10;GtHvmFjG+ffbqb2PdhBvX2XI9iEiXrW6v51Ub6PZde5dTKo/Os7dXT5He5u+jfk0Dw6+7Qh8flrt&#10;63y87drVOR8i4mVxvLxbhQbz7fAmJtWvJ+gCHAAiTtcN777y9/HLSzUCAACA6/XdpRsAAADAAM2Q&#10;3CLm0+c9p/szmoGkl1u7H5tUn6PZPeuHmE/fbhp9y3zKkGDu+UkDPO1A4X3Mpy8HTP8u1gGnWcyn&#10;r47WtmPaZz3b+/ftzqBYO/B1mm1y6H47le0B1WHH8qR6E82A7sNqHpvDc8199hgRz3qH7VKQ80v2&#10;yvZt2t7X3aHP7mlvInX3W4f1lhHxw8a2ttvW/7oGAEOkLuLrarI/tML0h837SzS7+fXsBQAAgIPp&#10;ihcAAOCpSIGZPAz0S8/p7qIZ6vuwNdSXlCG+Yd1xTqrx6uHp3aDpjiV1c5qHsJYRMTSENst+vlsF&#10;kK7LPuuZjqN8fz70qv6Wgl3L7JV9u2jd7Dj77fgm1Sia517/6nXdXhfDZeW8Lq+y5d5Es4Li8OVt&#10;097XPw9Y1l00KwNWW9et2fV1RMR4tb0B4HjS+5861Lc8aqgPAAAATkSwDwAA4Om4i7wK1nw66zld&#10;3u1Y6oJ3l9Rl5iJ7ZdQrbDOpRqsqfV9i/fC0Xu6uMOFxpAe3n4tXXw7qSjSi3gaz7JUyHHVZ+6/n&#10;uBjuFxBN8n14swriHcex9ttp5N3YPkTEx73nlLbZKHtl0avaX9oO+fbvF7ZrBznve3YrnV8nRgP2&#10;dd6ux57XqfKadPzQKADfuvzesrhUIwAAAGCIf7t0AwAAAOgtD5b1rdbXFerpG5SqIuK3SJW7ltGv&#10;StmnaAfHFhHxMlKFsXMEdj5FMzhVHVCV5ZdYVx18EZNq1DMUdQ77rudNpP1ZTztk2/yzY17Hcsz9&#10;djyT6n2sQ6qPkY7luwPmOCqGfxsw7W/Zskc9j8fxnstbFMM/x65jpVkNqWse3ebTZUyqZay3zc8R&#10;sbuKJLulQOb6PO0TIk0h7lH2ysPO+0Y5TddymlVPH3ud3/u1P5+mvZz2cbrsdV3fr/35NP2W08e2&#10;fZR+9yIifoz1dvgt0v2/u82Tqh4/v9b9FqnL9cPC1WkbjCPib0WbHyPij1XbDwv+p33+IiK+j+Z9&#10;6bcjzX+UzX+U/eYh0joMeW91XOt1/zF7td53y9U4oxh6Tncvq35P+X00z6Hh27msgjysO/vyHO53&#10;Pja30a+9l5eWuekc6RuW3zTfcTbUdz265jGOU55jAAAAXIxgHwAAwFOQHiiOsldmPaccF8P9H2Sm&#10;h6yL3uO3PUbqYnQWERGT3YUCD5YebpbdzL7be37z6aIIHL2OXd2YnsMh65n2x2w1n9todrm6y78P&#10;GLe/Y++3Y0ntyru8fbsKoR0y17Ly3WLAtMuOeZWv7Vpev9BAWs/HWIdk+lTsK8f5o9ey1u0aDVgW&#10;/byOPIg6qZ73CNC8j+b5+DZ2By3zaZYR8axjnDK8+92OeUak6q/roNak+qFH8CWfZhbt7rxvVuPU&#10;FhHxfOsc07Uyn+YxIv46cJpX0f/evctdREyz4ecRsYhJ9a54vTaOiGlMqg8xn67vYamNn6MdOI5I&#10;+3Mak2p9Hx8iteV1bA+Av1iNm6oJ9+kWvrmMcbSPq9w4m//HwfeVFIjr+sJCc/4Rn2JSzaJft+rH&#10;kfbd++hu2zia+/suuo6X/su6WU3/ZsMY49V4Q/bj68ivM/2uTbW7SOteexv97m3DK/al99/vY/M5&#10;8j4mVXXAe5Zh16Jm297Fqc8xAAAALk5XvAAAAE9D3r3lw4DqIPuFeg6THh5GPNsrDLCv9OD5U/Hq&#10;MUJ4i+znuyPM7zDHXM/5dGjVnrLi4uHH0+n222HaXQPfn/V47qdPAO77xtCQqkjN/TvuMf4hocVm&#10;CLCs5nSNJtVtTKpxr27KL6es0PhT51hN5Xn+Y+dYTePs502VoRaNoRSY2SwdA2VgZdwesTFNs8Jf&#10;V5g93T+XjXmm832bsq19uiIfF8OnrZg1qT5Fd6gv92ZVhTRiUt1FxO+xORQXkbblp9W4fdtxE5Pq&#10;91Vb+lZ1vYkUkCrvBduWcxcpFDXqOf9pTKovO8dcz/820vYZ95ziLiJ+P8v1YB0aHe8Y882gbbp5&#10;Wb/H5lBfrt6Pn3ucU+W52a97+eR1Mbz73GpeGxa93vukc2VT8DU3PXg7D3GucwwAAICroGIfAADA&#10;tWt3p7sYMHUZ6llm8x1HepA6jvVDy+Vq/r8MDADVPkbfB6bH9ybKqob7rUPp11gH+m5iUr24cJdm&#10;p1rP7VKIIl/ufl35tV1mfXb7FOsH5stoV/26hPIBfp8Kin0f+h/DOZd1OV0VnCbVIlK1rnOEp4e4&#10;j2Zwdrx17O5A5a5pXkRz32/qKj6/lkakwOC2a2nXcn+M7dUD83DQ45Zr9X00g0rjHW3pCjeOY3u4&#10;OW/LqbtqncZ6ey0jrcs/I10j7qK5f97EpPojmhXPHmIdtPo+2kHG9zGp+q7Dlyi7SU2VCn9b/RyR&#10;zp0fox2Wv4tJtfv9x7qSXu4+0jostyxjHJPqXc/qap+jud0eIh3b9T6/yeZfj1e3q3/VtaHSujcr&#10;WaZ1/pi17aesXXex3u7HWFa5P0fR3s71NWHbdiivTS+iz302BfRG2St9v+ySH9O7q1en9zxlmHER&#10;6RhYRlq/ejtHnPeLH6c/xwAAALgagn0AAADXb1wMlxWYtikfSu/qWm4U6SHgXUyq+4h4NSiMcKnA&#10;Wwo/5hVc6qqBx7AohneFUU7ntOu5a7llJahN4Z2h8z3/+uwyqd5EMwTw8oihnGUxPI7+Yd0yXNSn&#10;Yt8o+3lo6Oy3yK8Tk+p2R3Dtb8XwkOUtonmM3cZhXYGfRgp7dFU8GkfEl1V3ktcT7ptPH1fX8vp4&#10;vo1JNdoShOmq6HezY9/n0yw3jjef3hfdO7+I7dU5u9oy3jJ+Pc/atuv0L9EM7fy0cfx0nepa7uaQ&#10;YbrP5ufn7iDRYcar/9+2utqcVFW0g0D1MfwY6fq2KKapK8LV+6r+gsFsayvS+ZEv5yEinm+4fs5i&#10;Un2MdnDsdew+98v70asNFVVnMal+i+Y5+zoi3m2dezvIPov5tCt0dh+T6pdorsO4x7XyEHnoPLWt&#10;3QXwotjv+4auy2Vt2p9d+3J7iDJdm2Yx/IsTZWW/vu9F8uvJYuuY6fx9X7zadYzV+78MgZ7O+c4x&#10;AAAAroSueAEAAK5fGeZZDJi2WdFjWNdyLyIFVZ5CFa6yO7KPA7or3i49LM3nNT7KfPdzuvXc7lM0&#10;Qw7L2BXw6OdS67NZOkfyB/rVkQMa5byGdD9YVtHqY5T9fGg4cde1YNQYOiwMeX3Xne4qYbmbaHbf&#10;fC3KMPh4y7j57x43vF7qG6aLaN6/Rhu7LU33nfr+lbdjcxe47Upem8N06Zzuu3757/bZJhHnCYO3&#10;Q30R9XnYFaB8jBQIWnRM89Axzfet8drKwF0ZOOuznD6B5Xz7PmztJj39Lv/9zc5uoNuh0s0B1O51&#10;GHJd7y9V1BxnryxiPu3+AkZ67Xm0w+R9l3VXLGtbgKzeDs+jeY5Md3RNXJ6j+3QVPts5RfN6sjl8&#10;vFa+N3m78RhL5885K/qe6xwDAADgSgj2AQAAXL9mOG9YWOam+LmsKnIfqUJaFenhaDnvumrP9UoP&#10;bPPKS4+xvavGfeQPgS/zQPQ869m13E/RfpC+/UFyv/leZn22SW3Kg1uLnl029pcesi+zV0arCoG7&#10;2vYmyuAc5/Z69ygx6hEaOrcyVNYdnmlWmXuMZgivqyvaOkyX31N2Vc8qgzybtlX++iL6Bery17d1&#10;w1vLfz/aGBhsbq98ms0hw+b2OnU3vBEprLT5+pnCR+0qa9sDTotiePu9Lx0/o+yVh57dfZb7adQ1&#10;UmFo8PfXWB/Ts9gdch46/3odFquf/xg4fV9lYHB7hdt03O1bBbcdbtx1HKfj6WPx6ubrYTpH83lu&#10;v3a2w7t9z63yejJk/O3nVkS9Hn3me5jznmMAAABcCcE+AACA6zfOfj6kclj+QPQ+Iv4a8+nLmE/f&#10;rf69ivn0r9F+CHwbk+rdAcs9tTIU9fEEIYrmQ/pUNefczrGeTSnUd1e8+uFIXS6ff312ex/NYNOp&#10;qvCUwYf3W8N9qXJS2S0g59c31Htd1ZBSFcz83rEpPDPOfi7DSePolgeN+lTC6hcybAbjfo1m+7tD&#10;hs229LlG9Q0ZjrOfy/vjOEopIJzP69Td8Eb0CxWV+2Z7u4ZWT03j/zVS1bZXsb2b5Xy6fa77+TS3&#10;q2vktmXcx3z615hPn6/e6ywGzD9i1/V3Pn2M+fS71fxfbq0geJiyUuFi5xSpLfts4+HLSsoQ3K7q&#10;hWVYdlu4r5xX33OrvJ5slt7fDQkr18r7+vGd9xwDAADgSgj2AQAAPC3HeDg3Wz143tSd2rtoPyx8&#10;fcVd8pZVtE5R9e0aHoqeYz3XukN9s5hP+z1I3u2867NLChPcZa+8Olm3wKn6TxmyeR+T6veYVG9i&#10;Uo1X/97EpPoS6yqCp2kP34JFY6g7PJOHX34rptlUnW5YJax038mP/fGGe8u4mO9vG36XNKsNRrS7&#10;H+6yKIbbIcNmhazl6pqQT9cVMiy3bbmcU9inQtwhXxTolgJui5hPZ72DYNu7at2kDG5+ikn16YjV&#10;Msvw111Mqi8xqe4u9l6oXR1zMWDqIeN2fXmh//Ttc3xX0LkMxG0LApb7t++XDMbZz4sB4/YZf+h4&#10;hznfOQYAAMCVEOwDAAC4Zu2Hq4d277aM+XR3FbIUPFpkr9zE5opNl5Oq9OQPumcnqkxSBiDGJ1jG&#10;Zudbz1RtanOo7zgV7M65Pn2kh955F7zHqkq4zavo7vr6faTur7+sfh6vfvcYES9P3Ca261sd6tTH&#10;zj7KqlO7AmmLjtDIuDHU7haz7/Yp27Jtvl1huq6Q4fDAT7rm5OPddoS2uoKL20OGzYDgw8kCwk3D&#10;Q3qXuOam+0sdWk5h5og/95hTFe3r511EfI5J9V8xqT6vljHaq52pyl3Xff9TRPxjFcJ+t6Ur5lMo&#10;j81/Dph26HvHcr2GTt/cdtu2U7t7+hed4cn29abf+4bmdA89pvlbMbzsGqklzffyXwI53jkGAADA&#10;lfi3SzcAAACAsyq7Edzml2iGFm7j+gIrZYWlvl2mPTXnWc/0MP1LtB/qHy/Ulxy+PpPqvwaMXa0q&#10;UW7yKdahiYcYdp7sZz59iEn1fLXsXeGQZUS8XE2Tv378iltsM4uIabQDNrlFj+5ozy8dO8tYB1xe&#10;RF6ZtVkNbJmF0Raxvg/8GM3KmuPs58cBYdj7aHZt+lM07y35fBer9i+KY38cm7vnvR8QWvs1muG9&#10;F5H2c9d860DfItJxEFGHDJv7fJz9/LXek3ZLoboXkbbhKI7ZRfV8uoxJ9Sqa1+7ci9W/9zGpHiLt&#10;s48DQ5b1/Lvafbv6N12dV4uI+GVAd7X7KNtxymWV23Q5cPr/3DG/0n1EvMmGy/MwYv9ueMcDpxk1&#10;hoYdMw9xzi9+nPIcAwAA4GoI9gEAAHzdltF8SLkYMG05bleFp8tZP9CsLU/8UP0yzrWeKdjTFWI4&#10;bqjv2vbbpHoTzQfxy4h4U4SISuW58HNRXXPWKwyQwkA/xKR6Fym0MCrGWEYKBn2I+fSxo/pUn4pN&#10;i1ivXzn9Ls3KRbv302+Rb8tJNRoQihgVw7uWdX5pHzyPFH7tCqo8xHVXVVzEuhLnqNg/+TmZh+zy&#10;fTqOpjxo0z/0nUJZy1jv83K+efA3D+IsoitkmALJLzZMs8uiGP4xmoGi9nbZFjJMXcHetKb5lqT9&#10;8T7aVV83uY92xcXd5tP7VWhvupp+U3isDuG9iUm1iIi3vcK36/D1m+i+PtdGkdb1bnVcvz1RxdfL&#10;dAF8Hh+jGez7KdrBvvwYGRIkzq8nX8f5eK5zDAAAgKugK14AAICv27IxNKTyyHm6DzzEuBj+Oh7Y&#10;to2L4eOvZwr1dVXqe3XkSn0R17ffurrenO74Ny6muSt+PxrUgvn0XcynzyLiWUQ8X/17FvPps9Xv&#10;6upj5XyXg5YzPNg3dPxDpj90WedRhzFT6KTeL8tIVR6fX7RL6d3KwFse9OiqTBexqQvcFDLNrxdD&#10;wnQRzfN+VHTVOd6w/E1d4A7vhreW7nN5yGs9r2ZYt+zCM29Xvu0u0Q3v9Uj78c/YHDh6iLR/6vPl&#10;u5hP9w/DzqfL1T3qWaRQ7Sy2d4c6jogvvbvQnU8fs+vz80hh0uWWKUaRugO+6zX/Ycr1+nqCfl3n&#10;Yd4dbzoXR9nv+53jaR7j1dDjVVZTHerc5xgAAAAXp2IfAADA12156QackG54j2Ed6stDAo+Rqg7N&#10;jrqs5FjrM6S73MWeyzivFG5YbhljXAxvG7fW7BpwUt0MCJ/lx0SfQEQ5zpDgyb/vmNf1SPvp1erf&#10;05EqnD3Ger+kqnfN8EtEfr5srk63b/Ws2i/RrNCV5psq3tW6wnRdXeA2K3IND1f+EuuQ4qb5Lopp&#10;NlUyzNv/td6Ttim7xl1GqsZ22i6q0z6/X/17tbqvjSNV2itDfDcR8TlSGHDIMhaRjoO3q2DrONIx&#10;0lUJ7VNMqsWRg53l9ruN0wXjDw0RltfzPudkfh5GNLvjLbvh7XtujbOf+26rZluH3TPP4TLnGAAA&#10;ABcj2AcAAHDdyod03w+c/o/G0DqwsFteLSVZDlz2qY2zn5cnfqBZBgPO+fB0nP183PXcHOp7fsLt&#10;Oc5+3n995tN3x2jME9PsArhfF8Z/FMO30T/omB/3yx7jHxI8yZf1eGVBiq/JItZBpHHxf/p9e9s/&#10;xHr/1F3g5sfi8HBR6ua0HTJszresAlgeX+Mog6vDKwdGtM+HPvPN23KTVYDLr6WXrkZ6XqlKXX4e&#10;L2I+fd5juuNXnkv3lYdIwdVRrKuq1kYxqV7s3WVuCuzNImKWdQX9Ppr7/3VEvN1r/t2WxfDfukba&#10;oOw+fpdDQ4TN90z97vP3kbZhLe+ONw9PLnve++p51H7bOFbTH8Xyhtwzxz3H2881nWMAAACcjWAf&#10;AADANZtPH4tqSUMfzi2K4XH0D6WNi+EyIHQ5qVu2fFssTrzEcrufJ3R0yvXsDvU9RMTLk3Ufef79&#10;1scshrfj52h2g/c2mufV9nNsUtXb/TZSVbIfdi6xXVWtb8hiUQz/1PFa1/LKKlS7QxHz6TIm1TLW&#10;XSb+FBHveixrc8U4ju3XWIdW6kDapm54a4tYh0lusyBTPs993Mf6PBoX/9fLXUv3wzxk+P3qOD0s&#10;TJdChstYH7c/xqSaRR6gaQeJyuHbaAbvv71ueNvhsb6htjI4v1sK642iDpxt29bpd+9W76XycN/m&#10;sFo6xm9Xy9geJEtB2NnqGPpSzP942tfX8YCph7alvIf1Dwa2r+fLXtOl9buP9bXlRTavfc/xvB19&#10;p+sKEC92TpWOyVM73zkGAADA1RDsAwAAuH55kGHYw7l2YOF1pKpIfZRdpl5T9aFyO/StxLKvZqXE&#10;/tViDnXK9Sy7c3uIVKnvlKHFc++33XZ3f9uWAoq5hz2OiTwoNeoRArorhvuFqdphkBfRLwyw7/m/&#10;iHVb+65bGSLcNyjGbveRzv3aOHaHX36Ldbe5o2gei/t0w1v7NZvXzeq8qs+Lxw3n1CIbZxzNkPU+&#10;3fCup12v4zh2bZN2yPDHaF7fvsVueEeNof7VWMtuVrdLVcs+Fa/2eV+ziGawb9P8RxHxZ/bKffQJ&#10;drW7rT6F/DgdxaQa77z3pO017Esh7eN73PNaHtG+nm9vX1MePK7nVYbZ+p1bKbQ8Wg2V3Xpvs4h0&#10;Xam32c/RJ6DevkefwqgxdKpzDAAAgKvyl0s3AAAAgJ3KLv+GVu37mP08ikn1ZuOYtfRA9C57ZXFl&#10;1YfKB719H27ua5T9vDzxsnKnWc9J9S6aIZRzhPoizr/frlW53ndbx07nfB5IWcZ8OhuwvDwIsfsa&#10;cNj5X4Yu3neOtV5WuW6PcV0h4q9LOsfz4++naIbpus7JRTH8Ovv5kH1Vzne65Xe1PAw8iuNUDizn&#10;exPNddwUQF5kP4+jeU11DPepYNa+1vSxKIZfd43UoQyWd99/2mHvFwPWZff8D/OxGP609T1h+t32&#10;a/Bmw67l6+WV4ckhIdfyvPkp2t3w9t2u4+zn/teGdI3M29HnnlleM87jdOcYAAAAV0SwDwAA4PqV&#10;oYLxwOln0XxI/X5VwaVbelD4uXj15GVoBho1hvo/6B1u3SVfbXGyZbWNGkPHWM/uB9AfI1VXGw/8&#10;N2rNf7vm+Kfcb9etDGe87giFJGl/lV0mDz0fP0Szstl0x/LKalj9l5eqRy2yV15svd6ksMgoG/54&#10;hoDpty4P2oyznxedY7fDgKPs5/3DdO0ATd6WPmG6si37h+lS1cH8uMvbUi6zVoYMa/274Z1Uo5hU&#10;77J/d72mu07l9XxXqHccza5r+0nbdpG9MopJVV6zymV1BYgX3SNHRDuM9rnHlyrK9d1+buyz79O6&#10;59UJRxHxpfNenK7xv8fQan1rs2gHHDdv5/W9Km/LYlA127pb47VxNNtf3ju3yb9I0L8NSXnPm3ZU&#10;6k2679Gncp5zDAAAgKuiK14AAIDrV3ad+GMMCTCkLtVeRnrAW/sUk+rHiPjlXw9d04Phu0ihr/wB&#10;5eyMXc/2dc6g3bgYPmc3oadYz7toP4DeHorYrIp+XdTVLhWQvC6pe9wPse5SMQUDJtXbqLsTTWGB&#10;F5HCKKNs6tnAan31NaCKdQjgJiJ+X702W7WnXt77aB4f93uc/2+jfb35KSKqf4U5J1W9bvkxsYz+&#10;XYWzv/voDoRs6xp7Ee2KZ4d0w1sru97Ml9fW7iK0dkg3vOt5tCtbbapiGLH5GjakQtko2pUKZwOm&#10;vyYfY31Ni0hBsM+RwrqLiKhDUONIldjusnHzrk+jRxezVTTvzXer9zAfI4XJHlfzGcX6OtoMiG0/&#10;Xj5E871QCsmla+a6gun6uvk6yvvb7uvmKPbb9/W618u7jYg/Y1LdR8Qfq9d+jOFfAmlK59qraAbD&#10;2ts5DY+jfa96jIiXeyy52UV305DrTX1d2dSt92bpnvg2mvfMLxvumeV6n9I5zzEAAACuhIp9AAAA&#10;1y49fF5kr4z3mMdDpAes+YPsu0gPKv8rJtV/RcSf0X74PYv59NXg5Z3S8Cpxh8qrvhwjyNLP6dbz&#10;pxPNd7vz77drV0XZzXYKWP5jdT7+YzU8ysZZRArNDTeffoh2aGQaKRCSLy8//x8iYvj5n6435XQv&#10;IgVj6uvN52gGYVIIRLW+02t3NVrbdm3rCv0d41q46HhtV3ebXdMcI3A9bB3blQx3T/M1a1eTi0jn&#10;ff4+4x+Rzv271e8fI10rym22vfpZCiSV15jxat7/KN7XlGHlWcyn73bM/zEinkfzPdMo0jXyz2J9&#10;PkW7a/t9Am39rNtWHnt1yGwazfeJD7FvYLrPdk7buLxXpTbucz1vV8+sDamEmYeFF4PbkNrR9545&#10;ypaz37L6t2kZ5zrHAAAAuBqCfQAAAE9DXgHodq+QVHpY+jz6P3isri7Ul4yK4W1Vpo4hf0B8zsDG&#10;qBg+1nqOjzSfoUbF8Kn323VbhzP6HlNVzKf7BSXWy3wV/bvVTdeLfZeXqgqWYeJNHlbL2hbm4rjK&#10;4265IzSz6Hjt8DBdWma537uWlTtVyLBrHruuU4tiuH/46Gs0n76N/iGyRaTzfhbtKoe7A+jDrjGx&#10;Gq//+5p0PeoK0G0zi0Oum33Np48xn/4Q6Xq+aVn1+v4QEf88YFmziPgh+m+HWUQ8O/B63nUuDqmE&#10;mX8h45Duwl9FCtPv2p+LOGWYM3fOcwwAAICroCteAACAp6HuOrGusHEXw7pATeoH1ZNqHBE/R6oy&#10;0+w+Lj0EvT9BOGFRDO87/2U0w0nlfI8nbadR9srHky2rbRmnWc++wa4+FgPGXca59tvpLYrh5V5z&#10;SeGPl9n5OI52hb7jno/z6buYVLNYdx05zn77sPq37qL7sGXdx6RaRLpe/bRaXn0NW66W9evgroU5&#10;ho/RDPsst46dutx8G3mVp+NVL30bzeNwsWP8RTSvJcujBKnWXY+OBrTll2hux13jl5ZRrks/5XL6&#10;TPdLDA9UD2/bfPo2JtUvsb7GlNXsFpHO+0U2zaI4vvrtz/U15kWka8wo2t17P0Ra79ng4yS9Z/ph&#10;VQGunv84G6Ou2ljPfzlg7svYb9/n7XsXEe9W95C8XWk7Hytg2N4OXe8dHyJ1Cbs8whKriPjP4rXZ&#10;gOkPr9hXm08/rO6Zb6LZxXFdTXt9D0vH/dd1jgEAAHBx3126AQAAAPQ0qd5F6gYsIgUZnl2wNd+G&#10;SfUp1t2ZLWI+fX7B1gAADNN8/xiRKuotL9MYAAAAYAgV+wAAAJ6OD5Gqc9xExCgm1YsjVkyiNKlu&#10;Yh3qizhupTsAgP4m1ZdYV4S7H9Dd7feNIaE+AAAAeDL+cukGAAAA0FPqUi3vCvb1pZryjXiT/bw4&#10;StekAAD7GUWqvDeNiN97TTGpRtHsmtYXQgAAAOAJEewDAAB4Wj5ExOPq53FMqvEF2/L1StX68uCk&#10;an0AwCU1K/RNqjcbxsu9L4Z/PVprAAAAgJMT7AMAAHhKUtW+PGQ2vVRTvnJvInV5HBExU60PALiw&#10;j8Xw+5hU71ZfRmiaVONV1715tb6HmE9nJ2wfAAAAcGTfXboBAAAA7CE9rB2vhl7GfKprtWNJ3db9&#10;HinY9xgRz1aBSgCAy5lUnyLiruM3D7Gu6Hwb6y8n1B4j4nnMpw8BAAAAPBkq9gEAADxNr2L9ALfs&#10;Zo3DTGP9QPyVUB8AcBXm01cR8aHjN7eRvvAxjnaobxERPwj1AQAAwNPz3y7dAAAAAPbw98Vj/Mfz&#10;/xupi7Wb+I9WJ4fTAAAGY0lEQVTn38XfF4sLt+rpm1TjWD8w/xDzadntHQDA5fx98b/jP57/GhH/&#10;PSJGq/9LjxHxvyLif8Z8WsXfF76kAAAAAE+QrngBAACeskm17m5tPl1ctC1fA9sTAHhKJtVNpIp9&#10;tWXMp8sLtQYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA4Aj+PyGV&#10;jn1x+ObLAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB+Yn9a4QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8NAEMXvgt9hGcGb3fxpY43ZlFLUUxFsBeltmkyT0OxsyG6T9Nu7PentDe/x3m+y&#10;1aRbMVBvG8MKwlkAgrgwZcOVgu/9+9MShHXIJbaGScGVLKzy+7sM09KM/EXDzlXCl7BNUUHtXJdK&#10;aYuaNNqZ6Yi9dzK9RufPvpJlj6Mv162MgiCRGhv2CzV2tKmpOO8uWsHHiOM6Dt+G7fm0uR72i8+f&#10;bUhKPT5M61cQjib3F4YbvkeH3DMdzYVLK1oFceKDCuYxiJsbRcEcxNGrxfNLAjLP5P8P8l8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAatGuDEwDAAAwCAAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAf5QntZsqAgCbKgIA&#10;FAAAAAAAAAAAAAAAAACyBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAfmJ/&#10;WuEAAAAJAQAADwAAAAAAAAAAAAAAAAB/MAIAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAjTECAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAAgDICAAAA&#10;">
+              <v:group w14:anchorId="5B80CF83" id="Group 1" o:spid="_x0000_s1026" alt="Commonwealth of Massachusetts State Seal" style="position:absolute;margin-left:1.8pt;margin-top:2.15pt;width:608.4pt;height:787.65pt;z-index:-15813632;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77266,100031" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBq0a4MTAMAADAIAAAOAAAAZHJzL2Uyb0RvYy54bWycVW1P2zAQ/j5p/yHK&#10;d0ja0tBFFDTBqJAQQ4Npnx3HSSwc27PdF/797pw4zegmXio1Ocfnu+eee/HZxa4V0YYZy5VcxpPj&#10;NI6YpKrksl7GPx+vjxZxZB2RJRFKsmX8zGx8cf7509lW52yqGiVKZiIwIm2+1cu4cU7nSWJpw1pi&#10;j5VmEjYrZVriYGnqpDRkC9ZbkUzTNEu2ypTaKMqsha9X3WZ87u1XFaPue1VZ5iKxjAGb80/jnwU+&#10;k/MzkteG6IbTHgb5AIqWcAlOB1NXxJFobfiBqZZTo6yq3DFVbaKqilPmY4BoJumLaFZGrbWPpc63&#10;tR5oAmpf8PRhs/RuszL6Qd+bDj2It4o+WeAl2eo6H+/jut4r7yrT4iEIItp5Rp8HRtnORRQ+np5O&#10;s2wBxFPYm6RpOpvM5x3ptIHMHBykzbfXjiYk71x7gAMgzWkO/54kkA5Ier2Y4JRbGxb3Rto32WiJ&#10;eVrrI8inJo4XXHD37GsTMoeg5OaeU+QXF8DnvYl4uYyncSRJCy1x05KaRVNkJWigPmbg4HghuL7m&#10;QiDvKPdAoaBfFMQ/Yu2K7UrRdcuk67rHMAGYlbQN1zaOTM7aggE4c1NOIGnQuQ4QasOl67JmnWGO&#10;Nui/Ahw/oMEQKMmHDQ96jxNDsH15vbViZov5XxVzgr6HtJNcG+tWTLURCgAWQADXJCebW9vDCSo9&#10;iR0CDw0A4XSAcWMDfbA6IPBdHfXQEM0AAprdZ3gWMrzq58sM4+h1sOX61X/omZxm6XQC8xNaB6Ts&#10;JDvtchCa62Rxks2mfXNls7mfZiOa6LqjaUwNTKiyIwnoaoJEdzKISCYOS+GHpYOaAILjCIZl0XmH&#10;IsdzaBTFaLuMByANIEUcuNmqDXtUXs1hmw9KYUoA0r2OkGNdiGmkFfbCW3t7nU6WfskQFxgL2+Hd&#10;qY3dvks5sBnMUaEs6zxh3N7lwAW4H7NtleBl6FNr6uJSmGhD8A7yvx7xSA1mme37BKVClc8wJ7ZQ&#10;OMvY/l4THEriRkKdQtwuCCYIRRCME5fK33WeeeiPx90vYnTfKg5q506Fcj3omE4XT0r1de1UxX07&#10;7RFB1LiA1vGSv5Y8E/0VivfeeO219hf9+R8AAAD//wMAUEsDBAoAAAAAAAAAIQB/lCe1myoCAJsq&#10;AgAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAJ9gAADOQIBgAAABfh&#10;jakAAAMAUExURf////Hy+OTm8dbZ68nN5LvA3a601qCnz5ObyYWOwneBu2p1tFxorVFeqE9cpkpY&#10;pENRoUFPoDRDmSY2kgBVgQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEQmwtsAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7N1vaNz5nSf4T2aH9bA31mqIA+NVINV9&#10;pC6Ggag9XPU96W151g8ueCFyg8DzoGMZOgdJutX2k9DTsF2uHuht+okdJZ1wl4Dl9IPpRdBWYLxh&#10;WWcsp+/BpI5zK7CHMhWmu2YZbc9dHKKRwnEODLkHvyqr6le/kurPr1SS/HqBsOvf9/ut+v2Vfu/6&#10;fCMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAgAPoE+MeAAAAABwIc5WZ&#10;iJiJiH8ZEdOpR9ci4u8iYi2Wy6v7Oi4AAAAAAOCxI9gHAACQNlf57Zh6Xo3l8pkx9f14mqvMRsTF&#10;iJjt41WbEbESEZVYLtdHMSwAoIvdz9PqsVx+YkT9XouIy10edQ4HAAAA5O53xz0AAPJVLC1ebbn5&#10;mYgoREQ9In4aEUu16sLm/o8KAOCASQJ91yI5V+rXZETMR8R8zFWuRxLwc44FAONXiLnKdCyX10bQ&#10;dj9fAgAAAAAYmmAfwBFSLC1+FLtfnC4XS4tXatWFpf0ZEQDAATNXmYyIW5FMuZuHyxExG3OV8yMK&#10;EQAA/bkYEfkek+cq0zHYlwEAAAAABvY74x4AAPl66ctPx9/85KWIiDh/7lScKp5ofXgyIm4US4vz&#10;YxgaAMB4JRflP4q9Q32bEbHa8lPf4/mFiLjbaB8AGK9RVNa7OII2AQAAAHalYh/A0bIZEXHn3odx&#10;/typePO1s/Gt71UjImLj4+3Y2n7YfN6NYmmxXqsurI5nmABw4FX6fP5nIpmaddh26n0+n14lobu7&#10;kXzRIctKRPwgIla6TqubTN/7cmQHAycjCfedUbkPAMZqFNPxmoYXAAAA2HefGPcAAMhHsbQ4GRG/&#10;at5+5zvPxec+eyJ+9OMk5Pcnszdj4+Ot1pdsRsQTtepC9oVrAKB3c5WZSEJj7ZbLfuc6COYqhYj4&#10;ILJDfWsRcamvi//J8r4R2VPyrcVy+al+h9hDn9PRPv56LJfruffD6CTTQLdXdVwur45lLMDhlBx/&#10;Wq11DaMfZXOV3/bwrOuxXL6SU3+zEXFrj2etxnL5TC79jUNyrlRou2+/jlHj7Pug6PwMNn1RZAw6&#10;z7cth6PCsgUA4BBzkQngiCiWFm+99OWnZ0unp+Lmu2uxtf0wJo4fi7ffOhe3bq/Hv/nXT8at2+vx&#10;xrX3W1+2UqsunC+WFq9FxL1adWFlTMMHgMNt1MG+ucq1aA8E3Yzl8tKQbc5H+7Rya7teAE8uhlwb&#10;qs/dXRnZxZW5yt3IrrK3FMvlSwO2mVToSwe1EpVYLl8dqN2d9qcjWT4zXfpoWo2dSoP1IfpLr2NN&#10;9YE/o84+CpEEItO6r3u7r3eV3C78z1WuRsSzGY8Mvl4m68hsRHwxkuXYrVpkPZrLcbk83Pl4sq63&#10;2n277q3Nvfc/nZ/fYP12X96D7fM6x36vY9vsvu7nYbjPP/vzyGeb7FxXhtsHj/Zz3JEVnOr3eNaL&#10;rM9+HKGtJFDW3IcUujyrOX387lVne+tvVMsx32N8drBvLdrHvhnL5T/Iqb8b0V6ZuR6dy2P4YF/n&#10;dhkRcX4k4c32Y9Ru1Qjrkdcx6iD03TmWrHU+v/OL7v0Wov0coZu1SLbtpYHO8w7q7xB57E/zOI7t&#10;LIeLsfu+by2SdfHmQPuyzs8sX+nPc/S/tzXtrE/Z+6+89X58369lCwAA+8BUvACHXLG0WIiIG6eK&#10;J2ZefKEUERGf++yJmH3+3fjZzx/E8195LyaOH4upkxMxdXIi/mrlYsw+/25zWt7ZYmnxViR/6JiO&#10;ZAo6AODgmY72i373cmizELtfSEyb7PP5/eoWehrOXOVy5B3qi4hYLm/GXOVSZE/v+3LMVa4PdCE+&#10;CYmWo/fPeqbxcy3mKiuRXNSs991v5zrWOqZKTtUBZ7v20d1u6109kgtxeXg5stfB/tfLJLBweZc2&#10;0wqRBEbmY65Sj4hvxHL5et/9JmY6bs9V7g0ZiOhl/1OPZL1tfc0gward1pGlAdqbj/Zl8IOM53Rf&#10;98evGe5tN1f5Rg4Xn9PtDrsPHufnWBhB36M+5u0uCYGUo3uYr1UzJDUbybFgKZJg0iBhsFEtx9Ec&#10;49vdjPbwxmTMVWZzCoSlw2crkezn85OEOGcyHpmPiEGPCVn9DHuMqgwcDBtn37uPJ60Zls1fEjYq&#10;R3tQdDfTjZ9yY9u+0ue2fZR/h0i32ft+ZvDlcDnmKqvRf/izEPt7TNmvY1jr+rQf/e1t/5ctAACM&#10;3O+MewAA9KdYWpwvlhbvFkuLvy2WFn8VER9FxMzW9m8ePedHP/4wNj7eiq3th1G9vxHV+xuPAn5v&#10;XHv/UTW/l778dJROTzX/QJ11kQsA4PBKLtiWMx5ZzaXiVRKsqWQ80u1C8e6Sqirdqgv2YjYiPmpU&#10;T8vTbtV0+pF3pZJ8xpWEKfIJnSQVUj6IZL0bpM1CJMGcDxpt5eFGY1sYpdXU7ckBx59VNTFikG2i&#10;c8q1iMP3Rab5Lve/vJ+DYB/NVSYbVY+6Tfe+l+bx56PGvu1xshZJyLjVF4dutfMYsRIR/zh0u526&#10;HSPz2953qg0Pc4y6EXOVW30fV8bZd3fzXe6fbYSD8pWcn320S797mY9k2x59ddSjbOdcbX7AFmYi&#10;4u4IzrcZlmULAMARJdgHcIgUS4s3IvkD/0xExMTxY5OvXnkm3vnOc3H22Sejen8jNj7eivf+cj3e&#10;fO1svPOd5+Lihelmdb742tdvx/lzpyIi4vvffi5efKEUZ599stn86n6/HwCAEesW2MpnatmIaFRW&#10;q2c80nuILQlyfBDdw4D1SIIElZaflS79RiRVXe7meOF7+EBecqEt7wvRkzkFV/IJHCYVtj6I7mGc&#10;1UiqLjWX4fXofg4+HcmFxfkcRjYZ2VMg5yep6FhP3TszQEvdX9P/sk63Vc+p8uT+6AwTtVZomt2H&#10;sCb7LdlPfhTdt4O1SCpXth4LVqN93WiajIhbjcD44yQd3s3jGJEOB+b/pcidqWmbWpdpoVHNN48+&#10;7kb2sbgenecZux2jZiPi1qHoe3etx//0djSfUx+tgd2sL5tEZG/bKxljiki27Q8ew+BuPpL9bFa1&#10;7Yjs5bDUuD9LWQDsALFsAQA4wkzFC3BIFEuL1yJi/tUrz8TFC9Mx+/xfxMUL04+Cep/77In40lff&#10;i1ev/Ot45zvPPXpd6fRUnCqeiJ/8nxtx8cJ0VO//fVy8MB1TJ4/H8195L6r3N5pPvVssLZ6pVReG&#10;ndIJAHhcLJc/Me4h7CHrAurSCMI9NzP62oy5SmHPvna/2L0UybSs3c/PkotYL0fnBeiZSIJhZwac&#10;jrHVdE/vZXd5V+tr+mIMU4WtM0wxaDvzkR2eq0fzAn235bAzhvS0m0kgb64SOUw9OJvjlJTdpKem&#10;fDb6mT6yM6SwFu3bxbPR37JOV/9b7fF1lVguX+2jn1FJB05WYmc7b64zS/s7pF0sl8/0/Ny5ym9T&#10;95x57Ke96x5I2IyIb8Rex65k+3k5OkOBl2OuMjlEldqDsj306ma074eGm4432T/Pp+5N7+vykO5j&#10;KdXHxRj+y5jl6DzXWI29pp3cOUZdi/b1cybmKld7XD/G2Xe3ttNfOFiKzs988PbbZZ3n9bNtZ31+&#10;N2KuUs9hWvbHzY3o3M8uRbIu1ru+KqngOB+d5/vlmKusDnAMW+3ruNmvZDy9/Z6WBNha39dgY+v1&#10;98IkqHx3oNfu7qAsWwAAyJ2KfQCHQLG0WIjGHxgnjh+Lre2HsbX9m9j4ePvRcyaOH4uVd/40Sqen&#10;Ol5//typePO1szF18nh863vVWK/9Ir729dvx9B9/+lEwMBrf+i2WFudH/X4AAEYuuWBbyHjk5gh6&#10;W4rmBeokoPKJWC4/1WMQ7lp0Xqxdi4inYrl8ac8LtsvltUZg46norDox3Wh/EPXU7fkB22nqVolo&#10;EPW2doerXDb8uJJ1LetzrsRy+YlYLi/tGq5cLm82nvNEZE/tfC2nafdGPSXvvdTtfsecDuKlP4uZ&#10;PttL959/la1R6QycrkQSAGllOt6jIlneWYGElYh4IpbLV/c8niyXVxpBjPORVXksn+qfB19yzKyn&#10;7h1mOt504Lh7SHs4rUHeeiyXr0T7cpwfav+dBFfSYcSlWC7vHaptHqMizkTnuvXynuMaZ9+7S3/h&#10;4BvRHh4v5FIVL6mamRVq7Gfbfio6g9zN/Qa9SvaD6WVxqXG+Xd/1tcvleiNImhWS7laJkf1i2QIA&#10;cMQJ9gEcDo8uFL7y+p34H8/+bzFx/J/HnXt/G7dur7c98dbt9fja128/mn43ImLj4624+e7ao/ur&#10;9zeien8jXnyh9GjK3qmTE82n32hUBwQAOMxmMu7bHEnVheSC0JnGBdre208uGM+n7l2JJBzYXwWW&#10;5PlnojPcNz/ghel0daPBK+51hiyHrRrX+vphK+61Bj4GHVc6kLMZEecHqiSUfWExr4v3ow0BdFbE&#10;KjQCHb2ayWhvteWe6Z7bS56Xfu5q+mkH2Hzq9r2MwNJ0ToFPxi+rGlcllsvn+w6RJdtNVgjqWp/b&#10;42GW3hcNEwDfj2l405XjVhv/pt/H/BC9pI+TmxFxpa8Wkn3Q+dS9WRUND1Lfu2l9bXOq9vTyHa7a&#10;cFKZrFuosd9t+1J0rhPTj01oNx/p7Xm174rIyfM7v3jgeDxuli0AAEeaYB/AAVYsLRaKpcUPIvWH&#10;0Injx+L7334uXnzh6Xjl9TuPwn1vXHs/Xnn9Tty592H8m/M34/mvvBd/Mnsz/mT2Zrxx7f3WaXcj&#10;IuL5r7wX67UHUTo9FX+1cjFe+vLTzYcuF0uLN4qlxVFW9AAAGKV09a+IgxfsSX+ZYm2gIEdT8roz&#10;0VmtaJAvbfxjdFauGfTCVmtlsbWI+LsB22lKV10crBpTEnJpPc/uP7DRvULI4OHF5MJiOvQw6MX7&#10;9Lo02wgajMpq6nZvfSWhm6xgS3qZ9NZe5/PWRlRla1TS1fia65OqfUdNdjWz60NNMboT9G41GY9P&#10;5aH0MWKwAHhn5czNGD6YniW9HTf3e3lu7+lzosEqDyZfXkh/gWCvY/A4+86WHE9b/9610uhjKdqP&#10;m7NDBmLT29xa9BtqbHcpOo/rj8t2nYeZ1O1Bq3hfz7hv+OqODGMmdduyBQDgSBHsAzhgiqXFmWJp&#10;8VaxtHg3Ij6KiOmXvvx0/B93/pd4+61zj573xrX3Y+L4sXjztbNx8921+B+e/mbcfPfR3zgrW9sP&#10;r1Tvb6xsfLy1GskfKZtTtF2K5JvOS9X7G5uzz/9FfOt71YiIePGFUmv1vvmIuCvcBwAcUlkhtPRU&#10;oeOTXFQupO5NV6PpX3KxPF3xrTBgKCyvyjWtF8SGnwq5s3LZoNWY2gMbg4Xx0hfUl4YK9TUtl69H&#10;Z0hukIv36ekcI0Y7JW96nckK2GZJXzRtbqurA7aXft5hmoa3s8LlTgims4LXaKdXZvTS23VzGtbh&#10;JPvJdOWh+ceial9+0/Hu1zS82ceizvcxzNSw6f3EMAH79P50r9D/OPvuJr0+tJ6bpPezgwUqkxD9&#10;TOreK0OtQ8lr04HPYb548bhJr4v1gVpJlsNq6t7PD9QWebFsAQA40gT7AA6IYmlxslhavBURdyP5&#10;w+5MRMTFC9Px4gul2P71w/jZzx9ERMTW9sP49L+aiNLpqdj4eDtW3vnTOFU80WyqUqsuXK1VF67X&#10;qgvna9WFM41/l2rVhbXGvyu16kIz6Lf6ze/+JJ7/ynuxtf0wSqenYuWdC1E6PRWR/JH0g2Jp0R8J&#10;AYDDppBxX3/T245W+kLxUmMauOElVW1W9+ivF53TGfYrCSF0VsUZ3vBjaw8q9j+u5L0VUvemgzTD&#10;SLc1SKijHlkhgNFV+FlN3Z7p8XWdFZ0imsGW9upJvUn3u9rj6w6CbtW7orGPWE09Pj/S0TA6SShz&#10;PnVvnvuQ69EZ7H1cqjym93uDBMDTYfZRTMM7H7sfI9Nh+OGmht3xmSFe25wmfTWS9TX9WR/kvrOq&#10;9dYbx5qm9Gc+33cfifSyWm2cnw2rtaLYaiSfw2GqSHuQFIZ47c1IPv+VSJbB4fkCweOhMMRrLVsA&#10;AA4cwT6AA6ARnPsoMi5UvfhCKSIi1mtJqO+lLz8dFy9Mx3t/uR6zz/9F3Ln3t3Hn3ofNxzcje9qA&#10;TLXqQr1WXTgTEVeq9zfiS19NpuadOH4s3vnOc3HxwnRE8seQu8J9AMCh0b1ySX0/h9FVclE5Pcb+&#10;L07vLt3edN+VmpKqFcNOx9taFWclt/DisNPxdi6DQT7/dJ95vr/8ph1MpvRMt3N5JFPyZleY6iVM&#10;0zqWzVTIonUdnNxzHUz6K6TGtdrDGA6Kziph7dLr/uMS1DqK0st6szEVaD6SfXi6vcdlSsGssHbv&#10;7z05Rsy03DNoVde9pPfp6QDJUur2oFPDpo8Bg08xu1xei+XymcbP1R6mjR5n31l238cmx4t6yz2T&#10;A1Y9TvczfMXiiOZ2/VQslz/R8jnUc2n76Euvi4MfP5fLS43P/3xjGSwNNTKGZdkCAHCkCfYBjFmx&#10;tDgfSZW+yfPnTsXbb52Lt986FxcvTMfZZ5+MiePHIiLi7LNPxosvlOLFF0rx6pVn4uKFz8d67UGs&#10;1x7E175+u9nclVp1oe9v6taqC9cj4qn12oN6M9wXEfHqlWfizdfORiTfIL9bLC0+LhcBAIDDLTtI&#10;dHAufM6kbqerxQwvCSCkzwvT/fZi8Ol4k4BV6/ljfhUvhp+Od77l/4N+/jOp26Oo6JEOAqT77FV6&#10;euaI0U3Ju5q6PbPrs5OAR2GX16en0N69vc7HRxHGGY3O6l1LGdM2prftwkhCmuyH7EqV+UrvQwqP&#10;yXS89RguGL1XwHZ42ZXj0iGzeuRTpTN9fJqMiFv7tC6Ms+8s6cBPVrB/uEqJyT45fXxd7auN3eR9&#10;zvj46JzKea4yqnMh9pdlCwDAkSbYBzBGjVDfjYiYfPO1s/Hma2fj7LNPxtlnn4xXrzwTb791LvN1&#10;t26vxxvX3m/ebFbpe6pWXVgadCy16sJaRDy1tf1wdfb5v4hbt9cjIuL8uVOx8s6fxsTxY5MRcasx&#10;ZgAABpcOc4zqAu3qHv32Ypgpb0c1DW+39voZ27DT8Baic5qvUSzH1dTtwUI5SQigc2rf0UzJmw7i&#10;7bXezezx+tXU7b3COen+0u0dZHtV78qqpBmR3/Sc7K+Z1O2f5t5D53TWWf0eVelwVj+V4kY/DW/v&#10;4cHhp+NNqtCtpu5NZo6Yq9waYJr3w9F3WlLxtdByz1qXL30spW7P9HnsTVeWrR+gL5c8zrKmJ5+P&#10;ZF28MUBVag4OyxYAgCPtd8c9AIDHVbG0eCMa37R+6ctPx/lzp3p63Z17H8Yrr99p3lyLiEuNUN7Q&#10;GtX+zhRLi9deef3O5Y2Pt+PFF0pxqngivv/t5+JLX30vtrYf3iiWFmOYECEAMLTP5FCh6TN5DISB&#10;FFK38w9z7LTbesE83e/elsubMVdZaWknmY63t2ox6Wl4+64svYebEXE51d/Snq/qvLA/yPR4hY57&#10;RlFBZ7m8FnPpPF4UYpBppZfLV2Ou8sVoDxxcjrnKD3KeqnYlki8vNc3s8fx0mK19LMvlesxV1mJn&#10;3Hu1l358NeM5B08v1bt23Iz2ql3zMVe5MoJt7LCazOEYuR8hgELq9qhC3mvRvl2k+z2qViLiWuq+&#10;2UgCIN11TtU+qml4e6kcF7HzPppB+ULMVWYHGNOVaMwWkbp/NpLQY0Syv7wXEas5HxfG2Xer3j7z&#10;5LizGu3bzcuRvI9epN9nvcfX7YfH93eI5Jz2SrSfo0Qky2s+kmPpZrSvi6ojHgaWLQAAR5xgH8AY&#10;tIb6zp87FS++UOrpdVvbD+PP/vxRqG8pBpx6dy+16sKVYmnxp9/87k+urdd+Mfnv/91Z4T4AOFjm&#10;Y7Cp2PI1V7mbSzvL5TO5tHN4FFK36yPqJ33BatCgyg+iPXB0MaPtdqOchrcpCb3VY+fzTKbj3Tvc&#10;1FrtaNBpeAup2/UB2uhVa6gtGv9fHbCtSxHxQeq+GzFXeSq3UFhycbV1zNN7LJeZlv93Wx6r0foZ&#10;dAu1JOtd62c1yPK9GHOVQapbpt2M5fJSH8/vferP5fJqat2PSI4JuweWHh/TkYSIDq7s6l/1EfWW&#10;DvZ9vo/XDrM99LsN5KszFByR7P/32k7mU7dHMQ1vr5XjWgP2reO62Pe4kmPmmcgO2DXNNH7KqbDd&#10;ylAhmHH23a6fKZZvRvt2Mx+9B/v2qzLzIObjIPwOMS7L5aXG+pUOgDU1z1+TdaU9DLaSY+XF6Zx+&#10;j1qL5XKv6+XRdnCWLQAA5M5UvAD7LB3qe/O1s3u+Zmv7YXzre9VmqC4iCfRdGkWor6kR2jtz596H&#10;m1/66nux8fFWnCqeiJV3LsSp4omIiBum5QWAx95MTj95yz5HSkI/B0Ehdbs+on7Sn8Og73+QKW/n&#10;28YxunDHsGPrViFpL4XU7fqA7fQir+W4n1PypoOc2aHSJNzS+n5Wu7TX6/S+M6nb3drbTSHy2a8V&#10;+uy31+pdTelKk+nXc7AVOu4ZXajgH1O3+9mHFGL/toFRSG8n0z1MqZqe6nbQ48Ruht3e+5lWeEdy&#10;DHgieqlum5iJ5PjwQcxVPoq5yrWB+h133xERc5X5aF/3l/YItK9E+/F3stHGINLbIOOUnJM+Fb2d&#10;IzTDYNcimdb1g5irXM7hd4rJyOdcwxSzrQ7GsgUAgNwJ9gHso2ao79Urz8Tf/OSlnkJ9ERHbv34Y&#10;3/zuT2K99mAzkql396USQ2OK36fWaw/WZp9/N9ZrD2Lq5ER8/9vPtYb7un0TEgBgPLpXdnHxaxDJ&#10;he/WAF2hEcjaTWswYhRTGDalww7paV3bzVVmo/3C/ijHdjAtl69GZ/Wgyz0s036kP9eZLs9L358O&#10;8CU6q/N1ay/9HrLbO2iSaRELLfd0r961Yyl1u5DD9Ipw1GTt47sHwDsr6Q1a1bW7zoq2EXsdi5Kp&#10;aeupe+cH6n+5vBnL5UuRhOyuZ7TbTSEiLkcSgLk2UPhlnH13BjZ3ryTcee6T1QaH1XJ5rVEx/Ewk&#10;x9Nevzg9HTtBsMsjGh3DsGwBADiCTMULsE+KpcUbE8ePzbeE4nq2tf2biOQPEWcaYbt9U6su1Iul&#10;xTNb2w/vfumr702/euWZOH/u1KNpeddrD+Yb0/Je2s9xAcBjbjWGD6w8G6OplndQbEZnVSIVGAbX&#10;+3S8SUWd1oBV/tPwNvU/HW9r8K+X8NRRdSU6pyq9EUmVk+Ely6V1G+xWYS8dxFzdpdXV2NlnJVW3&#10;Opdfup/DEtzsv0JYMs3oLXH6/QAAIABJREFUarTvxy/G4NM0HyX16Az99usz8ThPV3lUdN9Oun1Z&#10;Mr0tjmIfkg6Y71U5rulmtFdXvRgRVwceRbL/vBIRVxqBxtno/dzwckTMxFzl0kDBx/3uOzkvaW27&#10;njmde6eb0b4fmOly7DlMVsPvEDuS0OxqRFxqfPmj+d72+rLDZERca0xVfqnHbZj9ZNkCAHCECPYB&#10;7INiafFqv6G+jY+3Yr32IO7c+zBu3V6PSCr17Wuor6kx5e9TxdLijVdevzMfEcJ9ADBe9xpVtwY3&#10;V7kaw16UWy5/YqjXj9ZadL6/6Tg8QZ+DZiWS4FfTbCQX5bO0BgA3e7x4PoyVSC70t/a/1OW5rWMb&#10;NvhzeC2XV2Oucj3aP7fpmKtcHXrfsmM1dj7vmS7Pab1/r6DlD1LPn4nO5Zxub5CLsZUcP4O9DVK9&#10;a8fNaH/P8zFXueIidNRzOEbOhGBfxH5vD6OR3k66BYMjOrfFURwn+qsct2Mp2oN9hZirzOZyjE0C&#10;cjt/b0rW/5lIwtfdQjDTEXE35ipPDLXP2Z++51O3e/vMkmNlPdqrOL4c3c9/mg7yPvhg/A5xECXb&#10;UrJuJMfmmUjCYLPRfWrxZlD3TJ+9rTaqyrEf9nfZAgBA7gT7AEasWFqcj4jy22+dywz1bXy8FVvb&#10;v+l4bPb5d2Nr+2Hz5pVadWHsF6Fr1YVLxdJivPL6nfmt7Ydx8cJ0Otz30/2aJhgAYA/3ovOiY7eq&#10;YcNLLhLdavS72qgS0c1atF+sno7RVNmaSd0evI/l8mbMVVZiJ/SQTMebXS3n5Zb/Lw3cZ+9uRntA&#10;7YuZ/c5V5iNdJWlw6fc9ymmeZ1K3V3NqtxKdFzTLMVdZyWnqyfYqj3OVmbbtonPa2NXYXfrx9uXc&#10;f3sHRbp6V0TEr2KuMmh7l2OYKl7sl85trPs+dVjpY9/hmKI6P+lgekRWOKtzSuxRTMNbiM59+q0h&#10;tveXYxRfWNipdHW1JXx8MTrHnlS2isjvS56j6Tsdprw8xFSb8zFXqewRKPxptIdER3f+yWjsTMW8&#10;EkllyUIky/Tl6AyCzcRcZT6Wy0v7OEIGZdkCAHAI/c64BwDwGLhWOj0VpdNTHQ9863vV+JPZmzH7&#10;/F/EG9feb3usJdS3epDCco2qfEtvXHs/Xnn9TkwcPxYtlQivNYKMAADjtppx30zjIvEozEZy0bkc&#10;SRWZ38Zc5W7jYlFaPXX7MyMa079M3R62gky6qlD6Qnk0ptQrtNwz+qp4SfCi3nLPbJfl3Drt68qQ&#10;Vc3qqduTI1m3stvMpxJQ8v6zAhHpAMygVlO3Z/a4vXvYqHM5D9fewdG5HR2s9hiFZPtLb8uFEfWW&#10;3o8c5Gpi+dsJcbRKV+aL2J9peOdzbm+my3lGfpbLm7FcXmpUFzsfnevP/MjGkEffnYHNYWVVWU2r&#10;p27n2T/jsFyux3L5eiyXn4jkixFp5Yz7OAwsWwAADgHBPoARKpYWpyNi8uKF7AIe67VfxDvfeS7+&#10;5icvxatXnnl0f0uoLyLPbz7npBHuu3Tr9npWuO+GcB8AMHZJxZes8MJeF2MH9cWM+6a7TPX309Tt&#10;mdxHk91uut9+9RuMyL/aUXe7j61zutNepz7Mlv2+ZoZqM1tnm3l+psl2kv4S0XRjmr1h265He1Wy&#10;dMWi9Daz2kOrrc+ZbARJs9sf/RTQw8uu3jWsZHpODoP0tpx/Va9k35f+g8R+7ZcPkvQ+v5Daf0R0&#10;HtO+MYJxjCJ4+/LeT4kk4Jb8DB5CT/ar5zMemT+wfY/nM09vY4Xcw/9zldEFKg+DQT7Pucrko3Vx&#10;GMlUxukAWGHodhmcZQsAwBEn2AcwWjMRkTkFb0TE22+di+O/fyy+9vXb8fxX3nv082/OPypsslSr&#10;LtT3ZaR9qlUXlkK4DwA42LKCPb1dAO/HzhROvfSfdf907hdnk/bSoYXhgk6dVY/2CkbsZ7AqXRkw&#10;HRpLL588xpZuIyvcOax0m6P4TCvRWV2onLFsB7Ha8v+d9jrDRms9VlBMV+GbyWz/8EzDO5+6XY9k&#10;7P3+pD87VfsOh3TYbBSBzHSbm3tMFX9UZe07d7aTJAzbGhRa6xLMH1xn5bjNGGx7T49rfo9+fxtz&#10;ld9GxN3Gz0xf405L1p90cO3zB67vpP+s6nqrA/yk+5ze9RiZBPDT++X8tu9kfb0RER/FXOWjmKvc&#10;OOAhv6ypx2eGbDPr888OLSeBr99GxK+iuS4OH7TMmlklj/Mm+mHZAgDwmPjdcQ8A4IibjIiYOjnR&#10;9Qk3312Lixem4+a7a1G9vxEvvlCKjY+3m1X7hqskMmK16sJSsbQYt26v34iIePO1s/H9bz8XX/rq&#10;e7Fee3CjWFpsBgABAMbhG9F5wXs65iqzOVfz6jZFU/Y0tMvltZir1KP9Av98RFzNcUzpAGNe1fN+&#10;EO0Xpy9G80JqZ2hh9NPwNnV+psl0vDthsdag07DT8DalP4vZmKtcyantZiBhPqPPfC2XN2OucimS&#10;C6KtbkTEU0O2fi8iLjf+n1TYS9bDmdTzen1fK9E+VfCzEXG9EbBovZB7oH+PapEO4F0ZaN80V7kW&#10;O59zRLIuFnIPJpG3lYi41nI7qQqUb/AufSw4+JUsRyHZz61Eep8dcaXx/3SIehTHr/T2vhTL5SuZ&#10;z9xNEuq61XLPZMxV5mO5vNTlFfVoPzY/G8OvBz+I9qBLtyDNOPuOSJZxOrB5pu8ek+Pxr1L3vhy7&#10;z7CxEu3H8C9GxFLffWdrXV8LETEby+UDN9vHI8n2l7532PBVIbOfbPWM+2ZimHUxeU+r0X4+k29V&#10;RnpRz7hvJixbAACOGBX7APZBamrdNm++djbu3Psw1msP4vvffi4uXpiO5/7tqebD5WJp8UD/8aCH&#10;yn0zYx0gAPD4SgJEqxmP3MhtSrQkUDSf8cjaHuGM9BR/L+c4pkLGmPIKKew25W1raGFtH6fhbcoe&#10;W+d0p/l8FkmIovUi8mS0h6uGlQ6Mpism5mdUU/J2htRmGv+mpxxd7bG9zWivyNMMd8ykntlbe+OU&#10;Vb1r8MBx1pSh8wO2xX5JgpfpZd4tKN6/JACWrjK0f4Hrg2e36XhHUdV1R3bluMGWRbKfqKfu3a1K&#10;Z/pYPIrKkAex74jOz2XQz3wzOkN5s3uct6X7ms2lql72unQYArvpdWHYqcfTlRq7n3Mm+9p06G8U&#10;VZbZb5YtAACPCcE+gNFai4io3t/Y9Unnz52Kd75z/tGUveu1X8Sbr52NV688Mx0RHxVLi/v9x8++&#10;tIb7br67FhPHj8Xbb52LiePHIiJuFUuLpiwAAMalo0RIJAGs4adqSl6frnLWtFcVnqXoDIXdyn5q&#10;325Ee2WJzcieVqp/u0/H23rOOo7wSLfpeFvHNUx4Kks6UFXOYXq5ZugrHRL8Rm7VALNlTcn7cmRV&#10;xelP6+fdvJDf/vtNfxXKWp9baGyHrQGBzTGESgeRDpwMU12mHp2hBtPxHg7pfcjM0IHaiObx6Ubq&#10;3tXHdBrepqxt7OK+TMPbWTlu2Cq6naHp7qGx9BTmhRyOU+ngTLf3Mr6+O0P9EcMF4NLB0KyA3Y5k&#10;W6un7k1vk4MoR2f1sMMQ2M075Jl+/V7b02rH64f5PSB57UyfY2A0VlO3LVsAAI4cwT6AEapVF1Yi&#10;on7z3bWuVfvWaw9i6uTxtul6q/c34vy5U3HxwnScffbJyUjCcXcPcsCvEe6rvHHt/bh1ez2mTk7E&#10;97/9XEwcPzYZEXeF+wCAsciuRBaRVDG6O3D1lCTM9kFkT820smd4IglopUOHMzFXGe6ib/L6mdS9&#10;eQfC0he3s4IR+189JglJ1FvuaV7Ya5+GN1/Xo/PC/a2WsGP/ktemQ575hTO7SdaRdCB1MoYP9rUG&#10;O5rhk9Y2+10m6fVvOtrX+YNfuSh7muVhgxnpgFihsV1ykCXHis6qfXOV+YHb3Amdp49PWUH3x0e3&#10;qmv7Mw1vekrkvLf3rD6aljLuuzZw8CUJ5qWPcekA30HoO/15rA4V2MyulNjtM2/KOs+7OvAYkv1C&#10;OvR/WAK7WRUzB6tynLyusEf7aeltbjLap0LvV9bYV4doj8FZtgAAHHmCfQCjd6l6fyNmn3831msP&#10;Oh5849qP42c/b7+/NQR48cKjv1nORBLw++ighuRq1YWrEbH0yut34tbt9ThVPNEa7rt10KcVBgCO&#10;rEpkV1pIwnlzlas9X2Seq0w2Lsp+ENmBp82IuNRTW8vl69F5oWg+5ir9TxWcjOtGdIaF1mK5fLWv&#10;tvaWDqGkgxGjqHbUq/TYLkd7CGCvC7/9SYIi6eXdrAg503d7yWuyAjmXRlytL5EEF/IOxq22/D8r&#10;0NYtlJGtM8BwMdo/r/7aG4904K6eQzAjuxoZh8Gl6JxK8MZAoZckOHs3OsNP1w9J+GfUOsNFo5+G&#10;txCdy2NpqDazq3TOd3luVjC8+eWG/s81OgMz9a6VcMfZd15TH7dL9zW9a5B/ubwUned55Zir9B86&#10;SkJ9Wa/bq0L0wZAsp/R+7lrfIebk805PWb7betDaf+c2M8gXapIxpEOdS/tynkYnyxYAgMeAYB/A&#10;iNWqC6sRUdn4eCv+7M//c0+vaa3e1+r8uVMxdXKiEEkFvAM5xW2tunApGuG+6v2N1nBfIZJxC/cB&#10;APtrJ3yVdVFmMpILhL9qBOrmOy7SzlWSylfJBaKPovOCYtNmRJzp8+LP+eisADMfSeBwvqcWkud9&#10;EJ0X9Tcb7ecrazre9gvoWZWE9kv6wn3rxbm9L/wOIgnLZFW6u9tYpwp7tpGsYzciO9R3fSTj7q7b&#10;tjKYzkqK6bDZ6gCttn4eMzm0t9/SF42HX76d22VEUrWyMHTbjFay7M5kPHIt5iq9hYTbQ+fpvxOs&#10;xXL5cIR/Ri07XNS6zx2uqlu29PaeV/i9s0pV9/OGSnS+7+mI+KjPc42PonP92mvd2v++k2qlhdS9&#10;eRxHs8KBe1XtyzqmXo65ygc9VVXdOT+4EVlVOA/H1PNNWVVDb/R0rpR8Dlcju1p2r9VIs9aX+cay&#10;mNnz1e372dYxbPYxBkbDsgUA4Ej73XEPAOBxUKsuXC2WFr+4Xnsw/a3vVePFF0ptj6/XfhGl01OP&#10;bv/VSmdhhVPFE/Hma2fjzr0P42tfvz0ZycXTmWJp8UytunCg/pBXqy5cKpYW42tfvz3//W8/F6eK&#10;J+Ltt87F8195L/lmdsRT4x4jAJCDucrdXNtbLmcFG/Jqey3mKmcimeK00OVZ89EMx831fQ2nGerr&#10;77xsubwZc5XzkVywbb1gXYjkYue1SC5G/zTaq1FMR8TnIzknzPriRHM89b7G07sfRHuYr3UM+xlC&#10;a5cs53rsLOP9Gddy+XqjmlA69DkfyYXFtUg+s7XYucA/Gcly/GJ0hhWalvY9kJOsk5eiczrgYazG&#10;TvC00HL/5oChhHuxs/61tlfPYZ2/GHOVZ4dso9XNRtWmRHb1rrym/rwZnVWq5iPiag+vvRZzlWEC&#10;ncJjw0j2Xc1jQet+ayaS6TvrsXMsqKcebx4LsqxFdmjwcbYS3arbjWYa3lFUjotIqv6lK7hdjKxq&#10;gMl+/Ux0hscnY/dzjULsrF+FzDHsXSltHH2np1deyaXiVrKdrkX7Pnw25ipXura/XK53ef/TEXFr&#10;iG17aQQVmUcrOVf6YnQG8udj51xpLSL+ruWxz0ey/Hc7T1rqsf/VxvlNupJbs4pkPbKXxV7n3FcG&#10;OPeYzvn3qMf7GHywli0AAOROsA9g/5yPiA9uvrs2ef7c5x5V5TtV/FRs//o3e774+O8fi4iIiePJ&#10;v6XTUzFx/NjknXsf3j3A4b7JL331vdnvf/u5KJ2eijdfOxuvvH5nulhavNGo7AcAHG4z4x5AX5IL&#10;sk9FEliaybHltYg4P/CFn/bQ4Uzq0cnoHkAYzXh6sxKdF8+S+8c/XdVKJFPwpo0isLFjuXy1ceHw&#10;WnReHJyO7helu7nSmK55/y2XV2KushLdAwX9+kFkr8erA7bX7XV5hDcL0T38O4j01MDp6k713Cou&#10;JcttM9rXv5ejt2Bfv+sneUuWXz2yA+iFyN6v7WYpkv3IuPfJB023/VFE/tPwjqpyXDMwl95Pz8Rc&#10;ZTpzn7JzrpFVGXaQc42lWC739ned/ew7Cdmn20tPwTyMm9G+v2z21/14vfv7L0T/2/b1QxziOh/Z&#10;04VH9H+u1Ps62LRcXmp8eSfrHLYQ/S+LSz0HC9tNxmH7PeqgOzjLFgAAcmcqXoB9Uqsu1CPi0tb2&#10;w3jl9TuP7m8G9bqZOnk8Jo4fi1PFT0XETsDvuX97Kt5+61y8853nJieOH/ugWFq8Wywt3mj8+6ti&#10;afGDYmmx3z9a5O3S1vbDtT/78/8cW9sP4/y5U/Hma2cjIuaLpcX0N8sBAEZvubzZqAyYNQVuvzYj&#10;CU08NXSIbmdcl4YYVz2Si1DDj2cv2dN+RuR78XxQWQG+/MJTu0kuAD4VWRWTercUEU+MLdS3I88p&#10;eVe73D/Y+tI5vW9TOkR3EKXDknlXklxK3d5tek4OmmTdfiqypy/t1WokFVsvCfVlyJ6ON2I0wfR0&#10;5bi8puFt6m9q2J31a5j9TvPcp99A1X71nRVIz3M/u5Rx317T8Tbf/xNdXt+reiRf3Disob7m+W5z&#10;HzeowdbBnTEsRVLJdJjzwnok+9mlIdogb5YtAABHlGAfwD6qVRdWIuJ69f5GfOt71YiItil4s0yd&#10;nIjvf/u5OPvskxGRTMk7dXLiUcW/0umpWHnnQpROT81E8i3hmYiYnDo5MR0R14qlxY+KpcXLxdJi&#10;1pQCI1WrLmxGxJn12oO1L331vUfhvvPnTkVEXC6WFuf3e0wAABGRXNhfLj8RScBvKfoL061EEnrK&#10;P3y1XF5qjOtS9H4hOhnPcvmJfb4IlRXKyjuk1L/s0Nf+jWu5XG9cbH4ikgo+6bFkqTee+0QjjNPL&#10;a0YrCbjkU2U7aSvrIuvqEK1mvXaY9kYvu3pX3pUks9q7mHMfjFISfLkayT7kSvQWUNiM5Fh2JpbL&#10;Z2K5vDqy8R0Now+mZ1eOy3d7zw4pzjb67vaaeiyXz0cSsuv1GBWRrIdXYphzn/3pOx2yyzewmf3F&#10;hkLMVWZ6em3/5wcRyftvnueN/zwrDzv7uH4+h3okgcDhz7+Xy6uNgGHz94Be15HWc+7VocbAaFi2&#10;AAAcQZ8Y9wAAHjeNgN3diJh+87WzzZBbX6r3N+Jznz3RUe1v4+Ot+NrXb8fW9m/ir1Yuxtb2w/jR&#10;jz+Mb363Ghsfb21GRKVWXdj3yh+N9/zB+XOnCo2KffG1r9+OO/c+jIg43wg8AgCM11ylEDvTcBZS&#10;j9Yjqfq2un8DakguFheifUzjGw/921m3ZlKPrEayHOv7ORzgkEmCWs1pKltDW0mQeT8qknJ07Ryj&#10;0utXRHKcWhtZ9cdx9n0QdH//zUD80X7/TXuvB6M/V5qrNPueST2SLAvn3IeXZQsAwCEn2AcwBsXS&#10;4nQk4b7Jt98696gaXx6e/8p7MXVyojnl7SPf+l41vvndn0QkfxA736imt2+a7/nihenJV688E1vb&#10;D+NLX30v1msPNiPiTK264EIEAAAAAAAAAEBE/LNxDwDgcfTLjR/+wyenvvA3EXHhf//r/xrP/E+f&#10;iU998l/k0vZ/+4ftmDh+rGOK39LpqXj6jz8dP/rxh4WHv/mnP/zlxg/znWZmD433/J9++l/+4cKn&#10;/9XE703/0R/G5//oZPzHOz//vYe/+acLn5z6wv/6y40f/n/7OSYAAAAAAAAAgIPod8Y9AIDHVWP6&#10;2UstlesGbuvmuzvF7v7+v211fV7p9FR8/9vPxcTxY/PF0uL8wB0OqFGV79Irr9+JO/c+jFPFE/H2&#10;W+cikukQ7jam7AUAAAAAAAAAeKwJ9gGMUa26sBRJuG+zW7jva1+/vWfo79bt9djafhgRERsfdw/2&#10;RUScKp6IV688ExFRHmzUw2kGGv/sz+/Eeu1BlE5PxUtffjoiYjoiro1jTAAAAAAAAAAAB4lgH8CY&#10;NcJ9Z7a2H6596avvxa3b622P37n34Z4V/aZOTsT3/8NPIyJi+9cP9+zz/LlTMXVyojCOqn0RyXve&#10;2n545UtffS+2th/Giy+UmlMHj6WSIAAAAAAAAADAQSLYB3AA1KoLa7XqwlNb2w+vvPL6nc3nv5IE&#10;/O7c+zAiIvaarrd0eipuvrsWW9sPH1XB28vZZ5+MiPhijm+jL7XqwvWt7YdLzXDf22+di4njxyIi&#10;bhRLi9PjGhcAAAAAAAAAwLh9YtwDAKBdsbRYiIgbETGTfqx0eire+c5zHa/Z+Hgr/mT2ZjMYFz+6&#10;dfHR/7up3t+I57/y3matuvAHOQx7YMXS4q2zzz45+/Zb55pjioioR8RTterC5jjHBgAAAAAAAAAw&#10;Dir2ARwwtepCvVZdOBMRlfRj1fsbUb2/0fGaqZMTcf7cqUfT2k4cPxbV+xuPKv5lKZ2eionjxyYb&#10;QcJxunTn3odrr7x+J0qnp+LihemIiEIk4UYAAAAAAAAAgMeOYB/AAVWrLlyNiKciqV73yHt/uf7o&#10;/3fufRg3312LiIiXvpwE+hrBuPjmd38S279+uGsfn/vsiYgkRDc2jap8Z27dXt+8+e5avPhCKaZO&#10;TkREzBZLi7PjHBsAAAAAAAAAwDgI9gEcYLXqwlok4b6V5n23bq/Heu1B3Ln3YXzt67fjjWvvx+zz&#10;fxE33/1pHP/9Y7G1/TBu3V6Pn/38QZw/d6qXbqZHNf5eNcN9b1x7f/NHP/4w3nztbPOhGwegoiAA&#10;AAAAAAAAwL763XEPAOAoKpYW5yPi2WivhncvItZq1YWVjOfPtNzcbAT6IuJR6O18sbR4OSKuRUR8&#10;6avvxfHfP/boBeu1B7FeexARSfDv7LNPRun0VK/Dnez1iaNUqy6sFUuLV155/c6NlXf+NC5emI6b&#10;765NRjIl75lxjw8AAAAAAAAAYL98YtwDADhKGtXl7kYj0Fc6PRVP//GnHz3+9/9tK2p/+8vN/+tn&#10;/89SRPw0kvDfbHSG6zYjqdJ3LyJWa9WFeqP9W43nx6niiTj77H8fx3//n8ep4qdivfaL2P71b2K9&#10;9ovY2n4YUycnHlW+W689aFT6+0U8/cefjs999kT87OcP4pvf/UlExEqtunA+9T5mImIm4y2uRkS9&#10;OZ49PodC42ZrO3u+vlhavDZx/Njlt986F6+8fic2Pt6KiDifFYgEAAAAAAAAADiKBPsAclQsLd6I&#10;iPnz507Fq1eeiYnjxzKft/HxVnzzu9W4dXu97z5OFU/E22+di6mTE7s+71vfq8Z67RexXnvQDMft&#10;ZjWSEOFnohE0PFU8EaXTn45TxRMxdXIitrYfxs9+/iC2th9G9f7fx3rtwWpGO4Vor1K4W39XWisT&#10;tiqWFu9OHD82Uzo9FXfufRiRBB2faFQvBAAAAAAAAAA40gT7AHJULC3ePVU8MbPyzp/29Pzq/Y34&#10;2tdvx9b2w577eOnLT8eLL5R6eu567UG8ce3HUb2/0XP7E8ePxdtvndtzKt9hwoktMivxFUuLkxHx&#10;QbSHBK/XqgtXhukMAAAAAAAAAOAw+J1xDwDgiOmrolzp9FT8+393tq8O3vvL9Z6DgKeKJ+Kd7zwX&#10;Z599sq8+pk4e7+E5yVS/b791rmtlwh7caIT42jQq851P3X25WFqcHrQjAAAAAAAAAIDD4p+NewAA&#10;R8knp77wfz/45f87P3H8WEz/0R/29JonC38QGx9vx89+/qCn52//+mH8h1v/JT71yX8Rp4qf6uk1&#10;n/rkf9dzZb2Hv/mnuHX7Zz23/2ThD2L6j/5w0Mp9vxcR/+mXGz+spx/45cYP/+GTU1/4x4j4n1vu&#10;/twvN354c5COAAAAAAAAAAAOC8E+gBz9cuOH9U9OfeHv3v/r/zq7/evfxOf/6A/j2LHf3fU1W9sP&#10;4/2//q/NYN9mJGG3XT38zT/FnXsfxq3bP4uJ48di6uRE136q9zfildfvxPave5/ut9l+9f5GfPpf&#10;TcTUyYldn3/894/Ff/zPP++rjxaVX278MLPS4S83fvjXn5z6wnREfK5xV+GTU1+4lxUEBAAAAAAA&#10;AAA4Kj4x7gEAHEXF0uJMRNyYOH6scP7cqSidnoqJ48fic5898agy33rtF1G9vxF37n0YkQT6vhER&#10;1yNiOiJuREShnz5Lp6fi6T/+dNt9d+79bazXHlUC3IyIlYj4u4j4YqOfntu+eGH60ftoWq89iB/9&#10;+MO4+e5az9MDp1Rq1YWruz2hMVXvB7HzedRr1YUnBukMAAAAAAAAAOAwEOwDGKFiaXE+dkJ0hdTD&#10;a42fexGxUqsubHZ57WzGa/4uIlZT7c00/n02dX89q49iabHQGNN0REy2PLeeev1ko83ZjPfQarNl&#10;fIXG65p9pK1FEupb2aW9RxpBybstd12qVReWenktAAAAAAAAAMBhI9gHQM+KpcXpSAJ+n2/c9dNI&#10;goCrtepCfZfXTUYSINysVRfWBuz7ckRca9xUtQ8AAAAAAAAAOLIE+wA4NIqlxVuxU8FQ1T4AAAAA&#10;AAAA4Ej6nXEPAAD6cCl2pgq+OMZxAAAAAAAAAACMjGAfAIdGrbqwGRHnI2IzImaKpcWZ8Y4IAAAA&#10;AAAAACB/gn0AHCq16sJaRFxp3FS1DwAAAAAAAAA4cj4x7gEAwCCKpcWrEVGOiP+fvbuJceM880X/&#10;j3Ew2kQKB1AWmjbgsi/Ca61EKbj0ylFpollpAHUbKFzNwqfZgDNAbpz+2AQeAxN2eQBP4E23GPsE&#10;uDHQ7PEiPiCQbgFXq6sZVU9W5mBkanEhHwbXrgDTR8CNgDDd3mg2uYunqll86y2yPvn5/wFCi0Wy&#10;qlisj5fv+9Tz/LmXyY+IiIjisOwKABNACcB15dkegMcAOgA6aNXdsa4bERERERERERERERERAWBg&#10;HxERzbBytbEH4HG3vb476XUh0rJsE8DDMS7RQat+Y4zLI6JZIcF8GwCWIQF9cXUA7ANoolVnID3R&#10;rLPsbcjNMUFsPxC7hWpkAAAgAElEQVRRPiy7BmAvNL1Vz9YHbdkPITclqFy06i9nmO8ygAPNMy/z&#10;5gYiKpS+TZaU6/3zb85y0Ko7GedJRERERERThqV4iYhoZnXb62uTXgciIqKpZtkVbzD8cwA1JAvq&#10;A4AKgB0AX8Gyt2HZSd9PREREi8PRTpUbnrKIer8ByzYyzLeimeYyqI+IZoQBOT8uQ4IEH8Ky+buN&#10;iIiIiGjOMLCPiIhmGrP1ERERRZAsEJ8jejA8iRJksOjzHAbniYiIaB5JQJyrecZMPU/JqjfMqOeH&#10;ua6Z5mSYHxHRpBmQ321fxTh/EhERERHRDGBgHxERERER0Tyx7BIs+wDxSju5kAFs/9+ocrsGJBPE&#10;Zur1IyIionnmaKZdyTA/XfBdkueHMTXT7mWYHxHRtCgBOIBlh8ujExERERHRTPkvk14BIiIiogVk&#10;FzRft6D5EtGskJJLD6EvLQdI4N4hgHto1Q+HzGMZwG1EZ8HZgWVfQau+lm2FiYiIaM4cAagp08wM&#10;81Pf24MErPjSZaSKzkDspJofEVF2LoD9BK/3A5vNIa+pwbLB321ERERERLOLgX1ERERE49aqb096&#10;FWgICWoaDIpq1Z2JrAtRcgeIDurbBWCjVR+elU+ebwJowrINAHvQDxbVYNmP0arvplxXSkO+EyMw&#10;pYdWvTORdZklll3BYCCI65WMJJoebIPQfHA000qwbCPxeVd3TMgNCjXldWaKY0XXXuqMbCfFFQ4c&#10;zG/eNBvY9tDjsTGMm7q/yLJrADagP7fxdxulw9+eRERERFOBgX1ENFHlamMP4Tu5iWbNYbe9vjLp&#10;lSAaSjp5V5Wp9zJ37Fr2DsIdx2vaAQvLfphpWcPto1VvpnrnYHYyE4ODL/5rgH7J0rupOjLD30EH&#10;rfpW4vkMzrMCYGdgWqt+Q/M63feUP/2y466jlAoadDcyq1xaUqI2+B0PHge69c3XVmEd4Za9DX0A&#10;Xg/ASqrgEDmWb3ild3XbZQeW3Yk17+K2bfSxVNR5R7cPy/Li7e9JyGBK8Bylew0AdCDlA5upBo2L&#10;PU9kP98lJd/FKmSb6T+XbDcHst0OMw22T2L/njfFtVV0843LBfA7AE4hAXbJ2yDR2VbjLzOP82IH&#10;wB+9v85EAzL0x56bS2ai8HmxB2nnpv+8adqD6b+zHoDHkP2nM7aB+FbdhWV3ED73mpAbB5JQs/G5&#10;kOznNWX6bSTPtKcr4Zt0Hn2WHTyWjYjX9DB43clzX0rD30dkvZLuI3n/von+TPr287jbeaOMv+1R&#10;w6T3gTiSHRv7qa5zs/wbLi/SH9L0fhPWNa/YgWXH+47z2beiqceYBHuq66zvV0qrf8NakD3Qvpvk&#10;fhRuc6Tv48oi2W9PB7Ke6Y+N7Nvcb5M6SBokHP37N592pCzDQHi/A0ZdL8d9DI5edrZz4Cz0XRIR&#10;EU05BvYR0aQZ3l9ngutAlIUJ3QAc0fQ5hHSUGoFpZuyAHB3p7NlUpu4O6Xw1Uy0nnqPE75DB9E3I&#10;Xe1xjmMDMohYg2U7SN6xZSD/bVCKOc9KAcuOK946tuo9r4M4+Fq/bGw+ZMBAHSBWS2PH3aZpFXPN&#10;kI5S3QBOB8CNzEEXrfquN+Cm65TeA/ByjLkUvW11xr28/D6jDALUEf8mmIr3rw7LbkLOUUm+90me&#10;J/LTHxg0Y77D9P7twLIPIdvNTbHkSezf80aXZaYCyTaahYHs303dOwf6+0i2c2q2NogLCXxPu13M&#10;lO+Lnoecc+wJZaLyg2gGWXa6GzEG6c6LLoAswbaGZp6jJH19UL/d4+87EgBedDCmg/DxfCXFfNTg&#10;O8cLHHSh/q5JTjdwnOY3RQ3h31lR/GDeZch1p4k42ZT1DORzPKv7iJ0gmCSvdfC3o66duTbkWM5n&#10;2VlNru1hJFjmMFn2gWhpjw1Zh62EAX6z+RuuCK36trcNo363XY0xFwPjPb78YPDgdl5G9jZgUA3h&#10;vgb13DLJ/UhtcyS/HmWR/rfnphfMv5WybzHrNvffK30hydqk0b9/LTuvdu1y5DKGM1K+Lw+6Zcc9&#10;d0SZhb5LIiKiqcbAPiKaCt32Ou+SoZlUrjb+NOl1IIpFgqbWAKhZDfZg2VcTDybp76qdnaxCkjVg&#10;D+k76E0An8Oy1yZyF/X82sdgJ94yLLuU4+CzetexO0clDnV3ufcgmfry2X6tetMLRlGXZcCyt1lm&#10;PEfRmTbiqkGOnxtTn10kT3KHvxpwnoQ/oGxzfx4zaVfogmxKsOzalFxrS8jj2JLPeoB4gQ46BiQY&#10;ZBXDA17GqYbJnXNqEdM3AOSTbWXQJiz73oy2HwzINXwDlr1S8Hd1hPD52EwxH/U9fqCDg8HvvpKo&#10;zRguLSiSBBL1s02r6xiXH+Bb835T5HczS3oG5Pfh9dyyFcUxPKivObb1SGP+2h4Gsu4Dcp3bQ/qs&#10;SwaAA1h2c6z74TyR321XEN43K1PUruqT/qpDDJ7XV5FvYJ/aF5Ata+o8kXPwDtL3j1UAPPS+w2yZ&#10;jbOrQc6pWa+reQWWFpd1b7wq7PMhIiKarBcmvQJEtPBMhO+OI5olLsaRIp4oDzIAqWYnM5A0eEQG&#10;sdSgOAkgmgUy+KKWY/W5kGw8duBf05uus+fNj/JxCNmXgtQMe+n0yx0G3c1l3pMmWUJMzTP5li8C&#10;4GWIcjTPbHjbmLKw7JJXVi7qvNyBnJOC5yjdcQPIOe5zL5B5vsl2+xzRA+suwuf2Q0Sf2+uw7Ifc&#10;p8cqOOil7s/TNiBWggxeJv8NIAOnnyM6qM+BDCL6+2nUORfoD6LWEq9HMdJvl7Tk/Ka2R33LBR7D&#10;ezN+fjAg14dagctwNNOS7Rv64Dt/kF6XySjJ9c7UTHNiv1v2868i5gPor9cOoq/XB1P2m6IGy9YF&#10;2uVvVoP65r/tkW4fkO/zIfTHew9yHAS3yS6i+4Vr3jamNOSmS1fzzLS1q3z7yuOKdx3ITn4vq/Oa&#10;j76ArOQ4j7rpVXfMNhF9zC5D2heT7if3r6tZ1iP7cRJ949Ksqk/Bd0tERLSwmLGPiKYB746jWeaC&#10;KeJplkhZltsY7FzahGUfJbibdQfhzqk05YNujD3bSXRGhSakrF10sHm/1Kk6aLgJy3481QNPrXr8&#10;zLiWrWYiHd/3pL9TfwPy/WSlDv4j9nxb9W/ksPwi6TqdnQIzv2xBAlOC/MDJZqI5jX/bjv+8k4xu&#10;ILSHfulEN/KdEuBS17x/D5btpsjMNC2ZY4aTAfCoAeQm4p3bNxDO+mVCgpTSl7Ke/nPHNKkF/u9A&#10;vk/De2zCso0cA5WdWNdF2bf8AbkNDA4I+zc5xC9JFR284sIP+Ija1/rB6WpJQ1kPy0aGdkiy86IM&#10;slcA3Eb4uClB2onjysivBoQG2xDprkvxGJDvYlKZquN9Z3J+MyDlbGsIt4P2YNm9QtoL0qbrQD03&#10;W7aZYH9T29ydwDFyiPDxdB3xv29dWeB4ZQ9luz5EeHsmuV5vINyPsOllHUyboSzeuW1wXUzoz3GA&#10;BFXtF9puyj+obzztvOlte0x2H+hnxQ+vl2yT6HONXFtqCN/cUoFl76U6LtgOA6R9oX4nadpVyfet&#10;pFp1B+Ey6xvI51qr/l7uxP5tNM/7kQT11TTPOIh/zG5g8HpooH8eS5fMIck27wfPbSB8Tj4A8HKq&#10;dfADS7P9/sgziLb4YzCerCV5h5uVvksiIqIJYGAfEU1Mudrwf/SVytWGOcl1IcpgWu6mJkpiDeGg&#10;nD1YtjNyAEE662vK1OZUB7X5ZN3VoD4XUqp0dIejvGYlYgBqx9t+bvYVXXh3ES6tlkdAx4byuDkX&#10;pXdkYLGmeUbNeJCfVr3jBWCqA+55BWEuJgk8VgcjHMQtpywDL4eaAZrkAUizRbfdOohbolReswbL&#10;votw2biKN3+WgStSOOvaPUiATTB7VV4Du/HJcefAz6IXPrbil7OTQUddNq54AbSyLk0ATehLde/A&#10;suMPUmch12MXcr6xIYOmwePGTBi8lU44E+8hwm2IIq9L01+SV/aHDvrfVR3htvCet++4BayBg/D5&#10;2UT8zHjXNfMT+sDBZcQ/X5uaaaPXS5+5HJD9L175wf712g+CCs6r5t1w1Rw5nzzI/utAznGbCJ+n&#10;6kiSyTCJWc3UJ+an7ZHXPiBBPur32YPcANiMsR4ugG3vN4YaOFvzzrdF3bQ0v6Qkr3pTAJBfmdG8&#10;3cXgPriMrO0//e9lZuuTc3BNmdqDnMdGH2v9Y3YXcuwH22T+jSfpb5CKq9/WaWra6kbstrpwMXis&#10;1ABsZ1i74DbpYT7GEFiSl4iIaEIY2EdEk1QJ/H04yRUhyqpcbZS67fXZDxChxSBBOVsY7DD1B6mi&#10;y+nqO+tdTC5bSXz9QbigDuSOzmTHrnSO+xlpfCXIoAeDP7KS/dPFYIdqtoGHfnahoOIC38bL1Ezr&#10;jWFAdB/hwL6Kl2mG18OkJFuKGmzRTJmdZE0T8BI/AGmW6IPN4wdXBMm55wbCGXg4mFw8NZuF4/0N&#10;XmdrmHR7Q44tE4PXp9uIFzimBu/EHzgNr8e2d50MtmsmE8Dbqruw7BXIDSPBz7eKooKB+mrK4yNN&#10;G6ICy64UGPC4B8u+OhPXPVnHLVj2Y+j3nSKywBwhfG3TZcqLYmrmF+Rg8HxdivV997NxBvViBmnq&#10;MuOmy3Dbqh96+6saxDSZG4Za9V1Y9ksY/M7yzpgqZjmob57bHtn2Ad11LnnGrv42UW9E3EG/FDcl&#10;c4jwufg2pjOw7xCD7T8jh+u4+pu1h0Xfl6R/RA3ijR+cHCTnvRXtDTDjzm6sb6snuclDPVZWkTaw&#10;r581OTjvWqp5TZ86LPtwLDcUERER0RkG9hHRNHAQt+QJ0fS5DhlwqKD4wSui/Ein/W0MDpgtw7I3&#10;0apHdfAeIHyHabxMUpO3Cf2Aerp112+/GizbZta+XKh36m8g28CDmq3PneoMO8mo2WyAcVyPZDBa&#10;94yJRR8oSUfNvtVBtkGQNch3ETzv1TF/GRXDA1KtenSA+iiSAcofTDaU5XC/LoIMLAYHXPuZwwYz&#10;g5amJDhVvT6ZI98hASxqIFC6oD6f/iaDyQTwSnBfE4MDoernLYJ6bfe3p64NkdeNF2q2FQPyubdz&#10;mn/xZN+5gnDgThFZFnXzM2O9UwbmB393hI8ZXeCgCbmGDqPbP50Y62RolrebKWuNPohpkjcM2Qh/&#10;xgrkZq58zHJQn5j3tkfyfUCOV1OZupWhDGcnkGXUlzTzFvVFnSunj7Qpgu0/IPt1PNxemI0+rCLV&#10;Ee4fW8nUl6W/uWwTln13zH1kavnpJG3SP0LOu/5nyBJYGtzvOgB+l2Ie00KXbXAHxdwUQkRERBEY&#10;2EdE0+Co217fnvRKAMy6RsmVq41tTGuHGNFofknewcAPufPSHXilvkRk+s76cZLORbUz924O624j&#10;fPxnyyxHvrzv1K8pj+ep9I6uo/rxmJbtIHwMVMAAqGSiB0PTt0llkPguwgOiRWauGi8JDDCUqekH&#10;1n2y7dYwmFGcg8nFUbOoBLOp3kN4YLdZ9AqNoB4/6iCXjhq428wlC5P+JoNJBfDewzgD+3RZUPrn&#10;TLUNUYNlZzun9t2FZDkKfr5ZzFpiQ44tIzAt/yyL+nK5pZjZv0zlsaN5jW5anCxU6ryBeDebqsey&#10;i1Y9eyYifRDTZG4Yku/MweA2yq9tN+tBfYvQ9ki3D6jHhpPDeu9CrvvB62zcLLk0SH99KiIbZz7U&#10;9t8y0gb2SXtBbZPMU19AchKkXlOmbuW0L0TdXDbOQHUnNCXZzQvq/reK0TcM6ATnsY/ZLsPb8f6p&#10;N4UMuzGciIiIcvbCpFeAiBaa6f2dpg7wg0mvABHR2EjHndrBVoJ6LtSXiHRmqANnGeG7kbOvu3QM&#10;+tewjjfPabqmzS7ZN9XBI7VUYzxSLkvtRG2mmtd0MjXTnDEtW7e/6zII0nDhMqT5ZE0KnuccSCDH&#10;PN3AogZsN3MbnJTt74xYHuUjKuua///gPlvxBmhnh1yDDGWqNt1pSuq8DG+Z807db+6d/U/OA47y&#10;fC3HZesCuXSBStNLghzVfafm3QyTN0czzYzxPrU9cS/0Cvkc6vzTzBua+QySbVNTpuZ5LO8ifI2e&#10;r+vOrAf1CbY9VBIkZCpTsx8bcnw3vUeu9//weYBGi95HjTGuRXxyPgieD0sZ2jbq76zOjAXiF0FX&#10;zaCZy5zluFUDJ4tqX0Stg5txDmo/VPJ9L9wHNQ83Pur6EureNYCIiIjGgBn7iGgaTMUAY7naWAZg&#10;lqsNo9tedye9PjRzZvnOOxo3y94uYK7pBhWknKZa6qQCy95Gq77tdcCpQc9SpmN23FYe51l6ZQVA&#10;j6VcCrGP8J36abKiqJ35TX5fudGVk+H1MLlhGcvSk4wrV+dy8EoGEIrOvnEXaraa6c1sMpvCWdc6&#10;A9tX9uFDDAbT5FlWNQ11v3NGvF7XBnFzW5tW3dFkRLuN8Q8gGsrjoq+z6nlT/bz7GDx+N5BXRmXZ&#10;5rtQMxT6befZcYhwkJWJ/PcdXQnIK0PfIb8/TGWqM2T+g6+17OURWTHVefdiXCvVfa6XazCanO+a&#10;GNxWadu+WRnK4+zH8zwE9S1W28NQHg/bB9Rjw82xrLcNybTv5jS/Raa2FYBpDewTTQyeD9O2bWrK&#10;48XO1ifUYzbvbbKLcBbPZczKzZX93x/+dkqT9T7Y/j/0Skznt46T0M8sG+wfLkGu7SzJS0RENAYM&#10;7COiaVApVxuTXgegP/C/Ua42eBcoxeV3cOZXnoYWgdrJlQcHcid7GmuQfdgITKt7nVk7CAfqrMxY&#10;YJTacRmn1FY8HGQojgSd9tDf/4wYA7WDZACumKCpaSDZNMPyG0wbRde5PVvZtCZNvkP1HOvkNv95&#10;DOoTpvLYzf2zhs9B/nKbuS5nsakZQ3QDi/sYHJRdzrGsahrqOo+6ppjK4yJ+Z+5j8NyrLnMcwhlx&#10;iiIBQsHjUhewr7ZhjYRl2EbRlbKdrZK8RZdc7XM000zNtGHPDwu8cxD+bXUdUZ9Dn/XTGbE+/jyD&#10;ivjtv4/BQBZj7EFd0i4xlKnZ9ml9UF8PwI2ZOV6EqTyez7ZH8n1ADWB3clsXObfPUr/DNNNtR2Pc&#10;K5GAej6sJW7/hdsLPSx6v630jxjK1Hy3STgwDpBraDPX5UTRX+fdhHNJX45Xbk4Ivnd+xpj0N4az&#10;JC8REdGYMLCPiCbpJe/vzkTXImwT4TvKiYjmV//Oy4fKMw8RDjjZHWPQUHbpB+9oOjSR7U79IjNI&#10;EOVBPUe5DBiORQ2wKCowwMGkBqUWw6isa352NBf9QUh/sKxZ4HrpWfYeBgdDh5cu0w+eFrGvOsrj&#10;8QYDycC5qUwtchBTDSLRl2gNZ3tcRV5twOi28x6Aq7ksYzzUbHe6ErXZyLZSM0WNuglAXQ9nyPwd&#10;TSDUsEx3pmZanP1Vfd/jGO9JplXvTDSoS4IR1P65Xqa28/wE9QGL0PZItw+ox3N+N9HR4pLzoXrt&#10;SNr+K7Jyw6wylce9gtqLR1CDv8ZH1wfkJpyHmtU4SQbdZcxfGd6gNcj3GfyM/s0t7kTWiIiIaEEw&#10;sI+IJsnw/k5DLvKXMNjp34S+vByRSt13iGaTvqyYGtTXQas+iXJQWaifgVn2ZstdhEuSJSnBGCcb&#10;FNEkqecodxIrMYMM5XH+ARb9+QYHh9TlUlrxsq759jGYkWsD4wtyMCGDyhsY/P57AFZGvNsITSki&#10;kEUGv3XLdnNfVpAEgGwinC2th6K+n3AmXndIJl8122PybD/DzEdJXnVbhNvN+bgHNfhneAZFdVB+&#10;VOCdA/VcHR3cqgtejFqPIEN5XFRQVweDARDqcosh57od5FlqNrr8rj2DQX3AvLc90u8DbMtSUe5i&#10;8BxyG3HbF/rM/ewLGO+1bNhyiyE39qp9QE7i+WQrx6uW4Z2vYFKW5CUiIpoYBvYR0cR12+vbk16H&#10;crWh3pH6uNteZwpxGqlcbZhgYB/Ni1Z9KzCAreohWUBVHDteVoqstoZ0sJnK41kcRFpcrbqr3Klf&#10;gmXXhmZI8unLSI1+n35eakaedFp1dnSqsmzbdNszy3ln2LkmrXFlf0ljFZadR/am/VjHbDKG8tjN&#10;ef4+9fsYlWVq0Pj371kyOutaXxODwWOVBINrOiYs+08p3wvI/rYSY/mG5n1F0WVEc2K+t6IJDBzG&#10;hNzcpGYk8a0VOIg5OsujL5ztEZDfbXn+zp/1krzZznHxOQgHgJrQ7aP6TJfh1w1SMwP5829qXps8&#10;U66sk2r4e9JTA/uuJHhvyWv/xmV4/25D/913UgepRgf1AcVm9imynWcoj92Uyxkly3E53n1Av6zp&#10;OffxN1yeKjltzyQ3i4azpsXPSFzTLDfdvjlf+9FLymO3oOWEt3W2tvtocj46QLhtmjahRPJyvMWW&#10;4Z3EMajHkrxEREQTwcA+IiKhdgKvIt8O/0KUq40DSKevzUDEiVM7R4iiterfmPQqDLEG4HPN9CIy&#10;K+Q1eJgku8h83S27GNLeqb+qPB6WDWoUM+X7aDRzzMvLct4pKpNR0B/HsIy4DOSTXaGIkmyG8tgt&#10;YBlA9mxWZk7rMV+SZV3zg7wdDG7PDeR/w0EcLqSEpBvjtYbmvUXJsq+qN7llsTb0u8wuaSZeXbbH&#10;/H43z09J3mJJkKU6NSpgzVQexymh52imhcuXpgsahOY9RWYAV9sBSY7lCsL7YlodpM28MzyoDyg2&#10;s0+R7TxDeexmWNYwWc7nk98Hpis7lTnpFZgjJYx7e8o1tonBIL1lxLuOq30BWbL1mRneO20M5XEx&#10;1Yrku1Onxj+XxQ9QNiDtCRP687+d4XodDiwdXY63Fvh/L+eb28Z/DA7HkrxERERj9sKkV4CIFpqB&#10;KQiwKFcbFXg/bFfvnP0GrJSrDWNCq5REyfu3U642DsrVxjgGnCmg2153vP8aE1wNojyZEdPzyNpE&#10;lMYhBtsLy96d0NHCd0oDMrg/b/TBtvrMMkUwNdOcMS2biGZXTXkcJxBMPYePvhYUwwDwFSx7b0LL&#10;n1YuJOCxWdgSwpl4OzEGDpvKYyNhNqvRpJysGmRQgWVval69yBzlsRnxOvU3x+jzg9x8pPYt6eav&#10;G/QvIvh81u1Cjuc0/XUVhIP6egi3WU1Y9naK+dN4ZNkHaDrpMzJOP7X9pwbshYXbCz3Ea2vS9HgY&#10;898egE3o928nddZZwA9SDu43hlfqd5jg/jnf+5xsH/UmqxLyvWGIiIiIApixj4gmyQDQ8UqZTtIq&#10;ACxduoC336pi/9Ozfo2NcrWRZ8r0IgQHk5YBGOVqI1s6dSJaXNJJFdUJsxy7BCpRnuRu70OE79Rv&#10;DnmXWh7Q9Qbe54v+TnhA2ljuGNbgW2NYBhHNnzRZVA4hbRT/3O4HcDdTLF8XZBKlAn2GkRokMCVO&#10;Sd551YMEa90bU/sw+X6jz/a4ivyD0G3IPsGsJdGOMPg9lCJKKqo3ZsQNvFPbioZm/robleZ74D2+&#10;DuS4uJtxn1XPlz30s76pWeHrsGxnLtvosymvfYCmk64tM/2Bm5Lx1UU/UK8Soxyv2l44ZJDqwtlF&#10;+hK8QfHL8crNlcHAv2kfU8pOSvI6GGzfLcOylwvO4E1ERLSQGNhHRJOWZ5mITG5efwUXzp/Dzeuv&#10;4MHRl4Dc8TVrd9lPzfYkohkjWWeGlUwCgB1v8MXNaak3xjCQww7c+bCPwcHaDQwP5khaqm+46S6f&#10;7SCclcbEeDLnZc98M/5tO47zThLTfI6yM2U5oGk/d0xGuqxrUUHeo64FUTpo1eOXF5Q2kuktzww8&#10;YwA4gGVfnfEB4yaiS7G9hHCwPDDu84M+E2/cAcN9DH5vNVj2Vq7fWb8k70FgapHlRmeRg8GyyIB8&#10;L82zR3KTkbqvOTHnf4RwNtAKBm90MJXnOzN+7KpcDM9QfRvhtpuL+OXFk+p585YgCMu2Ed4H9nI+&#10;h05bO2/cXIx3H5ju44ftMBGdqTbJjQlOorZTvvYxeO7YQFRJVGkv1JSp89wXQH1+hr27Od50k6Qc&#10;b7Cd2isgsG2Sx+Awa5DA/WD7bc/rO57uawQREdGMYWAfEU2ai8mWxnsJ3g/+lVuXASAY2AfIHV5/&#10;nMSKDbGK0WVfe8jacUFJqJ3TRLNoB+FOfgdqZo3ZG6AMl32i2ZPkTv3wndJAusCPWdFBeL++UvhS&#10;+4EuqkXNXJXWYwwOArDseTwdDB7nFRQTzGoqj4tYxqJRs6hUYNl/SjmvCizbLDyIo1+K69ArrxrM&#10;bmxAfgvoBvnU8+Go8l1ZmMpjJ8F794duQ8vegtzwFvzNU4dl3wawNqaMhbrgwj9EZK2NYxPAdpYV&#10;CpGsJYcYPKebsOxNtOpqqd5pYSqPi/supS2nTlXbK+H1iT8o7GimXcdgAKjut04c4e1i2ZWC9n21&#10;HZDkhgl3RMDtthfgE/zdZ0DKi+cdrDsY1AcArfo2LPs6wgHSewBWclx2UWah7THefaBV74SO63Fc&#10;lykpXfvDnaGgmyYG2yBxg6sAuY7w92mf2ndQTL+BLpg02XkhSQPPgezPboL3xNO/scjfr4wh1//g&#10;zaXN3NdlWkl2bBuDv4/8vuNZuLYTERHNDAb2EdGkud32+vakFl6uNnYAKcN7uXwRAPD9770SfMnj&#10;bnu9Of41i1auNuIEkZUAYJLbdpHE/E6Ippdl1xC+q1nuBrXsA4QHKLdnKIuTG5oyunQLTSf1Tv1l&#10;SAC+Ss3W15yhQYs07iGcYXgZll0q+HOrgyY+p8BlziNXeWxMYB1mkYvBQcqXClqOWm56ns8lxdNn&#10;XcuqiLKq0Vr1XVj2Sxg879a8gAh1/3CVx6VCzs2yXVX5ZqOTYBAXg1lLJFu8Zd8Yw6C5GhCax/y2&#10;c54nIFlLTMxOSd5xn+McDAYUmMrzt5XH8cvYycCyi8HraP86oc9YFS9oTgb2exj8Xg0UEwipK2Wb&#10;HwmwvAGp9BC8jtZh2S+hVV/LYSnhoL4+XWaf5SkPgPW5mIe2R/77gIvB487QvoomSXfjkDPulUhN&#10;zu8O+teMuEmuNyIAACAASURBVMFVAG96V6kZmo2ClpPtWjZd/Y2jy/FKxmEjMGWSSSzGT34f3QZL&#10;8hIRERXqhUmvABEtpnK1YXj/nfTg2DIAVK8tnU3wy/F61I7lWVIvVxtFZoUgonkg2c12lKk99O+s&#10;XEP4XF33Oq6mnwyiquuf77pb9vIEt4duMH9eNZXHaqe9r6Y8nu9OVbnz3dU8owb75U0XZHE450GU&#10;RVAHpIyIIJ30LLvmnevnyWPlsVnQctT5qsulZHRZ17Kq5X7MjKYOEpega1voB5zNAtYnPM8iAu1a&#10;9SakXRhUggT3GbkvzyfzNnOeqwHLzjvI1A+C1G2jPc2rp4G63ybJDpeGOn91+aby2Ek4f3Xw2Iz4&#10;f5r5q8dU/hl25VymbpMijmUJvAvPuwbLVn8XJjUsqM//baYLHJuF35fz0/bIdx9Q55FvBjDLNoeU&#10;kqVRom+qKPp8nzf1N324L0DOIcHziJ9xmfrC2aSLaUer18hZzpqo7kO64ynYN+IuaJZIXd/x3gR+&#10;pxEREc0tBvYR0aQY3t+JDY55QW8GgGAgH5THy+VqY5Z/gBzM+PrPih54VzLNrgOEB9nXzoJz5K+u&#10;fMIsddA4yuP8grZlGxwA+ByW/QdY9sGQgQe1cy/qdUkUP/g3LWQgMNipaoQGAGWQPrhfugtSCkoX&#10;vLhR2DEq+7gZcz1oGOn0VzvA8ws2kWNiD1Ji7StY9t6cBPmpAyyV3D+Xvqw3BwezUQOCO5BrdNJ/&#10;qlpuaxiHXI/iXtPVfaaIG8fUeRa3n0pwX1OZ6reFilJTHrtIt9+o59q8swAKyUwSDjCTMs7TQ9oI&#10;pjK16Hako1kPc+BvUPI2XDhQpd9WVIMMnIQ3I6jZA/MPDA3Ps1dYO7YfhKpug82MQa+jy17KMdJU&#10;pkoA7HT/vpyvtkd++4B63OV9bOxAAsj/BMt+6FUboPiivo/ZatNK+yO4r44KrgJ401mYXFOK++0Z&#10;Pc/4GXinjexDw/uhBj/vbB1beZHfR2oJ5Wm+uYWIiGjmsBQvEU3aS+Vqw0z5Xn1mhPiuAKEMfQBC&#10;5Xh3ytWGmqo+CSfDe2OpXlvCz356E++89wDtR8fBpwxI5r7Z/QE9G1zknQGMaBzkbnx1390NlUqQ&#10;cj27GMwAVoGURd0qdB3zoZbOWIY+U0Qawfn6d8OrnVm+cKdy9pJ8agmoee+4HlUGRe3MX5TSO00M&#10;likGZH/cQX77upABV13nrMsyK6kdYjBw5TbCA95pBQN+DADLOZXZm6xWvaMpuVhDvqU11Uwgi5p9&#10;IR/6rGs3Ul0DLftzDLZfNqAvzV6kuOsdboNY9lZuA81yTq5pllmkLch3aQSmVWDZO2jVi2gXqtf2&#10;rVTXG2n3Btuyy7Bso6ASudEleaeHLois2PWT3xTqVBPSZ5JHgKqjmVaBtBXV3zxJs1UdYjDLuQHL&#10;NnMOvFOvO0V/Hx1Yto1w9vY9WHan4PLR+vPINP++nMe2Rz77gO7YiCqTmkw40NHELAcIjZu0EdTf&#10;iADQnNGAt+BvppKmzGdNef2i9AUkpf72XEV+vz39G8sMzTJnWXQ/lNyYYASeW9ybHYeV5J3/vkoi&#10;IqLCMbCPiCathnFnWFAoQXwA+sF+D46+BLKvn64TJVdf/PYZzn/zHD75xRtYfvNXeNJ9dvbchfPn&#10;Nk9On09XdgAimjzpWFHPDZ0hA7I2pHMm2LG+Ccu+NwMZ0fzBBn9wtQTLrnl3fWelDjYPG3zRTTeR&#10;rZNzcTL2AXKnvgzM+9/lMvzBP32ZoebY1m2SWnXXG5RT2xw1WPZRTvu6bwf6LLVRAa002j4G25v5&#10;BJvoj4lZH1QJuovBgeQNWPZuLgOVMpBcU6Yu7iBNPmrK4yxZVO5iMMC4iACbUeJllQpft0qQ9td2&#10;TuuhnvfVrCL5a9V7sOw1AA+VZ/JvF4YHS7MEn91FuO1bQ75BOaK/jYKZDP3A+Gkpf6juO+O6Phxi&#10;8Nrkl+00ldcl306y3dUgviteZh31mHUSztv1AjOD615PPJ8o8ttMbdcXf93RD8L7++qNApc77Dxy&#10;NMU3i8xf2yPrPiDHhqO8fwP53FxU00yb1n1jGtWh/902q23auwjfDCX7Qzhz/+jsoYtL3Y5mzu1o&#10;tX3hFBwoPg6HGPzt0e+HGuwT5H4n5/7PMXg87iHvG06JiIgWEAP7iGjSHOTTsX0dgU6kC+fP4dXv&#10;XIz1xjf++rJ2+sqtyzg5fR5rHl/89pn62kMUV2b4JSidWyenz/F3//AAH31wCx99cAsH97/A/qcd&#10;fPTBLTzp/h7v7/wG4IB7kVbBUrw0S2TQQM241cOwjpb+4MvnyjMHsOyXp/qOb1l39a7kHVh2ttIs&#10;0nlsKlOjO8llPVwMni/6ndHJl28gPAA4sRL3Y9REf2DeCNypXwu9bpr3y/ztQn892oNlI5fgPsve&#10;g36Azck5eHCxSAYjF4PfXR4D6nWEAxlmdSBPp4nBz1iCBNHkEYiwh8Ft18P4M8LNGzUQPkvGHXVw&#10;zZ+/k2Ge8UnQrHr9Hbbsuxgc5KzDsp3MA6gS9KYGqt0dy7VPn80ZkICXqzkuKVxWLy0JPlGDvlZR&#10;RGCfLO9QEwhmIm5QaJGkLLChTB3X9eEI6jZJfkwN4yjzqgAIV2BId/zdRXjdt9Gqb6eYV58+G3L2&#10;c0R8ukF4U5MNK19yHtHdmDKOjIFpNTGfbY+s+8A+Bn8X12DZ+5n2Yfmtq2YwnIcAofGQksW6m7wP&#10;Z+DGTD3JMBm8jtcCWZAXNXN/crIdHQwes/n061n2NsLX89kfj+j3KfptgGBm0mC7YJ5+a6fTv+k0&#10;GAQflT2UiIiIEmBgHxFN2lG3vb6dx4zK1cY2vB8JJ6fP8dp3X8Tbb1VTz+/m9VdCJXpVJ6fP8f7O&#10;b4Llb3sAtrrt9WbqBcdQrjYqUH4oPzj6Eu+89wA/++lNvP1WFSu3XgUgZXofHH2J9qPjb3Xb69NZ&#10;0mTGlauN62BgH80WddAAAOyRd5b2S/UEO2T8gaiVXNcwfzYGA5KyDcJI5g9dcOSowZdDDHaw12DZ&#10;d1Pe1auWTPLnP+/2MbgN/eBItTN/sTpVozOfADJAaqQeeO4POKvZ34BRQcEUl43Bc0q2YAH9YN44&#10;gwSKJ/u8OmhgwrL3MpUblgBWU5k6nmCpeRUuyZUtq5x8900MXteDg7tF0w2UD7uO6wKvD2DZN1Jn&#10;9ZB2yIEyddwBqDbkumAEplVyCXQCosoMZ72267I9Fhm85JcbDba71QHv8ZJ9R5dNxxnTGqjL8bNY&#10;BmUpP3pPmZ8JwB2xDvFIIFo4a59lu6lvcJD9/CF0v83GRT8ID0j70Sn0vNqqb3vZ4oLHRfEZA9Oa&#10;17ZH1n1AstOq2eHSBwrJcXGASR4Xs0yCq3RBND1Ma6nr+PYxeL5Y1pyXs7UzF8MWBm/alWuRtE3T&#10;nXfk9+ck2xdFC5fjlQDk4HmK+x3gZ4JdRfhGCyIiIsrghUmvABFRXrwAwavwOm1//svPsPzmr3D8&#10;9KSQ5T3pPsN//T9+jYP7T/xJHQA3ig7q85x1xPz4B69h5ZZkHfzit7/HO+89AAAsXbqA9qNjnJw+&#10;x49/8BoAbJarDXMM60ZE00w6eU1l6iFa9XgDwTJQ6yhTl71B++kld/arAwEmLPuhN3AQX38wXRcc&#10;OaoTVDcg/dCbZ5J1qEFXdnYRAk9koDc42Gtqshe6c9SBHJ985qhBxTos+3Mvw1N8sq99BX1QHwCs&#10;MXNGDiQgwFGm1r0SnsnId6Z736wP5IXJtctRptZg2Xspzu2liKyUnVyClBbbbeVxtoy5Qpfxr5Zx&#10;nqPpBy2HX3/lOfXc7A+gminWwYQ+EGhtrO0A/ecC5NyVx+Cdet3J49quG3BVbwzIj779OTnSXlf3&#10;nfEG6Es7Tt1P1e/AyTB/3XtN5XGWjKFrCK//npcFMRlpvz5EeLB7d+ztWP31VJdJsAgrCG9T0/vd&#10;On3mte2RfR/QXec+T/E71w/qU983u5nmxkH2pRos+ytEZ8aah99tTeXxdYTbC3m0M+ebXIvV9kkF&#10;0jY1Es9ProHJqoLMHrUNuYzB3zjTmml2UubpuyciIpoKzNhHRHOl217vlKuNq/CyyjzpPsPym5/i&#10;H//+5sjse0nsf9rxy9v6dseZDa/bXnfK1cYuvDvRf/bTmzj9+jlW71QGMved/+Y5/Ogn93H69VmZ&#10;4INytXGj215Pe/c7EeWh2EGK6IwRMhCsdvK6SN7hoivVM80lk4Q+I4QJ4CtY9hZGdQDLIMMmpCSQ&#10;OmjjxAqOlKyH6h3l/uD+XchA3rB18LOs6IKspmfguHjBjDsGwvv14pbekYwZJegDu/zOehfSMX0P&#10;cs5wz14h+5gB6aRexvCSgWuFlmhbPLpz66Z37rZHbmsZhKlDH9w0Oivr7FqBbDcjMK0GCQqwY2VR&#10;6gdrGcozPUx/Rto8GLm2TYLBCPqsa1mCavxlHMKyexg8XjZQVMY6OTduIOr4GkUyfW0hXJbqoZd9&#10;0B7Zhhp+jO9O5Hwsn6uJ8DrtIHu2LbUEY/bPFy6lBsgNKkZhbVjJWnIb4eCy8ZD9xoQEz+nWYWsC&#10;7XcHg9+BoTx/lMP8zSHzd1LPWfahGxjMdAQAO973bI8MPhr+m6KDVn1SgfhrkJs5gpZh2WahAVWS&#10;LW4L4aCQfMqWF2Ne2x7p9wF9iXYDEtxnQ4Lg3aHzGL5NFiVIJEmb7FuQ33cGRlcRmY/fbeGszbrf&#10;q4vbF5CE9I9dweD1uAI5Zkf3TQHBPkZT8+w8BJL26crxDm477ndB+oovRERElAED+4hoUkzv7xWv&#10;hG7eHkN+YFVOTp/jRz+5j5Vbl/Hu1uu4cP5c6pmenD7H3/3DAzw4+jI4uQPgjwV9jmH+CEhmwvPf&#10;/DO0Hx1j9U4Fb79Vxf928//E8dMTHD89xdKl8zh+euq/pwRgr1xtZB9MoyBj0itAM6fIjg0H4buY&#10;g3e+q5Jnd9GX6vHv5k8yiLvjDcrnZStG4MoNhDNj+Ou+43XUPcZgRrgKAL/DUxfk1EGywZc1hMuy&#10;lSD7hQxgedeWwPN+yW8jcp7z1Gk62iEGB/9qyvPNXJdm2brytum16sWWFpMggh6iM2wYkEE3GXiz&#10;EseEyuDaPAwOTRM5t/rnqOD5oQIpZ+ZC9v3HGCwraKJ/jtJppsz6sgrLvp7ifVH2U5cqHEYGWVYg&#10;+3vw3G5Ags530N9uSc7tPQA3FuTcaiDftsl24P/qftnL8dzRhBpAEC8ApZLwvG4OeS7+9VfOzf71&#10;PqgGyfbUgQQ9BjOalSD7qnpjQlBzgoFAgGQDVY8jE5a9GTsjtCqciRfIXoY3OB91v6xhcL/Nmy5w&#10;O4u4bWhzxPNrhZyXRztC9DULyBJ4J+4h+rP3Mge6y2C1f90Z3O9l33eR7nrdwSTLz/Z/46nnqD1Y&#10;9tWCS/I2vcBIddsUv+w05rXtkXUfaNW3IgL6/d+5/jZxAs8Z6G8TQzNXf5sk3wdm7TecMJB/f1Ee&#10;5/qkbadRsgQx30N/Hyth8LzRyf1mpsntR9l/i41elh8wq954muWYlfnOZ1+BWo43eB4v+vNO0zEY&#10;j/7maiIiIkqJgX1ENGnLGN6hm5uD+0/wxW9/j3/8+7/C5fLFxO9vPzrGj35yHyenz9WnKpjwDxQ/&#10;e+A77z3A4Sd3vPK8r2Lp0oWz1xzcf4IHR1/i+OlJ5Un3GX9QES0edeAJiJNRIooMTqtlT5IO4uZ9&#10;Lho9WNrPsqEre6UbhBjFAbCSaKBhcB1062wiWVaXSQ3KTk74Tv2gIkoSmznPr3gyQNpBeMAxKweL&#10;F0g6PhIsEHV+MDAYxBTHboYOewP53ryQNQNTtP52O0D4eE1zbpeAbe7necg/61rfPsLHxAZGBwWV&#10;kM95PV5WpiAZ4HIhN0eox3ia35VbqYPn8iLX5DWEbyCRAeF0x5G637i5DdRHZ3vczmX++mXqborJ&#10;Iut1vQfZd5o5rEsazpDn8sgAPmz+w56LT/YjF7LfG8qzBpJfr5uQ72SyAWz6QXgDEuRRdACx7uYn&#10;A9KWnb7sufPa9si6D7Tqa95NQzXNs34fcNzANReyTdKe/82U75sXLuR3m5PDvPJqO2XXP/8ammeL&#10;yJpmFjDPOAwUfSO5XHNWvGBk3XUr6TEr85vOTKt5UG8w7U8v/vo9PcdgMv7NLURERJQRA/uICOVq&#10;w1SnddvrzpgWv4XBu1eLchvAppTm/RXe3Xodq3fi94V/+HEbP//lZ8FJNvLqEM7HDoDK6dfPcfz0&#10;FG+/VQ29YOXWZazcugxAAgH3P+24WJxSFkXbAe8+o2lm2ZsIB1E7KTM4BekGX3a8kknjOLenIx1u&#10;V70SN7oSWHH0ANxNvQ1lIOhleKXjU80j3476WRS8Uz8or4w+s0+Ow6tDylol4SBLMDDF1z8/7CD5&#10;oLDPhQQIzGOmBD05t9/IuL+7SBOsRXr6rGv5ZQ6XY6WjLKPYsqrCQbabI5pedt6osrpxNBGnfO+4&#10;yCC7g8EBxxKSZ3P2qW2jvM9lTQwOYJdg2bVCj/1Jl+QVPci2nOy+I8euGlzpcwqef35B5rKcq4gu&#10;qxuHg+lrX21BbjAI2oRl3yu4JK+fBU9d9nKmDKBFmt+2R7Z9QIL77kHaskbKdWhiGoJdZ1MH0lfR&#10;nPSKFOgQ4UA0/xpHSUm2zXuILqs7ivSPxSnfO8vC5Xh9rIwUhSV5iYiIcsPAPqIF5AXybSAcjBF8&#10;jf/fDuTH2RGks6nTba/nGazRGVMQoVOuNo7gZax6f+c3sQP7jp+eBIP6XAArOW+DzMrVhg3gYPVO&#10;5Swb4fHTExzc/wIAUL22hJPT57hcvoilSxeweucK9j/tGADMbnt9e1LrPS/K1cb8dlrQ7LPsCsLZ&#10;QXrII7A3OkPLHoCrmedfNMlGsAsZVF9FvABdFxI4lr3Dsn93tOktfxnxBgQXoaN+NP2d+u6UDYxO&#10;B9lXmrDsZcjNDkn2NQdSQnWq2j5zT84Pa14n+AaGlzoK4vmhv7/X0N/fRzkEcG+ht1sx1KxreZbh&#10;9e0jfP2uId/saw76v4nTZqAbJPNIeoy7kH317tQE9A3SlZs1YdnLib53uVYZytS8g/Z12R5XIYEk&#10;Rcq7JO8orvevA9l/nSkacHegPz/nFXgXNf98z0GyPZP+pvCDT/anst3aqjve51GPkR0U/Rsvetn1&#10;qb55bN7aHnnsA3LeP0y4TaYj+Hi2+P32HfglUxdj291FeP8cR9a0+SXXIydh/1QH0qYqomrCtFLL&#10;8QIMKB2OJXmJiIhy8Y1JrwARjVe52thDPyuA/8O/A+k493+U7KLf0DYjZnUIb2Cj2153U6zHNuRO&#10;nRtjzA6IcrVxAGD55vVX8NEHt2K/b/nNX+FJ9xkANLvt9anLcud/ryu3LuPFv7iA89/8M3z4cRuv&#10;fuciXvvuiwOvffU7F3Hz+it+1j4AeDnNd0h95WrjISRIktdVollm2SXI9c9AeEDZgQSNuQWvQwX6&#10;Ehv9a/bidJhSkSSTlgHua7Oj/5355wkfv7NRZIDKgBoIzGBgmibR52UH42iDEFE++r8p1Ot1B3mW&#10;labpxrZHmGwT//gI4rFBNI2kf8rA4DHL355EREREE8AABKIFEgjq6wCwu+31Q+X5h5BBhLVue70Z&#10;mG6gP8BwBf2gB5/jzc9JsC7bGHNgX7naKAH4AwD87Kc3z8rSxrH/aQfv7/wGAHrd9vqfF7OG6ZWr&#10;jT8AKF04fw6rdyr4r//7FVw4fy7y9fufdrD/6WMcPz0BpjRYcZYwsI+IiIiIiIiIiIiIiIiIiIjy&#10;xAAEogVRrjYqkJIvLoCr3fZ66I4qr0TvQ0h53KGlFbxgv2UMlhnZ7bbXt2KuzzYksK8J4Hdx3pOD&#10;l+BlK/y3B387NPBNdfz0BH+5fFb9p4nxrXMcZ5/rk1+8geq1pVhv+l9f+7n/3x6khAGltwrAyCOw&#10;zzu26pBAWsOb7KJfQumPkGBaQI5V3h1JREREREREREREREREREQ0ZxjYR7QgytXGDoBNKNn4NK/7&#10;HBKoF7s8a7naWAawBymnECv7WyCwb+yiyvDuf9rBhx+38Y9/fxM3r78Sev4vl/f9DHdT6XL5Ig4/&#10;+ZvYrw8E9lFOsgb2KceFX9oACJfwUXW817uQoFP/vS7LLBMREREREREREREREREREc2e/zLpFSCi&#10;sfGz6h0OfRVwz3utCclMN1K3vX5YrjZcSLa/WrnaeNxtr+/GXK8t9IOXilQCcAAgFLR3cvocf/cP&#10;D/Dg6EsAwI9+ch8rty7j3a3XB7L63bz+CvY/PVvVG2NY57h2AFSq114EINkFj5+eDn3Dk+7vcbl8&#10;EU+6z/xJu5DvntLZQf8YSyVQKrsHKW29qzxfQj/ArwLgW4FlmkPm6wLYUktvExERERERERERERER&#10;ERER0fRiYB/RgolRttOBZAy7jpiBfd58O+Vq4wYkuG+nXG043fZ6nIC9Tre97sRdTlrlaqPm///7&#10;3+sH9rUfHeNHP7mPk9Pn/qQegNLB/Sf44re/xz/+/V/hcvkiAGDl1uVgYB/Gsd5xeAFfWLp0HgDw&#10;4OhLvL/zm7PnV+9UcHD/ydlnvHD+HP7pv72B1TuVYNa+P07L55lF5WojUzncQFCfC2BFd+x4x67j&#10;PdQG6ZWrjYeQIL8e5Pg1ICWzD8rVxg1+x0RERERERERERERERERERLPhhUmvABFNl0DgT+LsY14w&#10;ku093MlrnXJyG5Cse34Wvg8/buPNH/46GNS31W2v/zkkex2edJ9h+c1fnQXzXS5fxNKlCwPzmxIG&#10;0M9EuHqngn978Lf45Bdv4F8OV/Hu1uv4/vdewb8cruJ/fPZj/NuDvz0LVgx4abyrTD6v/G4Nkrny&#10;asyAWN18NiFBfa43n61ue30FkhUTmK59loiIiIiIiIiIiIiIiIiIiIZgYB8R6XSQsqyoVz7UAWAG&#10;s+RNkpfRbhmQ4LfjpydYfvNX+PkvP/Nf4kICoXYBoNte34KU2u0BwPs7vznL6hco47s8xo8QSyDo&#10;EBfOn0P12tLZtBf/4sLA8xpGoStHWuVqYxmSIbMHYC1GRs2o+RjoB9OudNvrbuDppvc3U6lgIiIi&#10;IiIiIiIiIiIiIiIiGh+W4iUiHRdApVxtVFJmD7MhmcNWMbqc72q52jBTLCOJs2x0x09Psfzmp2rp&#10;3UMAy16QVVATwCYg5W3bj/bx9ltV/zmjXG3sAPhjkStepMA2AOTzbE9oVeaBkfQNXsDpnvdQW343&#10;AX8+tjqfbnu9V642XMgxSURERERERERERERERERERDOAgX1Ei6MHSGYvJZuXzmNIRrpSmgV12+tO&#10;udroQLL2jVpeLc0y0gpk6fOV4AXvjXJy+hzv7/wmOCnW+8blSfeZrsQuAFn39qNjVK8tnU07uP8k&#10;+BIDkjmOxmcHsv/tBkpgJ+YFxpoA3G57fTviZS6YlZGIiIiIiIiIiIiIiIiIiGhmMLCPaHH4wXoG&#10;JMhnGP95E1JWN419SOnPZQC7Q163BSn9W6SHyuOOt9wkSpBALCMwrQdgJf1q5WYVQO2f//XLgcC+&#10;k9Pn+OK3z9B+dIwHR1/i+OkJXv3ORVw4fw4A8OHH7eA80mwT6ttBglK35WqjAglqdSEZLrPwAzKH&#10;zcf1l5sxMyARERERERERERERERERERGNAQP7iBZHz/tbwehgPTeH5R1Cgp1uY3hgXydLtrJRNOV1&#10;d7vt9VQBbOVqw4F8ppo3qQSgN+lAqXK10QNQC5bW9f9fvbaEJ93f48c/qGLl1mXoXuOpFPk9zLty&#10;tQH0j7E4dry/dre9nuR96nIN9LP1NYe89Hfe31RZOImIiIiIiIiIiIiIiIiIiGi8Xpj0ChDR2PjB&#10;Z3ECe/xAo5fSLswrv+tCgo4m6bb3twfgRtqgPgDottd73fb6GoA19LfRasb1y8wPLGw/+o+zaRfO&#10;n8Px01O0Hx3j9Ov/PPv/8dPTs9dEle2lVCqImXnSy9ZnYnQwXhxxsvURERERERERERERERERERHR&#10;jGFgH9Hi8APRrox6YSADnZFxmR3gLKvYpCxDMhS+nFdGOi8Y6yrk86kZAQEA5Wqjlsey4ihXGyUA&#10;eNJ9huOnJwCA46cn+Od//RJPur9H9doSTk6f480f/hp/9w//99lrnnSf4aMPbo1rNalvw/ubKRjP&#10;+96XIVkjm1lXioiIiIiIiIiIiIiIiIiIiKYHS/ESLYhue73jlQsdZynOx5DAIwPh8r5+oOGOV0q2&#10;CCX0P++B9/nz1ANQKVcbDzXPVcrVxriy+Z19p+/v/AYffXALS5cu4O23qgBwFsh3+MnfnGXp2/+0&#10;g+q1Jdy8/srZTCI+B+XIC8arIZ9sfcuQ735YqWufH9DrZlwmERERERERERERERERERERjQED+4io&#10;SH7AnqF5zs8KWBnDepgTmn/Ryx1w4fw5PDj6Egf3n2Dl1uWz6UuXLuDdrdfPHj/pPsOHH7fx6nck&#10;yK96bQntR8djX98FVfP+7ucwLz9w9G6M15aAsxLZRERERERERERERERERERENOUY2EdEUVxkD/SK&#10;U9LX7rbXtzMuZ6qUq42vABjd9vo3xrS87eq1pfqPf/Aa3vzhr/HOew9wcvocq3cGYyZPTp/jn/77&#10;Y/z8l59FzepGXuWKF0252vhTzJf6wXjNjMszIMdnJ2awnoF+oC0RERERERERERERERERERFNOQb2&#10;EVEUF8MD8kjDC7gyxr3cy+VvDzx+cPQlTr/+T5ycPseF8+fwpPt7tB8d4+T0+bhXjTzlaqMCyVDp&#10;5JA5b9n7GzfznwHAybhMIiIiIiIiIiIiIiIiIiIiGpMXJr0CRDQe5WrD9P7rFrmMcrVRKmr+M8KY&#10;wDJfunD+3NmDpUsX8Mkv3sDbb1WxeucK/uN/nuDk9PlZ6V3f6dfPcXL6HKdfnwX7mWNb4zniBXMC&#10;ozPi+dn68ijDe9v7ezjqhYFjvzPsdURERERERERERERERERERDQ9mLGPaHH4dVmP0rzZC17qddvr&#10;w4KXL0EtHQAAIABJREFUdgBsYbEzg5mTWqafje/46Qn2P+1g9U4FS5cu4Gc/vXn2wgdHX+JHP7kP&#10;AHjSfYbvr+wHs/hdGedKzxHD+/t4xOv8LHsjg/GG8YJnTcQvw2t6f0etHxERERERERERERERERER&#10;EU0JBvYRLY7r3l8n5fuXAVwvVxtHAPysfFcC/zeQLlvdarnauD76ZTPD8P9TrjYejmF5JQDGZ//+&#10;H3hw9P8CAC6XL6J67UXti29ef2XgsVKa1xzTOs+bkVkqvTK8BoDDEcGxcfgBgk7M1/vZ/eK+noiI&#10;iIiIiIiIiIiIiIiIiCaMgX1Ei8ME4MbM8KXTgWTkWx71woQMTKZ87TiY41pQ+9Hx2f/Pf/McLpcv&#10;al/34OjLYbPxM8FR/vwyvPdymJcfCDtyXl6mzQriZ/cjIiIiIiIiIiIiIiIiIiKiKcDAPqIF4GUL&#10;KyFjCVAAPQB3vf93IMFKPQBb3fZ6r1xtbEMCw5wY8+p4fw+77fWVjOs1Fbwgqq8Ck2502+tOAcuo&#10;A6ipz330wS2cfv0c77z3AAf3n2Dl1uXQ+z/8+LM4i/G/02amlV0Q5WrDBDAq06Hp/c16DAISXNuL&#10;uW/VvL/7OSyXiIiIiIiIiIiIiIiIiIiIxoSBfUSLwfT+HmWcT6fbXt/2H3gBgwiUFu1AsoON5AUC&#10;AjHKmM6QWJ89rXK1sXnh/Ln697/3SumNv76M6rUlHNx/gnfee4AL588NlNl9570H2P+0g5vX/xdU&#10;ry3h5PQ5Pvz4MzzpPoucf/XaEn78g9cAoNR+dLz3L69+uvP/fPH/NQEcddvreQSkzSv/e3d1Tway&#10;5jlZy/CmCNL1MwXy+yMiIiIiIiIiIiIiIiIiIpohDOwjWgx+6c7O0FcN0W2vO+Vq4ywrmResdBuA&#10;Ua42et32+i6kpO5LGdZz1lUAYOnSBRw/PcltpuVqowTg4Ob1V8x3t17H0qULZ8+t3LqMX/9fT3D6&#10;9fOBaZ/9+zEO7j8ZGsh34fw5vP1WFR9+3AYAfPKLN86eq15bwttvVUvtR8ebP/rJ/c1yteEC2A8G&#10;dtIZPzjVjXje9P6GAmvL1cZBwoyVkfPSzNuEHJOHLMNLREREREREREREREREREQ0W16Y9AoQ0Vj4&#10;mfVSB/b5ytXGpvdfE8A9AGsAHK8Mbx3zlYEvqSuXyxfxyS/yqyzsBfU9XLl12fzog1sDQX2+N/76&#10;Mp50n+HB0Zdn037205va1wI4m756p4LVOxV8/3uv4NXvXNS+tnptCR99cAuQALF6udr4ys/USLH5&#10;gbVOcKL33S6Xq42H5Wpju1xt1MrVhulNP3tNudrYGTWvCH62vnvevHe8ZT1U5klERERERERERERE&#10;RERERERThhn7iBaDgYhAoEBAHrzXrAwpF7oGYK9cbZQ0mds6ANRpcVSCmQBnXOXk9D/xznsP/Mc7&#10;5WojU+lVAMbKrcvGz356M/IF1WtLABAK5PvxD6p4570HqF5bwht/fRnf/94ruHD+HNqPjvHmD399&#10;9r72o+OBMr5R8795/RU86T4zjp+efF6uNpyMn2ueGCOeNwHJehmc6JWjdrznzeBzXplqB+Fj1wTQ&#10;GxWk6wUH1ryHe5qXZC3LTURE42bZ2+i32dJyvX89AI8BOGjVnYzzJCKieaO/5jho1W9MYG2IiIRl&#10;GwC+0jzjolV/ebwrQ0RERERERDQeDOwjmnNeyVxABnDV53YAbHrPuZCgoQMA2s76bnu9CaCZ4+p1&#10;INkEzRznOVHHT0+CZXgzZ7ZbunQB7269PvI1fvnfy+V+5r2VW5ex/6nEf1WvLeHC+XMAgCfd3+PC&#10;+XNnAXvHT0/O/h/Fz9x3cvocH37cxv6nHTPDx5pXrjrBC7AzEBFY222v3wgE13Ygx6Lh/TO9lx15&#10;8zIgGTEPY6xLLfD/DiS7pgNgA8ByzHkQEdH8MdAPSF8GUIdluwD2AeyiVc96QwIRERERUVE2IqYb&#10;sGyTN6wQERERERHRPGJgH9H8M7y/j4MTvXKqflDfy172sIcAzDGWWu0BQLe9/o0xLa9Q5WrjT//j&#10;sx8DAN784a/RfnS85gVDpplXCcBXP/5BteQH5A2zdOm8NvPe4Sd/gw8/bmP5zU+xdOk8AODk9D/x&#10;T//tjYHXBQMCdfx1uHD+HN7deh2XyxfxznsPegBu5FHieZb5x023ve5qnvaPpcht1G2vb3uZ+w4A&#10;3O221294861Asu358zW9v48xmt/ZfSOYKbBcbRwgRsY/IiJaKAYkwHwDlr2GVp3B30REREQ0jZaH&#10;PLeKiJsqiYiIiIiIiGbZC5NeASKamB3v71ag9O6+9zfUUVauNgwvs1ikcrVRKVcbtdzWcIaUqw0z&#10;+NgLhDMyzLIGoPT970WXyA167bsv4uD+E5ycPg899/ZbVfzzwSre3foe3n7rNfzL4epZIJ+f5U8t&#10;46u6XP72wOOVW5dRvbZUQn8/Ij3T+zs0GM8LvnsZwJVytfHQK3fdAbCCflDgFe+vM2xe3jFoAGgq&#10;QX0VSMa/oe8nIqKFVQJwAMvWlXAnIiIiIpocy17G8H62Giy7NKa1ISIiIiIiIhobZuwjWhwv+f/x&#10;SnqaAFwlo9whJEPYKqSzLJjVywBQL1cb3wLwR29aL/CaEiTby728V3wWXS5/Gw+Ovswyi+vB8rmj&#10;vPqdizg5fY4vfvtMW1Y3WHo3aOnSBVSvvZhqBVfvVNB+dGyWqw0zGEC2gAxoSl17/GC8kRnyvADb&#10;FS+A9qtytbHWba8HsyaNzP7n8bP12cr0Ve8vj1Eiovnhon9jRhzXvb/mkNfUYNlAq76WdqWIiIiI&#10;iHJ2W3nsQPpJgsF8NQC7Y1ofIiIiIiIiorFgYB/RnOu2151ytQH0g4KAiMAfrxzvIfoZ+9RgJfVx&#10;CTIwfCXwniRBQy4gmcTmoDSoGQzCe/U7w0vbxmDosugdPz3RZtfzM/Cd/2a8QEDfO+89wOqdeJWX&#10;1WXfvP4Kli5dwPHTkw0sdhY4A9Gf3wCAYfu3F2hbgQRbmOgfqwflamMlENxnQoJxo4IIg/PqaEoD&#10;+8coSywSEc0PF636dqp3WnYN0ibUNQRqsOzHaNU5MEpEi8Oy1QARF626O6G1ISqeZRtQM6C16s74&#10;V4RoBMnEV1OmHkH6FYPTNzCJwD7LNpUpHbTqkX03c7sORFHC+yfbWERERERECTCwj2gxdABUytWG&#10;4QX7+AO4ugCfI2hK8Xqa3fb6VnCCV97TDxTsRMwzyu+8v3vlamPWO5sMAHjzh78GAJx+/RwAVsvV&#10;xvXotwxVefEv+kF0B/efYOXWZTzpPtMG9i1duoCb1185C/CL48HRl2g/OsbPfnoz1uuPn56Gll29&#10;toSD+yfL5WrjYewFL5YKNBn2AseNiXApGRcSKHjk/fVfD928FP6xeFezPAPA4bDAQCIiWiCtehNA&#10;E5a9Dcm6rNqBZTto1UfffCFBgqujXpZaq36jwGUfwc9CnUcwgwQG7ShT3VwyIFr2DvSBmEm4kDa4&#10;C8CJNaCWz3JH033Plh3VxryXW+CplPbb0Dyz7x0nUe8rsv2bdNkdtOpb2tfGFf6e9etQ7Of2Zf88&#10;ccjxuorBm2vU1wDSJr8H4DDTIHRx58rh+8s4hfejHoC1TMEl4e02fP/Itp07kAoFDrIExSRd53jz&#10;DF9fhl0f9fMoQfp7biOq30f2eRf+ft+qx+vjKbot0LcVaptM6vo4uA415P+dq/ME8rj+hc/j4W06&#10;fWqaaQ4kGDv4nAHLNgsPUJW2w23o+3T81/Qg67gf+ziatnVIc97Jdjzm0y4vtu0afWzrfwdkv0bH&#10;OWYn2V7X6bexokto59nGIiIiIiKacwzsI1oM+5Af93UAa+hnEdN1Uju6GXilVgeeK1cbNUiHRcl7&#10;biVl0FDxHQ9jcHL6HO1Hx8FJBqI6L2IIls49/81zePOHv8Zr330RN6+/on39zeuv4Ec/uY+PPrgV&#10;a/4ffvwZfvyDatrVAwC89t0lHNx/Agwv6beQAsF4rubpZQx2PncgwXiOn2mvXG2YkGOrh/5+9HjE&#10;YqOy8rEMLxER6bXq27BsF8Ce5tk9AFdjzMXA5NoCWZfdf68Mft4FsJshCMUPEhpk2XdzGDSvaOed&#10;hWU7AOwRg6f5Lze+qOUayC8jj/47k8HlYXTvyUvSZZuw7KOMgQPq9xy1DuqyZ49kjakj/mcxvX87&#10;sOxDyIC6m2LJRoJlJjFqfxkn3fnCBZAlwMnQzDPP1wf575OAd8tuQoIynITzybIOUfyKCclJQN8m&#10;JIi5NOLVgKx/DZLB14VcJ5ox3pNu/ZLRrf+kro9BRu7roM+sXEH265+pPI6zT0yaGuDYO/tupP1W&#10;Ul7rFLIWEmxZR7y+Pj+Qdtk7jrZyCfAb7zqkOe9kOR7775PvtQngbopr7qTarrrtVfFulnIzzFed&#10;53jOg2lka2M1IeddN/8VIyIiIiKabQzsI1oMTUiHYK1cbRxBOn+0A4vd9nrHK90LDBkgKFcbm+jf&#10;hdjsttd1WUjidg4Gy43OHK/86ecASqt3Knh363W0Hx3jzR/+2um215PdQY+zgLDPg+V8/aC91777&#10;YuT7Vm5dxs9/2Ub70fFAUKDO/qeds/fE9ep3LuLk9DmCJYcDGfxueMGfC8ULvnsI/bHi7/+6YLzr&#10;kFLYrvf/CiR4wvGOUUCOWT+YYmTGPm8/NCDBgb3AdP8O9h5YhpeIiHRa9SYs+wpk0D+oAsuuTU0m&#10;qOKVIANRt2HZaykD8WoR0zcgN9hMGxMSFLY2Y9+zAcuuZA6W7Gevmgd73sAxszMPIxlt1HNdEn6A&#10;hJ26FPri2YRl35vREq81SHDb7liySBZBznMPkf6GSgNyfrmNrNkXZ4uJSV4fJduV7jsrLVjbLGpb&#10;HCr/rwUe12DZW7nuq7IOe5r1iMsAcADLbqbO4jwN6zBefkCy/302J7w+aZUg31vi/uGZI0GnupvF&#10;4qpB2lhrhWS5JCIiIiKaYS9MegWIqHhekM8KJLDH/4GduoOrXG3soR/UtxUR1Af0O5uciOf96TOb&#10;sa9cbdTe3Xr9q48+uFW6cP4cqteWcHL6POtsS0uXLgwE0AHQluBVffTBLbz5w1+fBe7pHD89wcH9&#10;J/jHv/+rRCt14fw5/NN/j0wYN7PfYYFM76/uy9jqtte3u+31Zre9vtZtr18F8OeQYD9A7jDv+dn7&#10;AFzx/rqI5g9Kq1n5NiEdiSzDS0RE0SRgwdU8M46yetOmAhn4TJbBRkqiBd8TvO4uJ57feO15g3Gz&#10;JI99s5bDPKaFP3BMOpZdgmV/juigPhcSHGIH/h0iuv1dh2U/nPLjeprszfi22oRlfz5zn2F4UJ+L&#10;8D6/i+j+m2UAB7mv4/Sb1PUxeI1Tf8cvWttM93mD/R53Nc/Xclu6fP9Rx1EPcsyox1FUp1zNuxbN&#10;3jpMjrRvLHuW2zgmLDvLTQXTb3hQnwPZJ+O0sUqQ32Fm3qtIRERERDTLmLGPaEF4mfhuQDqCSpDy&#10;vFEcSFDSQCeQl/nrwHuuBwlOagaeNwG4gWCkuVauNszqtaW91Tt+v9rNszK5D46+BNIHu5mXyxdD&#10;E5cunR/5xsvli/jog1t4f+c3uFz+Np50f4/VO5WzMsGnXz/Hz3/Zxkcf3IJuGVH+43+e4Ec/uR8K&#10;Lgys02wNcOTH8P4OC5gLPddtr4c6WL2gOweStW8Xgx1ipaj3BVz3/jr+BO+Y3fAe2uobiIiIFDbC&#10;AzImLNtIWBLJQas+qawUyZYtg0YVSKa+YHvGgNzIkiSjiToIH8wg42eGayaY3yjJMoZJgEcFwG1v&#10;vdT2m5QZVTPcJNuef1Km3CgwS9cyspX3BPINjijys8a1DMteLjTLSav+jVivk2PrYar35m14cFMT&#10;UuYvup0tWZI2EA4UMQE8hGXfSJkZapLnynEzIOfZSWS9i7ed++dI/zxpKq+oQPajOCXqp0Ud4f3e&#10;wagSs/1spjsYvFaYsOxt7bVHpoWn6+f/EIPbN+8MmOO5PharFvi/A1k/w3ucpm02y2rK497Ada5V&#10;78CyOxjc1zeQvWSxf9OGLljJgVw7oq+3lm1A1r2uPFOBZe/Fzpo3DeuQTbzjUdbVgJwbVhEuNVyD&#10;ZfdSZk+dhiy7de884hYy90m21+W721Gm9iBBt7tDz53SxqojnEH7AJb98gJliSUiIiIiGooZ+4gW&#10;iBcUdBVKQN4QZz+evQChYOerjUDgn/d8HeGOl3m2d7n8bQDAyelzHNx/ggdHX+LDj9t+xry0wW5X&#10;/PkGHT89jRXcd/P6Kzj85A7aj45xcP8J/nJ5H99f2cf7O7/BZ/9+jMNP7iQK6pNln+DB0Zeh9wUC&#10;/b6VaIbzw/D+6gYC/UA7N+lMu+31Xre9vhKYZEYsI6jivTf4uj3IfmgvSsAtERFlICWuXM0z6kDL&#10;/GjVHbTquwBeRvhaW/MGqkYLl3Q9RDiDzAYmqVXveZ93C/J5m8or/JJn08wN/N/IlM1DvttgEMC8&#10;DBzOema0IuwgHNwkv41b9dFlt1v1jhf8cBXh80QF4cFs0tuc6gw8/XPkrhcgcQPha2LFK+c8/eQc&#10;p57Tm2jVRwdwyLZoQraBem7cmLtzzLRdH8MZgO9h2toU4yJZwNT9ral5pbp9srURZNkGwgF1PUhJ&#10;6hsjg+hbddcLJruK8HFU877n6V+HcZF1ddCqb6NVfxkSCK6u8+ZUrXMyknlwPqk3SPUgwYLbIwPz&#10;pI21gkmfd4mIiIiIphwz9hEtGC+4J9Zdq932uhN4WEG/vAMgdzLfLlcbwedLSJAVrNted7z318vV&#10;hnr36NSrXlvCu1uvA5AytcdPJatdULnaUO+CjD1v1YXzfxarHK+/Pm+/VcXbb1XTLD7k9Ovnkevl&#10;2SxXG+xw0cgaUOcFzQKjB5sNDGbrq0ECDFzkcac6EREtikOEB1FuY96vJa16D5a9AuAr5ZkNxMsw&#10;VVMeH3kZZFz0bwSowLIrI4OIxkEG2da8LBnBgKdVxM24NBnq/rmK6LKRowQHhl3vn5lyXtPEHzhe&#10;GfXChSABADVl6iEkKCJZMKcc034W/OBxU4Nl3ys0U+L82INlX52JDDytugPLvorw973pfd/OZFYs&#10;NjX4pYekGRNln1/BYPbNEuSYms92wXRcH9Vsso73NxhUWsNkMmCO223NNF0FkkOEM0xmaSMA/Rsl&#10;fX6wUrJ2XP/aoZa/3YGs97Svw2S06ruwbAf9yjO+PVi2MxPXkTApySs3Fc0T9XozPBOyTqu+5gWy&#10;moGpG5ju3yVERERERGPDwD4i0qlAuTPdC/Jzhr2pXG2kvfOwh9HZyKZN5YvfPis9OPryrPxuhA6S&#10;Zf8oAaioAXRPus9w/PQ0+Vrm5En3GS6XL2oDC5cuXcDx05NZ/A7z4Ae0FvnZ/cEEs1xt/AHS6bqv&#10;BN4O8IL69iD73opX5peIiCiOI4QD+8wJrMf4teouLLuJwSAgNctXFDVzjj9IeheDA/EbSFbet2g2&#10;gIPAYwOWXZriwdJ7GCyTuIz02zP4nR0i/nc9jXoYHPRehmWbMxB4NA5qdjU/M0w6EgTsB0cYynKm&#10;MzhistR904BcY7YnsTKJ9YO+P8fg56gjW8DQOFxXHqcrJSsBjh0MniPnP+B/UtdHCWwJBsl0zkp3&#10;WvZh4LkSLLvmZVacT+FtAcj2CPe/yLF6iME2XA2WvZXqO5Nsf6YydSv1zRkSWGdjsCSuMfQ7nIZ1&#10;mDRZ5zUMHot+JrftiaxTcup1sA7Lbk5xWzsZCYKOk1UzjrsY3OdLbM8SEREREQkG9hGRTqpApW57&#10;Pe2gmtttr99I+d6JKFcbD99+q2oGg/rOf/Oc7qX73fZ67A7vcrWxebl8MTSo+P7Ov+Lk9Hmqdc3q&#10;+OkJAKB67UXt80uXzuP46Uln1r7DPJSrjYcAzDEFzrnoZ0eolasNFzJ4eA/947VSrjYOIJ3fPQBr&#10;SmleIiKiUfTXDcs2zgaW59sRBgeFzZHvkAEtIzAlGDzhZ5DxpR9kLkKrfggrlHC7gukOWAkO3Jdg&#10;2cuJM6WFv7N9zHZg3xbCmYpmJzNaUaSEo6FMzZ7JUAJI1jCYxWy6gyMm5y4kCCx4fNVh2YdTkb00&#10;Dgn6tjF4Ljdn4LqoBlr8LsO87mHwO5zl82U8k7s+qoFswex095TnN5A+gGYWqNsC0GfrCz5XU6bV&#10;kC4IVa0q4uRwft+FfGfBY/M2or/DaViHyZNjMRjUCkx/hukgXWDiPGVWVq81SH1tnM3fJURERERE&#10;Y/HCpFeAiKZLoOxnHl6K8RoHM9opvHqnguOnJ2g/OsbB/Sf44rfPdC9Luj2v6wLoLpe/nWYVc+GX&#10;F75cvjjsZTP5HebAQHRGRhOa4IhytWGUqw1Td6yVq41KudpQt6Xp/bW77fU/h3T+HaKf7eIhgD94&#10;rymhX373Rre9zqwhRESUTPRAjDHGtZgkN8V71Gx9987+J9vTUZ6vpVgG9d1THuvK9I0SLHPozkyA&#10;UTQXEkAVZCAcFLBo1GOzmVsglmSPcUYsj4SuXGjabP+TIWUTXWXqrH3fcfpnohxC9ncHkslOPd9Q&#10;fqIyAPv/D/Y/VLxA9XmlO8aaka+W87IbYx7DhcuBArLfZyOB9k3vkev9X23TTM86TBf1OmLAsnWB&#10;n9NHbj5xlKnLM7P+acj+m9YuZHs1Ifv8rLfRiYiIiIhywcA+IlL5nYJ5/HA2gLMyvvPGfdJ9hqVL&#10;F+CXzY3IqKeWvxllWRdAp5bmHZfjpyd40pWARV0ZXgB47bsvAskDGOeFgeHHii7ob8/7V4uY30Ov&#10;lK7KBYBue/2w215fAeAH+dnoD7IcQu4GvspMfURElIHuGmKMeyVmiDow9/+zdzexcZx3vu9/MQbD&#10;jcgwgLxQaMBtAa4xV2ormPIqw9aM7koDiDRAjM/CIYnrM0BOnJa4CTIGJs3OAJ4gG0rl5AY4DkDy&#10;ZHF8IcCkgGh15VHTXqkGoVsr+pRxpA6uO1xYQBgyG91N7uJ5iqyurn6vZr/o+wGIJqurnn66u/qF&#10;Xb/+/+PB+nh1meEJgyQfeBvuCm/mAGl0jt0cGI1uMx4BlTuFNdU/dm/aVn7PH7NvxwMvad/X8fGy&#10;PR7MHk8mbBOvmJXVYnHt7CfTk/hze24Qk+hA/Plgvuv9806hrDuFK/ZnzT7fjLdBvD7WV5Mt14SR&#10;TSgrvh8Oz3uKNNXfFlJ77aTjt083AbD4+pUUW4EWJb2iO4VXdKew0qQC3zDMYXiYx0H8Oa3Tz1sH&#10;aUX1zx8bWiyOw2epSf83dv+8dKewal9rVuzrTanrsQAAAIAxQrAPQFzGnv4putBxvTXH9T53XO+J&#10;43rzkWUPHNfbDpd1oWLHyjRfbejsfvLpY0nS9r19vb/+mSQTfvvlz69Fq9u1/e3p8DZMCvENLth3&#10;PJDLHQU9Vre8Evj5W/bx8xfH9f7ouN5NW2HvtmqryCQK/PyhDfmtBX7+iv1ZCPz85hm1BgYAjK+k&#10;15HMWU9iQOLv3SpN1zatPqPvCTYTDjrHg2iZIQpbLdctGY3qddED99MdHbQ3t32mwVijbiVh2bgc&#10;OO5ULvZ3+pUZ60OmSZcLo6j659PCiFUbi1e1Gva5x+c7LWmb8GnbluuW9P/1MR6GSQojx78sMD+m&#10;z/FJwaBmbXhDSbdZy89XYuKVgEsdbt/YncJhm5Vjh2EOw2bUnoNPmds7XnExbMk72sz/PaXY0pta&#10;LN4cwGwAAACAsfVXg54AgKGTsael2PIbkm4Hfn5NOgmhFSLrbjiud9hFdb7f29Mnjut1uOlgffDh&#10;Q0nSx7/d19HxM8065/XuO2/o6txFzTrn9ffzW5I07bjeX9odc2pyoq4yXvXgqGG1vLO2Hzyta8k7&#10;c2FSktTJ9Rwzux2unwn8fEWSAj9/xXG9J5JWIo+dkkbrm8cAAIyTTg+kxtevb2d2p3CoxeKOakMC&#10;S22M3V8mUNOs5d8wu6va2/O62p979AB/eUQPbie7UyhrsVhUbQvejP07qR3qOIu/n+5XIKek2spK&#10;c2rWKvJ5ZZ4HVyQ9iJ2zIen1Acyoc3cKJS3GchmLxdzQVhMy8y2pNmyalfTEviZt2XAq4gb3+tiq&#10;AnB4v1Z0+tndtN1us4/zOlsmqBi/LQ7b2l/vFCpaLJZVG/oy1Srbf72PB8Y6/cwnDcMwh2FTUu37&#10;m9xgptGlO4VbWixeV+28TUve0X8uLqr+/ljXYvGGTCB3c6zebwMAAAADQLAPQNwle1oJFziul5NU&#10;DkN91ro9LQZ+fs0G/XKqPUCZVasqJ6fKGva2Xwk++PBhVrZKy2uvvqircxcl6aRFr79XlcxtUGkx&#10;1LSk7D/83cW6MybPTTRq83umfvCje/rlz6/VLY+EDkfyPuxBRs2rFx02OD/juF420ip3ekzbVQMA&#10;MFpM9b1cbGnjA6mm6lH0wHOlyYG5LdUG0Za1WFxto6Vcf5jruq7aaoPSqLSlvVPY0WLxUKfzn1dy&#10;tbok0fusneo/o+VOYc0eOI6GAm5qsXh3aANI/ZGJ/f2oT5fzSLX7VPxyETKBpFuSolV8TEve0Wnt&#10;Gn3ekeqfQ4fNqkyYMj7PeZlAiWQ+w9mVVHrOniOSDer1sb0KwKEt1Qacbmicgn1m/4zf/p0En7ZU&#10;H4xblrTW5vbxy650cNlpGYY5DJv6x8NicXpg76W7syLpc9XevxtaLJZG7HrUMq/vm6qvdJqRea4q&#10;2EBySaevN5Uzmx8AAAAwBgj2AYjLSlJYUSzipMKB43rLMv+cH0q61WSsabWujFCS+Sf/biw4OBLs&#10;bbEhSf5eVUfHzzQ1OSFJeuM7L4XBvkNJC83aozqutyYpGwYDo6YmJ/T29z9Ofe6daiNcuBX4+Wb7&#10;w1ix91lBjavtlNX4G8SfRytUOq73uU4/pMw0GRMAgFGQ1WIxXpWpG2XdKZxNlTHTLmo9trSiO4XN&#10;Jlu1rqwTqq+wI5mDX728d3q5w5a+WUkvy8w7k3D+rRELdUSrIE63VfHEtOyNHkxNs0LKug0b9mpZ&#10;IEtDAAAgAElEQVQ1hXaP4YHjqA0tFl8f6QPHncnE/q706XLi91UnrQF7ea48u+fHdBVV/xxU0GJx&#10;Z0TagMf/x8tqmCudmiqeV5Qc7gvl7E8hFvQblfskySi+PrauAHxqU7XBvqwWi9kRvr/iklrndhKs&#10;3FT9e7oltRPsS95vzvZ2HYY5DCPzfBZfmlV7n58tabGYRmeMrRb/GzRnKkoWVbt/hi15F3qb2oDd&#10;KazY+2e5wRoZe545vzbot/McvT8FAAAAukKwD0BcRvUfipQlbTuud1fmgEj4AeLtwM8fOq43reez&#10;vZMUOUBUPTjS++uf6Wc/uXpypnt5Rm9856XsBx8+/NxxvWLg5zfjA9jb74YkffGlaXU7eW7iJCC4&#10;9VE5DAieOffyTCfrvNzXyYwBe19Lpx/KZmOnod8LAIDRNa3Btcea7uBgflamWnVOyQfyW1WAi7fp&#10;a3XQOanCTi/BvmU1PnjWqc0RDAl10443GhbYSblaSCeBrmZ6rwBGS17p7IJ98QPRndx/g3yuHIxx&#10;aMk7aszzwSsyQZLlNrbI6TToV5F5Xr09YtWVljVKr4+dVQAOw0El1T5/3FD7lWuHl7ktcrGllY5C&#10;i+Z5ZkfxaqrdtjwdhsDRMMxhtGWUTkXd3lsij3NLXhPuuyvzepNpsXZGp8/VG/Yxe7en4CQAAAAw&#10;xl4Y9AQADA/bcleKHfSwleZWJW1LeiLzz3dZ0i1bteyJYm13I2O1+vAt3OZSs5WG3cyFKf3n/X/W&#10;1OSEfvCjeyfV7d74zkt69x1X/7GzlFm4NrvhuN4fHdfbsK2LQzdlDwDd3/3f+vFP7+sfFrb0/vpn&#10;qh4caT94OoBr1JW0DmaOivDbvp18czorqRT4+dftzzfCH0mvSLoiU8UCAIBBSnpNH5VKIVmZwEg7&#10;P2HIIZMwTrFpdR4THoxuV24j9LAZ+zvTYUWhfjDv8+8URi8MYA5+Rg90xyso1losTsfWaVYNafSZ&#10;1qbxx+1NLRaft/fsGDbmuTUeas7ayqnohzuFQ/s8/4rMbV9pc8uMzOcVT7RYXLfPo8+Ls3x9XI79&#10;3U64J95Kfn5M7p/lhGXdtEGO3z5SciVAYBBWVP/FgPF4jr1T2NGdwisy17GToOK8TMDvyRD8fwQA&#10;AAAMHYJ9AKIy9vRR/AxbaS4MHl2xoaRDmX/SFyR9K6F9ryT9qdkFRrYZ6Q8v3Mszmpqc0Hur39XV&#10;uYv6h4UtbX10ehxt5sKUfvaTq/rP+/88/cP/+sby1OTEtg35rcl+uPizn1zVzm/+i37zqzf1P/6v&#10;N+XvfaX5tz/SJ58+HtC1Mtqp2jfrnJdafBvTcb2M43pP7O/LKUxt0Kalk+BrWwI/X1KDb9EHfr5i&#10;z7+l+gP/AACcpaT3Zc9LpZDwQP5ai/XiB4dbH3Q2wb9Si3HOSknmizuv6E6hl6qBgxY9YDhtW+02&#10;0n7r5PGRVGVq48xnAdQrqv51pWCrdaFf7hQqulNYtaGL12Xuh1KbW9+U9OA5CAeXdPavj52/pzCv&#10;YdHHUDy8PqqS3heta7H4l45+zBeT4+Z5jsFQMP8TxB/nGdVWWh5tdwqbulNYkPQtmc9BN9VeqDwj&#10;81qz1q+pAQAAAKOIVrwAojL2NLEiiw0wlWLLGlVvCT/srbRxuRVJOcf1/tLGukNp+96+tu/t1y0P&#10;K/eFpiYn9O47rr73T5f0yaePpz/40C9UD450de6iFq7Nnqw365zXv//r/6Hv/beP68Y4azMXpiQ1&#10;bwXsXn5J+8HTTDv3YbiO43rjcFCxWfWiQ8kEGqOh1wYBWEXOP9TzE54AAAybxhUSOqnYV9KdwpUU&#10;ZnOWKjLVXTZbVt6rr/wmtR8S21Jt661lLRZXu2yxVlLjlmDflJljJrZ8R9LKGLV066Qd7/XI7zt9&#10;uA2uNK3yOAh3CiUtFm/JBHJCWS0W19oIr6L/RvG5Mh2nLXmj4ZtpmeDp83mbnDXT2vT0td28/udk&#10;nisbhfdMVdzF4itD/jpS0qi8PnZXATjabnY5svSGRvlLgiacn+nzpSxLWmty/jDs18Mwh3FTHLr3&#10;PXcKa7Ylb/T59qYWi3eH7v1kL8xz6qbC56bTdttzMs/Fjb7oX9BiUUN3vwEAAAADQrAPQFQ3rUUb&#10;Cf8xr7SxbkXmw7tSCpd71qYlZWcuTGnmwmTNGdWDY93ffaz3Vr9bt9HU5IQWrs1q4dqs/L2q/L36&#10;4Nysc14L12ZrKv8Nwkvfnmq5ztW5i+E8y2r8IWQu8vuhRqelX5JpmQ/fmn3g+kinBwwq/Z8SAACp&#10;SDqYXxnyA/hRFSW3X0sSvh8pd3j9kg5C/VGLxQ6GqHFTzQ8yN7Lb4mDXqhaLyzIth8P5zkvKabG4&#10;YlvZjrY7hR0tFg9Ve/3qqyObg4jRMGa7+8g4KKo+xFLQYnHHBnvGVVm1z2dZ9ef/zVzs735cxngy&#10;j98d1T42c1os3hziSqK52N/j8xgyQZKSpLVIgH1J9dd5WuZ1ZZhbuI/S62O8Ql3WVpzrRlaLxdwI&#10;h4Kut16lZ0tq9p7rTqFc937urG/TYZjDMEr+8tGoPwevSPo8tmxDi8XXR+h/r86Y4PKm/VmxVWCX&#10;ZEK38f+vClostv7SFQAAAPAcINgHICojddZatIkwJFhpY93w8lZaVTMbNo7r5SQ9ePMfZ/XuO27N&#10;eb/4ta8PPnyoH//0vn72k6sNx3Avz8jfq6p6cGSr452KBObOzNHxM01NTtTMLzR5biJpk5NWxEfH&#10;z7YCP193EMZxvYykJ5FF5cDPj2wlhvB+V+MqAM22nZY03cW+PtLtqgEAI2MuYVnprCfRg8oZVHZI&#10;u31u84PMvbhT2NRisSzzviV8LzEtaduGFzb7crlnK1qxyLTjrQ9lRINDh2MRamzXaWW0B7FzNmRa&#10;cY6rimqDfS/36XK+Gft7PA/E98+KTHAs+r9OGDytDGRGjZiwW9x43t/RCkumitqGau+jZS0Wi0N3&#10;H3ViGF4fkysA92pJo/W+zTC3xfIZXFKmwfuEqIpqw/CZxLX6axjmMGzqn4NHPfxmQpxF1bbgzdi/&#10;Vwcyp7MWVo81t8OG6p8TCxruIDkAAABwJl4Y9AQADJWMYh8AOq6XdVxvuYuxpqXWbUetR5HLHxth&#10;Bb/te/v6xa/9put+758uncWU2vLJp49r/n7t1fMnv8865+Orx9drdEWWY393HIgbMhl72tGHiI7r&#10;rcsEHBu1NlLC4y1MdjbcBgCAVDQ+wDzqr9vpOW0flaaMDU70hzlgdkX171s2+nq5Z+du7O+kij/R&#10;MObzE+oLmSo/8S/fmJa84+tR7O9cny4nPm78ctGMCWXED9iHLXmHTf3/Y2dbQavzL3otFnP2p/sv&#10;iZkA1ELCOctdjzksBv/62KwNZbeWe7q/Byfp9i7J3D+9/CRV/2z1BY34t2vT/cAufFwO/xyGTfw5&#10;uDSISaTOfCEpfn/fHKn7Z7GYsftU959b3ikc6k5hQfX363L3EwMAAADGBxX7AEg6qUAm1VfYy0ha&#10;txXXKpIqgZ8vxbadl6TAz0cPknXS6ij8EDXT5vrDpOEHptHqex98+FAzFya1cG02cd2pyYmaKnmh&#10;+7uPE9bun+rBkX780/s18wzndnT8rOm2s86L8vequQZnxz84rfQyzyGQsafNyilW7Gn0sZCRdDv2&#10;WIm74bheOfDz4dij/Q1kAMAoaXQQ+/kLQjW2HPu7ou7e12RV+z5ySf28nU1FkFXVh2U2tFgsj3jV&#10;pebteE0YM3qgMR4EfF48by15d1RbASerxWIm1X29ft8KLxedGJ2WvPHQcLPHTfy8XAqXH9/XGl9+&#10;fSvXBfWyb94plGx1u+gchufbib0Y7Otj/HOSsrr7/z8X+3tZyYG2YXYjYdlWz+HZxWJF0s3Y0vkW&#10;rwe7qn0+mle61dPWZV6TJPNZ0VZChchhmMOw6eQ5eNSMZkte8wWR6HutsnqvBn1b8ee0xWJ2TN+r&#10;AgAAAG0j2AcglLGn8QoD4UHHk3/UHdeTzD/rFbv+dUU+YHJcL/ywt9LmZYf/nM85rtfuNsPiuiR9&#10;9Ycj+XvVmjP2g6/DX3ckZX780/tZSQ3DfXFHx8+0fW+/rXX9vWpNy9xuVQ+OE6vyvfbqeVUPjk/+&#10;DtsMz1yY0nur39XVuYthMDFjg57RD54yqg9tTkfCpKOonVbT4XnRg/aPFGvXZVvzZmU+uJpT/YH+&#10;UL/ahwEAEFbrKyScsznUB5TOXvwg/GpXbV0Xi+uqPdDc6iBz70zbweuqPVBs2g6OfkvWZu14lyPr&#10;PV9teKOet5a8JqxTUe3/IctKt+11PIhS4cBz1xq35B0e8fD7VpN16183F4vTPb6exv8fbDZWRbX7&#10;/px6D53eVW2wbxSrwiUbxOtjcgXgK13tI4vFz1V739zQKAX7TJWvpEpfvT/+7xQqWiyWlBx+XGuw&#10;1Y5M8C2USS1YVB8Izyn5CwfDMIfhkRykb/YcPFpGtyVvJfZ3tufXOhP2jy8dn9cbAAAAoEsE+wCE&#10;wm9bxz8kmpOp7nAo80FyTubDlPBnPmG78MOWdtsQVezpska0xP72vf1mIbyTD4d//NP7ktoL9/2P&#10;//tRyyp5/TB57rRy4H7wVLPOec06L54sqx4c6YMPH2rWOa/JcxP6l3+7r/u7F/XFlydBxu02Lma9&#10;9SrDr81W01ElSRs2HBs+hpI+oMrZdRX4+ZJdP9PVJAEAaE9Bya8143PQrFemJVYmsqSXkNht1VeQ&#10;WVa6oaMkSeEZ05LVtAIbVXdV+3/EdZ0GAqJhzM0zms9wMlW3bql23xvnlry3Vft/xw0tFm+lElY2&#10;IYPl2FKeL7t1GjyN/i85LRM8HXw7+MXisupfI5s9/yeFb3Ittmml/Yp95rxM5O+0q32No7N+fVyO&#10;/b3Tw3PTbdVWHDRtMc+2VXQvklrj9nJ7xG2pPti3pEbvuZLDgDdU3za8G8sJy+qfF4ZhDsMl/uWj&#10;8QvS3yms2YBx9Ln+phaLwxy6TLoP5vW8v98GAAAA+oBgH4BQ+MFB/J/yrKSFwM8fSicte9dlWrlk&#10;ZA6azYfnW41CgokCP1+xwaWKRu9gyJyknHt5Rm9856W6Mz/48KEUu14//un96/vB0+y777iJ7Xcl&#10;U61v66POPqMKQ3i9il6PTz41rYCnJidOWgtv3/tCkvTe6t/JvTyjo+Nn+t5/+1j7wdNws4pq78f4&#10;B3BlDfu3gVsrqPX+HT4mopUVKjKPm5uxZWWZIGx4AGZO9fiGKgCgP0xgIR4yk8xB1dLZTmaoxQ88&#10;99LWsJLQ1rDxQea0JIdnJBN42hzZlryN2vGaKkCZyJqj9r9GPyS15L2h7to/DrtNmfft4X4RVuC6&#10;ksLYG6p9f36oUaqQNYwateQd9P9ByRVtS02fL81zbUW1j7No4LjTOWRUH+xr9kXKeBvPNIJe49wG&#10;cxCvj/H3FL18RrKj+lbCS7JfFhwBywnL0vzMKKx+F30uycSq+8bFw4DLWiz21hrYPI7jlV6bPZcM&#10;wxwGz7yXW44tHdf3c0kteYf3i9Gm0mD0/bdknns2ux5zsRivjiuN2+sNAAAA0AWCfQBCWUmVaEDP&#10;tgidjoX2spIObaWyiuN6h6r/gLlRSLCZir2stQ7nPVCO661Jyr3xnZf07jtu3flbH5V1dPysErte&#10;a1vy1v7jsyc3fvB//u10UvW+bqr1Hf+59+p+1YOjupa+MxcmNXNhUvvB17q/+1hf/eGopuLg1OSE&#10;fvnza/r7+ZPP1TKSbkXCoPGDILcDP7/Z82QHxHG9jMyBnUqz9QI/X45X2ouEWG9Juhv4+VKDy4gf&#10;WC2p/hvmAAD0zlTqSmrBeyiq+5wywY7l2NJeDyomVdhpdpA5HcnhmbAyVhqBp0HZUbwdb+2XJcav&#10;uks3THhlVfWV0cbvSyTmuhZVe1A8p8Xihu4Uuq96tFjcUP1789u0LU/FqpKqpg3Wuuqr9dX1CUyw&#10;o9rQ/LIWi7e7fB5KCnY0e63YTNhmXYvFblu95lR/Pwy+kmLazur10bw+ZSJLDtXblwUOtVjcVO37&#10;lGUtFleH/nnJ3Bbx15/ebo84c/tE3yOElhpejmnPHK9mva3F4itdPobCYHn8ujZ+LhmGOQyamXM8&#10;tDq+QXoTlKuvrDzcNlU735wWi8u6U9jscrx48LQ89M9jAAAAwBl4YdATADB4Nqg0rQZBJcf1lu3p&#10;A5kPh3PhMpkPGOIf6OYUCwm2oaIxPJj02qvJFfQCP7/2/1b/9PqPf3p/8+/nt/T++mfa+qgsf6+q&#10;7Xv70Wp9bd2GR8fPUmnbe3/3cU2w76s/HJ1U67u/+1g/+NE9/ewnV/Wzn1yt2W7mwtRJRT8rqeqP&#10;lPYHtIORsafttpqOK6lJqE+SEoKPYUgyU7cyAACdWixOa7G4rMXiEyWH+iRpZaird5y9ePWISgrV&#10;DJPeEyW1o+uHFdW/z8xpsdjoPdwoiFf3ua7a+23U34Omx4RHn4/b407hluqrVi1rsbhhAwPtM8+d&#10;G6oPh5RHvJX18DCvO8MRMjH397bq7+9bbT7/J4W/H9jqU53MY1n1r0GbTYMO5rx48CVrL7/z/b4+&#10;JFjpewh9cM7i9TFe/TCNtrNJFe6WexzzLPS7DW8o6faZtxXsGokHwKclfd7FYzgM1MW3a6cy9jDM&#10;YTDMdXyg+jmvjHnQq6gWXyQeMrdV/5y5YV+7OmO2ySWMDwAAADz3CPYBkE4/JKkJ6Nlg3oqkguN6&#10;mcDPXwn8/DckvSKp7LjeTZmDwdEqf91U6ztZ37b6HTkzFyabnZ34gVvg5yuBn1+pHhy9svVRefP9&#10;9c/09vc/1o9/er9ydPysKOlbilXKsa19T9zffayj42f6xa8f6he/rj2vU9WDo7pln3z6WP5eVfd3&#10;H9etFw8txm6DaHWUUuT31Q4Dn8MoZ08rbaybVNGyovpvoLYShggzHW4HABhvGS0W19r8Wddi8YEN&#10;8/1RpvpFpsG4K2N8wL5b8dfu3m8fc1AyPk6rg8zpMJedVJGx0HHoY1iYfTb6PjNeEYkDg7WSwivj&#10;akH1792XZcIRy22NYNb7XPVBmUM7PtKSHMY8O4vFnBaL65KeqD5QV1a7wUNTmS/+HD8tE65ba/lc&#10;u1jM2mBhvFqV2pxDUfWP8aykJx3u909U/z/t+Fb07ffrY3IF4N7bzta/Bkqdf+5wtsxtEX+MSem2&#10;4TXM7VNJOGe5yTYl1QdkMzKvHWttvV87fe3Ixc4JP29tbhjmcJZMoHrehug/V/1zz+bY/49inoOG&#10;635pxgTyk95jb2ixuN3mPppp8HpX7qHyHwAAADBWaMULQGrSOtdWDtuMLavYNr2S+RZ69EOVjD3t&#10;tJrZn8K52Falo+KSZCrm+XvVujOnJickabqNwOKW6r/Rn1Xsg1l/r6of//S+qgdHiZfn71XrWulK&#10;0va9fb326ouadZIrCErS1kePdHXuYs02R8fP9Pb3P65Z7/7uYy29lQ2vWyPR6xzuK7dk2jfnErcY&#10;HS/b00ob65ZV/+HpI0nrjuv9UdJK4Ofb+VAyfGzmNMiDXACAYZNR44p73VpJ4QBKVovFB2lMxirr&#10;TmFwIQJzQCp+YLHXNrzRceIHtZclraU0fmOmxduSat+rhC3PRjWoFG21Fw1glM+gAuW6FotpBuVW&#10;+9o62LQmXFFtS97xZK7rgsy+HX0sZ2QOPK/L7DuPVPs/cVbm/715JVeXP5R0heqmfbEiE+pII2jc&#10;7mtSRs2/SFWWub87eZyvqL618LTMa3dBi8WSHfdPkfPnWsylvYq6Zr+/IlPxKn75zfb7jE73+6Q5&#10;PA/Bmn6+PsZf8w9TvD03Vds9IaPFYq6Nimy9vn51+z5tOWFZmrdH3I7qu0ssqdl7rjuF1QZhzPAx&#10;HD6GSpHzMmr+GApfO9q7zYdhDr1Z0mJxrvVqyqr5c/6m7hS6Dby1O4d2bfU1cHanUEpoyTu87hTW&#10;tFh8WfX76LzMl5bKMoHdsmo/587pdD+NG62AIwAAANBnBPsASDacpg6q7Nmqa/FvjUqnB0pKHc6h&#10;JPOhVLzFy0h4f/2zVqukdnB7+95+k3l8ql/+/Fq8La62Pirr6Pj/03/snHY5ub/7uCbIF23De3T8&#10;TB986J+c516e0dJbWf3gR/e09dEjLb3VsutH2DIj6qZG5UOpNjRrpRvnuN50WKkw8PO3lPzYaaZi&#10;T19uthIAAD2oyIQFSimMNa36YPsoi1e8qaQWuLpT2LEH06MHMm/oLIJ9RlJ4Zl6LxfkRDW7cVXJQ&#10;IK0gZjMt3yB3qP+VE83+t6PkA6rj5U6hbENO26p/fkoKTLRSlrRAqK9P7hQqWiwWlc7nA2m8JpVk&#10;7u/OQjCNw3WhXIdz6yx8f7rfJ11+N/t9L8GaUdOv18f0KwCf2lL9Zy431PrzubRfv9qVVFGwn+89&#10;bqv+9sm0vE/vFFa0WJSSHy/z9qfdL9pUZJ5LOnsfOQxz6F5GvXefuNXjl3zSmEPUbutVelZU42Dm&#10;8Gm+j2bV2fNMGDw9q30UAAAAGHoE+wBItjJc4OcrKYwVfgOy03++K5HTszjwlpYlSZmFa7N66dtT&#10;dWc+/N1XYWW9TUm/T+vyfvnza7o6d1H7wVNt39uXv/eV9oOn2g+eav7tj7T0Vlb/8HcXdfznZ7q/&#10;+1j7wVNJJuC39FZW1YMjvb/+2Umwb/ve/smyL758qv3g65rWvEtvZXV17qJmnfMnY8X98ufX9LdX&#10;/3v4Z9gaKPzG5i3VViEYZQW1V61PMh/25WQeY6VuLzDw82VbyXJQH7gDAMZXWdJt2hw1FQ89pX3Q&#10;eVO1B5qntVhcPpP7xIRnbqv+YPCGFoulM6rkkp7koKTU36DAqEuqKDaezP58xbYlLKi7g+UVSUWe&#10;M8/AncItLRava7BB8d5fI0247hWZam/dhmgr6jZ8by7/dZmQZLeXfyiz33f6BbXR1Y/Xx+QKwOm1&#10;nTX3dTl2GfNaLGaGLoS8WMwq+Tk4/Ta8IXOfxm8fyXzO1vx9ggkt3ZV5HGW6nMGmTDXe7t5bDcMc&#10;zt6OzHNwadATOXOnlZXTrILeX2Yf3ZXZR7t9X1lSu5VpAQAAgOcIwT7gOWdb6maUXnvPMCTY0YdE&#10;tr2vJFUCP7+W0lz6znG9OUmZN/9xNrEFrnt5Jmxlu9VJhbcmlydFPliedc5r1vnuyfn+XlX7wde6&#10;v/tYH3z4sG7799c/syG+Yx0dP9PfXv3vmrkweRLWqx4cJW4Xtt1duDar/eCzxJa/sda8m/Y+XZO5&#10;TwfXPi9Fjutl1FmwL9T2B1q2VfFh4Ofj4dikD6ABAOhE2P6orLBlFwdNmlssJlXKSPtLKEkVdpZk&#10;Dr72n2mfdV217zOmZd7zjOJ7uB3VVgs5iza8o+t5askbMiGtTRvwu672wk47ku4S6DtzabbkbUdJ&#10;5nVyV+Y1Mq3qrIeSFrRYzMk8v8+rveuUTvjePAcu2DBVePmZNi9/S6ZS36gEgdKT/utjvEJdP9rO&#10;bqn+c4NlnV0l4HYlVevrZxveUNLt01740cxtp8PXjkOZ149iKu9FhmEO/RP+j1LR6XNwZZATGrhR&#10;a8krha3Mw2rQne6jW89liBMAAABowzcGPQEAg2VDRA8k3eo1fGVDT08klQI/f6WL7T+XlA38/Mg8&#10;Nzmu90BS7je/ejMx2OfvVcNg35WUgn3zkranJie09FZW3/unS/FAXc1l/+BH93R0/Kxm+S9/fu1k&#10;m6PjZ/qXf7tft07ce6vf1dJb2ZPr0+j6/s0bH4S/Xgn8fMnePluBn9/s7JoOp8jjpdhOADW8v9pd&#10;326zIfPB+6pt2xtfnsq+BAAAAMAygauMasNOFZnW26Uznw/GnwnZJbUJDsMt5b6G6Uz1uIxMyCke&#10;Miz1/fKBcWBeO6ZVHxY0AbWzaCU6DHMAmmm8j1ZkXmvYRwEAAIAWqNgHIGdPH6UwVsae7na5fUVS&#10;1nG9TEptgQdu8txJ6K6nVqxRMxem9MufX9PMhUl98uljzVyY0syFSVUPjiUpbP2ro+Nnmjw3oclz&#10;EzVtdcNWu7POi5q5MKl333E167yoyXMTmnXO11zWfvBU//Jv/4/8vaqW3sqehPlaBQElVWw1yKyk&#10;hTSu95DI2dN2P3QKD4R8M7rQBv6uS9oN/PymDQzmZKobrjiu90jmG+zRVkfhYzS1fQkAAACARHgP&#10;Z+40yFAa0OVXZD6DGczlA+Pg9LWj35UGh3sOQDPsowAAAEDPCPYBeNmepvHtuFyPYz2SKdE/77je&#10;qHxbb1qS9oOvW613yYa3enXdtN81AbyFa7MnZ8xcmJJk2v8eHT/T8Z+f6b3V7+r+7mP94Ef3tHBt&#10;Vi9926xzde6i3MszJ9sk8feq+vi3+9oPnmo/eKrqwdHJ+l98+VRX5y422vRQJuSZkzlIkLUthMfB&#10;nD2ttLOyrVoo1X8r9Yaksg31PdDpbRUG+TYlrce2CR8TlzqZMAAAAAAAAAAAAAAAGD0E+wBkJSnw&#10;82kE6cLAUaXL7cM5xANNQ+/99c9arbJsf3p2f/ex/n5+S0tvXZJ7+aW6Knv+XlVHx8/0xZdP9fB3&#10;X51U8Jt1zmvprXi+TCfrhtt+9YcjffLp47qqfB986OtnP7lad3mhSFXAaZl2taH5bq7nMOvw8RIG&#10;HaMqku7asa44rrcu6U+Bnz+0yw4d1ys5rpcL2+42CQkCAAAAAAAAAAAAAIAxQ7APQFbpVOsLx+ol&#10;JFiJnG6lMJ+zUJBUUw0v7uPf7qt6cFRROtepIElLb13SrPOijv/87CS4F5o8NyH38oyuzl3Uu++4&#10;qh4cqXpwLH+vqr+f36ppy9uJTz59fDJ+krAVsEzlubJMFbq7XV3Y8Cqo81ZF4W0R9UinVfokczut&#10;O653KFNFM2vPj+8zpYSxAAAAAAAAAAAAAADAmCHYBzzHHNcLK39VUhoyo85DTycCP1+2FckqgZ9f&#10;S2dK/eW4XkGS3vjOTE1b3KiHv/tK1YOjnq+Tvb8KkqkQuHBtVqYt74s16yWF/STToverP1YXYLYA&#10;ACAASURBVBxp+153wb6wgt/U5IS++kPTMYoy+8KjwM9vdnVhQ8i2Ui6o88dLxW6fjYRey5K2Hdeb&#10;k7mtMnZ5vBpfvO1uWVIuWskPAAAAAAAAAAAAAACMH4J9wPMtY08f9TqQDT1JvVf/S6puNvQi1er6&#10;KTc1OaF//9erqh4c6f31z+TvTdnLN0E79/KM3vjOS3rt1fOampw4WRZyL8/oh//VPZlvdL0f//S+&#10;piZNtb9wmb9X1QcfPjzZfj94qslzE+1U/StIej2F6zxMwtBdp4+X39vTjOzjw7bVndbpvn5oz9uV&#10;CQJW7N+F2FjhZWfVQ4gWAAAAAAAAAAAAAAAMN4J9wPMtDCql0Yo3HOv3TddqrSIpG6tuNtJmLkxJ&#10;qmZSGGruvdXv6urcRUmmat9vfrWgyXMT+tur/10/+8nVhlUD4/Mxc6r1s59crVvmXp7R5Lm/1vvr&#10;n0mS5t/+nw3HjYT9MpJKgZ8/bDmZ0RJWz+t0vwzXz0raiSw/lKluuNnktlptMFa8kh8AAAAAAAAA&#10;AAAAABgjBPuA59vL9rQSLrDtXivNQlmO692UtBP4+Upkcbehp7hHkuYl3XBcr9eQ4Jl5+LuvGp5n&#10;A28Zx/XWeryYXLT63tW5izUBvXZCfd1YuDZ7EuxrxlYBPJRtV5vC9R02OclU2+twu4o9fTm2vBT4&#10;+VudDBRpV53rcA4AAAAAAAAAAAAAAGCEEOwDnm8ZyYSFIsvmJV1yXO92k+1uyAT4KgljlXqcU0km&#10;GLbc4zhnyt+ryt+rtlot3la1I1OTEzVBvrByX79NTU5o1jmv/eDpybKkin9Hx88kadr+ZDSe4bOO&#10;g6uRMF4mtnyhyzmUJOUc15sew6qIAAAAAAAAAAAAAABABPuA511OteG80Lz9aSghwJdTOi19w/mU&#10;Vd+GdBg9kKRZ57zeW/27xBX2g6/DincrSr6923H9tVfP34wuiFbouzp3UfvBU80657scvrmZC1Ox&#10;YN9k3Tr7wdfhr6Ny33UiK2ld3e/jZaUXdNy1Y+VU29oXAAAAAAAAAAAAAACMCYJ9ACoNlm3Z378p&#10;U4EtbIv7sqT5aLUw27630VgdCfx8xXG9Q0nTKVT/6ztbiU2SFG2T20Cl2+vkuN7SrPNiw/PffecN&#10;TU3+dTdDt2Xh2qzu7z4++TupYt8XX54E/+6Own3Xicg+/qjLISqSso7rZWItrNu57GWZtr3hdmG4&#10;cE4E+wAAAAAAAAAAAAAAGEsE+4DnlON6OftrvALZoaSFsD2vXS8X+Pm1yLYZmQpmJbto2p52G3qK&#10;K2vEWo1Gq9n1SbZZNb5+VeoLXZ27KPfyzEm74fjlHR0/C1vxSqf7xTi5ZE9LXW7/SKYKZkYdBGAd&#10;15uWtGS3CbcL55Ct3wIAAAAAAAAAAAAAAIwDgn0A/hT9I/Dzt2LnZ3Uaagorl2VVGwjM2dM0WvFK&#10;p61Go+HBkfXaqychuEw329twVzapSt5ZeuM7L0WCfbXVA8PlVlr7wTDJSVIYeO1CJTJOKVxoH0+Z&#10;wM/vhL/L7Pdz9veMXfVuuF3g5w8d10uztS8AAAAAAAAAAAAAABgyBPuA51e77XNLktYd13ti183J&#10;tJRNqqSXVnW9MDxViFQWHFYV2fDVj396Xy99u2n4bslWO+zUy1JNQHDg4m2HqwdH0T9vRlsUj4mM&#10;eguZVuzpy7Hl05K2m9xeFZnH1aXY8rJMa9/cuLU9BgAAAAAAAAAAAAAABPuA51nYPrfSbKXAz5cd&#10;17sl6aZOq4etxlabs6dpVWoLx8lphKqSbd/bb7VKTj1cn6nJiW43TVVS5cCFa7P6xa/9sB1v4cwn&#10;dTZ2u90w8PMlG97LNFgumeBgRaZtb1lSOQzQOq63nDCXZY1JVUsAAAAAAAAAAAAAAFCLYB+AlgI/&#10;v+q43m2ZUFK5QbU+NVrexeVVHNcLx1pIY8w+WpetfrhwbVZv/uNs4krvr3+q/eDpjqTb3VzGzIWp&#10;bOvVzsbMhcm6ZVOTE3r3HVfvr38mSVfOfFL9tSQTous1uFrRaaXMqLKkhcDPVxptGPj5zYSxpPpK&#10;fgAAAAAAAAAAAAAAYAwQ7AOeX2EgqNLOyjZ01Na6KSnrtO3vWV5uRyIBRL307am6FrWhyXMTkjTd&#10;TdtUx/Wmk8J0w2bpray2Pnqk6sHRUN9nnXJcL6xAWOpxqIqknON607EQ7O1Ob69GFQABAAAAAAAA&#10;AAAAAMB4eGHQEwAwMNPSSWCvVzml14Y3FLY9HZpKdQ2cBLT2g69TH9xxvWlJmVnnxdTH7pR7eUY/&#10;+8nVpuvYioW5s5jPGcqpSaXKDoSPkZp9OqEaXyfj5XqYDwAAAAAAAAAAAAAAGFIE+wDUcFxvvo11&#10;NhIWp9KGNyIxBDWEHoW/HB0/a7jSzIUpyYYpO5SV1LAS4FlyL89o4dpseF2ayZzBdM6E43o5+2sa&#10;wdU/2dNMCmNJ9jHnuF5a4wEAAAAAAAAAAAAAgCFBK14AcTcc11tSJLCWYFnSSp/nUbKnS7bl6LCa&#10;C3+pHhzrF7/2E1eqHhxJUtZxvbUOx78kSVfnLnY5vXTtB0/D65Lo/u7/lqS5Lq7nsArv392ma7Wn&#10;JKmg9IJ9uzIV+zI62zbZAAAAAAAAAAAAAACgzwj2AYjblQkftazc10+Bnz90XK8iE1oqDHIu7aoe&#10;HOmDDx+2Wq3j6zIM1fpCX3x52m54P3iqWee8JMnfq2rro7L2g6eSCZvlBjC9fiqlMEZY1fLl6ELH&#10;9bYlrXbRFjscL6t05gcAAAAAAAAAAAAAAIYEwT4AcXOSdlRbsa8gqRj7+yyUZKoDriqdVqj9kJW0&#10;Hv7xm1+9mbiSv1cNQ39XOhx/fdZ5cWjaEU+em5C/V5UkffLpY80651U9ONLb3/9YMkGzFaXflnmQ&#10;HkiqdBG6qxP4+bKtPpmJnZWV9MRxvbLMPr8rqRT4+Va3Y/iY6KbFMwAAAAAAAAAAAAAAGGIE+wAk&#10;uR34+VL4h+N6hcDPr0X/jq1fVn8qtJ2EC6PzGSaO69WFr1pV2Ovkujiul525MNn5xPokvG5Hx8/0&#10;2qumWp+t0ieZ/WZnMDNLn+N6OftrKcVhD1Uf7KtI2pK0KRPym5NUsCHAkloH/V5usBwAAAAAAAAA&#10;AAAAAIyoFwY9AQBDKRP+4rjezehpA/2q0Fayp3N9Gr9ngZ/vWyVBx/UykjTrvNivi+jY1OSEZp3z&#10;8vequjp3UdWDI12duxieXRrg1PohZ093UxyzrPpg321JO4GfrwR+fifw86uBn39dprpjRtK2pD/G&#10;H4ORgGh8PAAAAAAAAAAAAAAAMOII9gGIO5S0JEmO681Lui7plqRpx/UyDQJ+h3b9TJoTsaG5Q5kq&#10;ZiOhenCUuHzy3EQ3w2UknVTGGxavvfqitu/t6/7uY72//tlJa94xFAZKS2kP7LjeSftcG+Yrx87P&#10;ygT65u2iYuDnb6U9DwAAAAAAAAAAAAAAMJxoxQsgrihp23G9B4GfvyLppLWqbU06LWk1ts0jmQBS&#10;RqataJpKkuYd11tLedy++Pi3+6oeHDdbpRBp8drKJclUyRsmL317Sh98+FD3dx9L0smppOsdXLdR&#10;kJNUCfx8JcUxd+24WSUEBm3g76aksN11WdJKi8qQ003OAwAAAAAAAAAAAAAAI4hgH4AaNkD0SoPz&#10;SkquXlaxp7kG5/ciDA0WWq04DPy9aqsKdjmdtnhtadYZrmp9kjRzYbLRWc3aNY+q0llciON6n8u0&#10;5C3otLVuMfDzay02LamD/QkAAAAAAAAAAAAAAIwGgn0A0hBWE7vUh7FLMmGnkkw1wWH0IPxl1jmv&#10;91b/LnGlt7//sSRtStpqc9z1yXMTQ9eGeObCVPhrRdLK4GbSVzdkAqV3Ux730J5mEpZv2N/bqdIH&#10;AAAAAAAAAAAAAADGGME+AG1zXG9Z0pJMG9GVwM/vSKbKn+N6sstTFfj5kh07YysGDh07P0nS5LkJ&#10;uZdnEtdzL8/I36tOt3s9HNc7nHVeTGWOfbIzrPdJrxzXW7e/llIeOgzrZRKWZyXdblSlz3G93Lje&#10;3gAAAAAAAAAAAAAAoNYLg54AgIE5lCTH9doO4wV+flPSgkzYKb5dSVLGcb3pdKaXOHamD2OnodTB&#10;up3cPrmpyYkOp3Kmfj/oCfSD3c+yksqBnz9ssXpa/iRptUXr3dzZTAUAAAAAAAAAAAAAAAwawT7g&#10;+fXInnYUxLNBp7uS5mJnhZXI+tE6dtee5vowdqqO//ws1fEaVf8bEpVBT6BPcvY07Ta8zdyStHOG&#10;lwcAAAAAAAAAAAAAAIYYrXiB51dYiSwTP8NxvWzg58vx5fa8jN0mHuALg4I5pd++dEdSQVLBcb2l&#10;lMdOw8ltsR881dvf/zhxpS++fCpJWcf1HpzRvPrC36uGv647rndjkHPpk4w9PbOgXbQyoK16edYV&#10;AwEAAAAAAAAAAAAAwBAh2Ac8v8LgXibhvHXH9YoyFdmy9mfOnp5U+HNcLxP4+UpsvJfTnmjg58uO&#10;6x3auSbNd6hEgm9JptVB5cEhr9iX0QjcH106bBRu7VHFnl6Kn2HbYq8rsn84rleRtNWiRS8AAAAA&#10;AAAAAAAAABgzBPuA51cYWoq31JVM69tGVeXK9icnE/SrSCfhO6k/rXglUwVwXtLrfQpcdc1xvTWZ&#10;ioKSpP/18IeJ6/3i174++PChAj//jTbGnJe0ndYc2+XvVeXvVfXwd1+dLJt1XtTSW5c0c2FKkrQf&#10;fB2eVQ78/OtnPcd+clwvJ7Pv96VaX+DnK/ZxUtMC24b6Htjlhzp9fOZkKlW+LOn3/ZgTAAAAAAAA&#10;AAAAAAAYPgT7gOdU4OcPbTWwpCBeSSaoVrG/P5IJcZXCFWyYbU61AaiSOqhG16FdmWBfTqehp2FR&#10;UiTY18jkub+WVFfpsJG6+8Xfq+rj3+7L36uqenBUt8Gsc14zF6Y067yo114Nfz/f9EL8var2g69P&#10;An1Hx88S19m+t6+Fa7OSpPu7jxvOcQxct6e7Z3y54f5zJfo4kyTH9ZZlKvkdSlo701kBAAAAAAAA&#10;AAAAAICBINgHPN/KkuYd18vGquBV7M/rgZ8/bLBtRdJSwng5x/Vy8XBSCnZkwk3XJd1KeewzMeu8&#10;GP6a0WlL1paOjp/pBz+6J3+vqqnJCS1cm9XVuYt67dXz2r63r/fXP5Mk7QdPtR88jQbv7OWe1+S5&#10;iZplx39+pv3gac2yq3MXtfRWbVbv6PiZfvHrh9oPnmrro/o8ZcK+M+rm7WlfKva1uNzEapSBn9+0&#10;Vf7ijzcAAAAAAAAAAAAAADCmCPYBz7fEKni2XehWo1CfbVe6rvrKeY/saVamil1q7Jwq6l9FwF7U&#10;3A77wdOWlfLa8E3JVMf7l3+7r5kLk7o6d1HvrX73pCWuJC29ldXCtVn5e1VtfVSWv1etGyge4IuK&#10;BgXdyzOJ68xcmNL82/+z0RDTjc4YNbYdbkbSTpNAa6+XkbO/xh87pWYBSRvuI9gHAAAAAAAAAAAA&#10;AMBzgmAf8Hwr2dM5xargBX5+rcl2FUmvS8o4rjcdCUGFwaS68VJSkrTsuN7nMm1Jh9L7658mLj/+&#10;80mb23XH9VrNPytJP/jRPUnSf97/54YrTk1O6OrcRV2du6gf/OheXcW+Zpbeyurdd9ym67QIKbZz&#10;XUZFGFI8iza8f2pw2Ykc18v0byoAAAAAAAAAAAAAAGDYEOwDnmOBny/bUFauw+0qkuS43rJMAO1W&#10;L+N14K6k8DKHVlLVvJiO5t9J9b9Z58WOgn1f/eGok6kkGer7oktn3YZXknk8BX5+M2H5tKRt1Vf5&#10;AwAAAAAAAAAAAAAAY4pgH4AdmSp4ucDPl9rZwFYPy0lakqneF63OV5I077hetllr0S6V7Gkl8POv&#10;pDx2TxzXeyApN+uc185v/kvD9f7mjQ8kqdiiIuLJeJI0eW6irTkcHT/Tx7/dl2Sq+B0dP4ueXZYJ&#10;RpYCP19yXO+mpPVPPm0dAmzSyrfl9RgVdp9+IqkcBlfPWFHStuN6czIVAysyVfzmZMKs05JWE7bL&#10;aoirVwIAAAAAAAAAAAAAgO68MOgJABi4sO3o9fgZ0fafjutlHNe7advgPpG0ISkjKRdrE3rXnubS&#10;nqht+bsj0wJ42CrFHUpth/C+2Y8JfPLpY1UPjvSbX72pf//Xq+HicuDnvxH4+dcDP78WhjcDP39L&#10;UjkW/kvk732VtPjWuIT6rHl7utXny8nZ00p0YeDndyStyIT4NiQ9kKnSd1Mm1LfSIHg7LSr5AQAA&#10;AAAAAAAAAAAwdgj2AQjbjs4nnLfhuN5GJMy3rtMKYZuSFmSqiE1HtinZ06V+TFanQcRcn8bv1qN2&#10;Vpq5MCW11772dvjL8Z9bh+8k6bVXX5QkuZdnNDV5EjAsNdmk0s64s86L8UUrgZ9Pqh43ysL99aza&#10;8FbiC2wb3ldkHlObMvddUdIrSS16AQAAAAAAAAAAAADA+KIVL/CcC/z8oeN6O0pun7slUz1MMkGk&#10;kqS7trpYo/EqjuuVJWUd18v0oa3pjkzAcEm1LYAH7VCS/L1q05VmLkyqenDUcrDAz+84rrcpablJ&#10;K9was855XZ27GF/cLHD4SMmBzmZ2xi1kZitOZnU2bXgv2dPE9rn28tvaryNVK2nFCwAAAAAAAAAA&#10;AADAmCHYB0Ay7XPnZcJy0WBfSSY0tNCgDagkyXG9aemkVa5kqs1tSLohU30sNbHg4IM0x+7RSdXC&#10;t7//ccOVvvjyqdT+3Kdbr1Lrlz+/Fl90w3G9RtUTs7PO+ZZjxsKKw3a7pyG8nfvdhvfksmIB2p7G&#10;UpvVIgEAAAAAAAAAAAAAwOgg2AdAOq2Ct6xIEC8M0TUK9dlKZ9sy1c42Ja3Ex3NcrxgJ/KWlZC8z&#10;l/K4qWhVtU8mkJXrdEz38kzb6x8dn7Tvbdr2d/LcRLOzJUn7wdfRPzP2ZxydRRvenGrDs73I2FMq&#10;9gEAAAAAAAAAAAAAMGYI9gGItuNddlxvOdpqNfDzV5pseihpQSZg9MBxvdXAzx9Gx5N0U9JaylPe&#10;suPuBH5+IeWxu+a43l8k6Te/erNhCO8Xv/b1wYcPFfj5b7Q55rxMeLIjtjJg09vHcb0/qo2qgJGg&#10;YqnF/jBybDj1ic6gDW+kdW5al5Oxp2kFBQEAAAAAAAAAAAAAwJB4YdATADA0btvTRm1b69gQX8VW&#10;9NuRCduFivb0RtiqNy22jWlF0nzaY/eoH5XTSpJUPTjqaCNbZW+3xWotb7v94Gm0+l+lo0mMhnl7&#10;ehZteMNgX1qtc+fsaSWl8QAAAAAAAAAAAAAAwJAg2AdA0klYriQp57herpNt7foZRUKBtvrZLZnw&#10;WCGdWdYI26bON13rbLVdOS1Sva0p28a4XD047mgi+8FTyYYCG1x+RpLe+M5LTcf55NPH0T9/39Ek&#10;RkO4z55FG94wiFdKabyMdPJYAwAAAAAAAAAAAAAAY4RgH4CosGpZW0E8x/WWHdd7IumBTDWyjON6&#10;y5FVijJV7G62G2TrwF17ej3lcXtRkU6q5SWaPPfX4a+dVBqsRKrmtVQ9OFL14CgMazaSaWes+7v/&#10;W1OTE+Gf/ahIODB2n8zqDNrwWjlJshUue2IrVWaUXkgQAAAAAAAAAAAAAAAMkW8MegIAhosN6mUk&#10;XYkGkBzXW5cJ/h1KWpZ0Q6fhtIpMK99pSdcDP/96ZLt5Sdsy1eyu2Ap0ac31j+osIDey3Msz+s2v&#10;3mxr3a2Pynp//bO21v3lz6/p6tzFxPOqB0favveFjo6faeujtosRjqKVwM9v9vMCbIXEJ5JKgZ+/&#10;ksJ44ePqVuDnV3sdDwAAAAAAAAAAAAAADJe/GvQEAAydoqQNmap9pcjyRzKV+aJBupKkrWgoynG9&#10;G47r5cJQYODndxzX25FpmbvhuF5FpkpaaKuHUNWOTMiwYn8GbVpSdubClGYuTCaucPznZ2Gb3Ira&#10;n/N09eC47YqHWx89amf8aUnZSDW+Otv3vtD3/umSvvjyaRjsK2u8qvbl7GlPbXht9bx5mbBr/H6q&#10;qLZF812lI2zru5vSeAAAAAAAAAAAAAAAYIgQ7ANQI/Dzm47r3ZCUiwX0Nh3XK8gEwjYl3Y63erUB&#10;p0NJS6oNBa7IhKjmEy4y57jedZmqaZ2GxrZkgn3lwM8vdLht6hzXy0l68OY/zurdd9zEdfy9qt7+&#10;/seSCTSutTtu9eDoQTvr+ntVVQ+OJGk18PMNA2vhXN3LMw3HOjp+pqnJCfl7VUlStBLjqLMV73KS&#10;dnqpImnH2dBp4DUefsyqdr9fclzvZUl3e2zJm7OnvYwBAAAAAAAAAAAAAACG1AuDngCAoRS29tyI&#10;Lb8t00p0JR7qs+ZlwnY1rUFtcOq2/bMS+PlvBH7+GzIBwXC7BzYY2DYbjKpImu90234Ig1r7wdcN&#10;13nt1fPdDH0o6SRg10j14Ejvr38a/llqNWizan33dx+fnP/wd19Jw1ERMU3X7elWtwPY9tTbOg27&#10;vhL4+dcDP38l8vMtSa/LVMIsyQT9bsrs7390XG/DhgM7udyMHaecZmtrAAAAAAAAAAAAAAAwPAj2&#10;AahjA2olSRnH9dYiZ22qtq1ofLvNwM+vJYWNbHW6cmzMMFR1KBNU6jjcp9M2qh2Fo/ro8Oj4WcMz&#10;I2G6l9sdMAxR2kp8DW3f++KkzW87ga9mIcOtj8qauTCp6sFRGCgstTvfYWf3sWWZ26mrNrw21HdT&#10;Zt+9YsOulaR1Az9fto+LK5K+JWlBp6HWZUnbNuS3bkN7reTsaVptfQEAAAAAAAAAAAAAwJAh2Aeg&#10;kRWZ0NKNMGwU+PnDwM+vNt2qvTELjust67Rl6Y5M0CkrUwGtE2E48HrTtc5OuVVlPSvT4biVh79r&#10;Pu73/umSZi5MSU3Cl1HVg+PE5fvBU/l7Vc1cmNL2vS/CxV1XthtCy/a021DfvGpDfaV2t7WPoR0b&#10;BIyG/KbtmE9swK9ZwDXc17uaPwAAAAAAAAAAAAAAGH7fGPQEAAwvx/VuSlqXab97JaUxc5Ie2D9v&#10;yYSZNgM/v+K43ucy4b6irfDX7phP1HlQbuTMXJjSf+wsNTz/Bz+6p/u7jzsa8389/GHdsh//9L62&#10;7+3rfz38oX7xa18ffPiw47mOiFcaVdlrxAbunsgE8ToK9bUYd0OngUPJtD5eiLe8tpf/R5lqg6+k&#10;cdkAAAAAAAAAAAAAAGD4/NWgJwBgeAV+/pbjetcl5RzXW+skbNdkzJLjeiuSNmRCfZL0e3u6IOlz&#10;mYp+O/FQUxNbkgoyYahKr3Ps0bSk7KxzXpPnJhJX+OLLp7LteksdjJuTTDW9WSe5hW7k8so6rYbY&#10;dJ5J423f29fVuYuSFM6zosHfrmmZlgmPljoN9Vk37Ri3+hDqK8tUtbxh/y7IPCaiwpbTVOsDAAAA&#10;AAAAAAAAAGCMEewD0MqKTsN2pV7DTI7rZSVdkgmehe1GdyQp8PMVG/rblgn+vd7msJsyIajDtCoL&#10;diusSPjuO2+chOPi3v7+x/L3qupkro7r/eW91e82DPVJ0pv/OKvte/uSqSTXNNgXztPf+6pmzOrB&#10;kSRp6a2sJIXjbaUR6hwGNkSXVRethW21vBsy+24xpfnMy4T4KrL3m+N6q3ZZUjvesA3vOLVGBgAA&#10;AAAAAAAAAAAAMS8MegIAhputarZi/9y2wbyOOK6XdVxv3bbM/VynVc92FGs3Gvj5HZlKdlnH9ZY7&#10;mGO4TcfzS1lZMlX5UlaZmkyuABhz2CrUF+XvVWv+Dtv9updn5O9Vw4p9Y8EG8+ZlbqPNLoaYl91v&#10;47ex43rLjutt2/bVncxnw/65EhkzHCPehjdj51DpoJolAAAAAAAAAAAAAAAYQQT7ALRkw3a3ZEJN&#10;D2y1t6Yc15t3XG8jFubLyIT5ViR9K/DzC3bsuLAaWqGDaYYVzG50sE3qbDjr8Ks/HDVcZ+bCVDdD&#10;V8Jqeo3Y8zsKfMWDfVLX8xsFyzL78GaX24fV8m43OO9QUtkG8E44rpezlfniwoDrZlgJ024bVgWM&#10;X86yPaVaHwAAAAAAAAAAAAAAY45WvADaEvj5Vcf1JBNGeuC43qak22HlMBtIykma02llM8kElHYk&#10;3VVCpbMGl1VyXK8kKee4Xq7N9r87ktbtZa+0WLffyl98+XWu0ZkvfdsE5zq4bpKk+7uPtXBttun5&#10;6jDYN04V+doQhj6TgnntaFYtLxv4+VckyVbuy8lUkbwtc588cVxvOlYpcMmeRtv6bsg8dlZtJUrZ&#10;McM2wJIJ2QIAAAAAAAAAAAAAgDFGsA9A22y4b1cmQLcsadmG/Q51GuQL/96UdLdBRb523JYJCi7J&#10;BKRaze3Qcb0dO6e/dHmZqdkPnupv3vig1WoP7O3XlmYhvKPjZ2Gw72a77WCnJif07/96tZ3LKziu&#10;10n1xGG2Ew3MtStSpbLU4Lxo2G9V0hOZynoVu29uyuzLm3abedkKluF87LKcpFLg5+PhvWh1v7Zb&#10;LQMAAAAAAAAAAAAAgNFEsA9AR2xQb8dxvWWZ9qPTMgGlsj3NyISPVnu9HMf1DtVZBb4tnbYrLfVy&#10;+T2alpSddc5r8txE3ZnVg+No29x2Q1oZ+5Poiy+fhr+2O2bmvdXvZq7OXWy4QhdjDrOcPe22Wl+4&#10;/W7Ceddlqkuuy1SmnJYJ50VDrX9SbfgvbOu7JZ1U5NuQuZ1r9vdYe95odT8AAAAAAAAAAAAAADCm&#10;CPYB6IptKboZXWYDSJ/LVI2720mb2QbCCnxttay1LXwrMgG4lW4qs6XBcb2spM8Xrs1q6a1s3fn3&#10;dx/rBz+6J0lbCZXZGo25dvznZ+1UzVtt57ZyXG995sJUW5X92h1zWNn98olM9bxSl8PM2dOk7XMy&#10;Yb6b9keSyjb8WrL74XWZSn7RbQ4j4b+wBW8xYb9tdh4AAAAAAAAAAAAAABhDLwx6AgDGhw0dLdg/&#10;N1IY8q49zXWwTViR7UYKl9+VwM+XJR36e9XE86cmT6r4TSeu0MB+8LT1SlJ9krC3hVuV9gAAIABJ&#10;REFU9cZBGIjspdpdViaIV4kutKHBaUlX7PilyPobkp44rvdEUiYMFdptMuG6tpXvvEzwcC02/obM&#10;/l+OnwcAAAAAAAAAAAAAAMYXwT4AqbLhpZKkjK1c14uSPZ1rtlLMpj1d7vGye1VuFOzrB/fyTPjr&#10;y30Yvtx6leFkW9zOy7Sx3WmxeqMxMrLtdRPOPpS0EPj5UuDn1wI/f0XSt2QCrpuSKjIhvuhlh4+L&#10;sK3vkj2tCR46rrcmsx8f6jQwCwAAAAAAAAAAAAAAngME+wD0Q1g1b76XQQI/fygTjGo7IGi32ZQ0&#10;bVuhDsru0fEzVQ+Omq3zzQ7GO2y1wqxzXkqxEt9XfzBzt7fpqLopE8q73cP1yNnTR/EzAj9/aCs0&#10;xpftBH5+JfDzr0i6pdMQn3R6H4XbhdX6NiUTRrSV+goy9/sVWvACAAAAAAAAAAAAAPB8+atBTwDA&#10;WAoDS5ds1b6cTLgqrLyX1Wkb2rJMJbTbDcJLFUk5x/UyHYSbbstUOtuwAamB+fv5rWZn33Rc72Za&#10;l/Xaqy9qP3iac1zvL2mMF4YS0xpvwDZ72PaSPS3Fz3Bc74H99Xbg5xtVBLyt2mBmGOis2NPp8Hf7&#10;eNmQeYxUZKoBjmzFRAAAAAAAAAAAAAAA0B2CfQD6IWNP55Vcta8iE+jLyQSYsjIht1uBn1+Nrbtr&#10;18voNAjVVODny47rlex2lXa364Pc1OSEXnv1fN0Ztk3voTprcxsNRNZ56dtT4a9lta7wl9Hp/dRM&#10;p3McJhn7s9ljxbucdNJm+oQN4WUlrSi5Ta/sdvHLDiv2bTiuV5G5jbOO630eOW9H0sqIV0sEAAAA&#10;AAAAAAAAAABdItgHIFWO62Uk3bB/HsoElB7JhMPK0aCSrQRXlqloti4T7psO/PxKClPZkglklVIa&#10;r2OO6z2ZuTCZ+c2v3qw772/e+EAyt8eVNsfKSXpQPTjSzIWpVquvxkNoCeOt+XvVgnt5ptVYpcDP&#10;L7Qzx2HjuN4T+2uxx6GySg435mRun0aV+hoJw5m5hMs5lFQM/PytDscEAAAAAAAAAAAAAABj5IVB&#10;TwDAeHBcL2Pb3j6RqdJXlvRK4OdXAj9/K/DzpQbVx6YDP78p6RWZynrLjuslVfnriB0zHC/T63hd&#10;Ku0HTxPPmJqckOqDXc1UJKl6cNzrnEKl/eDrpit88eVTyYQyR47jestKoVqfDVRKyRX5Lql1ZcT4&#10;eBmdttn9lqTXJV2xP68Hfv5bhPoAAAAAAAAAAAAAAAAV+wD0zLYkfSBTiexQpgLfrTbaiJYk5RzX&#10;ywR+vuK43oodZ12m0p8kvWxPu2lJuiWpIFNBMN7i9yw8kkzb3XhlvNdePR+2422LvX1SnVyj0GHo&#10;6PiZNLg2xr0q2NOtHsfJ2dOkgGNOUsaGCMsy+/OuTBW/Q8lUDQz8/CsJ423ZdUa1zTEAAAAAAAAA&#10;AAAAAOgjgn0AehIL9RUDP7/WweZhWC8nU1mt5LjepkyVvWWZcN+8pMPAz3cTgLolE+pbdlzvbhfb&#10;p+Lj3+7XLTv+8zNJNRXhulI9ONLWR4/03up3wyBeu+NmqwdH7VzEdK9zHICcTLW+UquWxG2Ys6c1&#10;49jKexm7PCdThS8r6aY9P9xf44HUS0njAQAAAAAAAAAAAAAARBHsA9CrdZlQ32oXLUR3ZYJ7c5I2&#10;7bItScuSrtvl05KK3Uws8POHjuvt2PEedDNGGrbv7Wv7Xn24z+ppXtWDY219VNZ7q99VpLVu22Pu&#10;B08165yvWx6pJrjey/wGrKv9JiYrqZLQzjcnExy8Ip0EXHMy+2zObieZcGl8O6UQOAQAAAAAAAAA&#10;AAAAAGOMYB+ArtlKbjmZgFOnoT7ptGpZGIKSrdonmcCfZCqedTN2qCgT7At/P2tzknI//K9v1Cx8&#10;+LuvwvDcpqTftznWkkyVuBOT5ybi65RkApOtvCxpOawc2EDYVnmUhMG6nqv12bDetE7bQscv5+R2&#10;thUly7L7qt12O7qO43rTMvs67XcBAAAAAAAAAAAAAEBTBPsA9OK6Pe0q/BX4+bLjehVJWcf1MoGf&#10;rziudzOySkXSQuDn4+1MO7mMStjeV6by2ma3Y3XDthTOLVx7TTMXpmrOs8G+rXYDaI7rzSkW7Jt1&#10;zmvh2qwkU73PjrfZxlg5ScszFyYTz7dzK3fYWnngHNd7Yn9NI8SZs6ePGpx/w3G9cuDn64J/kX07&#10;GuILw6oDawsNAAAAAAAAAAAAAABGwwuDngCAkRZW2iv1MMaWPb3huN62Tlu/bkp63VZC61UY8iqk&#10;MFanSlJNa9u46U4Gi7TbPfGzn1yVJFUPjiQThmxHWVJd2DD01R+OpPYq/w0NG6L8/9m7n9BI0zw/&#10;8N9uhu3LVo8axiztHqioWRy4D0srxxA+eUuJ+7S9SykHBLOHcSrBuzAeW5m6DLZhrQwbZk0fNjPD&#10;0z6sB6T07qEhoVMF7lubjPKcJhZ3qk81G8N2RsOU++CC0VTNpX3pPTxvlF69ipAipAj9y88HhBTv&#10;n+d94o03MkO8X/1+rSygWl/l/er7ibGGg60HSe7mlNdvONi622jhO3U8AAAAAAAAAIA6wT7gwi5S&#10;US+ldelhkkcpFc0OktwdDrYeXHDc+vxGKWGqVhX+ujTVsUd/8h+nBvtWp62Y5PO/+i8Tl3/2+Rct&#10;dWcKQp51bquQ4E1rGTsObm4vaLy1JIfTwqXDwdbBtOqI7U5vvWrH2xwvCwodAgAAAAAAAAC3mFa8&#10;wJUaDrYO251eN6VS3ygl1LeQQF9DNyVYtVO1SL1MB4Mff9KqV+1757/+r8Y/vlu1xZ3F1Opwf/pn&#10;n45/XG13erOM1TptZTXXlTnmdtXWUp7T3iKqPFahvJWUypGzbD8+/rdSwpprSd5rjNdKcqJtLwAA&#10;AAAAAABAk2AfcGHtTq/VaDk6r/2UYN9cbWnnMRxs9dudXj8lcPVqWceZ5pOff5bf+d0fTFq1WX3N&#10;ZFIr3vH4lQs/t4+HX4QEdy861hXonr3JTNaq78faEbc7vZUcBfe+lRLWm1R1cdR4T0wcDwAAAAAA&#10;AABgEsE+4CI+SgksraZU25tLu9NbGQ62DoeDrVG709tLCbitZ8Yqaecwrto3/vkyPez85jdW/vbf&#10;+vUkyZ//p8/y8ocfJ+W8PZ9xjPc/+/wXa5NWfPLzz+cd691MCRQOfvzn84511T5IuQb3LhgwbY6Z&#10;lBbOda0kL3M8hNqvjt9P8mGOKvdNGk/FPgAAAAAAAADgTIJ9wEWMW56+nzkDS1Vr0p0k96pFz1OC&#10;Zu9nScG+RtW+0XCwtZTjTNLu9L6VZP0f/v1OklIVbxzsGw62Hs84xuMcBROP+ZP/+OdJcjDHWJuZ&#10;Guz7JEmezzrWVWp3eq0kD5McJtle4NBrOVl1L8PB1kG707uTEu47THKvaif9yyQPqp9XUmt1XD2e&#10;OB4AAAAAAAAAwCRfvuoJADdav/q+Ns9OtTDWehV6ynCw1U8JSq0vbHaTjSv17Sz5OE0fDn78ST77&#10;/BdJkm+2f+1cg/zpn3162vKfzDFUa9qKH3300+Rkpbrraielet6z4WDrcBEDtju98TU4MaxahfPu&#10;plQ1fNXu9B6lhCoPq/WHw8HWQW2XU8cDAAAAAAAAAGgS7APOrQoyHSRZHQf0pml3eq12p/eo3em9&#10;TvImR9Xi6kG+fpKVdqe3tvjZFlWAcD9Jq6pad1n2k+Tf/4efNpe35hlkHAys+3j46Xj5aI6h3p20&#10;sKrWNz5P11p1nWymPO+nCxz6/er7R9M2qMJ7D5I8S/KkMa9mOHU83ocLmyEAAAAAAAAAcKtpxQtc&#10;VD/JakrVvi8qklVtY5NShe9+tc3YqNr2Z0k+yFHr3ecpQb/7WW7FuO3qOE/and5oicdpOvjBv/t4&#10;9Rtf/2p9WWuOIOOvTlr4/PtfFIebJxS5+tV3vnJswSc//yy/9/s/TJLRMsOVCzSuuthdVLW+yjiY&#10;12+uaHd6q/VqfMPB1l670ztI8rLd6b1MCQM2W1OvJzm8CWFJAAAAAAAAAOB6+NJVTwC42arqZC+T&#10;7FUVzMbLWymV+cZG1Ve3HnBqd3q/HA62vlR7/Calit17VcvTZc17N0dVA2+U/+dH/2vGobzn3z/I&#10;Hzz543ON8+33fyPf++53ji37nd/9wRdV+26I/nCwdXdRg7U7vdUkr5PsDwdb9xrrxtd6ktypB/yq&#10;ipW7KSG+7eFg62m1fC3JqzTeHwAAAAAAAAAAp1GxD7iQ4WBrv93pJaViX335qKpkliQPhoOtg3an&#10;96jarp8ctSxtd3prtbDfuLXpTpJlBqG6KSGslZQ2rn+5xGPV7dz7zjfz63/9q/nBv/s4n/z8s/Fc&#10;ZvFuks0//bNP0/nNbyRJOr/56/lm+9fy8fDTpFQ+/Nk882j65OefzzvOVfjVJI+qn7cXPPa4Wt+k&#10;trkfJHk6HGydOGZVMfBeVbXvoLHPtPEAAAAAAAAAACYS7AMWYT/JerNNaUqA78Pasv0kb9qd3q+m&#10;BOo2q+X1ffZSQn2b7U6vu6yqfVXw8Fl1rJVJYa1laHd63/rqO19Z/4d/v5M/+Y9/Pg729Wdp01pV&#10;f9usL/tm+9ey/3/9z/m93/9hfvTRT5/P2u613entNJc9//7BeD4fDQdbe7OMcxXand6T6senjett&#10;Ee5X3/sT1q0nOas64Hbjmp3a1hcAAAAAAAAAYJovX/UEgFthXI3sfn3hcLC1XQ+aVYGnBynV1jar&#10;xQ+qamfjbQ5zVIVtdznT/cLTJIcpIcLVJR9r7MOXP/x44YNWFfw+OGu75IuAYP7wj/4kgx9/kk9+&#10;/ll+9NFP842vfzXffv83kuTJJZ6PuVTzepTyus1a6XCesVspbXhHjXWbKWHU9arN9ET1/RrjHU7b&#10;BwAAAAAAAACgSbAPWIT96vv6qVslqSrBvZdS+ey9SZXhqmUHSdbGIbRlaIQIn5y27QKPuffZ5784&#10;fP79g/ztv/Xr5xrjG19/J0ny8fDTPP/+QT77/BfjFrpr84zz8fDTY4G+b7//G/ned7+Tr77zlZUk&#10;u+1Ob+VcE1yu8eu0vYSw3DiYOq0Nb1IqPL5pd3qv253eZv0ctTu91UYg8rS2vgAAAAAAAAAAU33p&#10;qicA3A7tTm83pQrfveFga/+MzWcZby3JqySj4WDrvYuOd8axXidZTang95fLPFbl/lff+Urrb/6N&#10;X8vgx58kpf3wz2bY7/1vv/8ba9/77neOLfx4+Gk++fln+Sf/4kf57PNfzFLF7t1UFRPvfeeb+Zf/&#10;7NvHVv7O7/5gPK9+ko9mGO+yjOfdHw62zmqJO7d2p/cXKVX5vlYPDVYV+t4kuZcS8FuvthvbSzlP&#10;D1MCh/1qv/F19d6yWkoDAAAAAAAAALfTr1z1BIBb48OU0NUHOargN7Oq1enhOBQ4HGz1251eP6Vq&#10;3+akyn4LtJ0SIny0xGMc89nnvxiH55KjtsRnGvz4kwx+/Mm49W4++fln+fyvfpHP/+oX40125p3L&#10;8+8f5Btf/2q++s5X8vHwP9fntZY5qwBekgeLHrDWandvQiXAzZR2uvsp1/aDdqe3nlLhb71av5kS&#10;Qu1X47VSQn0HQn0AAAAAAAAAwLwE+4CFGA629tud3ijJZrvTO0+b1MOUNqv1UGA3JVi2k1IVbSmq&#10;EOFeqgBXkmfLOlbNk5TgV1Ke2/Mztm8l2f3ed7/zRagvSX700U/z8ocf5953vpl/+Pc7+YMnf3yQ&#10;o/bCp7mfZPO3/sdvpvOb38gfPPnjPP/+waTtDlOCdItuezuv3ZRz0F1SUG7chnfS6/BBkmPHHIf8&#10;qla8mynXaP26GbfhPet1BQAAAAAAAAA4QbAPWKTnKQGnR0kez7JD1XL3fqqqde1Ob21c9axRte/R&#10;cLD1dOEzPrKdEsZaTwmPTUy5LUq703uWElZLkp+Nn/Mp2+8myb/6N3+Sb7b/Wr7x9XeSJJ3f/PXc&#10;/+2SD6wq7bXOGqsabyXJ5sfD/3wsHPinf/af8/Hw0/yj/+Vv5xtffyd/8OSPVz77/BetJZ/7s+a6&#10;mRLqOxgOth4vYfxWSoB0NOXc3Uuy2+70ngwHW8dCk1WA9Wm702tWqny/+j5pPAAAAAAAAACAU335&#10;qicA3Cp71ff7p22UlABfu9N7ldICdzOlItxekoeNTcfV4naqANZSVAGtbvXwybKOU7Ofoyp475+2&#10;YfW8N5MS3vun238n9397Nfd/ezXfbP/aF9tVFfdWZjl4VXFu9Id/NMhX3/lK/u2//q38y3/27fzb&#10;f/1b+fb7v5G/+9//RpLke9/9TjLD67ks1XMfvx4Lb8FbGbcv7k5aORxsjYaDrbvNUF/DdqOS4FpK&#10;a+mlBkQBAAAAAAAAgNtJsA9YmCrYtJekVVVZ+0K701ttd3qP2p3eZrvTe5MS6FtLCbd1k7w3HGw9&#10;GA627k0Y81lKYG03S1RVpeunqhC45GONg4yz2E2Sr77zlXzvu9/Jjz76aT77/Bf5ePhpBj/+JH/4&#10;R4P8zu/+ID/66KfzTmM7Se59529+ERD86jtfyT/d/jv5e//gB/nH//xH+cbX38k327+2usxQ5Rl2&#10;U177pVRRrLXSPRwOtvbOO059blUVypUcr+AHAAAAAAAAADAzrXiBRXuWEpTayfHg2qhatlJ73E2y&#10;X4XcphoOth5XrU4vqyXv65QKgTNVv7uA8fitdqf3eMo230oJQOZ//9++nW+//xsZ/PiT/N17z/ON&#10;r7+Tzz7/L/nk55/Vtx+dMtYJn33+i8Pf+/0frvzbf/1b+eo7X0mSvPNffyV/82/8WgY//iSfff5f&#10;8u33/9t8PPx0p93p/WzO53dR76Y896W04K2MA5zPJq1sd3rrKRUDWynX8/ZZ12uOKhx+tID5AQAA&#10;AAAAAABvoS9d9QSA26dqsbuW5F7V8nW8/HFKq93teaujtTu91ZTA3WGSO422pwtVzXPnrO0uyz/d&#10;/jv5ZvuvpfOb3zix7kcf/TS/9/s/vPAxvtn+tdTDfXX/+J//KC9/+PGFj3EBd5ZYre9N9fC9ZmCv&#10;qlL4prHbdjNY2u70ntTb9LY7vb+YNiYAAAAAAAAAwCxU7AOWoZsS7NvJ8XakeynBvrlblA4HWwft&#10;Tq9bjbmb5O6FZzn9WOMKgaspc36+rGOlVIKb9HzGy/Px8NN84+tfPbHjx8NP80/+xY+So3bG5w6/&#10;fTz89P7f+wc/2Pzed79z7FgfDz/Nv/8PP02SBylVFi/Ly5SKhtvLCPVVHuWoze+kAN5Ote5xFQLc&#10;TXK/Vsnx/Wr/Vqq2xlUL6pUke0J9AAAAAAAAAMB5qdgHLEWtat+DenW+dqe3myTDwdaDc477OiVw&#10;d6Jy2iJdcoXAV8PB1rFg3//w2//3q//um//N2ud/9Yt0fvMbufedbx6rpvfx8NP8vX/wg3z2+S8O&#10;Us7xhcNvVdvZ3Xvf+ebKr//1r+bP/9Nn40p9o+Fg672Ljj/HPJ6khO76zfOywGOcVa1vJclfJPna&#10;eF0V2tudMNzTccW+2nW/lCqDAAAAAAAAAMDbQcU+YFm+qNrX7vT2a8GpZ0leV8GpZ8PBVn/Oce+l&#10;BO6etDu9/rLCU5dZITDlXH2h3elt/p//x/+0NqlKX5I8//5B/vCPBvns8188rbeAvajhYGu/3en1&#10;X/7w40cp1eiSUqWvO32vxarChY9SApX3lnioJzm9Wt+j6vvrdqf3PMnTJPdTKjh+lKPqhaNx6LNq&#10;3buW5ECoDwAAAAAAAAC4CBX7gKWpqvNtpmpnWlu+nlJ17/A8VfdqldMOktxdZsvTWgW2Y89hmdqd&#10;3pv/90/+Uau5fPDjT/Kv/s2fZPDjT0YpVfr6lzGfy1IF416nBO7uLuv5Vcd5kxIenFat701KeG+1&#10;sft706o31ioNLrWaJAAAAAAAAABw+wn2AUtTC2olC25n2+70XiZZT7J33ra+Mx6nlaOw2WVVrtv5&#10;3ne/80Xr3cGPP8mPPvr/8vHw06SE0Z5d0jwu2wcpQbqlhiintYmurV9NsjocbO21O721JA9TrrWx&#10;vSQfplTw646r87U7vb9IuU6+tsywKQAAAAAAAABw+wn2AUvV7vQepbQ97Q8HWwtrZ1tVVXudpJUp&#10;Aa0FHms9yctljc8xC71Ommqv5cFwsHVnjv1aKW2Z11PCe0ltrrUqkksNmgIAAAAAAAAAbwfBPmDp&#10;2p3e65RKbPeGg639xrrWuJJfVSltpdp2Jcm7KcG9lSRpBrGq7V+nVLG7O66ctqTnMG4rfJBke1nH&#10;eUvdTzm3E1vjLkojDDqx1W8V/Luf0k53NGWMRykhvy+u51oVwKW1EAYAAAAAAAAA3h6CfcDSNQJ4&#10;x4Jb7U7vTUrQKimhudWUVqc/qbbfrdbdmRTcq1UEPEgJVS0zFPaqmt/2cLD1dBnHedtU18arlPDm&#10;xNd4gcd6khLKezocbJ0IZ1av8ZuU6681HGzdO2Ws1+OgaVXN703mrAIIAAAAAAAAADDNl696AsDt&#10;V4W1nqaEt540Vo/bln6tCkV1k6xUwbmH1brutMBXtd1eSuBud9I2i1AFBh+khA2ftDu9tWUd621R&#10;C0uupLRTXmaoby0l1HeYco1NspvkWRX6267a607UCPDtVN+fXXymAAAAAAAAAACCfcDl6SYZJdms&#10;h+KqtqV7tUp7T5OsVq1NV5P0h4Otx2eMvZ1SsW+93emdte25VcGzcRDxZVWpjXNohPr2hoOtvSUf&#10;axz6fDCpqmPVgne1dq0dJtltd3qvqqqC4+qQk8Zer7bfb64HAAAAAAAAADgPrXiBS1OFp16mBPzu&#10;TGubW4XzdlLCUneGg63RDGO3Utr9jqu/7S1izmfM7yDJh8s6zi33rZRAXH842Lq7zAPVWvDuT2qv&#10;W2vBu5JS/XG7+vlNqup+w8HW43an9zrJ83ob5tq10J0hgAoAAAAAAAAAMJNfueoJAG+P4WBrv93p&#10;7acEuh4leVxfX4XzVnLUgvfBLKG+auxRu9O7l1IF7km70ztYVmvXKuQ1DqatLuMYb4mDJCeCdotU&#10;hUnHLXgfTNnsSUrYtJVkM8latX0zrHeQ5IOUqpJj42t1byETBgAAAAAAAACIYB9w+R6kBKd22p3e&#10;fiN897r6vpJSXW2u1qbDwVa/3ek9SGm7+qrd6b03rSrgAjxICYKtJumnquzGme6nhOcOk9xb4uvT&#10;bMF72rE+HA62HlTB0t2U6zNJRu1Ob2U42Dqstdz9IhzY7vQ2c9RKeLT4ZwAAAAAAAAAAvK204gUu&#10;Xa0l78FwsHVnwvJRprTqbXd6aymBulG1/6RtdlPCYwdJ7i4rPHaZ7X9vgyoIt5sS6ru7rIqKteO9&#10;SgnpPR0Otrbn2O9RSnvdlRxV+vsgyUq9lW+703uTci2+J9gHAAAAAAAAACzSl696AsDbp6rEt59k&#10;td3pPW4s7yfZbobx2p3eehWkepUSDnuS5C/q+9fGeTAeP0cV2xauCnPdTQl/7VbBNSZod3qrKa9Z&#10;UkKQyw71PU4J9R3ME+pLkuFg62mSOynX4kpK2LRZre9xSqhPtT4AAAAAAAAAYOEE+4Cr8iAlELdT&#10;VeEb266Wf6EKzL1MCVI9TfK1qtLf15K8W1VYmzT+QZL1dqf3ZML6hagCauPA15MqwEZNdU5e5aiy&#10;4Vwtls9xvLWUinuHSe5N26bd6b2qvjab64eDrdFwsHU35XpMyrwPq31XkjyslmvBDAAAAAAAAAAs&#10;nFa8wJWZsfVuK8mb6uF2VU2tvn4lpR3uif0vs1Vuo83sUqvR3UCruaR2xdX18KY63r1JIcIq+Pcq&#10;5bVaqRbfmVRFsBrvZRXyGy97kuRRku5wsPV40c8BAAAAAAAAAECwD7hS7U5vN8lmkv3hYOtEdbWq&#10;5elOkn49XNXY5lWS55NCY1W1uNfVw4nhrUWphfs46UQocxnand7rlCDh00kteGtB0AfDwVa/Vk2w&#10;n9K697Ca68SqgrXr6TDJe5PCqAAAAAAAAAAAFyXYB1ypWtCqlQkV3arQ3tqkdRO2eW842BpNWL+Z&#10;o2p6d5cc7nucozawSz3WddZov7s3HGw9OGOXRRxzHBI9qFo1T9rmVcq1dqfWWnccBqybdi2deT0C&#10;AAAAAAAAAFzUl696AsDbrQpXjSv1PakCYXUfVd9HpwyzlhK0mrhNFcDqpoTMdqsw4VJUrVn3qmO9&#10;mvB8br0rCvVtpoT6DpNMq+z4KOVaaaV6bar9khLk+1LKa5dqrGn794X6AAAAAAAAAIBlEuwDrlxV&#10;1e5BShDsZSN4t1d9X5u0b7vTayW5Vw9aTQru1QJ3qymhrmWG+x7kLQ33XWGor16RcVp73PdTQqQH&#10;KdfB62q/e+NQaDXfUTVW/RitlEqMSblWAQAAAAAAAACWRrAPuBaqYN5eqmpqteWjlGp7D9ud3tqE&#10;/UbDwdZ+Y/F61Za1ue2DJPu5vHDfuErgWxHua4T6upcc6ktK1cYTrY/bnd6Tdqe3Ohxs3RsOtvar&#10;Nr1Pa5vsjK+F6vtKynVSt5uj5zVa8NMAAAAAAAAAADjmS1c9AYC6dqf3OiV4d6zaW9UGdSdJP8lP&#10;Utqh9qeM0UrypjlGtW4lJXy2mlK57bQKbxfWqCZ3InR2y6ymhN8eXEar2iq8uZlybu9Nuh5q29xp&#10;hv7and56jgJ7oyTbKdfY8+Fg62ltu0dJniQ5qEKBAAAAAAAAAABLJdgHXCtV8O51SuW+BxNa7K5W&#10;6/qTKqc1gnujJPvDwdb2KdscpNaKdRkaVeVuu6WH+hqv37j97qRKfeNQX6ZtV4VAX1ZjJeV6uVdb&#10;P65CmJRw4GhhTwQAAAAAAAAAYArBPuDaabR0PVFp7ZT95qrGN0vFt0VpVId72gwb3lTtTu9Jkkcp&#10;53D7EkJ9aylBvJWU6o33pr3GVaByP8dDgO9N2r7d6b1MCYweu2ZqFSS361X8AAAAAAAAAACWSbAP&#10;uJZqVe5GKeG+U9vlnhXqa3d6K1MCXeNgWrLk8FYjsLifUt1uaW2Al6k63086nVV6AAAgAElEQVRy&#10;FIycWDVvwccct8RN5ghHzhL4rEKez+rPod3pPU7V/nk42Lp78WcAAAAAAAAAADAbwT7g2qpV1Ds1&#10;WDVjcOtJkpXhYOvBhP3r1fSWGribMNcHyw7ELdpltzKujlmvrjh3ZcBzVHNcq7afWuUPAAAAAAAA&#10;AGBZBPuAa63WCnWvGcqrwldJqeJ2amCrCu+9nDROtX41Jdx3KYG7iwbVrkqj6mA/p7TCXdDx6oG8&#10;UXW8c70uE8J920nWhoOtxxO2e5PyHO8NB1v7550/AAAAAAAAAMB5CPYB11ojZPWgHoBrhMxOC/XV&#10;txvlKCDWrOq3khLuW88lBO5q7YaTMv+bUBVurfo+cyvc85o1RFhtt94M6E0Zsx7uO0y5pvYb24zD&#10;pEt/jgAAAAAAAAAAkwj2AddeI+A1Ldx3IqA1Yd+94WDrQbvTe5Tkg2ntfav1T6qHeykBv2W15l1N&#10;qSTYWsb4S3ApFQYbr8HUgF0VjnyS0q753oxjr6Wc87vN6n+1SooHw8HWnXNNHgAAAAAAAADgggT7&#10;gBthhnDfiYptVXW21ymhuX49yFdVZftwWpW3RuBuVB2zv6Cn0zzWSko4bbNa1J2l+txlaJyHy2hR&#10;PHPVxCrUt5OjUOT2cLD1dIZjtJKsTAj1jcOEoyR3ltliGAAAAAAAAADgNIJ9wI1xWrhvwrb1lqsn&#10;2vS2O73HSR4OB1tfO2OMnSSPqkX7KeGx0YWeyPTjraeE2sYtg5cWJpxxPo9Tnn+y5MqF1fHWUp5/&#10;KzOECNudXms42BpV5+1ltfjEdVE9j4NJFR1r22xWxz7MhEp+AAAAAAAAAACXSbAPuFHOCveNq7Gl&#10;hLQmhvqq7Z6kBPbunhWeawTOkhJy6y4j4NeoWDc+1lIDdRPm0KrmsJZLaL07IUC5lzmf82nBvCrY&#10;9/4prZfH+yalUp9QHwAAAAAAAABwpQT7gBtnhra843XTQn0rSd5U28wc5BpX+av2S0oFv2fLqKrX&#10;CBMeVsd5vOjjTDjuo5SQ3UqSfsr5HS3xeOsp7W9bKc/zwWmV9c4YazelnfFhyus6qrVj7g8HWw8m&#10;7LOZo1DfqVUgAQAAAAAAAAAui2AfcCPNGO7bGw62tifsOw6AjYaDrffmPO5Kte/DHFXw61bHGs35&#10;NGY53uMcDxNehsOUioRPl3WAKri4k1IVMFlQZcJ2p/cypdrhQZJ7KS16D5PcmxDw3MxRlb+lViUE&#10;AAAAAAAAAJiHYB9wY80Q7nuZEtjar5atpFSH26w2O7UNbxWqG00LfFXBsCc5Ct3tJXm+6Ap+VWvc&#10;nRzNe2wRx1lJaVlcH3NpVfomBPr6KSHC/oLGX0m5JsbPaW9Kpb7H1TxOtO4FAAAAAAAAALhqgn3A&#10;jdYI923Xq8xVgbjdat1hSthr/PPUlq/Vfi+r7bdPq1xXBckeJbmfowp+o5Q2vc8XGRibEPAbpYTi&#10;9s45XrMN7tKq9FUhyIc5CtyNcoG5n3GstZRrYmJr3UbLXqE+AAAAAAAAAODaEewDbrxGuO9EhbZq&#10;/Vq1/iBJf1rL13an9yglgDYOAp5a1a+x73pKwG+9tniUEvL7cIFV6Vo5HvA7TKkW+GyWSnvLaoM7&#10;4TirKedjM0dVDfvVPCeGKmv7buYocLg3z9yqfQ+bx2hUbBTqAwAAAAAAAACuLcE+4FY4K9w3w/4r&#10;KdX9WknupQTA1pPcaYa/qvDfYZL9SYGzaqz1JB/keMjvMCXY9pPq+8FFwnS1gN96jgfnnk+a24RA&#10;YD8LbINbO8Y44DiuzneYEm58dlqQrlb98GFKAHNcYXHu13PK2OMWvQdJ7i2r3TAAAAAAAAAAwEUJ&#10;9gG3RhXu200Jb/VTwltnBueqSnvjlr17SbZTWvGuDQdbJ/6drI7zOqUq3NfOGHsc8ns/pUJeq7HJ&#10;qPr6qHrcH6+Yo1Lg+Bj1VrfjMN1HKUG2h1lQC98Jx19LeW4f1I6fnBIynDD/zWqOrZTXbb9a/jpJ&#10;a9LrMMf8VlNez1bKubi76OqEAAAAAAAAAACLJNgH3CqNymyjlJDYxCpxVSBt3Dr3QUroq14Bb2Jw&#10;rzrGXyTJvIGzqqLdWpJvVXNcm2G3w5Rqd49nGH/c/nY9J0OEhyktd/dmnG593JUcVdBbTfJu9X21&#10;selBjsJ8oxnHbqUE+8bBwO74ubY7vcdJ3h8Otu7OO+dq/2OhzYtW/gMAAAAAAAAAuAyCfcCtU4XQ&#10;nqSExaaG2arQ2MMk/eFg615t+WZKGKw/KVBWW58k7zUDbFW4bj0l3Da19WxjvvXQXJL8avVzK0cB&#10;vYnzOWXccchvNaVy39N6pbrquGvV+venDDOe1zQH1ddH1fxGM8xrXKHv3eFga7u2vJXkTcpr9l41&#10;t3EoL5n/+T9Jae2blGvg6az7AgAAAAAAAABcJcE+4NZqd3qPUgJ+SWlL+6DZgrUWAnw2DuFVlfxe&#10;pQTz7qWh3em9TgnbraS0de3X1q1W+yalre+zWSvXnfI8HqdUEkxq1ewuOGa9Pe1pRtVXcrxd8OEs&#10;ocUJx91MeS6tlNdjr7H+VY6qGPZTqv8l5TVambTPhGOspGqlnBISvDdrW2MAAAAAAAAAgOvgV656&#10;AgDLMhxsPW13ev2Uqm/rSdband6D4WBrv7bNYUob3iRfBN4eVg9/0hyzWr+S5FmOwnb1da9y1PZ1&#10;u7n/LKpx1nJUqa4eRryf5PF5xm2oh/pGSe40Q4+LUDufz4aDrYMqlLdXhSNHE3bp5ijYd288p3an&#10;l5TXsTVhn/rx1lKe20pKJcG7y3heAAAAAAAAAADL9OWrngDAMlVV5e4meZoS9nrZ7vReVlXdJhmH&#10;6pLjgbqxhynV/+rb1yvgjX0471zbnd56u9N7k+R1SoW6neprXHXwMEmrOta5VeG3VkpFwcPq5912&#10;p7d+kXEbx3hUey6rE6r7TQzbVZX1+tXDzdqq0Wn7Vcd8nKNg5dPhYGspYUUAAAAAAAAAgGXTihd4&#10;a1SBtnHVt8OUtq77E7ZbqbZbGQ627jaWv0lyJ6UC4JOUCnP7KaG+7er74XCw9bVzzG3cwnc/pe3t&#10;OAy3Ws133DZ4ezjYejrP+I1jPU4JDG6nBOae5KgSXr8a/8w2u9Wc71f7jlKe93a1rpWjc5Q0Wui2&#10;O71X9XM7YdxX1Zh3qsW7SVrDwdadCdu3Us77+DxNfF0BAAAAAAAAAG4KFfuAt0ZVDe5OTlbvazW2&#10;OxwOtu6lBN+SfFGRbyfJaDjYGuUodPetlFDZvRy1zu2fY3rj9r+HKYG2/nCwNf56WoXixsecVm1w&#10;XgfDwdb+cLD1XkpVw35KtcLXVfhvqqq6325KZcJuNacvKv4NB1ujKnw4bnO82+70NmeZVK1qXyul&#10;4t/rJD+ZEup7VK1frfZ5T6gPAAAAAAAAALjpBPuAt0oV2ttOCbKNUsJob9qd3u6EgF+9at1a9dVs&#10;hbuW5F617QfVsrnb8FbzGFfle5QSrvuLKnj4uKpid6EWvDXvVt+/aFNbBQjv5iiIt9Pu9F6e2PPI&#10;/STPq2BgvwpCjiacw70cD/eNn8NZz2Ul5fXpJrkzHGw9rq9sd3qr7U7vVY4qAm4PB1t3td4FAAAA&#10;AAAAAG4DrXiBt1pVRW4nx1vRPptW9a0Kpq2khOJeJbk7DgC2O71fVpt9bd6AWbVvP6Xy33pKSHAt&#10;06vzjaqvtQnLzjJ+Dt2UioPjY6xN2LbbDNVV831Zbf+smve4kuFEVWW9Jynn7W6Sl1WlwEnbtpKs&#10;1Vv31tatpLxej6pF/ZTWu1OPDQAAAAAAAABw0wj2AWRiwG+U5HmSp9NCeu1Ob2U42DqsquntpATd&#10;xpXv5j3+LyftWwUJWylhvHdr8xuH8w5yVHlvbd7jNozHOkjys5Qg3mhSAK86X7uNxaOUynnTQpG7&#10;STbHx5j3PFXhwJ0cBSu3J4X/AAAAAAAAAABuOsE+gJoqpHc/JYCWlADZs5wR8EsJ1X1Q7XdvWrjt&#10;lGO+qo6xfb6Zz6c6ZnJKpb2q1e1aplQgbHd66ynnahw+HHvvlDHH4b6ZA5ATQpdPUyoJarsLAAAA&#10;AAAAANxKgn0AE1TtYB+mhNDGrWr3Utr0Hpyy30qSlXlaw9aCfRPb3l6Vdqf3JKXl7d3hYKs/w/br&#10;KVX8usPB1tNTtttN0jor2Fedl90cBfr2qrFHZ88eAAAAAAAAAODm+pWrngDAdVSFx7bbnV43Jdw2&#10;Dvlttju9g5Q2vfvNkFlVRe62VJL7y+r7yqSV7U7vZZIH48p5w8HWfrvTe3jWoMPB1oMqODlRFRB8&#10;mKPWwv3qOKNZJw4AAAAAAAAAcJMJ9gGcogqtPU7yuGoJez8lcLaa5MlpIb9bYFyZcDXJpNbCP0ny&#10;qt3p3RsOtkZVhb3WlG2PaZ6rKsz3Qcq5bVWL+ykV+vrzThwAAAAAAAAA4CYT7AOY0XCwtZdkr6o2&#10;t54S8lvN8ZDfhykhv6ntem+QsyoPPk2prPem3emNKxXOVFmvalm8lhLmW89RVcDDlJa7zwX6AAAA&#10;AAAAAIC3lWAfwJyq4NrTJE+nhPx22p3eKKVy3YczBNRG1fd3Fz/b5amqGX5t1u3bnd5qjsJ8a7VV&#10;4zDfh8PB1pnV/gAAAAAAAAAAbrsvXfUEAG6LKuS3lqMqdGOHKSG/j5IcTKrm1+70fpmkPxxs3V3+&#10;TGdTtdZ9ldIO9/E59h8H+d6vvq/UVo9SnRNhPgAAAAAAAACA41TsA1iQqpLfXkq73mar2c3qK+1O&#10;L0kOqq+f5eyWtzdCFQRcS/KtnAzyjcONH6YEGEeXOzsAAAAAAAAAgJtDsA9gCao2tfvV14NG6K2V&#10;o7a9N05Via+VMv/686mrVynsT6pSCAAAAAAAAADAZFrxAlyRKuyXlMDfwyQZDra+dlXzaaq14h1V&#10;X6s5XoWvrp9SgfAnUZEPAAAAAAAAAOBCBPsAroF2p/ckyaMk94aDrf2rnk+StDu9zSS7tUWHKeG9&#10;UUoL4YMkI9X4AAAAAAAAAAAWSytegOvheUqw74OUFrbXQav6fm3ChgAAAAAAAAAAb4MvX/UEAEiq&#10;qnejJJvtTm9au9vL9n71XUU+AAAAAAAAAIBLJNgHcH2Mq+I9utJZJGl3eutJ1pL0h4Ot0dXOBgAA&#10;AAAAAADg7SLYB3B9PEtymGSn3emtXdUk2p3eapLd6mH3quYBAAAAAAAAAPC2+tJVTwCAI+1ObzNH&#10;obqD6usnSQ6Gg63+ko+9luSDHFUM7A4HW4+XeUwAAAAAAAAAAE4S7AO4ZqqA3cMk6xNWj6qvj1Kq&#10;+x0kyayhv3ant5JkNcn4+7vV99XaZodJtoeDrb35Zw8AAAAAAAAAwEUJ9gFcY1XIbzXJt5K0kqzN&#10;uOs49Neqvs5ykKSfUh1wfzjYOpxnngAAAAAAAAAALI5gH8AN0+70WjkK7LWS/GqOV9xLjqryfVHV&#10;r+aj6vtBktFwsNVcDwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAFytL131BIAZbHTXkqxNXPdi5/ECj/MoycpSj8H1stFtJdk8tmwRr/dGtznGXl7sjC48&#10;LgAAAAAAAADAW+BXrnoCwEzWkuxMXLPRPciLnf0LH6EEvJ5MWfv4wuNzXbVy8tp6vIBxm2P2k4wW&#10;MC4AAAAAAAAAwK335aueAHBhHyxonPUFjQMAAAAAAAAAAFyAYB/cfIsK5D1c0DgAAAAAAAAAAMAF&#10;CPbBzbeSje7Fwn0b3dWUlqwAAAAAAAAAAMAV+5WrngBwLodJVmqPP0iyf4Hx7l9sOgAAAAAAAMAx&#10;G921JGu1JaO82Nm7krlA00Z3M8sr/nIzrvWT56CfFzv9K5kLwASCfXAzHaR8wGhVjzez0d3Oi53D&#10;c45Xr/i3n0W09y1VAJ8cW/Zi5+45xtnM8eDhdl7sHFxwLs8nfpA8eaxZHSb5SZJRkv0LvA71ubxq&#10;LJn/ed8UJ5/rRUx+bU8//maOv+4HebGzPfeRN7pPkqx+8fg81/vJMZdzbja6j1ICwWOHebFz71yj&#10;bnRbSXYbSx/kxc7oXOMBAAAAAMDtsZZkp/a4n2TvKiYCE9zP8eDpIvVzM671Seegf/nTAJhMsA9u&#10;rv0kj2qP13OeD0flL4VatSUfZhHBvuRhmh+CNrqb5/jLjFZjnJXJm51qpTHGRzMeax7jc7abjW43&#10;L3Yen3OccdCsOY+HSR6ce8zrbW2BY017bU+zk+PvgbVsdJ+dI5i2msX/8rPI8ernZi/leR+9nza6&#10;j/Ji5+k5xt3N8XnuC/UBAAAAAAAAwMV8+aonAJzb88bjDyZudbbjlcpK1bmL2eiuZHI48G1p+buT&#10;jW6zgtk8Jp2n9eq8skgng61jm5c6j8tWqko2g6I7VfW92Z0MoU4aFwAAAAAAAACYk4p9cFO92DnI&#10;RneUo1BSCX7N3wa2HsBrhgXPaz1HlcBGOZrjWja6rRtUzWsvyc9m2O79nKystpmN7kfnaAvbaow1&#10;Sjl/47DkfOPdPKNc7Drsz7l9PUQ5ytG1ej/J4wvMYxlGWeS5ebGzn41uvfX2Skr1vdlaCJeg6ZPG&#10;0gcLaUUNAAAAAADAZdvL4u4Xu18EsACCfXCzXawd70a3HsBLte/qAub1sPZzP8db3D5Msr2AY1yG&#10;53mx059pyxJy2s3xoORO5g/i1c/dKOXD805t3bzj3TSjC7Uxnkd5zTZrS57lqD1tKxvd9bzY2b+U&#10;ucxmGefmQcp7c/zvwNocz/t4K9/Sgvc6nS8AAAAAAABm97OZ740yXekYNnaYFzsHVzWVG6Xcuz2e&#10;VXA9gmAf3HDPczzY90HmC37V2/fu58XOYTa6F5vRRnc1x//D/TAl/LNWPd7MzQn2za5UKbuXje6b&#10;HFV9a2Wjuzrnh7XN2s/7Ka/nONi3eo7xmG6z8Xgvybdqy++nvAa3V3nPP0jysrZ0Nxvd/qmV98r7&#10;vP5vjxa8AAAAAABwHW10XzWWbM99r6ncF6h38Xk+d9eqk3M5yIudyfcMT855VgdJ/jLlvudsz/H8&#10;x5pk8nlZzGvwJPV7sC92ZuvAxPKV98fDlPvhrQnrk3JtPk+yN1f3q+brfp733kZ3M8e7mE2+/k5u&#10;dzGzXKOlm93DlOI5rQnrk3Lu+kme3aDOgLAwgn1wk12kHe/JamUfLmhW9Ypzh1W7z3HLzpUkK9no&#10;bp7rw/7N0E2p3De2lvJh42zlw1K9AtrzvNgZZaPbz/GKhwJUi1G/VsfB1uc5el+s37DW0eczuSXv&#10;k5x+ne02HmvBCwAAAAAA102597TWWHqee031Ih5J8tE5Z9Scy0W3m7bfTja6Byn3L866T3feY00y&#10;7bw0j/EkybzBvNUJ43CVSihtN7O9LuPiODvZ6D5L8nTGe2vN1301G939Oe/LtRpjrEze7MR2y3OU&#10;H9icYevxuXuUje7TJF33JXmbfPmqJwBcWLOi2PrErU5qbnfxymTlP+D6uGXM8h9rffzFJf2vn1Hj&#10;8bQPRpPUz8uo9ovG89ry9eo8cxGlBHartqQEW0s551Ft+eblTOjKPUipuje22SgTfmSj+yjH/zJI&#10;C14AAAAAALieJt2Te1vuNa0meVVVU7tu1qr7LdxUG931JK8zfxBuJaVb23mvzZWcLMBxs5R/f17l&#10;fPdhH6Wcu7fh3zBIomIf3Abnbcd7sg3vxa2nWXHu+M+b1c9rt7gS2vk+RJS/6FirLamfu/3UKx6W&#10;87x3ruPMNpdfLm3s66P+i2wzePo8R+2P7yd5fElzujrTWvIm7x3brnxI3qkt0YIXAAAAAACuo5P3&#10;nkYpRQ+Wf69psUY5ft9smndzshXqSsq9j/cmbH+RY03Tn2Pbnary2ugCx+MqlEqYk8J1eynFRPpf&#10;3Hs/eh/eT7PyXgmo3Z27LXMJ565fQuGNvSQ/W8K4uzleROQw43NXirAU5b7kWkquYbO2/Wo1xr0l&#10;zA2uHcE+uOnO0463fICoV9a7yAfUunrgZ3TsP94XO/3GPHdyOwNBHzQe92fcb6fxeO+Ln0roaj9H&#10;H1h2cnN+2bp+yvW/WVvSDLbu5ej1aN3y1tFHTrbkbWWj+zgvdh7XthoHTMe04AUAAAAAgOvpYe3n&#10;UY4XNniYm3OvadS4V3G6UkltN0f3M+a51zPfsS5mXHlt3pa8XKVSZa8Z6ttPsj0xpFmW7SXZq7pl&#10;7ebofnkJnm5075zjfttuNrr9Jd+ne37sfv8ilPNXzykcJpkcbjzqCrifje7zlJDu+H29no3u2sLn&#10;B9eQVrxwO8zbjvf4f5aLSPOfbG36bMJWt7ulbPnrjM3aksOZPkxMamF88oNf/dy1prZJZRabjcfH&#10;r9Vy7vu1Jbe5dXRTsyXvzhdlwMs1t1lbpwUvAAAAAABcX5u1n/dzPMi3ek1b1F5cuXex3VjaLMxx&#10;XWjJe/O8bDzey4udezNVXiz3je8kqYfYWimFNeZ1U1vyNnMM2zNVLCznrttY+jbdw+UtpmIf3A7z&#10;tuOt/ye3qGBO8z/OScffy9FfAt20Mt+TlVDeasrz32ysnRRunOS0FsbFyYqH9zNfOe95LGLctXPu&#10;V6rEnU9/xr/KqF+rB1M+LD7P0XO4Lq2jl39uSnXIbo7/AvEk5a/F6ssOc/KXYgAAAAAA4DooxSiO&#10;33t6sTPKRrefo/sfD3M7u2slL3b2stHdydF9tbWrm8yZtOS9Kcr7qlVbsp8XO/O9h8q9uLtJ3uTo&#10;PbqZjW73HNfAZbXkXaT3jz2ar2vaXo7fr1y78GzgBhDsg9tgnna8pQ1p/S9wPrzw8Uu4bbO2ZG/i&#10;scsvDAe141/3Mt+vstEM/s9sb45S3cdLoU//8LWfowDnZja620spr/xi5+Ilvze6vzznnq2cbEs8&#10;j/6pa0v59VZtybTw5X6O/5XLw1x9kK2VZZ6bsRc7T7PR/SDHg42vc/zfjfP8cgEAAAAAAFyOepGD&#10;Ua3IQb2wwfrS7jVdD6Mcb3l6XfRT5jO+77KSEla6d1UTYmb1+3SHOW8wtoT7tnP8XuTOjOM9zfGC&#10;P08uoSXv9VDO29Mcv2cJt55gH9we9dBXMr0a3mbt59NCZPPYbDw+rVLdsxx9SCllvmcpr3uzdGcO&#10;9ZUy5/UPH2edu/prvJny4Y3Z1X+RPZz6VyDlg+Fejq7tzVx9sO8yPUjyOke/6Nav0X5e7LjuAAAA&#10;AADgOipFPtZqS+qdovZTQmQruS3dtaa7TmG+pvF9mLHrUnnt/Qt0j6qbtcvWzVHu6bZqS/YvFKYr&#10;VSXH78WkvBdnCfZ1q23Hc2mlhAJvyn3M0bFHG93Nuar2vdi5Kc8TFkawD26PWdvxLqMNb73i3LTW&#10;pvVjNiuh3YYy3/2U6ofzlsp+2Hi8N3XLyRUPb1vA6jDJeYOeo1PXll9k12tL9s4Y78McBftW5v5g&#10;uXjLOzdN5VprtuQdz+E2vF8BAAAAAOC2anb/2fvip1LYYD9H9z92chuDfSc7mPWvZB7TlG5szcpr&#10;u9eg8tpaFtfetL+gca6L9cbji3fFK++98TWwko3u2pmByKNqfy9rSx9lo/vhDQlTfpTjRYOeZKM7&#10;uiFzhysh2Ae3xSzteE/+JUH9L3TOZ6O71hizXy07TT83o8z3diYHqT5I+cAx/guKUUqVvv5co5cW&#10;xvUPgf2UKoan7VW2KVozfcC7WQ4W0gp4ss3G45+cca0eVl/j1/l+rvaX22Wem5NOtuRNtOAFAAAA&#10;AIDr6+S9p0kFKZ7n6J7J7bvXVM7By8bSRYSwFq1ZeW0lpTiKlrzX0/uNx/0FjPlRjoc712Ya98XO&#10;fhXQrb/Xd7PRvXNN77kfKZUKH+Z4K+pX2ej2U/5tulglRLiFBPvgdjmrHW+9Wt9oQS1w7zceP2rM&#10;4SzXucz3wZRfZPpVNbNXKR86WikfOB7MWdFtPcfLgK9l/r+CuZ/b9xcvy9K8VncnbjXdWja6rbcs&#10;2PZRjl+Tt61tNgAAAAAA3CbNe08ni3y82Ok3ioXcjntNpcDJakoVwlZtzWFmvw/ZukAr2vnaz5bK&#10;aw9S7jeOXZeWvJxUf18dLih8Nmo8fneOfR+k3MMbz6uVxbfkvT9DQZ/JXuw8PmXt+LqfdJ98t+pg&#10;10+5T3nVVSzhygn2we1yVjve43+hc1HlL142LzxOaSm7t4BxLk/5sH03yesc/XKwm41u5gj3Ndvw&#10;nsfmNa54eH1sdOt/8XQRD7PYD8QAAAAAAACLUr/3NDolIFYvFnLd7zWtZaP7y3Pue5jk7hzPrZWT&#10;rYzn0Z9r6xKyvE4tefeyiI5vJwNrt0G9tfNiCmGUjnz1Ja059h0HQ5fZknfzAvs+nrqmPO/3Uua+&#10;NmGLcUi3vC9K0G9czW90gTnBjSTYB7fJae14Twabni3giJsLGCMp7WdXp1QQbH5obZ1j/OY+i/kg&#10;XM7rvZRw39huNrqjMz8wHf3V0CJsJnm6oLFuq2a1vvPajGAfAAAAAABw3Zy893TavcBnOR4m28zt&#10;u9d0kOTBgjqYLdOklryLrrw2q5/dqrbMt93klrxPkty5ohnNrgRX7/PEGwoAACAASURBVFYVAe/n&#10;9NzB+N+2J9no7iXpCvjxNhHsg9tnWjveD2rLDhb0n13zr37em3nPjW4ryZvGWA8mbNn8sN2a+RjT&#10;91ncB/gSpuzm+F/v7Gaje+eMv6RpVut7b67XZKP7JkfP62Fu3y9bi1OutfoH2r282Jl0rU3bfzNH&#10;bXtXstHdnLPlMgAAAAAAwLI17z3tTd3yxc6oqoI1DgLelntNo5SqeR+es53tYc5/H3F0rr0mt+Rd&#10;dOU1bq9mS97VbHQfn9EKd1YHWVTBnGnKNd7PRnc75Xl8UH1vTdljM6W40d0bENqFhRDsg9tnWjve&#10;9cY2F1PS863akvk+HJ/8hWF9SpnvUePxt+Y6TvH+GWNezIudx9nofpCj59JKeQ0eT9y+tDCuvx7n&#10;CVrWA5ytbHTXfLifarPx+MM599/PUbAvKX81sneB+QAAAAAAACzOyXtP/ZSAz2l7lW2K63yv6SCT&#10;q9e1Uu7ZrNWW7adU8zpvGOkgL3bunnPf8ysteZuV12YpJMLbrgRDuymV+sZ2stHdX0DwbfvS/k0o&#10;1/l+xpmDUrhlLeU+/3qOgoupfn4l3Mfb4stXPQFgwcp/XqPakvWq4lj9P7vz/IVKU7O16Xla+9b3&#10;af7CUZTA26i2ZL36j3w2R//pj42WVJq3WQFu55R5Nj98XPTcJYtrNXsb1c/NaO6/0CofJPdqS9bm&#10;ugYBAAAAAACWq3nvaS2lAtxpX4+OD3Ft7zUd5sVOf8LXXhXCq9+je5QS+FmZMtZ19iDHq6O1crxj&#10;GFerX/t5ddpGcymFdOo+Otc4L3ae5vj8kuNFS26eFzuj6j3+IC92vpby/hjVtljJ8TAj3FqCfXA7&#10;NYNL9Q99/QsH28qH4c3akvO29m3Os1kifNp283wQaf6HfvFqhZOUQGWzRPm0eTaf5/xBy3K+63+B&#10;sHlDf0lZro3uei5SWfJIs8rftGsVAAAAAADgsi3ivsXNvNf0Ymcvxyv6reYmhvtKoYlmIZFHE8Jf&#10;nGaju5aN7rjwzSKNaj+vLKgISDMgOJq00YyawdDSkve2KO/zOzn+HNey0V1MyBKuMcE+uJ2a4bXW&#10;KevOY7Px+DwV5yZVQlud8p/vs5z8T/rVqR+YNrqtbHRf5ngVwMOcDN8tUjcn57nZmNdqjn9I27tA&#10;Ce3med+ctNFbbhGVJVNV+RvVlmyebzoAAAAAAAALdPLe00VsTlnevJf17twjn7yvt7gWs6ViWb24&#10;w2qSlwsb/7KU+1EXKXjy9iqBvl+mVKN8mcVXoGxW01tbwJjvNx73zz1SKQrT7L19Woe5y7fRfVLd&#10;4y9f8yr31JvPcW0RU4Pr7FeuegLAErzYOchGd5Tjgb6xRbThvXjFuSMf5vgvCQ/T/GuUFzujbHS3&#10;c/yD61qSN9noHqR8yPnLavm7KR/WJ/0Cs32BEN3ZXuwcTpjnk2x092vHbZ67ZiW4eew3jvUwyw0u&#10;Xobxh+7ze7HzpSTjXxDrwc7zVpYc289RWfqVbHQ3q78OmWz+59GvSsZPs7hzAwAAAAAA3BbNe0/v&#10;zXU/ZKP7Jkf3FCffayr3HutLWie2OVtzn5+cY4zTPEi5fziu1LeWje6jKvR3kzSfR+tWVV67PGsz&#10;btes7Diasl3zvuxOjhewmc/i72OWgOtG94Mcf+67OW+L38VrpT63je5aXuz05xzjoPH4ZlXmhHNQ&#10;sQ9ur0lhu/0LB9tOtja9SMW5yZXQJpXGLgGqZvnppAT4HqV8eNpJCQk2Q32ldPVpIaxFKcfo15as&#10;ZNwK+WQL41H1/M97rGbFw1b1+lA0f5E9X7W+6ftrxwsAAAAAAFydcu/pouGg+r2q1imtX+vjnqdC&#10;YHPc0YRtzm9yK9udG9qSd7uxdCfnC1O+TUYnlsxWrW62driT78s+mrjtbJ40Hl/0PuZY8z2wlsVX&#10;LzyvZsDwgyuZBdwwgn1we01quXuR6nBjzf/4FzFmM9y2OXGrEpq7k/nKEO8nuXMpob4jzQ9Mj6pf&#10;gjYbyxdRPbF5/q/LB7PrYLPx+GLnu/wiXP8rkGmtowEAAAAAAC7Deo5XrDpPOKi5z7R7Tf3az6Wz&#10;0Xya4/YnbXQhJ1vZruRkgOr6O1lIJBHsO125j9csRrN56j6TC6Y0K8LVTWp1O/+9wvLeqR97tLB7&#10;2ZNb8rYWMvbFncwEzB+8Xf6/I3DNaMULN8Nejv+ndHaFvFISu9nW87QPIvVtTmsH+iz1D/jzl8ed&#10;pJvjAbXpz+/FTplf+QuLtZQPIu83tjpIKd/dn/OvkvZy/DzPcr4mzXGUje6dHP9FapTyvOrn9nzj&#10;Hz/W/oTXeR5nvd7nNc+1t/jjlw+B92pLDhfUhvlejn/4rY+5nYuVe540v2W8NvPYyyLeEwAAAAAA&#10;wDI0uwvNX+Sg3Nc6yFHlss1sdLcn3Ff5MMeDUk+y0Z2tW1ipbNaqLZn3Ht48tnO8le1mNrrPF3RP&#10;8zI9SPI6Wo3Oo5/jgbmH2ejuTbzWyr3EZuizf+r1XN4r3Yy7tZXX5lU2uvdmvr7Ke6F53GaFxot5&#10;sfO4asl7vQqUlPPXz1H1zvH5uzvjvyOrOdkdr7/YScL186WrngAAAAAAAAAA3Dob3cc5CgElpRDE&#10;pK5b89irAjKrKcGv+vJmV6nZlApiu7Ul23mx83TCdq9zPCw0SvJgarimhKce5fg5SJK7pwZyNrq/&#10;rD3q58XOfIUQJp33FzvvLeVYs83nfMeYHAIrXuxcPOux0X2V4y2S+znZLvUi+qdcG79sLDn9mphF&#10;6aD2qrF03Nq4hFCP2ldPam/8YKbKeSfPW5I8TfJsamC1vF+fTNzvxc70YF/zWLO+7if/faibfK5P&#10;vm8u/prMNq9Rku6p5768F3ZyPOg6+d8puGVU7AMAAAAAAACA5WvlZMhtXv2UIEyzWt+HJ7ac3X6O&#10;B/sepgSVmh6kBKfG4ZpWSsWtUTWvn1XLfzUlALg2YYy9pVfZKhXL7ucouNXKRvdxXuw8PmPPtQmB&#10;s3mPvbjiSi92nlaV19YWNubp1pZwrP6Cx5vuxU6/UREuKdfqbpLdbDQ71B7Tn6Md7r0kLxvHeZTk&#10;UVX9sp/kL6vl7+aoC13T3qmhvoso3f3q1QXP49UZ5+ws3RPvuTKvBzn+700r5fV5knLuflJb937K&#10;vyXNypV7Qn28Lb581RMAAAAAAAAAAGZUqo5t1paM8mJn/ja8Y6UN5l5tSSsb3fUJ2x0kuZtSBS3H&#10;ti/z2am+HmVyQOzpuasKzq95nIfZ6LYu6diL9CAnzzfT3UtyMOc+B9V+s3mxc1hVXZyUelvNUZXK&#10;nZT3RauxzWFKdcDlvhdKqG7ec7F8JUA56bquV1Mcf61lcqjvsv4dgSsn2AcAAAAAAAAAN8dm4/H5&#10;Q31HmhX/7k/cqoT73svxIOBZSiBwWdXJJilVAfdqS8aV226W0tr12VVP48YoIdW7mVxxsukwparc&#10;nWq/eY/1OPO9F8rxkvfmqA54UZf3nptHef53Us7drOe+BDCF+njLaMULAAAAAAAAAIu3l8W3Ij1I&#10;CcLcbSy7mBc7+9no3j17w4zDUw+y0d1Oqai1muRbOV5Za5TSUrNfhQHnUZ/HRarVbSd5PsexluVi&#10;z6e0Fu4vbDZHtnOyGtoijU5Z1zzvi6ssV67P7aoV7XpKO9dW41g/SbJ/rkDf8WONcvReWK+O835t&#10;i8McvQ/65zjCxV6j0p74TmOMaed6L4v992p06trj524ti/93BAAA4P9n7/6y20S2t48/3evcH58R&#10;NBlBKyMIHkGUi7q2PILYI8A1AtsjsHLNRZQRhIwg6hGEHsFP7wj6vdjQFAhJgNA/+/tZy6slBFUl&#10;wA50bfYGAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB4HX479QAAYCvnI0lRbVmaZMcfCAAAAAAAAAAAAAAAAHAc&#10;BPYBOC8WyDeV9FFSvGXNXFIm6ZvSZHHgUQEAAAAAAAAAAAAAAABHQ2AfgPPg/ERSIgvq6yuX5JUm&#10;8zGHBAAAAAAAAAAAAAAAAJwCgX0ATs/5B1lQ374Wkm6VJqsR2gIAAAAAAAAAAAAAAABO4j+nHgCA&#10;N875F0mzlk9yWandvyQtg+WRpD9lmf2ixjblsvdjDhEAAAAAAAAAAAAAAAA4JjL2ATid9qC+XF3L&#10;6jofS3qUNGl84pUmD/sODwAAAAAAAAAAAMAJ2XxgaEn1LgDAW0FgH4DTcP5OFpQXmitNbge01RYg&#10;+E5pkg8aGwAAAAAAAAAAAIDjc34i6Ubt1btKK0kLSd+UJosjjQwAgKMjsA/A8Tl/JemXpKtg6bCg&#10;vqrNn6pn7ntSmtz3bCOWFMtK/YZj+yF7+mf3jYEFLJbbdtumb1vOz7T5RqarTGmSNfqLZd+/j6Wk&#10;XGmy3LnmevtPnZ+ocj5SGLzZJyOjbRvLjmt4juSyUs+LXkGgh95PAAAAAAAAAAAAb43N57yo/xxM&#10;LumeAD8AwGv0n1MPAMCbFAasSRa0Njyoz9xL+h68nxXLdrNAuUSbg+XiYr2VpGdtD0i7KtqS7EZi&#10;2E2E3byEGQ0/Ba9v1P+mpk3WeB+rGns/zufafdPUbP+/6nqM7NiE2z50GFO5zWzHmo9yPpOVcM46&#10;jCXWYfcTAAAAAAAAAADA22FZ+r6rPn/YVSTpq5zvn/QDAIAz9/upBwDgTfrceL//RbYFZNWzoVlg&#10;12bOXxWZ/l7ULQNeGbT3s7jBaDMPXkdFdrchwn2UX0AgWCS7aZr12OZuj/2znY3jl3YH9ZViSd/l&#10;fLM89Ngi9d9PAAAAAAAAAAAAr5NV+moL6ltK8rLkF9fBj1d7Yo075l8AAK8NGfsAHJfzU61n68tG&#10;av25aDvbWfLUgv5+ro3F2lj+u73dTMSyLHnTYj3b1vlPawF3aZLL+UWw7o3WM+N1MQ1ef9my3nzH&#10;55vkOz5fanfAZSTpg+rBc5b9rntp2xc5/75zSd4uLDjvLliykt3gfZEd21Wx3kS2n29UBXZasGGa&#10;vO/Y27H2EwAAAAAAAAAAwGv0qPp83UrSpy3zh7bc5vq+SgqTcTD/AgB4VQjsA3BsHxvvhwSltUuT&#10;eaf1LFjvq6qbhJWsDOtTS5tlUNiiyC4Xbvci5/OWIMIvqgLzZnL+vlfgmgU/RsGS+Za1/x4xMDK0&#10;6tjuXM5/UVUG+UqWbbBvid1xUqPbk1hhUF8m6bb1Bs6O21LOP8luGmfFJxM5/9KxPPSx9hMAAAAA&#10;AAAAAMDrYnN2s8bSbUF9FUu2cS1L5BEVS5l/AQC8KgT2ATi2uPE+O8EY7lQ9vbOSdL0zw59k5X6d&#10;fycr8XpV/DzK0n6H6y3kfK7qJmKq7cF5TTfB68XZP1Vk++VJVUDdVP1umO7k/Le9AxTt5i8spTvv&#10;FJxnQZe3cv5vWZChZAGZX0YNmtx/PwEAAAAAAAAAALwmceP9otfcTJqs5LyX9BIs3Tz/Ygkioh7j&#10;a5N1HqNlFZxK+rPR71LSX7Lvuzs5iCUfiXuMseyjLUHJWO035f8mYbHvPduzvdL2/e38naqkLMu1&#10;amu7OP/Qczwr2b5dth67qmJYqf+YrJ2Z6ufM06gV0ABcDAL7ABxbVHvX5WJyTBb8lQRLfK8x2A3C&#10;J1WZ1+KidGvWWPNZVZDZZ3UN7LPxdS3De06+qQpYizqsn6sKjpTshuvdnmNIgvZy9Q2aS5MHOf9B&#10;1Y1LovEDT/vuJwAAAAAAAAAAgNdq0nj/V+8W0mQu58PAvkjORxsSZ9xo/wA2adf8kQXKJVv6Kpc/&#10;yvln7Q7aKtvrz5KR3O8ILhvefiVTNR8ajdBes+11FkAYJv3IZZXY+hg+Tufnsn1bHbs0WRbnY5Vk&#10;xspD96nuFqserEpQH/CG/X7qAQB4Q+wJhdBxg/rMLHidt5bf3cWC+LJgyeeWtebB60nLd99kFrzO&#10;Bz3BcRlyST54Hw14IqZpFrz2Ay9wwzHFPY4bAAAAAAAAAAAA9vPfgds9yebuyp+rLeselvOPsgQh&#10;cYe1y4Qk34vkH4cQSfpaZIB7bZpztJGcn7aueRgztR+7sKLYlepBettZW+H6uerzlwDeGDL2ATim&#10;5kXNKZ4s+Bi83ido7lnVBfn6BaJl9purCja7UbdAxvAC9FKy9Un1/dotYDNNnuT8R4UZ8pxfDMri&#10;aE+uhOfXsGNr5XKXqp6imWrcANT++wkAAAAAAAAAAOB1yhvvp3K+f/KGNOlXxcnMNWwuLt/4iWVq&#10;mzXW9bJyrMtinSvZ3NhnVXNkE1mA2HWH777U7qpVkaQPjbE8FpnjNo+/e/ttwnEvJV1vWfcmGNuu&#10;/vItn4VtlHN7Nxo+B3yv3fN3cdFHVLyfyIIzq+9gWfvuVWUTnMr5aceELonqVb9uydYHvG0E9gG4&#10;HM7/03OLTGnSvGiMg9ff9hhNVnvXXo73i6oLypl2XQRbdrgoWDIfOrijsnHPgiVZj61vJf1UvSTv&#10;+wGjiGv973eBm6m6+P+wRzt1++0nAAAAAAAAAACA12ahenaySBaAdn+EYKa/W+b2hrPKVLNgiVea&#10;PKytZ99rIWkh5+9UBX+tB4i1W3Uc91zOf5FlD5RsLu7ziO1vZt9xcxuWsGO//iwDYTm/mMkC8may&#10;ILpNpZh3WXYYSybnn2TnbZn85W4tIHU9wcnLzpK8Npd4Fyx5GvUcBXCRCOwD8HY4HzWW5IPbsox8&#10;uepPY2SNdbJgnSs5P1OazLe0GmbrW3S84PwwoIRtNspFoF1cTmXjLi+cV+qTDjpNcjnvFd60OP/Q&#10;eqOz3R/B67zntk1/Ba/3L8U7xn4CAAAAAAAAAAB4bWy+7Un1YKaZLDhrLunLoEpPx2ZzkEmw5F5p&#10;8rRzOwv++kPV97+T888Dg9La2s8a+3eqYdn4zlGzClqkKrCySwDjcHbe3qpe1W2q9aQtYYKTssTu&#10;py0tU4IXwBoC+wAcU/MJhOjI/df72/+iOA/abJYZLnlVF2EftSkLn6XdDi/+uqb+jlXPVtdVtrPd&#10;/hkSV5K6pAivG6ckbxS8/rtX/+vy4PWm41o63n4CAAAAAAAAAAB4fbxsjihMtnAlC0a7k/Nl9rcf&#10;suQV5xjoFwb1ZZ2C+ipeFpBWzkmNHZT2TVVgXzRiu6djSTXK8yUvzollkHBlpkMHMFpwX6ZqfjNq&#10;WaeZ4GS6oQpcmfEx/B2gBC8ASdLvpx4AgDdk/UI76tmC3/Ez32+AB7FQFdA4bckaqH8/qy7Yc6XJ&#10;4sDjGttc0vs9bqZuG+8fW9e6fHPtt58AAAAAAAAAAABeDwteutbmpBRlcoxHST/l/P/J+a9yflYk&#10;zjgtG8MsWPLca3v7/s+yOaR7dU/+8ZbVq6Ctv74qSvWengV5ZsGSl7Xz1gIVw+BQTwleACUy9gE4&#10;tqXCpw02PZXQZld5Vudj1S+cT8+e1lioGtdM0kPLmjfB6z4X7POe60vdStWuZMeqKW6scy8rG7zf&#10;EyPVEyvlRWss5+96PtF0CsfdTwAAAAAAAAAAAK9NGdxnwViJticHKQP9prIgqYWk5xMGQsW1d0OS&#10;d+yaA93Px+D15SeeWK+C9tx4XWYnvNEhk8LYOOJgybZ9G5bkjWTneJhRMEx4sjzw+QDgwhDYB+DY&#10;MtXTCH/U7rKwY8lr75yP9izHG36Pbe08qwrsu1EzsM+y+MXBknmPMfx9oBuVpdLkem2pXaQ+qkoJ&#10;/ii7UN3/RiBNHoqSvOV+LUvy5h22Dtf5Y8+RdD2u0in2EwAAAAAAAAAAwGuUJnNJczk/lc0hxtpd&#10;AcyC/CzA7xTlS8N5pezIfW9nmeBmwZLsNAMZVVgFrT6PaIlEyiQz8Qhzwds0q49lG9dcL8l7J+e/&#10;KU0yOX+n+jxxs8oZgDeOwD4Ax/ZF1ZMSkl1M3revOjK7aFqputibqFv2unUWuBWmSd4csJUmSzmf&#10;qbz5WM9SWE8XfbgLzP3ZzdCtnJeqoLXvcv56pPKy5RMrKtp+kaVf3+Wv4PVk41rdhIGBw77T4fcT&#10;AAAAAAAAAADA62RZ7yzznQWnxZI+FP/dVH53KpuHu+4Y3PdBzj/0HFnWknDjQ/D6POaAbJ9NZXOQ&#10;5f5aSfIdto4G7Je8CMo8hrBkbVtVs2fZ/GK57niBclWWvs+qB+P5nedcmjwVCU7K7V7k/LXWS/Ce&#10;xzkE4GwQ2AfguCzILSzHeyXnH46YUjhTlZ75o8qbgv7CFM+rDhdZX1RdqN2o/tTGtLHe+UuT2+Km&#10;YKIqaO3dCCV5l60leXffCGXB68meT+CEx+PHwDbMofYTAAAAAAAAAADAW2BzcEtJT5LCoLUbrWfz&#10;m0j6qm5JI2I1y+h2k2357P8NaK+vWM7/03MbK3XcbX4qUj3YrItMhyx7W3I+VnXM8w1ljxeqAvum&#10;cv6+x7zc9yJpRx/zHvPczZK85WuJErwANvj91AMA8CY1r4g+Fxfhx/AteD0tnqwY4iZ4vTs40J5S&#10;KS8aZ//2a6nEo2L5pgvQcxU+4VJm19ufXbSGgXyJdqVZt5u6PFgyG9R3/YZAGh74GTrMfgIAAAAA&#10;AAAAAHhr0sQCoNLknSyAr5kcIi7me2Dmkt6/kkxw4fzsc+saFsQ3L95dqZ7QY0y5rPRz94yAlpQk&#10;rGQXzlNTghdAKwL7AByfBa9lwZIyk9nw4D4LlPu8cz0LsMuDfh8H9HWn+hM87ReO6+bB6/IiMrwA&#10;vYxsfSW7AQiDNKdFoOIYmsFwXY5TOJb+waJ2DoVBd+OURT7sfgIAAAAAAAAAAHibrCxuW3Df7jlD&#10;m7e77vkz33/Qe1vJ5lmbP811biX9T2ly23O+a6n+++W+taUx2TzeLFgy37J2mOily7lQWmp9v+aN&#10;dRayQMl3g8oP2zbNxCKU4AWwEaV4AZzKJ0m/VD2JUAb3eaXJU+dW7CJuKgv86pp9716Whluy7Hl/&#10;de7TnvAJg8zmPS60niXdFa8/y/mF6k+JzDu2cz7S5EHOh6nOH+V8NlJJ3idV+2v3sU2TuZz/rKrs&#10;7Yuc/9TpZqUK6ouCpePdhBxqPwEAAAAAAAAAAFwi5x9UL/nqB5UiTZOVnPeq5v6kbiV2/y4CA/e1&#10;DPr7c4T2dveXJuulhm2u61EW/Fa+LssY97Eaab+MbdZ4/38dy+ZO5Pyk43zufet3t/nhr6oyAJaB&#10;k0M9K5wjpgQvgC3I2AfgNCyg6VpVeVqpvMh0/pecf9yacc35WM4/yoIDX7Qe+LXS5hTMC9WD6B7l&#10;/NedZXntBuN7sCRXn+AvCzDLincTVUFr0ljZ4U4jvHCNVP9e+/Bafwqmy1jKc2oi6efO7Hh2nn1X&#10;Pcjy/gDH41D7CQAAAAAAAAAA4NLkjfcfBrdkc3+hrslAxvB38Doa3Mquecpd0mRVlIWdF0v2r5h2&#10;Xvpk3htz2zAzZDkHOZPzL5s3AIDxkLEPwOlYVrZrWWBeeFEZyYKe7oonLbLgs6vGum0Wkm63ZkNL&#10;k9ui7VmxZCopLrLo/VC9XO+H4vMoaCGX9GlAxrVnVU/thBeRQ8vwfigCDvsb6+mPNMnk/FzVvkzk&#10;/GLvlNH2hNWt6sGUu7Ypz6nvsmN3JemrnF/K0m5nwdoTVcc29NQra2T3sR1mPwEAAAAAAAAAAFye&#10;5vxILOevLrDaURa8ngz6DhZ897OYz8okPQ9OQGFzoBNVFa6+y/l3F7hfK5bEIyrerdQ9C2Fc/Hcm&#10;5+/32gc2B3mrelW4v8m2B+DQCOwDcFpVINadLNCt7WmUuGNrmSxNd9ax71s5/7eqNN9XsqCr2Y4t&#10;dwcObu5zIedz2cVn+V3zlieJuorVff80PQzcrs29LECu/E6PsidX9mPBcGFJ3i7btAWMljcwycbt&#10;yrTZw49FF4fZTwAAAAAAAAAAAJfE5nNy1RNr3GnI/NV69abjJVVY/x4zSX0TSJTjn0iKlCbdK4a1&#10;u5X0s3h9JZsz+7Rnm6d0E7yed94/zv9UNVc4U//jUmfzvAtVx4skHgAOjlK8AE7PUkM/SHqn/uVX&#10;V7KU0tdKk+vOQX1V32W/c9XLArdZFP0MydQXambnG5qt73zY/vDBkljOz0ZqvX9J3jRZKk3ey25c&#10;dl1M50Uf7w4c1Hfo/QQAAAAAAAAAAHBJmnNknweWjm2WWs2GDWew8Ht87lVW19YNx7//XJUFmoXz&#10;UdOW4MfL4HykevWt5x5bh+vuV463cqv6nDIleQEcFBn7AJwPC3p6kPQQpIiOZOVSQ0tJ/09S1juQ&#10;r73fXHYRdivnY1WpqUuZpOWIKaqfVL+h6PsUx73aMxvua65qXEOyET4VKcJLzTaGtW8lea9Vf2Kr&#10;67ZzSfPior88p0q57Lj23f9zHXY/AQAAAAAAAAAAvAVPqlf0KkvHfuo8B+j8i9arW/UJ/hpD+D0i&#10;WcWm247bvqg+7+c3rdhLmjzI+RtV82uPcj67wJK8s+D1smeJ4oWqwLtIzsd7zy3bvOV90O5Ezt8p&#10;TfbLBggAGxDYB+A8WbDV8dMW28VcduA+Vnv1cah0znYhnO/ZRnaQ9vcdW7X9GE857TcWayPbexwA&#10;AAAAAAAAAACXzIKkbiV9DZaWwX2ZpOfWakuW5W4qKdF6YgjfM/hrf+vBXrMi6cTtxrHYd3hRPRvd&#10;08hjv5X0vXgdaWip49MKy/D2C9i04zJXFRx4ozHmgdNkXgRNxsWSRM7PLzBoEsAFILAPAAAAAAAA&#10;AAAAAAAcX5osiuC+ZknTWFIs5yVLBlIGTV2pXqEpNFeaPHTs+YOc77puXVsfFuz1QVUQWSzpl5xf&#10;SPqhKqFJJKtWNlWzglia3A8az+ZxZo3AtkTOL3YkEYkG7xfbi9lLpQAAIABJREFU//nAbdc5P1M9&#10;cHNIAo9vqr7/TM6PFfh5K+lX8boM0vw0QrsAUENgHwAAAAAAAAAAAAAAOA0LipOshO1VyxqbAvlC&#10;Tz0D42Ktl/Dt6qF1aZrcyvm/ZZkES1PVs/K1mStNupbu7ete9SDCR0nXW9aPVB9/H5n2rXpVF2br&#10;G5YRzwJHc1UBgjONkbUwTXI571Xtq+kopX4BoOH3Uw8AAAAAAAAAAAAAAAC8YWkyl/ROkleVna+L&#10;haTr0bPdDWXZ/N5JmndYO5ON/VBBfSqC4XywJC4y4Z03K2UcB0u+7dFamOnvZuNa/T2pHsjYzDoJ&#10;AHsjYx8AAAAAAAAAAAAAADgtC0J7kPQg52NZYNd/tZ6x74csoGrRM4vbvdozAo7LSr3eSrotvsek&#10;0e9S0rJHSdi5LAhQ6hf0WI7nSc6H5XebbYTt72Nbid9N/W37PlVmwf0y4XmFgYHOXwXnTZi9sOv4&#10;yzGt5Py1wnLB9bY3WWp71kQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAR/bbqQcA4Aicf2gsmStN8j3a&#10;u5N01Vi6Upo8DW4TAAAAAAAAAAAAAAAAgCTpP6ceAICjSBrvM0n5oJacf5E0ayxdSboe1B4AAAAA&#10;AAAAAAAAAACAmt9PPQAAF2RbUF+aLI8/IAAAAAAAAAAAAAAAAOD1IWMfgG4I6qs4/33AVitJf8ky&#10;JWZ7lUIGAAAAAAAAAAAAAADAq0ZgH4DdCOprigduN/33lfNLSc9Kk/kI4wEAAAAAAAAAAAAAAMAr&#10;QmAfgO0I6juUiaQXOX8j6ZPSZHXqAY3O+UhSFCxZHeycWe8rP2hWROfj4N3hvhcAAAAAAAAAALgM&#10;NlcxlfRRNmcRNdbIZJWdfkhavMq5obfE5origVvnsrmsbKTRAOfD+YfGkvnGeVv7uzkb2FNe/Cz5&#10;e4rX7LdTDwDAETj/T2PJdacLxX2D+pyfSHoMlnxpzVDn/KMs0K3pflDA1KZSuWly3but9vab+zPr&#10;sNVE0tWGz5ayfbr5gmN9X/bxQ3bcFp2D3er7cKk0ue+4XSzpRnbjuun7ZpK+yS7ihl9kOV/eHG/q&#10;y76znXfZ4H6sr4mkz7IbtGjDWktJX9T3ezk/k+2z0rDzvt5m/XdqrHMfAAAAAAAAAADU2dxIov5B&#10;XnNJ/qCJCnA4FryUjNDSQtI3qnzh1egTm2B/P9vn9vvJVc3T5iO0B5wNMvYBaDdOpr4r1W9ifmxY&#10;b6L2m52pLFiqOwvAamvrcLoGTTlf7o8yQKw0kfRdzm8L7mvuyz7K7R7l/ELSbYfAs359VYGHXbaL&#10;i59EznulyVPPvmJJL9ocYFe6kp3Dsx7fu9lXVPQVd1h7Uvwkcv5Z0lPH/qJG+5sCIvs4/u8BAAAA&#10;AAAAAABvTft8Wlcz2RzGfe+5ErwmU0nTV13lCzi8SBZoW84/P5x2OMB4fj/1AACcofMpv/txwDY3&#10;u1c5kTRZKU0WRSCgb3xqAWGHN5UFEY4RPGYsqO+7+geSXcmCDV969PVY9BX17Kv/97aMgD817Hsl&#10;RX9tmSgBAAAAAAAAAMCl2x7Ut5JVMCp/ts2vPRbzH3jbYo09hwe8TYmc53cJrwYZ+wDUnU9QnyRN&#10;5HzUM13u9EBjGVeaPMj5lerlde/k/HPH75tpcwbE0J+yG4HwwqXMrnfbaazb2AXR10b7uaRnSVnt&#10;nLHsd7Es+DIO1p/J+b92Po3Wfm4ui76W//ZVZUb82Fi/S2bEsq+ZLFNf01xWRjj7t43N3yvs79i/&#10;OwAAAAAAAAAA4FCcv1P7fNqztpWCtKQCzfkLyeaIfihNFqOOE8e0lHTfYb0r2RzSn1qf15zI5qc+&#10;jTs04KJ0q5Zn87J/FP+NWj7rNi8MnDkC+wBUzieob6UqUGwqqVv6cQuwija0c37S5EnOf1Q9GCxR&#10;t4C7H71SCDv/oHpGwFmRhjjv3Ea7mer7fCk7X9YvkKyvuaR5ccMbBjUmcn6+8cLKAu1mwZKVpPYy&#10;vtbGQtJCzn9RPfCwzIy4+cbKsuw1g/oWku5b91f9e8Wqlwm2wEfn33PRCAAAAAAAAADAK2AJBppV&#10;mDbPj4QscG8h539ofS7iUTYfgcu0UppkHde142xzm19l81elqZyPe7TVbn3edMlc1Rlrm+d+q4lD&#10;up/71Xo2l/yoQyW7AU6IwD4AZnM2tE8jBH/1tQjG8kFdA/vqT7XkxU880pgO5VbSr+D9TM7fj35h&#10;bRkC/1D9GHcPmtysWS75U6exW1DjB1XH7Kp4PV9b126QmynouwWbpkkm5z/JyveWdmVG/Np4P1ea&#10;dLvgs/7eF/2VN2GRuGgEAAAAAAAAAOC1mGo9sUS3+ZFSmsxb5j8iOT9Tmsxbt7FyvVUAWJp0zWoV&#10;tjGTVSAq3bfOtzT72s9SabKecGF4H7mkv4t2uwVCWlKHcF9/2bifjylNcjl/LZsrDM+pG4VBS13Y&#10;+TTVeoWpcJ0yOcaXTsFTlmHyc7Ck+35rP77PPY5Zc/vbf+f2up7HfRzjnF/vM5Z9j7a/KZLzkp0H&#10;32TzlQRmbmJ/Uxeqz9FKNvf+jWyouGQE9gHYFtR3qtS031SNZyrnrzqOI7yAW2i8i6/DsQv2pepj&#10;jXWYJ7K86se5T9DkJnHwOusZBPpF9WDMD2oL7Ft/usL3uji3YLu56t+9PTOi3QhEwZJF56C+qr9V&#10;y03YWBkSAQAAAAAAAADAaX1ovF8M+v//lgThs+rzEh/VPlci2VxS3LufuqjRxqbKV2P0tcv+fVig&#10;2m2HoJ2rRl8/9up3TDavNJd0FyyNe7VhlbIS7a5kdiWbL5vJ+Uw255ZtWT9vjGWlzedn06xlPGVg&#10;Yd/tV43fsUjdzuM+jnHOmyrQtEt/cfGTFHON+87tvl7tc7QS2VBx4X4/9QAAnNj28runivrPGu+n&#10;bSvV2FMoYXDc+VyQ7/at8b55QziO9ZvK05YptpusLPhZP9+qp4tKea8SxBXfeB9tWC9MnW83g0PY&#10;707zSZxmWn4AAAAAAAAAAHB5osb7v/Zoqxlscv5JK87LlaSvReKGS9acK4w6beX8lZz/qvUkGV3E&#10;kr7L+YeNa1iijTxY0u38tMC1tvHEHbePGttnnba7BLZvvqt/EKFl+LS5fWxic7TN+d2oyD4JXCQy&#10;9gFvWXtQn7StLOoxWDT9QlVA16ZMbqHwH+OV0mRRPOV0CTLVg74Oc9NmQXJjy1XdXMRyPur1VNru&#10;NPGx6hfuw56msMyI97JMlMvWoFW7kI5qfe0T3Gopn8MbqakoxwsAAAAAAAAAwGvz3z22/aEqU1u2&#10;/1AOpplAoY98xD7+K5s7as6lvcj5vpWlLpvN+zXLjkq2v59llbaWwfqxLCPkTPW5t0TO/7GlglWm&#10;aj456jgXGDfGExWvr+T8pENlrrjx/hQJXcY/5+2YfVV9/+dqP16RbD80SyvP5PxfZO7bwuIEMtX3&#10;243I2ocLRWAf8FZtDuorPZ74AvibqmC9LgFRH4PXl/aPct54Hx2on+aTCGNcBGeqn0df5fynEc+b&#10;ZvbC5hNL3e2+wG3un+F9Veaqbsiv5Hy8I6U5AAAAAAAAAAA4b3nj/bQokdk/WYBVN/ptjEEd1LBq&#10;Sofrw5I1vKge1JbochMsRI33uwLfpPXvb9Wk0mTeurbNT2Vy3sv2VVj6d1uw2A/V5wIn2h2sGc7v&#10;ZbIAq6h4H2v39/uz8T7bsf74DnPOz1Q/1kttqqJnc61zSfOi1PJj8Gki5+cnrL53Cb6oHthHxj5c&#10;LErxAm/To9rL74bKJwZOJQteX3VIjxt+fklleNtK5Eaj92E3OI+NpWMEQHrVz52JpF9y/mWklMb1&#10;p4wOGxTXDCIco6/muRiP0CYAAAAAAAAAADid5v/7j7Q+B4NDssxmnxpLLzlw56bxfnvyCSs9XK9m&#10;ZgFi8509pclKaXKv9SDIxyJLXFPWeN+cT2sTzu/9aLTxUbvFwetVhwx/l6L53T91Cs6zgMtwXres&#10;vofN1ufBLWslcHEI7APepmZK5qWkd1p/OmJSlBI9Pgt2C8ez+SJxPYDs0jL2HY7zsZx/kKXiDtM6&#10;Z6NcBNtxum/5ZCbL3vePnP8u5x8GXiyF52o+YPs+wv2zGukpl7zx/o8R2gQAAAAAAAAAAKdiwVN5&#10;Y+lMzv+S83dFuU0cWpXRrHRVJLq4LBakFwdLVpJ2VaFKGu+ve8/72XncLDfbbLfcz3mwZPs+tuDA&#10;KFiSqR4MG3cYXdhH1mH9SxEHr/tWzvvSeN8lwPLtsnne9dgH4AIR2AcgTPHblp767oTR6+HTKNue&#10;OgifbsjeSNrhpAia2/5jAX2J6kFrbU8xDWcX/u+1OfAuLsbwvRjXVzk/63hjG66zqf2xhBdz4zz5&#10;s34TFY3SLgAAAAAAAAAAOKW2pAeRLHPf/+2Z9ADd/d14fzlBlc5P5PyLrKRu6H7rXKcFAkbBEj84&#10;mYeVm82DJbMNWfvCpCrxjlbDz/MieK2elGVb1a/135nt2QvfCivbnQU/b2E+fF9tFQuBi/OfUw8A&#10;wEmFQX0WhOT8vdbThX+V8+9OEDC3UPVkSCTnJxsuTMOLPy7utltIuh39WNpxeVfcTNxo+0X9tPh5&#10;lPPPkp7eSDAmAAAAAAAAAAB4DdJkIedvtR6UVYpVJj5wXqqylmVKk+zwA3wz/nvqAQQmcv57x3Xj&#10;DctvO5TTbZZz3bX+Ls+qzw1PtZ4x8Ieku3/fOR9vOY/DTHK2Tpqs5PxSVZKND9pcgS1uvN/UzyXK&#10;VQVlxnI+6pW1L02uRx/R6/ZD9fOJLIe4SGTsA96uelBfKU2etH6BdCXp63GGVRvLUvWnRNaf3rCU&#10;2mF0/eWV4V1/8mXsILel7AL8vdLk00GD6NJkXlxUvpNlgFxo8/e5UpXJjyckAAAAAAAAAADA5bAA&#10;rGt1qzgUq5oT+T85/7I1axm6qu/D0wZNXqkK6Nz105RLetchqE+qf+dlz3KubZp9NgMHpfW543hL&#10;e+FnYQnebMM6TWHwVT7C9zsnWeP91w0ZEgHgXwT2AW9Te1Bf5ZPWg7FiOX/XtvKBZcHrtgvJm+D1&#10;GBevpxA13ndJlz2X3Sw2f+5Vv4FcSfqiNLkfnIZ7iDTJiyC/T0qT/8lK9d6rPfByos3BfeF5SPAf&#10;AAAAAAAAAAA4H2mSKU3KZAdd52GuJM1kQT2/CPAbyMrYRsGSy0v+UYlkc2WzrWutl6nN9u7Z5ovD&#10;c7fZR9s6f7a2ZUFqUbAkC16HQX6TLUk/JsHrbMM6l8qrPvc5kfSLQF8A21CKF3ib7rdmbbN0yLda&#10;z9L3KOezowaIWWndWfF60pKSOLzIyY4zpNFNGu/zDtv8veGpo0zSU3EzM5PdHD7K+T+VJrd7jHE/&#10;ds4si7FdydJ1f1YVrDcplj00tlyquoFo7qexZaP3tX6D9aNtNQAAAAAAAAAAcMEs09q8CGyaypJV&#10;xB22jGQBfnPtmr9r6l72tdlff84/DNrOMq7NB27bNo5INofzWev793m0fk4jkvQi5z/KSvK2nQvN&#10;YLi/R+o7Vzg31l4iNgvWiTe0Ey5vZtvLGutO1cwWuF6p7XTzaoc459Mkl/P3Wi/hPZM0o2w3gDYE&#10;9gFolyYLOf8kC7YKfZXz7w9aznV9HOGSWOVF3vpTH1+OMqbxfWi83/8iNU1uiwC6MvDRLgZPGdxX&#10;snPnQc5nksKbzs9aD+zLa+/abyS6sf1xtWX7cPnVXn1VhgRtAgAAAAAAAACAS2TzCk/FT5kAIJbN&#10;BcVbtpzJ5hTe9+htW3tjSwZul2m91Gs75/8Z2IdkgXDZHtuPIVOaXHda0wLYItl5MVM9mG1avG9r&#10;qznvNFYylr9UT6YSaX1O65uqeeNN82jhnGdW+8QSyyxVfYcPWj83mt8v0+kc5pxPk3mxH76qPdA2&#10;Vlm62+bIF7J9vzja/DyAs0IpXgDbeK1ftEWSHo88jjB1dliON7zAXB05k+A46sF3pbFShd+qfvxm&#10;ezxdss7578FP/3PCbrDC73pV3MiEmkGOce9+KjNZOusypXWzrTH7KjWDNrMR2gQAAAAAAAAAAJfA&#10;SvU+FAFf/5P0SRb00xagMxl1HudtWEn6NGpWwGNIk6XSZKE0uZf0Tutzg7GcbyZfOa31wMm4Za1w&#10;WVsik287tg/n1ZoZ/14PO/5lCe9sx9pTWYa/X3L+YUsJY6xrlozOTzEIYF8E9gHYzKL+P7V8MpPz&#10;syOOJLzImwYXLDfB8rGC4Y6teVE+3tMW1k4zQ1/SEjw31ETVUyNDby7+arxvXow2j+uNhiu3jVSV&#10;d97W19AncUyVbr+0fLU3IAAAAAAAAAAAYLs0WRXBXLeyYK6nlrU+9wjc8QN+soGjzwb+HCIpx0o2&#10;p2P7MU0udY7Q2HnxSevH5vMJRrNLFryuB02tV1rLtC5cFhXbhOId2x9TNvCn+zmfJvMi6LcM8luo&#10;PehXsjnURNJ3gvs6O1TpauCoKMULYLs0Wcp5r/Ugp0c5nx0pUGkhexKhFBdlXMMAtW+6NHax2rwo&#10;fx61jzTJWkoqP6o9fXdfmcLANeeno988WVruRdBPLOcnvbMzWna+8HzJ154ssr7mqoL+Ijl/pzRp&#10;u7HuopnFcNxjCwAAAAAAAAAALpMlZ7iX83+rPp9wJZun2D03kSYPvfu1jIBx7+26lpjdT1sfV7Jq&#10;XrNg2VLS/StMpnAv6WfwPpLz8RmUGA59U3X+xI3Pwvft2fZs3rK5zVxSWeUsCj5ry/h3PMc558u+&#10;ctl+mEsqSzXHsgyGzcpvE1lw3zWleXeKG+8vr/ofIDL2AejCbgyyxtIrSV+P1P9K9X9oP6p5EXNp&#10;T+PYxelX1Z8UyA50cd4sqRyPlHGxGUw55Mmhega+9u/fDIh7aVlnl2aQ3ZcN6/nG+2EZDm3/hudo&#10;fnFp4AEAAAAAAAAAQJ3z34uff4qfeK/2LLlA3ljaLB/5NljZ4uZPmeHwvapMZrGknyNWqDoPltQi&#10;byxtfsdsx+dDfai92zxfGS6fNDLHfdiw3rY2wm3iLeu9LVaq96nI5Pg/2fxlGMQ30fBqam9D+98H&#10;AvtwkQjsA9DVrdZT/07kfDNg6lDCQKypLLivdGlBfTPZEzfhBYU9mXUI5VNfdY8jpGlupoOO5Xz3&#10;oDvn71R/8mbeup7dPGTBkomcf+k8fhtTc1+3P+lmT8SEwX1Xsqde4k59WX93Wg8+PMyxBQAAAAAA&#10;AAAAx1Rm0irF7av10pznikZo83WxoLcwg1o5f/O6gvvWA/uac2HNz8cKAq1XvdrEjkMzwKwUB6+3&#10;ZdsLPwu3aVbe2jyOt8RKNT9I+tT45Dilmp2/kvOWNGbfQObjumm8X3JO4VIR2AegG/uH7rblk7sj&#10;/SOeBa+vVL/QO20ZXruY2fXzUASj/ZIFfUWNVu57l5ftwzIaZsGSK61nsevb5krrGe5mxZNq8cbt&#10;7ALwsaX/baVqm4GlM9nTWLMt/cRy/qfq6dmtrW2pqdczVJY3h49F+eRN/U3k/Hetf6+ni8soCQAA&#10;AAAAAAAA2jTncj62rtXP/xuhjdfP5tHCRArl/M2+iSwuh83X5sGSeO82LTiyXmFsu/DzuGgjUn3u&#10;c1sb4WdRcPy6Zvy7TFW2z++DEudYIpRwvvHq4IGtVrr7/yR9l81vxwftbyx2Ts0aSzdVcwPO3n9O&#10;PQAAFyRNFnJ+oWYZXOmrnH+3NVhq/76Xcj5XdVHY5wLz0L7vuf3tkcq03kr6Fbyfyfkve5X/TZMn&#10;Of+n6hdHsSx7Xy47Nn8Xy/+r9SfZqrFtC2xMk1zOX8v2dXnsI0kvxcVvJumvoJ9Y7enH7zsG2X2S&#10;lUoOx3onC2RdFv2VN9p/FOtFLe3MlSZ9s/V9l2vGS+6QJr9t/dz5f3qOIVOaXO9eDQAAAAAAAACA&#10;N+WHmlnGnI/2zATVzLq2T1uvm81LfVR1DK5kAUfNbGaXKm68b5s7W6gqwxrJ+dme84zNzG+7Eqr8&#10;UDVXXAbjxcHn27PtpUkm51eq5vti2XcK29iW8e9ShQGUsYZV+/pL9Xn6Ywe1fti5RnugbT76SLa7&#10;0/q+IQkLLhYZ+wD0dav2NNBfj9B32z+4l5w2N5P0/khBfW1lZqV9s/ZZu7dqL20byQL+kuLnTpuD&#10;+uYd+inTrDcDSK9kF7FhP21BfbdKk/YSvOt9rYrAtrYIu0nRR9nfTOtBfauiv7YslwAAAAAAAAAA&#10;4DLNW5YNn2uxTGfNhBqvMahpTM0qT9MLKxHarr1KVVtgX7MCVjI4a6FlfAv7zTskyAg/L+fj+mbb&#10;C9eZtGSe69LGpclq75xv/t6fo7zxPuqwzfoc7THn8u1cShpL5xccTwAQ2AegJ8vK1xasFMv5u5bl&#10;Y2q7kbm0tLlLWRDce6XJ9UHL77axMrN5sGRSpFHet917WdBdn6cdFuob2Gj7650s4K5rhsiFpHeD&#10;Aihtf71T+416m7I88bD+AAAAAAAAAADA+bLgkKyxdCrnXwa22AwKXInMUtu1J7IYuv/PgwUjNc+F&#10;rDUYyZbNgyVRy7Zd+iyzHYZ2l5SqlwMuy8HGwRpdAlPDdT40tr/kpC7bNDMhNjMldnFTe7dPVbZu&#10;mvPYUYcg2mZ58uPNhdvYmpX2VhqWHRE4G5TiBd6GZknN/f4BtRTJ77U7vW+ZYa2Ub1jvvkNbZSng&#10;Pt+lW7v9DSlRuj3t9G5d92UX16o/UdEWIHe94/N1dvGYFU+XxUUfzZTMS1ma6PabkW79rCQ9SHoo&#10;LtBiWZr68Fjv30/VXy7pVs7fy56ai1T/Xqugr2xAD3ON/+TRvuf+4cpqAwAAAAAAAABw2W4l/Wos&#10;mxXzI7ed5iVs3RetVzp6LuZBsI2V5L1RlR0skvMPRcKGy2KZ+h61Pq+zLciunLMqt5nJeVve5fyx&#10;8++r6tnVlj2SVmSqMv3dqD7v2GUeOgteT1Sfl8r0Oi1UP86xnH/pXP3LEuxEwZL5mINrlSbLRtlk&#10;yb7D+9b1LcizmQhoV2nn/Vm/n1XPPlm65W8qLt1vpx4AAAAAAAAAAAAAAAAXw4KxNmWJW8iCWZa1&#10;yk0WTDWRZbSatWy3VJq0B8zY9t8VBgKmSf+5fqviFJapvG5NWjBGX7vHsl8f7dm53rUGVq6v6/cO&#10;Alzfl7n6VRr7IDsf2hI1zHcGfLV//1wW3Nee9dGy9M1k4w77XcmqbOU7R23tzFSd/7mqgLOV0uR/&#10;Hdv4v2AMYRufdpYD7noe93Gcc/5ObZkZ7XzMNmxzJfuuzYC5962V4ezvTPTv+/33y4PWS9suZWNe&#10;BH3OZMF1zfO5/Xeyaj/W+nm8O3Ok9F/Z78+m3yHJgvrmHdoCzhoZ+wAAAAAAAAAAAAAA6CpN5kWG&#10;tLbgvmnxo2KdLpqVm86L8//s2cL+gVdNVmFsrnqQ5ItOtx8jrQdADZF1yuJm3/9W9SxwkaSvRZa1&#10;TFZxqtQseVtayY5P3muMlWjD8i5tTPdso/S9x++a2RW4d4hz3jJN/qn6ORvLsvflsu/+d7G8DFyL&#10;W9q+bQ3qMzPVz8N9AxSftB6wN5GdZ7u29QMrq43xe0RQH16N3089AAAAAAAAAAAAAAAALooFjXyS&#10;ZRvbx0IWBES5yP7uVS/jGsv56aaVz9xKFgjVPTDRzsFrrZe/vZIFzSXBT9zSQibLqNalfG7Yb97S&#10;pyT96NFKW4nW5av/PbCgzaeWTyJVQXllhr64Zb3jBqzZ8bhW/fesi/mJSmNnsmyG8xP0DRwEgX0A&#10;AAAAAAAAAAAAAPRlpSjfywLM+gVHVQF9n159MNOh2H67byx9KcqXXoKV7Dy4lQXYPfRuIU3KEs63&#10;6h5kmsnOvX0CSrOOyw61/eVKk3tZsNz2ksN19rfmFAFrFvj5Xt2OTy4rp7w76+R4Mln53nfFOd33&#10;bzFw1ijFCwAAAAAAAAAAAADAEBYY9STpSc5HsixbkaQ/VS9fKVlGs6Ws3GrfgKr7lvb6mqsenLMp&#10;AGaMvkJt/YzTh5VFzjv0H2bC27V+F3PtE4g2fmniuaS5nJ/IsvX9oXqJ26WsNG82sDxq07OaWff6&#10;BFSlSS7nm9kJ845bzzV+EOAxzvmKHf+s8TfjQ0sbfY/ZXLZvHmUlc8dh/V8X453KxhruL/vbZsHO&#10;fexThvz1Z3gEAAAAAAAAAAAAAAAAALwSzv+U8/+cehgA9kcpXgAAAAAAAAAAAAAAAODSWSnqid5K&#10;aWPglSOwDwAAAAAAAAAAAAAAALh8d8V/v21dC8BF+O3UAwAAAAAAAAAAAAAAAACwB+djSd8lLZUm&#10;7088GgAjIGMfAAAAAAAAAAAAAAAAcNmWkp4kXZ96IABQBSpBAAAgAElEQVQAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA4Dz9duoBAABe&#10;MecjSVFtWZpkxx8IAAAAAAAAAAAAAADA5SCwD5fJ+UdJk2DJvdJkearhAChYIN9U0kdJ8ZY1c0mZ&#10;pG9Kk8WBRwUAAAAAAAAAAAAAAHBR/nPqAQADTVQPGro60TgASJLzE0mJLKivi0jSTNJMzueSvNJk&#10;foihAQAAAAAAAAAAAAAAXJrfTz0AAMCFc/5B0k91D+priiS9yPmvcp4gXQAAAAAAAAAAAAAA8OaR&#10;sQ8AMJzzL7LMe025rNTuX5LCMtmRpD9lQYBRY5ty2fsxhwgAAAAAAAAAAAAAAHBpCOwDAAzTHtSX&#10;q1tZ3Xs5H0t6lJXWLk3k/IPS5GGcQQIAAAAAAAAAAAAAAFye3049AGAQ579LioMl10qT7DSDAd4g&#10;5+9kQXmhudLkdkBbbQGC75Qm+aCxAQAAAAAAAAAA4PWyueK+VrJKU7mkjHkoAMAlIGMf0OT8TFWJ&#10;0Kw1YLC+zlDrbVsGs7h4l3fIehZuGykMjgozntXb3de8dqHr/MPGNYe2ud7uUmmy6Nxal2O4eduJ&#10;rCRs6Ulpsuqxfaz6vu6+/amOYV/OX0lKWtrsH9QnSWlyW+z3MHPfZ0n3PccUF218CD4pb9IWSpNl&#10;y5bNNu6CJbu3GdLW4X5nZur/dymT/a3Jd6zXbH+lNHnq3Mv+f9tiWQnn8BzJVR3bvEd7Mx1yPwEA&#10;AAAAAAAAgEOLB25XzQE6v5T03GvOAgCAIyOwD1h3o/rFYNZhnaGabceqAqYySfMebUWqB1s9bGh3&#10;X5ksoKY0RrvNNpvtruT8skdQTZdjuMln1bPH5ep3HGLVx/5fdQ9Qi3SaY9jXnaSr4P1ycFBf5V5S&#10;+HTVTF32WxVA97kxptBUUiLnc20rE5wmKzn/QdW584ekod/L+qyEQXCH+p0Z8nfJxuJ8Jul+RyBj&#10;vX3n8x4Bt7H6/m2zgL5E69kcmx6L8fuOQbyH3k8AAAAAAAAAAOD8TSS9yPkbSZ96JfoAAOBIfj/1&#10;AACggytJLwfvxYLEZo2ln/ds9a7IVvaaNPdJ98x6m1hAVj1YygK7NrMsf79kQVebgvpCkewG7Xtx&#10;rNt8CV5Pt6y3S7iP5hdwMxhL+l7s065e9tg/21lWvV/aHdRXimXjb5aHHlvZT5/9BAAAAAAAAAAA&#10;Divr8LNpriaW/b//w8x5AACwBzL2Afubqx4M1FU+7jC2mmt71rpHVSUu59r+fbZlqrrf8fmQNkux&#10;nL/rVf6zv1nweinbJxM5P9kzQ9eLnH+/Z3DXXMc5hts5P9V6tr5t4+rjuWg761A2dyrpa2PpQva9&#10;q+yOVRnXz6r2TyzpV3FM8loLaTIvgsOuip+p+mVsLPsMA7+2HYtD/c7Md/Qr2Rg/qspeVwbQvu84&#10;hnL9Tx3X78b2f1jGeKX6sV0V65Vls29Ulda1QNo06fod5jr8fgIAAAAAAAAAAIeUJted1rPgvVg2&#10;bxQHn0xkwX3XF5CsAQDwhhDYB+zv7xEDmw7DgpfyjZ87H16g7vN9xgzyapPI+UWPkrx9hVnWbiX9&#10;DJbvU2o2kmWVG57Z7njHcJePjfdDglrbbSqR22QBXWEGx1zSbet3tv02lzSX83eyAEjJgrO+brhB&#10;m6sKLPusvoF99fMo33EsDvU70+UcyCQ9yfkHVWVyJ3J+2qPE7rTn+ttZpr4wqC+THdt8bV0L/lzK&#10;+SfZcZ0Vn0zk/EvH8tDH2k8AAAAAAAAAAODUbE5oIWnR+P/+kgX37TefBwDAyAjsA3BJykxZ3Z66&#10;6cMywEXFu4XSZCnny6x9Mzl/v+cTOndy/tvZB4HuFjfeZycYQ5lRT7LMdd2enkqTp+KYfi+WTGRB&#10;ZA+NNZ9VBZdN5HzUM5h01mjrvKXJg5z/qCrL4EfZTW1XL3I+2/sJNntKLiylO+8UnGf93sr5v1Xd&#10;gM/k/JdRf9/2308AAAAAAAAAAOBc2P/3X6k+N3En559b54WsYtOstv2udbrJtTtRxD7tr2sb++Y+&#10;p7K5kQ/B0pWkv1TOqW7ffqZqDnY/XcbtfCybz/xT9SpkP2QJN7rP7Rz6eAJABwT2AbgEZYCdZCV5&#10;Z52zu3V3E7z+Vvz3WVVmuJmkvmWAc1UlXVW09W7Y8M5GVHu3X4ni/uzmIQ6W3PYKKEuTTM57VQFg&#10;n+X8U62NNMnl/EJW5tXW6fp01nqp4nnnsZ3WN1W/Y1GH9cPfyTIgb5+slpIdk3Lf5er7RJzdgH9Q&#10;dX4kGj/wtO9+AgAAAAAAAAAA58qSQnxUfe4pUfucR6R6hr+HDut0Z0GGzzuC14a3X7etjzIZw51s&#10;juxqw1pTWbW1TJLfEsh2o/XEIUM9bPzEAggTbZ6/iYv1bD9LTx3mGCMd9ngCwE6/n3oAANCBV70M&#10;7WNxQTkOe9piGixZNP4r1curdpXLxl6KirTel8lK4IaOG9RnwgDM+cDAwifZk0SS3YzMWtYJSwy3&#10;fb5Jc3z7ZbE7X99U//2YFU9A7WMWvPYD9134+xa3nLMAAAAAAAAAAAChZhDfbNR5yO6uZIFyLzvX&#10;PCSbW/mpekKGbWJJ34vAuuNz/krO/5QlWIk6bGH7Wfp54Hmk8zieAC4egX0ALoGV2qyUJXnHMgte&#10;V8FY9t95sTwaFLiUJk+qZw1LLjjYqHnxfoqgtTAA89vGtbapH1fJSqo211moCia9KjLxbbceIPql&#10;fcWzFO6DrsGSt6qfAy+Db3TtdyvcdliJW3saLBz/7uPWz5D9BAAAAAAAAAAAzpWV3W3+P/94pNav&#10;d/x8Uj0hhWSBhV3nN3a1v+mnnc1hflc9QG5ebPM/pclvSpPfJL2XJVtozhPNWlq97zGWPuuWc3O/&#10;VFVbkuxY3kp6H4z3f7J9Hc4/RbLgvj5zSYc+ngCwhlK8AC6DlVB9kqV9lqSpnJ8WAVj7CrOsPTc+&#10;+6Yq8O9Gw0p73sqebAlL8r4f0M5lc/6fnltkSpPqIr0ZWLnfsf+h6lyKN6zzRVV67RvtDjYLL8rz&#10;LSnHz4vdZIU3PD86bZcmKzl/K+lrsSSS7a9+JXRNHLzO9sx0mKn6Ph/2aKdu6H4CAAAAAAAAAADn&#10;7pvqcwAfNDQJQajbXNFCzj+rHlCXdOp/zLkoS97wXdV8pgXItVXPsmVLOT+XzROV++5RzmdFsGS4&#10;7rZ+w3fLzt/Jxvs1GO9KVhHqqWW8K9n+XBTzjeF2L3I+71Ql7NDHEwBaENgH7O/DgPKq2cUE/fRz&#10;MyCr3bx2cbedlwVPRcX7l+LicHgQkAXrlO0t1y7a0mQh5/NinZmc9z3GW7aRy3kv6bFYMpHzD0qT&#10;h6HDfqOi4HW+Z1v14+z8pOWCfa4qsG8q56Mdxz4s19wMEN3k0L8zm1m/N6pnrMx6BUza78dCVVDj&#10;nZz/NuDv2x/B67zntk1/Ba/3z445xn4CAAAAAAAAAADnLFM1JySNMb/Qh80l3qtKpjDpMC81tkdV&#10;wW65pOudc7A27k+qEpyUZW6b5Y0P4U7VcVrJxtstOM/5d7JMf+WYH7Utk2Ff53E8AbwSBPYB+4s1&#10;LB1zNuoozsNswDaZugbyVBnCvhdLypK8nwb0W9qWra+0UJXdbSbpoXcvafIk5z+qOlcSOb/odIF5&#10;PpoX79GR+w/7y/dqyS6owyXrJWRtnbmq83oqS5+9zoK/wvHNO45ktnONdZl2f/9Ezic71mlaatjv&#10;0q3svA6fbHrfM+A2Cl7/PWAMoTx4vas08DH3EwAAAAAAAAAAOE9543109BFYMoXmGPKj9G0lbWfB&#10;ktvO8zw2n/asKjByJufv96zOtJ1l6wvnd3yvOVebc/6kas45lvPxqIl5Tnk8Abwqv596AADQi11Q&#10;zYMl0wEZz4xdpJbbrpQm8w1rhgF/NxvW6aL5dMpj61rnav2COOrZgt/xM99vgAfxJXj9eeNa9fNi&#10;ftCblfFZavIuT161sW3C8ruRqkDY12S//QQAAAAAAAAAAM7Teia16ASjOKVwDqx7OdzKXJaYwus4&#10;yRFmweu8tfzuLvYds2DJtnlAADgZMvYB+5urHvzTRT7+MM7CvZolTncbkrHuXpY9bZ8MYVL9Am2+&#10;cS170mQpS+ccyfnpoDKcVUne8gmSWM7fDbrYPJ1yP5g+T6/sKj1sAZqzgeM6DEvHnctu4KLW72tP&#10;BU2DJX3+HhzqdybX+t+ZK9VTx+eyJ66ynv2vS5O5nL/R5WWkzHXM/QQAAAAAAAAAANDG+WljyTHn&#10;WOLg9bfeW1tg5HilbHf7GLzuP2dbeVb13Zv7fz+nPZ4AXhEC+4D9/U3Ax7+GPMHRX1WS92uxJJIF&#10;y91v3KbdLHh9J+e7Zhm70dCLxDR5KEryloFDZQBUPqi948tUD3r6qOOVlc6D19FeLTk/aSzJ21Yr&#10;PKvKrnij9e8bBpnmPX8HDvU786U1kNKyVH5VGaQqPcr5sTLQ3Ur6qTDgVnrfcds8eP3HnuNoBuVt&#10;c4r9BAAAAAAAAAAAUFkvLbs88pxEOLeSHbHfoeLgdf9AxEpWezdWOd7TH08ArwiBfQAuU5os5PxC&#10;1dMTd3L+W+eLLednqgKQ+prK+WiPYLwyAErFGF503KdY9vFF9TKrM/UPqBwqfJIlkvNXe1wER8Hr&#10;1Y5jOZddfFtmPufvG/2GmR/Dss3nx7JGXkv6LrtJm0j6PkrQWpWRsgyCnMj5h52ZGs1fwetm0GVf&#10;YWDgsKefDrmfAAAAAAAAAAAApDLRQCybh4qCT7rNvTn/0LvP5ryNVdQKnXdmOdtnoXxwW5ZMJle1&#10;7yfaJ7Bx3+MJAC0I7APOSxgwEvXcNgyGeSuBJ7eyi6N6Sd5uwmCspbrts0jVcfmsoRdhabJsLcl7&#10;7hfKUjn2sBzvVY/grTH6Xqk63lNtK6G8XZiiO9vR76oIIp2pDO4r+7UL9PB3b+h4jse+zydV2fUm&#10;sux0+weXpslTkZEyLpYkxb7bJQteT/YMnA1Tm/8Y2MZh9xMAAAAAAAAAADgf68Fi48y1Ov/PgK1u&#10;e2SNS3avsuZh66fnn+Agqr3bvypaHrS5PSnM4Y8nAKz5/dQDAFBTz0jWz/5Zqi6NXVjeBksidbmA&#10;tTKsYTDWtdJk9089kG+259gfVD9OzSc3zplvvP/cUtr2UMIgsZtBLVj66zD4q0uK7jAT3+cNr+cX&#10;cLNj7CYnPI5lcOkYblW/4X3pMJ6l6k9UzQb1bE+VRcGSYSWzS4fdTwAAAAAAAAAA4DxEjfenmGvN&#10;ZHOW8xP0jfFl4ngCGAGBfcB5qV8kOj/dsF6bcN23EdgnWUneevDOnXaX8hwWjGV95cW7q6Kc7z7C&#10;oMQrVSVMz5vthyxYciUrUzo8uM+C7T7vXG89yGo2oLcXVU/crDpdUFvgWfl7NQme3Ar7/zJgLKeT&#10;Jk+qH8ek5Ym0Ie3mqh+nifof2/7BonYOhUGEixGe0jrcfgIAAAAAAAAAAOeiOSeRj9Ru1vLTnJf0&#10;kt4ViUaynu1fD/jBcFnLz5jHEwDWUIoXOCdW+jEsc5rI+Wxn4JkFAEbBkuHlJy/TveoleTenSR6W&#10;rS20kAUPSpYxbt5z+4qVln0K2tue3vm8fJL0S/V9/l3O+yIQqpvqeDyqy/dPk7yxzx7lfN75wtj5&#10;B9WPf59yys+qAsc+y/kfqsbcfQzn5VZ2HKUquPTT3q1aSd4bhSWbd28zl/Ofi20sSM/5T52C86qg&#10;vihYOqxUdrvD7CcAAAAAAAAAAHAOPjTejzPXahXB1ll1oDLhRyILJJwPaD8bNK66ZuKZSZHw4lzl&#10;tXfOR3smegiDOre3c+jjCQAtyNiH12Ii5+NBP+cnLPk5kQVLRRvXtguFMEtVXmRUezvWM4RtM1U9&#10;GKvvvgqPTzxC5i6v8Z76OR4LNr1W/SkUC3hy/pecf9yacc1+/x5lwVJhBr3SSvV9HfKqbjLKgMKH&#10;reN1/krOf1W9VPOiZ/rrharvO5X0Mfhs01jP2/rvznTEv4u3u1dp3abcxxNJP3dmLrXz7LuaAZtj&#10;ZOsrHXY/AQAAAAAAAACAU1lPCiLVq4WNz5JkhPMoLyNUChs6lpXq833RoHZsPx6ezdmE4923olg4&#10;7v/P3t1ctZGlYQB+eyIgg5EjaBNBQwS2F7UGRWCIQFQG7giQ11rYjsDqCJqJoDUZMBHMLK40VUII&#10;VekHAf085/gYylTV1b0Sp+R69X3bBRpf0noCb46KfbwVu7Qw/WXHc/+2MVS0zmS0ul+pWnWRUoEu&#10;KRcjf6Wqp1n+dMivWa5St3DMKlIXW4ZdZj0DVqtKhbAPaeZtneVgV//zzFaqKm4XYFoc7z5VPUwJ&#10;Jr0upeLgeUowr33RPEipqHeVqk5W2/ZuusD+nmS4tlJlmbPzlDlrV7e8mO/7R5oL+kHKp6zagc7F&#10;mPqtWznvOOWxDbL8Jm/c61iN471mFiajm/ncDeZbblPVp51bVK8/7l2qus7ya67LPou1XbyZ+jZ/&#10;zf3I8nPpfZq1bfvSq2pk97EdZp4AAAAAAIBjunrw/fdn+b//ck/419b5b3t1qdqvaZr7Lb9lu2Dj&#10;7fye1zTJj73dx3rcNM14P2T7IGb7HtP9TpUKX9Z6Am+IYB/s7iybw2Tr3KzZ/inJtwfH3XSe+5Qw&#10;1DFLI19uud80+ylHPEzyZ9a1/SwXk4PWlm2rrLVbsn5MVV/vdIE/GU0ftJd9PZog1lWSz3l87s86&#10;Hm2apO50gduE+27TXHQPsggUPq1+NFTbze9ZbZ083mH9L7fcb5r9lvBuh0sHKY/xZuejljDch/T5&#10;tNTjgdH38z9PhQQXvwMP+Sm6w8wTAAAAAADw/Epnrs8Ptj5nl6Y65T7XYP79sYoK/Ehzv+0yyXWv&#10;vUvlu7OUe2cfs69Wxuu1x7vLvdqL1tf7uL/0UtYTeEO04oWXaDK6z2R0nhIimXXYY5zk9G/Xgveh&#10;zS152xdndzu06mzP82PlubfxOlvyJovn602Sd+n/OO5Tnr/nmYzOe31qpZz3U0pL4E3P/cV53u0Q&#10;6ls8x6YPtn7d+ngvRZn39hyO9tBmeqF/RcvJ6C6T0el8301h5VnK8+7dwX8HHnaeAAAAAACA51LC&#10;aN/ysOPTc1ZYK4Gv9n2UQfp0Qtqf72m6YZ2kqvsWI7nK8jwe+n7NOM39yJNs092vPMaz1pbdA50v&#10;Zz2BN0TFPl6r66yryrbfY8+OcP5GuSgZz4Mji4pVC/cp4bTpHs7U5TGvc76H8z/2KYX2cbtXISwt&#10;eds/P2t9/TVNCKu9vZ9SLe40zZy1xz9OE/zq/umLpgLdYMtR7bKG+1EuVm+S3KSqF8/XQUrJ7ra7&#10;JP/Jvt4clWNM52/A3mf5Inyfr5OFYdrr1P/Yh3rN7PocGObpNy3bHb9U4Fv3etm07zjrfwfOUta2&#10;b5XSQ88TAAAAAADwklX1ZUrgatDaep++ler2oXT2Gqfp8nSVqv76rF3ayn3K39OE0Eap6mmnMZR7&#10;gu3w2niH4ip9XKcEM5PkMlX9r0xGXzrtWbq8tcOA473N90tYT+BN+eXYAwAAAAAAAAAA6KSq//tg&#10;S5eiCmdJ/jn/e/DIvw/nBQfWnfMsyc//fz8ZrWYtuvzM48c+SfJXmsIE03l3t/0cv/sYfqYpsnCf&#10;pH4yLFfVH5PcZrm4w2mvYN/yWvbr7lXVt2kCdEmpFDh8svVtVd9kOYg4Sxnz6j6HXk+ADlTsAwAA&#10;AAAAAABeq5+bf+RJT4f6Dq1UzLtOCcklyVmq+mpjBboSUtvGaletMoZhylyeZNHitqo/pwTm/kjT&#10;leksyYcsd1pKkk/PVK2vmIyGqeqkCfd9TJm7xXgXYzlJ6TD2McuhzlnKmLt3m+o2ru3WE+ARgn0A&#10;AAAAAAAAwN/NNMn1i2iTOhmNU9UXKaG5pLTDHW8InY2e+LdNpo+M4S5VfZ4SSFuE9gZJruZ/1rlP&#10;qbb3/PNYwn3/TjMXJylBv8sNe26u7rfbuLZZT4AV/zj2AAAAAAAAAAAAnsFdki8p7VePE0Zb77r1&#10;damY99wmo7tMRqdJhmkq3q1T2vUm7446j5PRTZJ3ScZpqgqu8z0lhLj/Sn2rjr+ewKunYh8AAAAA&#10;AAAA8Fqcb7HPbMc2sXcdztvlZ9YrFfNOU0Jg+z9+Y9ZhLOMk41T1IKV6X7vt7n2Su5V2vttpP57t&#10;w4FlbYdJhqnqs5TxtudxmjLmPmG+Q68nAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAOj1MKIAACAASURBVAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAA/2MPDgQAAAAAgPxfG0FVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVWFPTgQAAAAAADyf20EVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVMARrDAAAIABJREFUVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVFfbgQAAAAAAAyP+1EVRVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVXYgwMBAAAAACD/10ZQVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVV9UZQhAAAgAElEQVRVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVV&#10;VVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVVYe/ertTG&#10;1kUB/2uP/b7rRLDpCFZ1BI0jcPWDnhtHYDsCrAjsjsDlZx5cjsB0BF0rgmZFcOpEsM7DhGZK3CSQ&#10;QODvG6OGAYMkhC7z8s9/AgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADAtfvHpTcAAAAGpShHETGKiHHtf+YRsYjZdHHO&#10;zaGhoryP9LvdZ6++RMRzRDzHbPpyic0CAAAAAACAYwjsA4BTFeU4Ir5nr8xjNn11oa0BjlGUdxEx&#10;iYjfohoYts1zRPwes+ljz1vFISkI821EPEQK6tvnKdLvNu91m2BoivIhIl7HZsDyKvD1W0Q8Dir4&#10;NZ3bf9Ve/TVm06fzbwxkivJ7bAb+NzGPdM79ERFPNz1IQN0I2GfzGtHUYvm3uo4+d7dRcEZF+Z8d&#10;//Pm5DaGovwaqW5cNZt20w9YlJ8jtZusPMds+nMny+5SUU4i1X9Wg/8i1nWfL5GuIafVfVJ9Ja9n&#10;jbL/ff57XX20P6T2qz+X6+y2nJUGTP65fFbGbPqhw2W/i4iPy2evBtc2c8x3T8fBpMOteGxUTyjK&#10;D70uf3N9qzbT1Xl1t/yfRayPdXV1AOjRf196AwAA4KJSg9jbWDdMHXIfEZ+jKKeRAk10Kp1balT8&#10;GO0aUB8i4iGKch7pdxtOEBP0IXVMfI7dwcp3kQKUxhExjaIsYzb9dJ6NO2izQzIFXuss4FqNl/8+&#10;RMTH5b3ovTIEQGOjWA9SmCrTc4NeR8Tj0Z9OdeRtZegu1Zd/H0V5P5jyzP76T173+RhF+eboQKTU&#10;hjTd84775d9kea160/Ggjo9xeGBje+kY+tz5ctOy72P/Prus47/7KLr9XvNIwXK7nbYvDy9/c30P&#10;kfbNtjbT0fLvIYryOdKxPozrAQDcmP+69AYAAMBFFOUoivLPSA1iTYP6cqOI+HM5GpxzSVk+/orj&#10;R0Wnz6fGULhN6br0ZxzOQLqSgmVTFo4heLvltYdlRgS4BeNQhgA4xTiU6bkt4xM/329QXyqzbGs3&#10;2VZuP790Lfgezeo/dxHxtXU5rCjvsjakpsaRynzdXKvSNk86Wdamj9G8/tjcOmjumHa3c+nnu/fj&#10;fNuZjrev0ey3S+eg+zIA9EJgHwAAP571FBv1BqdFRLyPNC3IP/7+i/gpIt5EGt1a93k5gpW+pUbF&#10;77HZqDiP9Pv8XPvdfo70ey5q77+L1OA46nFr4TLS9e1j7dU0ej7i/2Tnx6vYzAoyOWFan26k4N1R&#10;9ko+4n9yzk2BBh4jojzw9xjbyw8RqQwx6XkbAYZsEYevo59iPaV5rr/sUnB+dye2K/zW2ZYcXn5e&#10;Pn9YBm5dzvbAsXmkrJ5520A9Q9/nlkFI24K/PkXeDrFuO1pk71m1P5y2n1KZsa+MevVplrtabvru&#10;Qw6a6+u7H6dJFtp/9r4VEbvaFR6jerz/GtXrwSpodshBnABwlUzFCwDAj2V7o+9LROyehjJNm/IY&#10;EY87pqH4HEU5NxVUj7Y3Ki4iTfUx3/qZNAXIc0R82jJdzuo4eNXxlsKlfYzq9ekxZtM3G+9K5808&#10;ivJLVEfhT6MoHzueLqqNeqfh77HuwHobER/OvUGwx5ed96BtUods/Rz9HEX5cvR0cADXbRGz6YfG&#10;7y7Kd1GtE9xHUX5otQwYrtexGXx2WBqwNl4+e4muM6NVlx+RAm5X08HeRQqK2t6Wch7voho4tln/&#10;SW0Dv24JjvsYTdoE0uCjSfbKS6QBodVpR1dtR0X5tFz26jN3y+eb9bImDk//e5x1+1j3g1X3T418&#10;ed189+c4vk2pHijadBrb+v5ss/420+TW6yxvYjZ9rLwj1V+easGRo0jn5IcW6wIADhDYBwDAj2Ya&#10;1Yaw7Q2yu8ymT1GUi6hmjjutkZYm6sGUqQG1aTDlbPph+bvljfjjKMrJRuMkXKvNTrfnrUF9udl0&#10;HkW56pxbeRsp2+V5pc6VSfbKt0idm6vz9s45y1WbTR+jKOeRgmnzsogBAgBNzKafluWFPMDltxBA&#10;wPV6inVg0UMc16aQByY9RffZx6rT7aY2kV8iBe+s/v8ygX3pepBv32Jv/SeVxV7Hep+NoyjvG7QH&#10;1TMi7g/Cmk1foijfR6qbjZavTqIo37cq711r4N32AbHD0dV3T7/l/Ij114P6PrWo446zx8+tBhk1&#10;lQJZ8/U8Hti++rFuQB4AdExgHwDcijR685fls5eYTX89YVmTOG0ajy+tOt1Tg0/eEPemUaagzYaQ&#10;Zp+rLmMc1U6B3du+ub5jbF/+6fs8936jgXF7trNjXWYfdSEFvbyrvfpr46C+ldn0eUsgzCSKsjx4&#10;DFZ/6+eYTbcHz/R/TNSX/3vrbEGpkflr9sru73OKtK3bgjHbBUBsNuJHpPP/scE29H9sV9fR7jre&#10;/Ljq4nsks+n2keFdXW92LT+tYxLtz4/niPh3RDxdMBtd3+odPr83+lTqJJ/GuuNl3OE2tVHf/qdl&#10;p1je4flbNDlnVzbv8+3LCutl1csrv269DhXl96OWX7V53V4vv36Otbt+V7dv93qOfX/1s/k15/D9&#10;fejliC7MposoylcR8VdUBwg0z2zR9zF2C46tX2xf1qn3tXblo+PrRpM4Z9mum7Lq9uWfo+7SzXkU&#10;cal99GP7FNV7+yiKcnTCOT6OlCntPqploJdI5cc00KCL8mM6tn/bsq6IFBzyHOmYPXx97ru+uHu9&#10;o0iBY79E+h554M482nyH7cvPz80/WmZ0bFfuGIZvsS7npul422fxzY+Db9F9YF89cDAi4kus21ZG&#10;UZTjXgKMDnuI6jFYNvjM+6h+p9/icCaz/P2LRr9Rqsf8HtX72TiaZmVMGUrzOlpEFxkZ18HR9bax&#10;LpY9ihQwN+582V3o87s334aH2vqb3+c3p45edLRVdfV7y/7zKh3rZVQH5B1zLQMAdhDYBwC3YD1C&#10;9S577ZRGtVGc1qn/R8v3v62tbxLNOjbzhsSI1FjWJhBmNfJ1tHxlEfsb2LY1vre1a9+MOlj2yrbG&#10;qLsOl7/v9+1zH3WhPnXJ49HnSQqEeRvr4yei2bE7imb7qOn7mth2TDxF2h+jv9fXPltQvcG2r07H&#10;+u/WbpR7/bPVRvmmnRDnOLar62g3rdgomm1fF9/jkC6vN7uMjljH6v0foyg/3Wgn+S+1520a0p9j&#10;vY+6z9rQTD3bxqqD7UtUs2o077xPGQnze/1DHJ9RJC+vPO25Do13vN7Gvo6l+jl23/L6nX+2SQdW&#10;2/fn8mtOk/v70MsR3UidX2+iGkD1dnltavI7jjvYist3rvbr2PrFNue4r+WO3fZzl+1G0d9+OUfd&#10;pavl7zM603p+LOkaOo/qvh1F2wCHdfD/eMc7VsfhOFL58TGOrYc0y7q1Wte75fc7FGw3in7ri1Up&#10;YGca+4PGxtHuO+xaxvpxuo7NG362bbljCJ6imlW+3XS86XfJB4c9RdEktq3x8h+i2ubxLSJWgx2f&#10;s3X/FsdkLjvd69rzJgF3i9o15CH23e9SMFV+jrStY+XuD34+/abfo7rfV8t6ExF/tlh/fdkPsT2T&#10;3lOkOtfXjc80X/aH2D5d8OqA7H4q4Tb6/O7Nt2EU1fP9Jdq0Y2/W0/914hbtkt+rnhvVvdNA2uOv&#10;ZQDAXv916Q0AADpRH6Ea0d3I7X5tThsY0XTbUwNx3mL5sGyoaSrv+IpI2TCODRZi6DaneIxoNpp7&#10;ny/Lf58jBYrMT1ze+aRjPZ+iZhRtGlrTuZafb2UvmX82OxIWJ2VeSA2S8+WzeaRjYHH08vo13TIi&#10;m268W2b0uDVlpE6pMiKua1rPdKznx/u6EyCN9M+/S3U6sMO+ZI/bfjbZLK982fq+y1gFC3BN0nGd&#10;3zfvoo9p1n5Ep9QvLu20utF1lO1gCFImrO+xeb4tItUR5rFZR5hExF/LgMA267pbrqt+jX/O1lU/&#10;18YR8X0wdYH0nf+Mzfr0S+z/Dn8u9/UpPi/34W1K1+48+KVtWSB/fx9BNPV7UL6OvDw8udDvNM4e&#10;P7eo/+SBn6MD59oiUvBVGSlzeF/BVOvt2Qzq+xRp1oJT78v1IMWXSAG4v0a1vnWM+iCzRaRt/nDi&#10;crvS53dvqh5YeHjWj6p/1p7PT92gDZuBrG3Wkb9XvQYAOiRjHwDchryT+ilS5XkSRXlKVquV+d7p&#10;EE+3bdtHjVP2z6Yfoih/iXVj3udGmSlSw3TewPypZea2stPGqbSs3ctL09GMj153+m7/2LP8D7Hu&#10;+OvqN+92H51uXHvebNTpfp96+459HxNpHfPldBmr3/5dFOW3g+fCOuPEynOPv/UpGch22T59ZnPn&#10;PLY/R8TPnS3t0LldlP/Jnr3qZDql2XT3tacbh69Z60CJj7FupG52vF+T1NFzbGdP3pl1iYDAeqdh&#10;PXDuMdb37Um0yxD6GOvr3LFThU2yx82m30q6OY8Oe7jB6Y6GVo7ow5eonnu/RJupppNzHWPX5LT6&#10;xSH93tdOrRtdqmzXbZ3xHHWXfb9jqit+b/Te5vquV/9oRpVnba6Dm1mlXmIVsFOvI6Qy5NtYl0FS&#10;kF5Rtrn2fo7qtb6MVI+sr2s1EG019eZdRHyNovx5a93lHPXFtJxx5OdD8inSdN+L2nvr3yEiZTu8&#10;O+GePlou7xazba+cMh1vft/41ulWpd+zGjhYPRYfozrN7CSOz4zdXtq+PACpTT1oWya97Z9fB18e&#10;U4aoBwy2rWfN47jMl008xmmzIezyEun68KHj5XbpMfr57rulARTj7JV5zKZtz5f68bQ4ZZN2GNWe&#10;twlkfY71d7xrlWkfANhLxib1tYQAACAASURBVD4AuHapkXVVsX+Kakf4qSOj+1XNoFbPMNEmo86b&#10;WDeONc1akzc+LuL0zG0MXz1A7PRG72vKhrVLamzNG4mbZETIO2oiqudu18a15z/a73a/7HzkFLPp&#10;KtPjT1HtTOk3g1NRjqIoP0ZRfl/+vRtkxpGinMTxo/K7MskeP2/pvMrLN3fLbW4mdSbkHXHH/O75&#10;Z4aUrS932xltbtO89nx8gW24Ld3VL86vq20fftmOobiWckpdagMZZa80D7ZJgRV5UN9TRPwUs+n2&#10;qdBTGfJ9pIE2i+x/vi6D/g6tbxTVwKg3MZt+2LGul2WQRx4AOor9U9/2K21/Pj3lc0T8HLPp+63B&#10;Guvv8FNU73HTlrMr1L1rnSnxutSP4fr0stulzFqj5bOXHgZ4TGrPq2XgzWyD577P1oOc/t3is/Vz&#10;cHTapuxU3yfzhp+bRxq80UWWvrrHSNe9rmctWQVJ/zTgoL7H6Oe777c5gCLiuGDlcfb45e/rcFFO&#10;oig/Z/fzz8vXjrmnnxI8+P9qz0dHrB8A2EJgHwBcv7yj+VtturqhTzn1EOsOpKdao+C4UUN5xKrD&#10;vvmUvClIJm+oMAXvj6HeODW/xEYMVPNp2zazXfY9TVv1d/sxsxKZkrcr6VpfvV/0JQWe/RXpfBnH&#10;OmPgXwP8PevnfLfZPg7ZDCz8feM96TqzyF5pW8bJl/nQqpNjc0rwx5brPpemgxsYis375+gSm3Fj&#10;uqlfXEaX2z7ksh1DcF3llLV0vH6tvdpskF669+cD/J5iNm2WyTudE6+iOqCwyVTXeVlzNdCkybry&#10;9zUL8upHnu16EU2nAk0Bfq+iGmT8cdfbG7rdAQzHT8ebl4e7DuqLqAal7cpYndcbRhcOwGzTrreo&#10;Pf+fDrcjSdfZUWWdzc6f+TKgb975NqXA4je9ZFFL19PtgctD0Od3P+xdVOu7j63LWpv35ucoyoco&#10;yr8i1QEnsb6fT5av/dXBQNFTzqvbvGYDwAUI7AOAa1bN6hCxbsh7XP47OnFUdN+2TRnyZcf/75dG&#10;hc+zVz5ubfRNDSF5A3zbKXi5XqPa88UFtmGYUoNi3iH2bmuH3nmn4I0tHdiL3tY1PPVOk1M7wljL&#10;G9D7aWhO995dAVZ3kaZwG/Wy7raK8mNUr4/1jsVzqHdY71p/HpzXLsgl3esXy2d30S6oM9++pwFO&#10;J1TtCL7tjDa3qNqpN+SAmuvQXf3i/LqsGw2zbMcwDKucchdFOW7w9yGK8mukKWGr2SWbB0fkgfr1&#10;rJiHpft/nmFp0mA/5du6aLG2PFhq3OJz3dmebbBtwM6v2eNRq4zLSV7GGcXQZ6U4Tf6b3zVsy8vf&#10;szkw5hTVbIARu8rnKVg1Py7OOcB4XHvePFBqszzfbfkrnT/1OvxQs37Tp1TWystwL3Fctr76MTqO&#10;FOg+2vOZFIRelF9bBEZXZztpF4C4qD1XrwGAjgjsA4DrNskeP2WNrHlj0TCz9qVGwlUFfz1lSDXj&#10;4KTlUvMpeUexfQR9vePqmMYUrtOo8mx4gRmXtW3atk3TqHaG/brlPV0a1Z4vel7fkPwrqh3y4yjK&#10;W+7IOqdzjBo/FIjZNMtLv1Lnav24en/maYlGUe2UfNyz/nqHYtsAnbzDs9lnNwdRDLFDLi//RNxy&#10;RpvbVD/e/XbH6qd+cR59bPswy3YMw5DKKfeRgvUO/U2jWl5Ix2uTDHhr+b1/X3ljt7S+xY5lbpOv&#10;477x/Xk2fYrZ9B9//11G/t2ejxoQmercjzuW2cTvsTml760GitTLufszNVYD75plgmun/lvtCxzM&#10;t/3Y6T9vR/r+X6Me2Ctw/keVZz6NiPj9yPr2P/f83yLStXIe29vNHsJgUQC4agL7AOC65Q1t60a2&#10;1KC3atR7GExWoKrt2548Lv+9azWie3NK3neVrDUpKCZvBG43Qh9uX35O3Fem7EgdB3kAUCk4smeb&#10;HfLTgV7Pr03eSTbvfOmb2S12uWxG3XR/rQd5PLXsIO/CpPZ89zTA6ZpzSsfhY/b4vuH5NMke75qC&#10;7LJSx1DzaTfhdnVfvzifvrZd2Y6qaymnHPYUbbJzpfJC3hZwSqB+/tnxgffm5YZhZW0+bJw97mp/&#10;NQ9uXNscwHCL2k/H2980vOk3ytf/fOD+UL9v/bgD0tK++x6bmcoEzv+INs+ll4j4dOTStgU1P0XE&#10;TzGb/rScvvlVzKY/RcTPsdnWMRloGRgAaEBgHwBcqxSwNlo+W2wZPZ03nk7636AWNhs2HmvvOD7j&#10;4OaUvClrTWo8zzu5yx5GNMN125y2Lc+IkHegzJfnGv3LO+Tr0+XRVmrInmSv7A4iO17TzsrLZbLY&#10;HtT3HJcJeM/v800C56rTlLUJPEgdpo/ZK02yxuTbN8RsfUnab/m+qw5ugFvXZ/2ib/3WjZTtqBt+&#10;OaWZSUT8VQlW3a8aEHFaW8B853LrUjBUfm7dR9rur1GU26fIHo58247fX5ttVe2+8+YAzvsWv/u1&#10;aTMd7yR73HUZ9SHqGcb2SefTIntlWPfZc9kd1NdmynBuy7voJlvfNm9iNv11a9DtbPocs+mr2CxT&#10;GvwFAFfqvy+9AQDA0fZldYhIlfdVmv23EfHhyPWMWjSazhtOzzKJdcPG00YjxGz6HEX5HKkxbBxF&#10;ed+yEexNRPy5XMcoUkPKL9k6nzuYAuO3KMpfWn7mywUyIV2SfXSNZtMPUZSvY90Y/TGK8o/Ip4eT&#10;7fJ8x3a6HpaxboBNU/JeU+d7UX5v/ZnUCN3UXYMApvtImfry9z33tB8XHb+vW7uD+l6ddQretC3j&#10;qGYNOtwpOZs+RlHm0xm9jc0Oi32+xLojdBIR7/dsXz41ZrRcz8rHKMq2+/X9kZ1/byId46t98zmK&#10;8uez/67dUY5o5pzH2JBNot/6xVrzutGi4fE4iT63/Txlu/sj7vfPMZvuvgbfnqHso0XH7zvVc+y7&#10;F6/dR8T/Rgo4GmWvT6Mo/6fBfuomSG3b54tyvLcdZDZ9vwz4mWSvPsQqoDddw+cR8UdsuwZcwmbA&#10;YRf7bLXMcbTNmj2bflpex8bLV6ZRlE83eC97imo5/XVsy8aXAv5W940+puHNA/PqmQR3+T3WbZCj&#10;KMqHQWa67sv+oL7H828QA1EPcn08ekmrNpJ0rI0anfez6ZtanfvHOzcB4EYI7AOAa5Syz61G7taz&#10;zySz6UsU5VOsRtoW5eTIxqRRtBvRN2/wnkNBiRGp433VIPY22nQ2zaaLZSDMqlGxvv1dBCWNotkU&#10;Rrk/OljvNRnFsPZR3pkQJ3Xo3r5VcGxE6jwZZ/93zmna6r/PUDJajOKcx/Zmh/yqI2tx9DLPa9zz&#10;8u8jdaK0kQLZ+pDuQfM4/L3Pn/0tBcS9q716maC+pN7R8fqIQK77Vtfz2XSeBcjcHejYyMsrx55z&#10;x1y3jsuSlMp+byLi6/KVUaQy0LUGzoxiWOWIvtSPkcWJn29i6Jm4jtFv/aKqad1oHs06cM+x7X2X&#10;7e6i//v9tRvGPhpeOeWl4eDA1XveR1G+i3VdPyJlqf12YDn5de+0Mk+637b9zJsoym+Rrh/16/Yq&#10;a+dDpMDbRaRrweMFg/Or94nTt6OL75EP4IxIAXA/d7Dc4ai248Xy323X+9fZ424DdFJ747j26tcG&#10;x3y9bPFbdL1tQ5UCYb/GZrlVUF8XUmDauPH7Tx/I3Y0UgDvKXummDSddj9u0ZeZBtxHpHvRjnJsA&#10;cENMxQsA12mSPX7a08g6vCmnDk8hvPKYPX5YjkhsLmVh2tZQYQreH9ei9nx0gW24Dukc2RYIct5p&#10;2tK1Lb++3bW+FtyO/Pe4i2rDLM09R+pg6TuL2fvY34H5HNVp2fpXlJ9jSEF9m5lrIlbZqA7/1a8D&#10;TabUzeWBM/vKRw/Z4+FOw5tLQYrz7JWhT/PHZvDE4jKbccXOVb/ow/nqRsMo2zEUwyuntJGO2XqU&#10;UduywPnNpk8xm/4cKRitjN2BGaNIZf0/3cMz6f6Yl+Hul0Get6bJdLx9llHr59IqKPnQX/1YfVgG&#10;CfZpcfFlpXP0ewjq69M4UlB007+heF17fqn65Lz2/NBAukWH6+5yWQDwQ5OxDwCuU94J/a89UxDm&#10;jfXjKMrREZ2FTafGiWhWYc+3fX5g+sR1Rp3UcPnYcDtW6lPSdTEF70o5mFGgwzW0ffSvqDaAdzNK&#10;NR3Dd5E6Ri+VUaF7m9MdvcRlpuB9juro7PtoO3XTNmk60n0d6Puc/9hOWcY+xTow6+FqplCZTf/R&#10;8xoWsb2RPM9ymI7fc+2vNG3iq9ieuWEeEb+e7Xqxe1qop0j75FLXrW2dlMcvqyjft/guT5E6zO9i&#10;1elYLx+la8Sq/LA44dh5deR15hS3ktFmaOWI7m2Wg48ZfHKJY2xozlm/iGie8bXJNel8295v2W7+&#10;9xRx7DKcfTSkcsrxPkU1gKPLckW/UqDtc0R8WJbTxpECLcZRLa+NIuJ7FOUrgxOXrj+TeRNPsW86&#10;3v6n4e3yXJpExIcOl1e3qD0fR9O2gs377b9brz3VFz7XXj1vvZMhm2SPXy52TKR7fptPVM+FQ9PN&#10;V41rzxdtVgwA7CawDwCuzWYq/zZZm95G++nYmk6Nc9hmdp5JbGbr2eVttO+8ellOtzdevvJtz7u5&#10;fU9R7fx5Hd00Mn+MVcdCOt7KG2rE/SPW58/zhTpMvkW1cfB1nBrYl65Fn5ePY7m8N1fQIVRG6mgZ&#10;LZ9/jqK8rYDS4yx2BP98yDpb7iJNIXW+zAmpk+2n5X171fn4dNaO2d1BfY8xm14iUDdXzwYyb/n5&#10;u1h/r3ZBLutpzibLVx5iMzNRHmxzHdn6VtI0i2Wsy4j3UZQfbj5I7jrVM3nML7ERV+3c9YuIuNq6&#10;UTKEsh1DMIRyyinSvXweeT1hf/BB/r1Oy4LXTVB2ksrxT7EK3EoZziaxrremMmzET0ev4zjV71SU&#10;9yceG+Ody24vn1p8Va8bRtBsFw5Px5uXHXZN336czfbGRbQPzFkFoEek8vSHE7dqny7rwe2WtTuo&#10;TyAuq3Mpd01thJc7rwCAnQT2AcD1OWWKmUkUZXnBIJBTpkm5bzlKEKrSKNVFrBuq74/MYrmWOl7y&#10;jqH7MCK1a6vMWisP0T5Aua7eyHp/FR3bqZPnTaRArYh1R9avl9uogZtNH5fBm6tOl89RlHHWaZFS&#10;oO/5G/J3B/W9v/i0i2nKqny7nmI2bXccp+vvX9krbYNcylgH0LyNPLAvLXucvbfNcodhMzPXKqON&#10;jsZhqd+PriuIdBiuuX5xzdvOrbhUOeX88vvf3Yn1wFH2eLGzfSWVJ1bvfWl0D07b9GFZb12VX0dn&#10;P99TvWMRed352IC8zelYTyuLpHp9Gevgx3EU5buLl2+79S3WZYS7vzO1bwaEd33u/lZ7/mvrsmNR&#10;fo71No56zTK/mYnsny0+Xa8jNf+e24P6niPtr0WLbaCJNDjpw4W3oq36dLdDGmh+qE+gfi7cR/PB&#10;R9VzUN0TADrzX5feAACghc2O5rLh32L5/lVGm0vJGwkfo9m2z3d8Ho5Rb1Cebn1Xc/XP9zEVzo8t&#10;NYzn+3S0bEg/Rf13u57OzNShl3daPWwZDU4uBfHlv/HnZWDZ7doe1LeaFmoInZ71QQrtOzo2rw33&#10;rX7X9Pn58tmoln1nkj2+5und3kS146beAdnUInvc9twZ71gO6V42yl5RhjjONdcvrnnbYQhGjd+Z&#10;7uWL7JVTys95xrT5nvdNIpXHvkfKutdcKr8uslfGrT7fjXn2uJ5hto18Xy86KVelQJ/8njndEkB4&#10;zer109X+z/dlt1lX0/6r/1bHlEvq5fq+71Xz7HGbcmo9CLDZd90e1DePlKlv0WL93LbqPebU4Nai&#10;nERRfo+i/L9RlP9p1Qa0mWX2X3vfvxlEfmzArHoNAHRIxj4AuC55R/hT4ynVivIl1hmvjp226TTV&#10;KT1eGk8BmDrpV9OsTKIo35t2khP8HtXsKJMoyi9HZT9Ix+ak9mq55Z2c7veoNp5/XGaean8tKMp3&#10;sdkJeG2/2+aUvNeYUey83kTqEF1NC/U5In6+2Nb072tsBvUNaVqorqYmql8b3kZ1qrJDvsS6o/y3&#10;WHcMXu80vLldU/K2t4j19eZ/G39qs4N9ccS6b1MKvv1Ye/Xa7kWXd831i2vedhiCaja85HCd7kus&#10;B/hUs/U2X+99VMsx+8oJ82x9oyOyBC6iTfBi977Eur77cFSWw3S/y9uxuixXbZuS9zbsno43D7Ds&#10;uozaTfk8ZRZcxPrYPe7YaS6fYn7UYtroepDk4XtpCpCqH2ePje/h/BjSdW+UvTLvYKkvUQ3wfh3N&#10;z9F6YHaTz82z9dWnA98u3R9HtWUAAB2RsQ8Arsske9ymEe8xe9wuo0136hkpmkkNcnmj3KSbzeGH&#10;lBqT6x04X1ufE6kj6Xvt1cVZp/f8kaT9Wp0+K+L7ssG0udSJXg+keLy6kfWp0yFvWL2L06bzu32b&#10;++zYAKfhS8Gr4+yVYQX1pSwX+bl7XJDu6rNVD62uC+naslp3+mw12GbR29Rh55IyNM6zV47JVPtH&#10;9rhNhqN6por59rf9YNYZNfNjVRniONdcv7jmbYchqAfXNLlff4r1fX8URVmvF+yXrt/5ep8P3Nvq&#10;Za9Jq/VVB2ksWn72dOm7zbNX2mUdTD5GHsTc5WCkdD3Mg+LHcZnMhn3Jy193yzJ0Xrbquoxaz6h9&#10;SuBgfdsmJyyr7brq32PTZn3k8HfdPP8jBPWx3bj2/I9tb2ppXnverN67OX1300yceebN1fXnkC6v&#10;IQDA/2/v3tXcttI1Af/u2cFkuzqbrKl4By5fgakrsBQwdimcSNIVULgCSVcgOmagcjYTic4mcznp&#10;1NzhRF2dTbYnWERzYQEkAZ5Let/n0aMCC4eFM1n4+K+CYB8APBXNPzw9DnrQnB6Y5+Pv/kPXMbW7&#10;9Bj64T4f/7xt52uUd08dkc6r33uHfNK3tH+P5h+CI4ZViWK4cvveRsSfvbsgSWGn8mHUY0S8Pbxp&#10;F5AetD3twNG5pfvmInvl9VfWZVf9h/syuHU9ob6k7I5r/z/4p/c3s+yVmxjetV49fT3tKSuhXMqh&#10;17n8WjOKSbW7Ik77WHS9SsHRdxHxZ7S7int5/gY9cU/588VTbjtc2qQaxaT6HO3gxMed06b3DXkQ&#10;7M2Az4B1qCe/fm+/v7bfp0x7f6Estav5RYjLyNfxNibV595fokjrcJe98vEEX6j6EF9vReByn+fv&#10;q47dDe84mpW2Hg78/FCej6frjje1c5G9ctfR9ehau2py38BpWfn/XqiPDcrr/OGfxbs/9/YJp7+P&#10;5r2kb4XwWayD8Gk+26796Zy7y15ZXNnfIADgydMVLwAc3+iAKkCLLd/43q+qw9ovkXfjcd5um+6y&#10;n/f5A+Es1n+wGMWkGqv6wt5StzYvo10tZxqT6udIf0D/tXGMpQcwt5HOw3HHXCvH5InNpw8xqV5F&#10;81vyN5EqLj5EusY1/3iY/rh4G+mh96hjri+fePd1Zfey7FZ32XUT6z+Gf02BmjfRPB4eI/0Rfp95&#10;vT36H+NTmGWcvTLsiwrdfo3m+4xpDHuflHfR/lM02zdkPtcrXT+r2K9aXz39Itbb5m71YOdt66Fy&#10;er2ujpofi7sDF0/Tz1sfHiffR7oHbQpzvPrKH3yd6rPRXfbzU/t8cZf9/NTaDsfW9xrx75HuQ13X&#10;0lnvc2A+/RCT6vtYn4fTmFQ/RroWLzunWXe/Ocpe7fv5722k+2J9T/x9dU/+0Pk5JN1H30Tznt09&#10;7jm0P4O9iBTwe7Vx/dP7vU/RfE+1iPn03Qna97hqX1lNv5+0b/NpFzGfPj9Cyw43ny5Xn3PrY36U&#10;/fbYXz453hdvIrrbPqnuTliduIrm8fZ5dYw2P2ekv+t8ivI96q7zq92ldERap32Ou4eYT5/mlwvp&#10;6/ti+Fjv86to3k/uVp/z23/fX4fR8y+SLHqfg+na+jHW96JUcTydV831SV+2Lb/4tdcfIACAzQT7&#10;AOD4RrHvg9Nk0Xol/fFpnL0y/I9s8+l9TKrHWIcZ7qLdJemp5H8A26ftjzGp7mP9B4nX0bWdzuvn&#10;1QOA4a7lD8Wnd73bKD2geB7tcN8o0oOUNwOCMNVJHlLQNp/OVvul/KNhHbyMnvvtMdLDu8WeLbmO&#10;Y3v9IGufbrHOZ78HHhERvxz94U96yJT/gfpFTKoXT7671bXyodxN7N8l2SkCo3fF8OHbvfn+JmJo&#10;yCUdE/V7jPzBx/2RKqG8X7VvqOM+9JtP38Wk+ik2h8t2yUOxEfX2mlTLWFfKudkw/33D79dxrd3u&#10;7oBpU9XYw69z13GMbTaKY382Sp7y54un3PZNbg+43x8/SH6dbKNuozjsGvEQQyvTzqevVp8Z7lav&#10;jCNVAq8rf/1z9frfVr8bFXPo//kvna/l585ppEDhIppdNP4Y7fdtD3HpgET7M9goUsBjGWl7/efq&#10;9U3hy/s4ZXX7+XQRk+pDrL+o8TX5JTaFWY9l/aWM3DE+G5Vt/zlO9aWZ9jGQfwGw7lL0+2iv50PP&#10;czkPU9X2fU/N1695rByrumb63Po2mn8Pu4v0mew+1tfi7mN96Bca258fbyOF0+8j4o/Va12fLz/4&#10;wgkAHJ9gHwA8DfnDn0O6xJjF+g9dr+Mcwb5mF8J1G/ZRVhwcnaAblyFG0V0BjLVRXPM2SuG+Z5FC&#10;UeM95rCM9JDtawkEPQ3pwdJDpP022mMOizj84ehoz2UfXwo15Q/3r9F4z+l+2z3KHtIfqH+O9T58&#10;H5Nq8cSrN9bVUUaXbcROZfDw186xhptF82HuzzEs5JK/x8hfO4ZreuhXh/OGSw+Snke7G8JRbD/u&#10;3sZ8uu/7zV3zfspmkYIhyyPM65qOsfN4yp8vnnLbt7u2IPk1so2O6zFSpa13e02dwn1/RArZ1dt3&#10;/WWhbsvY58tB6y+VlZ9fxrH9mLhfLe/y71HTZ7BlNCsXjmJ7wP0x0r3uHF8orStZjc6wrHO6j3Z3&#10;m/dHPibK0NqxuvmdRbPt45Peq+bTt6uQ4l326rZz+iEi+n4RZL8vmvCtGmc/L48653XQOq+OXh73&#10;pXSs73fdqIPp+XlUfiEuN1OREgBO4y+XbgAAsEP727OHPGjOpx316DrsGPKH+Pv/ATKFp/Jp7w5o&#10;EyTz6eOqqs/zSH947nN81lUhfhDqu5D59CHm02eRQip990H9YOz5V1jx5FX0O3ZZy6uGjOLrqPAx&#10;unQDtkpd9IyyV47RDW+tfG9UdxXbT2rHMntl+VVe39O1b/+qP+na+0Ok82exZcxlpHvqszM9zL92&#10;j5G21yzStvtrzKebu3ykj6f8+eIptx0uqbyWPju4anq6Rz2L9Nlu2+eD+nPEs72rEPX//PIYaR2f&#10;x3z68ipCfbX5dNFzHerPy+d7H5C20+mqAl5Keq9QHpvH+mJMrexi9jhfbkn7pDxOymUd13z6KlJV&#10;suWWserA6Q8Dzq/RgS3j27U8+hxTte8fYveXQ5aR7l1DjvVyWY+rz39VbP+b0zIiXq7OQQDgBL67&#10;dAMAAOCqpK6vR9H+ZvciUthjeeYW0UcKKo+iDA6lByEPV/VQDOBrke6ZZZUX11sAnqbmlx8fT/qF&#10;oHa15af3WbN8H/BUu19M+/1LRCxWX/zjqUvHZv23nYj6bwNP9RiFLunLbLfRrhJ4SG8/25Y3Xi2v&#10;vu6fblkAQINgHwAAAAAAAN+e1E36p0iVVF9euDUAAAANuuIFAAAAAADgW/Tj6v8/LtoKAACADoJ9&#10;AAAAAAAAfFtSl60vVkOzC7YEAACgk2AfAAAAAAAA345JdRMRXyLiJiI+xHy6vGyDAAAA2v7bpRsA&#10;AAAAAAAAZ/P3xf+L/3j+PyLi/8R8+vbSzQEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAADgW/PdpRsAAADAnibVbUR8iYibiLiP+fTlwOlvIuI2IsbZq8uIWMR8&#10;ujxKG9vLHEXE3WpodrLl7GtSvYmI96uhVzGfzi7YmvNaHw+3kY6p2iIiHmI+fbxEs65WOlbq7XSc&#10;Y3lSjaN5Pj5E2vaHz7u9rK7z/5TLG0fz2FqulvVw9GUBwCaT6i4iPq2GPsR8+vaI8x39a3g+fddj&#10;mnyc5Tf1vhMAAIBe/u3SDQAAAGAPKZTzKVJI5jEi+j+UTOG6aawDdl3jLCKiivl0sW8TN/gU6yDR&#10;IlK4Z7v00HN6tBbMp5u/5DaffohJ9XOkANL7mFTnCx6dcz2by71dLffFhjGmq/FmkY6JZc/5votL&#10;rM85tNdtEX2O5e553UTEm4h4Hc1AZT7OfaRtf/ixmJb3Praf/8dc3rvYvm4Pq2XdH7wsANjtp+zn&#10;344435+jGZZ/12Oa8r3E7GitAQAA4Kvwl0s3AAAAgL1MI4XPIiI+Dghb3UXE77Et1JOMI+LLavzj&#10;SAGf8dHmdzp1SLIOT3690j75PTaH+nJ3EfH7UY+Jp2gdhDzWvH5fza87+Ja8iLTt3x1heX/G7vO/&#10;Xt6u8bYt6yYmVZ91u42IzzGpvu5zDYBrMf7XT0LlAAAAXDnBPgAAgKcmdWn5ZjW07NXVV5ruLtZV&#10;/mrLiPgQEdXq/2Ux1aejBLnSPI5Xve2UUpXC2Wro9uAw1bXqrqj3GGndq9W/+9VrtRR2/FbDfana&#10;3ecjzavuSntU/GYR6+0/i+b2n+4dgEttr7vuruX7e9P53yf02eVzrMPHtftYr1tZDfAuJtX7AIBT&#10;Se+h6/ugUB8AAABX3mnMBAAAIABJREFUT1e8AAAAT08efql6TZEeZOaBoMdI3V9+KMZ8uwoO3TWW&#10;N6kWvasCtpd9F4dVvltGCjvt4zaaQaZZz+mqWG+D1zGpZnuvf3/LONd6puOhDPVVnSHRFAibxjpM&#10;GtHvmFjG+ffbqb2PdhBvX2XI9iEiXrW6v51Ub6PZde5dTKo/Os7dXT5He5u+jfk0Dw6+7Qh8flrt&#10;63y87drVOR8i4mVxvLxbhQbz7fAmJtWvJ+gCHAAiTtcN777y9/HLSzUCAACA6/XdpRsAAADAAM2Q&#10;3CLm0+c9p/szmoGkl1u7H5tUn6PZPeuHmE/fbhp9y3zKkGDu+UkDPO1A4X3Mpy8HTP8u1gGnWcyn&#10;r47WtmPaZz3b+/ftzqBYO/B1mm1y6H47le0B1WHH8qR6E82A7sNqHpvDc8199hgRz3qH7VKQ80v2&#10;yvZt2t7X3aHP7mlvInX3W4f1lhHxw8a2ttvW/7oGAEOkLuLrarI/tML0h837SzS7+fXsBQAAgIPp&#10;ihcAAOCpSIGZPAz0S8/p7qIZ6vuwNdSXlCG+Yd1xTqrx6uHp3aDpjiV1c5qHsJYRMTSENst+vlsF&#10;kK7LPuuZjqN8fz70qv6Wgl3L7JV9u2jd7Dj77fgm1Sia517/6nXdXhfDZeW8Lq+y5d5Es4Li8OVt&#10;097XPw9Y1l00KwNWW9et2fV1RMR4tb0B4HjS+5861Lc8aqgPAAAATkSwDwAA4Om4i7wK1nw66zld&#10;3u1Y6oJ3l9Rl5iJ7ZdQrbDOpRqsqfV9i/fC0Xu6uMOFxpAe3n4tXXw7qSjSi3gaz7JUyHHVZ+6/n&#10;uBjuFxBN8n14swriHcex9ttp5N3YPkTEx73nlLbZKHtl0avaX9oO+fbvF7ZrBznve3YrnV8nRgP2&#10;dd6ux57XqfKadPzQKADfuvzesrhUIwAAAGCIf7t0AwAAAOgtD5b1rdbXFerpG5SqIuK3SJW7ltGv&#10;StmnaAfHFhHxMlKFsXMEdj5FMzhVHVCV5ZdYVx18EZNq1DMUdQ77rudNpP1ZTztk2/yzY17Hcsz9&#10;djyT6n2sQ6qPkY7luwPmOCqGfxsw7W/Zskc9j8fxnstbFMM/x65jpVkNqWse3ebTZUyqZay3zc8R&#10;sbuKJLulQOb6PO0TIk0h7lH2ysPO+0Y5TddymlVPH3ud3/u1P5+mvZz2cbrsdV3fr/35NP2W08e2&#10;fZR+9yIifoz1dvgt0v2/u82Tqh4/v9b9FqnL9cPC1WkbjCPib0WbHyPij1XbDwv+p33+IiK+j+Z9&#10;6bcjzX+UzX+U/eYh0joMeW91XOt1/zF7td53y9U4oxh6Tncvq35P+X00z6Hh27msgjysO/vyHO53&#10;Pja30a+9l5eWuekc6RuW3zTfcTbUdz265jGOU55jAAAAXIxgHwAAwFOQHiiOsldmPaccF8P9H2Sm&#10;h6yL3uO3PUbqYnQWERGT3YUCD5YebpbdzL7be37z6aIIHL2OXd2YnsMh65n2x2w1n9todrm6y78P&#10;GLe/Y++3Y0ntyru8fbsKoR0y17Ly3WLAtMuOeZWv7Vpev9BAWs/HWIdk+lTsK8f5o9ey1u0aDVgW&#10;/byOPIg6qZ73CNC8j+b5+DZ2By3zaZYR8axjnDK8+92OeUak6q/roNak+qFH8CWfZhbt7rxvVuPU&#10;FhHxfOsc07Uyn+YxIv46cJpX0f/evctdREyz4ecRsYhJ9a54vTaOiGlMqg8xn67vYamNn6MdOI5I&#10;+3Mak2p9Hx8iteV1bA+Av1iNm6oJ9+kWvrmMcbSPq9w4m//HwfeVFIjr+sJCc/4Rn2JSzaJft+rH&#10;kfbd++hu2zia+/suuo6X/su6WU3/ZsMY49V4Q/bj68ivM/2uTbW7SOteexv97m3DK/al99/vY/M5&#10;8j4mVXXAe5Zh16Jm297Fqc8xAAAALk5XvAAAAE9D3r3lw4DqIPuFeg6THh5GPNsrDLCv9OD5U/Hq&#10;MUJ4i+znuyPM7zDHXM/5dGjVnrLi4uHH0+n222HaXQPfn/V47qdPAO77xtCQqkjN/TvuMf4hocVm&#10;CLCs5nSNJtVtTKpxr27KL6es0PhT51hN5Xn+Y+dYTePs502VoRaNoRSY2SwdA2VgZdwesTFNs8Jf&#10;V5g93T+XjXmm832bsq19uiIfF8OnrZg1qT5Fd6gv92ZVhTRiUt1FxO+xORQXkbblp9W4fdtxE5Pq&#10;91Vb+lZ1vYkUkCrvBduWcxcpFDXqOf9pTKovO8dcz/820vYZ95ziLiJ+P8v1YB0aHe8Y882gbbp5&#10;Wb/H5lBfrt6Pn3ucU+W52a97+eR1Mbz73GpeGxa93vukc2VT8DU3PXg7D3GucwwAAICroGIfAADA&#10;tWt3p7sYMHUZ6llm8x1HepA6jvVDy+Vq/r8MDADVPkbfB6bH9ybKqob7rUPp11gH+m5iUr24cJdm&#10;p1rP7VKIIl/ufl35tV1mfXb7FOsH5stoV/26hPIBfp8Kin0f+h/DOZd1OV0VnCbVIlK1rnOEp4e4&#10;j2Zwdrx17O5A5a5pXkRz32/qKj6/lkakwOC2a2nXcn+M7dUD83DQ45Zr9X00g0rjHW3pCjeOY3u4&#10;OW/LqbtqncZ6ey0jrcs/I10j7qK5f97EpPojmhXPHmIdtPo+2kHG9zGp+q7Dlyi7SU2VCn9b/RyR&#10;zp0fox2Wv4tJtfv9x7qSXu4+0jostyxjHJPqXc/qap+jud0eIh3b9T6/yeZfj1e3q3/VtaHSujcr&#10;WaZ1/pi17aesXXex3u7HWFa5P0fR3s71NWHbdiivTS+iz302BfRG2St9v+ySH9O7q1en9zxlmHER&#10;6RhYRlq/ejtHnPeLH6c/xwAAALgagn0AAADXb1wMlxWYtikfSu/qWm4U6SHgXUyq+4h4NSiMcKnA&#10;Wwo/5hVc6qqBx7AohneFUU7ntOu5a7llJahN4Z2h8z3/+uwyqd5EMwTw8oihnGUxPI7+Yd0yXNSn&#10;Yt8o+3lo6Oy3yK8Tk+p2R3Dtb8XwkOUtonmM3cZhXYGfRgp7dFU8GkfEl1V3ktcT7ptPH1fX8vp4&#10;vo1JNdoShOmq6HezY9/n0yw3jjef3hfdO7+I7dU5u9oy3jJ+Pc/atuv0L9EM7fy0cfx0nepa7uaQ&#10;YbrP5ufn7iDRYcar/9+2utqcVFW0g0D1MfwY6fq2KKapK8LV+6r+gsFsayvS+ZEv5yEinm+4fs5i&#10;Un2MdnDsdew+98v70asNFVVnMal+i+Y5+zoi3m2dezvIPov5tCt0dh+T6pdorsO4x7XyEHnoPLWt&#10;3QXwotjv+4auy2Vt2p9d+3J7iDJdm2Yx/IsTZWW/vu9F8uvJYuuY6fx9X7zadYzV+78MgZ7O+c4x&#10;AAAAroSueAEAAK5fGeZZDJi2WdFjWNdyLyIFVZ5CFa6yO7KPA7or3i49LM3nNT7KfPdzuvXc7lM0&#10;Qw7L2BXw6OdS67NZOkfyB/rVkQMa5byGdD9YVtHqY5T9fGg4cde1YNQYOiwMeX3Xne4qYbmbaHbf&#10;fC3KMPh4y7j57x43vF7qG6aLaN6/Rhu7LU33nfr+lbdjcxe47Upem8N06Zzuu3757/bZJhHnCYO3&#10;Q30R9XnYFaB8jBQIWnRM89Axzfet8drKwF0ZOOuznD6B5Xz7PmztJj39Lv/9zc5uoNuh0s0B1O51&#10;GHJd7y9V1BxnryxiPu3+AkZ67Xm0w+R9l3VXLGtbgKzeDs+jeY5Md3RNXJ6j+3QVPts5RfN6sjl8&#10;vFa+N3m78RhL5885K/qe6xwDAADgSgj2AQAAXL9mOG9YWOam+LmsKnIfqUJaFenhaDnvumrP9UoP&#10;bPPKS4+xvavGfeQPgS/zQPQ869m13E/RfpC+/UFyv/leZn22SW3Kg1uLnl029pcesi+zV0arCoG7&#10;2vYmyuAc5/Z69ygx6hEaOrcyVNYdnmlWmXuMZgivqyvaOkyX31N2Vc8qgzybtlX++iL6Bery17d1&#10;w1vLfz/aGBhsbq98ms0hw+b2OnU3vBEprLT5+pnCR+0qa9sDTotiePu9Lx0/o+yVh57dfZb7adQ1&#10;UmFo8PfXWB/Ts9gdch46/3odFquf/xg4fV9lYHB7hdt03O1bBbcdbtx1HKfj6WPx6ubrYTpH83lu&#10;v3a2w7t9z63yejJk/O3nVkS9Hn3me5jznmMAAABcCcE+AACA6zfOfj6kclj+QPQ+Iv4a8+nLmE/f&#10;rf69ivn0r9F+CHwbk+rdAcs9tTIU9fEEIYrmQ/pUNefczrGeTSnUd1e8+uFIXS6ff312ex/NYNOp&#10;qvCUwYf3W8N9qXJS2S0g59c31Htd1ZBSFcz83rEpPDPOfi7DSePolgeN+lTC6hcybAbjfo1m+7tD&#10;hs229LlG9Q0ZjrOfy/vjOEopIJzP69Td8Eb0CxWV+2Z7u4ZWT03j/zVS1bZXsb2b5Xy6fa77+TS3&#10;q2vktmXcx3z615hPn6/e6ywGzD9i1/V3Pn2M+fS71fxfbq0geJiyUuFi5xSpLfts4+HLSsoQ3K7q&#10;hWVYdlu4r5xX33OrvJ5slt7fDQkr18r7+vGd9xwDAADgSgj2AQAAPC3HeDg3Wz143tSd2rtoPyx8&#10;fcVd8pZVtE5R9e0aHoqeYz3XukN9s5hP+z1I3u2867NLChPcZa+8Olm3wKn6TxmyeR+T6veYVG9i&#10;Uo1X/97EpPoS6yqCp2kP34JFY6g7PJOHX34rptlUnW5YJax038mP/fGGe8u4mO9vG36XNKsNRrS7&#10;H+6yKIbbIcNmhazl6pqQT9cVMiy3bbmcU9inQtwhXxTolgJui5hPZ72DYNu7at2kDG5+ikn16YjV&#10;Msvw111Mqi8xqe4u9l6oXR1zMWDqIeN2fXmh//Ttc3xX0LkMxG0LApb7t++XDMbZz4sB4/YZf+h4&#10;hznfOQYAAMCVEOwDAAC4Zu2Hq4d277aM+XR3FbIUPFpkr9zE5opNl5Oq9OQPumcnqkxSBiDGJ1jG&#10;Zudbz1RtanOo7zgV7M65Pn2kh955F7zHqkq4zavo7vr6faTur7+sfh6vfvcYES9P3Ca261sd6tTH&#10;zj7KqlO7AmmLjtDIuDHU7haz7/Yp27Jtvl1huq6Q4fDAT7rm5OPddoS2uoKL20OGzYDgw8kCwk3D&#10;Q3qXuOam+0sdWk5h5og/95hTFe3r511EfI5J9V8xqT6vljHaq52pyl3Xff9TRPxjFcJ+t6Ur5lMo&#10;j81/Dph26HvHcr2GTt/cdtu2U7t7+hed4cn29abf+4bmdA89pvlbMbzsGqklzffyXwI53jkGAADA&#10;lfi3SzcAAACAsyq7Edzml2iGFm7j+gIrZYWlvl2mPTXnWc/0MP1LtB/qHy/Ulxy+PpPqvwaMXa0q&#10;UW7yKdahiYcYdp7sZz59iEn1fLXsXeGQZUS8XE2Tv378iltsM4uIabQDNrlFj+5ozy8dO8tYB1xe&#10;RF6ZtVkNbJmF0Raxvg/8GM3KmuPs58cBYdj7aHZt+lM07y35fBer9i+KY38cm7vnvR8QWvs1muG9&#10;F5H2c9d860DfItJxEFGHDJv7fJz9/LXek3ZLoboXkbbhKI7ZRfV8uoxJ9Sqa1+7ci9W/9zGpHiLt&#10;s48DQ5b1/Lvafbv6N12dV4uI+GVAd7X7KNtxymWV23Q5cPr/3DG/0n1EvMmGy/MwYv9ueMcDpxk1&#10;hoYdMw9xzi9+nPIcAwAA4GoI9gEAAHzdltF8SLkYMG05bleFp8tZP9CsLU/8UP0yzrWeKdjTFWI4&#10;bqjv2vbbpHoTzQfxy4h4U4SISuW58HNRXXPWKwyQwkA/xKR6Fym0MCrGWEYKBn2I+fSxo/pUn4pN&#10;i1ivXzn9Ls3KRbv302+Rb8tJNRoQihgVw7uWdX5pHzyPFH7tCqo8xHVXVVzEuhLnqNg/+TmZh+zy&#10;fTqOpjxo0z/0nUJZy1jv83K+efA3D+IsoitkmALJLzZMs8uiGP4xmoGi9nbZFjJMXcHetKb5lqT9&#10;8T7aVV83uY92xcXd5tP7VWhvupp+U3isDuG9iUm1iIi3vcK36/D1m+i+PtdGkdb1bnVcvz1RxdfL&#10;dAF8Hh+jGez7KdrBvvwYGRIkzq8nX8f5eK5zDAAAgKugK14AAICv27IxNKTyyHm6DzzEuBj+Oh7Y&#10;to2L4eOvZwr1dVXqe3XkSn0R17ffurrenO74Ny6muSt+PxrUgvn0XcynzyLiWUQ8X/17FvPps9Xv&#10;6upj5XyXg5YzPNg3dPxDpj90WedRhzFT6KTeL8tIVR6fX7RL6d3KwFse9OiqTBexqQvcFDLNrxdD&#10;wnQRzfN+VHTVOd6w/E1d4A7vhreW7nN5yGs9r2ZYt+zCM29Xvu0u0Q3v9Uj78c/YHDh6iLR/6vPl&#10;u5hP9w/DzqfL1T3qWaRQ7Sy2d4c6jogvvbvQnU8fs+vz80hh0uWWKUaRugO+6zX/Ycr1+nqCfl3n&#10;Yd4dbzoXR9nv+53jaR7j1dDjVVZTHerc5xgAAAAXp2IfAADA12156QackG54j2Ed6stDAo+Rqg7N&#10;jrqs5FjrM6S73MWeyzivFG5YbhljXAxvG7fW7BpwUt0MCJ/lx0SfQEQ5zpDgyb/vmNf1SPvp1erf&#10;05EqnD3Ger+kqnfN8EtEfr5srk63b/Ws2i/RrNCV5psq3tW6wnRdXeA2K3IND1f+EuuQ4qb5Lopp&#10;NlUyzNv/td6Ttim7xl1GqsZ22i6q0z6/X/17tbqvjSNV2itDfDcR8TlSGHDIMhaRjoO3q2DrONIx&#10;0lUJ7VNMqsWRg53l9ruN0wXjDw0RltfzPudkfh5GNLvjLbvh7XtujbOf+26rZluH3TPP4TLnGAAA&#10;ABcj2AcAAHDdyod03w+c/o/G0DqwsFteLSVZDlz2qY2zn5cnfqBZBgPO+fB0nP183PXcHOp7fsLt&#10;Oc5+3n995tN3x2jME9PsArhfF8Z/FMO30T/omB/3yx7jHxI8yZf1eGVBiq/JItZBpHHxf/p9e9s/&#10;xHr/1F3g5sfi8HBR6ua0HTJszresAlgeX+Mog6vDKwdGtM+HPvPN23KTVYDLr6WXrkZ6XqlKXX4e&#10;L2I+fd5juuNXnkv3lYdIwdVRrKuq1kYxqV7s3WVuCuzNImKWdQX9Ppr7/3VEvN1r/t2WxfDfukba&#10;oOw+fpdDQ4TN90z97vP3kbZhLe+ONw9PLnve++p51H7bOFbTH8Xyhtwzxz3H2881nWMAAACcjWAf&#10;AADANZtPH4tqSUMfzi2K4XH0D6WNi+EyIHQ5qVu2fFssTrzEcrufJ3R0yvXsDvU9RMTLk3Ufef79&#10;1scshrfj52h2g/c2mufV9nNsUtXb/TZSVbIfdi6xXVWtb8hiUQz/1PFa1/LKKlS7QxHz6TIm1TLW&#10;XSb+FBHveixrc8U4ju3XWIdW6kDapm54a4tYh0lusyBTPs993Mf6PBoX/9fLXUv3wzxk+P3qOD0s&#10;TJdChstYH7c/xqSaRR6gaQeJyuHbaAbvv71ueNvhsb6htjI4v1sK642iDpxt29bpd+9W76XycN/m&#10;sFo6xm9Xy9geJEtB2NnqGPpSzP942tfX8YCph7alvIf1Dwa2r+fLXtOl9buP9bXlRTavfc/xvB19&#10;p+sKEC92TpWOyVM73zkGAADA1RDsAwAAuH55kGHYw7l2YOF1pKpIfZRdpl5T9aFyO/StxLKvZqXE&#10;/tViDnXK9Sy7c3uIVKnvlKHFc++33XZ3f9uWAoq5hz2OiTwoNeoRArorhvuFqdphkBfRLwyw7/m/&#10;iHVb+65bGSLcNyjGbveRzv3aOHaHX36Ldbe5o2gei/t0w1v7NZvXzeq8qs+Lxw3n1CIbZxzNkPU+&#10;3fCup12v4zh2bZN2yPDHaF7fvsVueEeNof7VWMtuVrdLVcs+Fa/2eV+ziGawb9P8RxHxZ/bKffQJ&#10;drW7rT6F/DgdxaQa77z3pO017Esh7eN73PNaHtG+nm9vX1MePK7nVYbZ+p1bKbQ8Wg2V3Xpvs4h0&#10;Xam32c/RJ6DevkefwqgxdKpzDAAAgKvyl0s3AAAAgJ3KLv+GVu37mP08ikn1ZuOYtfRA9C57ZXFl&#10;1YfKB719H27ua5T9vDzxsnKnWc9J9S6aIZRzhPoizr/frlW53ndbx07nfB5IWcZ8OhuwvDwIsfsa&#10;cNj5X4Yu3neOtV5WuW6PcV0h4q9LOsfz4++naIbpus7JRTH8Ovv5kH1Vzne65Xe1PAw8iuNUDizn&#10;exPNddwUQF5kP4+jeU11DPepYNa+1vSxKIZfd43UoQyWd99/2mHvFwPWZff8D/OxGP609T1h+t32&#10;a/Bmw67l6+WV4ckhIdfyvPkp2t3w9t2u4+zn/teGdI3M29HnnlleM87jdOcYAAAAV0SwDwAA4PqV&#10;oYLxwOln0XxI/X5VwaVbelD4uXj15GVoBho1hvo/6B1u3SVfbXGyZbWNGkPHWM/uB9AfI1VXGw/8&#10;N2rNf7vm+Kfcb9etDGe87giFJGl/lV0mDz0fP0Szstl0x/LKalj9l5eqRy2yV15svd6ksMgoG/54&#10;hoDpty4P2oyznxedY7fDgKPs5/3DdO0ATd6WPmG6si37h+lS1cH8uMvbUi6zVoYMa/274Z1Uo5hU&#10;77J/d72mu07l9XxXqHccza5r+0nbdpG9MopJVV6zymV1BYgX3SNHRDuM9rnHlyrK9d1+buyz79O6&#10;59UJRxHxpfNenK7xv8fQan1rs2gHHDdv5/W9Km/LYlA127pb47VxNNtf3ju3yb9I0L8NSXnPm3ZU&#10;6k2679Gncp5zDAAAgKuiK14AAIDrV3ad+GMMCTCkLtVeRnrAW/sUk+rHiPjlXw9d04Phu0ihr/wB&#10;5eyMXc/2dc6g3bgYPmc3oadYz7toP4DeHorYrIp+XdTVLhWQvC6pe9wPse5SMQUDJtXbqLsTTWGB&#10;F5HCKKNs6tnAan31NaCKdQjgJiJ+X702W7WnXt77aB4f93uc/2+jfb35KSKqf4U5J1W9bvkxsYz+&#10;XYWzv/voDoRs6xp7Ee2KZ4d0w1sru97Ml9fW7iK0dkg3vOt5tCtbbapiGLH5GjakQtko2pUKZwOm&#10;vyYfY31Ni0hBsM+RwrqLiKhDUONIldjusnHzrk+jRxezVTTvzXer9zAfI4XJHlfzGcX6OtoMiG0/&#10;Xj5E871QCsmla+a6gun6uvk6yvvb7uvmKPbb9/W618u7jYg/Y1LdR8Qfq9d+jOFfAmlK59qraAbD&#10;2ts5DY+jfa96jIiXeyy52UV305DrTX1d2dSt92bpnvg2mvfMLxvumeV6n9I5zzEAAACuhIp9AAAA&#10;1y49fF5kr4z3mMdDpAes+YPsu0gPKv8rJtV/RcSf0X74PYv59NXg5Z3S8Cpxh8qrvhwjyNLP6dbz&#10;pxPNd7vz77drV0XZzXYKWP5jdT7+YzU8ysZZRArNDTeffoh2aGQaKRCSLy8//x8iYvj5n6435XQv&#10;IgVj6uvN52gGYVIIRLW+02t3NVrbdm3rCv0d41q46HhtV3ebXdMcI3A9bB3blQx3T/M1a1eTi0jn&#10;ff4+4x+Rzv271e8fI10rym22vfpZCiSV15jxat7/KN7XlGHlWcyn73bM/zEinkfzPdMo0jXyz2J9&#10;PkW7a/t9Am39rNtWHnt1yGwazfeJD7FvYLrPdk7buLxXpTbucz1vV8+sDamEmYeFF4PbkNrR9545&#10;ypaz37L6t2kZ5zrHAAAAuBqCfQAAAE9DXgHodq+QVHpY+jz6P3isri7Ul4yK4W1Vpo4hf0B8zsDG&#10;qBg+1nqOjzSfoUbF8Kn323VbhzP6HlNVzKf7BSXWy3wV/bvVTdeLfZeXqgqWYeJNHlbL2hbm4rjK&#10;4265IzSz6Hjt8DBdWma537uWlTtVyLBrHruuU4tiuH/46Gs0n76N/iGyRaTzfhbtKoe7A+jDrjGx&#10;Gq//+5p0PeoK0G0zi0Oum33Np48xn/4Q6Xq+aVn1+v4QEf88YFmziPgh+m+HWUQ8O/B63nUuDqmE&#10;mX8h45Duwl9FCtPv2p+LOGWYM3fOcwwAAICroCteAACAp6HuOrGusHEXw7pATeoH1ZNqHBE/R6oy&#10;0+w+Lj0EvT9BOGFRDO87/2U0w0nlfI8nbadR9srHky2rbRmnWc++wa4+FgPGXca59tvpLYrh5V5z&#10;SeGPl9n5OI52hb7jno/z6buYVLNYdx05zn77sPq37qL7sGXdx6RaRLpe/bRaXn0NW66W9evgroU5&#10;ho/RDPsst46dutx8G3mVp+NVL30bzeNwsWP8RTSvJcujBKnWXY+OBrTll2hux13jl5ZRrks/5XL6&#10;TPdLDA9UD2/bfPo2JtUvsb7GlNXsFpHO+0U2zaI4vvrtz/U15kWka8wo2t17P0Ra79ng4yS9Z/ph&#10;VQGunv84G6Ou2ljPfzlg7svYb9/n7XsXEe9W95C8XWk7Hytg2N4OXe8dHyJ1Cbs8whKriPjP4rXZ&#10;gOkPr9hXm08/rO6Zb6LZxXFdTXt9D0vH/dd1jgEAAHBx3126AQAAAPQ0qd5F6gYsIgUZnl2wNd+G&#10;SfUp1t2ZLWI+fX7B1gAADNN8/xiRKuotL9MYAAAAYAgV+wAAAJ6OD5Gqc9xExCgm1YsjVkyiNKlu&#10;Yh3qizhupTsAgP4m1ZdYV4S7H9Dd7feNIaE+AAAAeDL+cukGAAAA0FPqUi3vCvb1pZryjXiT/bw4&#10;StekAAD7GUWqvDeNiN97TTGpRtHsmtYXQgAAAOAJEewDAAB4Wj5ExOPq53FMqvEF2/L1StX68uCk&#10;an0AwCU1K/RNqjcbxsu9L4Z/PVprAAAAgJMT7AMAAHhKUtW+PGQ2vVRTvnJvInV5HBExU60PALiw&#10;j8Xw+5hU71ZfRmiaVONV1715tb6HmE9nJ2wfAAAAcGTfXboBAAAA7CE9rB2vhl7GfKprtWNJ3db9&#10;HinY9xgRz1aBSgCAy5lUnyLiruM3D7Gu6Hwb6y8n1B4j4nnMpw8BAAAAPBkq9gEAADxNr2L9ALfs&#10;Zo3DTGP9QPyVUB8AcBXm01cR8aHjN7eRvvAxjnaobxERPwj1AQAAwNPz3y7dAAAAAPbw98Vj/Mfz&#10;/xupi7Wb+I9WJ4fTAAAGY0lEQVTn38XfF4sLt+rpm1TjWD8w/xDzadntHQDA5fx98b/jP57/GhH/&#10;PSJGq/9LjxHxvyLif8Z8WsXfF76kAAAAAE+QrngBAACeskm17m5tPl1ctC1fA9sTAHhKJtVNpIp9&#10;tWXMp8sLtQYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA4Aj+PyGV&#10;jn1x+ObLAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB+Yn9a4QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8NAEMXvgt9hGcGb3fxpY43ZlFLUUxFsBeltmkyT0OxsyG6T9Nu7PentDe/x3m+y&#10;1aRbMVBvG8MKwlkAgrgwZcOVgu/9+9MShHXIJbaGScGVLKzy+7sM09KM/EXDzlXCl7BNUUHtXJdK&#10;aYuaNNqZ6Yi9dzK9RufPvpJlj6Mv162MgiCRGhv2CzV2tKmpOO8uWsHHiOM6Dt+G7fm0uR72i8+f&#10;bUhKPT5M61cQjib3F4YbvkeH3DMdzYVLK1oFceKDCuYxiJsbRcEcxNGrxfNLAjLP5P8P8l8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAatGuDEwDAAAwCAAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAf5QntZsqAgCbKgIA&#10;FAAAAAAAAAAAAAAAAACyBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAfmJ/&#10;WuEAAAAJAQAADwAAAAAAAAAAAAAAAAB/MAIAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAjTECAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAAgDICAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:77263;height:100031;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsGzMSwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8adoKotVYZIsgePEfu9dH82yLzUu3idr99htB8DjMzG+YZdabRtypc7VlBfE4AkFc&#10;WF1zqeB82oxmIJxH1thYJgV/5CBbfQyWmGr74APdj74UAcIuRQWV920qpSsqMujGtiUO3sV2Bn2Q&#10;XSl1h48AN41MomgqDdYcFips6aui4nq8GQV1E+fx9+6gf3n/M5/IImc650oNP/v1AoSn3r/Dr/ZW&#10;K0jgeSXcALn6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKwbMxLBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
                 <v:shape id="Graphic 3" o:spid="_x0000_s1028" style="position:absolute;left:17602;top:60264;width:48463;height:64;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4846320,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJA7fDwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIXeara2qKxGEUHsrXare35unpttk5dlk+r6701B6HGYmW+Y+bJ3VpypC41nBS/DDARx&#10;5XXDtYL91+Z5CiJEZI3WMym4UoDlYvAwx1z7C3/SuYi1SBAOOSowMba5lKEy5DAMfUucvJPvHMYk&#10;u1rqDi8J7qwcZdlYOmw4LRhsaW2o+il+nYL19W1fFuXRlh9uaw47ab/dZKPU02O/moGI1Mf/8L39&#10;rhW8wt+VdAPk4gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJA7fDwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m4846320,l,,,6096r4846320,l4846320,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
@@ -415,104 +415,116 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>REHABILITATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>TO PROVIDE VOCATIONAL REHABILITATION SERVICES TO INJURED EMPLOYEES UNDER THE WORKERS' COMPENSATION ACT (G.L. c. 152, AS AMENDED)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF9341" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAF9342" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF9342" w14:textId="6CDAD64F" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>DATE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="66"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>July</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>1.2025</w:t>
+        <w:t>1.202</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7E7B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF9343" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EAF9344" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAF9345" w14:textId="61336120" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF9345" w14:textId="75E0026B" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080" w:right="162"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>ATTACHED ARE</w:t>
+        <w:t>ATTACHED</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7E7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ARE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> THE NAMES OF THOSE PROVIDERS WHO HAVE BEEN APPROVED TO FURNISH VOCATIONAL REHABILITATION SERVICE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>UNDER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>THE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -534,55 +546,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ACT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">THROUGH </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>JUNE 30,202</w:t>
       </w:r>
-      <w:r w:rsidR="00E46BE4">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00510DFE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF9346" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EAF9347" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>THE</w:t>
@@ -661,67 +673,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>SITE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF9348" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="001A1DE0">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="1800" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAF9349" w14:textId="08A542F8" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF9349" w14:textId="578E2F1C" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="3240"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="FY'2024_CERTIFIED_PROVIDERS"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>FY'202</w:t>
       </w:r>
-      <w:r w:rsidR="00AD364E">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E671A5">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CERTIFIED</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PROVIDERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF934A" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
@@ -1190,78 +1202,81 @@
     <w:p w14:paraId="5EAF9358" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="272" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>Phone:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="56"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(949)851-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>1473</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9359" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF9359" w14:textId="0ED3776F" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="63"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Jack</w:t>
+      </w:r>
+      <w:r w:rsidR="002252E1">
+        <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ormsby,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MS,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1762,584 +1777,344 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>CRC,</w:t>
       </w:r>
       <w:r w:rsidR="00290ABB">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>CCM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAF9367" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAF9368" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="5EAF936D" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAF936E" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="004466B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1655"/>
+        </w:tabs>
+        <w:ind w:left="1655" w:hanging="1151"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303519">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>GENEX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303519">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303519">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Services,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303519">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303519">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>LLC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF936F" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="272" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>440</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>East</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Swedesford</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Road,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Suite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF9370" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3383"/>
+        </w:tabs>
+        <w:spacing w:line="272" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wayne,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>PA</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>19087</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF9371" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="272" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(610)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>964-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>5100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF9373" w14:textId="2EA1C370" w:rsidR="001A1DE0" w:rsidRDefault="004466B0" w:rsidP="005E7DCB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="272" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Person:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="64"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883E7A">
+        <w:t>Emily Costa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00037AE4">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CRC</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7DCB">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002252E1">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002252E1">
+        <w:t>CCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF9374" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="001A1DE0">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1540" w:right="1800" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAF9376" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="004466B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:spacing w:line="272" w:lineRule="exact"/>
         <w:ind w:left="1655" w:hanging="1151"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Fitzpatrick</w:t>
-[...507 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Greylock</w:t>
       </w:r>
       <w:r w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Placement</w:t>
       </w:r>
       <w:r w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
@@ -2705,62 +2480,62 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CRC,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> LRC</w:t>
       </w:r>
       <w:r w:rsidR="009F7E9B" w:rsidRPr="008966AB">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="035FD35C" w14:textId="77777777" w:rsidR="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32629570" w14:textId="4BF1FC9C" w:rsidR="00584068" w:rsidRDefault="001460C8" w:rsidP="00584068">
+    <w:p w14:paraId="32629570" w14:textId="5F4534CF" w:rsidR="00584068" w:rsidRDefault="007662A3" w:rsidP="00584068">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="004311FF">
         <w:t xml:space="preserve">.     </w:t>
       </w:r>
       <w:r w:rsidR="00767638">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004311FF" w:rsidRPr="004311FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Managed</w:t>
       </w:r>
       <w:r w:rsidR="00757D75" w:rsidRPr="004311FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00757D75" w:rsidRPr="00017406">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2817,68 +2592,68 @@
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> Phone: 716-285-5710</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4E355A" w14:textId="1B164FBB" w:rsidR="006454F1" w:rsidRDefault="006454F1" w:rsidP="00017406">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        Contact Person: </w:t>
       </w:r>
       <w:r w:rsidR="00A72FD2">
         <w:t>Melissa Cunningham, MA, CRC, CVE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F400E8C" w14:textId="77777777" w:rsidR="006D4DAD" w:rsidRDefault="006D4DAD" w:rsidP="008966AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAAF351" w14:textId="739A8D7E" w:rsidR="006D4DAD" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
+    <w:p w14:paraId="3DAAF351" w14:textId="29559B03" w:rsidR="006D4DAD" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">   1</w:t>
-[...2 lines deleted...]
-        <w:t>0</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="007662A3">
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="003839F9">
         <w:t xml:space="preserve">.     </w:t>
       </w:r>
       <w:r w:rsidR="003839F9" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="008A31BC" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and Life Care Consulting Services. Inc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79834EC8" w14:textId="53125855" w:rsidR="008A31BC" w:rsidRDefault="005D2242" w:rsidP="005D2242">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -2930,80 +2705,80 @@
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00E76157">
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
       <w:r w:rsidR="00D63764">
         <w:t>Kerry</w:t>
       </w:r>
       <w:r w:rsidR="0081254B">
         <w:t xml:space="preserve"> A.</w:t>
       </w:r>
       <w:r w:rsidR="00D63764">
         <w:t xml:space="preserve"> Skillin</w:t>
       </w:r>
       <w:r w:rsidR="007A45BD">
         <w:t>, CRC. ABVE</w:t>
       </w:r>
       <w:r w:rsidR="007D1490">
         <w:t>/D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9384" w14:textId="40E40E7C" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
+    <w:p w14:paraId="5EAF9384" w14:textId="32F60206" w:rsidR="001A1DE0" w:rsidRPr="00303519" w:rsidRDefault="00DD48AB" w:rsidP="00DD48AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:spacing w:before="271" w:line="272" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk211341016"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003839F9">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="007662A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE647D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007046BB" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>New Horizon Wellness Group</w:t>
       </w:r>
       <w:r w:rsidR="000E7875" w:rsidRPr="00303519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3099,78 +2874,78 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> MS, CRC,</w:t>
       </w:r>
       <w:r w:rsidR="004779D3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007046BB">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">SCLA, LADC-1, MBA  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="5EAF9389" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB3DC0B" w14:textId="61AC3D25" w:rsidR="00280E82" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
+    <w:p w14:paraId="7EB3DC0B" w14:textId="1A30C35D" w:rsidR="00280E82" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:ind w:left="504" w:right="2591"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
+      <w:r w:rsidR="007662A3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003839F9" w:rsidRPr="00584068">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="007046BB" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3279,71 +3054,71 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
       <w:r w:rsidR="007046BB">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Nancy L. Segrave, MA, CRC, CCM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09451BAD" w14:textId="77777777" w:rsidR="00280E82" w:rsidRDefault="00280E82" w:rsidP="00280E82">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAF938A" w14:textId="32644684" w:rsidR="001A1DE0" w:rsidRPr="0010644A" w:rsidRDefault="0010644A" w:rsidP="0010644A">
+    <w:p w14:paraId="5EAF938A" w14:textId="7486D5E6" w:rsidR="001A1DE0" w:rsidRPr="0010644A" w:rsidRDefault="0010644A" w:rsidP="0010644A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:ind w:left="504" w:right="1800"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
-[...3 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="007662A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD3BF7" w:rsidRPr="0010644A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00767638">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B64602" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -3503,74 +3278,74 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Daley,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MS,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF938E" w14:textId="651B43E9" w:rsidR="001A1DE0" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
+    <w:p w14:paraId="5EAF938E" w14:textId="788CDA89" w:rsidR="001A1DE0" w:rsidRPr="00584068" w:rsidRDefault="00584068" w:rsidP="00584068">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:spacing w:before="271"/>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="007662A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D9541D" w:rsidRPr="00584068">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Rhonda</w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00584068">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3768,78 +3543,78 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MA,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CRC,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> LRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE6F6B3" w14:textId="22B04FB7" w:rsidR="00CF42FF" w:rsidRDefault="00757D75" w:rsidP="00757D75">
+    <w:p w14:paraId="2BE6F6B3" w14:textId="3B4C47AF" w:rsidR="00CF42FF" w:rsidRDefault="00757D75" w:rsidP="00757D75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:ind w:right="3311"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="007662A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="001460C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004466B0" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4020,328 +3795,126 @@
         <w:rPr>
           <w:spacing w:val="62"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(630)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>423-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>6209</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF9397" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="004466B0">
+    <w:p w14:paraId="2CE9598B" w14:textId="0E4DCD8F" w:rsidR="0024599C" w:rsidRDefault="004466B0" w:rsidP="00EC4ED0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="62"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Anita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Johnson,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>CRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772A29DA" w14:textId="77777777" w:rsidR="001A1DE0" w:rsidRDefault="001A1DE0">
-[...197 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0F1CE179" w14:textId="77777777" w:rsidR="0024599C" w:rsidRDefault="0024599C" w:rsidP="0024599C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6202865E" w14:textId="53743F85" w:rsidR="0024599C" w:rsidRPr="00CF42FF" w:rsidRDefault="00CF42FF" w:rsidP="00CF42FF">
+    <w:p w14:paraId="6202865E" w14:textId="1F0A67B0" w:rsidR="0024599C" w:rsidRPr="00CF42FF" w:rsidRDefault="00CF42FF" w:rsidP="00CF42FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
-[...3 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="007662A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00130C92" w:rsidRPr="00CF42FF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>VRS</w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00633D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4477,73 +4050,73 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9111E8" w14:textId="77777777" w:rsidR="0024599C" w:rsidRDefault="0024599C" w:rsidP="0024599C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B68F5D5" w14:textId="77777777" w:rsidR="0024599C" w:rsidRDefault="0024599C" w:rsidP="0024599C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74ABAC4A" w14:textId="2F59B959" w:rsidR="0024599C" w:rsidRPr="00757D75" w:rsidRDefault="00757D75" w:rsidP="00757D75">
+    <w:p w14:paraId="74ABAC4A" w14:textId="2EF4108A" w:rsidR="0024599C" w:rsidRPr="00757D75" w:rsidRDefault="00757D75" w:rsidP="00757D75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1655"/>
         </w:tabs>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001460C8">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="007662A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF42FF" w:rsidRPr="00757D75">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00757D75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Windham</w:t>
       </w:r>
       <w:r w:rsidR="0024599C" w:rsidRPr="00757D75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5455,150 +5028,166 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A1DE0"/>
     <w:rsid w:val="00017406"/>
     <w:rsid w:val="00033B9B"/>
+    <w:rsid w:val="00037AE4"/>
     <w:rsid w:val="00052F58"/>
+    <w:rsid w:val="000558F0"/>
     <w:rsid w:val="000E7875"/>
     <w:rsid w:val="000F3F73"/>
     <w:rsid w:val="000F68F3"/>
     <w:rsid w:val="0010644A"/>
     <w:rsid w:val="00130C92"/>
     <w:rsid w:val="00133641"/>
     <w:rsid w:val="001460C8"/>
     <w:rsid w:val="001A1DE0"/>
     <w:rsid w:val="001B3D04"/>
+    <w:rsid w:val="001D0F38"/>
     <w:rsid w:val="001E2445"/>
     <w:rsid w:val="001F06CC"/>
     <w:rsid w:val="001F2599"/>
+    <w:rsid w:val="002252E1"/>
     <w:rsid w:val="0024599C"/>
     <w:rsid w:val="00273B52"/>
     <w:rsid w:val="00280E82"/>
     <w:rsid w:val="00290ABB"/>
     <w:rsid w:val="002C42D3"/>
     <w:rsid w:val="002E7FB6"/>
     <w:rsid w:val="00303519"/>
     <w:rsid w:val="00314693"/>
     <w:rsid w:val="003325F0"/>
     <w:rsid w:val="00347214"/>
     <w:rsid w:val="003839F9"/>
     <w:rsid w:val="0039260C"/>
     <w:rsid w:val="003D27F2"/>
     <w:rsid w:val="003F2A82"/>
     <w:rsid w:val="004311FF"/>
+    <w:rsid w:val="00436375"/>
     <w:rsid w:val="004466B0"/>
     <w:rsid w:val="004511FC"/>
     <w:rsid w:val="00452B99"/>
     <w:rsid w:val="004779D3"/>
     <w:rsid w:val="004B2AC0"/>
     <w:rsid w:val="004C71E2"/>
+    <w:rsid w:val="00510DFE"/>
     <w:rsid w:val="00517BB6"/>
     <w:rsid w:val="00534B65"/>
     <w:rsid w:val="00543515"/>
     <w:rsid w:val="005819B4"/>
     <w:rsid w:val="00584068"/>
     <w:rsid w:val="005B50C4"/>
     <w:rsid w:val="005D2242"/>
     <w:rsid w:val="005E5DB6"/>
+    <w:rsid w:val="005E7DCB"/>
     <w:rsid w:val="00631F98"/>
     <w:rsid w:val="00633D2C"/>
     <w:rsid w:val="006454F1"/>
     <w:rsid w:val="00646272"/>
     <w:rsid w:val="006975AF"/>
     <w:rsid w:val="006D4DAD"/>
     <w:rsid w:val="006F52B0"/>
     <w:rsid w:val="006F5911"/>
     <w:rsid w:val="007046BB"/>
     <w:rsid w:val="0071078B"/>
     <w:rsid w:val="007204AC"/>
     <w:rsid w:val="0075334C"/>
     <w:rsid w:val="00757D75"/>
     <w:rsid w:val="00761A6A"/>
+    <w:rsid w:val="007662A3"/>
     <w:rsid w:val="00767638"/>
     <w:rsid w:val="0077253D"/>
     <w:rsid w:val="0077705C"/>
     <w:rsid w:val="00781815"/>
     <w:rsid w:val="0079230D"/>
     <w:rsid w:val="007A45BD"/>
     <w:rsid w:val="007D03A4"/>
     <w:rsid w:val="007D1490"/>
     <w:rsid w:val="007D1FDD"/>
     <w:rsid w:val="0081254B"/>
     <w:rsid w:val="00861011"/>
+    <w:rsid w:val="00883E7A"/>
     <w:rsid w:val="008966AB"/>
     <w:rsid w:val="008A31BC"/>
     <w:rsid w:val="009811BE"/>
     <w:rsid w:val="00981736"/>
     <w:rsid w:val="0099631F"/>
+    <w:rsid w:val="009A7E7B"/>
     <w:rsid w:val="009E048B"/>
     <w:rsid w:val="009F7E9B"/>
+    <w:rsid w:val="00A00288"/>
     <w:rsid w:val="00A22454"/>
     <w:rsid w:val="00A40084"/>
     <w:rsid w:val="00A72FD2"/>
     <w:rsid w:val="00AA5CF7"/>
     <w:rsid w:val="00AD364E"/>
     <w:rsid w:val="00AD3BF7"/>
     <w:rsid w:val="00B57CCC"/>
     <w:rsid w:val="00B64602"/>
     <w:rsid w:val="00BC2436"/>
     <w:rsid w:val="00BE647D"/>
     <w:rsid w:val="00C0127E"/>
     <w:rsid w:val="00C63464"/>
     <w:rsid w:val="00C74865"/>
+    <w:rsid w:val="00CE0271"/>
     <w:rsid w:val="00CF42FF"/>
     <w:rsid w:val="00D36328"/>
     <w:rsid w:val="00D45691"/>
     <w:rsid w:val="00D63764"/>
     <w:rsid w:val="00D9541D"/>
     <w:rsid w:val="00DC738A"/>
     <w:rsid w:val="00DD2D5D"/>
     <w:rsid w:val="00DD48AB"/>
     <w:rsid w:val="00E0730F"/>
     <w:rsid w:val="00E15862"/>
     <w:rsid w:val="00E46BE4"/>
+    <w:rsid w:val="00E6240D"/>
+    <w:rsid w:val="00E671A5"/>
     <w:rsid w:val="00E76157"/>
+    <w:rsid w:val="00E97882"/>
     <w:rsid w:val="00EB7EE5"/>
+    <w:rsid w:val="00EC4ED0"/>
     <w:rsid w:val="00ED31B7"/>
     <w:rsid w:val="00F21839"/>
     <w:rsid w:val="00F4184B"/>
     <w:rsid w:val="00FA548E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6382,83 +5971,84 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>502</Words>
-  <Characters>2866</Characters>
+  <Words>458</Words>
+  <Characters>2613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Massachusetts Division of Employment and Training</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3362</CharactersWithSpaces>
+  <CharactersWithSpaces>3065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Pinkham, Laurie (EOL)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F6A523146EBEBF48B96A04E654DDDDC7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2024-07-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
     <vt:filetime>2025-07-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
     <vt:lpwstr>8058700.000000</vt:lpwstr>