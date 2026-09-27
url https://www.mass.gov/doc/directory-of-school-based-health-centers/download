--- v0 (2025-10-18)
+++ v1 (2026-09-27)
@@ -1,2027 +1,2788 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01F9F862" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...2 lines deleted...]
-        <w:ind w:left="10" w:hanging="10"/>
+    <w:p w14:paraId="01F9F862" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00AF5958">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:t xml:space="preserve">Directory of DPH-funded School-Based Health Centers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E7AFE5" w14:textId="77777777" w:rsidR="00640A75" w:rsidRDefault="00E449E8" w:rsidP="00640A75">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:t xml:space="preserve">Boston </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D732C2">
+        <w:t>Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BFD80E" w14:textId="7B0B9159" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00640A75">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single" w:color="467886"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston Public Health Commission </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D045EA" w14:textId="0FDEB98E" w:rsidR="0030734D" w:rsidRPr="00855F61" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00855F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Boston Latin Academy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5916D7A8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">205 Townsend Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5C23F8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dorchester, MA 02121 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DCB610" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00855F61" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00855F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId5">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brighton High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F415CE8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 Warren Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5995E2A2" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brighton, MA 02135 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66243D16" w14:textId="17F8700A" w:rsidR="0030734D" w:rsidRPr="008E6CD2" w:rsidRDefault="00CC25A3" w:rsidP="00855F61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Albert D. Holland School of Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E8" w:rsidRPr="008E6CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174865D6" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="008E6CD2" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60 Washington Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F778B59" w14:textId="6346BB0E" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dorchester, MA 0212</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87DFC" w:rsidRPr="008E6CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3829AF8C" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00855F61" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00855F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Madison Park High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786CCAA9" w14:textId="77777777" w:rsidR="00855F61" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>75 Malcolm X Boulevard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32405C03" w14:textId="4A92AFBD" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00855F61">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roxbury, MA 02120 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A16A3DF" w14:textId="5EAB6A6D" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
-            <w:b/>
             <w:color w:val="467886"/>
             <w:u w:val="single" w:color="467886"/>
           </w:rPr>
-          <w:t>Boston Public Health Commission</w:t>
+          <w:t xml:space="preserve">Codman Square Health Center </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId6">
-[...1 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="0199987A" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00955560" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>TechBoston Academy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7B3A76" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Peacevale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Road </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7EBF46" w14:textId="5BA10019" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dorchester, MA 02124</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7CAFED" w14:textId="0452F857" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00E449E8" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00AA370F">
+          <w:t>MGH Chelsea &amp; Revere Health Centers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28D045EA" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="6D760C95" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00955560" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Chelsea High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5916D7A8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="64CDA923" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">299 Everett Avenue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DE8B0B" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chelsea, MA 02150 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACC96DD" w14:textId="77777777" w:rsidR="00955560" w:rsidRPr="00955560" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Revere High School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3488EAFB" w14:textId="06886D0F" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">101 School Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624F03DF" w14:textId="1494DC1F" w:rsidR="0030734D" w:rsidRPr="004269D8" w:rsidRDefault="00E449E8" w:rsidP="004269D8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revere, MA 02151 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C54600D" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00955560" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Charlestown High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174865D6" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1BF584A1" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">240 Medford Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EDC6EB" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00955560">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charlestown, MA 02129 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5973B896" w14:textId="47801522" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+        </w:rPr>
+        <w:t>Central Region</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477D2955" w14:textId="4FB74266" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="004269D8" w:rsidP="004269D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:t>Family Health Center of Worcester</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27A78FBA" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Claremont Academy/Woodland Academy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32405C03" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...13 lines deleted...]
-      <w:hyperlink r:id="rId7">
+    <w:p w14:paraId="624190FC" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 Claremont Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0863F927" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worcester, MA 01610 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5A0C54" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Doherty Memorial High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F97F770" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">299 Highland Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D04A13" w14:textId="77777777" w:rsidR="00530D5E" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Worcester, MA 01602</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FE59FC" w14:textId="123AD38F" w:rsidR="00530D5E" w:rsidRPr="00570966" w:rsidRDefault="00B60DAA" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Elm Park Community School</w:t>
+      </w:r>
+      <w:r w:rsidR="00530D5E" w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CED251" w14:textId="063C6D25" w:rsidR="00530D5E" w:rsidRPr="00D0705F" w:rsidRDefault="00530D5E" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60DAA" w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3 North Ashland Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116748FE" w14:textId="2F9723F1" w:rsidR="00530D5E" w:rsidRPr="00D0705F" w:rsidRDefault="00530D5E" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Worcester, MA 0160</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2928" w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C149C0" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Goddard School of Science &amp; Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69371F91" w14:textId="5812B921" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 Richards Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2EF32" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worcester, MA 01603 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5F0BC3" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>South High Community School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5852ECF7" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">170 Apricot Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0059A840" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worcester, MA 01603 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A98525B" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sullivan Middle School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109C1BE5" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">140 Apricot Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE6CFD6" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worcester, MA 01603 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C0236A" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Worcester East Middle School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1B736C" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">420 Grafton Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27CEE0" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worcester, MA 01604 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74383CA4" w14:textId="584AFC20" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="004269D8" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
         <w:r>
-          <w:rPr>
-[...3 lines deleted...]
-          </w:rPr>
+          <w:t>Edward M. Kennedy Community Health Center</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C7B548B" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Burncoat Middle/High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126720CE" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">135 Burncoat Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19623D2E" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worcester, MA 01606 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D1C5FB" w14:textId="6DF12CA7" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="004269D8" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:t>Heywood Hospital</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52A517D5" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Murdock Middle High School </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22902491" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 Memorial Drive </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED78E85" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winchendon, MA 01475 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E832E7F" w14:textId="75A59FD2" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:t>Milford Regional Medical Center</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="099BC875" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Blackstone Valley Regional Vocational Technical High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2D31A9" w14:textId="77777777" w:rsidR="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>65 Pleasant Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDB2E99" w14:textId="753D63DE" w:rsidR="00337535" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Upton, MA 01568</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3865EFF8" w14:textId="041AB695" w:rsidR="0030734D" w:rsidRPr="00082B67" w:rsidRDefault="00E449E8" w:rsidP="00D732C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00082B67">
+        <w:t xml:space="preserve">Metrowest Region </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B3D12A" w14:textId="70DD5227" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:t>Cambridge Health Alliance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="426C0A74" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cambridge Rindge &amp; Latin High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D9E7F2" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">459 Broadway </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A406A7" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge, MA 02138 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A02968" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Somerville High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59615478" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81 Highland Avenue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F269B2" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Somerville, MA 02143 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCD8CEF" w14:textId="67DBA888" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:t>Codman Square Health Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId8">
+    </w:p>
+    <w:p w14:paraId="4BA47A4D" w14:textId="380D812B" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Randolph High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273BBD66" w14:textId="77777777" w:rsidR="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>70 Memorial Parkway</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF4AEC4" w14:textId="2CAA95A6" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Randolph, MA 02368 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E18A64" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00082B67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:t xml:space="preserve">Northeast Region </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F86FB77" w14:textId="65617BEA" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="004269D8" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
         <w:r>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Addison Gilbert Hospital</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0199987A" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="6869D59A" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gloucester High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570966">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7B3A76" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId9">
+    <w:p w14:paraId="4EAF939D" w14:textId="77777777" w:rsidR="00570966" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>32 Leslie O. Johnson Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3458D3" w14:textId="60A9019B" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00570966">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gloucester, MA 01930  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5640755C" w14:textId="6D40AE09" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
         <w:r>
-          <w:rPr>
-[...4 lines deleted...]
-          <w:t>MGH Chelsea &amp; Revere Health Centers</w:t>
+          <w:t>Cambridge Health Alliance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId10">
+    </w:p>
+    <w:p w14:paraId="01E33B0B" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00F52225" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52225">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Everett High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52225">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055CC8B3" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">100 Elm Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538C3B3E" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everett, MA 02149 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C99D8B" w14:textId="12B60DEB" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19">
         <w:r>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Greater Lawrence Family Health Center</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D760C95" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="62ADBADB" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00F52225" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52225">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lawrence High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52225">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CDA923" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0B62C1EC" w14:textId="77777777" w:rsidR="00F52225" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>70-71 North Parish Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE649D6" w14:textId="4F264CF2" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lawrence, MA 01843 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AB6E42" w14:textId="2BB9D1E5" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r>
+          <w:t>Lowell Community Health Center</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39B1B9D0" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00F52225" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52225">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink r:id="rId11">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lowell High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52225">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F8E959" w14:textId="77777777" w:rsidR="006F1D3E" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00F52225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>50 Father Morrisette Boulevar</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1D3E" w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF4C1B6" w14:textId="77777777" w:rsidR="006F1D3E" w:rsidRPr="00D0705F" w:rsidRDefault="006F1D3E" w:rsidP="00F52225">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lowell, MA 01852 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080C203A" w14:textId="43B90321" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21">
         <w:r>
-          <w:rPr>
-[...4 lines deleted...]
-          <w:t>NEW Health Charlestown</w:t>
+          <w:t>Lynn Community Health Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId12">
+    </w:p>
+    <w:p w14:paraId="543D16FA" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Breed Middle School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A760B8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90 O'Callaghan Way </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E363BE7" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lynn, MA 01905 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A4C438" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ingalls School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F6AC22" w14:textId="77777777" w:rsidR="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1 Collins Street Terrace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49084DC4" w14:textId="20561F2C" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lynn, MA 01902 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9C4599" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lynn English High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D67144" w14:textId="77777777" w:rsidR="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>50 Goodridge Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C26DFEA" w14:textId="7ABD2F8F" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lynn, MA 01902 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A68EBF9" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lynn Vocational Technical Institute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477D3844" w14:textId="77777777" w:rsidR="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>80 Neptune Boulevard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563192BC" w14:textId="1E65EE8C" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lynn, MA 01902 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D729FC" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Thurgood Marshall Middle School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682F7737" w14:textId="77777777" w:rsidR="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>100 Brookline Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477293C5" w14:textId="3A3D9950" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lynn, MA 01902 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119BC3A3" w14:textId="1D4B7822" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22">
         <w:r>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>North Shore Community Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C54600D" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="1FACFA3E" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Peabody Veterans Memorial High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF584A1" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...22 lines deleted...]
-      <w:hyperlink r:id="rId13">
+    <w:p w14:paraId="4A08CE93" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">485 Lowell Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE9C421" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Peabody, MA 01960 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791600F3" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Salem High School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2F57BF" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77 Willson Street </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4622C4" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salem, MA 01970 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B06DA7" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00082B67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:t xml:space="preserve">Southeast Region </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6B7F33" w14:textId="30D25F45" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="004269D8" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23">
         <w:r>
-          <w:rPr>
-[...4 lines deleted...]
-          <w:t>Whittier Street Health Center</w:t>
+          <w:t>Brockton Neighborhood Health Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
+    </w:p>
+    <w:p w14:paraId="15FBB813" w14:textId="6C48A41B" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brockton High School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D15DC8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">470 Forest Avenue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F07BA4B" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brockton, MA 02301 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068293CF" w14:textId="286C0A60" w:rsidR="0030734D" w:rsidRPr="00082B67" w:rsidRDefault="00640A75" w:rsidP="00082B67">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
         <w:r>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Manet Community Health Center</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D971E56" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="5A6D2764" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taunton Public Schools </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5973B896" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId15">
+    <w:p w14:paraId="7D882443" w14:textId="77777777" w:rsidR="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>60 Williams Street, Suite P101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288D1433" w14:textId="26D2BC22" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taunton, MA 02780 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474CBF72" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00082B67">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:t xml:space="preserve">Western Region </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665946DD" w14:textId="02CC2DA9" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="004269D8" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
         <w:r>
-          <w:rPr>
-[...340 lines deleted...]
-          </w:rPr>
           <w:t>Heywood Hospital</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A006CF2" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Athol Community Elementary School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22902491" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...182 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="094789E6" w14:textId="77777777" w:rsidR="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1064 Pleasant Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D603F87" w14:textId="7F15FAE8" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Athol, MA 01331 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0072000E" w14:textId="6E0051B5" w:rsidR="0030734D" w:rsidRPr="00082B67" w:rsidRDefault="004269D8" w:rsidP="00082B67">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId26">
         <w:r>
-          <w:t xml:space="preserve"> </w:t>
-[...705 lines deleted...]
-          </w:rPr>
           <w:t>Hilltown Community Health Centers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId46">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="3078BCAE" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gateway Regional Middle/High School </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EB1D68" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="22EB1D68" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Littleville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Road </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D3D49E" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30D3D49E" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Huntington, MA 01050 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49908B93" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId47">
+    <w:p w14:paraId="49908B93" w14:textId="4325398A" w:rsidR="0030734D" w:rsidRPr="00793E4B" w:rsidRDefault="00640A75" w:rsidP="00793E4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27">
         <w:r>
-          <w:rPr>
-[...3 lines deleted...]
-          </w:rPr>
           <w:t>Holyoke Medical Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId48">
-[...6 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="49476440" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Holyoke High School - North Campus</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DDC550" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52DDC550" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">500 Beech Street </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E774A4" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="20E774A4" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Holyoke, MA 01040 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A72849A" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="6A72849A" w14:textId="0B834946" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Holyoke High School - Dean Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4655FDA8" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">1045 Main Street </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF0FD94" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6BF0FD94" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Holyoke, MA 01040 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173D1805" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-      <w:pPr>
+    <w:p w14:paraId="173D1805" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00E622FE" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="1" w:line="258" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lt. Clayre P. Sullivan School</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E622FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCF3808" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1DCF3808" w14:textId="77777777" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">400 Jarvis Avenue </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A557EF" w14:textId="77777777" w:rsidR="0030734D" w:rsidRDefault="00E449E8">
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="0030734D">
+    <w:p w14:paraId="2F2B3B2D" w14:textId="14404E98" w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidRDefault="00E449E8" w:rsidP="00E622FE">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0705F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Holyoke, MA 01040</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0030734D" w:rsidRPr="00D0705F" w:rsidSect="00AF5958">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1439" w:right="3580" w:bottom="1596" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...4 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DEA0BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A06A8D2"/>
     <w:lvl w:ilvl="0" w:tplc="2B7233E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2190,78 +2951,234 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="295AA91E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="177E6302"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="941430D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="180895132">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1884363854">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030734D"/>
+    <w:rsid w:val="00005282"/>
+    <w:rsid w:val="00082B67"/>
     <w:rsid w:val="000B35E4"/>
+    <w:rsid w:val="001A0507"/>
+    <w:rsid w:val="00225553"/>
     <w:rsid w:val="0030734D"/>
+    <w:rsid w:val="00337535"/>
+    <w:rsid w:val="004269D8"/>
+    <w:rsid w:val="004623F6"/>
+    <w:rsid w:val="00530D5E"/>
+    <w:rsid w:val="00570966"/>
+    <w:rsid w:val="00640A75"/>
+    <w:rsid w:val="006F1D3E"/>
+    <w:rsid w:val="00771135"/>
+    <w:rsid w:val="00793E4B"/>
+    <w:rsid w:val="00855F61"/>
+    <w:rsid w:val="00886F1B"/>
+    <w:rsid w:val="008B1FBB"/>
+    <w:rsid w:val="008E6CD2"/>
+    <w:rsid w:val="00906AEA"/>
+    <w:rsid w:val="00955560"/>
+    <w:rsid w:val="00AA370F"/>
+    <w:rsid w:val="00AF5958"/>
+    <w:rsid w:val="00B60DAA"/>
+    <w:rsid w:val="00BA5783"/>
+    <w:rsid w:val="00C34F4E"/>
     <w:rsid w:val="00CB45C0"/>
+    <w:rsid w:val="00CC25A3"/>
+    <w:rsid w:val="00D0705F"/>
+    <w:rsid w:val="00D63F1A"/>
+    <w:rsid w:val="00D732C2"/>
     <w:rsid w:val="00E449E8"/>
+    <w:rsid w:val="00E622FE"/>
+    <w:rsid w:val="00E87DFC"/>
+    <w:rsid w:val="00EE5C84"/>
+    <w:rsid w:val="00F27BB0"/>
+    <w:rsid w:val="00F52225"/>
+    <w:rsid w:val="00FA2928"/>
     <w:rsid w:val="00FB06B4"/>
+    <w:rsid w:val="00FF3314"/>
+    <w:rsid w:val="05CC5406"/>
+    <w:rsid w:val="0FD24F5D"/>
+    <w:rsid w:val="76B45479"/>
+    <w:rsid w:val="76CA45A4"/>
+    <w:rsid w:val="7F364639"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25D48B89"/>
@@ -2656,86 +3573,212 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA2928"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004623F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00530D5E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA2928"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA2928"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA2928"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004623F6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="7F364639"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wshc.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kennedychc.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codman.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnhc.org/main.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordregional.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lchealth.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manetchc.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokehealth.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codman.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newhealthcenter.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kennedychc.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codman.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lchealth.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nschi.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hchcweb.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fhcw.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heywood.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.challiance.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manetchc.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/government/cabinets/boston-public-health-commission" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newhealthcenter.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.challiance.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glfhc.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nschi.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnhc.org/main.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hchcweb.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/government/cabinets/boston-public-health-commission" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fhcw.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.challiance.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beverlyhospital.org/locations--services/locations/addison-gilbert-hospital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lchcnet.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.massgeneral.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heywood.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glfhc.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heywood.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.massgeneral.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wshc.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordregional.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beverlyhospital.org/locations--services/locations/addison-gilbert-hospital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.challiance.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lchcnet.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heywood.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokehealth.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codman.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heywood.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.challiance.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hchcweb.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lchcnet.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kennedychc.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beverlyhospital.org/locations--services/locations/addison-gilbert-hospital" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heywood.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codman.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lchealth.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fhcw.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manetchc.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.challiance.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnhc.org/main.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.massgeneral.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glfhc.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codman.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordregional.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nschi.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyokehealth.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3009,58 +4052,470 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a2f370b-bdc5-4055-8031-189f80688753">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <IsFolder_x003f_ xmlns="2a2f370b-bdc5-4055-8031-189f80688753" xsi:nil="true"/>
+    <Topic xmlns="2a2f370b-bdc5-4055-8031-189f80688753" xsi:nil="true"/>
+    <TaxCatchAll xmlns="2c0b585d-b733-433f-8897-8c1b261074a9" xsi:nil="true"/>
+    <ParentFilePath xmlns="2a2f370b-bdc5-4055-8031-189f80688753" xsi:nil="true"/>
+    <Engagement_x002f_Contract_x0020_ID xmlns="2a2f370b-bdc5-4055-8031-189f80688753" xsi:nil="true"/>
+    <Attachmenttoplan_x003f_ xmlns="2a2f370b-bdc5-4055-8031-189f80688753" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068B32C7835BBD94282A40B01912CADD0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbda123873206464b7464843b56e1078">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a2f370b-bdc5-4055-8031-189f80688753" xmlns:ns3="2c0b585d-b733-433f-8897-8c1b261074a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a24786b55eb56440bda2be91ee192460" ns2:_="" ns3:_="">
+    <xsd:import namespace="2a2f370b-bdc5-4055-8031-189f80688753"/>
+    <xsd:import namespace="2c0b585d-b733-433f-8897-8c1b261074a9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Attachmenttoplan_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:Engagement_x002f_Contract_x0020_ID" minOccurs="0"/>
+                <xsd:element ref="ns2:IsFolder_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:ParentFilePath" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2a2f370b-bdc5-4055-8031-189f80688753" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Attachmenttoplan_x003f_" ma:index="23" nillable="true" ma:displayName="Attachment to plan?" ma:format="Dropdown" ma:internalName="Attachmenttoplan_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Engagement_x002f_Contract_x0020_ID" ma:index="24" nillable="true" ma:displayName="Engagement/Contract ID" ma:decimals="0" ma:internalName="Engagement_x002f_Contract_x0020_ID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsFolder_x003f_" ma:index="25" nillable="true" ma:displayName="IsFolder?" ma:format="Dropdown" ma:internalName="IsFolder_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ParentFilePath" ma:index="26" nillable="true" ma:displayName="ParentFilePath" ma:internalName="ParentFilePath">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="28" nillable="true" ma:displayName="Topic" ma:description="Area of DVIP" ma:format="Dropdown" ma:internalName="Topic">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c0b585d-b733-433f-8897-8c1b261074a9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a6be2ee7-5270-4875-9609-98ed51677ff9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2c0b585d-b733-433f-8897-8c1b261074a9">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DB7E12C-7D15-447E-B414-571603F1F2C9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8CAFD34-A7D7-464D-90C2-2C64C5AF7795}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{799B2E9F-173D-4470-9B89-8C635A00E7AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
+    <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472613FA-D894-431A-96E7-DF7B12A6FB18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
+    <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4920</Characters>
+  <Pages>6</Pages>
+  <Words>645</Words>
+  <Characters>3677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5772</CharactersWithSpaces>
+  <CharactersWithSpaces>4314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Northrup, Jill (DPH)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010068B32C7835BBD94282A40B01912CADD0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
+    <vt:lpwstr>716ee06f-2992-4f7e-af18-04b13810bf67</vt:lpwstr>
+  </property>
+</Properties>
+</file>